--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1628,59 +1628,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605518e869420c95aac7878d7e749531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45e9ed402c820500694ee419c528e9d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14dc3f169452b47f61b84c9c6c3e9893.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d35b8d74b50413b90dd8532395be594.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a568a377fe086fb717acf735fb198b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae256d53a651f53bbde77480fd5a0d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf99daa4151902dfc43fabc796a9a8e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e2041c80705a703504254fa27f84b58.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c459d5554666a3081c68f4a3976b4f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c252fcf8554a758a1d227d217aedc10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410953f6d08ff0e13663dd3992af7d711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092f1a044babf2e4b8da958ccad069512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab390450ba4354a249b08c3b050096f13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b96fa1b0dc1a3a4390bfa4133bd92c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481e59c21e55b7b43eecebf2af8a0e6315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39233956ee372f91ab034b3be128d53816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83fd0e90fe3ee4d7e77961942c375517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94039f99dd579ec4aa28b01d9447baa818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c1427d08f49e206af38e2998b89e219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89af04f3e6b233efda5763a1dfb87f8420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da296cbe3b67a98355651bc793c6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2d41c1ac38ba72b34829d74c75b0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facad24b0a4175314434d05d5b07b88123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92c67d0ea18c32397d9a4fe0e0fc2c424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0291d3f88aa1a359ddd9855a6ff117425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd88fe3c92a8e7b8888bc85f66551a926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af1edfd6c502b57bd12d0c4b2b3380827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f9ed1a3b98925212e22e803f7aca3728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2eb2c65a4b2aa1c3003ae7fe59b0e1829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a06bab7f9cf32ea96b90d2177789030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a7c5db1521c709573b8ef05c2d53431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4db91a3fade6f4cd146c5e957168d0932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975d58f72da98bd7020ec73cd637e27533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdf0f464d5fa7a70d1b26d41bf1aad834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0508f04339757d6e5c49bdf40483835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8cda77ba1a961302a465433eaf81e836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf194371a067943e6f26c31bef9d28637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febcb827b8f2b352a46d69a64278e5438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e56a29b9c51e592b05e705deb7551139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f751174f1c2ca3a6ad32da00f801d85c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ec2c969ea5f262562ab3e2e108e48d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7548d17e6c76ffb46725d95dcdbfc142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47f4138616d47d41ef23dbb7ec70efe43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f0e8c47fef9a6231af250c3422c96d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7cd0e45514de039db1100fced8ce2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a083a05350fb79adb7f9bd70aa7161e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0191d9300f2c28924e403228b9f8c6ce47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef88a1a7032019da205e4188a2388c7748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185deb75b2c861c8ed765e3d38b4120949.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b38f483ac03755ad2cc73c771f46850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414c98c278f5c99638eee181b718baf451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1885104fc377b76f7cd0f7ff46d636b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626965d4ef951e6edd75d375458a02cf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac24c686e45fd3b09f56224acb40cfe454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d876780b32942ccf1cb690c195a42a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc10d847b2494c1fd3cb2e9ce793f56256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a759513b6cb280f392a8a01444fa757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf5f577aabf60cd8d9704432c9d16158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e06ccf129b998b1d43707c09df0440259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fea5d7744577310bbb8eb6ce18860d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550217c5a374527e48f8a6ccb60513fa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892a7736c970232e75a70228cbb48af62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b186b0660a180656b304f0819af6bd363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ed1d72619ca1aa24bc0e774481fed164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b124f59fbec5b75d597a5a57a69cfd3465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d912db3543c32178480eb501a53b366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d144832249bddfd97bc153b3105853467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92415d4001e9a0544f0a69fa31daca68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758ab6bc21c7b89d38127ab77ed6dbe69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d176b673e8f2f8b56968a4111a040c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c042b3c684006b3ed0a230f877c585471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1201f92165f0df5269608b7ebe83e772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3f00b65c09270c46ec2def6d1de4973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2896d739c14248e9d6f9e2a2202c6a974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66295759257d4aa4d55d5c6535eeadf475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc5fd66d69ea57ba3dbf20852f179ef76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaa0749bc95c2758613afed5e35292577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61862c51ea8dcadd402f9721cdad75478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71457b38c4817e5797f4e2d1816545b179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a4d336fdc196d201e9d06c8354060e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620466d31496eeebab63d1320d1be5281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c297a9099c0054f2ec10fa6a2bea582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb628f9958922ddbd2847f3e57a97483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94d7bedf00b45630e15d4abb66820d084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7cfb53bd9efc1864825b095b3e5ce385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f637227ca24a2a1dbf5098cc661ca40786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea457ed6ddfe13677141abd8bf0804f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9904347ce45b540d94f14bd4db2cb0088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b163be06b3ec28ef31f352449c3b73c189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c1ef2fefd086b6e9a1f96e7625e95a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866ffee364f269ab092b4333745ca9c091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3941674342498275ed288c963244c9b092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2269f198426af7c95877e59bc1bb2efd93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd767985946b7337022266f279ad622c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe92c215570cdd56ec435ee254524b7495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6b57dc0dbf1643aef9e1c332a71e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0275218bab5bd6f983f68efe1f735ed97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ea6d8d3e02e8f8440e9300e15fcbd98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76ec3196c56825cd5dc6071bf50648399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58342868f281c40e2515a5ef36d2c5a7100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d9449c7e4e813a9127b5d5deec4b7f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33250e1d1164121e4474827319f6dc6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25ecd2608165e620acdd14d429dde10103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb02074cc2589e287e8e80df5c1a0df104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac56a24660d5ce561ed34b6e8477f7cf105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932eb820d65c5f3cf3edb546bead0a64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c390a662e12f8cbb1fd68fa54b9670107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d899d80d5e378f050d60a4d64ad65272108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25b190da66ef269c0f4a4740548ff7f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d3e4dc6a19033cf2d26e5fff6fbd70110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f1f83af0362b1c2668975dcf8272f8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42e3ce4bf6386095e866a615ab9daa0112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eb5ea2069fac340f332bfac909c01113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec158ea11f52895952cdba655b59ff0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ffd7242eeb99ebf1ac7a0a6769b1b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79896448fbcce8659a38101c0013048116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b13d85cd5122037b3765b99b9966c85117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c920c87a7b20c11c16b3f6b336e611118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d36fc5ab02fb3207a2c6186eec988119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e640a5f018828945324af73e9cd5465120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffcbe555d9f1c176a2613b550f127d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9ae9f51ae690a9db6d2d7df841e34a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2cd01b3138311527eaab4b18ba23f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4ee4bf42a1190958dac5b8b37f3a2b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7f3f582efdd2bd9e7878bcf34cb16b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62569dc5718998d2cc0f57f8a75d9e6c126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e94ed3faf6eca1b87ca69cb6737d113127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4380838ecd982fca91a6c0008a3bcd46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723fbe6ff6d84bcc983207dfdc1e66f3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3c7cef32e52bd1e1f95c37d0ac469130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c0593321655a927b344cd5b25ec9b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5786c0d4f6d98d7cb6fbc52ee66dd6f7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abbc9c04e81b23dfd9e390a29cbcac1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce502787ee25078f1a8d47f60fdc99c134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881421aa1684e70304b0542c82775329135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a456bd9764590de12dec8f1ba6b89c4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4931c4e54cec5077f31c4f423c20e29137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e21de17b16472f8ad27564606aaa2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d1395b3dfb03d9ab9b292f1921c15139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a67d2efe3d4dd0f1b0b88a24446a40140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcbe5685e3acb6bf31981f70a9e9bd4141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e983a3b60b9a49d4907b611d7bf8432142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e005c25ab64e29ea5e329d900edfeba143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78883e449fe7b54f495602e9feb21578144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041f79fd6a23ca40b156160af3719b89145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71269c39ac5a9dcb39b74006afe49e4e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad44e0cd674b3aa897d2c29c466b94bd147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa999e07ad6f78d30452181dd72f97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36d7aa8adb10bf4b42314000f35773149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2587e839404b23ec55006ed38e09f2cc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0474ac4da94e19a04920bd36e290a8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f526d77f5995a40042764019f4fa8cc1152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29195043d938eaffe4ccf8d025f482d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec1b0872dd448804a96b811e47047f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e7ff476facde4be869ee31cdeb1bb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9a508b49407ebb4e042dae352d00bb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8c9659d6b3481569b169ac30d4a725157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3e6e28174430138892fcc414082761158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0db1d2c42f0273884f4f7cb1c4362e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afb5723f20f54912beaaaa85aa90f41160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6a8578673247678349b52a9a6240df161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76428ae013c3c30d1b132572d0b366e1162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c1f3ab86261a53afdca91b1667800f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f7a4c7c766b0b6fae3c4a1722c9be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c748f5903e3a7b775ca9f4e2424a1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5c8cc52ae186c7ce07d6ed6512bc4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda64cc69ece69d6fa995d0c2fe8bfa1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8acc29c8d9917c5a83353b18fd65f21168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3033ddd2faa9957d531ad3e60e64a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a6a4fe1bddfb87d60c5acb13f9e6f6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e2ac625314dbb18ff2a75254ff1c5e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea1615c1427295c6d20c8053cab10f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bd024b3676b2d264294c83f37a3a78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b40ca9cef7cdf9be20043dea026eb0e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8328cf02374ca3614e5b0921793cd5f0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c79750b3cfdecbf95643c351939af9a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bf8aa466737bc5b885c464fb3d1485177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4dcd87f1c17ba8ac427b18a872a92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001d6e823a5b3eec49f60da95ab4b360179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc69830d0e9e5d293dab5c6fe71d44180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a202790cf31d6773d2bb6770113e16181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7be00a5d452d343650b025498873dc182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caec7a5347e2a855cca697e0f421e2c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a476cb8649ad95e2eddc652206f7eb67184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bfdc66eaecc0fe92c5976a8ea756d3185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2411c29bb0ab2f1f6897e37a52859e6f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5298aae00220888b1638dba1c36df7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f6dd26c438af7caec50079d2f5a652188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a23f937a0417ded16b098cd1f9979e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b180aa444e3c3d6c2d82326e4f37a032190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b61292a435e33cd48467650294e4a25191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4098f0a8ade511953757f7cee94a2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40da87c2c8bb57fa10d99cde81d2bf8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2579df75ce471f87243219c0e917d79194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a2b1151075629a9c88dd0f2f63a50c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041b42b02c7b2cc4add07c05b7d2d947196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dffff3e312a6294a13e0b937fbf0bb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd8dea60d01e70361366f72b1941c72198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22658805fb28e24cddb16fd39e3e324199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa32a490cbf2676bd2209f0d17ce1278200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005b7f44a4153899bff3c2799b6a6e0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ff61c132987540d598c40bf6ba64e0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175ad2a5d1a624b3cb6cf87c4a4f9c20203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38126d7a8bc9f86e8f8e09186983aac5204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4c3e14fb0699aecfbd9f2132e04149205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914becc43fc0f0f47e2c8bc2bf6ea747206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f267e8e9d930ca27bffe665330fff207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbeb727b3470a444d10cd59ec98900f5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f00d4685852d86ee8ad2d15425e13b9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e56f16ec5c5ae25f8a624c5ab471c6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09563f00df5dbda3c0e4445e9dce5f62211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e3257e276d21dbd0324c2d430092a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a7b8dcdb4949ac6a51d409b1daa3a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca493725cee49ebbbc75ec0e2aa515da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e365d0a126562eccdb9a22afcfe28ba215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581ee91f7272884c263ea6db90050e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16831d25dda04c4ca4f228b0f788f838217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1dca82b8cb4d6c6043720ea4ce075c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3307e4547dc1f7c38bdfaeb1deaf16ef219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04b15983053307a32f448b8524a534220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5061367a1e0a6347eed57f9fa851a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf800cdb5333f5adfa3e8d31475665e9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb714ca0446f7193907833a67da5cbea223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714a352a75b820bac0b2449b71e370f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b93953fb13c41deb4c569980cf33a64225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3803ea161d6db2d7dc14e735110c4d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf306596a33d15e7deb2664c74e7799227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aa1f95c4a2f17f3c5e6ba370762e59228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36685b94f942e878acdad50a2080af74229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79839317e61831e7f8fd456b781bb6f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bc010bc299823c09699184bda01476231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bed47b9d17b1c0b0ec51c0cea59f75a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8415175d385ce13a59e7cd10592a97233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a2f9688ac1863397dd56d2830aa50234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a4234042ba4e40e7c6eb0c68a167f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6c9dc954e0df7e382039382c5c1800236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdb3070b52dd9e1fee0cabe217e478237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50e6b18732d873ce9b85b7441dfa217238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a9e38d4261c6fe5768c577ff5d1bb239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cd14903530a5ea1c03a5cf201fbd93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ae70690e2a3f1e42328fbd29a1661241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4984f243c55dc4468528509d15d2b7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12cf651ba2bc9347a6377c412638820243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2215d77f25ac352de0589c8cf9b23133244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70678bed11bc572be85afb97e1746978245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584a4305915a2f6e0cf9722817b100f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246a6d5357d4cdb9bde672bae118f78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7ccb0cbc21d2df5a9816ced55f255248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d9d4c300db29950442363a8de6c2bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e33accea3697071dc467cbf35f2b937250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a143d0a190a124599c3766b5c3c1f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b3a718218695fd5d2045715668af2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4a57e2e05226819909cd3dd7d59cc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885d12242c0babdafc563b222a06635c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840dea31d63f89a339e1c08c89b82f29255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0693039bef2201bc122d11a8e72f365e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1c46de48bddb98d21620e8b55834d4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed35ddf2c5c09f038decbe178a44d6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57df3a6f39739456567b1097ff90c7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bb76b1654f7c34a802b0f03dfa8f9a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12023b385a87287c69a40ca9d9dbde0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be314a62d7e6d3f9727401db960bbb26262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e578ea481a177aa60e9abaded7aa0b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e47e19bb16113c024e771ac16a07ef6264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5fd2798f8a4aa05d7b43e9f913a287265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b005dcb844e70aaeb8fec91ea8956645266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ea42da60075e237b53253059234e81267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a058231f5dca7649d81e299f31ab0c7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5723c3476a4eaf100e8c9f3b7e370cd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2932fcbdda7d5db8519c5f68ddf9dc8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bfe58a3f6190c844e92f8a9337c72271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1fd91b03b64323520097cd7ae762d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e698932fea0ecd1661556f2290d46273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0c2382efe59ca45800cbddd004ba3d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428703f3acdefe1ebf46c90f9e5fc64e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdfa1f76bf53721e6c20840a20fe233276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96019299b96917ff81ca2c47214ca31b277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112a5954cd09cf3f63b4ae24e8831d69278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37790304584e9c56b6599beb3eafba7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41580476bbb80a0e100fd9d7f27d1b29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fbad88808e07831a1b2f15653d8ef281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506257c0018b61a85354cbc4afe3ca8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0cdf6002ca69276fa9a55c964ac5e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c790273fdc0dd571aed11bdd7942736284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4772fe779141d5f54dd8234453824a37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54780518d0d344e80ff56ff8a09f7f79286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81902e412bac4cf51c4ead84eddb97cc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56155a1e6f520cca0608d8a95de588c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c727d42d632f6eab55564759fc61dccc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1f466a5b4e8d7679a3c5a56dbe2dc0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b441a92b9b8ab2216896256045fd5c2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9fa97469b3d733e3bbc014aad4c968292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d21f888cf39e32321154f4dacc7fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c408d3dc26ba5553ef68021634ae80294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf1d077bcd151f9ba6c29bc3b692663295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c61d5d6476d32f31f8c479ffa10a2c7296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9e3d139df81d78939e687252751fc2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aacd0f70b2f9434c6faedd706003240298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3df1531714f6f8f1e6f33ef63cba62299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f54256fb73936b13db6443e7d4a7bf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce20578a03512f50b6b3aa8d057f107301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636a9306188973df05c2dccbb84b0d15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd653f2ec8f5acfda013ab74f8f72b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0b3f5b6d240f6c87d80ca3fb5116f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30b830b29d9947fca5811ed1b7a0db0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09bf275636cf316a34ecf8c81136173306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a32c4344fcf8a6db8649e66d89d0ee307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17974f51eaf0fab819f732c3510a29aa308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ee54ef7da396311a46b6cb53aa4e0b309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a449a7a4b5ccf2ba1b2b0de3810fb5e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25289a5a6e590d3c76d9f48b6289273311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de93ebf1fedc83d982f6619dfe87d7ad312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e8a356482a39dccb9bcc43c553713313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a772f008ba6fefbeea7baae604f46d9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfddce9e98495690e671c986c86affe3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe94f290cbfdeacc93cc134a696456ad316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200cf381a120ee02ae3e44240d06ad1b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2a2f93d858bb361e2abc204da3a043318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada195df2a0ea07c4c24c2f49a12550c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38195cf50cfaf72753da12ab12372353320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ec56a33e42e098870ad1f02c5ac475321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de32caadefb687ec9ffad1342f55141a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f68c1f13287de19f1d1f222f24e639323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628dcd05511b16f45c8f81418f053f4c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60155c1b8977dd151dc584869051c1c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6118d53297bb9bcfcbfbea538bf94430326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8b4ba9050b704438570701efbaa61f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8297afb28571564217339b8fa48bc7c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051c31213b28031ffbc6ddf25e229c1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bb538ae55dec87b8187400c6abb598330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72488c2c4eb4e2f25cfe8329e2f2ad76331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4a75068d18ee1752a16867b403127e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd92586df0b1e0d727f52e0f3197324333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfbd56a74a23a3d9eb3f7b8b26bdf97334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aca05df58d26e93fbdba9ac15ebfe7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff8d4346bf8e17cffb4818c491ff0d1336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffb8f20c54d428f0e6583d66f1a4ffa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def2c796f928b7083cbbf060142d9a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a84f69ec3a4007042067ac653d7bbbd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9843966c6fe95eb6b5a968eff80ebff340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f46e8826de9060a921ac10a2864abeb341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ec5879514f4c4e1be887c24c69d94f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77bf1fd7f8ff7942b9d31b4de4d210e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf0a84954198c4c818af47aac674f3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd011c2c52b3a5e0e6aa618fa2f38716345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf5094ffee5714153ac3703342ab306346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594062c278b6a9bb6fe03e5220a2aa0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1dec3df08b5b7b3bc7fdb8f3bbbb0d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3271462e7e14414bc0329dfb70e55c3f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50012b17e18a1a1370fb22bac45eed70350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d40e1828881d63f414ed58d568ea44351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881a42b49c8a14f8105eb56e7c0bc6e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7faa99e3a605a7f23370d60895a342353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf7306ed7efaa53589c1bedb172a363354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f25a4d96d31e82445316c12e9b1fe9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b6a7a2cab087b79c2eaddf951cfca356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c4062146784d3afd506b9b9bc5ed5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92158e2ab5ac6011bf6718a9e7da118f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a7ecb3f9390314eb561806b5411af359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e68416fcad390afbdcd6d06198a54b2360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3d6a32b86b692b5e637b2996b7e78361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c503f43e416cc0ace29d27d5049753a8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfce5adc0251be6b3d65219c1af159b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9057e0fbdfed18cf4d89bc2a96289159364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ecaef45168ddd7a24a93cf45987bb7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b333722f76982d6d8c5b4f9ed260ac1c366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4421119a3709605af23458bb02ee7233367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22163c19b3dab9a280e1174521b58bd7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02168002a6da401836a6754b3100c9c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692b7f25cc2ce030712d6f339a990da5370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2512284da3dca6249e4afaeec21363a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee81a679e74c23103b0297c7fb5f5a6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5621e038e77d672675b772a49b954ce5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd79d6c5f697c45873d70d96a99bcb4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f033290699322e3eab86b8de4ece4633375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01124ea86782e2ebd1abcb651cb5c38d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23fb3a39c82a3ee5f67b4fc38138c46377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfb491f8027f31f46a1a985c8cd9f7378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd80814edc3e810e9341e216c1b5763379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca9b980f633fa48b63d718d0d2131b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222e719bbaada67ec7c16159515a1072381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba420cbb4f2ecccba8944f1c3c7d292382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a9742b6ca1c1b693945e8fd5e0fcd0383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfcbb5183ea3e1b21b923f8cee7a96d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c453f5955ba4e5812ccdcd7a66ab76385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b59715f801fca1ca4344b41888ca4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a270851f0968968f9a041b46569b9f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884cc41685af2afc2641a391586fb65a388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e426202547663c732450feb705c34148389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213186ff12ba82b2b2e493d2b9aace8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c209bcfb795101e38b29f19d9ba50ed1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6ddb153e7d9963c51e4c9d25097b3d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bba9738bae897361d8bca140d71e07f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792610bff55613b47170f3dd579364a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a036e64b2ca86a84598630286c18c5e2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530bb28087be723e1284b2d0162fd03396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6761de16edaea85312d8233c4d08ad397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a046b1634f0824404f92d06b14c763398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55281693babe02a651309b1f8a3aa8ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cd925526083fc6ddb26f8fb48ecca400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef7404668a1c2a65e9ae2049b12f43a401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b7ccb7df929bdcf2d904793ba4e76c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b6bf097a5e33db87a4a4e0e7d90d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6a5fe0e7f6ab1d7e185418be9292bb404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e807febeb1bfd4984d3ccc7d48fcc80c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e395e6b92c386f66f6a3be9ff7bb024406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426872fdc5e89495b968af1ff76939ce407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131099ebe32062543ed4c06ed71b3d51408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495143830301940cb02ddc38a141d4f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f203b520e54c35a42e9acd8f0bf45e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f6082af64498ba530dc684f9c4d6a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125e5bab4c68c4906fca1d5b64f0cab412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1f989d5af9c64edea9ebea39e69a35413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c965040635a3786cf387921580f2f6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04837173528f61f734ce0bfe8da6e5af415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b724ee3dc661c4e2d0104529bfbf689416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3941f3d022b9d40fab8a54d07b0ee37417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9dcf92516ff46cb3dbbe205486d08418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73c92b67661e8cc5b3bb318c692801a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01365c3186caa1a7c8e396375bd78e4b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd483670319631b06a605871c673f15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef0d563cab944a718faa31c147642ee422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b286f0fe32c6ce3d0e60b6cece163b40423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec518f353b308b100c8152e4f99d4bda424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe43740c6a0603099b95007c40118d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d89d3c2a3f79f08aeb8536860a4d213426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2d659a314ca63b11a0d92bfda26f38427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5f4a10c7d4a92665702335a2c5d24428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06910afe754efede9fa6e2cb7f0765429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b388ee88e4dd75915ac6617a3ed1d69430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3121ae88eb83098e31a29090031c36431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5583d955b284ad20f3b1a9a00d3552432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bf332f3dcad8561267c346b986b810433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bca281f65cb3ace2e8a4b612e4d6b59434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f43c5a844707d1575087cc9d6a58e57435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8470dc3703cc1cb93c51a67694578f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d681fd7e0a46f3b683c2b155c769e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb70406c0e42028c0f7ce8a8720b33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523de9f989c5331d80a62cd98fe3f900439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1105912e160410cad2399fabe38956440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721ccb0f50fabd2ffcd5b2ba5482166a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ddc54bd80235e16fbb7e330d77cac1442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07ee300db7aae061fff3b7dcefeed7443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477b3e3a4ac5a9091a17230076c1e352444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64483fceecce490e256fb4364e4315445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084261897f4bcf7b985c00492081e10446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17952d62c5f0b2e7458eeb24ab8be5d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de226f6320f2279b3c855113e87e3a5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5365975c29c75ebf4669e74ae026b6a9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de15c1f7be83ff4576bc91964f1e58450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf594abe753030169c1edfe6329966451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fb3b1358063c954c1743785567853452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12103f5cc9bb8af8c8e185ea91b97f5e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac5c4f0ae319beeb4f7d2f2789125d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d67c3d72aa9a3aff1675181a9a86d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c828ef22543b7e38cadd81be9f3c5456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671e36d6042fd623c75f34d8e379b7f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683a006462c07504c16b25d172b0d92458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d6ea33bb934806e1f60e96b24e07e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679f5e0b67c67f85cb6940f110e1b93a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2a7b9d18ed4474845b9cd79927bbbd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299a2c782897a9fd3cef3942e687b2b7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e12600c383b8792a61971ad67a61e23463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6756f835b69dd7ed7b4312945ab49e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a697c55eb504c930ac8f2562afa60d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd6622d4d2a6463d8ee1040d00c58d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18db7b55e7ad24ab77e0821e71797352467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6dd848f9d86af6e457e9785ac2580a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829392683e4625e71096d2365109605469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e88527c2596f99ea2deefdc1dc4c0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05cb3a7e58944118a3611e7659b38be471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b8d9beaa2c8d1424a23804e982a1f3472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84be29399bd46429ebc1093444fff0a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5552ae54b33c8c56464a6842d85115474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30aab21b6eb83955cf4c913904d5be475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773ced19dea16c4f6e7787373fb5f94476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0a03875ceb9c5f9db7f3c8d17ced7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ceed8f383e50d88f36f40ab8f4d964478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70939f5eae49e5d161bc50c0959f3dc479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2697b112c8e6bd58238461a0254c8f2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afe6047ee08fd449af05dc99ab1ccf9481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a49df3caf7a8f18e160f67b2018e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955200720ef9d34033c7635a9caad46483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5299f72d70197e23a15f2ef735e572fc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a873ee37b8eac215e699a9128933608a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c3f3c9070b1c9037f15fc970ec51d2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e120a1c27e5650fc4c8d1f0379c5999487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ee3061d860592036ff10cf7473cc24488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fd4dd6ace6975d6bd8e8d142527ff489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966ea96fe1e0f766b9d649183e78e0e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfd086a4d1949be45850cdfa0c53a6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6297ab4997c698762dd571791d9ba0492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a5290929600cf1fbd5598a3eda7343493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50b3425da00857e61d4fdc2dbc3061494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfbce73b2b5f93c7976f44738ce3cf4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3d0c89601ee58f3f793b5c31f5f96496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a0cb50c3ae2d7e0f2985dc1ae0970497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3189b7bf76e0e2a76b91ccbae53ea919498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde052b0e7a08648aa694eb2f3d88b3499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd59469a62c87c5f012dc854fac6bd76500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65f212698675fc27a27a8dd3cb59b35501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740e2fbfe20f30013af7ca04ee754ca502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f1f6864da6b1993b883dea3e5c1190503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a527f119ab0ceab82deb5e4ba9f2dd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7ee58537c3cf3ee784ec9a9825fce1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cdec06ecd74dbf2d1cac467a29e013506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d95491641ebe8f43aebcf7137f8f1a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a4093886b3e4686201b21ea5ac900508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c05121197ef4bb5fc7a76513743f6f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af0aaccd0d49d34f9696df0e6516aa510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9c86f240985cac81c0e2848b8450c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f87be8793fa16cdec591a24346357512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ccdbe5eca29233da3e2c47d3d093a7513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a7eaf2c7b8ae5a051d8ad0ce4dcb3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75faf61f7578a07323f68369913c671c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4c357e033d9d3b96a32f15286fc9f2516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8bd3760ef28c0237e1878e5849b25517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d575f6de233e5d020584ef0bda4a48e4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468c77a7cfaabc606a475bebe80a9ae8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed32af2818d4fb7d54b60293eb0e8796520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da4f35febc2a6728d1601097e9d36b2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d16ace1b9a1061c70e2cc9b5d32a77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3143e70bf197d35fd1f9a022fd23ee8f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392927de17e05ce2780b937d38b51bdf524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43f8929ec9d88d1a596fc7313477b4525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3596469a5d81e8d408746e8a90a0a9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bccc8a5340be43ed3299e6fe94005f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580d741c0943b1d6aa18cc804e9f78cb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7af7534df4936838e9fbe5fb05e309c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef66cc670d493f7c3ba285ae6a436528530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7f3e0cd998ab71a9d9d501872a5499531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757c0e25f0bf42ef6b4c975474314a0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca9c6cda349f675876df8b8788fe8a4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe69a5eb2d63e0d5efd42da8328d5ee4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8181ca686d306664da571478d66e927535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c75c927470c7f0d53c0fade644bbaf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7d6341cb3608702cbcbfa6ec7120fa537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dc2733604dfebc0b981025bbd7a605538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eef09132a31c91be5395ec91f81b9d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc05b7b9db9206a24b9688c9d869dc540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4af422e5de3fea5000232b5cab5465a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcacf0091713d41bbe5b3ae41eca6e6542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648595cd521191cd368789cfd91ed7f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a5e49134838341deff90a2c8075c4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cef534c36184989ba7aaa1c0037e12545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c995024c815254d22369e4040ad9a852546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d983115a80eb497ff96f5c0ad56d74547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c2be7892a9d98faf4c309129aa8262548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ac6e21604a86681543eeb0fb29f4b2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0601fb51b237ee43716a9807adea3ece550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434b26e2ff073a0b77767b96ed03bed551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ce9476be8655a567a5dd08711bf1d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b540f94307a02d7eb3ab59e0b1116553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b169f6e834d01f2452cb60c12f96c3e6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d4fcf8fb5f59c4569248a1327ed77555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af37b38c93d271bcd64288faab10ff6d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7bfa72f5d4cbf9e4c2e6781ffdbb0c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b4fb019ca11f89d712d77ab62bc568558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c256a482f85258af2fa7f7b680d8d1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e4af0de699a4c23cdb2c44f7c0a81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0182ee5024085a48851c7a4ffbc6c1cb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26825c37c49b92c597ec58a528af6543562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098ab7f6b895e4d448787c7e833ece8a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1ba2a05c6e031fd858ad9dfd5ec62e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6805f2aa1e8a60fdff0222e79d0148ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b120393b03dee696fedc2538f2c6eb9566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab6e2f7128af1ecfae30b8245a19b9567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f28559cbf824aa4dfed3cf974f4325568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d88dd93e33c7091a2bf57b105f26a4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aaa2ade4939eb0c9abf18330690f8a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9687fce5aa16b6b652666575460904ad571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06dc6ae4996ca40eb0415f13d810afd572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44a8b68accf889b94e65836861d1eff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595c3daa5952e5768a9f3aa13cfa217574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc77c8bea9864df1ea251a329628cb6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1f26ad94b9f066b229468ebbe45e52576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1581a9101f3a840f291c009360716b3e577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e42433656de538c99b4a07f82641dd578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ccae6d38beac46f72d665ae8912f79579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d9510797841ec2434867d7f20b0442580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88203c488ae1a5f175d350b6314ee4b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf2fac18ec22e428d57dfbf2b315ac8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935f6a110f3f406322e4670c1d2b2ab583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5b0e6601a33e8079aa4b33c6f70373584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698aa9c73128b7562043d5f0cc3b028585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dbb1adaa1029133e25321d02b5a93e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fee703b1ecdc3ffc8a1cde837be69a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb619f2d37b847f650fe228b6305b07588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c011cc47d6d8ea46ff1d1c1d6c96549e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f7c61ffe39f7e4c0cb269e6d7c6d2e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eafaafcbd62a8d391abfc1b08db0ab591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d6bf1179f05b0c35c4c2f938b38010592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5843393e686e99a53352a9f5703d37593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f15477b3492041e133ebc61e4ebb2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af49a3858da2791e1f517fb8b3516c5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fa16fd4d3f88268912cb5184ce8d8a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533265437e53f658327103007504f872597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837ff39370f2f81929a0a6b7d618c882598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937889b2e6df8a75c57325f532a6f301599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7868a7e903761dbf3f178f0748f28c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecfa0aebc0c5e1d6f99e9b51fb9f94d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79f62df5e8dc6102d4cd169b9c4296602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9264fad4366d8277cb87dd22f210d2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fe4d9aaec4edf6454e49a0f3f2a168604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39e0194b1d593a5c57ed1e56612906605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d477ab12094200adc1df1ae217cf9e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f67bd400af9d0e36dc498705afc25e7607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ef65c077a1e4af0c82ed3bf8a39f0608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3653cd0883a8082f0ae055ac855d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31fdfdbf98682bc39cbea6ba3392a90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e019c5bc883b8fc8df632de624a7c31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ae648a463dacd58fbd1102f352428612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed56baf5a2fc741f573c7a3bc2a2a1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795846b4548c9840bd50134e435524be614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0c3a9c017eb35ca25b6d03ac1d3769615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9a0abf6bde687b3c6312cd7eb793ea616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8eb8fdc973c840de4cd93e38d3321c617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8db93969e73ee468a99678ed23494618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b21311dabf0cc42cf4aca5d32505e32619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48142fe64d8427b55210977459fd864a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5a129f908a9826821db938f8029dc9621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc7c5b16cf7941d6b98e06e5f98cdf2622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05193e9ede7e21026a2a01fffc5da8c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fb42dc2089ba530bc51b84e7a5c58a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77b39f44de9dd683ac06f2c9874a5fe625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f9400705d11ff310b2d2352fdff9d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3f7c42538581687c74f04827524cc627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a3d679fc42ed88c6284e86ab4354d4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc78a05afc20fd012beb569684e72623629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad935381002fb577544d760fb2f6045f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910070a0881d23d6ae95ab535baf0c36631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c343ff437ceb4ecab4f4bff793f0f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572732c63563e2a549f28121a919ffaf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564d6a454ef666e6157be88f78c8c784634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2dbcf6bcd612f151242fe29821d9b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3a686352339f48425e991e56143d79636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6d156b4cd0ac98bcf6be3f4413f772637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725cb8a39da6b487a0d649aa6bc4ff6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46415a7631fd4be7f69df97a2df5df9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94870454216473b49c4740fed862347a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e18f984783d65211400de7f909903f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1727b9ee11031f0e49c78b2afef8188c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d681f70f9b5240959a553ad69f28864643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49562b22e7ba53d5fefffa2468a826e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfed1d05f37a77a68d0b7ed65fe82e66645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64007e1808a047f21934828cf1cd7737646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd407d9509a9da4a09bd6dac35f7734a647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fa95f1c4d345d332d9403442540492648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7879e8a5b8bd4a9f3024fd24d941d6c649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580e3cf05f6234e59fb88ac7346c5e28650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35381130fd1915310c5643c197f89a2d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c97e07960db6beff02c211d50f93a1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24491895ca4a0f3909c20a7af2e598de653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3f66f07cb5251d3d654c1b4f96ec1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915aebd743180c08a389e02e25da505655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95a58abbcd0287329c5d4dc2fab4067656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2eea4e16f7cd9b48bd6dc8c29c77d69657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24648e577d189b0f4af5c157ee5b7036658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51221055b5cf95489b93fc47dcdcfe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7b94a5005977e5272b7620fb7dbec660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cef708d27a29579f9f55b528245aac3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28081df344da669c990cfa651da9d08a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0e6050603486cb79dea161e9860b00663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d301d688c65bcbd3f3f464ab690d1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4652200e0ffbbfba368ddf4d9d0057665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71f8ad30bedc5af142de0b07efba55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05d88e3851a818c3623cfd871f39e87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ce0391b9166e70861486e901880de7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee5554d6a9dd5a7f7faaccacc68b278669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32f42d22c32e4d82c8661b8bb67ad1670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2857e050682ebbb8797f4c62f765a5f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fbbd240327e3934c9eab421b888953672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd6560d954dd7fadbbf14b4cfe55189673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439847de33abdaf3eeab63931da35f2a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447048175fe0628c47b4344ded28c76c675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2b73d88c25ab18106ee1c81f11531a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf0eb131fbb94038ddddf8f0971dcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f641690ff9479f83b0ee7ea94f95c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ec30349975a94fc210ce9b85d6dd9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e71d62c1f8af537e0d0872dd117e576680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee31797435259023e50fa73a7c1698a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c030d2f1d0d521c8b7f9a33dd6c433682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4287fcf0dc6cb8aa5c91be69fa05f833683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0778920b6d31d895a9bacf3781c87c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea8f7da2a81f8035f8b8475e2fb0c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c25e39b2262f65dfb94c904bbb7d72c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d70d109acab96039ef22aa1355d258687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69649be6c7e87e38539f02bf5582fe60688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8636e14cc602b4590efeb9077cb3e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93721201dbe4071f5bd82aaeaef6c5fb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2ea4920fcf4ba6967d8be3a90f82a6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2294172a7ea57ba3ca47dc11ccbf5519692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8448cde4fe2544e39ac2497e064c8102693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a242d354bb563d5f34a6fa14caf29694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8015bf91bed44187a91966328cdae2a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1469a3d1a7e53e5caa1b77c32ba5ee31696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3455b8c61c8aca7e38254ac7222fd294697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed6e397466283a76bb21f492b922b6c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e280f73f1753a8d5f34353619223aa25699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dac39180c2f5387fd9bbb5adc837bb700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391fd754ec39f7854610808bf5b4c6f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cb6f8f86efd5b169eb0c2484f5acc0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d0212771ddf998df0a4b1b056dc2c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eadad4eb39d21f86d8a191cd3b89ca8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ffd9bcb750d7de69a3143c26eee8e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5131eb81bc8973c3f7e8a4dd1cd864c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5734cc98d213c539eb8641c750eec3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353140b1195afe35fc484795c0ee0d1b708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2577893856219c3953a9a2d7d5fc779709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483884e0e16aaf89719f89582a3fd782710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e96f2e0fe4436f1e2edc2b4578f397711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ebe3e8bfc3921cd74dcdb51ab568d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ec8e1b9fa729e4ee7c70d59e9a908d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c2859d8e13d7048470d9c26aa17705714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1409a1c2df4c73e2e485721ad4fe65715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3d2c7de846db86867f3f44f22db91c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8771063d4a29a47750eb5dc80959f501717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d497aa72b0806569289f0568a1c4a273718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68afa2b99a59e8a1cbfa2e62276b4b5d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89b702676f5644c92095c1130491337720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33f9cb9c4295ec24fd727137b73fec4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa466ed0b251d30f45dae57c934933f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d428c13b663771034701ca37d7b82805723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf6757e5a566705e42d0c27bba752f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e428b2e5e9b43475a298676fe0bb0b0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67b1bebb4f5b30e5f0fb0153239a914726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea37996645c70735e2fc0650297979b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693b7967a667c7ab3f83adb655ab2c43728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b165eb4c067c6923f7befe103b096c86729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fed3a95ddb61b4eef425a08a504f2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9578c8b3df8ed7ed78f0b1e35d13d5a2731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7e36119a8338295a33938873fa4fc3732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e753f786fef6883d2703f0cce94cb63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b200af0aaa8d16c912862ec09718167734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3422131471a5119c297b52aa378b176735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3d7171c23f2ecb497c19bc4c60d08e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a24308f009bc73e2122967fdc6639737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a311554105bf5f165dc59ae22dac1c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb0fa7279376776622be7725a22c834739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8919745eda3c0d0521dbcc30e85e6728740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f78e20cec2673ed060b23328faaece741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce809ae5b96b2dce7016013f25d64c21742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30a2a4d4740d95919ea2eac50045dc5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfd1b2f9f6fa19a1182a2a8f0e883ad744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c124d29518dba21d37841d2e9bf9ca5b745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1cc555ccf39096793cb457a1f8aec746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f478788d75d1fbcbf3ee2671223caf747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323608973671707d68d1e7601c078e2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af8c0f83c2607334b5b080cf941e49e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e650d72cf62777d20fe7eeeedcfdf9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5f4a38fa4e8907a8ffb7395d3e801751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb05bf5756c568fc4b05c3b90c350b2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc3730d83d3d30f8ca47fd1a71ba662753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7229dc3ef7b53bdaaa98ddee85fb4e25754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccba57939ce3e29ac743c23af005d46755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d19720d6c9432da8eeedc5696ad2bfa756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd58d90479efc6bc78b9ee2a4f13cf6f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c0de6e94d5cead0ca63255143cdb9758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aea63d78082661c6019ef97578f5d98759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb031d723b5e619f66413d5c3fb7f1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bfea096ac2eb8c78ecfeadd59e14f12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d6a2da6d0c8ff558d87e4097fcacfd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57177aa616efe434bfe7ef02db0eb8c64.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0865666e97d74080abf841b165fe354a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dabe476b3bf86369d0d19f0d3813a66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828dcf123986943c689a8c486d79bfe67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bcf6f222458a66b0caa0a0475d60568.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a6130074240b675c75256c179d2d59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457448c4177c639393fc992a50d7476d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a56ca6e304f8b553a3d6b2b859c25f11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e6e3fc5b0effdf8b25a9202e2b9e8c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3997aca25422c03a0effe7257ea4bd3913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec0bb41d594acd50e7bed396f9a31f614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410500e91bcf812b7d8aa128a0d5c46c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a384cf15348e589e950024dbdd9cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6379feb1446d7102728906f545f01dda17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709496946acc8a595852e95b4e61c1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8507a07d19cdf804ef57f918d1609c1a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ba37d6c84e0159974fbc606a5f497620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1c577b6774d163a26d25172b62e27f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511578d5c7afb49b4552a6e0d90fd74822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e827edb9231b47d46c81b8ae4d2c223.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad18f7986250315dee51f914f1c1ca24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a08df42d9f089ee0fed8b255e421a025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099b3027e2a7b2076c03c28ae3512b1026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa626c710146485c9a7d5cd8308c27d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7525b7fdd9429125f675d1c10649e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75653d1441f8cc4da45e9aa79491ce5429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7664aaaa24b1e66cb16531342f64ddc430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9db9874d7910a3c62b7b415be7de5ef31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3504e658954ddd4bdf284f3c9873157e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07a25099cdd4b4c202b299236bd890a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825bfccd401ce76eb8c04109fa9d7cfe34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ccc86970b1639480d14cc55089805935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665d7d639eb1757f54d309591a9deb136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44531e88b9d61276c2b0acc31b5059fa37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f9e004a0aa15bcd3088f7bf4f637d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19204506992a806d4b5239c171513c2139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0908ebf6a96eb2524c581b9030da8b740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2b5b36fd7ff278df6c87b2967100fe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff0e9fd5cd01132dc5d31b4b8bfe3942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08decf498ed15737e247579ca17207043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0760077ff5adac613958fbfbc51a9244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e307c9b12969a1eb086580373c96904b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd830ad416e323f47d02009d090c48246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a461cdc705016dd91cbfd7b1980dd47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386c3c40186b016dd51aaf6ad8f5d6d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be4a3a89d43d6cfb20af0e1da5050a549.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36efcc46d13da52f49a8caad4a3d1c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00693bc64230750a0f444a2ffe1bb9851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9432cca4e2312e8c279a31e9cb9c04352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0767bd6360e7033b63b29129d3c0acf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a9e2b6968756fdab4305dea09d3ab154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6141c09f16bb6e74961e4cdf4566007755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2c14d64bf8d966a4faf9d920e2c4056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca912f48f94472d0e90f5ff2f4d98b257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5429257008689cc5bfe7d9ee4c3149558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8171ee57c5144626252aade26ac4af6959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e8c5e7b589281b09ad6c2174005f7760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956766c5660d4dc23d195756270887561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229bac882a79111866ea064e5438a47e62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8f1c01d4bed1f17990fc23962f623a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42704a30b6b2df475f67b8cacde8ee4e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff360622bcc57b18d2f32bf2c6d6a1a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f7d2b466bea5b6a0a68587c1d1fb8f66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f295dbaf6ed9f30191641b0c011c68767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa26e0d01f56d290fd70f1862f2db1b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419e75c68fef4893367bbbeb509468f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd1e30324ebdbae42ef8ad6b73eedd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b9f35ec9f39a00b3b3ae0121bce81271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d1dfdbd02339221dc0f1724d0e2be272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202866d96bf8afe815d2ffc3d5cd695b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad65930dc16b7fa14215099d0a95353574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3d54062a1326aaa8ec545b372730475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf86a82305f4f788600f13c8a7ba6f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a909b64fb7de9e208626fc5e82361ef77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4f72c47adaf137907049526638c0b078.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a60f901a02c5bd2d1859a3ed976fed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b36ae2b849bb742fb6df26b839500580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51b03b795cd7f738c0bfa402205cbb081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a939e87baeeed1a2b8b805404c7e32582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8a1a0c3fec8d6270aa73e1f2e887183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a176edeeb7bf7fc1dae6161b64ff2cf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91f13bd5351c9ac7bdf34d1f7c3397a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782d39d956d4f8370f770a120048758b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df5728fd4cf49860a8940e357613cc987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0644b762ab2dcc2bd72737ad0a57b188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7a587886146b7f2eae3e95198d608f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3d6011a9fe4d1dc22b49b3acbb496d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6857feefc83aeee216761b7c9921b591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2c11e4138cc46cabb71b5b2d32ab5192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f7cd3285d09a968234cecfee661d593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f47126b4e48754b0ac9dd04b0ba33794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38fbc1cebcc01d90b9f6345a46309395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd60125f77435b472571ad8b40bd9896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f5817bf48734ae6b12eb99a8c960d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eda55901fd35f5502fd3f87812a427c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd10279d6bd63e4a3c9691019a4ebe99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b251589db59368ea270080fd83901045100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a584b37140337c37d5e40a23acd0784101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f103712b8db75a3fe19d05be3b70e7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444756f26977585ce05119663b8052ea103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2b802ce209296f016839af492deeb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4abb34bc5e9894b11cd272ceb9b122105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf799bce76e3849c18b8e94b15cf61e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b612be280e07f602004911db4045a7107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4fa329c8d65809923480392e014aca108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d6e8567d9602aca3bd38a2789cfd00109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef401cb6e6e39ddb8c3e0e29cfece4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66aa12da2f25e15b5e8e756715d496c5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888cc0f3cf11bba04439d6f730a0b327112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52e863d56776d639bdbdde0a603e5b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e8577675982927bc5cb68e182e23e4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236e81b0c6413e092288eeadd2e10fa2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5e167e31ad7f5d9b3565606c1e8ef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2569b9eaa34b71d6e7120ecb708428117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a0bc8864a9d7c9ddee91aec86e441118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647b6c9a830429e7206ea9cf1f8c64b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355853001cade67c516e46ee2ce6b88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816623fe0e7e1f49bb9725eff8dc2cb0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a630cda42e520a3ca616232b5ddef4122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b8932a81f233152de777b3645e720123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8eb764ac5cc8c604e81ac2dac4d154124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8562c2e0e35eb50ea43f7b43c17ea0125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0c066a0a69e9779d21f40172b1786f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cd81c09056d1c174f6888d6708eab127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9a84a6936e8be5a0a608d1b224b990128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a34f35e3c665f5b80519976761d9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37f735088e3bb7dec133fc564745934130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f279820180bf635044e6c6f7dc92be1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928fc96b3174667fc9062db337d7d3a1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8945662c2698eb929b608f715481355133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e45deaee30fcaf19edfeafe2bc07d134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2990cbdb6039eb767df816dd9d1dda135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de78b8e431dc808ba37b3b981aa1bfed136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec19259212dcbf2e91a06e8b3650783137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8217904425cb51d3d0452f60fe57b375138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b174c97b681f5f831e5d8afa6fdb4f0c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27628ed8d6375e8b1295e005bf2bf0ce140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3986cbb0b75d6d33e763e4767358f66c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af164a3072863b67275eaa4f1f1f786e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152668a13a95e9aa2a0ec6429796960143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff15901ae30472f2b60beff311c69c4d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5ae4c9a9cec930c2e46aa4468e4e76145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd99d1e4f5a40e308683787eeb88f48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac0dd92bc0bdb884c8f015ddaac84c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38082bde510b6b5214315259d8ffb91e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076c086ea898f3de61c436daf64e7fb0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1bb58b8a8be2e016a06b2dcffa1a84150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32f3feea65662cf8e1c03d726a8159151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d8ec3d544f2aa51dc317c741a059a4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a87a30e8ff3437922011b28b5a92802153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6f7d6da099afe95938f9f414d4594154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567c29153accfb208aa3c348864e0c4d155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26c2f144b2448d9f70adbf4f676e48156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9988c2626cea7772762d072a64d822d2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba15422b19f58c69afd36badb54de228158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9c0116798e1d9debefae6ce4e29adc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a5d8456774f8e97a0929d3a56f54c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5576ff0aff86dda93afa5d23b31a0931161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b32535ba06d5780d8982d281bc37f5c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3456c5e16458c49cc40e400923686ef163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed543dbcec1d3630619661a2a49221be164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f5083c0a9f39ee468195388fd44e03165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aa209730acffe4b819431f2908a409166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd7c65b6ccfda52036a15f398ee5142167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155106a5a41b379c6676f0b767051351168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78f5a1f5950127df0d2aeba649d96a3169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354169ecfb82c92e0ea702447671ca3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae750741988ac794a8dc0de4619884af171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd5608eea006a401948553945d26765172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3198515d949b512afe4d04716b8ae5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8056d088f80f366f228bc6a1ce6c1832174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be58167f53eb3b294f10b228ace4964d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdba930c2e0e9440f998b380631dc9e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83054eca6e258e4a713d11a0f2eb166177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a07ef71bf3f62e089f39e4007497f2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91794242e89ecdf3f184d44fd17702e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3bb19363d5f94a192df5918044a5ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4090d77cbfe9b0d9751e14ef5c30a5bf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c735cd692ab334034765983080538d6c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a44ef0b97f23b786295cf1afcd2044183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55570c05492f2aea336b0e273f47b51d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2db1e9ff9495649aec0558f92268c7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39316f6f704f71728fa29b5da792a57c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e91b964dd6ccbea5d7bf271f6b7fa3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48fae4be3fa66664f3f5b1a62fe5b09188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb0329ca7dff5aebffefedb67bd613f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6756d9153d9b74481e8ca534df26a4190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3973f90fe0761ca473b353b4ad545ac5191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffd151c01611c28b3e57bb00121357192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767b4ebaba601c0750ec97968c9fb514193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0ca416d91a03b7d58b1fc118e71a22194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bdac1670dcd4cde8fd2018b0816983195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f238ef84c7ccec1823f1e9eea1f17196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99ca8b9b393d9f90e0b05c796573ebe197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369d9ecd14402df0c83d51fef53378e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5820098ab8da49660bd768464ee0c48d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e73f1cba23f264794e62083036c79b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2876084c6e0b0e8318e3b93674a307db201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f24eba99add3528c5f4d0333133d92202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334bb1c6d4daf99f36f911cd0801e352203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e1015030c69e3f9b5b77f1257917ea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f1b10b37c836eca0c1687e0ecf04f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f465843324961e4082f91f700a09ba4206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e793adcbebd1bc680db31179512cfc49207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ae3aa23e93692ef7e5d3caca13982d208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723ceb79a8a8ceae9b5bb62aa0a6865209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf19946b05d95ea5f52ba0c4fdb1532210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d457dd37ff2ca598b915c55ff8328b59211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9ad0abb94bc75631a7286497ca82a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf59eb3df6f1d0c97748008c46d1005213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acf12f1bb8b3ddfee3d57ec901f0e5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9458d015fae62ae444bb6f798f76ca215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d01cd30373a64b2d2402a8db891a00216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66fd4087afe1250a34b7994109cb22217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9399105dff15c72dbca251fc4920ae9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5223bfeefab394fea5a68135d1aec219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce47784660dd9e370f3171e9fec4fa1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91554ee1c363d6fd979e86709aef8b48221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94b496e77878c2ab433871903266b44222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d836d0057232602d571d8fd803159c29223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc371ae13ada3b4443d30885d1c039224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0306553934b8f00361c3099b2048fd77225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc499a4aa911fa7dcc0e83f728e3eb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57293c9c323d7dd8c1cc725c5add393227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85878019bab0b485eca584eb6e9a6548228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76465fc9656e0a8bb2d5d86d96b652d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de42a084a781ee4c887325ec1d0978230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63c90f32159b3bf23d9808813de2d29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74903b98f3edc0049e87c7efa3e05692232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5660af45dd9abb0d4c3d0eac5fa812fc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b990230a832c86c4ca23a18fc6a59648234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d685160d438eef4ec90c03f5de35944235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b882156a03e0cbd9da14520ec2b0152236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d52e800ed4c46883e2831e8ef089dd0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c70e113fcaf251c65f074b4dd6025b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1fd2cc652395bfb80660ca4a36d9e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9749695c98b2ab0507b9ee8d23aa37fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a866e88e930a9e735ec02112a6101c241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f764e2298c627664f1dc178ea969eed9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3f44787adc1017adf5601b8cd57e5c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b176428fbc4ecec3c316eb4c0e873e8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78d5dc4509140c4d69b3f97b39169a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da73c31b358192b5aa809650bcdc093f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb915090e5dc38f4c995ca324412848247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cf27a1c13c79e764812f8b02d53b8f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d217cef9727634aa00cc2981fd0173b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c8881c107de46119201a822d737100250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3853fe948785c6ffc9cc1079ca419901251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15080ecf9e0aae755480e9c16cc94221252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96315f0aef15f47d921370dff9769f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c99ed8393445c0b56748e4fa6fcd2254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f989b21606d9351986bb959404d08ce2255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76230994fb45f8bee74011bce4f89099256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d139fe66b40f721a452c224a3e721b70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019f1b3674a5a7269ec37c3fcdf17ce258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b572c230e8bd5c9b8f7641af7dfaad5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc71cfcc197a1236081b1bc00b36cbb4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8403981386d64a648d64de7b42d388261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6162caec55c6ae274ced19638abd8641262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964740fc38a6d5c4651fe34b93835158263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b20c709b45942aec8d1460ecb8b336264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaf12ad7cb581d9e0817f3b63b10006265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ad1ccf30c20745c310803bc5fe9604266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950f43a41cbf686244c623918338c0f7267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def4adb3b808e49181126587918a6a0268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e135ac672e12133d30f0b34cef39a7b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ecb64f0f818bdf6378b89706c5553b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c81dcfb502f0f71b9a2dc452bf89594271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0781e6919b854cbfed605ba5111099272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357d691624474c3163b4e23fce6b591e273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5de0aa6e68f2970d3dc1dd91400dde274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2121d519ddb1db40d042b3ee64dcf2275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec1d1a88d43bff1b18a69c97c82e36d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e815bfb12005842761cdd8d8902ce23277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d2b507614cda04fee09630abc9d53278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9c36a92aeb5c63f79e2ba74ce1f8b5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e643247c68b4c5c759b4758ab9bda56280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7af16017d593a1a61deefdf015c309281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a3e77a02ef4939596b3913e2f183d4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792dfa3ac2f130acd5bfc0a64b81d0d5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54be38d3d9f4bbdc2ddde0be5d08fdb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744d3793055834735ca8fb527784485285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714e38651a1d33f1009ebb56bbe6d5e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afe056fc96f8b7b50d8a83e4c2d894287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145353131d008893ebdacbcbb25a4315288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0937ad69b8d87b75f18832402ec7d12289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a6953c7cba7884b34d7ddebe7f9e8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54630c157b35ea66d642edee20615a74291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5997ce385b81469fbea9688cdde62e26292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be02232eb0484f96e76150de4ba83f73293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef82ca1035f7da09533e48ad1957a06a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a47334a8e30826907ef0c203988916295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e161863d7dac0b9ad51359e08d3ac8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171813dd2e8674592aa6955e799c4bf3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2b316839d91e14d68ad7849b9893f8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea63fb2f6cfa66e4002b035f64cb1299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044a98c3ab94166b3cae85cfe4683273300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e855b41b50dc9cbf62ad9f493c103301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1f389e49c68c4b806187b2e156168302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872e540910005a53a9a570479de64291303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4c683177622187c7e3c80ec69bfae1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa72f108a1162bddbf81e84754ea3e8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c43b42134e09ee985576d15661a89c306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b1bc5a9cc592285330b4a723ead137307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3bd49829365c083952ef61c39a397308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0680ef69221eac821eff1695b32a6a7f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1901823acb8022590bd30149779e5d37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203e7a410b452ff524f9a81d0a102117311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284681a4ec1dacfb983bb4f7e4bb9a9312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d150de1186f8a9d6a800cf19ea413b3313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ea75d7c7fffb0d88ef1b41e3f2a071314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754fea21ccd3005439962ef93d96e6e1315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96eb53bd748926f86319cdf01dee1816316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feda237d04060f556ca0c066638c78e317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0c8ff196f12e3df7025e5ec62ef3f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23400345821f2730e8afe710419751319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801d00049b0925a66861b163e20b0aa0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc7e806d7db4ac46fe4dd223023a33321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a525b38458605a91e6d647cae63214e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14d18a34404fb9965ec60c71bdc74b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da633b7405d4ab91e9e90e20537871324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab1065ed46bce33080879505136651f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c23c78a4ac21b91567c946afe75e401326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8a633a797c6746ae8ec559a35546ad327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37117d540bc5f5838c97538a4cd4eb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edd5a61fd375dfaca3ed5830e60e84329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d792f024f290a6c2bce40b359ccd8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e584a7c5d7816936cf47c05801ce5db3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3abdc1077c49f4061670b0be80416332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7870ea7c9682eb2d2055203d03e068333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ecb099d3c0ce715174eb7e7ff17b16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c7ed6a5ff15181bc2ceb1c4c94f7ed335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b5a6d51477ca7019e42aeec89712c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aa0de48cb7b7ac30135577e44f18cc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14390c0e55d56c0ef3f5477a936a8261338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36915323e77c84590621f7e6c763211a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3de00060c52e2402e8130da269a13340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c9804ef5223aaabff43396f4214415341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5f2862b6d4516ce93f1856d6cfbbaa342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136f2f16f6e29e21b25549a2f87b3cd343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c609d5e74e6b5e9d0e9fec642a7bbb16344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977742888d53d1632e4283005289aeca345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31286af8e682797157eacb93c2b6d282346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffb8bc6b692405d4aceeefc45cbb26b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6253da51b8908881cf69ed6d123dec8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334605b75e9d9f00ba5b7232a1019fa6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794f3af2419adeeb113a9b2fff849c4350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bfc42bc4495e7c42bb1133589a581d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5481a969a784f7dd09224f71bb992ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d838e16aa9b397cf0b877d29147b0eb353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde78df02d17f81e9872a228894ec47f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ee30337a9140e3000710724502b6ac355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d6484bf9cce302f2df7e44c7182154356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2539303db97e61db2239758aaef85f5e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4677172a4492fccc8aa90814375048c9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fa8bb3335ad4324511670f2a210dbb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13444fc3723a987f72dcfe0b52556376360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50ff71e64a82570f6524472f3ef87e9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9160c852ffe02160d0ab4c1c0dbe09b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413ec4956059209d84a3c5551c7d2070363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d40c8b9b15db55ee2f6703d822452b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6054d29c6d7a7810739f547bd6cf840b365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e1debae01821f9e137b0f8a391cf88366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d1b14c79aef6e315d6aca9bb7fd1f8367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee850594ebd4628b669d0ac0c223b3fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf9c7d80d6ac0349e566e74aa7cb9ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f713ac3407b803a8c122dc65a751ef370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654d30283a50f35b0ba3564d83ba1c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7e6b24f5e6730a108ee25c4d3fe6fb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb1b6c5a9f6724a9c9b010b5fd7f8c6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e44a79854f71488a12fa665da54beb374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf00ffe77d5fc603f2b04159b562ec2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92d916afd7b0f416e50089e69adaadf376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3247fb0e01e9817f2e870a4da936c47377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e8d4c51a19017766c475cecbfa4b1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676150fdde6a6a49be4f769090ef2bd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b96aa4c06aec4bc5ab2204452705ce380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447445423a090ba5c186ccef2b184df9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8f5583aa26763d9317972dabcc2d8a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d68800bed179141d6abf9480b0a96383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2397d62fb4950131c4cb22323fec675d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d6aa6f6cf8ca4710c93398ec4bb5a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3857c933c969b58d712385866f68d2c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a058d3ffd4a183148eed38366e100387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d04b4e66139e33ec8934f837cefefc8388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a25b68f95df0bd41954f1cc587b456389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6760a6ca47730453dceb4f138cae5c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f1ee42af2e3e56f66f0f898896004391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844efa90c32f869512188f9ea02d277b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759046ac1d145841cd69364c775c914d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac71b0650a106034eeda41b89035c0d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f587afe00dfd30d6235a7a31ecda12395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128e59ade57167569b56edef5b89836396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8062a05fa7e95763ed438fe9de70f2e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee801937627c9b602e202936300b66398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a50b150ac4daeb8988805ed8c7a7ff0399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc9542c49a0ca1294123b5bb3cafb2a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c3284df8787cbbd757ff7aeaf254da401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd6d1c45326feb2ffab2ba760599a37402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd629f38ef1f36f4dbca8e09eb6a5f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ee2ecf2cf202e25c3441367538d59404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037f199ba47ddb3b5c27e3fdfb9b0d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f53c4aab606875b51323f4334d75d0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ed91bd933c8c50bc8256fc4919b614407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a71bac13182c09a3ddaf1ece73aca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c851280eb0d6a8773bd5bd754107b9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d36af064a24c608004248ee5be7b6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e90b2fb82fe6e38742a99eb78078a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675d61e40443458c02039b90df47fad412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ed20b0bea71d29b2bd51d560957e8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c98be1ecb53710d4a1bb29278a53e1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b8bc4a940de65f23cde505778f63c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c603baa5d3c89029226f8a8ff9daeaa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e195cdaac5163788e7b8868f50300417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40cf42d1b45f94874cedbeb50249c05b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd64993fefaa8349a6d16d74a06c8cd6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d891d2b733e2641b1724384de4b397f8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9c9ed768c15fbd994bbdeae1a6fd4d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0535de37b7e1a2ea67cf84eec61a66422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2066f649237ffab47e1b0670707081dc423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c70d39ea8e9851a30e2e1ef3b30752424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c535b8b6ad7f9d1add19c7877c5070425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9d565eb24328093c8ec02aaa82c9b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4058b8d2c9829943b7083ebf70565427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f475dd7ed26330e803aa674d6756345f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fe982863c9b981c24871a700da62b0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f72e3ca4e8a7d130d37e45b1a659d5c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb586a47551be9ae595fddbf4fddbc21431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb76ed38f4c1a344e622e39b0f767df432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a260e02626c879dfcaf949b8820d04433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93cdbae5c94a4cfd8037f94b636459a434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7bcb2fffbd48110ad1cb25846a3c6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8a540c399eea343775f142bc4b300b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0091f89e8f149e464065652a238885437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28899d78a6c9fd69b76d2fd37eac11c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdedff3009fd39cb527ff8018d27160439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50752e2b9a373d9f640b1baa0c47cef9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c295a1f8babd8b03334f30fb13f1e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68b1a20b8206e27a6f8d2b135ae9e9e442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdf799474ed93a62ae836fe917d6181443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac3decf668934a36558cb437ca6605444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424068ee52ef6985145678684c885d6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74329b81da5da0fa3d0bbca4fd9b271446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9d3decc70bbb681b0366a3a466187a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb118ea1424951cd9e07ed5503cfd26448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ee740f6e061a33a7eff7885d50193b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fb4083b2755bc6d462ef95e3a4821e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f28b9c7b333fc6c131308b53e7061d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc3b598000c3f7f2756f20a94635f0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec48b71e017f9da95d10815c3992544f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907b52b3bbd901f988db0eb734a5675454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c92edb59d8bd877cbd4957207af81f6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9526a7d7c8e8a42873a7baefb773e6a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289fb09ea430c27fa9c15099227b53cc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd97670bc5ee464bb4eb17b47dd8847458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56267dbf5f7423d680c6135df7784be5459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30e0fb5853a3e2baa7f1239b2042835460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb92108263e5ae32e3fe09f352c55299461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17b9f5ab79554869b0e3239d373b58d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2018c07ad0d8751c464618a66b90c1d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7269e0ce4bf75e2aef816d722a45f2f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1ce6210962108525b488e87b446218465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ef37652256862f6932311d49765ae466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000c197f7219ff92127f05a1fc67dadc467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01e9f2109067d59c51d178b4211178468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d999897bb6fcf7c6d8cf8d716ed20469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc9ed2bd6a65c2d9f04ae20c107d2f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2edf5047ae5a413a9f13e9ca698171471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c62577739b0a0d6bf6359b9bcc1ea472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae70f03888a686b64c5e8a66737d2bb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb0d4d232ea0a4be2a4c26c58ec78bb474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43ff0f113c30078cc21cf855e27df8f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2d515350bad1da6a7fe2a74ad7642476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763a78177c88b33528c87a4cec79eadc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a16af77cdc63548849e9ed1b90ee84478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1524f63f69762d5339a5120b38c1bae1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935927422630ecee0195f3776788d00f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e776f11d881a13efd100ac18de2a0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecccbc5bc7fa96674b9b47a4b17528a4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4660dd51a9a6251cf3ab6fde838251483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a654c65a67909fb9b84d3fe37f791f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304e98b822992f5dab4f5771e0f92d04485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebdd9616646540fc37e7d3ad44dd624486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5babaa00c48e66fd7a3f2afdffa90a43487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8591fdd4e4011b65f47bd4ea67f3d681488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d4be2e750be233d65f49d2790778d8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577d123d0117576308b37be1907fdc58490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db538609298e6ca4da7ab0bf0d60b86491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c687e0c03f4057e762abcfe90a938bc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a20eaf942c01f43b837fa79825a72c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae6ddf8420bd7f2e908dc9f5a14999494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821af71eadfc85ce945b4fbe0e69531f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa6e9ab6b16939ffa1eb211fb78e89496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cb187f32b51d68030714933d3f4cf3497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f4d77be3026a312caa45f6c4bd628b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae641212433cd2e3a4264c319c2335499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de9eb0e296e7343f7719ad4f5d3386b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac4a4c37c5173a4563d340ddf4e2b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaad3aa3e46ffd71aea8d39c833f70d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd609ec31449d70b2e772cc31bfd5e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473a105a7fd3f6e4b4501fe4b4a8c94f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77709ee2139f7153ed426e75b13b11af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9838d01a35dfcaa9b8be62716dfe2f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cbbb2c23ab016b010d8453c7f515cf507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506b838ab4d20de02734b067977b699d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883762fe578dccf833267c246439be95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23fa3c14d579e7b897651b6babd8e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8891322c76053aec02b50da500c91af3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c80cd063b3b425efedcac7dcdf16de2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5b1fac1a05c1d4efdda59d66623b7e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5c52504cf569f16aeda83d0343c78b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34c5a5c5561c91beb6867013239cfb3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b94f2e479aa2c1f436039db5187169516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0df63fc553367eff1a8626a0d5d33a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa5ec64ba42f7cdd3d15a15c9840e1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f1180dad5c29ee9cd7e989b467cd29519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea599bc8c66d75b852fe7e5e4c806eed520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1656572a4e6b115cfca89848b1a54d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0a3e3d216ed1a4bae1ee5547c3704522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a4494567c632dfce183030471a44ee523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a85a006761c65b967af11806a41e6e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079424ee4b04fcd952929ce2e6c44520525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a5edd0502aec7c9d6973792e38b07526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c68fdcbe153b8516bd8b20d9ab34fec527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5611d0e13d2e24928b0f94fb624a517528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3f5066911c28e0cc3975eee9cfdf4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a68301ad13a729f55946250a45a738530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70090d9d1521d9d7d9b8265f68e4ae2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefe292fe060cef45205ebe64ac681ca532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfbe3a0ee163696625502d946f7100533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb73e21a6d2ac38f3130c6241945dc2f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85547589ca3a7db85d882d3abaacf515535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07891af86212fa2f617ae451f528d019536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e040aa27813222f8ed186374f986e70537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3f82e384e66f015dfb2ed76ce53e8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422280215dd5feab8e17436bfda492f6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1348f3fe3e0cc19d76067e8583c9d9e3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c4c5170da66f13f1650cffe7e98236541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b0a1d38d7865df8d5fbe8554b5de0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b05d28b3fb55f7b17a421f550fda155543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae00dd8d1de5228a7f8a52c69e1b6f1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63789dd2b14c0212e3a9903b2f84f0c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384b47a39aadfb2ede576db2bb0b67c0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4a73d9566cf8bcfbac693cfc6cc2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f728b6d3cd07e2baaf978c3d37bbd548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c35003e81fd810374670a1c0ba327549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad13b4f050351f438f13f17a2602257550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2ebcbbe00b3e08f2a6c97ba9047736551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622a65bf064ed73affd3b8bb4750698552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ce68ce79c3df0c1ab85113fab38f1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fa04a59c0e1abf591eead486297728554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9491bffee82e77befdfaa843e3e1548555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae0f0e012f4afcd2dfacd44db133578556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e5ae9aea1fdab6016064426a526bd3557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a730b08292ba2a59eea79e4c1818dac558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376d7abc02719bb83d57e827bf24937559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12e283c953b1e0ed1ae47859257a69560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f178d2b10a45a5e2d504693d717b54561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3f5b5df3707c8b89fb85a3b285fd1562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e656f85de8b81b07c196054951bac44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d36f0925ea862b65b49868e01b6bed1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8b100bb450141dcb015157a03a9f87565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc999d59ac28d49878a904873b620f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b4905deecb70e9dd33095e5d191ce567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a4f0900d359427906e32b2c29e5bc568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dc29e52f01e4e7db211a0431c72158569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c669cb060f7673876c3e10e21cb0bb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626391dcba4b317d62435cee770b71a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef22e20b6878beb5f686c716eddc78572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5cebea889b842b2788f9f74211c26d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69740450d7d0270ea608dcea018c99c4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7fcd6c0f72080f5a2d8e30487a9c6e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c1ded3bef7e8d7fc0c520bd5b532e576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04c8f407203f716b9d6857547169ca0577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427419d34ca060b9fc56157ff41177a9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c69ad20a8cdf476c69e47be77d0bfb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a4c53e208fbf77b6abf554f10b3a43580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852fa3b4d2edf19249ba2f2f5cd60f55581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4836293f91652e230ddeb8488b93699582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031262accf0b927f955d285f55e33011583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66012cec4ecd935c380be56d880187f1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039864a89049408843faf343dfe55ac585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa10609bf158fa143e4a92008d44b1ab586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e7fed02f0142f67a23bf4f1b55d2ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce7c99e6f201995d46ef0bdb5353eb588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30b285bf500401ab4cc0459c7ebc5eb589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d579a22f8bc9265c6cc56206747c24590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c08049f63e2c021868c6ee42167902a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3fc1e2276fdc6bbb357415f048ce87592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a053ac1494f02a3f17b5c5babbbda6ea593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168252e0ca49212810ca86d93b3e85f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6361f6f95eeb69b42b76f146e7c7afc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2219312b10062572f0a749f41da6226f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a18f36f4cd9b6a949a3857d0bf54b76597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881300d0bd369015bf8fc8b5107ae70e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4184dc6d8616c1f525e84ddc4c7be18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8d8450d4570e293ba45c6e7d61ac86600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b00ea3da5c8411025b59b660f9759601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6ce05f879f6522a2a089739d03f663602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca696557ff582080dd81b7404a4c01d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e4401a2c26c84cb91c802992518805604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201fd4f454190bf3b6fb0c845d0c847605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df34fda095b527c99c0566e8ccb89b51606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f00d8d1b4c534a041966acd563fe62c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50325e363fb952960773b35cf76b77608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f476d0b6117b28dc292aacfaec80cf609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6186a37e50bb8297eb88f26c7d08379610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea939de9e6139b36289e7aa427e66be1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d302ca2ce890afcf024129bba61128612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74189b711c0f1858f5c614a1dfbf65fd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0407833a215cef44cfb823167e5795614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a153c76f1b50dbb13cb9b91fdbf50857615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d8a23f9ed12582dd60f124db2f835a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea322d27bcef7ae03f320eeddf876d41617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2fa8a503c81225ef3ac4670514d1e21618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea99549e896d10defdf76d284bf34316619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2b44031b57f06bfd04809fe5d2ecc620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7255f7ffc663a797694897f0e7943072621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc999b5369c03927eaa337d58a27f953622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc9ce045237a5a1f748c2b8d23c4cd4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be95607d6875db9f751200f08ad1f9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f397406ff9bc608db65e3c31061fc001625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211dc9656e3ef7e2714728fff5231acc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e57771c73cb1a054c0a7c821f98d8dd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925a531a064529833358ed7d5b1762b2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dde46590f32adccdd4af60c02e4a76629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd772a6e92ca84495751fbc92bdabe630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3cade71c9cdae1e488757656f626631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1656dec1be6c640c8be02f740fb13637632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e4f374c0e39a8113eee25aa46ef9b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdded35bc2dff4da25910ae35c0aa0e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1755860018430495048e2b223ef6c96635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef83fe742d5090cf245170ebcfce73a9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c20f122c314e6c2396c1ad5f3986ed0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b8d1e6f78a22db63636cbebe3d7c37638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae25a08d7aba8daef69d2675d4181c97639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe15f6264fa783ce64e24773eea738fc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451a61ac9412829ba59cbd95c33161ee641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032169e04730eda0eaa75f1298dd08b9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afadf0c977de528402e42455f44fe77b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe945fcf19806a404113bf084f0b288644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237854b54d0ab3bca7fd7ebc17ec8a9645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e655e1899610e59791c07599291ae1b8646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a239f3b511a67d90cfe9c31d83528a6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2b58a6c3f5c110ca95f0eede530a7a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024fdad6a6b45bb2ff7ed38ba7bb28e6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4601c60c8b1e590eac0c2de83d9fc83650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cd353bf6ae7023914ab34c157f934651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b97e554b52302c126babb2d191cd74652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdeb1046cbf19bcd944385d9f4ab8ed653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e026a4a27c9f6f21b8d93ccbcfd089b4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34169f152be9f9c20bd6ed375939efd1655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62318c3463a08257073e864f8c3c0b9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2830ef01ff4e5f8cd3d03f5c5e3e60657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fd7114c6d90f7f640f26b09ff29def658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b2da2b996e33177e18bd2282f216b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20be4f3e07f956221703700d0d950eeb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c432c921ca0a5f00927f2ab584fcf7e9661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebe85fb08e2b7fef08da298239491e6662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf64c79f18161f15a04ea4ed15ce4c7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6266b2f78fb6f4e6eda13073090b89664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1625eab6353245d33a5e1f65f31b72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0873c6f701d071c64d9fb4e96a55385d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0154076f5b5742fb3c39c2726789145667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887732ec4f9a03599eb80903929d5080668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed412c2b25e914b7f2571209a4926eaf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b20671b8fd05ce8868c41ac934450670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898283bb715b4f401380eeb39bdbe831671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623e5390681ac47069a32f1e8298e1fb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4c28737a2f22a164a32d91ad5506c5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc7f24f82aa4349c9711a9ca1e7734a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa86b77019b0e3fe35f2957434bb1482675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6c51d46bc3b7887e1d3b60a02ca64e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c176602a47aa2cd86d263b8f1d3b8d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab11d2d60525065894f704e2e3e9758678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40de63288819edd749c8dc085a49d6bc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e04b6455dcedd67ad0c92c47029fff2680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c97672eefc8a4ee37bdc15de9edc7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48335a9f6aa1fb48cc1556c554f9d18682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0155e89047e1d492213b34d62137f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d8cd5a964ff69600554addffb88f8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0813f887292b998dab086ed35ce3ebc1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8693975320ddb5634b820a2c36b62686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce7508e3a44ac05330412100803313687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e69d7a627cf88b5dff1f3196ccfe3f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb8c2b3907d6fd02cfadf7b473ff5e689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae44d11f955156d0672cf927bba111cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e782e794cbe57c29f0fe25e4f28b978691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e4d586e0a729e295169c4cc452b3c9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da6b3c76bd0fe5f173d7eb7849db3d9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1af0e82495a1495f671812c9a249ad3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adaf661c82cbfba136ffc00e252c52695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64edf9ad0a4a8f35e9cebf79ee8dfc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d6b1bf011934064c8e2be0e319baa697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099a37b9fdc0f8538df146036be0b06d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167abc8be4c1db06b5636d0c21575ba699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8539ad81548de9a75f8fa30af3977c33700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d08ad110053260abe638b3795b1381701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a744de7deb86d4f886de711f88cd38702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089d620e9dd180a5e32a01dd371348e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06b8f77447d9eda7104def7640c1d1704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a290ae25a493ebe1fc98cbdbd2358705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6f066fbf3234cafe432b4cfb19e032706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205a70be891199ffb68447813d1fd05707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16893e800fde5f6000227fdb3f8b1976708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bbf4dd3367245eac353e67dceda389709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5f5942088cd7ee3e618276a6401a2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39dd789769d42c61e056160d80fbf00711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d7c49fdee28fa79370aa55141bfe59712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e080a4924592cc0531120f457cb30713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5c002566d515a40675b6e7dc052cc0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15f34d3922325caf6853de0b4e757d2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65fbebf8f94c66901136eef785a910716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727681e23508b31741fbb2f335a80ee6717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad60b69e3527fc60d2f854a818f307e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dd048ee1b9b698e17be4cb846153d4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2029fc4fcb6272a4704b7a9489fa7b27720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17286c3fc58ba5763a193ee15ac77ea3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa68b0147d92b17a5d12736e4289826722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0ca18125d9a928d0f11c689c84d3c0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791d7bc389d08cfbbe3ecf1f221212e1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519a0cee20631011780835e6b7ee219725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c64cdcab73699087d9b2a1e2ae5f415726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7425b6bf4accfaddd66c4fac42025274727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbbb07b276cdae5e96af15325286b40728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0434aed8b0dc3ed89d6692eed732a2f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f34ea4885febddf2ee240006f260e6d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d457ef2eae9c2afcd3b26030f18007731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090b0a76fe8c46e97f916172ec2e663c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589348ec830e779e13e87ef6924b278d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044f0aa67954c6313cef58c6a9af14e4734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822631da2c1cfb0f8af2080b3a010dc0735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c78e4a621554a3df873a5ce4be43f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b783e5153a250317204f142bff59fa2c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd0662d6558ec90ceda58beede2b42c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cd112b944359c99b8dffe27476a7bf739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889213034da8d51d492f985e09b7b1ed740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc71db1273a34037e56206e63d63281741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5c7061be810e2c421997bc2f2e0893742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd8e4b4ff0321dc5fba4b21eb1fd6a743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14967f69044a3c912241fcb8720f4256744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4518288b913e764ba68b984bd067b873745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f763fbb4f1b0bbfd7af107206e972bd746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb38080e1b681b6ab5a627d978fd61747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd1b2d7f46fac946f616e21e127818748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ea308b03a5968aa2be654c76bfffb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510691097ca9cec3f44550569eb6f7f2750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570a27dc2a781ed1c0d0836b8142e53751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad0965ae8ba31a2cb5e44f0d65d4ece752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be8f0fcacdec1569635f0014bd75ab1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f9b4aeea91be6906e284728c1db9dd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8400d660f319e9fc76d6ccf02fa104b2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7fb2ed378415f33b91febb67d67f2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de488a50610ac5982feee980b42144757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -30901,5117 +30832,5092 @@
         <v>18131</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I179" s="0">
         <v>13.65</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18148</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>6.7</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>26425</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>10.15</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18150</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G182" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>50.04</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>18164</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>33.8</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>18161</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>65.88</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13917</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
         <v>554</v>
       </c>
       <c r="F185" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J185" s="0" t="s">
         <v>555</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D186" s="0" t="s">
         <v>556</v>
       </c>
       <c r="E186" s="0" t="s">
         <v>557</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J186" s="0" t="s">
         <v>558</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
         <v>13918</v>
       </c>
       <c r="D187" s="0" t="s">
         <v>559</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>557</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
         <v>13.82</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>558</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D188" s="0" t="s">
-        <v>562</v>
+        <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
-        <v>560</v>
+        <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>340</v>
+        <v>29</v>
       </c>
       <c r="G188" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I188" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J188" s="0" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>26469</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G189" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>20.45</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>18172</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>16.72</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>18173</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J191" s="0" t="s">
         <v>571</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>26483</v>
       </c>
       <c r="D192" s="0" t="s">
         <v>572</v>
       </c>
       <c r="E192" s="0" t="s">
         <v>573</v>
       </c>
       <c r="F192" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G192" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I192" s="0">
-        <v>0.5600000000000001</v>
+        <v>17.13</v>
       </c>
       <c r="J192" s="0" t="s">
         <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D193" s="0" t="s">
         <v>575</v>
       </c>
       <c r="E193" s="0" t="s">
         <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>12</v>
+        <v>577</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>18.5</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>578</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
         <v>25892</v>
       </c>
       <c r="D194" s="0" t="s">
-        <v>578</v>
+        <v>579</v>
       </c>
       <c r="E194" s="0" t="s">
-        <v>579</v>
+        <v>576</v>
       </c>
       <c r="F194" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G194" s="0" t="s">
-        <v>580</v>
+        <v>577</v>
       </c>
       <c r="I194" s="0">
         <v>18.5</v>
       </c>
       <c r="J194" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D195" s="0" t="s">
+        <v>580</v>
+      </c>
+      <c r="E195" s="0" t="s">
+        <v>581</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I195" s="0">
+        <v>14.36</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>582</v>
-      </c>
-[...13 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
         <v>583</v>
       </c>
       <c r="E196" s="0" t="s">
         <v>584</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
         <v>585</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
         <v>18186</v>
       </c>
       <c r="D197" s="0" t="s">
         <v>586</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
         <v>12.52</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
         <v>18186</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>587</v>
       </c>
       <c r="E198" s="0" t="s">
-        <v>587</v>
+        <v>584</v>
       </c>
       <c r="F198" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G198" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I198" s="0">
         <v>12.52</v>
       </c>
       <c r="J198" s="0" t="s">
-        <v>588</v>
+        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
-        <v>587</v>
+        <v>589</v>
       </c>
       <c r="F199" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G199" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I199" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>588</v>
+        <v>590</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
         <v>591</v>
       </c>
       <c r="E200" s="0" t="s">
         <v>592</v>
       </c>
       <c r="F200" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
         <v>593</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
         <v>26511</v>
       </c>
       <c r="D201" s="0" t="s">
         <v>594</v>
       </c>
       <c r="E201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F201" s="0" t="s">
         <v>595</v>
-      </c>
-[...1 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G201" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I201" s="0">
         <v>15.69</v>
       </c>
       <c r="J201" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
         <v>26511</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>596</v>
+      </c>
+      <c r="E202" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="0" t="s">
         <v>597</v>
-      </c>
-[...4 lines deleted...]
-        <v>598</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
         <v>15.69</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>593</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D203" s="0" t="s">
+        <v>598</v>
+      </c>
+      <c r="E203" s="0" t="s">
         <v>599</v>
       </c>
-      <c r="E203" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F203" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G203" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I203" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J203" s="0" t="s">
         <v>600</v>
-      </c>
-[...7 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D204" s="0" t="s">
         <v>601</v>
       </c>
       <c r="E204" s="0" t="s">
         <v>602</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J204" s="0" t="s">
         <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
         <v>18199</v>
       </c>
       <c r="D205" s="0" t="s">
         <v>604</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>602</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>597</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
         <v>20.14</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>603</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>34</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13944</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>7.71</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13945</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13946</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>5.3</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>13947</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>21.8</v>
       </c>
       <c r="J210" s="0" t="s">
         <v>619</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
         <v>621</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>623</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
-        <v>623</v>
+        <v>624</v>
       </c>
       <c r="E212" s="0" t="s">
-        <v>624</v>
+        <v>621</v>
       </c>
       <c r="F212" s="0" t="s">
         <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
         <v>26538</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>621</v>
+      </c>
+      <c r="F213" s="0" t="s">
         <v>627</v>
-      </c>
-[...4 lines deleted...]
-        <v>628</v>
       </c>
       <c r="G213" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I213" s="0">
         <v>11.34</v>
       </c>
       <c r="J213" s="0" t="s">
-        <v>626</v>
+        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>18228</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G215" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>6.95</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>13961</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>10.61</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
         <v>638</v>
       </c>
       <c r="F217" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
         <v>639</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
         <v>26549</v>
       </c>
       <c r="D218" s="0" t="s">
         <v>640</v>
       </c>
       <c r="E218" s="0" t="s">
-        <v>641</v>
+        <v>638</v>
       </c>
       <c r="F218" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
         <v>11.03</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>639</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>641</v>
+      </c>
+      <c r="E219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="F219" s="0" t="s">
         <v>643</v>
-      </c>
-[...4 lines deleted...]
-        <v>20</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>18243</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>6.97</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>26569</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>12.1</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17100</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>5.89</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17103</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>7.72</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17104</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
         <v>297</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>12.54</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17108</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>4.25</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17111</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>5.26</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17165</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>10.34</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17166</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>19.22</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17173</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>6.13</v>
       </c>
       <c r="J229" s="0" t="s">
         <v>674</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17194</v>
       </c>
       <c r="D230" s="0" t="s">
         <v>675</v>
       </c>
       <c r="E230" s="0" t="s">
         <v>676</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>677</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>678</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.91</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17199</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="F231" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>8.94</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
         <v>684</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
         <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
         <v>17229</v>
       </c>
       <c r="D233" s="0" t="s">
         <v>686</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>684</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
         <v>36.43</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>685</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>688</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>689</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
         <v>17230</v>
       </c>
       <c r="D235" s="0" t="s">
         <v>690</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>688</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
         <v>20.99</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>689</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>692</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
         <v>17231</v>
       </c>
       <c r="D237" s="0" t="s">
         <v>694</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>692</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
         <v>16.84</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
         <v>699</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
         <v>700</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
         <v>17234</v>
       </c>
       <c r="D240" s="0" t="s">
         <v>701</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>699</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
         <v>32.08</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17260</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>20</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>24.23</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17279</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17280</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
         <v>1.93</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
         <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
         <v>716</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
         <v>17287</v>
       </c>
       <c r="D246" s="0" t="s">
         <v>717</v>
       </c>
       <c r="E246" s="0" t="s">
+        <v>715</v>
+      </c>
+      <c r="F246" s="0" t="s">
         <v>718</v>
-      </c>
-[...1 lines deleted...]
-        <v>228</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
         <v>23.65</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>716</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17295</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.91</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17296</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>14.64</v>
       </c>
       <c r="J249" s="0" t="s">
         <v>727</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>22041</v>
       </c>
       <c r="D250" s="0" t="s">
         <v>728</v>
       </c>
       <c r="E250" s="0" t="s">
         <v>729</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>730</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>13.17</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>733</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>141</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
         <v>734</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
         <v>17336</v>
       </c>
       <c r="D252" s="0" t="s">
         <v>735</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>733</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
         <v>29.88</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>734</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17362</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17365</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>15.15</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>17372</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>10.61</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26678</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>12.69</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
         <v>752</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
         <v>753</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
         <v>26690</v>
       </c>
       <c r="D259" s="0" t="s">
         <v>754</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>752</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
         <v>11.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>327</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
         <v>759</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
         <v>760</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
         <v>761</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
         <v>17395</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>762</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>759</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
         <v>30.97</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17407</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>19.66</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>17417</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>8.51</v>
       </c>
       <c r="J266" s="0" t="s">
         <v>771</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26717</v>
       </c>
       <c r="D267" s="0" t="s">
         <v>772</v>
       </c>
       <c r="E267" s="0" t="s">
         <v>773</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>774</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>22.12</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>26725</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>14.64</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17447</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>29.22</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17460</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>1.54</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17461</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>3.73</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17462</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>8.67</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>17475</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>12.43</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
         <v>795</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
         <v>796</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
         <v>797</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>798</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>597</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>799</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>55</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>800</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
         <v>26739</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>801</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>795</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>802</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
         <v>15.98</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>29</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>17561</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26765</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26766</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>26768</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
         <v>10.38</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17509</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17510</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>6.03</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17511</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>108.2</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
         <v>828</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
         <v>829</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
         <v>830</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
         <v>17512</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>831</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>828</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
         <v>11.72</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>829</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>833</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>834</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
         <v>17513</v>
       </c>
       <c r="D292" s="0" t="s">
         <v>835</v>
       </c>
       <c r="E292" s="0" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
         <v>24.59</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>834</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>836</v>
+      </c>
+      <c r="E293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="F293" s="0" t="s">
         <v>838</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17514</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>141</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>16.84</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17517</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>4.91</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.23</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>718</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>730</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>9.710000000000001</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>730</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>730</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
         <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>773</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>773</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>718</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>