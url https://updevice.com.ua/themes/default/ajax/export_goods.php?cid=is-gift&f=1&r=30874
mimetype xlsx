--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8973a5a15efb1c15b51a484298acdf31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885fa3b1e2b28e425b1eb7913c8a7f582.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b72a2e765c9715f381d3ffee4d60e013.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a805f319efc80f7526b0d8f853c884.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462550f91851c0a73bdc550047553be75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35b6536d46706d7fad371ce1026d67f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52c838b53c24298d37c74c60f45208f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c2c976b9e4dcd47950e797f306c438.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b694fed7f6b7b7f78fbf4baf2c2de9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967a4401d53c614dbe30af76388ed31610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d783342eb1f4f769e32b95fb3cc2611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac33bdd52ac4ad3f9f92658265b233412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee879562a64dcc587fbde8667a03598b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a840ce883948dece69f680b40855f8c214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc08c312be928cc59fafed3c69baafd715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9534c0841a4a1b2bdfad7e95978499b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db321cc54e89af41ee2dcdf0fba33cc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca398a670b1c930ee4bba36a362e93e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e042abef13097cebf74fd5d18820ea19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c73aaa5dc9469b43606fbf29df4f020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d8f63fc4795df4fdfeb3b7513645be21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec660a610e1a76427693417cb88cb99a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f64a51adec3bbc69427f16e5ad28c2f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b457bb4d880f24b0f80ff6e5f080cdea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f130a6d44b3eda3a62f35785d6262325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c392455ce9e2eb1d3810626cae59537b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512def44cdafb3152b7406c0e777a1227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3700d6c207c82e8d65cf08738cc875028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4076b4e29cdf2c51e161b31a55599b929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5990c10da260a55c9a481d953fb13030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b37a1fb4e45b60b6e3124d59489c55431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9c83b762b9b1e92b9a7b1c51ed36e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e1700f4a87e5aaa5a2d6bc59bedb7233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aa630258d47cc2352592e3b917fc1234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f58e470c6518b9a76901f2a5aac0dd635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98196e03fe56195128b3b9df0a773b7536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa5c4912c5908bb1ba022f7e967dec37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f066d1e33307183240bb24c553235c0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f039b820148cfa20bc52fce3eecf2b8039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e258fb548b50649e92f08a79f5d288240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39aeefa5ea7a2a1c2ab59fe1322a85f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e68c2aa2b454cd196e677b94c531e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6023f8cbc07c1426132696250eb23e1443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c8ce7a8a052eea8300b90c8eba4e344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5f20746516d6713421553f5d16480145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0cd2d0c3ccdd82f459dbd8b693300546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d8a4adbbbed1a6365c5d4cab03cd9447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af1b78a9bfcee49b2f7915c6a445a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbc6e417deaba4bf330f512d3c3a46f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c435714043bb8e0dbcbca4dc7d80a7c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6f5e33b0ccf69474375d528c6e157f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5af550ab6e0c7c3266d25b0e7d15ae52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85672e91871d85a881598175443b160153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e0cc2358a6e6a188241902c6e0d0754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84a9e76940910f29b7e8e4a8a6c0bb055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3a32649999a684b326392a080cb7e156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16a2fa2b753ee604054fa178a02c28e57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37048a20ef45f6cd248af16ab2e83ba58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bacd05d4155094be1535d798e48f6859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb3ddc7f40a0be1ea3a68b86d9779360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0534d7810dfe6a4f07d20f501bbab761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3246b3731d01994280133861edaed1f262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d7b5abea12052b78468759d4e3dd663.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a103e520458522801a0b76b02ba8611264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5911871208f39cb3ce012822015657865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e063f39f3613478e4d906f7b0a47c6a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669f565ca99db35db70a793cc3c7858a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0403d21524d660e43e4ae77b2df7770e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189ceaeb460da02bf26a9f7a5e7ea20369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3094edd15a81e7c175fe95e05b5de54770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2456ae39b266709bdbb907d4dd65c971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f54684f2fe8ad43b5967f4f500113172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca2cad15392a6fe687b3ab31daa0b673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2578e59d755466ac85913a0ad732d96b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66fc738e07262c420871599f276fc0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad37703e3f6b32d4af82bfd047e5a976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29025f1a01694de106b81231f37d43677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2abb9921fe71dd84be76e173eaa0f578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa49146589725cf9b5bd15f268bc85779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872928b5dcd570b01593e1ac7f80b86e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9777d9a4744cbfc40eb89f47245ba981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57688d275ff6891a9b30d827450f30d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04509befefa2a99004a8e32a8759aecb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958765a3fa81b43bd5c708cbc4c1f4984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff435d19ffa77d90e6e7356181df30c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b477885170ba47893b5c452508c2586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35f8d672bc63089e29bd9ce4b49369687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df90bb6f25efe6911a7beff4241ad688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4789646a0fb794aa0ec387be817989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821797d471c95d04aef3354f1a2c832090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2430451a97fafcb044389a6a92f0cb91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647d4f3b9cc702f79d1bdc6513e7396892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce634f93e120b55fd017cae2a4685f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92dea5494042c835e64a5a5d2be4ffb94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa57bc19b2901bf7e26ce23db7535be95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2e31e73580edf24c1363c88c9906996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be18d0b7c75b0b8538a33a337828edce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2e3b2d90033d6cf327ecf4b83399b98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928200bdeee3e1d6ecd8bdde1acc0f299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7800b3000b0d60f3729ace15e2f3bb3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b172b4283c027117019dcdee1eea1c0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7146dd72023c6c6c358cf880baa7b9a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689fad1139355a979b789b98da8be0dd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8d6b24686d8eeb5dad2940e14e85b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd7ad25543ecab3d4941ae7e3729788105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e8aec7785b408fd65a9b44ad1e0e5e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430a465cc3d6e274dee042590759c9a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955362aa2242b0277da30192cc5a23b5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4746b3fde63e7a1ccb34fb7cd46973109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48edc90fb5979c05736103f2d83e4dd0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b968bbc6bc91f879d652e02b363999b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d24f2f85994533abd30c0b540dcb7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e9ea110a308ad941b495cc87c67c71113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095fccb26377582279afb41181b9ad03114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405dd30ca491d1114952c6cd236c4706115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a19023c8efb06680f3877d7f61b4b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e05b9f24a9e4eadf4193a58ec49df45117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa351ec402e9b8bf69d44c2fd066719118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4387b4faa824dc3ee7c63e5c94e270dd119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c5f9242ae70d319a9b871d4c42803120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2029802aa221c9625ea11dde716b94121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307747b2d1cd0439f41a83bbb9b847bc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aed87b467471a2ff00ff927b40e67d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aec2cea8efabb06d096891f5f0dc4e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca0bccf6572fa84646209823eed4ba2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6d563a9d9888b7fc2545bf423f104126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cf6fbb6ead0d3c87eb9c92c2a30a0d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ff9ec46e6cc46fe3fa44f7297f6d07128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a3703930ab4cd3a4915cc50947b9f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6762a245621e03ef9125ad577eb26130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cc322eb61ac44e5ec94be5089adc63131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f685dc658d83fa1559e190074a7c26132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c267849906821c84df876b8653fb9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5f9045e08b3b5d32e1e8957049200134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96d6df393c7570ef0e4aca2f3385261135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584e3dd74cc91b5270a92d4d93c09fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc98649f9c287906160aebb126d9c1fd137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e78b02b55af97627b443c0cf0ec5c5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12c62987b3b07ae8a80106dd7c6c1e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaae1bc6bcda14296ec6002eb257ca7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a446e2556bf3359d2e880a3c38590686141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5683e4e10cad9d0e36bedd4811c62b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490a2d27686f3564cb3724ec8b04387143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ee75cb0d2f277d0d9765b332c7be144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27134c64d22111fd9a26dbe6fa82165b145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b34a4bbf17ff0f92f95c9783cdd0adf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc30d530101215b57fe8e78988fd8d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6468291e1909c64892ac20dd78ed9b5148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a5118855366cfe85249300d4e1313149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d551042b407b248f6fb584ca6895bd30150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb5e5533e8654dd5715703870db6a9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf187a8bcdd41e9f28fc5536c4c3530152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f20c141ee08e62fc39613bfc55006e4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f33ea1848b6199108b1260790646154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e957eab3bf3d043730c83433b283eb155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f473400874bab1663c36c167d954156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc6bfb28787d0d0c3de4aee4dd82eb7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2c3b6529ea5554d278126deddaf7e6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf96cbfe7b253fbf3367ccf7e6cb3f5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8df55443241af08df57c9b4574d266160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2bcac4881df37a2e26fa1e05e4c0d7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b361133909d6f801caa02d44d07a926162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5a87ffd28f944f9353850ac69f6e9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ebeefa0ebbbf26528ae806360c3d88164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18adabd248734b3ab39daf0d441f76b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c30421e6bd3fe51a6bdb02169334b6166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871663dd5ad7963056ac2c0671b747e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393aa19e1c22a9ba13a8d2561533e8eb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48291237f250ee338ae3cf33b12057a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e2934fdab37e2cd637d669b0917472170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931873abe769123e72209fc429b40a33171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb8b7f6fe0a4798be22bc43532f852172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bde824d0075271099c6fe2220ad02173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807db1378b4268a261ccdc2fcf8eeba7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7460a1d5b3e497802eeb706f502aaf0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8e557f69e1d373a99dae45acc51682176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31603fba0b989181cdb6441a6c58be3f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a834987c54cdf99f290bd9ba63a088a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4364c69c816cdf4736b16ba9f9c170b3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12130c8f7c6919d4a197409f0d23d977180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b077e05e519d9c2715078d10704e4db5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7bd8b8bfe50039ec1b5064c8bb0ff182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc524d4edf054512073fa38702df719183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2f94f464fc81899acdcc295a0a86c7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e530cb878aab0bcece6d4665df32e61185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670c8caf468c3cd219f5b0a5c1dcf6b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5854177fc9c9a96a77faddd88cbf650f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ad36ed3637a1e3102cf183ff881f5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf066d1d08192a9ec12f48ee9f0c18189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5170ca615afc7ffaa7405acca35a70190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cb89073c524901343e49a6c853d7aa191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c49e0f43355cdf263ba9c56a8846e0c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3e38b179e346a238e022b496722ce193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ebf94f7476c0eef0a41025cf989a96194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7f5af8aec2706523b421ede5fdbaed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511c43adc58aee505ce10c3055ed3aac196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c37dd2511d20123103bd5fe7c0cabcb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f48adbf291e778848de6eea9672cdb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7423396616b66bec77999e136f5f5e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b5c52e4065c79c4fd7806719d009f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c482dd77594ffce9d48b8544ccd547f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58b3e72ea71c8461a955359c56f6939202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499dc820c2531c6c2cea7a6fbdb54a8b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29205814b514051996446daa39e8a66204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d35790d1221113905c9c7f1dfc71ec205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e5e8af1449230aef185b8a7b8770ee206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98a52211fbfcbe49dedb323f79f06a5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9954135f3c6bb4e237b526847ffb8404208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e97d787e3b0b97f974a079efc01d34c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f448f0c817a1baeb9b68b0c69dfce33210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30669ca6f83e2ebe0ff0c40ba2cde813211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e0f19990e05fb5524bcafb54067167212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d575e4a58aeebca0dda2c3c17b5267213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cbbeca104e28809b6fee84f27fec30214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8a681112e8e04f75fad14ead495d81215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436b4418f7fcbf2abc107c1cddec84e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd9212dc491cd526cfe504edaf4306c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af889ac4f1e6ff99cebad5df6849a152218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8b6a6edaa3bf2bd3a7217f6945589d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb92b2d9fc129b3ebcf75a95f7170cf220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550915ddd996ca57e83562fe6d8769dd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53927fb7270eabdd22add3a28ed12bb6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862ef8071c87c3ab8844278d02f3bb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04a7791bac2ced73cefa97e2cdee4e0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbda3dcb0e0b7310b419923210064c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1a36236ebcff5ea5a94c58b245d527226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411bfbe424a847f4ec4cd9c2d4eb414d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54493519da55f6cf1ae6b0ae7c063417228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50379ee073b4d38b70988c8fa9505fa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a67b476c0e4e6fa162ad8d7371d57f3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70b837e0dad2b47ff4e2f29f6687af231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2dd2bf6b1e1fc9e2b943ab1874ac23232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dd4236f61d67f4347d5b6563b48ed2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d244410d8b8410f98c41e134e1b16234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0774a3e62f95d90226f750c0dc3e35c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3be9487a9692a14909f20bf510c7b8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea552a050519482c6952929deab3e716237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906e58fab3f91b6f3fd63d991bc0e77e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c180335003467b1cc831dd024b20b1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9f6d2cfa046dbd5455b7964050d02e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc48051b55dc1bf154512c32ed3ce160241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f79f6e375f5be5a8d957feed99f77fe242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0cf7d32ef332318680d3a4440f34ea243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eafcafc4276e0ec76c59bd56c02ed2244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96212414b1c350ad7b0e7e0a2235ded245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb98a1ed6d009aa958cf122ea8d9f9a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9911c29d8775caaac6c1c03528edb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309298c071116076938f1eace77cec8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251a95230ad4358083958ff753de7664249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3798f818ab2715c3290a48632a45a9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a21e825ba4610d76b3d6798f023233251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d2fb38d25f473742ffea2a81db0d84252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aeb20f4c650d31343749c7f1fc875f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33263f450df094a672fcdf18a53cb559254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6bb927e71bf8f15b18030c66cc6d5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f99101125f75c785657c5324525440256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13705df70cbb6cb0f11a35b75e591370257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef03cd29ee11c9c0b59e4a3540e53b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5a43a3d5579ff6218a801cbe6f551259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9855ac51793e9382e89f4ede7b07c9af260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f798a7301d247b0e663de3205520d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54740d9660c6ae8416ee882206011885262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9483b852e9179e8449323260b6510263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330914e3ebe7cb8c98cea236d80a54d9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec694e36b4eabfcf956a4c046e3f8da265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ca64b62d302a64fd5dad96ef7b6148266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913c10efa6d02898dd3af13c36ee739b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e8f9990076430910040995fdf1497b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445a0f0c27f4aa16fadc2b460029f6e2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6e58cddac5ceed0f425d26d19c282270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3f8698db6113e5f7532015f68ef2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64decb02cb43b8ea694783123405ac9272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaadb0f23e65142f15b8b358297a9f1d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368b4278c8939e3e19ac1cb37d39cf72274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d317528f78c9e03bcf28813ca935555a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f820fe17a723fa51162705090b4b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139210ff1190f5dc27a530b284863cf3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9da1f99e3d62d45e885a80784f2f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6e671218f711cb6cc302729a8f4cb9279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575402dbceae110f25dba096f8df0578280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b87da53dd605873c0a931c6233bc2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ffb955aea65dda6fdf84cf8991fc1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ebfe81e26bd5a6edd86bb9d33a1569283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2d262abaca13908410e79eb3a8385d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d21f97b697ebb5e7d5329013605cf99285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ea2efbe9b9bbe9b3c08b52a7e98ab286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251c9f6a545eb682e4a51f488efd5e9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f08dcb48cd20c53db9863dce6fb7ba288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7146b730a7694823dbf877cc82cb22289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaf714ea1e7a6b453043a074be29e52290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d19f9b452c6b64a65d8c472ed63222291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1289cc4778a59a689825d6337a0036292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debfa26938d20469402c5b75a12d5f62293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eddb7a0996db6859b43a8401b68561f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d6bc5b6dcd4152566850f307590d49295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936379da0f7086a9abacd39512b00c64296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fb06a1f2344ab74dcb10b017396f53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f321e395849944ec48d053aa6ff4575298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21483e35579efe112139923b2c0ca82299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e446c1ce7bf2f73760febf12da0746c9300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3ad4424de689cae6d87e282b3d0b49301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe2dd81042a80b29c61f48584ca6275302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d368968b53d093c059935bbee179bce303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf10f48cb27be4ab7135dd06d99cd89b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a509bed8575b3354d470948fa58fdf85305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86017465895077dcbd343c90ad1a59f4306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228d6961e257164a584a468baef131d2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa2191a40ce4863c057970866269675308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0839c014db09f8a616dff1401772b2a1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd1947b93b82c1dbfc4b16f0a0170c2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd873bef56e4349031b0e5808c6e16311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e664fbf46659450206b3581e208acbbc312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05851ed7b4e1f67c7e00c265cb3a1aa7313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6242988fdc5835e4bb30f93e7cc24aca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30d41948131f7949aa5edac7e5e434f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce8a8908a11876ad21eed1aa29c056a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b8e1ef12a5d4e68bccbdc4e24902fb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3d8740e906e1ed9c1e0fbf843aed9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b6c05e730e69249f9e22ac108306d7319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e5d88c3da8da89e2460c2f631eb24e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99f0453e5a174c8277a0c2d29139fa4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabc32f2f854aef24f63f1652815f133322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad501f046b580772b6c5e3bf059eea15323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5e4d425c995431aa1ecc1d98bc39d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89718e76396518ce1bc54f59947e6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc5254efff7d0c6973f9da4e8582e89326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b35c0c8e79d51ba2885bebd4e96b25327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d38d522fc02f09fecd5b44e24b4a0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065ad98b72d79c60f091470b1ce0a0c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ac577dd80ddf52056dc43438977527330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c0fef93b86734a05a02ce45419d3a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e1aa7fc73846ef51eca6e5c32b71a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62acb47adee29e0d194bd47687bccc57333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cef99594a21987c9890a11f4ea2a3d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad177366f4b0265543d2e157e4d584d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec43b5ab0f3efcff1fe33afe22cd00336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a5419efe64134ea70c760bc966adb5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a93f06ee7ae430cc8159b898307f3c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0e562001aa23a4748f85d77b735a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee3e567bdd64be963ea0993be00aae340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d89f9306d9b3961e03a913094e94dbd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241e6dd1bff84e940d401a0967ce9e3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeddc986b71d9514b00b6ac1c8dc6939343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91cc7710d722d68c9d644dfac05798344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa8061104bddbee8928ab74c438350345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b88fa0512dbb032f45d0ddd29ffbf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b460acefac4faec9dacc856aab50af4f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70114838d42f04165cb93effb9035000348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56717df720f7b6d317b241e279e98195349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994d8dd12970cbd8d3e2f7ad060a073a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b2ad3d17ffc9a8a7ffe7a45f2d7305351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0d7ff0ffffefadf32f50c51bbf6f5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482d78fd24e7d6e356cc0c0fd4a54a8a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab48bcd7c88e3cacff33616b9f9c7f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed48349d2eb508c24f72d11ae7b4cb9355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1749dbc1cefb03f582db202e00a86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78287ff09ce8e33f29d2f27df1c1548f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4191fc513a43389ba91f63319968f7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9e88ee476be47ae9afb32be42ab41e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439615981c7d67833f2f27c05bbdcb7360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f1f9e6619ca8454215ea2d26353540361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e083ad34e7ef0b69c56cf57abf7d637362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd40d0e855cf7946a2ca9e276bd1b853363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf870f2415321925d56f8c052eb4fdd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a427889a14c7a79017290d94fececcda365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ecf6891a2b5e677ce9b8605d02f865366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc232c23559fff8c6e881a90ce84b5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f8dccf89cb9345e1cf6b7463ede308368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf96cbce133e4d97c37fd0c13d2ba17369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343e1bf6ff294e923e036fd2f3c410d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43197f8b5cc7b73a25db0613dda1edf8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f268814ff9269cb2db4dc427d85a55a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e467c47f30fd2ea4dd86b68902433e5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4d2973e43817554d312168de52973374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0847c7be017b68ece65029418fad53375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5332a5f6a0a1f4537a2701f21c37fe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35626e929408608b400c7fd2c7fd02e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6c1e43292f90c3d3eb1055b07898f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85347ac32494e5dc2c5bc18a250c50379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c612e8f977adccf560706055fa15580380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c20fcf7c40d912308c55cdb81f9ce5381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89cd5cc7aa7d6f0ada5fb82d09e486a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563ab476ce6ce48838f24b22501ee017383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe38430d02c8b1afd9addf84a7cb008384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4b46b1280c671105e6b9ccea7eda8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b4f9dabf90d29465129ab96d3d6f2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacd13ebd9418c41cbf41bb436ff33cd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659f3456a0fc0d763a5b2eb281fc074c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e51c4e666a4ea1fbe336e3d7d7bbe389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1171b6ce5300b4640e83917a279b2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f15f1dd856637c94de5b8cc41985dd6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4ea10834619fb4bd782508a71949fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a79d5599a08cfec4c018b54ff65a51393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af7e60d1210a5635852d06a99ec180f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ab034e24ea8a18aa632485f00e44e5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0cc611b256d8d94f53a7e8d2b0696f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be0c10105ddbcecaa344dceca469de397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70e4c0959076ae48bafcf8eb407ef2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b129b458e057ccbeede8f4fc5c780399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1293cd62bdd50dfd9c217954bb63920400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421e3aa7a6bf5ef76885941249324eea401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2b48307c5726ca14903f13fe2bbd3f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57713d0434e7968609d75a9372f96541403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31327f729fee8f4dcb71b944a78e713d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a4b89b9b53e35379d26b80132d7692405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdc8649c34ffa8651dd2eaa1e54acb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111eb51f77edacbb40c18a33ecbfcc34407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670ebe487da92a81eb035e2cbf48fed2408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8397aed0fb8ebc8d954c6056896ccbc6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caef4b9dcebb5c08063b77dde79e7c1c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffaa55fb7b2e83d5207ad4fc93a17201411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216345bd54208a8cbbda6472a21ea6412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9538c4cda3f9e7b0de1eaeb3deb44aba413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fea782b4c6e315395a0d261ff9fd8c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935205cc3fbca5e0a36468c302d53253415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849fd8a9a54a95af928aa8016e95bcd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8f4a50e4af10712c158a6ac9a8277c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211d0e34fd4642ad41be0ef4981d4672418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd2773228b453d0d17cd919aa1aa81419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435282567435d5408fd288594d554571420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793094a1936926096286f6b688eb09e8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f2d97beb02c2592bd74e3280c183bc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9d4bf2afa5b59f4fb23afd59f2d65b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32890f9046b3b8e57207cdab41ace90e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d31e6bd8e138d640a9068ff69cdb8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8f1784ffb58303c56cf0a8ad1b67e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f8dce59c37205404e1b50f3d2a43f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1ceb7b9099a0fb45003843480759d6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245791930b4f5e093491a182681f057a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac34fcdb6983d77704f4d03f26868c2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18537676c807d29016e811fc8a09a14431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f9258e5894f8148f1cdfbd74598e45432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e11dd2b073a7fd4c738b2d4d615443f433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b082af6962d60b23e36636976153143434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da201ffdf853eb7502b2f9fbc38f57d0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26ba03c5d054b19960422b2dbe28819436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46790997e2f252e2cf9d1761ae2dd0b6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483045f2efadf5f41b23179d598cf74e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33486b9101df7466e4e853d720bf248b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da3ef11bb292cd9ee2d970e4fb04d1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b993678f4136f881bdc629145d1235c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3eaa3feb0d51633c6f53f520a55de442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801b4fbb1b43a5e49e0180d17e12807443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17947b37c34ae7d36a9928a1126fca3a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f03562d8804d06d1b9b91537e33eb6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55465dfe157e2f2a63502529e610c094446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444961fbee7380ce0594bf1aab67a960447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9973914297e0d4ebceed8e135f9abf48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729cf821d49ad51f0932fd68db3ccb44449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a8ca728139f2900f7f68d46cd98327450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebb1ed4762e804ea694b351f78e83de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5631c9baf8ec62a33234417b95fa6fa6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1d2d82f38017bd1b2c14df02540cf7453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19df3e847f899e95f1b111456d7532e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb9874e752bdaa55e5d18a22e198889455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0761b0a2e9726bc9a0e81b036b1b7a87456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcdd557277a70e010ecf86a275ad672457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df26a578700624f12a239513d7b9ad0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02da3f7e199d7c201aaa1a1b0e9d986459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40d160ad44fc019e410bdf4b0308b0460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d58410af162ea56e911b01b756d4e21461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13e3a093e5bfd7bebdc25a9b67e19a9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58b271cf60685941f2fd4426d8df5f9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecac8576df1d623feb511d312edc890464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28529aecaa7c2a3ae14b528a03aa48465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a956d0e91bb01502bcd6d6bfc8613a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae00e00a155601204dad2c3a1449bb1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb792c66f00f9f9af2bf8a80446b9f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd157f979fda4875b439c19f325d994469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1721290376d74a58f1f7072a0178b92470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6b89daf3cc42bb9ed98caa98943f4b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e40aaaa3ea4e8da71fe0bf04ea8ef6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d59beb82fa12196e11e938b6ff2dbc6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c813f254140327cb4c22bcb0e0c3383c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c686e56e6452a53d64308a639c0384ac475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cc0be7cf517c4f772adeba78d3771476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71c111be6f58421917b1924ada63bc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35425227dd21fd36dc2b0e86567687ae478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f2506b1b29568bad731d5a9075bb2a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80b26d80ec75218810eae01dc6fc64480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c26750853f9e9af7aff79ff7ac99ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ac25021d725ae402a628949ea0f0aa482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47eb8905de30efdae6aefaf5b118c5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc01057a2ad9e9e80ef5567637a3eb2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493ea1921e0ebc826fedd4c65f5dd488485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9a05d56624dfec1bbb1a40f28ed720486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5fb4451a338c9a94c802e31a35013f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0176a31217f1df687282d0d79dbd8e50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6dadd30380f6b2afc3ac53a40dcd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c8d4ea2fe9df9e2d912331d5ca678d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6881378bd32f6b79f737cdff6a373adb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892e09e112f4bbccd6785e1a41285efb492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb433a7132e36d425762b5e6374eb03493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090a9d07792c51b27471e79c99235efc494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c263cbb00daa39a47f9681bc50d31d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e64527475c193ac68fd730955547a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/520b5e4de7488ce3114c0efea6409e05497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172d951c9200674d4fdebe031e2fc2d1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca748f179bdc3787f86736a83202b26499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61754d55e67719bf4bdfd00aa51887e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed9ff4931614b15468e231992cc89a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e101ae10b8aa8f5dbcbeab107f14f2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ad0ae37a504da7e5f218bff1471de4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46abae89d19f0d58b09fc103faddba9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d593a8ba35a36ead25f27809149c6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1251891d67b66958bf891b1ae0f44506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa3337ae22b5576b16968e152b86211507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0d6104bfe0a9966cab684fb7d01c5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d478c9082dd90511576199d0184c1b9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7deb16485a8f93c095f58dee81f50c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862828944a7956ea3ad0d971ee44eb4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b57db21022664a5da21b0e97174df0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef194bc0de232d235492eb37cb79071513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26f9b9cb0b1ccd05cdb0f839c4a9aca514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96131334bcd4c5d19ad9a55873de8d0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85257cdbb3271e45fc3fbf7f63b417c8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236286248260de2e9372304c68e7934f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494c100ae825a877130ef1fad0f1bcbb518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b550fa8e633d86c6ee95ade970428cc519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866783a49ecd06d08cb3898f16d0a3e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d36318be7d639f257dcfe4bfe920e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a86c2591b640b2ed0a43f99c186f33522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4617ab47cdad2522a5dd232ec37743523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc81454bab68c091ad4907bfa65927d1524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17e88c5d20833b5f71607a43d349f5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781efbe62002e5a16ef4905d8c04851f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6430ff169f274f9828b41fda3f1f8527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cf681487da26df8f5a25aa26a5a0f2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80137e3cc5f60c1bddbf55ef1cebe77529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6c633c9cf4de79168b8517df9672c3530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d4f0923c36bbd41e68b227ef20591e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e507b253b16e48198fd41207b0e49743532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d08bc287e10a513d3cfe9691f66193533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7ea2a7e0384dcb37c60675ddc9deee534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668dbaadd9320e629c3813762202ca42535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57a7d1804be14ac39b360f5ea84651536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af12afa60f42cc90831566085f3452f2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82398f870aa23f15857faee2432f99538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841a6e9ad9cc4dfb06bf8b3e76f334a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16957ce71860c23b85a0883161da4fbd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd384d668f2e7337b68aa72ec02402541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50375f9c3f88d6e4b821d99492b71c41542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd384759acbb9c09e15ad701715a249543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e878de6bcea7378e226785f7fc41d2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e949d9cc261137b8e7a581df3fcf919545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d0d6be9dafe86473097fa4b3febbb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776777e34553801246225d69c9bcc6bc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d419b044971e7c161b8f4fc3ddbf26d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8f1de7f6bee340900db68b0e7ae750549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a0cc82a41d4becb3d2458a76d1fc4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4612d29b91735e4d479fb39218b90c7551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095cb9b93da71c564f74c87b46c03c01552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedea32c473f6d1b7b17248c00dd103553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b613ecc3981a769d54838b67891b8554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecbf726f0c145a6c3604e8908decdc7555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6a47126fed62dee067ca5afd3eba0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beda0634ad2d260e20822f18c5aad3c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d577f2f58f11b5d0327e57c4dfd4990558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb021679f878361f2082c90ccbc5f30559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077386f35941b09589d3da73bf348de0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d20e00213a208b0e4c6b1cb83541fb561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2349924f5a93ae0804d719cca263d056562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2676e4d9466c7e387178d2a997338ba0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63773e83847eb9dfc5ac6792ce0286a3564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d2091d01936b756430422b3d119b7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c951877fde1c13a9c104b653f178619566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c95c7406edbd48f731bbc95c3ce8af567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3366fe0cd341d7b100b5d7f811f68dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e156832cf8ee66f9aac88c7b87e8daa8569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee2f3b61800d1e5345271181c1c3653570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda619b9e05693ab8c9bc7295360dd17571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5d2a50fa0fa94f8aa8c7e987df32be572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15949eecd21747314f536a477f27209e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6febb77a78c7e40384e882546eee724d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb663e2a6861d79f3effd30954069eed575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743c297f74615ce4d1a2d07068faa16f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f716574a56da874d864921763de515577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c3e773c73d0771c4e440c9364df46578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755146925d812cca07a63468ee1bad37579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc3983a9c75315797654f5659a37b25580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183fa9bb529b6306097f0f7ea2b8f1d1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8447f8c45126dacbec0977045c8784582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c50c5170ba41c4947226a6e4d3426583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9766a34cb63312e6e1b0e7a269410d74584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe919bfa78fb3446d40b3bfdd4969eb585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251de69d3272d03f147053a334403dd8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12328cd6d9bd905ee1dcbfb1784df1fb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61645904d94cd0a9f9e352c8950a03bc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfc5a1f01f0fdcde2b9ec093b28c072589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb62ccae63a51661e28b7ed08e5c9b7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09ba1939f5ef50f8c7b0b800c0f045591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd43e6cd78d9cc7a642cbd73029ba8d8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80c848f3d38f8d6212f45fc7d5841c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cde0ffe940d3b7788cc5aca348e17e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48919db93be752300d54e11d64a5d4f9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf4e00afd50f494070a5585278395e2596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74c072c68da8084fe9effe047bf2f42597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a24b449df50752d8853bb980262410a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ed399c1091076e5cda655f82ed26bf599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc2bb3f3f23167f708df15ad73a93a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b1b5d5b71c7ab80d752ac2d75380ad601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaee27217e300ada50b309cb3a94133602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd2bf1bbecb73c5cb9c8e535af817ec603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa0b3617515a1aeed67dd4fd9e538d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4a5924def2a2185219a72986497c79605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1840d0ae6d5997fd0a7493fc05e6a9606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3f52bc87e4a1862f2ef36c515cc732607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2d3ab5f482732f7b9215c2add2de59608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8d59310efa3a2805d1362a922bb50f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043a1c4885fe0c7dda729a67080ed001610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af799abc109324468f1b0c062268fd2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff844f569349e141d5964e150176ac7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9707b256574541a0a826a82096303613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a07e6fa907a848c360d11099de3f1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f10d4f978d904b815362cf9c93b42a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faf1a1ffc13781b4ed8c7fd811cfdf0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7033c458216864871092b8df0a0b07d9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f98d16db53b584d7280515b191f0d5618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dbb8918e64f43ba5ce5c51a8a23e97619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cae64fec27b98bbcdf91d7b2c38e53620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857188bf4ef76b8e74df566e02febd29621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb6a93f94644e8a4708ba2b45497e2c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1352e200d2e0124891b5055a5d26c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ee2fdf3fece0e403ad7d82d2252419624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86cd92b83de83ad52393f3dfdc7701625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5240220328bd446c36b4fdea01b7829626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983b3e02025360da4ca8697e0be99091627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903d0016aec107b6c3ae08aefcdd04a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74fbe5c79a2bcbe2d3fc9f0b9c1f80629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc7642da8e5e31ea9b002e34f3274a6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa9f935e8525f1c6c0608baf9fcf65631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f0f522f1d4cc76cda35cb42d04b2f0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae0edf7e8ecdbbcd4e03251a886a1a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105493f85847f59313f2cc8378969d82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99798df6e8d7adccd1f580ccb78add81635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e438744b7aa63ca61e83cd2ea1ea2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6749054898701aae929f0779198626637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64443ed79664306f0f31358f787ce9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdcac89c5c28c55ff17493039ac175639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09228e9cb918a4e304342a8914efde54640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7492c0c2537e1358c1a72d4db8b1213641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f75335947f5473e13bcdf097ebc43d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27a017ce99de44d1f1ab32ed5d95c5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6dac7c286394a64c6e20b439a403da6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ac033964cb9423a3256719b6151870645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc06efb93f82e4a3850139bd4f9b64a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bcf94c664b8159c1393dd1c13a9d96647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e33e6eba00de0eda1a60746476ff682648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b61a2f1dbd12b1e0f92cc82c945944e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4aa33f26e93872b21fe2a553bdcab650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953378b4d90667de8b246123adb6da2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7845d5e9bab8ebfa78cd9a034fcee1db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01743afdd15dfabe6549654b6c0aad27653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901039ec09b35adc6dbdfcef8b25e937654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a206b1297e36093085787d57720a4a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86087c00aa007d17306d27ba3f7eae6f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11520f4f7c44476ac6285954d7da5dd7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513bd60bf9b1cb49fcbcc75f12749a6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd77b5f9a5b74eca96128d3eb164fbe659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4c5633a022602e39e6505040b472a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc8c64cbcd09bf33675015d37e806bd661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5d40eac62e2460587072f7cd02cae8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5df3dd81aa646d7a351221b6e5435a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f3740d08914437e3813f06ccd280e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0751d5ad76c7404f5d1c2a2dc53caee3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da74d862c5cf021bdfe358d2087c6bb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63738a753962abba0ba0658c330b1c31667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b6d9e059d94c2fa8ef990e2194bb668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841744f928005ebe88eb237b11ad4136669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49619950f3b51735e25e9c71e2fd70e0670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9455959e9feccae7c7b5296a8b1d9ed671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ccf69a455cc646477ecd944c6004b6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ce76718d70b0432da302fcb5c47ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38749d7d2024bf4fb28ea6aa67581428674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010265ca85cdaea5ed3359f1ed80cb8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da2a06269ee6f119944192122a52294676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e40ec00e820a33c7cd8a3c6099ec3e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d406bf61633e976485ba0d647402ba9b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c74c0d82970904ffb0902cf4d2ba6c679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81656bd365042b2d258877550cd51d1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3559e2b95900c3620d9042e5012939681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e61eec48026e1f263d7f9d238892fc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae23dd55d44ed7f591dff3ab8b6df125683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5144bad289086621d66f0578ad63c7dd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6661bf719010e24042d9c16b3630f95685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dca1b8a796349a7cedbc2e1c56b2ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c474ac54ad1ebb83491cdc36d86e27d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f023a4e04d32e3d209be7c384bfc0639688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded80624f185e95ba2f53cfa85b74aff689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece79b789ea23f239636dc2e0332cc3b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca2d619b54f684f8ed8d5334df62f3e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477cc9e3b28636c6772a2073f7acea02692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be0e44eb561feead9813997d44423d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541085f55f8be3e66fac31efe415df06694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae4e3b1e137c8f7d0953b8dc519db59695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2fab8c0b9a15cb71c9aa4f8127d8a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd19c182493ed9794187654b9b26325697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135268bc1d14e434b41b105afca9f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7349d4a262aa53cceaa214f1777a0945699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32415482b38eafe6d31b8b33644e8eb8700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072ec9142b90b88ac316bd8e7f787f90701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ecef7129ce86fbd452baf3b0bdc684702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5986a18cb83238936b094fcd4b9617d5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60496bfad8ded11f1768373bdc57786d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4532f80740cfc1d936fbac77f21914705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a117244e2ce10c1e33bd2d8e25f61706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bcdfad4233bdeeb3fb25f1acd828ce707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd713c30218949ce440505e2014d7585708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b695d5be53416b487fbba677a5441709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81fbad3708c532cc18e5bd5a5b760080710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f26c9e3abe1cb06cb5e467ea12125ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfc1fd4574362310361b15b8bc3de63712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37943e3f37e6e8294db874a4be52347f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb1d19c8e89e39a2013ef551480840714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d78fe1dbe0fdacaca34a552314f129715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648bc615e81f3df99cc3b194565c24c6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82409bd90ab021bd1c153d8f90aaac717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e8767d8557c29c2328a8c62f70bd31718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a16f1a4b1350bbc6fdb7c4aaed970c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6b7547b1e07991b250114117d83126720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea81a5af1725eea9190703c2c56a85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8146967bc1c3b7a0e514bf0999dd27de722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee102b69bef30f4aff76b04809db0918723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd5c69a3f8abb933f98cac3c5d2ff0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d1e84fbfebda39103be123d5e9b806725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14c9f17a0484c61a02203351ba91c79726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e490e09ae9c450237d59596cad56a48727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a9c3d4a592f78257ef33f20e44a72d728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389563b1a0e687b60f17471c7784ad35729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288a1f58d5aca76bc660c37518f64a5730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469b9090efa0bd9cda44ad64823e88b7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d3a8cd01086f761bef9df2cc17fc2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ec94296fd303bcd4ba1b349ed2fd2d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2e1e067431fca22ae41c0d81a3e9db734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebebf27ee45b9ae46783600a9a5dcf1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ac6ffbac4ded5bdbd6ddd9cef0108736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c87578921df6cae5f4814f21697338737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1797bd935cc8db4b9f457c5a2fa5bd47738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201ee958b3bac14f7131ad41adbf6398739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cdcc7035a67a06ddd894da198864e4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba972dcbcbbbc59d96f2e38f22fe54741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc75afd621a26aa8c1affaded8cc47f742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcff548a6bb5d46ac57182474b52cf0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca79a168175a019510dea5b2c34641a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebcb41486a501a051c024b92505fda8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a923726610240cb92fcc017a0334b08c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1655187e81ea4f237f0c5d42d68fed2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29131f814769668917565d1cbccc23c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c83c5d63cd52e094021437c6438ff9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e031e1856339d50d3f5daa81e8f93b7750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71caadc09bcaeae09ace5ea389304e1f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cf963fcf0e3910b8ecf0c24dd53b28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c4a745a8cc9241c7e84a38905bea9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b7d8a4bbca7e96a6ebe6659c8a50e7754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3139dd05ba4f50525cc799024a32d0ec755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b8ad3be88fdfa36ec6a424ac9118e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4896e1d416f4db2cc78daf226a3f94757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51023af44cb128ae7ca6a4950e2d41c0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a101628b87489c1d755f21c042fe14f759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d4d3acf542c60daa02a2847c82b11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39c6633693df4d07888a75c9beb47822.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85437152bdb514a77f3c3ee37833d57c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbb11c7431dee70a266e014927901654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b25d5db275f910613ce5aa600896da5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f22f0cf67a34617084c975fbc62b66d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acdb758d362d2bbb2456c7b15318db17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a845b302383b532ced1ddc2ce5f8cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded48b9af604cd4f2b1b531ab60ef7ea9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59286f5fe6e74b772475e0eb23cd50210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b761825dd20c7c0d9eadddb91516ed4911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6874f77cce1e28aeba5ece8310d2e67f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb695ae434944f2a5f948120a52e99513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5129712a8d8c7962d53ee86a7210340b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db7c33756f9dcd73a41b671c2d5ba0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2b3872993e7fa3e73be08925e79b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad960e68ea0deb56e8c144cf01ffd92317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433dffb79f296b9fa33a19ea1fd97dd118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426cfacf8bd2c19a678e822bd936b1c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ae7ca586bc2a220756a0e0001280ec20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa30671520b2e02b007ac07df7f20b321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f06e4049d5e3e864f6301945c0c58522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8541ba16f24793a422331b7d16d459323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868ad5b05b05462f15d3c453ef08af4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd72a4dd7f5e5101a827d9d044332425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a9236f2149a075c39f4fc6d4f3c5c526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7457123057d063f428b21ee6d4ffa27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a3f16d7951b283d511bc67d59009a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68565e6dab63b5df6000a217e02c1c1629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0af73f46c3e46fc28b6169415930230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a514792640a3802d923da5ba90e8c9131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633e9a752f38b4a820d3e93059923a2032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e4f1dc0f3600010b1666a687a7aed633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0691ce397a60c170c10dcdb289413af34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46279bf55197bec427c8dd361eb8ab2935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee1a32962c2ed7aff1e223cca586cca36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552079068ec13a6b24b4e81174c15bfb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db7b42d3495f5877da77ddb9cd6a9ee38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8c0fa6c1f70d2cd5df78ebc8a2ec5339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cdc4fe75a218046a5ae5492045d2af40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1687917740e04d5075a24f4fcbb871041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1f43970ac8950c61318236914871b942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd91d8f80b6f682ed7dc454fe3728d443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f54af85897c66423d2c1b512a0f0be44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c700f3f35db7eabd2f42f6e4020212d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f25a98ce9200b9a25bf0e7cd98a89a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35331fbc72670fdf54cf91e6e992ccb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55330a1dc36f56c0ed0fa6fd3ee4d9d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3320b2b3761b796cee8d06e7df0c0a049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f33949fbcdf5d785de80c352d85326850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bc8aa86bf238d2abb6cca4817fb9a051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5d9a81731ec7a2e6baccb56c8039652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd3e45cf7aa1160a8761b57469b644d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae4e88efb6c93979188f9a5a499135f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1068b21918c529760e3609c419cd5d3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b60eb3201f6e1583622d8f08975511356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d37d371f7f45c24fefc6a42b976ef257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa1897401ae58ed5750e764e8e363fc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84a24435e890a649c05bb7f841f7de459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1b92f4601a0928c11c8a2f72c3ebaf60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b71596ac65ffc4b50cae0d3bde7eb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff5b0592bbbcb1134593ba38e2145162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb9c9ffdf41a11ec7fa71ffdb2869dd63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c275827dc5aa4a044523c1ea4b556e864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0756bec58db921706744965613dad94865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab8b6ce3b3eec27a624c16b0b1d666166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d8b5b687c2039c953b513fb201a40667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f2e804bf92ccc15a2dc1194299319f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e541e27bd099bf61635dadb276e53f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27c31b21866ba1ce042c509d42ebe570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea0a0e803e4596c582e7bf090e9ade71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51dec369680436d28de8202b759048c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7457f321db31502fd227f3c3c67a2eb673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4383caf1a1eae78b30b115528d56d4f74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef78046a3a2c3a15fd19724f649c7c275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604fb3b9ec99e4caf82fadc15596d60576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce33756a74e381cad4c70200f8bd05e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bda5f4d386a8b5faca0307219fcccf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3baf130f86b7ab1f304efe236a1f51f579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1ed1cf107bf724527fb710164312d780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e9694aec11b1ed153e87fba21021b681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f7775288c2812f29a94022f1f1e3082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc11cc13c71593c98a8a75a5b35a822583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebdeadff5886686705de1791758f80484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189c56e93ff508788b8689a96eab5fd485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3135b50510675d4688003e9ab74ce0b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7848a3445297da02f61e12ec05a4d8a487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc7b22476b1d382b95d71937122f71888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed16051139c94ca40fb9d73b226c8a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd537aabc95f55f7bd1cdfcac4cb8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d14a97e399f2be9b172c5ba2ff138b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479b436009287d02ae6a0986a0a9958892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468afb05af94548f9a3ce58760b527ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c3b12d13d514be9c111824210ad62a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f39cb7af0cf225265064d9f1e62d9f995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c03f35e4772d0c5456218e2d71faad496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1034d2b749e19e3c241070a957363997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd0f79adfd4a3fd5e3a04135c41c9c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9a9dcd77f6258bd73f56ac636c8da699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e62aa37d1d0ad2dc45882d69d2c14100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310f0940f2edf47e7cd3dfed05ad27a1101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2dc67000c1de9897a2700e0bbb44d2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72982c1e289d38fac3886a9922bc8cdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2207128b137958c21f83d56e29bbc6e7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfbde2400b9d3af199a6f64d92d88a6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e68fe7f1ec4787f59b0fe1c9596aa106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf01413516050bd377502d1bc488f6e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6521c9e4f1c8fba817c43e58c3e8cda5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7760433af110b0e2921ab11a178ed4b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8394e2236991de951e99946bffd6978110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04220c70d9a308e37421e17af142a8e5111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c71ac227457f9d1305c76eee25ab51b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526ec4f2ede40e5336f9ca0435a2697113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ca6a9ba8e798c13929bc2d7129c1e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5d6bd1d898d10214efba4dd189898115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d745416286a8c6b00a5011e0a50cb37116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259c770e69d0bfbdb56c0064b62ee681117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ae44e68222e050523e1933da8a63a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172c1570bce58d4b7deca4e39d0db9b2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3035d752505a685c5d9466bd1c8ac7a5120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7082c5118e64245bcb9a2b32a2923030121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e57c5d2b18fd602db8127c257bc59a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306d92914cd3e4831f6e669af431396f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ea4f1ec195476a078543d2a1dfce8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08476e2e26a30014b01e6928bdbbde39125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6999fa467095db79015854dc07359126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab784afd51eff79bafcb35504560934127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4318a43fae5d68a24cedaff26c395689128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6385aa85fdec04a9d14651924188a6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca23c9cecf72117bbcbfd1a10e77d0c1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b1b0561bfaf3ae4668e61327d1e0b0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4bb814f17f444d8f65a8c8ea1c5c75132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0f15721992e564ec6ddc72e797507133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ccb6a0a2ebff722bd4857fff7adf37134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96e9f993156715941a730827c14030f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1499ea591ef36577d7da2f93281426c1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bdcd5c87ed5f0620e2642be07d4f23137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be99d3ab9c4882db9e320b575330ec1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ed756032fecfe93ad51cdd6d1c4c61139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa98617907bc23a36fb6178e7aaf7e7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edcce16ff5dd2532bb430632c2ea255141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c8c1feb748bb9eacf41f88518c0615142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed9cdb5210deca7a2c6684305e0f94143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90724d4c6d7b04eb49f23e1f779432f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aaa6f0e2ab0e7be9c696da86c49581145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37961bebe9b51c8e0ad17c82f132395146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9e4cdd4cfe7faa62a6b273e02aa9d1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace66662db3095d44296b50205b13bdf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cbea63330ddb27a83886f373585a0c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b09846145a7dcffa33c9f7de7da4c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f952d6452c3103357b5f37d614d4d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f7977c8490850d1ab9e12fb50d760152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206f20c85ce7ecd280c5f0b2f898047153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2a6cef419a5cf42e870836ca310c49154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99f9839eeac6b9802f160916eefe951155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9140c82c47ff335a04c2a8d25e76c2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72c98055eb7f175ac4712257d0b5507157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b512bb883f852172892f37f9c9c653158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa7a577298276d63ac04886ce11ce57159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91eae983cb3bd6e280494dafbf1c7f8a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2fded32f3bd29600f91ec499dcd4b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076a77b0a15230225d3bb9db97f51f3f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4662fd6f8139f1be1c30bf0ac6ec7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b773ace7c313f4efa13b26e1cb1b9b08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bbb6ff05d66d66adb313713c8bfb16165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32899329a4d1c090ed74976809494b5b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87f1b96e9a68dd6d1439ac9a4d0c173167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff363f3c8a246c4970458af961376e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf21c385cd8c0474e1f905e51c312a30169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcdf1a5bff10ccd4473f90960e34932170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b07379acefd77e3bedd8799c0ea86a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524a24e344c25d62e7a3de61f243c181172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf3c762536b9d0e218f04d140882883173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d45aa5b07dfc959461612a57f5e8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a85b62a842607cb05eb96ada518262175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a8568f639262d4b535aeb920b15bfa176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91251bea8dcc6eab48c66b93ba9b2e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d8bb5967aaefe121f0a1b465f802a4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35981a9bff2faca5d15e94d5e77b623179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e4ade1c476ecf1153753f270b4b51d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6f133ebc156d3c685d1396407f5cd181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de48c5f32821d255f5812c504229594182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67518b70a418fc224b132779bdb0d548183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a318bb07ab675d92d08dae049d4d9c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b1aa73833dfff9cc38a4b626e85057185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df37ac83073857831329866212856b41186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088ed3747bf97970c073178f8c08c492187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3ae9ee75be459cb98dcdb36533b1e2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adf250ed583549eec40d7a7e9566a77189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b34b1e04c35a8336282970ceb0d07f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59cea7e72fac432d70f21e621d1d146191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f77598c5994cb0ac11570868286976192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a195843b43444a1d1267528ad0834a12193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ff74e5b37b748f3493b7bbcd868e9a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475f61117c8b1b550970f53792e1ec40195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e427537836234a0e72425354d4b538e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11672d3295a29917516b6800ecb52b87197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7b2708e275e07e91f350a4f9f0ec56198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1b9cb279221defc9a26848fbdd05f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e1b087eab14ff3644a0e829969acaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd2c191d05067878175ee7dbdd5985d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff4ced75d9aade5f43afeccc5b25a9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a70c54ed53611954bb85f4bef63723203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a888324bfcbd23e208d5510f277f3e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ceda99653597c9c3fcfeb6f7c9116d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759a759dc41b37e753f7fbbe277d0ab206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55935f3be3c30d5ed1232797a420caa5207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704d0f51607ff706017ca8f040b4ec1a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4416dccc2fa07ad58dcdd380ff33e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e00dd9280188da829776f40a126623210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46374ed4ca8056b91cc576817dec9434211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a2d0cec75cfdcfa077bdfd50dd4bed212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a11ab06ccfb3b3cdcfe2e017f6112213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c590140291f96cfab5278b5de592f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f6c665a1ca56da43796d38d00dbce6215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48ed06a7f7a3614be1e1b389edac8a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebae64ef47ee7d95abb67a152d35609217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df33776090d56dc8a8201f1afac49a8218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5410bec4fc95251232cb91fd94bcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b0ec5ed506304125d0f9b1cb1255e220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93619b2ec3869a55eeb254f3b41f875221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2354dbf7f7988b9ae69412bc4f9fb69222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed38c80ae44922443bbc773e53272f9223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c7484e0ae00c698789077bd524ab64224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f282b18f6c64a945aa15f5f548376c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bade1fa110f9a9618ecc286ed45e92ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a1f483773ff9560c362cb3273d3714227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf99ee0a549a1eee0685332fc08718b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679a08141b3d5cd8ca6606f865fcbe5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5c70d9aa20fccc1500c117bb07eb77230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e5c8d95e76c6dde3b9b2466b47e0b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae99dcc3f70bc194657da8aee837500232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2212aea59df774ffa2c2b16dad765808233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab2e0490d6b4b85e37e994dc36cb285234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282d8aa1b712e5fd7c6bdf11433db59235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ab7805a079503b7a2d9973e060a64236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0f2c41e5e3cdc399f0f3a1b3327a37237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3e56664036110be4679df9d89a528e238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10909188fd4e0ccc3d96ea0cf167dc8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee67376488e0d19fb283927c19209eb240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e1ce30e9097ee18ace9a32a97e49f4241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158a042e9a4271364c66578688259ada242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be53061d6b9f3e965572e12e6fecd7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580ae4ebfc4a78ea723208bb2c399173244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da9ebba40aa0dd1795a729fa86b3429245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2f29dde5e2ab00c9e9bedb2785bfe246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6c7aef5969a5e2dc3ee13fb1f30acd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2affb898ee1765bf9f3df3aace56e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c7d300b712a47c1b012611147ea04249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d407b200a79e03e2624b194c6989a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4bc164c5aee5bdb17f4f8c117e06b6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe580254e32d40fc5f87abb94e6714b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203aea7933c775a30ef4ee73f52b1079253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da533eef7968c03cdab1bd8d43ecda9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011537e2fa05875df52707b18f821980255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fbe6700997da4673a824644a7cafbc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c592b98b78a5f8534671b72722d15f9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b733f3f8f8f11b1203552b53cfde4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882832f090bf85098c190949bceb01f2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758707422efc330378811ec18fb5e30b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58eb6a19a8768e58efe77870336a01bb261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7074a6ee5ad470aba335a5d384f0fd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b716cee425d5f8a8d183f73de96b032263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380f471478a73bde53f6b3d6dc042fc4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b8b84db682525383e0a9c580074d4b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477c1ec61047071bf4cdec8982ae153266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7063bcb15a767106cab24309f11f88267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ae2aff9ff67347859db35dc0a7ff51268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f10eeb8c7d10233adc9abc741f1df6f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf4e9cded7dccf9c260fa67713525e0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd1662870883c935f634d422a26315f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af74ce20fc22d5ec7daa50d87223c9d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b5b640bfdb6fb34e5462c3ee59e96b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ec7b99d8ea48590669e912d5fb1c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d699d3092215071e0d2fe67eaf179bbc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2bfd095ffc01b45d73cce27d9c33f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420832761b03bf13860de42bdc3f3f53277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2adbd89172a3fff3bafb375e33f73bd278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe3f97aee137ae467172f51cf8d26279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f018f40b75c9fc5d7665d2d2c8de773280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1051c2a9aa66f232c147d577962e4624281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de213a0a5c18c471fd5e51f4dd8c986282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68968a67bf400a2ae2f3d03481925832283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9341db6ddefd9811cc1b3f5a9da23284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a7cd81f1534c9629de708b192eda67285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ed9ebadd2146ed8e357989acbef8f8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c7ebd1870bbefc8088aaafc41b5f8287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce07c2bac2ce2b76d3753e0abd263fc6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec8fd3c525dc4e2fdb222999429e85289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5755f66db39e0b3a6a7d3092d7e3c974290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0bcae75f8adbc87fcd6999e6c2c699291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ff7af9c0cfa6ac12a9965f5506f87292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d556418741e17b105f86bcae7afc93f6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285074882ec786faaad977490fc045b2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd43ea41cfec901c7d8887525d970e295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e80624118c9030733af401e9fc4bb69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c18b73ac24548e86b2516ac2f25901297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddb6b3ed3b2014e050491e9a41bcb7b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1963e6f5baf356ecae57df752a1fd9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9267a53a74300a006fe59504048715300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0eff8cce5c86d530f592e6390a69a4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b9944d2bb2f3b3369f2ca953abd8b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b7152a4708626cf987d977bb8b2f74303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e615dd10a938e8dc8232071131354304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70b24c3ebfafdbb6655f7db5b6f7ef305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b4b52ecbb3ff27060f9639031ea002306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e95e6696fdfeddee51eae61430673fe307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be54c79ee9a21d251a03aec0631b3471308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7f148b97dfbd640cc767ed3e0e2a3c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faea99c95cf800175e9a31eb593f5d3310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edca2887a733eb3279150fb8f5caa1b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a28285b17c9d0662448442776c53dc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2670a4abaf3ddeacb41ccd8025a844313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11637bb7385cf05b026b437bd941efe314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2efd14fe88c9898f532fcf1e33365315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7260ae10103ae98eb826033b61947316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a9fad18f9595f72d80588294ee7e9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e858e5b224bbc5c7a691577b0d85cd3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa316d942825401606114cca77a2ec71319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8211a5cf5fe51effe6a681e2422c2197320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2e9efa29550bb7819ba8a6d8164627321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2435de8758e78941f52d9ec703c47663322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9351668bc3ea8fd0ecc4ec2a65d9f08323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1329cb410265e57891c1c1919a3f93b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ad1abc8475d0f1fc65e72132beb10b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7275a9cb155a4c443da8104c44117b1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae9a04ca9178bfb4f972a2a586bb6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6e850c0ad037770b9cd08e2e77be3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005deea0e255c482153dc6cc8d5c7ee329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b704c3457199d0363d0026116388f59d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc6bfbc902d342c5be0bc256e43f596331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d4bbda30f5f14e5560b94de6cd317332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b915bf37581ce58af238965a3616a2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af74c6bc0d2b3424bdfb40d82e8d2cc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec740eeb4aae9dc231e79a9bb231ee2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb44ef8697e1641fed574efc2fbb82bf336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6781b49abe01055b941046eef20b502d337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d1476f2581994fb8a884b101e1ee53338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17c7b7bba2415e44d594739ccad20bf339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72286ddf68a2f5e5f814d1f03b0cc5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a449d7bf99766f6dc70d6ca8a29a36d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4197a3ce383e4dedf11d6c298e4fe9a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a24196157fc61ed640cdbfeb412e64343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be445bbf7b1da5b574eb883bbd1e2328344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c32df4cbcacbbf318a74c0366a9a71345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638feb1b1eeee39876db90b2ad9a36ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fe10cd7a1de02390bcfc540e0dc5a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbb5f4ffd60b5f56ce7e0c283abeb81348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7debd37389e2c4f12b242b5afa2be7c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b810999e3e0692cc7295901f13b829c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b667fee8355212dab7a24e224aea8e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc954b93a5d787c7a1b3112a150e601352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28d5a56781512f0ecc5530aa481c66353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23610a1f6756cb3b8d1553302e2806e0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82b82ee762a0c487c9dc35a317b15e5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841c5a5fc70f613ef8a6240398f18fb5356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8176f6afcc19e9878cd6b65a867930357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8bf0017b026fca8177262ffe24815358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0b697a6cc4e882ab7f4b7c77f90abd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486e309ab561ab7562ea48642f2ec4bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04c931b9f1e44351350f6bc174d4e5361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b207810723b5de6a08692f04f8732bc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b4eed823e86101baf267acf0663a76363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be66b977b35616a62321ea42a9a6c4364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f93c098de35a3cbdf7b657bdf3e2a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff8b6d1b138c450af860a55bf2bfd8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220beab2609db6fb8a5c41bf3ae16a77367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fefc4fcb46d602bfa40bc6ede7c8a4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5535b201927aeb8ecb0a4bcf30ac67e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5896026009c54c5a2c720481aa4925370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae16ec13c8911ea316b27f1dd5666fa371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385131d4d673cfe9667140870a30d909372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024b391a0d7997ec304db2fdb156d55373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ed5b77157d21c2e36da0cd8d3360c7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdb707160a2c889cad75d2e86c7846375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03bf4d530fbc45c61fbfd550d8826cc376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0f83624759bcba411f5ea03c41cc9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86d6e9bb70fb08717d466b967d6e77e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c9d339f60a3063e747d63e4ca31b86379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33c98bb2e39f0bce05cf30bb62d8c8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439a3b40d4058552900eeb7c762b99de381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf48a911b377c94fcc224deae166073382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d641e82a0a0a69f81a822c034f020383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27895e3015461171f25b7b49c567ca31384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689efec260b588981debe9633d0acffb385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208815dc1b091ffdc48ac3430b5452e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd04f84ddb448797fd6072791793d898387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5f1b9d3988ae2c0322ede3f78e0225388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7466b590f1cbd9c8d2587c568a51cde389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c7578c60f81348b55cfde07d278c8f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70b7028e58c167ec2340ddba4caa5fc391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aafc204efeca5a990d7eba78bc8707392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4293446b6ce0c1f9c649ff038b3686a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da0052aeb005808e3870f04de18abc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05c08dfac5289fbf82ef5f95f42e69395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb08d206a291d54417bc379bd4ac1af2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995e9065ae0d1dbeedead60dc75253e8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af853b92c5c34fe4ea143e969a97b252398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6469b2bfed3f28b2f25e1639f57efd44399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8955bf3a53bfc98fe291c2ac78526f4d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f0306cbd69851706c9600900a4bb02401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11f08ba4e7bd0d66588784b155c4c91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934c4bbc41851c5ed1b599614f11d0b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea21f3ef48e4682cd5510d0710cd5d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ab6b5797ba9e29aa2417cda6ec950405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bed781cc140645e385950932925755406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acd877abd9a488c99f4313f7fce015407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95e8a7b29e79b08e976ea37d211889408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae105b467cce6a5ad5659402b703020f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f655cca814113074dc435dc65b8d89d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8339e06566f97e13971fb0303dc69a38411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8bcd3b526d127d74c9418b52a68008412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9e05617f2fe6b1de8f3550b9a73bc4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53ca145aa98807c63ef6a7301d2b0fd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1748af23cbf21d0643e3c4817e35b6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59363d3edf9c1915984f6940624d98ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e28ffc5e65b005fcc2c99e955c08bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a6f225799d94de2e186eb4cc31a4bb418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90b7da5272d026e80d3a29864b03dcb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef2821933db64a5b6b2b032d48334d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c911fa2a7df9dfe8f119941b8ce3d20421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9668e8e59e6f1f3133d189487ad079422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406afdf2d4d6f59f111668b4ef5db88423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b779ed010f566345f90eb20c9f888733424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786736c2202f987e7436538f692a51d425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17aba56814e362b23acf1589cd016c03426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc0a0562b4532669a9b287410a272ab427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426552ead4eed859d19fbd4c1c8ab497428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce133eedba0fe34375ebc2eace062b0f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fd802f509253e82a9348d0ad5ea36430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34e9f4570a99f6656700630e954f7d5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986fcf9dc80027c34ee84790dddff24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600022841de785d0eb916d2b75551d6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810236a7abbdfc746b67e7bc6cf4d014434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0109a6a05e7638e63578f4eb7403160b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f06f5aab815fe34e4d3ec2206a6578d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c8b718fc2453785e9be198fc4c3ba437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577df675f39ac1328817f2500d3546dd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590680b70f046dc5a1179bc064d0200b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711db08043d8d81e8b5c9215462809e4440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f5a528be1c0ca8058e877298c50ff8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61923786395a699b5755a374aab0789442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3e68451834deeede905a5344ed8a18443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7450097e9ff2bba8f0a340eb9363246444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decb01f509d68153b34f482e9f7fa17445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a3f4f157491e3af0ecfea32c7985ae446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51a1af0fef3723363af1ad1b992ee7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bf57068b2343ebd25d91a2b4b92d62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c3f3b7f1bb4d1bed61e4cd3eb42006449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90a08055cf72e4b3ea915bf28319d32450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b12c5990a44e90f8f7041fb41cfcf1451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fb10a2c3b8ad38d151e673b325c3cb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ff19f90b48952447f8fecf67a06c9f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcf2bfbaa1097bbce05b940b5ff94f2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e97afb25a033ba8f9bc05125b2c0d2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7b47f506f6b8fd8c75df6bfadca3a8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bcec3576be5ce6e84de890906f408b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e18b23e93ed315b34990116bd696b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc71dd65ccb0db400ea522545a6b4ac459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e223b15d7faa0dac487fdd2b34569509460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a86be95eac4517a74f5cd73b4fa302461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc456f61da1dee1400826f96e33ae0f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02091f3d55641d5c524a5120b9bb95cc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe25a6450b03347bd8541956c5794607464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9677ef0facd693ff182dd9427e1adf0c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa56c94a7ad6a9dbbfacb6784e46f8466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7150e5c491fb14079b2a93cbbae352c8467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbe6dfa350f693841b0a92f71e6c8a7468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041542da38307e9188b56ac1b31835469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faecd8455fdd359a005830fdafaf3128470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9d9b52ee4ccd6cb31b4ae07ffeacec471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fe5bce8d52167f29b24fded39f62ed472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebde2dccd1c51f76aea6633c2038069473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bba8945edafad74c7d0a63a39be1a6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0ef8e34ff39ae3356863c3f019e6c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b701c46d7d8f3ec669aaebfdb65bfe03476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f49421376bde57a4c340366784bcd2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69a8a67f3157c756cdd79d6a32a140d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef0db38933d288bde2c9efd98fc1e53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2845c52c66a810200eb65d13b0bd6c9c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329834a040f7931f70c5d1d73310103e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2455516be38fe97603c8ee57337fe440482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7844ae8076026b8b8e98001ee41d9b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11497c44920dbaeea7ce44b2f1ab3d3d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae3c86fb12f4292a8ede364c335f11485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c9f76697bbfa099947a569299d324486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5b2566111440f50a2223e6f2db6d0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7c8bf5264f3b3171402e94180755a3488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e264d122521ac1e7e341e625b14a8af489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2091ffc15fae172b056aae4197fa52490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a091626ea060083fe594b579f69d1271491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c214b06af502fd9f4bc0f9bed81de29492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8077b1f3c8b4e69e8f8d496a287b300c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c160e0e2387d8e5b5e4f1f8cf8b8d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084d596e19649e001cc2133fa761b74495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2009622388c8fc587721cd4fee5ad0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83601b3c944fa6caa18784b516333b82497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba78d9ccce6ca5204e16e1f673a1c98498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf843ba127e4acd53da0b9abd8230df4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb254f7c801d3a3c36f1407805c73439500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a057ce968a9f36d6252ba559ecfe828501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b6ac63257d803499e809e53d6384d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5373b8ebe68de2659f6fcf6f8bd914503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf025e7016b729e68cc5bb42b20921504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6cc8b8be2eac0deddfb643e72429e4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7b80d546fba967a78ae25ef1b5bd6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24151a8c05eb90d5fbc8e3bcc50366d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd0bb0ba79b3e4b8c6e78594b2bfbf9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8da398a27307da3be28135d1f0bc9b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df28d9736bdfaae9dd74676e5b4b5009510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a76532989c8afe25af91e0e857979f0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0f8a5073adefe0773994cccd1b9c41512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b315f0f6087cf76a8678032fc79923513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105d36606d95873f3a208df0aea6ab3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d031b3dd8b095acda41ec17e71a471515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b9a9f1c9d0bcfad4e9244a6b619849516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33d080e63e3ac14467dd1011e875446517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5add062aa54fe6cee7d72f9991277d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db33afead09f421eb1551ebaae86986519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83461f092c7091ebd3f9880a6a0f7b24520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f8a2e9bae96fb36cf1187700a52d19521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d17fbe3744af97f07c7668a6f31858522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5bf04e047422cb974564aa39e3c95e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950b692164c65645cd517ab28ac699ae524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c233e8f98cdbe3e3285e2a6acde82e1e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177f8439c925df063d7d0f2461321c97526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f90b001c53a95fdb54d416d98d5b9527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b32a35a35191519873bec43246da5f0528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d305c50b6a45207a4394e1aae4b7e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bcf00c421dba328909f43191de5a93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f76eafbc674b0e2347ce88a3b9f40d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99eba8b8508e0f464aa9a28e4a4a2cbe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dee9c675b6def93cb68beaef2d6f95533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198519f533385893dedd530a4c21430b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d3860d0baa184aee155fba323f6fc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2daf229b7f879765deebd2bf1d5a3c536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e5510387f21aca0ed3ff22f1a3730d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa88743f39ecbd47466cdc1da621ef9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239bda237141008b73b7db8975b4c500539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e5e29ecadb6ded0c71d813ae63963540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb69a8c5fcbf4b4900472461b92285c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ba3b3050b6294f5b9247f5e7192cc3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f8ebad2247a722e4d4de3dc0a4bbe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d32612515ce455ab85be65f4811a0d7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff4dbbed851ae7228dfd6a455a86a4545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869a4c2f4547d8f55fc821330d1c60e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cab5b4bb375ce511fccbdecca86e2f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87562cd9a3709afef83e1b3ec89eb5a4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3256bcba907dae8fa992e251510e2b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26466a819adf5d4bbed7d596df1055d9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015de3b2fc822c7665970d41a75eced551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114ced22d7bbae8ae09e876610d5f203552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a5c0366c7298830638e315d8fbab86553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09bee512d39f76d196ba4f7dc94e2af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3522e2a7264663ba933d8db5748604555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e86b8b166e411bc184daa4a964b450556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385c774eb4ba3bdaace0974cb286d4df557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a81b03e41c4d1161bff8579ef8b06558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef831b301577cda9fc2a768e12b05a8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9310ecc8ddb7ed7eb3eefb03844df4560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd50c08329eaed32ed064d7b94deb020561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b575acf467f67688842c9b097db48562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e86dc84a24c8b4a56a2a48f27fbb2c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9713fb7d9066d030d3e3c958817bd7a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849a85925a0797be3333cc74980bcb80565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807194fcadb6852130b68906c6f0f40c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf1b6b9599598c5da6b8521f9053ff6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb167d413b334d5c36bcba3ed3b2014568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dd5706b20a5ccb9be8c847c37d4a5569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013e8c071854c9281cef76bd4e13ac3f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df9fc9e680a8bf2c2c90e98033011a2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69a0d82c47defffa03d5efed99229c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6116ee5454b80bbbe5876d81b9d8f7d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ed1c8447324afe6ba15af584e4b81574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3f52ee4d618a5402182bc315fe99d0575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbd14569f5b1244aa093d08bfb24b5576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c558439c50fc5a30800bb0a6bab686a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221871bfff45f8aba6e37d6b8ef6ff49578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f384b741fbda0b5a636229d8ce930c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2056438d9b9ef13a873274fd4c105e6c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b78537f2c029cc4ff67eaa783472c5c581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47202cc6fb1407d120013cd86c4de1582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dfe4283eb7a22202701602c1d0ada583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150dd21d0a13dfc5267bfdf9d598650584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd71c8516e44669bc4b85d86ae6922e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7153b0103b2cf521f4aafda8fb960f59586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5432c027dd61fd7992daea6c0a8ee4c4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d94f425b7333a32afda4b50fd98428588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d942cdd77f89669039b0dd85caa6887589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bce9f2df7268302ab851f04ceae3e4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453962ffb60b6a33fcd5492a1a72f8e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2c124b7f5b53ffae2f1e497dbd484592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f85421c2fde2dc474ac7e222ec36140593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d47d93b0f1eb8e8a242133cc87340ec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabaaf8e6bf58e73cdd2f5b938f5c07595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa773f060b0494933622baccb0d05d9f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5f98103889d980af06c9d368fc632597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948af54da59b42489659f6094fa2d6a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b183c39f83eb14a7b3feae4ca456e8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f26c0b82b4c753916441d53e11cbb6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d0c2d9a703e299a6152cf02e9a74ac601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50396e101aae75db5deb00f945184341602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42dabf8c1a2ec316d753372b4ba138f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b93985afc87fb1984df550c05ba909604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67960a3498732a4abab9c6f9e5ce6747605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5241ca1e4c8aee630ee9982c4593f4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e7cc77dce1221d617a1086ca9d52ef607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6226e89b9e7597c940da785aadc1ec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e431e8232927604b15987bbbbf09d95609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cad600342b8b633f7c9869ff9ce64b1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd347fba3bd74dc7a04824e17bdccfd5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535cf245bc6fafa36165623d4e83d48f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f95cf67a1ae550c5a3cd0cd84660a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e42b6d17ae541cd4a46f122cbd6ea614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db195f263090771d9f9f1f607e1e3311615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0e07ebdce014c54f12095797501f9f616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9daf8bdb5e08d15a257fb88124b24a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68407d4e83d0f1b6d6e1c5b30a43fd6618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b911ad0ae8e79e3a7ef0e6db6a9397b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f16ca115592182cc9dea3754d2872a4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072068ed0b3b8f67454278180a6cf73b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef617d7567362b93885643113b4ff6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441006f4330474a300492776a2e68b6d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da2a1c7c22765fbc3fdcb3cf3fca160624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63896e6f0dd99b6e02046a76a2d459db625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20645b6fc07a66e31a0f555f6ed4f348626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3376a4804a92f94c82e05e461e4d386627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8c8802b40f875cf68f1cd9d5a951dd628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56270070284b3fd1c161d1713e5344c2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e07616e2802350be8ad2e4af23d478630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557a84696ceef6a2e27e61a093863f20631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676600d5cfca3ef71e0efd481e01e75632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223e82cb8b5060c2cf2a3aa215df88a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f878594801860292ecbe4b952bed84634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44171c5f0da09d94c03558027719a57b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08352202571f27a600035f2d85a9e245636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22256cf87dee13d26d0e60db03a2e0ed637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd89c01735aa9a095e58b771b9a90e2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329bc1624e10b6bf124af19b990b6419639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4bd437e0ff1fbdd9c984f547ef2f25640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d7fbaa34c12b99dd87e06518bdabf641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7048543b22b4132d55ddc91dcb1bd79f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6191757a4c2da461c60bba52f78c8b7643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77df96fd9f70fd5b3cbffb787a9a100d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020a0c9572aa44489227eb5c0f19d00645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e39d71631f1c152fa74a23587fa6b0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2382e4b11cb3c34721501798c24d41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cef960fff8de9208ee4c725045f4769648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1035417ccc4e49e91a6813042e042649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f005a4508664075b5d2ab8b5a48b27f5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702e27a2c9f78ed7aa9580aafdd82f5a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e175239c3e4dd885fc6964c02d2b9034652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef05246c35ee855fcdfcd18be241c7f8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d235ad31b9091d55251d2f2628ad1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7add3e796479da59d2360f9cf54ba6f5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5a0accb46d928e0dde6e35e19053d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9405f71708172901a3ca2916088886f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f1ab7ed8a2b17fdaee24a2c550ae0e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1128a859216a348d85f8ad171109a878659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f836cc831d7ed871037ac1c92f4d7082660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b402f6c32ce1f8b084567da6b8fbf48661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f914d23353c448642b4da6c9981afa3b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8675fb28654130746338af9a107bef55663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac68a9728a155e6c666c266efef34330664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5012d82c84bb0a607af89625c8fe7e4a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3073ff3c88353f7616ec93f760325cc666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702558a67f8fc4991de49520a70da37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e5878bbd4e8e2ec39ef150b81709c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae58111558404cef45511ea18c7f52669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5741ff1cada669c5684476a13079141b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f140236f4e0985d7d2426d9a392ac0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada846d2bc2e1bb0266a7f2be1aa58eb672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a960b83384be05b39f227321862eb673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6487ee54fe2182a413f4f7f6023fb73f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8da74e0e547e2d9fe3b07f43114368e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9a567db586b20c3fcfe3c4de7f289c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907ba6124639fd5301e77ef59552f8ef677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abb2bc9842da95c6474f01ecf8f01ef678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43902264676b56a5ba33a0da2fb49617679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93957b9c2a3fa82f9b3578c7ad876b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62c5f5a606ae6867768e544530ff543681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e87f226a98175e3ba44ec6ebf4a3da1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b552ba8fe0f96d5d7e9d5cd44e703165683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0a5d62f42b8b32d86a08a66f7a2e85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11978977fdaab0597b8895247dcc6ea685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3298571f209fd8c32adf56f3105314686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5102eb55b39cc8474cd723f530a4873687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298f400f6fd23251e8218f8dd2f28eb9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6299070ee5e5c35eb6e60504d572df689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7aac8a4ea02e96b4015c9794363641690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf835ee3c4dc089065b561e4f409389691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c564b8d3e1f3ee55fcdc871663fce7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411729a3c9f52b64775f758a5e6fc49f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84221c4dbf7d4a78a4104c36bb775694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd04cc3562ebb4024b685fb1f8eb48d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f7d05cc9183544b003c74c642db2c696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e2eff3e607d9266c0c7b0ee4fe6a6c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025c81c704df781622b3b58130df7aa698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4414f780356f12f69c50e858c48621df699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f6980ff7359640ec361655d04353e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a862b76281c2c66f923561931c597ac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29118390d78fef85ba203742ce0640ef702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae6262552e9c47637150fadc8db3d67703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c23c6289c5a6a408c753cc2cf42ca704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0143fb688753dec6a38a72e0b404b434705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1781c9393c28b8b3ac5028c473071706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f870509a1fe9b288f4ee82551330fe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fea4df978e4c9abee767d8efafc99f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c042eb4402411e0a41977f8207b02b28709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0f4357a68cff1266eed9a2e9066010710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61221cbb5942e4d8f8ff2449a1c0773711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756557eb6b2ff56083c9dccbb2933c87712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a2601f4e0b0dce969b4d1322e9632d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f918838b510fe42f2ea12427873f59714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca05fe3471aff501cdb165ee509793715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8447745768fef284932c736d10ca104716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776cd5f541f0a6f5963fa12ffdbc9133717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938a4600a4c654e6941c0ddcf456dee718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c175fb791a8590ddac72b286fb34a3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ed7139ee4a4ba50a5df1276c48e5720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831ea74c0e03c31b01ea5304235b982721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a3dd09694ccab1633f9901b909995c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427ae6b0af31d0829b918c174f4fb5e723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281b0743d0e736bc2bc463df71dab01724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048f7c944ac3f4dfdc2319934acd5e4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdda1298d4d41f8ffcbf082954da0f57726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d48fef118ab67d593fa20bc6ee9743c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcaa11bf6e3612284dad0cbc2afb145728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f63d142debc32820aa2af6a28a8e3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06791429de2b042c6697c56e8047f2fa730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236c6608e3b1b46649c2d2a630e0291731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5b0ff74c4f32a3b12b4977e2581b59732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b459948a99c69e9ddec7e69b2899054f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533266f8a4e6028bef9d7c4de5e8182a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e3280f86e0844e966e736b44190f6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97536b61d2f23434d05e47919f6c7dac736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71303d15b2595aedbf55248d40f167b3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0aeb9be3a2fe4869df6808cd1e7bf4738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c459e8e7340a518dae8a561e86c8639739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a1272bcc9649c9e15dcfdaaba9c5ae740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e110a5ce2b8a90bb24cf1e1d9b741b5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf38b47866aff00a64ab50278d3eb29742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463c37cf9a68523196f3fcc56bd573dc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca24dbd9310ce01996f8db55ded1b82744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed9f8353d4e7b401ce9500d6a206b74745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c59a9861cfe78013593405c7a3cad9746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f060b3c141d620c6e1695629a50e0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae8afee0684a16d33a68e679af3a61f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db6a5a34ab89baacf4e3dd97f5d1d46749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e307fbfdcf202fb65858606060703750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82298726e670450b0b8fce135e2191c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5296c20379109057f0aafa4d12ffa0fa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11113646002c2b6df102a36e7c86eece753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039b45df419d7e9f0fc7056bf08c5ac754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbab807b28ee590ae5369f320a7860e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d458a80e37c625db03c1a354aba158756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1af9eae40f67f8d3ce4f52093b99e3757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e602ab1607c5c7c96afdb7649ec814758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365eb36d611810bc50a6af33f5017056759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>