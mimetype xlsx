--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54930bda7703610064bfc8fe7f13e0901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5653c30f624498876b46967777f07222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fca7d106a3c606ee355fd71d6e0eb13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5719ef003a60fc115caa403be7056c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046033e5d5c8b4e04a1d3d769fe524f35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef30f71c3bce8577db095829e03bbd356.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6da4c33357014df05f55c56a8b3eb7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da49dcf94e5696e438c8cf679ab18a9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5118920a09b7cb57a8fa5268cd5450179.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59c4900c43a30523e37e78322e2c5ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6005672669ce89b374b286e1dc6ead0e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee158968c0ba75e7f418aecd4220eb012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6dd7c3bbce899717ada1c72612393a613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ec25960bf6d6ae8b587202e08f3ce714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e341347359b74641ebf118b9530b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7055483b977b1d452a6bb84100af4db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35491bde8f86bab4c0e18da62b37559717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ec1091c36df383b94acc3503010ff18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185b0a574ef867a055033dd2a0cf0ab019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ba41f9c1213eaec04d933854bb7ee20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aace669244fc40d13dd6fcdd71a87de21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1136fb69ccaae810e805a2453dfe022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076654446aba240ceb813c3a20a485d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cdc0208e5dd080fd442b811817a20924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902e7a8e883fe9e6c0c85c004b1807e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc16e1c8da0c911fbe5249089287885526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2088d5481b26cbd641e7459ae955aad627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0f4580c79c5bc66aed9dcc2b27489528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38b197191ed07ca7a42336322d4d5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3257f5472beb7d4f5676567dea9564f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb734a232736b84b7746b44651778acf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45923a78caa775d642268544090578132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c709495b465899ecfc2a7b81a4ce9b8533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e6df15b99ae3e9ad18cdef2f05fc6e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52b50f2c20cd539c81e60e28c091bf935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee00cbea36bdbe35e2c09e06687bb8236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b7a95791c5e48402fa6ed9763d502a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ea79550bd32c462062b145d256693738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47123c691044395bcfbbf937177b946f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5403684e04248e46ed5c0492213a2940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b3431a7875e140711be4364df715541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347f67898111038c8eb4f2d54d5ff16742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f39a7f9b03f807800523d5af5fbca143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c0ee7c41363e28b88c525d96c08e144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc43b2005fd9d038ba265eebc30798a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf0df21d03d77015ec38c9371350eb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06179f160d1413f23dad272cdf35d90b47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d566a22610f56f69fb16c2dbc7b4171c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f3e935bc4087e9f60dc282ce4a8d849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7a7608ff97f139d43f066788fc16d750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b4f7cc2e2820ec847830ecff76765051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1c81bf7d908109515d7052e3a52cc052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f351091f8a75a07730f11d6065a31e3e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430de0ff20fbaae7548104392abab55154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9376b7c0acdc3cc15c2223fcf025d04555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4208ad9e06cb4003bd4d60f28edf263756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2354ccadf512b0fa3fe99d99587a66df57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ae052d4c56d76c20fbdf114cd08cab58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4a6d9f8bd501c3f83cbb0e3a75bd8b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cff81dff837425860dd33f2a4a2a94a60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e77348ec521d188b623069d0c20e7f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1958be2c8be1e5320ee37e1631074262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7f97080684571b222d9bbc6266f4063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745cc18301e9afb1f24c64e0f62bfc6264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064a7edb03dd497e43c9a513d1f4938565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed2469e7f022ac839149c60f19d620166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec8d136875305cdf4e0dffafa817e367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f97eba69c1b189a09a5ece70f0dc3c768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99023e45ce7c499acaa247e185f68b6a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e195b3e030168dd3f9cd6af281f6ac70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c67c7b68f6333b61d7e361aa4bb419a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485d0c62c216f6251697326bba6ffbac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5d3c744a2bb0bec600d17410cfeff73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02341447391ada75c37dbe63ea723f6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3274df4c1bba7427494ece677aba40975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37714979df7a9a06615bff57c5fcc88376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e7453c54e41f060c1d44128f832477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b92e3a8983c6b6e06623c987b32b2bb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1a2f2ba7e5a42bbf1178ee6411540979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40a9e30f029fcee24cb3c1e75ff2ba80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64526692b86572b48ea50b456de19d8181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3c958e8ea34a3f66e3f1dc75528e5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f07b0045cdece0b119d02ac215429183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e2ad90e2d2721446830a82e1c4096584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d92c3058900d97f541365b4dfb1bba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809e274a75decbc47cfe272b0f1d74a086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899f5ddd9568226604364091117247c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8c095d36fc2202efc33c10d71046d588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d61e5c0ebd7f9a90ecaf4e8426943389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda9a364ec2031dd824c97bb127076b790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624373d98e1a882d01363618cbe06f1091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc9b1a06a294c58e277ec4ee3c52cf792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ad7ac2cd1dfc81c99a7eb5e00c6dc393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95bdd8ff1d0465b95f4f5692d69af5b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c49436f8fa23326bc3e1965121cb195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c53e50bb2b36acd292b6208f76fe2f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a2fef3ad55f56588af65d98fcd97d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04de7bdc286c07860e688bffa52dee0f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01686c1e822fd1f901ce02ec694956f899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f946d13494b5fa8e4fbd808f6501cd1100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d2bb73938abe5dab2d6b4f1cf58d96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554e18fdac1ba272a4d0c9438f6e5396102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9dfbf3792c14efaaf401f21a0b571103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5e4f67cb4939e2d46b6be7cc988d3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4c1501444e5e35a05527e20ca21835105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d5ebe60ce6291da177f39f76a01f2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b383be66c018186ec515ed8bb8c91dc107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae9bbf2b10e40dc2cce90985ff4ce6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b401487f27e95ebaadb82ebf6eabb01a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c7ff6b6676c1ec850e650320fdf7c4110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8bd4cfc2fe3a857a308263bcf6bc7e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f76f0a92b51f1046635ab94f26bcfc112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ecd3698ca8a7c2550adc7a6993e730113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d03e10bc4cfb78a0716a30996c643114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f706f86b1cede0a45617d5465df65a11115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e38c6d149d4aa90579e6687fbc8678116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437d80db29016eb9de322ff180819b22117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d300a99a9129ea8e23c5ee80b8b80ca118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae548f5d40359f5b08fa306dd0666cb6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6473f63b20e09ee344978c7f40f3be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7b53602ec04ed9413da9ba970add05121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44be054b5b969a5a7606ea1ecbe1944d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44926dc343ffa1a0a7ee2662c27a57123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c997c21cdae1e8cab517a0519a752124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c597e0d3d967b1f6b2ec9a774e1291125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344243121b9dccee798a42965a4706c4126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd9806c64bd3694ff2df6d9d97bc19127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427dd96f4b2d0e02d4f8681d07a1bb5d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93635cdbec664ff2ce7b4f603c54369129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6cb6444897d55e1eeebeb59f328cb3130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df72bfd4255d4b88a64ce2758493e6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b92a6ef912685b27e3af1a60f8fb724132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64460dc732b2c923e092cccb5c07e087133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e0c1e8163fe9eeac56c3b0ad31e332134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8116c5b0c038be691885e172fd3e3c8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8d3d95a3163ddbb8549d6b5357ca3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97cf97bdf8c761a72e3bccfe032d781137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9137a7d2b999f7112aba2c4909bd87138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0134080bda11933d22498d26da777139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a8516dcbc08b4607cb53244fa35a2a140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd07828bab671cdadb2769d9079cf9c6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784dac76f678d3a97370c6e828739f55142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39a3fd6466684010da0c9089131699143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05916c98c1aa2faa2476ce4acad8c831144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1404f0a31713424d3c83101e00cb2aa2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eacbb8c3047eb4d9027bd9092ab552146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a7899edd1b95d467da2e3c20011321147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68802908ceec78bf08083d33f80b99148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e3406cbf180b7bb67ddf3422cef79149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e8d37e8c2300d0dfa9c744ce9ee270150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3e8b0f8f6c4a0cdc7c44944798839151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa533301fc1f308ee4279ee62c3b0d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49081040d02d8c34fa698e1f8b8551c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6d6e9120dfce085872bb9bc279f3c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5c32fa01d29ddb2cefdb47289c9791155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe315b17b29ab648a1f0bad2aca249d6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd553514a085957ca560f3b1b88f6ab2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84fd9568d194f42d499e2a35bad2297158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5da995553b5bdfc31a4e76b33703b81159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e80aec7693fd71c04b2701980876b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464aa379659411b36ee1246a27ae801a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db557ae1354646ada9df7c5bc011aed162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ea872e837351ba1e3d40027996f93163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3b851a688792bc23f7eddc3565185164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a094a5c6de542d9464e5cdd58a8d5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368bf3a52097c0976c70cd85dea8825d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144a34861d902ee0c6426c2e63da606a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0caa49ad758bc2c8e7c823df2d24cdf4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af530690a2c81df91b7d7c5ff337a31169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ff41484e2e6f13f922c2d10a621252170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ecbff977f5e821bf66fb1778ac5d75171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0d5af8dcdf86eb592d5076cb26745b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a28afcd818a038ed6d93abb00a1656f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5dc493308e02e41b7854b593ea6503174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed7df5c7c0f1b3165ca99dfab2760c5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70e96fdf1b671341425dbba9cbf6952176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc4febeebd4f9b48d4943f2f366ead177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d2ddc870b867373badb20197da7e5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5792db7cbbabd0cb62f85d83cb3cfc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1474f184fd552acf1bb6aadc48cd6fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c728c31a2f57bfea997782970690f96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ccc083650c1735d7951504730b2f79182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fbe605c4c9179d5621a3860b2c3851d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c647f0deef8e2d128413608f5cf6ede184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8847877bc70e573bf98aceaf8a4079b9185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fd44ccd798e1cc75aa1c6eb1da00f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ef076ebd50a5b353b1d0cffd8146f2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab48feff4985db3bec52896dbe9bc8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96c9b7340eaad45d8a8f10671988d2c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703ec252c40755baa7ebd4f9e30bd51190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1d5b8a7435b87524e8ef4c3876a693191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc59880228f36d9429e330f8f8ff1d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cbd6775fc12d3a601626f4a0711f27193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5935d7a6438acb46b4197283ec3f70cf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2169d09c8f32573bab1970affcfc6709195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1aa4b9f7c7300e9c6a1f51de4c9702196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf52fb39057404d4ac0ccfc5bbff989197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65dd8302dd6f6950c640bf274fe991198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf5c73c16d650681ea3a5ac16218e2199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca47811398e3aaff8f4aca783f656b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09a56b51c7ab3e89ad8253b38a195a7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e836472d7414e578a487e3dea72d21202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c9cbc9887cd1e91591cdc8b2f45662203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfead07ecbad003391adf96ba536a60204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b0501f9d9619c6d8c26d36e6db366205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d068880df90c040f0778894debb92ac2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531837470e92566406a5016792a3ad87207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b671c2b8ce37b1aaa09508c9fcb3a713208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d91eba342a678796722ded01036457209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976122668b833194ef5cfbfe57b20a39210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3334b0b46c866c5eec03524cbd066f8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7621ba97a26c6f70f63119773448bae212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef6444ee50628884a4b00fcf0a956ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22fe2622e5c64eeb747b526646df754214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e29850c3bc8e80abed1c4d944539c32215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756662b1197a010afc7e94cc4d1629e1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfe2c0b7a60a4f24ad3c345b20551b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5223a5f15249d8dfb38ab8df3d10e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e611e9ad6d28627f4348e1e11deac1a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ac287b610eb7cfd423f9c12fc5c7b5220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf03a76b8200e217f95be4c464cbb07221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c133b2c482e2a2cbd729b8f6b9bd23222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba682b9e22946111d3139b2d03d1f5a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fc728a64d1e862bc07df41a72bac88224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c725025b19740842de1bea6174b5d7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c787ddce14d8d812578371ad8307680226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cce0b34778682f6c988d07744c5fe2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a266d52aa14cd48e4fae5aff993b2afd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1551e480e92a36120a5947fe705ab295229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460f11a46a13e7ec8f13321243fadee230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e2bb47dbc0ad988b5b74d30f1c3e35231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431681cf8babf0de058edc88c71a658232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d45370b055ff165ce24a586a466ccf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e257b28f98dd57e64935c3d4fd85af234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9e23e57f7d16abfb9bce4e5761b6f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac09099761b47e335ebea1f7660f9a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83525f0de4289ed48c4a8e3e2e8f246237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd241ef54f82be362aeacde9a096d15238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333238768e25752c4284629865d2e27a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5de9babd9b158a662b3187fa7a22b0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf64617ae453f85f87540642ea9c52b1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c7c25845a2af7dccc4225018c68d43242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad596a239b2fa1afa2407c91940066243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb1928c510bc379b3daab1499371e37244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a97b23ea385182f969bb11c60bde9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae7860d9332ef0c0156d48571261757246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d701bdaa38821ed64413f0b80888a8f247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1571ebbdab9544f43ecfe22ad6c3ab75248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ddcd51de93e2561bf2866ef9bace85249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5976883dca4377faf3776d826ffbe3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d22cccc4cc87fdcd82d54a588830993251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3627330ec20a839f62747b9544d48b252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d16aafba287927408645a598c6593f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a758b3b7ce18cf81c970d9eeef4ec37254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5667a676e3172c2f8e95711a92e7e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66174aeee116a447ef46490430c2b96f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a89e1f8ad0b718f87f2585fcacb0566257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a9d35976bbfcc260a9bbe1c82fa195258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d776b2158a3d96ab639c31942fdc35e6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448ee92bd038e0c1c8e5f1b7e00c5a96260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ad13668b771dad988b202461ba559b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4831fb65254c17c1cce81b92f0e9436b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40ab23848ca47fc30527a9109a6476263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448dffe248f7de0281d9d025bf38513d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d20a52f14ae5d05c62723b87dd3fbf265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa107b8cb380ee3c0ea6d3aad838bed266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbae4b940c563edc57685b2c194339267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690f9b3b5b569f027ac4fffebd38e91268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844e33e8338784441964ad00175cd1f1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1652f42c6b59c03bacc43a8e45e581270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5787f11a02ee8d52ecc071b94bd5f989271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a67eb7cc51e175555b0011c0540a27272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f365949c98cbb29e96311ee33b6240b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781219e528246485373a429125f0ed7274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc9455aaf75b6e8f4a01251c41533a6275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac0cc0b69015c6d1fb67308e7ea9d9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aafdf8076a5a9aeebb97a3b00471472277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980819140e226bb2adf45348209cba0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3147854d9e717b3b5c7a4e9280f62aaf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbc6ac482f7651625496a527feadb4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356c56fc76832d89ab9ce4a1c885e32281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f775420b99c99ac4ad279219bad5caf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eca0aa7adca136c3afcb7375a4fd7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5bb3c09fddf22df88e9a5c5cf5f12284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb428e1d5902bf5931ad84ad26bae49285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7da0d29677c62761c24f6021203d4ee286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af516f82b82da6d4ca0c857043633287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4474b22ae6c6c16b5d5ec3c61d40e826288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc1fe75126cdbcc916a15f6d36f6b3b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ce2c83edc2cc8eef85f478f80d0d4a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cbea4bb6e6ae08544f2096afe83704291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2af06abb06a4f9770b7a5c99591cd14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f8525c7b72ebbf03a2d87d984c0b34293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dd6f8896bfce2ecac1203561dc2507294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007e9498740a76a417a16d51f9c5f7dd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b63b63d50e31a1610802b016a29cb84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaeb97065763b39b89618d847d092d3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c6e23437af7cda4606dc22d51c0c4298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f471409536b63c5ecf6229da9af45d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64167fc8e486e6d40b8612e77ba6d36300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cd20fee0a85ed598d185f2adf1201301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7c133bdffa7bb67af887803c1cee8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604c7460c6d7e5f31184f4638927b6ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e05624bac7caa89307517f3e5abd217304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06644a188fbf9c1c9ad74f5df1eb57db305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfbef8c1a5adabae1dc9dca1e27fccc306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7facbe59130222438ebafb6598555c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5106bc592c2673dff5ebff69e5b14308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7864d545db5d1fe9afeff0f2e70aa2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939a2b035eca1513a9b2e721625e4db7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfad8012b157112f23aa748551a358c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ed75ff499979b502b9d604b5aa32e5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297779dce66118f817675ae75287da7d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf62f4a252700b9055e80bb70614bca314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc258a3f2608561de3fb58d6c19d46e4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02705cb474b485656b8aed44deee16d5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297fe173a0966f3be73a7b8573e100c5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c88d3fbaa2aba60d0ce13fc28f373db318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4974d1d8f6ae1c8762f8a65dd9321639319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab3cfaa34c93f3ce89f13beac362c2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f413192fc5941da539f815249a77a0a2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216ba54149eec32d4275022a31433ab322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca89141a10084f7f2f32285bbb958cf323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf733d3af31e92e88144762ae92d52324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4c9715ad1ee0a0c6b5edf662ab5766325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6e690ed6c486491cc2aadb03602364326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d75971cc0be4055b739740714954fc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d951198a05d3d9b35ba0f21566d16d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b683f1fe36247cff8bc9c2f5ed2803329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839d76e83e2013e7a93ce53378f3876330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0281d89a49eef81065604d6bfc4e548331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32e9ba47369d5684a0258ca97044551332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7795ad88dfcde8721cfd22a2202256ab333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b2b063f06dd818e0a5d272466d9e2f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e94197484c4bf9cde46a6fc6985a8f4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25035de242bdec7bacd2bf2c789da69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d553f0cc6ef9e527e74bdec0ee089013337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af62968d13badd1c8da27c566def6d93338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9043b639c8e5c079b8eff5b550991c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22bb35536abae9bdd9557bc17481414340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d00b2dcec4c857c6df551eb5fe4d38341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9acfd386b82a534c48d61862eae111342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6924a8dd71a5685bf1435c7fcef54169343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b538f52e9872b5e0f67620512d17cd8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee861cc5a36c4c9a8bca2172577e89345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daaaabcb0795654323c8d8630828ab58346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92a85f657fd00c4bcd8f0c19ead0ad5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84afc36c2edbb60bc6a16d7bfcba4d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2a5357e939f96a87f72ba997b7b53349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ef3126ab021fa97c16b77272aa542350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7de3cc82742828a6bb5d2eb86edcb34351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab43c729385497ab00d570c30a88fc15352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a323be3b4b822db143198953ade6e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a0c14c9b9040fd481f316f4b7bb38354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985aa9a50b5982bf2e491ca5387b873355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb6bfb64727a1b6dfb5d6a9291b3e06356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0c8582a9cdea2254919d452d0fe36357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfaf9c4a39965da17a9620f2fcd3a9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d06514091496be48f905be7f74223359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6567291e4dc388942515e4aa57e80360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77f2d0bf11e5f0a594cb788e8098432361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdb8350ab9ce3ddb44fe0aabac4cb26362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b54f0c8f9fdd1168db3fbbdd2f298363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef8dcd80857899f1d2a03352e039af364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ed2cc5ee086a0d6a320bf442621571365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715391799e180a5f49b3ad53ff20b07a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c93054c87eef530a46cd18c1e79a3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f252e187ad6792004b669e2fe32b3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2edc807edfcaa4e1d980606a87ec0369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84083ea56f9baed6dc893a28e4ce7d9d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7527854152b6e9f5519a3e971abb90371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde1189aa8b7a45a788fbfee9b35491372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c4033c11be62b5affd90ef50d55adc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b0ecf0de16a166af8c8495ab50acd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981cce7d8021086b8dfa673df4679ba2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c489aa4fb1d171d02358359533169e7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a5c22cb4dca7606496a17a5f6ac41377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc929b0973053da3b588a3653d889435378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7735c0fcc7625423609243f0a19b142e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ebb19ecd09d74400be518005877c6f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d95280fa37a9cd31ef638c322321577381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cd0e4250ded068f5d431f7efdcb08382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cff980f57795bee7e71ce962d08c9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ca363ed21a731da318106e4d14695384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b6618ac348e0edad8e82c81df09be385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f72b5924d42f86cb071df2f580eb8e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8c7ecf9fac99f747ecffcb5c719e58387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83abc4a1d75e675bbf547419811110388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6077d87544a652763089ef9d0da51e0389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cdea5470ab38f436b55b82012ec79390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ce5e6f1a956e6e06cec4123d32f49391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed05430f982410976a60ed93a761a5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e408bd3f41424de37e6548024058024393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d68c266204f42f02e9e7b5e30d5043394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5161d60ee99c4d33762b291d9b4c3b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809b5cecdbc763a3c16fbacb41614c31396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855d7e438a7acba62f5e86279608fe02397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca6dfffe720524e960492da0d2233f8398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce556eb7b06db7d5e4ec4fcd532b91a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029c43fcdb002cb556ac6e5ebcdb8ab1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ac6398beb886f789963c079ee674b3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5712693bcd9fcbb3be9d481332584901402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc25a7a450f976dee8bbf245cea9d8403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aaed9eef8444d06366e51f651d631404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c966df978d19d6a0e2232cf9593790405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1c9568b5fc041cd112d0989484d3c8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9512b2683218e4d77ceb05b836d3c624407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9346df1cf4cd2e01438c62ecd80b2319408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa018bf4004fd16363fca894a886dd5f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f46542b9d3fbbde4ef5e38e3ef2ab23410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9940ddefac16f06ae2ff3649677dd56411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def95572b106e3b188b506dcd658a443412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c38490a26002175d7ffddfbf5557ac413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd849fd1f2577809dd89f67055ea64414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e2dea826a14d24a140d11bf623c3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2464d212c0c526c9a686ba4dd1747ea416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b99b2559f58991bf8852afa9b019a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977a20b2c2ed492df4ad098140ffb63f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aebfa5ecf3a18b8ec97d3871c5fbf2b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c17fe86d69121900b21915109cb794a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2919a8eb2d7b2250f34681cddf0c9886421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee7394f25c74025c54badb092ff9cb8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298172f50ad50b8d9ed6c1804a0fc22423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec4d10a2b1259a885a993bc06b2e838424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29ae8a2c950d1cccf0ee0918951e2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f9214207a2c954120e035126246bf3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ffb0c00def529c2bc04d575863389a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318ca94ee13d24914aa12685860728d4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20796f1cd74c96f0984def2c70626fbf429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af848ee9fe0aff516d983e633338d493430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280bc73fe9a08bc4b36d91813533f41a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd2bc797e9c9abdcffe972f0fe2a27432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1692e4aa7021b4345cc67466ac84cce6433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f40f23143f46a4a0b4f88e891cb9d20434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6d9c39e37b6378348424b494b13b2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652e929040aace4e8cb68a2a01555cc436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39376ddd625a75848842694fa745a147437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae5eec323414c25ff40c20fdc11858b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d1317de512112821ae8d2468eca413439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39cf8ad5ada4932161531deba9e39c6440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800d89ca68ded251b2e9a4eb1cbd52a8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c17b3ba890ed4b3d0547135175003442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735889a7d1770a7307b867ec5164fad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ba819cb7765ff895e970d2670ab98444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76179087e31c6d8aeb9fbd06d1f590f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414cf5be7d941976658948cca6c1e29446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad27d8323642228f89e54f09d609630447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e963a11bc90f161a9344935672c7d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c579422cfb429c0850317da6fb688db1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19bd6084d7896cde98cfcb8b658c96450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7efda0716ba238ecceb7c6605daf32451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0dc2bfb67de711dec5dc79fef8fa65452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07eed4f5d0d6882a2a3db464d185c0db453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59325c06fa712baf6d32d6f987d1bf3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0598789b91958082b6285833e7bd6adc455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3633ba7c81b62066e055e8185cff6de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2011e0f6decca7c6a2f39668c32fc1dd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56a9f5a5659fa91dcacf591a6d7f56f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e32fbba05500a89efa69d0cfbf199d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab11d65a39e059dfbfaeae6c20a20bf9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed27b2e8603c4be753c13d8e81d12a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa90903c57895ec627aac35b98e5a4d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3c52e997afc4842068b2d07e30729a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86586201e54509276fece812c94a55de464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353f57820f1f61c9905f09e31bd14a5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7862087705c391af791bce86d3931c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dbe54093cd47cf559701683f315c1a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89da9a3f0f6bd2274b8ee0be97b083dc468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc422cbf059a10f8cb43f509f376275469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7795a482b6e131aba8a7b5c40340f5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347018084e65e2e54e7b6e03778e837b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f0964ce3f882a7b36e72d781811679472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a096850f15de7185bd3eee46292c4340473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a86be65f08195ace3ae401f345be9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd1c5deb0436a70eaa39a771c72bc7475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f2b5adae2c8647f1e136d3fb7ce6ef476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffeb3c5df305d59cf841c8e63c6fefa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1c5435d2455479c9b8c1280d39753478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d652e401f052c750058bd1f5a890ba40479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4122ab1974509fef2408b2f1defa1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e2e6439a6ac7223121009bbcf1574481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a2b7d85f0100fc00489d407593e988482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2f433dc672b19d8bf52b5b650569a6483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a36f3d3930ccf7e94933b00b974798484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28c10c583754254b98f950645a0024485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dd498c3dc1262dd6d943c3d66012f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6515dedb0f7af5b495d519bb0a740d0d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de1409a153e1fef60daf14f1bc383d5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203cffaa351a078ae868c56553489d7489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b697eb196261e918482023c6034232490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a0b6bea6f4810b0bc58022c8db951491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024849be20a80cef4163a26b63b21126492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9eff16c38bb848b1c5ac790fb66817493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149cc83aa0eaa1794e099b2aea6c4457494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c5f21abf8c97603f4cd2ea796fcf99495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf5246c96c7a54bf794370d37158744496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cc4c3791afa59a1af409ee6bd51a2a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f24730822eadb380d85fbdab64fbea498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d402babc26021d9e6b508d181d404f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100c25954370e0ad98444e5083a6f44500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3059ff4114ba9628e2e30a9d120bc2501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae67941327fd4b9f0c17c055902eab75502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eb70ff009d69f973bd555b6b0af58d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c925b254f0e9c5e545bcd4568e0f2ff5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b86265bea45c20b5815733b9d9ea1c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333b3475740dd968555fc4fc1522af3b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beb5326c202f83f2baa660527eaa219507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76421d8b94239efef1905dcc37761b6508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e296644c6b28d6b5299a9caee502e8509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88244d797c9bdb54573f11c4f16983cc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5066fc435dbdb6c706d72a95ae220c5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e48d769d1fbdfae7f217b760bd250f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a3993ab41d879e1e9ecd6ee0192ee4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6767e8c9f446ce46f9cab58cb3bcd92514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6212496148f802c098a188b2573abc1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b093df5c9d6b6bc464d2b276cf3672516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a3f6431f7e81bf8273ccc33b77fa9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107a1dff2dee03ccbcab42901fa08721518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c1b8c28abcae62ea02d0aee043ebc4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd51c222ad4168fba46c89b06206a9520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade38e3bdc963e26599d3311fed11ae2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b74c694c130739317eaa95ee94ffbc8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea468f419e2c75ef429f2446b95543e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffedb1e7a4d0af3585143d59a659f283524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad068cdf3deaf64c937b2167046ef45525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f07ac9b017d834d22e367911ceadd7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b591960147a2862f2e7707ec61aee1527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e71d45dc43b8f8a300706f03ada441528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e571237dfb3f4518f0b85687236ce99529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aad43d9df54f4be300a2ae0d97d056530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6239f98c835fc9cc9daaeed78b7dfb531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930d965cbfbb6d62e0bca9c7bd14716532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ffcc3f916ee4a411111f8cb96dafcd533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d170337bf827b6c50c4158e046f754b5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf4b48fd79c92dc5d657f4ef116075d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056989fc332fcc44cfa4d777546b1041536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9d64eafdc6d82ab2f62748e681fd86537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589e3dc3f68757d193432980d616cd0b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7407bc37691b8c4b4a8414251fbd8387539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7965d5622003ab04e53a0f566f2ab2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c90423a1b661ca42dfee540241ebd9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b38a940bda70b15773a1461c7b0d7a3542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a804c05fac7d3b6ddc9fecc61202cb1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bacb2d3641d3c9e26948630a2ab3b6c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985e48b2b83d514ae3ec001a977fba1c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b4e4307bff22be40ea2a802277d85c546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857d3d777a862f8ac9bea7ef3b2ac80547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90b40c8b6b8749948ec4f1e009155f2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6ba157bff1ec210237b2df0b5193d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f93db23da0a1f6d08f1e220d7426792550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0625d55a50596d6be10d68a231a39dbd551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28abf4865703fd8cde5eac799f0d27d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b07411727ace9c18f78bfe9821634f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ae2af34f0bfbc667e9e816f7c8d2d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ade884d1dfee47242456fd1c32e358555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59de6d44e459abbdf172f063f4b0345556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7726f32c50898782c839173f2675c9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1d7407570983d23c242620de3fb989558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ac00caef2793e75a3092efbaac26ce559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138ad25a9bacd578b909ec2ffa9b1990560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b2de83e45a48589e96eccbf3257d5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a812221679096b4b5258128c5d6e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfc87434a27b32eaa5d5fd84faba6dd563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c473bcd2b262d1b31a60d08dabae46564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27273efc58da0784d8a596ffcdd02076565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a93270c433d7363f4fbe15afcf328bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecadc06e706c873fc1477d97b81e6726567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70e4d0d6b715ccee3ce2d3f97dc827568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907837366856003af1b9da697acee52569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc65e279e349e2383e0b88a358e16a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d56596268ed7eb3d3172d900baa1b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07da057ec253a87c0333ba3b088e7a97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21b00ead43b3eeb0be93b3d40c172f6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b899a5e0026a5073d45e7eea7d6f606574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a26d861e753a7b506a51d2fefda64575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db668293b2ac6b0e98912b350ab4eb1a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11381213517983d2dd6b2eb488dd60d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84994312e0fc89cad835e2f3f711d944578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d4cb2a3df86b54e8aa300e3cdd92a5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64717fceda8573c950969a4c7abb0df5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd4a50cf17d5e3257c8820509599b33581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756686c3766f0d2f64fee29160dfebf8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c3c7519bfb0e7e2d8115549b915e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5e265a0839306ef0f7e8efb4704a2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed588e9e18ca26052e4478cceef40dcd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c304dfea9b96f8c94d09051ff8ad92586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e5490429dc292a86a5402cba78440e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1261c88f4a76d1a13ce3aacf3e0e43e0588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a40930f1fadd961222ac5fae4d662c6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ffbc51c9e22e55eceff68a1cc1d34590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92eab3f277665a31cd6268abc26299e4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd812376f4b982b6c661afbf7b503fc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41dd4701a4662a9286a9b1fc75c5b39b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756ba71434b17fbc9cb69d7aac6694e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0cd5af803be85512e0063b1956c0e2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cca01fbec457b44b58bc11da3d8668596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21653d3e6a10c300728309d5d0c8f19b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45dfd129467ffa47f7d67f66a1529d05598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c17a5187dbee875a92daf1a5a7eb486599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608f2d3f738048986283efe5d7d4f344600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5bd45ab200b493ad80b67136082e2601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64f7a090e5adf0af61d39609bce0ac6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef40fe5aedde04844b89f842139b0e4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd881806cb8d61687c10ffe6922cbd6604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d025a14b67e2885f4b49be0e6e7da827605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe5ffc14013b08eb2c29e2dd18afc5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f1c047aebb7e661e0abf43f13b8ba607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390582f519cc70d1d25a7f937d807fea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815701af6978d5ef7248eb12d2401214609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9e2feb52210ee1531dd32280e7e48610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17367cc270cab318be947857a6fde72611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb184a6dc5f6937228c31adcd6abdeb0612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4288f4e2dbdbc4087db2d08236388fa3613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb1bd05ce59ac73769d67ddcb1e74c3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fc6adaa5a41633ebf55071369ebaa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdfdb28e572bdca8fe2477ccfae604d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92cb87ad20e9e61c6f0d2accc1e703f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27348f306624bddddfc53968fb4a553618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e0712017fd03658db2252c3a7bf3c3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a853500e214b4f485b698069a620180620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea05a359a511f85d95c6bc3616fd4a95621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c6658168d96199eca4c0fe6e5d762e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5011a10351b0bd76ada245d9c180cf3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5efa223ccba87344ec66912fdb8cb5624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfd1b430d87edace6bf1a378294f161625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96f9326b1ee2389cfdad549caab10cc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aca3dba0c49f5d20536e2cc3f220a1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5572d43ae234c38114f1134a94c24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ba9bf8770e7b48a2887647d0f3559629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a33aed872eb6f784748f969f5d9360630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56852e14ba9bd58dc009696e3e8451e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737f3d37bb67885b34084220a8545450632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d0871db76279a986775f724d6e50f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad1deceaddb4501ffe08ce4cc42b2eb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0d6e036208699b1ca20114c8cffbb7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b100afc133e3e7c5c6c1f8beca4a8e1d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd158711836ee8426b5f96671498b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8dc8c3a0d2c50ede8db679c50297c6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d062c59abb6f218c0a0025c68387822639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd363cfba9d6a3ad5bcb39ca7ef58a87640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7312fef83a9a38c23d2bc835d1e29b7e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97851c464f55604a1c470485bcc42ccf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c149c82c1ad16efc11e1cae6f5470f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dd62e7a938d12a7380de93643b24f2644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810f8cd940114246974e43459e297bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785652939a2dfb1ea89c92426e7e90f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720e55b08fc88cfd21a7e190a8bc569647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f110ba8e201016559680ff8ff0ded1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a72d9a8fed4f5e0fefcce6469480823649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b871f7ac97939315d52e4173f82cab4b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a154f2ce5ea9bbec3c7eda5ceca1e8c1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3493f27b8ee26e838aaaa7200d2a24fa652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b387cd63ff65ab9a236b80e0cf811a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9bc8df5950f9da0967052f4b44639f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215a8cc585008337e2984bfd11e52bf655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35751b041e7a7a81adc7899dfb207b1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3f5f47229c0c6d2a7e509d5f94fb19657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb8e3746c3530d9e7696bf22c58ea0c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f99aae7f44040d119de3d83de5354a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0110cf9444a7288d2c236f8f19f230c9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f86b46ab980b10d76b55a76085096b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e189b7e61509283b179cc4b847758662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4aceecec029f6a41ded8deb594fd347663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa7138bdf4b751f71d2bd2a93a91a8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c986405cf6a109bf351c3ab2a9b99c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2aa8e3b03ca5d03bd6fd9ab4662d30666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ebcd53796e66d1d77a75bbfc26f3e4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b08725cc863e5267f9e35f3d456b2e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3dd70e40aadd2efd327759d1f1911669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0183c94496ff61b8799839e3b51f6e42670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765d1a31a77683f99160c5e2770d967671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a537d9967ca6139bfd0ce7f1f02a2067672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563eb9a4c23ac7125c2703fa0e8fd406673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682a4a93f579f8f89108bea9705235ae674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a07d735a593f72fb75bbb76c380223675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f55b35a5fc4c19827775c7182bd4ce3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7743707011489f024e104082e85f432677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d67808acdb8b79a9ced528db78496a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13729af22735c471109d864504f5a53a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3b5282ae0274cb79b20410738418e8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e44d24e67da497fe6f67fe14c6b09b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d0afe86baba14cc2bfc710f14e86fa682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7dc56d30204d13b4bfce0f58427548683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e91f088bf3157361392621a3bbbdae7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1d18b0847190a33aebdc69e99201d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41e4a7439c03e19cf466c66de4c8a39686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef4bf19e0c8757f4b72afec8cb7b3f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabb57c196efaacaf524a3270c80d6ae688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899410f751f745053fc04eeb2367ea45689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e670fc7e6a6adafc9ea28561e318d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf2be0be58862ad8d0f0058181cd8a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e916ea66c8a8ae8e7e96d4e0330fb2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487f018f021eecddcbd2aadf92d8d59d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ca9cfc3c1e57331432228440ebb404694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675958a93cb2f90495b080321dca0de9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d448419a50a3b18549b5e798fba2fcfc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45d2bd5782e513c5e0e6ca2ca2545c6697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c89966c0dc265b4d80a4fbc8ee9c6698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecd1776ebaca2fe80716dc7d1a82e8d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3751dfc70c13a308e4f9b319ab68a659700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a611f00d492440e454939327fe61d2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e71c7fbb736d358a97f9ee114cf8474702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394fb4f75655bcda7596c2d5dc5f124703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6ad9cfb52d3d2b134fd56c33274c86704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e9fec9f4c67c4e9b1636aad0a44c82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd7f55c88c1f9339224a6b53bf7cce2706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e70b82e8aa0e73692750113e18f3f5e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c878828e179258d49c352a38671919708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c7adc086d0742054b6d5c9addab72e709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652c1f9fb27e9bfb298ec5b3d67a1c4b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ce2ce8a48ed7f98342edd443c28a0711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9d368d84da3baf5d33d0dd1d53340c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c68aa0f97b2a0683008bf53ddc18ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09a0fbcd41b424089390327e45ac2c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc35471e65a113189a87fbe51c3c6333715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29bb887faa053187eb2129ad39d1140d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806bbee3c7789a58102429d86d92ac3e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9fa00320897421e30f40e089f061e8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbf92543491405274883acadeec0c51719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f505a2b09182379f5434df6021c0dae720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8660a69dd173b85d3ba61cc13775471721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056e5b6303be5b34b8bf738afad147b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1b0dc8e5aea4d6acac233fda750f42723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3b6feecafc00176c82da529c2fc85724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f6fea9cf9ab0fa91482cf4bc352a90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c727d16ad85d528531b24adf251cbf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553ca25e15da330e190a6e303f5476f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b0bdea8c017e83c05cd0be4a1325d8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d4c2d061b93955d9be172fb04498b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfed1ce8c631e5ba012289d6b18b9a28730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856c3cd7257015920e42c526c9bad3c731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a45e8660a07b636fd7e5ae3029674f2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c250a609cfc231de416e371853878d7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462df5a1404c39e6e11197c3e95d0840734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e8a462a8a8a39fd8ed9c7da3f723f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4bbbb9e1dfea51d564df53afac748e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75baadee83346c3d364c1ba9311d8f17737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b887065c283e0b9a8373815187b5ff738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbdf4f3244b5b5e5df2cc4d9b100d5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40860404e65f9e19b774520e3eee7315740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e5bf3e1eb89a6c903e054a5ccdf98a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25d21dcb881378b9b647d4b22215682742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a361896d114809d3d5ddf002f9b0a390743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6884350459d5ced1d8217b07f994cecc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfa2fdfed0cb5837ce618dcf7cffd1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67289818f46776bf542af6f9519e8032746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ae4df2f0d7d18c884d6579a32055d7747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4cd6014277d9074adf857441c1c910748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8069c7353b6d4cf688da392cffc02edd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb96eb970e4fb56ec4bd89475e862e0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598241b8d04a37f9fdb53f6253c53d74751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374001263bd1178341a60522b90ba8ca752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9999be61906343bde4947ebf49e4c9be753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c8b07fa7062180bd3c6c943b6bbee754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7380d2641ed51f1929da6aec040bdd9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd12c94e59ed3dad63ae98ee535bf19756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20304b3a04f63752e802aee8ef02194b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d44b1946462e8b58835f38ba99178758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e536fe2eda87163d14f556ef6ef78b6759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805a5736761ef9adfbcdacaee708797f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6827c34d4e6c81315c8fc0e3d91959f92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a9de3bda8ba95b73263e5668a46ca3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7933b3ebd562f158970f39be516716a84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9544b89b0612c41c096065579c29855.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da556e8b59c36b8f5a74a75944aa53c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0feed4a9d8105587f2c22ec3b656e37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0ed62d35c65292f9fcb66aff21c9bc8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc6e3a0dcd20fc02d30e1d090168999.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce33d84f7b87c7e0a246e074b400007810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c9f17ef788da84d2aea0b3cea2d1bb11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0550f7b642c1fb71bf272f5e842b4ad412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4420eb4044d6c4878a2831a3754999aa13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343d38c80d7bcac6cc79a83691e3b4c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d5188991c182ae1a947d1d2dfce93015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee338df1d1e18469c7b4e09f164af1516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9056e9b073c8ed9dbe49654ce1d3017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b35c390c3ea935fc13644cf205d9218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d438b12c6261385115dcb31d067dfb19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1f7d6ae60651df63226a61fc4057320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0acf15748e5455d107c0193225c81f4021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2954e7adf5781001f0d62857f11c6722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9d2d1bd46e87ec7dcfe26f5ee336ba23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bf293aedefa504c5d4cb2af8ecb18524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84262c5057d9fedaca9e4ed69630ee825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e28452c65731cc2cc7b773fc15b61926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b83ceb35713902ef17d5d879b1b936527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7887936154303a524d20bd6f975145d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b30cd6d9b1bb73095da9971fc9eea729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37e7e5e09d125d9d5ff9c3f0540855730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5725f7b8cadb0a1029555d52aaa097831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563b0ba8f4e1c8edc6e3fab2d14f2bfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ccee1d25df092fec1b29a1ee86329b33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659d73b58346afb4606e5080dfb140cb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f20ebd79732aa37e3efdc654cd807035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f756bbb80901fde40509783e3886b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42fb56bf39cc0bb3e66e9e81163a18a437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae60588c96825b28842a69e46169de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5c09b70de20edeb2cfbe7717a61fed39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0a15aed38ec6b3d26d4a8377dbd7540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c730c2c38e12d0683040af91eb113e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b0bf6a8d697aa8d853006b9a103a542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d3275f9bc3b6f5216753f76f0f69143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26358e270c6c41d3f020c966aee8067044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37392e5a64ec47bab503d9d03a93f03b45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdb09911250756e10e27112c66a5cb46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2c11ea693f69c1b3018433abc996ac47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909ea595d5f377d0b917e8e0a1f2767d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5ad282ce6be2e2711a8aafd94180c149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfd2bccce712ac30a72f18f1508132150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b96340a7177d5eba5533684ed7adba51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28baa8662f7a8329cc947cba1396d9452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f494acbfad62c8aec9cdbf791c7d722d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052ea48f12ee34a60f8172175f7c875854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd5fed615685b9328b72d2b4889503855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c1bec63a9b08a4c1260b9a61110ed956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3fdb2e72b9fe9d4a362e44b730edd657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293f9bc28ed3dd2469b6cc8bb56faaef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5003a14f5a830d39f309037d523f559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcd7b9deba3880c7c38280ce67587fb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b645915fc4f963362e8c7b83f240fe61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfb519cb2d46dcbe1affa13589f978262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a0157b20fb1eb578333e890b9e73a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c4bc083b0b76f4d261a815d8e48a3e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f5d280dc2765e030c0ecaf83b4580c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf83092f9370c43cc38094c8c11801766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46f93e960bef285e860e24baad93ff67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c33e9f1a9fe4644bdbf60f05a985bb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774f32c16ab8ce6a7ec5b14afb00334969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585aa3a3334ae666ef376d686488d31070.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcd744f4dc61356c9c42d5a1bebf5671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fd3d3c178b68a8bbe073a72f451cb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e939e26ec7256d211274685943b2a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792f5965ac9780be7c19eca2767247b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7031442c6ae65dcd8c7af2c04c5ef8175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b784f0690f4a1d3e6a8a02f57b1285b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dda170a954d0e937eb3a5c85214c7d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccb76a9ee38c5d2d1865eb3d50308db78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaaafc4196283ed63da7c9cbb8174b079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2463a795077e1680d42ada2207dc4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed47bc3528578b9028ac1900def07d581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54be6d047bd078eda42b22ce02a0ed0282.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f2510f0e949e993bc592db9e8941d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1110aa29e992b678165e5b8467c32584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97278905027deb6f592bc321c0bed4285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430bc143efb876070d7ba5fb1b4a5e3a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d98155fcc16cdba618346a2f900b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958d3b066b8dc284eadb43f36fbe8dbc88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27def9a62f5094fa73eb5cd55ad1dd8089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e92cd2f816bb00d58168518065484090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc3dac80bcf863322c9f502f0ab6e891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03add967b2e296de46de0b43403e60192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d79b8e3c30d9b005a2232a9908e003e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec21df08e050c8e1015f49e43885b7c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da937db49b7054c612286400e5cdb1a995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467413d3d1f146a245588ab5af09fee96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cdc99f487e568651478196d4e6b0ce97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c788c699d3745b2698f924e45734a6198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26df2604c7ffb78c034b33248fe50b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a30b40a477b956fef80b9fce9d5f2e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7440ad8d1c9e4fb67bd3d10c0750535101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9409913203e234211c26c238de7d83d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8c0f45d78b0126461921ee7e2dfe1103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bfa11750a0b5601e77542e3a7631cad104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c569013bd66fad22610540852342b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc8cddd3d4b360f98862d9014ea92a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5293bcc8b9a7030200272736a9702c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4686a8fc5c761b5ba2abe9345a1127b7108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744cda23c56ce61a72caf5dd0be738b5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49276d09aefba1f566179da91020e57110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00dbb442f39484ca48b95ab524856fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca2be201c28ba59fa0abe323129dc3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52a3e0c5a41bb22ea453d5596abd8b4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaca11f8cce24b03181decebe7721be114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382cb7d375f2c0a413bed9124bdbcf9f115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e3401f60ee8dc6a1a072f0f594a2a8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3676f07dbe8260023b1899aa34b78f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ec5d877cd0c6bdf87001438de5cb94118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f0bc354bc2952c80516bc7387b5371119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453061748a88b766a2d21a79f752168120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f25aed99b1cdd534a306e02e3a8ef121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741cb44e85339cc2ab3fa6b6a5973933122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8413e36553d0b5d8e2098c30c0f17de0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38b40ac03b749a1df12e55a700293c5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83331244afac72d45d4ec08eed0b438125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c61e977e455b03b9a4927f6d9096f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528ffd25c0e403d0b453d607426e45c7127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c4b64f4e27efd7396f8d06ac59a56128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4c7e3b8583766435a1d5fc78d61960129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9fd1a90dedde116452eae366a3c35130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800f39fa7b1a73ef017dda17251c200131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892bbf14539e309c7aa41ba58afae242132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3619962679f4f59c931fd6b6fded31ad133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb78deb673a5fa3b868d50ca273d17cd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5112f9b0d4031d115c3ebdf6e41bf72b135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be84ba9f80e4c0665c228080f7a754a2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d44ff8343ebddd61824fb52142efa8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79fa2ac4384c06b3b1dab35fc8d95bd138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85729a9171f88c58e76a925617c900e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269b5f9b2aab07bb7ce992a989465860140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3816755cb09425b3c1ff188512122a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe1357161d7feb64689ad7cecd1e33142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b47e456cab01587eb50cd1f104a79f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e06dbd0425a5cbc81e204c3f9295e0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3499b699f9882c6a635d744962e5b3d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def2262a29dbb61333ca64ef2c517288146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eada5436bf07eee80ba52ed9d1b5fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d15f77d83e67d196f2afa981f3eb436148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01233db3d9977f762946f39c64fe2a0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf2c43f6214c3d9c0fbb0295996399150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36299d2a5353bae95fa99d0cb710c9d4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32e833963fb25d543ce0ec76b451f99152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb17311d72a07362c543cc335969391153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914f17a24f616d97723327edbcef02b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a087d6d67df8172aa6c7fed99157c7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e176649dd86168ad729ddc57b912f2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88be5128e2fe70f0e66d1b750c8e46b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3031822813125bbf4979917cefc5826158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eab5995e54ee41e757ffb81d0a4af8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afa075d9d45cb00957c483b66be7ed2160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecd2fd6df2c24df79a576f0c8f9f264161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef8a4fcacbfe6540ffe56d59c3e1cfb162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f68bc6703fc6d62dc7d3bd360641f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85bd230a2cf4cbe5759546bbfb76798164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02104b80444de31975669656aac16c99165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936a54f0574bf61ed129542659218b49166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac1878fe51ed22277a6ba46c9b60638167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c99cc61d166414af677a9c1adea1c9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f34118bc05464e10c0032cb04274b169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b9959cd4027b51928343dced081ceb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1952f069d7ff1ac1dba8f736157f78f9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5105acbe8cf6e5af567f32bbd8485bf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339054ccc76f15bf3cccef9bc2d52aff173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13ceab81a001c3968e59b19e6a5e74174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c8ac52a166b31fa0dd2c1a6073b5f8175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46508ef63f91eb17c1952cfcd5e2074176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2587f301057adec359483a404bf9333177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e291f9a8458e639e01fd418a7947e4178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced79f7ff169e0335b5b26e4017d1def179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c1dfcd57133ba7a3fbebd2713f4465180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4dfa48a078dcf7e00a209d5997150181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33846e78fdabf01abb7b37f51cfe10b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016cb5cc3b7689e268229eaed7242b4f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9c7e5f8a84038cf34e414d7ab820e2184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea27bb50fd47a961e2e0206cfa5d1de185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668ca425cb6118b7d0efadbf1a96c9e8186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d68257a74b22ccb46e9fe020bcfea81187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb1da0028d9c38fb921bb82f3e2d11b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2011a962d8ac2055f8831a64c22d6ec189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78666f3666b8c923244072d7adabdd8e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55bd96b88ca907f94418471d077d027191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9943bb1e00fd9cb3af6e474fca5cb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4e1ab331b9658c356223aeaf027f5d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30094b37b0e765d53018bdc9a167cbb8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb125e14525d8635a111764bcd924a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0787bab53fc43c2a5922253d36693b55196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691e0f2647daa9c91c94d176cdabf6c7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e352ad347c079651e58280025d5ad198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524699f950d07882e3077f076d6bdeed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abfb88fdaa783aba1673b14c956d616200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ff72c8573ef09ab1f65632d0d0449e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3eaa18f6632a5fefb382b74df28a00c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a14e012fb267e60ae559b72e7a883c8203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e9af1fe43b499f4dd29f3eb473eb2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6af909e4392fd1bac270c247fac76a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b622b9924cc9f46875a0f122b2c60bb2206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249dec2d4ecf3ac700df8f80a888f494207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b455ae9e6e966629cc5ea2a0bf7a8f2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be5824ac4c6d3ab8718e51c7451abd4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241214c6db86697aaedd16beaf1febb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465198ab9c06955c519f7ec69a915faf211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabccac05136b51250f00ccd1891af9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc0be6816d554c4378f39146b8abbd3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffa8513baf1f25228bf100a646e66f1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a39df4e55e7eff73b5e0490b4cd3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff7d4fa09caf2c4fe119ec0299df3f5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb80007be41c7e5815a652840a0d928217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb3aeda298d93df0a1ec75381fa7df218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a92ba4006f4d561268453b470c43dc8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e918a4d8c4e9f4f6df76b265fe29220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e4961e21d04935a69e01ecb2cfa7d8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ea01432a48dc18ee65fc6c89ea3b58222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947eb583f6a0fd9d6c2befb655cfdef0223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a842814141bcfc19f765c61bd022ab66224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7499a8b0eea8274554b3fe6df9353b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbcd43b420bd355f90a6cf9f330421a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b07184227ebc7337f32a89df52cc9a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc49879411b93dcff1f4f10f953cc2c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21d2f8a67fca3dafc3fa2b31924fbbe229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667746809054579edc12afe8dca7cea230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667e73102699c919c1808cbdcf3d9d6c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc310c59e3c9b8d2167b3d090b686944232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db4038d7670a81b76c40479c78c2c0233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b9496e4964430760ed54189c3af403234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b0da9633ca66216eb5d907eb3ec7e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588834289cc73b368d3e383a779b5f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aaf80326297564aff1d01cce4b4d23237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24d6a001479640933aca61e85012c40238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a7db4ef547928dbb7420e5612d9adf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95687728354a4a8c6a44fae2fbb8006b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a968268e8fe077d4154a37d3dc777241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb417e2cea0bb0d1eaea7fd496946fb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ea739888586f5686622682b3231ae243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e985bb32e22a8355e41824bd8d1d7f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da961a41f6a1cd654097fbdaeee0f591245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fdfbc1c72172d4ac5e081b6d243c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919e02490a0cf179fb93ac69771b296247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927b40b5d168afaaa9237d9e3a79aa1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c26cafba6a26eca31a2afe20384160249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1e1f5e7d0d463bcae39e8f84478f2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c86f9273d9ab5a5a31dd9aad611bc7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16af0426aaf73bf48c4f249aa69191a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f2ef7ae2a0edf9336d322146dc70c5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2ab9de50078bf5969ba8a91fa2bb1254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be79595d391d07ff234ef9fd9fed155d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b1d5d40616cb0a728990b3664a99c9256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9588667cf8656295614dd7b7279728257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68f112cd87839b8b224faa90808c132258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b386424ef30a35e35b5d71b380c2382259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1449052dbd2c15a164983749cb899391260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36948542f4df7171e84c94038a4a1887261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e9f459d5f4b0121e18eac475301cfe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7f87a2467fc40ad45ee617cd7336d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f58aa9b1cf3cec9411c0abfbd10cf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b56c64f244cd7ddd10928ee9c04959b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a854ae7d37dfab4a18698283b9626cfd266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8bbe36e642daf42a1cd7603b9909f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d436b6e3d40efc62328a41fde0106f1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514aa6f20a436c939475e8985454948f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600ef6167638143c1e05ca23f707a28e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d076d2ae5106e1416d577b778ef6d271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01793f70a56903733a8eb05f322e2ed0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfebba7877dbb6d5e5a676f379f5f91273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad21ceee3bab1bca55b25fb0071dd67274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645791844fab7df9d6d673aaf4e554ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159e3513c9f5f3c401b2a6fe6c6c2dc5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef0a10bb413a9c13b762be50d34e5c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37501a7fe99d596781a90b47360ad213278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba834e4c3c077a830b8e655664787067279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7982ad4712c200de309499b81e445280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b0d075bf36dcf4d5b4b9fd7bd72f7d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f58946d85f66321b36d6ca99271be282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f30db21681db445fa204f78fa95340e283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3034cf4442f2f6f654d9c9378de6b08284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b77ac539a47f868ba3f4a9e9d17e11285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209608a3034834329eebc5f117e6fcf3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a827678bfd81ccdac486d6d21c86f09287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09902a5d94f0c2b5070fdb855e4f786e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98209b579adc82c4185a4f2194616300289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152675631bb8df62c8106164db72cc42290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe3177433f8228da9f666e0cef1fb8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e371bbfb457ec7b7b764e44b8e2d9f5292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becf9cb13d49c70ff7fad1b6a9f602d6293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06744c2392effe7d6fc5bb8af450ba83294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8453aaf8e39b3e357a349eb5b1cf03c0295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a90f2721a6cdad038a31fcddd66fe6296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b983b24c9bdb459b16e724cc178bdff8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4ab717cd892000408f787ef15c9ae7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfb68a0dc8c1b6e3a523e1948bd469b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bd3a4534fd0d51536c5686f9f8a1fd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4199d27b31484d15b723dd5fe760a748301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ecaa1e64984e0b62931ee3e04c8520302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94652bbd7041b3f70e9e1dbfe1a50bb303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03af9449c31b5c40d2689dd7fc6d2c58304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c39131a4c0c155aeeb498694405b13b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3431e7a1049260fd28e536025d3d61306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0b90c92fe51b996ad802f48f94af8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facd2f9de6a6cbba98da3c2b3a448545308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c956963a107504debebbbc9b6519c8e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2d6e6a525a8a0595fc82267dc2efa5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352537240cbf3d4fe0829cfe85b79b03311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902ff24de18804281ada21eaee755a03312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83c9fd92e0467d5f0fd066bcbf68295313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75a5f96ebe55dc370b5f9ab719a56d4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35a419f0314f9d7c60b052d1fb7d3d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a13203850f9c80d08693be8f76b29e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece1c111750c3d2617c98f7c3bd9321317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52d0d6a953ba101d92283c79ace3db1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1e0080383973db695a72586abf4883319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a375699ba03097c7cf6a2a02476840320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed86b0dc1d59467faf7843e4ce222c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09b4fcdfb3e9d50417ab4d3b3d8c6f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2a664ea8d28450561888bf21dc1d5e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6840dfc6b17fc8b04973009ab5c2fd2a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4062f2190f766bef0b79c8ff7c10ecfa325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c322e7639a78251f1385c2ceaa0ddd1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1e0aa424230175db1f83ec6d500664327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478fdb2496d42dae599010fef6e752f9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a468e40913d4a24f3000532b05ea35329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4706c4b5042574d9171a6601aec3fcdd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9896eb0b3b4b4dd52bcabed25ea9e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3d2ce122555c8dee1eea59ad8557ca332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6d8ce87d3392cffdf78d7bbf3d3a0e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a179fc19cc88187cbb842f6b3578a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceceacc70a33ebbc04a07fa9fb9317b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9ac706baaf4a556b6db9cfa02a62d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc5386997573b62269ae88ac090e1fd337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c62bd24475ea6dde00d6b3c759489b338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa24e02ae66d23313fa0f4ca3c91d1c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb43d3396a822509043dd0383784f62340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9970cb478fb518a8f9e4e89e73f092341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6820ee45b0735a54ddb0a2bb5ff203342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908eac53164f084d117526e017d57fc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f08e65ed1fc0e7ad9e62ed514b92d9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c98dd1a189060a59529999a50883345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c83c075b9b3a16019214f305c31a3cf346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0600f8f7f28a8acdb3ba49ddda847245347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eef8aebc011da5c5360cc68c848b1a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27043b9f0d366b661651b38ab3794001349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5d8c2c7d48c9dea4b447135d204714350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7148bb79c01c1b72cd456b51246a31351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a45f6d2342f5b84aa6bf38c8be8056352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267d813498bbce525cff61110e8e196353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2e2f7fda9223f9cc0174b7bb08a01354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1becf5fc85daa0e12d47e7f3dbc1c195355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbf808c10b00978d082e8bf06de5de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cb04d0e06b670939f2194c4cba6055357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeba7e634c8349e9767c51ba4e96c79358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87667ed6af099cc91e075d1568997ec359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30006f80b5e57b2c65cf9898be231ce9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16968627905e2ffcc032b0e843e8d936361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ceea7477d3caced1e14c6cd733afddd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c06324586d57c5d3862a15cfa106db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65264b9dda74a6d0d2c4baa611d0891364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2fc925a36524448c36f17abe1ae017365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efd42ba58add9602bc82e6e17de4f97366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59d1cad579d02305a3fc4cd22437c7367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb4f62f6c6870bd87ae095a4054bee3368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2d866770aafb7650b2491c89305a25369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29a0ec5e163a3005d00f44d27bbc37d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873f9a802b8df2b75057846928e52b4e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae780b389925f94c95e338cfbc089e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cd9525a7c893c186b40128fe1a6a14373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f50baf7197e56788940b62a2dbdce374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83edb43bdd04ddc1516e4550a0c739b6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4c03a656782180378f6ded898fbb28376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a26fdaefb0f30dff9c1d4791dcdde07377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0719019b756db452489a3896f07766e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5790128b5f4d7ea74562c4d9e1f75379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f97c31a10e0b985c6f9f9b015d8d363380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3245b699ceea565627b904ad675fa3381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015714ed8118033617024672b59da20382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b88f1bd41192d9698eae03642fa197383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513c1afd97959b4562aa894dd9e9a1b6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e912a81c420e6b86a163fc89d33abcd1385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba5bb42f88910d3d8fdcc014cdb0dc9386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151f756f2ce7cf6304e1eb8dbdf13879387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a2c3b39ecbeec3b13f9993f1a24bab388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a2072c605a1ce359f245a8070e589389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747063cb5497d5c539273dd79f1a5f36390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc871e6768ccf4a2f5b78d4552abdb6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227f2883d4521b023bc41fc24845bfd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bf8cd3ddd6e506ccb09cb87eda494b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e74ce587434fc5d968f4e96ad18ee17394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e5153dd13dcd5813b9972a85757a8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3462461ab0698bf28c8f244b96772cb9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092dd1f30d62e8503be0bff76cbe7fe6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ec11d326c56522f5ce0fd903278d75398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a6655ca70942150d8e59457daa77f4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10a32abd0c534f59117408a6fddd9f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd4acfb5239b08e9a16301eeecd8c7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a7ce635ffac7eec256ed49001e1050402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62754f34d409f87391b754099e373615403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5896be7b6c2c4495943aec1cd08960a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a18d0b879ce22f092fa422c872f991405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad626db3ca332084d470debd689f813406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0262ddb18bfb298499875d8c7f96c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17c62aa40b3c991c77492cde0e9e99408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c201a9521aa0bdc2d408e1d75a89026409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85535c11ec0a123f7cea3b10b418ac9a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f3998d9703c1c500a663ca1c6cdca411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0182e8274723402998ae4e4f73e9d48412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef976508fdade7b1471c1f7d8b63262413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50308e351a512f2ab8def07ea64e0588414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dbe2d113841861ce7eba914ad4c09d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b41a1d6a6fa5b468af464c2b945443416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac98768890a796896f3203c47f4cda417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac5cd0dd6bd84f0a36eeb62145af560418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4cebd340e25f499f9fcdeaba99571d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d0287670a61c57421a9cc179918e3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4442152277abc56c23301dfbb7e4fd4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9689439a2a27783cbe22a42dafb14009422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d8e45366ca1ecb2bb01659e45eacf4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54cfda507941106fdf202feb14409e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a145c5a334d703463df754226cf1321425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b6fa66fc9c90ebfb75c3e3fa0987b4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f9895a410903da1d16423967cd0ef427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be2f92660c44eb02e34e926d1d790f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0c1ca1d0e88f6c07cef56855d4a5b9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b87f4bf1e10c76157f45951f1a82b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e607eaa563f12528b04c01a25c0626e9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7100ecf2e4704480acb4bb23d64a43b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78251f4249e2d458ccc394394555a10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a20ee4e27837a7151b70354e7b6bb8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f07ab0144d12fae2efdb018b6c3aa2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bffde81b401006aaff60767b8843f78436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b2d32d8d613948f4caff5160a40ec4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f513ec5589e524b28b6a6cdd379f41c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917f41c88333bd2d04a57dc542261d7f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7508de3212e68eb928bed486591c41e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ac0796785f12eddeef7a421e3e1f0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d154a6c49b0ce5e8c2d7b396f38051442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60862981e43eaf56bd8fac7f229bad443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef253213bb1fcd4a40d03708f614fc3f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0fe926f900dca932aed9a40002db46445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6993bdb336134c200045104de0cd6f6d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ada0d55b770f7263601bafd35900e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e0e21b7e8476a4989650a436a79ef8448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71147157e57091b0f88ac7091f59e7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f62c97d6ddedd87848c40f472c7fed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b8ea0929467ed8542c9b69c866310451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ccef6e3de4051f7b6436fcba935d68452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656b193967735a382f3fae7418317fa6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8690059ccac95db2f3cd64f0503ae1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150f2b688e42f8bbb14d1d7a1636279a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32eca3fc250c4e918f111492a4c355d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb24be98444cdad6b8e570f000e5be3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efdefcfe5b8b928d226ead0cb0b1dc0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7286935e4b3f9b37162eaed0fd071459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d107c8755748594a637eaff685137b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2a810d6808eef050ea39776589bab1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffb1d58d4f33fb4939ea319b92c0872462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e378ceffe7922876825ca6ed109205e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cf501cbead39e06a25640023a6fdd0464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0abcb5680983f3eb22f800e97b8bc8f465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6ea097b297b116ef77d3c582749beb466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18390a3eae63edae9c7d6722797b80fa467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a711ce1dedde0e640ef38b07f81d144e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf85a1f5d2d8f0ff0b0d190f6ba6319b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844dc170841947493948eeb439b05962470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943bb4eadcd399d7f533d5b8e8f67646471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaaf86758049c62a7675283ab365009472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751ba8f0f004b03d094e70742469e763473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145afa1b0ba2b13a195ba872346bc01474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52f42008a652532144ccb8b2dd0013475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65f5ac40a5f8f16c04cf4fd6244ad7d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe54cb8d5f677d6c258a39bbfe2940a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b73139f73d5383c24fab3cb7f8304c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e0caeae8c48a95427b07d5f6f16f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda70e5ab25235b370b5ecd88efbded480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a85d00b6e097f49c44ec2c85223a8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b71e093a0b88f850e9cd9336f3560e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29e9d62820fec85a00b7d323f41e766483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c822ffa3c636e6ec91cfd6fc797bc484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110ee69acadc675430cd0fe23280f0fb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ef8bf243a20cbcccab7591d773ade4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85b900acbb87010a43eed33a39d301487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e29aa4fe4a62cfc14176eb0e74727488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fb320e797583e3958ebc083c0bfd22489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe5fa91f07f17ffdb5bc258717472a6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e74c002a7601e073229b2491b7ad472491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2690e196f87c5eadb8bf06786358c2f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03778d17c685bd6b352b877ca209304493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410a5ea900ef1f8224cfa067d46821ae494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add5d63df9478eabb6e43d281b564ae6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909740bad5d97752ff8720cfc42b7c3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477b9d688b8b6c7730615c12732058a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc3d23310cd33b922c4704e16298b9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b77048c279e0c17517f8369f5b3843b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e775898277cfde3bd42609c7e83d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ee58a6a57404eef6680427f24dd54e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee00c5933ed31c8121abb6505cb8b27502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f935cc5fd2637902d84fbd5f05b46ee503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3959eb781706ac8fd91281576f713a9c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0725c6fac2d5667f34b7fa79c2279d2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a28c38ba0a1e787df07e6fbc241fc9506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efefed8b0a5498d4a0d668d1d6c88af6507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ba2bcff15049a68fac28c4518a58cf508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059234e462efb29c70a14cb8624ff0ef509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2719fc428134475fd32023449400e0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52db9a5ab87fc81aff4574f2a0c8a230511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6293d1838b63f884c2f84dcae24d17512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929331beef96dfa471727d4dd697ff27513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7171e4757e895f36f05183d5adf729514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a7058bd3a00d88534875b111fdd0d1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb8092c3c30258077e5a6a42a7e33b0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2309b81150d505e8413c7b116669f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66732eaf9ae095d9561796279c87efc9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd9e1affff48f3f7714ffe88b3f223e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac12965f68081a45544a960b34553d6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16acf2ee4d681c75086db2da5c6a4f4521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85518a3c15bc40a8cb7b0964fbf204522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c408275c05758c085ca1c14f6cde0f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b720ea4fb20f6826f8c32b96bbd5a45f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf7b1bef3ccbd1d5d36413505c7d75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa245e525ca11c420d56fc9e97a4e29526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8310c2d11418a4280709660d9ce69e7e527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ca2b8fe4fe5b980c16a426641eddda528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd28faaca3c08cd366bc9f2ac405df5529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9123854be496246dfcfafd93aca34e21530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea79c35e409ee0f7ae9a6480ebfb8c3a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e782509c683b64a43eafb11bd2f4e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56a64b166312a2b0ccee787316f18f5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a36aa7d10f6af6833a39b03caf230534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ffeb490b2b8f398fcfdf054e7ca2ce535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecafd9296151d9420112f8d68a940c3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f957cd867efd9e544662557befd960c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4011be665a2f6d06c81bf431bb52205538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf53eee35dc56cbfa1512f04513b65bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba56a9f03f1a5b1b640b155802ed23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a45a17487ee41fb0b6629f4bf6fd696541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409493f4d28b3ec24d46af65cc52e33d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79ae944cd32aacff021734bcf1eec38543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46140fe7a161f8793041185634749568544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b45c9d0fcfe912126b49c0f8b44b2d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93eced590c6a45f6b392c3e950eedf4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49075d7e2a6f164d637730c71bc54aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bb8a530cccf9785b24b620f168dae3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7c184e042fabe79b239088aea23f9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2db0d5dbd8a7319af9b2ac221dd3e9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d128bb13abc0628523eaa90f528a3250551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9380fe3fd9f607f0b10c0ca3deec76552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddec6f201a9aa5ffae6b847cdd36b57c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c499ab98cf286d42070ff87ebecfc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35810bf761ec9bad8658215f6b4e49d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5709711e447cc39ed2f139e602ca6c1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d03b5dd157b6992b38d900fff952654557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33014ee107d4c0a81387a8c045e1648558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cfae8a67272fa0f6f5dff97e4c03fe559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438b2ed2edf71bc13cc70912bd372952560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8d3c0d07500ba3e0b05f402bc26da561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857bfb91ebd53fc85b265fa2b528fa81562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f8fc80797bc0609ffb12054763574563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44e59c9c04ced962386c024632946d0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77ecd7301c10462d41b2cbc07aa2c8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1fb8b2707a66150ff4a86a6fa582d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f942c1b089d627f4335eca26b4419bd6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ccaa7dd63bbc963ef905a93e50a30d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad441aa73a77652452e69c28932cdeee569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b717e54ba5ea590db3facc7952ba6e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6487eabd21811ddadd9f6e59755c7a4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151e31c303b31f83cd415e52fa1ad55a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979ae9df693e365dc7a8e4c3c9151819573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4665be0fac9ca10be2b3e55d1f61329574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1bf2e696ae20c81e4543d69467113e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23a7684de457bc3cb6f2d7564b7ac38576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9769b9832719101197bf265525408ec8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b0790d0073d07865854506d163624578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee54f8fc706d9bb55a1807deecec4a2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30905c78e0abf859eff351bcbdb70693580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8cf49f46983ad24b09278790f337d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfa8a5a2a3a6f4206a5a52debaed049582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc413b2d01f5d71e624fede970a5934583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3293d7a2dbcd17f7dccf334f8daae6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7800cab34d30981836efa9c7bf06f4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a9b0bc8f14e118aab68c1bf7dc363586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333310a13001cdc5e85352d79543a470587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ce2448566cb824354ff7cb1c78996588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c345e686952e8c9edcacd89c3f2ebdf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c06085b8acc22fe8778aa7a9d2570f4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c980e4d294afe4ac59643ac5289b9e59591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bf8b6410415575f4e280646feb71dc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169e1fc78d12c8ff89b3d77e0b22e837593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a065ba7ea62235cd9ebaa93bfc757fc4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40df0aa276a0f96b3365418b878e67e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e2f4a07d6bd0e49fe263833fdd7f8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1429439d6a3bbcd3a9534463583e65597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa290be7f4a8e6aaf12db2fb23b59b52598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff5f61cd1d499663f062d943074eb4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0954fa7243f02738e3838797c943115600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f5dc1477a9dc25965715bd97871aeb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d381c6eb350eb8b714d906128ba00e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf5041be47a66672d4ca2b15b60f9d603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a3eb3cacd44978f2af4ace7b6b4d39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0d383768179aa9c75a80cba2d3423605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a314cb09a32dcf97a91835079e467f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c2510728ab4fdbb15460a8c11835fc607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511649b8cdfe9ab9d7ef407d79c88ed608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e47e5e3365c4403bc7b7fa6e1c0a30609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfb3119e5a9f6b1684087c90e0f4365610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856dc1930e7b379c6f1e35ea30727d63611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31210a017caf4e5f3813f0a8871b13612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed208fb2b57265d83b563856f27d6d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aedf44bb8c3cd9f9a71beed82df5e2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a012298ac6adba87950e2b0614350f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778d08d9c310173a53ab7d4c4a8cc2a7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45d114683f6571dfd687bb01074bd15617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac5048452eb8aab1a1c41a18a34ae2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3947322787792a0471110a1105a8b107619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75a782c09ddbfe9a975298e15623dbb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15c57876ac1369f6cf92f92a065b254621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f280d42d19516741358c49a9dad3b1d3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a65e028a011c3018257a3b95d6b693623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64af83dd23a9b480a29746d290c165d2624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24c5ee9793da67e3903c614f306734625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fe0ee87db3eee3d0e385f55539b99b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c4c29364c293a80cfd04276cd06768627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ba5b10e38ad5b316056aacfabc70c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c99e9d6b3dfd8192c46a425dae7c96629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63978cfd84a80c70229f15057d640d1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455da0d61c88d72acdef95f824f79a2f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47308f27935d72cb70f48659dd0f3af0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1ab2a856c70be42dcae7dc5f37985633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985b28b365ffc35337caa83c89c26855634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f25b5349f3c7e1686b6ff609952bfe635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a68e4f95503d29fa66ee97f933d08d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5ab19ba57eade7d828cef189a267d1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3153f76e8a2844a9a8c24bb227ee2bc7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e284ecdf84c7cce0fe2a614db1d4976b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c2103b23f0326af65a24343a3c9c6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18186d173216978a27cda146256852ba641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbfcab4eef68e181b17db7185838864642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beca9c5c2293d338f3d48b5afff0694643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797eb4a7d2d89731777da6926e06a1a3644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0081125cdac081878508140cd94f76645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f7fa11a08988ad6b215ab9c7d14e1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e061671f5d52db5d2368e313037cd470647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1e5f5f14b8ef32a46858cc13ac7e89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2361d13cab13a820150d46ed0d91bc21649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96399290abdb0ba27dcb12a95d3e04e6650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e12ec45eef7479da5fd1a69586f7cf8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90aaa22a172232f92374c209dbe458b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67cff7f0b2fae456ef5dcc9e63b3c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89d73277dc12721af5eb637e97d95b0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ee1a3d51716e0d3a2281dfb302a61b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3fd312c126187e554ee1ac8aad48ec3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44423efd5488d142c28fc775a81c747657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb1ed88a0ecca78f93d90fd69ae3dfc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b3e26a7c333f95c86a3e6f0b45ba6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab780acd42d3d7768dd01dcbf4e94cf0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724a4e1991460c489f7d44a4cf59d44d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91c2c5f49b1e13e2498e9da519d967f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63c5b9476ee7e3c672c8127e569dc03663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50710aec9007254b69bc6e41f1991f21664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a9161ec0377ce90b6cb9b6deab1338665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3c13da23fd6e193dd5a09be774eeae666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e339ef8b5b6e36b99805697b98f1c5f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e11bf7c48e14dcb1a30da59585f248668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771489e498487da2d3d27aa5838fe44a669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536842d4bedd93ea2f090394d37aea79670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7762e6b3d3679e553b05cf2f6cb0a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c91db35d4e6739ccc0b9a35b2d40e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8074d8ab45a66a8d8770e5dd63e5db6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e96d5610f8870460bed0c7950d1097674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607a71f8d8b7fdfb3696c05f00ec8038675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb0d22235bc2c09e7b04a8ce7416902676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439b89745387d2215e33590c1d979db4677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afacbecd0106705b180cd8a2f93129f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8c42d67735779298bfd201a9b7de7f679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df83cd741bc25ee72a3a0d950e370b39680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ede190214f9b114ad5e76f51ab84be681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd3e8aab9cfb76ccd6a52976fd52a01682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e41e63a426bc1f4595d8acf1efde4e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b5e696142838a08bc0665a685a0342684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8ea2f07e33e0a61c1d027bfcd6ab24685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65679cfdd25b6499872f3a2108269442686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f25a739fa7bb22ba053636899ecc7f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689a6c9b55a964f3a84989049a101ae6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f596b62fc4f3edad6390e1b92ae13689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1141652adaaf6d0092062641429e9ec690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85162b5fd1d90ce5a0042a3dabd8a515691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe782d2b479a5d764f6b443de87d51a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432ba9394c4688c66b4ff2368fae19c7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e368f26eed1eb601f54b353f56f4ddc694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adf805b2ffabc258f973ed438757a72695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0043457decd12e70cdbbe4e3cc16a71696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61ab3f84fcd949937e019dacae9ff20697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb985c36e258c87494a1d257fe138df698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf174e1157ea2aa7535793af99cbd279699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9759eaea2b0dd449fa7a5b2e59bd6970700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3de3714c00d451ba8719cdb7e1ec32701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c34f06636a1f644cf48a3d5a60f6f21702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c526329525187345434c8d7aea786679703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbdacda1ffe5c7f8591d1dedf590e36704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753453f54e95ad7abe042d048d1c5b0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb944724cfd7ed59bec4be3ddaf281706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee5326e1d8cc7c0d2840bdf2988a686707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30cfc7bb8171fdbeb26938525d20c0708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe8ec1df707865b638cb36ac2ce5ecf709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177ef8a35331fe00fd39e75d85822ca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd9bad5ed773d8b83b9fdf3b2a3693e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869e558cf9c3c476dc1da6affec45dcc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024405105c6aaf36bf1511792e055fc4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3411c36e4e7151aed102146eb4c1ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bbedd5d879324ec675c0d2035a7f74715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662978395272b44fab814d3aa3d73b0d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8363b1317a0c6d27cc0f1460804ded48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b75a68d1bc61d0a66882d01c74bb1d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710765e085821da925d53a176a275808719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85de9c195c1cfb429acce2d0a3a7ac720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ee859bf07932cca9b3ac0128017d85721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d44458ad1c866a6a451793de6c2c932722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287a25d7d3c1a082b5e80a0ac0f6ce8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb5d6c5f2e4d92708badb2f73e52f6b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce5f8f4c2ad5d819ff9c0625fe1c4c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34a291d8a3f4319186c4efdb2b431ee726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad87e4b703039afb4bab7764f21b9230727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedd4472844e655ed63531d108d25367728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb93a579f59b4e02a30d7878a31f56b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae38d3b7d581988f6473c12699bc069f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f434446dd1cd88ac0a4508230ad170a8731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70291783ffd8d2f16be9fa1bdf3911af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5503728086fd76d2694634dd207163733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef13eef7fc464fb6bc35e7c78d42e5a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6083488d3b7e0e7613ba28c5431ea530735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f017a3ec3fb124fd25b7dccbc7ae4aa736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a450828a5789dafcf76965e1d9688c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3419f04e8b7fc2c24a2b604c9975e6c5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c468c34e69df71ee1d5a137d9fb10f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5058ba1e65fb9b8fca1a8d0912d299b1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1962e3ac9fe4248790b9b3266de6bd1e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff575f42e2f6feb1a44d80dac7a95c02742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da226c5bcd7ed7247e990153b3658af4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26c415cc90fd2383606254cdd07b039744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0cfd88724a1776c4c07d2fc6be0867745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b20716eba402cee1da7df52d519e8f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990633351ecab40379e11e59952620ca747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d373f7a7eae742ec1130d2e04a10afa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cb100a094ab9a9c5d38fdd5a7dc564749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec68bdfbc3affc6a41ad40cd9b99f61750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63364ff12f91e9cc3f401af295b96002751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8975e8fd142ba1be3c5a9b159bb78285752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12706efc37ac8113a02cb02750675f62753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>