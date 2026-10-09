--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52521116c74b3a2b58f4a2301947a3d11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757df608bbf33a28263e607f275043f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5706ca0603fbcfbdc4f5759d369df5ea3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7135bd4a4cef7d28899bfa0e0bef814.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86623adf5ccca32975c21c63f75aac525.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dd0c714c64eb406ecb73dbfa3ab7706.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77726dca718668e4dbbeee46494d78f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65606062a76f6aac009f55dc4abc01e98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdab311100601b5c226aaed2848508b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7d1bb8aec207bb1028a290749f650510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294c5e01a821776481e04d09056d86411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48880a399e34729c0291f873e69c421812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc368ed114701e24b6cedd6371e30d4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e262ab3845e62d74f14ab2a0f51579a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716f8b251f3607d28f64dfd712cd2fb915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceefc541ab3749af6576f6a6840b2abf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a3a9bedc6e6a26ca3fdea72cf25b017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab01fd11d71110425abd1d6de9f815fa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177ee8b251044f61464ddf8507be954919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7f861e0bdefe911225865279ae219520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09172154145d2447195cebf5f0f9d521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ef1865a22f9df94b0707d4de7a8da22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e55c1574847d0da7991eb384d3f6723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c44e3c1ff3f7180c8db05c6fa065e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ff22d09828623af7b7d9f3f96e342725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933534532fc9231580f50b13082048c826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891946d794011ea58478a1481975a77c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ded42c6b85bfd8fa5e831b30bd5545a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8d01e04ee874d69bfc80d2888b44ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c61fe378acbcc5ede58f8f4c5fd4dd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d043e1c8037bd346b5d24c35c89823ae31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a901a0c7fa1a3d11ba44e73475b82132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ad852a721b998692b920fa811f949533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb63a0f27d58b3e1e7b00124af5a840434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b936ac7e6ef7b13408f1d8d835a32b7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ef6f115c73c6249ed39f1b44d5a00a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42bc589d4a86cd3b953a3290363a59237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde88c8f3d3f9b549f36643ac518ff4838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8f95d23663a9c578a84b2659d782b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3bac720b9acae25b4afc95bd9ef0e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fe320919787e6b3fd94890ab46f98041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740b5091c2429e4c50163b99405aa77d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729dcf362509c8a953a34914fb38179843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5eb46db8a8015fc9c28d9cc5ad1ea644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa2f733c1edeb003c093ae0a9def3f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521711409c2c4349ad67092ab84cba0446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e81728871033305deda42758d496a947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472decf4a45f9042249ec281cefb6ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e02858b48c0de4ddb3cd8cb17c5ec749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cc1b834beb781e8903bf8aa291f07f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9e1e2fd6f05a9f26edf76360c0d8b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61d4db6d151295c1f675096eb29a9252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65befc65770a1170bbcae124041a1e253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463b00c2c746aa1b635f4f83d9226bb454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7412e6d4941f4c60ddd2121deb22355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4490f8121c0f85d803947113cae62d7a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de6ef88bf826db93ed7c5a74492b49157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323079512670f5424ef5b55ae965163758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89db5f6176fd4ce28f281a062c3605a559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415249b4c175aaa998f3b5c905d4b0ea60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f5de0db2d4eb58bea6984dad9b9d0b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe159fe549a2a76663243b298d1c2df62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c287575b9ab7b729f43a7c2179d2ca63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a40f6b389eb5205a3c98d0a34df7ed64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629307b2ab1b9aab62ac28f1ae42fb7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca73a22ced1809449be019d69cab996866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79814091762724b5b1902dc3cc37a0367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8133d96f6da72bd886ddc0a9e992d4f468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5563f47ecfbea148c60d9ed2531fa75069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e5a23374bb4f7ceafebfc7cee8acc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7720ae0d22f04bbdc606a236b1aff7e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b517018ef622a818028be2c2be815c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae131025d266e227fd46dfee3e9837a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4fccef50afd31fcba9dd17aea8381774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ed0d30de560a1e9a56a32201392675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b84acbab073f030489b41420aa3fc76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09466cbe69ce5f643c7af60820a3e7d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec6ea1c074186a8b0d329aa970d257a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03fbfb760c106a379d35bccf17f9f479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f448062a7b8fb2a83745a40a75c94780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7704543e052186b99e783ea699d65c7081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6191ac576b199d0046f36a216a61ef0882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c172328c613219823dd3115087df1183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac923d6fe6346ae4a7d3261f05309d9884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d9816136ed6c9a362d79a0441cdd8e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2958903cb9355f75e497ed17ff73afa386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56ceb81759885cca274368ae7c3c01187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ecb148c9c39a352ae91cc1f1556ba688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b94ea0f9d667f409b03edb5ad569ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1abf771333f140a3f3322beb184da490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e361e54cb7481b5545a9c3ffa95dcd891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3320233f25829e9aa351df6630b384392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629646e0c99aee94769f39160269dbd793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbe9b0efcc99b84e1b19ab1e6b44e1194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6aec55704f4c3d5f59328477b9b22895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6114e4f74ad0f04a977d465ac47c1e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a35d9b031a6c53263e44dbd8d3c59497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614bab4ee4a9bb92e9be3f765706c6d598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaeb75b494c7c41216db8cb63a1177e999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d2a791438724bc5a333e2a40006be2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92fd64d24a8248015675ff40297369a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1f12da1ddad84a8cfa6e52dba6cc03102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c650298a8864c97d9df73a507496c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23017e49e41e7f741761020526ea23104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef2b1d6349f143937e5ec07f67feb2b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef9f63bd13e30b896667b5e644c9701106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef6cdb4a93c997a14482f9a4dc5f91107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4f4cbf9d82ee62c10e6325ffd74be108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555a505c898f92bbc06f1557305e3ee8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e71a6b196d686c7fb5858aafabfc755110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60cfbefe08fe82f3671d0bf53d329188111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c740a771d4f4980c87885f73c8eb0f7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0c9ba2f1b909d4f1f11652dcf2ce6c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783f422d0bc910c07d7faa6cdc717a08114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8451be757c3396afc6702aba91ca8de115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245b27682b98d3af0a4ac06f8811890e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f12188f26d8ba077c166eb8d6483117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d77a4170f766e7182c21fbef6df3afe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54edc3af04904f2a09c9b8ebd304cf57119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657f9ce90b63eb61ef2176f376fb7ca1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12de53a42df1b79a4dbc1a2778349b8b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680a4d6e7ef1632b14a3e439da8a3956122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1419580a080473056f17c20f9a3e1754123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0860341cc6388de0c42234ffe618ac124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498a6e78f7b4e3612ba081a14dc794e8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86999815f3087bba60478fced6b2f596126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecd62a8a38ca936ab96dcb1fc80e557127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b33ef4b39a8feebbf34d648647111128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df308f7e366473f6efc56c12f7385768129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ee9f159b24a5dab3355fd919df7e0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9103596c19e948c3a9f56761577adb33131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e500c14d6465335b37987aebdd27a3132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647693597807b08c0bc318ccb21f6334133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad17c962c28d20e94fa6be807216299b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a546cd5b3eea9a1ca1e02a82e4100ef6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe66f0253cff543115ce1cfd98639de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d11de0513ea80dffc2c708b51e7806137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e46073acb7d04e914d9b4a7081166d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7356d4e6a1d0e7b5f6585d520425567139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec2e48029e417c36f36d665567a2f79140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45711e57a35ec0c9d53bf0ebf2477ad6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c00ad59d24bc60c507796e5ecd455c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87171411e181224c0c75fb465c177d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45de4019f426c8efd7486dedb1c0f784144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522e22d0f71c95d0b4a513513aabb942145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e715707d1cf35c65904d9b6e7ac91006146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1807f4a3675d8bea5e6273e838ea92ab147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04587d6f2f7d403c6c8b4b9479172de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876282cb0e04a5d26bb7023ba7856d8b149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98906a55163c5d3a3ecb43b35167c054150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051ce451e00b46b97a8a0e75c80747f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d208328190a04207a84bae52202fba6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af65a121d9260288c1fdc173e02838e2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ee998d9f337e59dbdf3c3dc7af5aae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8631a1984b0614fda21a84ba677116155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4265db8d5fdf4607d978934b9d2c22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838928d40a80f15487406a98747de2c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce1a3f22d813229afbaaa470f2c2c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a07f6d3badac889afc12959f3d4fda159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b421996066064cb3cde2c71bf6706d89160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dfb2e78b8792bacb4ea5a2e5b9cda9161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2effcb16151f7df13c119b4c1a5c3b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f81b4d16783ff1f515f693619c273e5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2225aa0819dc51c660238acaea2016f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4cb4971b30dce2003561749863f039165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38988b9dad7a92046b238454f66149166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985c212de1580f0304353f1179d8f699167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c80992c1fb2803d7a2ba35c1da9b99168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367981a37189cd81e302162f7a436a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2cf94b7e5848f03c943a364a8e053170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4dc69275b6d122817bb9829c869689171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f057a56848905af5a2a506252476f520172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c359a06948e9852b141bd33914dd39de173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca5c67de7e506970c95bc5ae3e5fee6174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6d5d423c62682c30338826669a9fe6175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8ab73651c0ea4bb83bc18fdecd7cb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f42190718bd9ed13c71eeb404c048b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09021a8a74c11f588d9dc57884795f2a178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a83389eee3deafe4019f17c483378c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aef642d37c4782fd8c3c105b8b06f45180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f552d5f212f0f56cc8aa9c28d8850b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bbca639ee803efe7766cfa5923306e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea095c2e19e8050a73ff0f306125a0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c7850ab26066d7b34c2e88bc2c028a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983da39388b46a651cd9bf682f3a7fae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fb19a53bd9222879004f3d6b09c49a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ecdbd12c3bd5ea3875665c668eebbd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85309aec0bf4f3266a719df72a7d515c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650be9647041d0bcea73703fedff171b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f0cd1263bebcf3c27929e02b5d7aa190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e03300f16fdf9ae96c87e1b192fcc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f09a3c30bbb2e79754b7a2383614d2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed748f133d75176496b8f4727241b30a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4341a92e3fd122dd0e09fe768378e9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f1360af1140684fe8e083057e5c47195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdcf661d614380210444437f47fedf3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1b70934848cfd195b19747fac6a79197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71eba61d950f6a633e375fd5dc85aa32198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f57ffe4f580eb5b42ecb67079a2a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819b15d888d645cf2c5145d511b0a27200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb67b692bde088eb1e9f839e494410d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355ec6549afeae8ab58238ae42b7f5f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34a179a9ec9c384eee602c889b0447203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40312a8b1c3ce1c111b3037a39d389cc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ac00b1d95e3d78bad021f625ae9725205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13f55b60cd4c52707b6f60ec1b638206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30caf33a0b72711448507da324a32136207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dae929485130aae7a6580d8ca1a6c1208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e13d1045124f7f8781bf0caf5c5a57209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afcc139fb899543aa5b813b8a467a1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4484170bbbfa62a66bd12d83750041a9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24382637a0b1bd5a62d0c9be530d8849212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bde552395cc508ebfa6a1ba56cfadd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81f86669029028e21f459941b986364214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de13fa71a6e9fd47c1e7a6245247e468215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7f4070684be05186ae9a95ca261186216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae50b32b24bc00e2abf122344de445a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a69cddfd8f85571f85cfac7a3477f61218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94803c71dc7e6572549fac0021bb0a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dc015966ae8bbd9d8e3d71d8efac47220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab80e8a97aaa55654e202e9e4cc6b0c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e843e21eff56b806365e5666e8f1c52a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533b87f46f94435b039c638be9131849223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d4cc5828c48b403e7cc175c61024d8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f34b75e99399304349e640a1e41674225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003faf3e319d51f122a0ba7f7e34edc4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81ba6adc755b20665ae93f5d7cfeccd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbd2cf33b06d438b3095b4f4c4769da228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f009186f4cdba2f64b0c6bacb80174229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360994a84b3995556dda004112e98264230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ec6c2e7d53493477b3309f34cd71ec231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf1a7c6b0d25279018a8535f2670688232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49122e29598a3882e6add65199ae45ba233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce395720838746f972926a124d9c37c3234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a552419f9bd0997c74e095d6a0e8b51f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ecd01cc8608a2afbe0d7f5e5edafbd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82120fe47ff563822b976ec31ae721237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a926f849ca71169b782f5ba64d206845238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77e3c61695fd94e7889a7d1428385a5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1475b71068c6c37e6014571a11ccae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a69e7b246f03cfc52961e27b596218241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaad42fd223f7da727d0a17952ab91242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5ccb0c9f84bfa79e785d8dc9ca4edd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d1eb937d3a20f90462cf01f4d24556244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfa7539a49c50437b3958b14ad6060d245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8293822a89b4d355eb631829948c2fd246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2420afe700d825e3f5c947d8d24abf9a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7823f4e12354d990b81ed66d25bc7ae0248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe935532261808f8b1144446236f21a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a47c52d563dd42c139630f0755e1c8250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6568aee69487f2cca943ab19dd5aacc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d137701a6886ad9083eec86b7c5aecd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af313630ad95dfa25796a7d61047d181253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29767b866a86ec0351e0b54685b613254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e47fcdebfeac388ffdb624a1ddddaa255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f39581fc6397c6fb83fc6e780be33256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2dc67982e8c9615cca848ae3d57002257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29669ea51327bad5b3cef10efd15622258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee094be1abdb2c01f671afd1226dce57259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49572945800b1c986db56448744887f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a605ee624c76b1bb82a663b4408321261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fa854dffb82fb2ef00d5d5c6d3bc53262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b080f85ce422c08906bef5def012e6a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a4f580633e6c1ac25d531bb125be35264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3c9747491af7c9f93d3decf29be5eb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefdecface2f86823ef3a7817f4e2738266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f64af0068a8b3c2f8e5ae8fe5b6b75267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc7a9105ff8568f94a0e37a4546c61c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d651c8790fd8969d33d2227da09c65b8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa3f495bd10250b13a44d8e1f8b0951270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a76b8b9a1ecb25ade05cb020d908410271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e848e158218cd760e3ce5e838876f49272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e01bb40c0b12e81f89e2d94c53b0f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7606265468bf01d8b39f5bb030282088274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b97896cd65049b901e7cda15d7489b5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43cf59a8aa351805d8263833376ac55276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcf216d2833e800c90a9bbab98be51f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3927c5837eb8e6ea09fc335d7546d62278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40adeecafa2f5cf953ca90df183765279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7875fec5175e6d98e65a9144281a5855280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c45e7cce2c6c3d5f103002d999480bd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd87d2793c553aa77a4ecdf99841de0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5db14cbf39934f506ab36fdc99da22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70747a6ce9a12c93c7ef664f19b58b77284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58ae918d05d0c7778362aca9eb76325285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b11c1381c2c0e67a9a8102903c4ce22286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62963e5445ed2cce884ea1f151cd465287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f299833f12bca2cf44f83e641f9de1c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac5ec06e749eafb54f178c3be41b0c2289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35efcad51a95365263c0229dcf88d966290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423ffa91ec852e7749a293477f54b7b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cce73c536d5c7a200fc74bad2b749292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3233294dfa1e0e0a2bae54d9d335464293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9edeb9805d6d86a33fa4a0e4c25ecf9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4121d4aceb00a2240665893665336ee295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dbfc2bd3efc62e60f4cbf669ec2e11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c6909509a2d62408bcf383f5606693297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6d7195461ad359a840403d2cc3e42298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1aca7f1bd77de87dc2e26adf13cdb0c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab04af0e012ed739a23009ca5fea2d6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6b9bc0687fbefc564b2636c49146a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11374199f534b2724c0bb29cbcabe35302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977aa72734c3b9a6b9b5f9a21972c214303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1ddceccbe63ee59c1a6b534c19faa1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92daa6484074f57dcbac53fc8e61f0b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f38c57719f8347ad4265869bd0a6a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95b62d7c88f4f78eb8761d7c5208a65307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cb4ef96d11696c37d6a1b55869e343308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6794fe408a0a469dd161413c32ce3ea309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e10a190014584001fe90c9ddb349564310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003fd7784a46d21eab853828fa47f44f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a5f73339ba0676df8686f82f72fd94312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd31d3b74d1a89f26dea53b7801c72313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a656bf47960a703e8a14865e82f27b4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1ae673cfbd9f169fca65ccc8d7817315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7931e7fabe7f0cbacba30aabfd3ef608316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af41e4f82821529eb007d68de0e236aa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb9d84481ed7b941427a4d3e1b1bf56318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7c9d29868cf1f92d2ccfead8e844f2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0057f734487a3234f8bdb6739a5b225320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b95534e95f5cddc6036ee70e55d1d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fd8e806528d2db28ce4eb57e1e643a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028cb24747f6fc86e848ba3c0fc3155b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f57c6a75b392f66594c4584db7d304324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602f8563f62156163ab70aae682feb5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d2619af3cef4f68b684ac77cc7cb73326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f50629fb0f03fa6733655c44ca2a99327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e79fd409eff0a0a923d96d0111f572a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a678f604d27591a23011bdfed4f3d03b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e32e52b2eff1e91da06ebf61fed954330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c096ac9a6e8c4ee5523eb23eee023f3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67c0ba66ee3cee32086f0bf1c03676d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55356fed50f0dd69ccf5659f12a4d699333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c24cd904443d1c0a9af16bfadab16334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93ef5dbaa2ba1c121643457b4ea8d15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a37fa032f252a93e099204f2b1b2f7d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f965d722cc3dd5f0e3331e319d50a6a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0609a2abe016b5f9b8c4cb01563ef73338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce82ed28f0613c4533ae6bd47f9c0bc4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744f40c298ee3d36f9e95c4e951b8538340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caa863a2530549868bbc014cb782b27341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c007574cdd8bf42d297d146351f05342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6458b5d242ec78826a45ec1e8008db1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe912f93f2f33893fd8300eaa69bde344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f021f350dc3426f9ddfe4023acb06ce9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59ed14b9fd7af7765fc7a6e5d0f2537346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb94fa00457bba567ee1aecfb435c9c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557d98a955d801566590a9fe6ef3858348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2dcfa59b322ea4fd9af3468984b60e349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0aa8b57db387166e18309d40aa9d1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed97e1fc3edc8044c8be0ef0b7a20d9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78d60a10b488ef31274c3ceaf02b4c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363a20a41be7b9945752859c3de8e195353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078b50ab006d5c74adaa8ce716b184f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738af76fe284720b0a902475d8e45578355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1bd86cfde9ff0899936e133abba4086356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ae9175ae36c7344d9f6d8f6913cfc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cd0cf781b50c84958de08d7f60589f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c6421fed666f329015d59f4118b9cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf17c21ec3d28e6c87a8f986cf1498360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d91911252fc9e068111a481b2d7033361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be80162a8e3f3176e9ac31c81a55d4fe362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602c8c37d76b34370598bec44ec9067f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e28df6243af90e9fdd48039905c4ca8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f8343c04684befa081b749d7861cf5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b2b23a905c8994347af8e80ef4c25366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81e92c19708579b1acd1de2cf686f3e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a32f919c2f7c0f06c7963c202856eba368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23827f0fdd500e195f14907f74f51690369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485930be8e71cf64eb817c2812a2ff6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f171bfeaa5931bc0ee71ac0bc5eddbec371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d18cdc829a741cbc1b98882aa0175372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e748213ac11c732ce0333e5eadf69a11373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2497196fdc20bda1ebbc8fc541b162374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae335904da5dd29d7d93b690d8d63220375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5561aa2cd4d94e4a5f01263a92e6bbfe376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf2309d81175dfa6584c199b8e4cac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8791b94a61dee4a1d847e4d9570e08378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb83e4e7b536ce8bb0e191f76e2db8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a879d9bbf63849b093269623233f06380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1d5e8179bfa64a900bec4a0428229d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255b9fd66e446f058c92c7840ce3ab49382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b031d01653e84232633d532399bdbc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f7ac5954eed7f17207c50b13b3502c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7aeb11f856eba7c89a30c80fb08763385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e95a07562b08d821bad260d6d4a67386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b425b665f94000e009e1ebd3ed63db90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf63dd493a2a7aaffbc0561c2f8e96b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d5ea593914fab96af0c4d307c8a54389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2b3ed9688309b8e9233125f6ade291390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4fb77558d623475c3450be24318bed391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df07eb322a13e77c5bd0d3803ef66db392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af3b5197589443ff1525a6d526527e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a1f4c0b1c08cd2add612528c21ba6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b9f79810317ec56e49bafce40b277395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b379d31c9ddf1b39973759e055314e0f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444d2834c4fa1262b0fd3bef3c7684fe397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8127d91684bb55fbf0def325edd1968398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcde41d11793fc97ae331e4fd5303ade399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358d3c689eff3c3060ffcf51cecbcf0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d4f09dd9741fc1ca36fd918db5d59401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9db257088cd28c01e95f7298e576035402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d44f66a43170d7ac47542fda6fb3da7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f406ed949087cc5f650516d9dd62ec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d472fffe4c369d459b5002b944c3a5405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70559f9e13fd79039335329741f058b3406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f88b32a519613fae0df181a2807a7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86693e0557d465f025b01c90022e3316408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc7a95319f3cd7a47f7c8aaac6aa94409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4682af1f678f104f75b4ce59135fd7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07628c63989a85d562947540af04b1a4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef55508cfea9277c8783e15050a2c9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb51646c2998e223e786bc98873a11413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cde1916fbf831515aa988ea677ad9d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407fd88426d037eb676a2858d2649392415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e93432158b65ebd47da7c7e71ec445c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626a7777a9c5b83d9d32140646506128417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d29de9c28e877e56f1181ce05214c2d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212934e6769e16b6d724d00c07abd43a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc2090a9cb54f8b3d617514f0a256bc420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b66a6935308f052f523d0b921d974d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821879bb1c0a5ce072aca92da2f358c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad72261c19b419f79501671fa485efb423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031489d382f2ca4fdeff76fe8dcd7122424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5ee0c503893a652620f3b0bcbd85bc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bd7b475784213aa07400fba02b3de426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0360d62ded8b8faf80e5a6de5c552a53427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e866a2cdee27446962df81ca241b984428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aee13594e9d81b76fdbac389adf152429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d70a5f0ef6f0b59d7e714d959f258f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd8a0512a3d6c39fc92823bbe235bd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284bea187969ccf859ed0c59bcec729432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f469cec110b753b30380b35a584e7f3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7c2102e9a85aafff9ca1d0facda570434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed30628403e6d22d784e2dd4dcfd6fa435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e809990d5b75f8ff74a58a6448804b63436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f390e0251858cbd1d539f21f6f30f17437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fab4246fca0ad1ad96217d2e62c4a5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909f904755cc998facf160df1fcb245439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b67230769fdd1c05c6b910da4ec8a0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068623f5b3144bdf477d03053da4e0ea441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01db864374acb7e6766e39e7fa29566442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf598bb312c511f945437fe050cf1a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac339c57fd11360cb94736f598ce216444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e19f67e98e738191903d1f99c659f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edfb0053d9a93c0fc29ca70adbd7181446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ee84020e6c5d9991d17dae6dc287f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e97cb56a62cca1dc427e7515740d904448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f43a19f5fc03a21b0aeb09d5b9560e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f576300764948265f8505f34ea4e2dd450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144f2ad84f44d525223926d4f34552e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b8650593b8ea950a427a4deed9344452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9dad185e067f12c61d191a103f1c6b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed20b39e15eaaea2fd5c80023832801454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ecfdc4566a58b4135b086657324976455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b3f0f1943779a189040cebff1d2fd456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef8a0387e57ea8e0dae2bf03172c96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c2623f41bed06c105ced6c7b5068d6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c09c5c66665211426cf6b79cb2e47a9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d424f2cd40a9b352445c621ff3ea9f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032f1422aa63e1abc9f480530d7adc4c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb152e56e2c0baf6745a2dc2902aa2d0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323e43bddfd14ffd24b8068a6fd5640e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d470970c1eeac42e3fdc1db55276b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c94fe3457e46045711c06469d2d088465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dacd84bfba7a64e17440938a268a25466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff687046415811855f089289957e3cbb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352bea5246985a4f66ba8c563725434468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f3252156beb95f80c64df1bef0654d469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08093b7f894626cae81c89f0d215f9bc470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df00a1337962ae8e31aed8547ee25451471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b94189b0c9b0e775abf561329eece472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480e8e42ee53b505005c7dd304d2004c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921ce29bf9d67151cd0f89f12292053474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705febd1d5feecf3bcaddb7afa63daa0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ab774db74cb4cb8ddf97096157826476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5bc6dff81aeb8bd1c21f71228f237477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d34c646dba994597d3f17832bced7fa478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb674bfd15599f8ec62088291227ce1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4edc548fa58cc3341f8da2457c1828480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e678b4e7e1cda83b273b3c02da289f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789895b2b9bbb25a432dd72cd8d91846482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70215e57b6ff465c70c3477929c8c06483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc9ca97196d13752b6a96d8d971ff5d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f63d837efe04109a74531aca4778d6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcac05bcabec67efdc303fa322485e4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca1e78097b5141ae184521f76888fe0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9317a7ad5d90bb8688bf5556979ef5488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d2524938a4fe86929106345558dced489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd846622c3762d81b8bcb38a72472fc490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6608c9b5ba8452c08f97207173404f3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8cffea4788bc1ff0c4b1576e7d2416492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada831ab2ff03af235f34ed259678074493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583953eb433796c9b82eb050febfca2e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab50a8118c2d89c970ac87a2223113495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a69ba59a8e508b1ee76efee9e8ead0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94847b77245759bd51c1c0d9c2fd797c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6aa744520ea99d97ba471f4d3b6c01498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a5a488af9feca9344692cb1fbfd06499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ff5b0e2b91550654d20ef032075de9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6c1d2e8288103504d73da41f683c59501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8af7d0c7804104f4ffd4a83e814914502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f19afdfbdafe3cd6b61a527bf2285be503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba974c10bc2bfea40f228dbddf716809504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136fb587a17c36bc320170adfdef3844505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3217220108115aab50ebbecb09974f26506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4e1976786f4c23657b9004544578dd507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099310868bd37c38b6e20dbc51c74bb3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5850a62408aad0982a85e0b6cab6878509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fdcc81e22a86b55813dbc125c3ae9e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5045d852f373fd49f92737d3882acd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d2309baa75c9619e4ef5b7e14b6dff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129e1099d621d2043d7c89c8271aed55513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae7166e125e9583676aeac4fd4a735514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13051dfe16f3316aba2e4bf8602e56b3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b82c2fcb202cdb863aaa314150fb9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59f541475bf6b647f649524f4902f8b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66daf9c71b15902d9bccb1afcfc334e9518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4595f25e03194167286dfffb5fa3b4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd89ff2682b01814a11e0c2a6221e7a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6deee6573ddc43703f31fc5eb42f56a7521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d274530afcbf6e16c14056a557b45d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe10e978dbbccf5faa9dca83645de0c4523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f69e6effded4af99c433e71e8046d9524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add289f93accabf08d004cb44abbd14c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d28e583d04fbba6ec95337b1b119097526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3d4d065b007294bbf47581cf3b42ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00af5f2bc8923a9d619889207b9e399a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0846e9e7c179eb497956da11f49df93529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f45bb33ace05509e375d23993495a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287a3d7b706d4a09b9f93d39d76af6ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c24a88e3175f49b3b4b1ad051a21d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971f86c37f1c6493b2c3f31857c2e6f1533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63a940a990accc9621fb79f2f445f39534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5631a0cb9d68dce9b65623f92b41d99535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3c82d75aa1dc6db472f9033bfa107536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35176505e475e807794e18fc56121cf8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c645da9c102fb71ac284616957fede5c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cddb2936b627d9a0001fb8ff541127539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0151147cc99c46e8595c32e520d154540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4f73e1d0921febc74b271373ffae1b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0be8bf1ac7505a5df1e84d42f1cc69542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca7a060fb351867d589cbb855147cfe543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271c53a66df1093ce5e37ce6c7c301cf544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314be3b37b236252010a4a7e56094556545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01fad1313dff8f5f8a73ca1e3219b0546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b62212b57af6a72dcaf397466209348547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8aab9dc0ff854347e8ad864f5e947548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1971bff6bd2b887df3ac7d90bde76cd4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c76a545a3fdf8f7a9442fd7f965b40550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518e0a7862e69787e8758e45a190d069551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bea0c3811ea2b51e931966a75cafa8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31e818e637400f9fd1a072eb40f0b1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a55f09443b14beaadfd179d87202b6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a862c1ab8a72716d363178775e154a49555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69c673eeef9d25fe160db12db0abeb5556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899244f522286338597e1e82cf96d463557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274d5fa186d9e71f0a3ac2677ce63d4d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c9330157ad64acbbcb0aab4ccd6d7b559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add9fba06bb2d65fbaf395f0c84310a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d54bf4078f0bb73a7e42b949879eaa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e641b9f274efe7b89823bab960cbcd562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484836ce426dd3c20ba56394d6f08fa563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16883901c7c154e7a517e6b86035f8df564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979681572b2c65e25c56c6bf9dcaf823565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09700cf2edcce1f66815d62e575bddbe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f272ca9e87e14bd62bf94bf63af650567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a3d44077524472bd294405c3c1ad7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db34522c845e947dac63f7b8316b4c4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c60207d9ac7863392caacc742a12a1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa968064f22bdc285e9a195f5299cc6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a338ac5d8af65eddffa4b31ecb2400572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f303c199e8cf57d9175a9d159f5cb06573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55566c9569c813f1d8f1b218115a3de574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bacd83c9e8aa8fa6c41cb9dc679223575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2aee9586fa7a2e4b7df2a45284699576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4915d6837a9df04a87e8b0703bd5862577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b90e5614a78cd55df1ad3897c746c30578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0147e0bb5935cd81d6e691d64f0f3bf9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e039f9c9df4c7b9df2e7b1aa317185580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1e4affc1b2cf45dfaf3ef7b9dda5f8581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cac671fc6b6e51a413ef23be594a190582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554229031733f636f0e3345da348fe46583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36c804344506d74e65755f0cbbc2f8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfd493f0b70cb4cadc8f546c7a43844585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c40e4dc0ef84426974f175af09048586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fa9df28ef8b2c029e67aac261d0ff587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c76b31e434252ea5fb5fa2860c6f0da588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf44c908764c8aa64801e3b74e1919e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34c3fb4ed3c37976550843583b6b02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f537e9c9086218751cb1735730a09ad591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1465cfa0b0de6d02b634ea08b4a7812592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a23a96483865cc143ab58bdb32f319593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab194bf5dd44e70ed74278205a381315594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c7f2967c23c53255a48669def4387595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796e1a4dc8b9596600926365a9e86c7e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd98918e875194d07d000936ff7bede9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6918aebd469c05d1f2c92cdc99ee778b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2859e49ca5717d8d2a8e22b37585e0a6599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d92a96e927d9b32a87ac3ba9d41935600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10938aa1d3d2eacff0899f2c5ae7d4e3601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b397184e268b15ca1d6303dcfedcb8a0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0406448e991d6c6eea45fbe235d911e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1f5dc94edca0165540c22baa7b8491604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb7d9150bba8f9f46e7ab7b4e8eb67e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c673c56ef9e4e46fa4db82ec6d59277606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738de61f1a64fd844fbc349386757e46607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369e22d59e2bcbe4239cdfdf9ce9b31608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74357fcf7841968b63254a4fb1c38dea609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b9bbde8005ca4dfe4d5bf5411f0fe4610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7b5defe85d3df005d2ac3797e920e5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf84d28968b83e066526688b128fc7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658fdb0b820b26f706206a14611e2e2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374971a3706b546d9f4faf38a2c4df4f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657e18efe581aae7720b6e727985a26c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85edf3d5d794c6cd6f0d1329909e695616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af93874d876c516f03fe135852c314a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d1360eac83b4572345e0dcd7f5643a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a409c3e854ebe07d960945c3ad621619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e92a385d84a55ccff6ff105d6299ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece496d92b26a9b481a45321b9d4f538621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023bf9a09cffc41d7a2439cff67cb709622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ea8f9f7cfc4925a7a235f73c44583623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2150120f338a96ff8e47e2d98897dca1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a719cf2ad300839938097c3b301d1a97625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef9335596251089262ca60135def701626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8164683541dd8e1b2e335f5f55e3d2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00445596ae27afa3de8fa409665673c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95de6f1d74bc0e11206f06a2eca48443629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca033dcd6732c1e04013ea33ee49318b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b32742e7df95a13aaa899d2a921b3631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd555f3e2877d6663a45556a707e02b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccb5688e3051496dc804d3c893c1090633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c8970f6005b447be2139aa0846e169634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70321b74b72e3460f157421a30b52d8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77c6acfdcde26d938a6e63d3d11edea636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad703588d401cabd5df5a9548015146637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72db0a089975bc8b99832088f14813638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64803a6deb64a672975d7b828c5f14d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0501eeb3577ed2fe04cbdab067bf8cc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71195a38256efd87b40b8b34a68c43d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4267e6214ad2fe248fd82c0fc0a12171642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3886a757f669ff42f45cd6457a8ca6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2794a39905b564c0598f9d1f4b29fb30644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088e80d4f158beae2e4f2e2600845ba4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8334aa15456e57362e4567cc50505dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb123dd1195ca1809ef1d52fd2cffcaf647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c8aa28ec6e204e36593f6fefa4d684648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644a35b1a373bbd5802d22af2ef8da11649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65b2586018bca14e136648eb9f91f54650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e7a61bd9f1d557db70cb6d7f70972651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee10972c7f5a822e01ad12d8752efed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b846104a480fb32ac877d7b0f836e8653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953d345e1e6cec57ab177e7eb73d5653654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6760a4bb7c24f2bfbd31da09e1af84d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09b2166de1ce57e5c17fb0c7148179656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecb6486ad36b68d872ed05a888ef0d8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bef55f7e504f93626008d5ded8d09aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7d44baa29578fae96dcba62f82c30659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35215021d476514b14b57805f16a19cc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50244eb2719c0e9be963d83ef751187661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdda6eaed2f00f72bb23e58215fc30c0662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdafd10bec3285b39fa08d4ccd018be663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8b49a3a55c740a20bf3868fcd4c2c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274718ef71ded24071ab1bfc39b33ea665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc1017526094360fb524f93acb90cf1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb06c56f7c303ff6a21be9c79e6326667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4691414c9ac1063b3e203717e3d81c88668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f4debf6fc4ad27441050ddcc72d929669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c4d92a1326a90533dd7bce2869989670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6863239546994d49a7da53ce9e287039671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392953a8ef714a28ea640fdef9950bf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643ca93fcecd5019cb1e4bb1acb55175673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1df8195a5960c2445fc75fb91f67d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60be8838a4561cf08fdb2945a5c7b00f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916a68044bce70030fe2647d528aa2c5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874ea3ee811d168074bc90015a9b484d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc549dedea073bbe981ff85384d9271678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48b7732c85cf92e3b993904f84ebfdb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe7e429f207a5aa1bd47f81b1cbeba4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b95d4fca1fad852a933d057474537f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce681012ff3648b914a9d477514665b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf803f9924d52d7fe0c22b7339fb132683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352e26d2c3e9d32bf5bca6e2209af4ab684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec999385dcc47ed55781924d76caf0e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5a1c7295feb094bf80ec340af6fa25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e2d77faa49b4c54f032b4e5f30dd19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d704d5c447dee636bb0ab4b680304acb688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362113efee66b4bc0ccfdf5beee29278689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991f9205849eeb450ce949ffc0ce1966690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16e20c37410442e675d026ea230b41691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018ba12c03ee76c19429c97b7d3bddd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc29b442d8316862b41bfbbd2357363693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ba43a2752bd66449c086e56d52c4a3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5818c1d6953279bc62e9efd27d632c695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496d426c7573f09170e6c60f17e32cc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e5212d048995223d28a7192f25b1da697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fab797d14b15464390f63bf0411e9eb698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da1326a272c765b1e17980f8ae1ba87699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b4f76b6a987ce05b3523b57601b68b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e2f9223edbc2a35c417c9575fd1c07701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adb8a3fbfcceaba49168c2100ba40fa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ba2213d18e63ddea5de5da196cb0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb685bc61219b0d92e0534b62099999704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9716d7cbf93bb1b50561c798295695705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedca0faf2956742a1016f5685521e72706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf234369ba0a1e0a5331f7dfb92ee603707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e10940a400ce624435d28e72a60e1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32b9f74c81e35606d2dbf2a9a6c6829709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a544d82c93ed1f082a5db78c4c7fe96710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4d696eca92fcd512795a1520d99cc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997589d7d477c72fc6e715b367f7ade3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13309e10b17b9b42e2d0c3026fda2ac7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc58c48c6ac18a96fd74237906a80719714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c271769bfd48037583dff59d19387d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b7d153f4ec5fe00f88d5ffb3d5a31716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3563450fea5e8d98b141d3ba4a56f4ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ccfe6e727a58453c955c9f740b3793718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675598d19938d8ba0cc8a194145a87df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d2268c0f89a82dbf63d089a2a1c48720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21d8cf12adc8f6458d0cf10252b578d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca90282e624af0edd107acc5196b0734722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9d437c5234fcc88d9f4feb8f637a6723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bc3046e00ba56f2e82fe4601be719e724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16372c42be42c8b31f58376e10020469725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dbc0713f049b9a74df7393b29f50b726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817100aa60ab0e5f0bfaf7cfbee758f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6a2f609e29d1863cf85be8c028b0e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdde13509e516a76315e9a5b547584729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fa93908e6c8740764336127391b7cb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a77ed3e756dbc350dfb784d422c3f4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09c547877499aa015737ca56186825d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fbaed4d671f27639f669a2b8f8ab40733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e26ea05b5ee6ff941b06f8ca9fdf60734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b184305ce714e02be4ee3b5d8e69ce735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15737781baef2cc4f6edc9568eb02b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49b40754fe340fef104e86d92a6524737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998d8eb5934c31b5d7dac7f1103bf2e2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106560e21ddb8437a33fb305780652b3739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a09e545938630e8a08b26a86b3e7e39740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3b5f71e4ada8bf9fbd50664c9ff68741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eb2ae33a23a765c86eb4cf19ad4067742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d239fe244d4be240148e19dde1a751c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704c5a35b0accd3bb71fbbe997063c71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532ffbfedc7076d97e3d039d9cbcb1bb745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15ec7821fda28f6eee8fa520bad535746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f713745150ab3abd2edab4ef0c80902747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df5aa1ff3cd1e742639b8fae871174e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dafe714f4dcc6fd07ece8e5efe6a87d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7999402ee4e24781c699a99066e66750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52d13a7db3c92792909f6beff2670a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d203b14284bcd611e22b0748e6639ef752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b982823cdb2127338cfb65ca12a88cb753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f82278635806e4cb5d1a042decc2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724f72fb560524194cd7d3f5e8d0193755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09a3dc58d411bda01b99613a58cc6d3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4903bd36077f71a364dc78a039105169757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50879240757b81ee019685afe94cdb7f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d84eb9b61ae5e6e99350dc161ade4d7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2b451b250a7bf0a393db707eff66fb1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5019bebd026c20cb050dba4787a4422.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2707c5836f54a29457204aa166d20ebc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2cb9b1b89b322e22ef5ff1784987d74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce0e369ae9b42d2df214237fa62c3555.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79aab211e8c55bd2b8e1511561b31d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6669e9faf5ecdcdd1be6938731d3116d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd234368ac2723c14aaeb597df2eef88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f1805607b2a2987758f754bfbf7abf9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed52380ebceadd2803f6f350fd0716c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5847eb7c73204834b6fb8a20cfc2d811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e196bf131ddcd12a94cc3341d5fa0c5012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9aea111417bc5787d692ac3510db413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922c0cd7648238047de40722a4b239e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda71badfa1cc2c23b4acf2301c86e4315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0355f49268e85e35c8d0cfc92c33c8df16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e5294f4dc2b209e5eb1cb851cd3fbe17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8243b2fbd4a149e1b7b0292bc9322a418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f961012313f9b088ad0f6a911b8b7a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78c4858cdae5a1e70a6dfef775ba0f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01259eae5abcae01f51ee9dacfc4e5e521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557c4e578d1a37e63028ee6fe527bfc222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c260f58145daf02ca6e1ddb0205a77123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97866f9989bc130279aa81507d3adcf324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df8847f70a3d7dfba63eb8e92a82e425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752201952dc99a489999af0ea811cf6d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6dacdd8a31a809160fe9d1af90d35427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b36d83c486dc0627b1cf478ca7db5128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79b5ebc535e3cde95084bd60a0e73cc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea3dadac49fd5c9039523a31ef42ddb30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6024ed90f004f7edaa245b347ceda331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de4aa2fc53a185c8d8b89aba7701dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbdfbbc8c4a36feb1d3c8ad0c854e8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6722a7073011e2d0c03ca4f4fee82c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dca713e006661f779b5ef7539a6cccd35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714fa6058784d1db38b5492ffa43d6c036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e7b8457831888847703dfd23d7bdfc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c5137b2b4632b2144913ffee630b0638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11bc4e426e82d1a92d99388af1220ae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fb816ff79f0cf710b21a9f690067c140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be715769c41f0f6581f786819872ad9441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7084ecd203063f0aa435669f9e180fca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0500d15cc36f7b295bbe2c81324a86d043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fc540b7b912fd24f77d5bfcbbbaa0d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60438004b82b71ef370842ee43a9bc6e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb60f74dda3722e110ff595a8c21080446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddf8fbab42d1c8913f741d19ced69f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf94f94aed1a7ab21c510354476c996b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b99cbeadaa6a19f9b049b5b292c30249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b9c82ce9b0824bf4a430a0f40a166550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78acabb8258757d299ff95cc01676f5451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a1eea5ef1b3804eefbc05d107f8b252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db3071f62551837209a4ca1eab6809d53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8eff2ef9eae40d01b762e15218153154.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a02d70b465851557150c4aecf53858155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779855e8072957c2371eea09cd7d71356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea78e8a611025ec857085cf5bcbd5157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ba47ff3dbc4f537c0bccae1f1836d958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab21c621a39c631d6c3f47f515c96f9959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d30ba807632d514c2d12aa94877f21760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ed282531969f4a383cd31b83ce9b5c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba7614dd4a4b5d79575d639c42c483662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b2bc24f26b02451a94f7165616a5963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ef4f05eb75062775284a42088812d964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c83f46a33ac63261fc17c95a0e99c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193d6aaa91637423af068cec3f1be5d366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3582fdf25a40e0053e7cda5da77db267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a20c6ac375eee80f794217bea8a3d668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07f5f55eca8a167f34038fe7441ac669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76f22910d1e6ba2041016f7013cf7b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2246e167d54182d48a5e928c58873dc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb72b99321dc34920c7c16b331fcf23f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f948641fb7b6f2e0731c82ff8591f7073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8053f5079102959e32179c5f5da9c674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e8fb1a10686d669d714c3032655dc575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aee9efcd0808e7d3f24b130c2664d1076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2825d7a2aac078622132c5cf43f309977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f84d8c0ccd1c0ef70545cab498a8ceb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb09f71d4d2856a505d50bbd6079b7279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad1d09d2025c2eba9052f97db5108cb80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4731b407b3b33610b76e9a8f883569e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe30e6895a8ac8bfe969ddeeef923fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac69c0faf6fb006727c6b029c70a0d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effa59bca4106fb20af295ca3396dcb484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed33b54a95911b1d9c4c869361ff0b7085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52eee08cf5e07e6e314b84636ebc832086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beee9ff2c5d6499d99414088f6a236e387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726a9137393b0245b3e83edab4db1c3f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5fe3a15ce70ab2fc4ead4994337fc89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104d712beed021808eebacbb0e9cb67e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5daf8bbc0f45258b0f629788d25f08891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0c8db6868f41fa2112410ff160a82792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8c38e0d7dcbac2684cc36cbf1995793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4dcde1bc17b39c34a27e6f606e4b4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6e7fb7f8a333691e47ff59083d106195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923dee67c62b8846a2f29946db5fb39196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32236464d61a5ea2fbe033fac27cd1f297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc465c72969ea172f32dd6798fad8c298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb977af1a506a9846928d7e2dd61e2599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535bd57eda1fdd93514ebd1d9402168f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd392f05d7bec95477cde82128684bc5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8306154c4f6ab2f98cf8a65e995eaa26102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542e9997c706edbdc8aaca1a02925d06103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbccc1978d5076d625e7ce3870424727104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb71b3867ff6fd5859a8922bf54644105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b24a0da54520f7c938d9f65907b6273106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7723b5cfd8daaadd4e5d347ddd78d3f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5faeb146039e90b3b3aa22be582e30e9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717e8dad67c98e31cb5caa989fc60ba4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe62439f85858d0b5f720209ccc02ecf110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e57f9de11136c32d978f4769e4019cc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fabb04f7e7254f1fd15129fb3b4d012112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fb6fc9ffadde3a8b93c46ab785187f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb2b41e846969c451e5c7a484a5416f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923aa98bb23843f9e6511e35aa1582db115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9d5023e3d6f1bef187a2a0a444fbfe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e49a60cf07e2089c5e873383e9dba4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c76b3647fc108f126c2457f1fcf0ed79118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e22023fc55dbe2e2ac85dca233f18d0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc25d729a0579b0dd1d67a71d55e580120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256e84a6ae28c8f6dce068f642eee3d1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891a2cb33887edd49adeebfccfe5123f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ffafacb411f6e01ac050ee4842802123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb986e73d41b18ddfb42eed2748a652124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4914d02524396581dc71493564e5a562125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745c998d314e833edd691b69e588488126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775a765463612ac7a2740bb44c39d306127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817408e57198e326e8403a3f008d5b3128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477dab98ff4702ebb55e19d4c52e6a2a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b815bfe311e9d923d7e6c9aaa7cebe2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050387a66f58ebe5baa8d30e6325e6c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5961df84b6de3036e4b55cc64ac3f53132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d804bacb46d13ef56b2d92a16ff4c596133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e34f6a55447e3719f7d782e4103b3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150c0ad63a6951e4bd36ed6d3df3b95c135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680d7bcaedf78d4d2c6c72cdc305ff00136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b663dd28ac8a2daa5eee9aedf0fdc69137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd07cf57199f17363a61e63faa7319aa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f7e3d155ee0bc7205827a8ea58939e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b7c8dfadcb67175a9788e18f11feb140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641159adb7ce0ce90a64f7412116c4d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f5545c432b9e92ff48018356f26ace142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0279504b89e4c764a40fd03ff3a31c6b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dfcac058a3c12446fbe82ed6a78d27144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c677fc9094886edd6d6af79571bf01145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f58e5b8377e71516e683b04ab774d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c05404e90ac3c1d1942d0a5486715147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d1eae797e113bbe747026f19ec47de148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66171ac75e505bc5ea3469d7025c088149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d84023b8ae8a00d56770154d1a80117150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051f66b34253502c7d5e3b57620adc23151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e4a1b5ae7d9eea7cae4d1b57c0d5f2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a73128f23d2bda58bfb8e50497496f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3283d92cddfb3cfe93b7867511e4f64d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d4c285375ccd4c089d3eaded1fecbd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2cd14f38981710c0e0d96b6f9a89b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5055203ebb9224ac7d7c62fb68255b8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5298307518eebb7f0d338102bacd62b6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd04a383adc8dd5ed4df0953086cada159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcadfd52af4399fbd5ff449ce7a4ce160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d047b8a6ed520671dfc90f61eae543d0161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae21ac96aa5af90f2836492a11651661162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f990630ff9b7e6194d91f6643f59647163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23543881d23457facefc0220b1dc33164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec3d86078cc9bb8726c8112730b13c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab78a24997b0a796f7f22afcb04efcf166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180cb2c0e1de589f468a8c68cb2009b167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036d3b4ce16706e226e6c0f519bb502168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616f7f50fb06705c02d43bae7a784205169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3d33584f8864514f01644fd541e7d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d84b86be3fc01055b042fc6020309c8171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9035b60a60ba1c50137637298fc166172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66803de256a121ed5d467b1c47a531cb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1426848c3f316bd10e67b53b6284054e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c768159b8354177941b6951348ee303175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126742f8a4a515ca9989555d0d9ca9ec176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d2f63c67bf44b153dd5676a9403f1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4491f5a1947eb17497f26890b7fde041178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71c32397c41443c82ce6fbce9639be179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db363e33e3cdc11b371d38ca2eeb4d7180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50940592e62eb7a9e7e7fb7397877a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a473575ebd8ec305c4f2b25fd4d3e9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14efc6ffe3235eecb907793304ef8af0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e4176bb0a530ff3395b1cab298f5bc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d85bd837797996e15eb6201d13e624185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f808cb2dbc7ef8f32d714de34b39e4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6c21879c96a6ebf01c90ea851fdac7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeec6484015d13d32d0e0e1460fe3f6188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7805fd6d11a17d4786337aff6bf738f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b74e13e7236b241c840e3aa1fb63217190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed17a05349cb7c9be4fc5b4d73a9111191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8279cd9be850d7d5d3eb097658a9459192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7286ca9d64c3e7fc3b139f195f53756b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e34db1781177d36faeb83dd97dfc034194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e1f1ff508f364fa80a2352ff4146af195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a719005492cc928b43d300b8abf6343196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f27c07329ea4d37afeb86e0b0d6a92197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515eb5d5a7950812728e223d64e78663198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba7405a207765b4395c8afdf3a1257199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4045a7f14999f40364c5022c9ec0d986200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6d341a52ff9c101b02fc1098d9ed3201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43bd643303c842fdfb59859dc85cef8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec59b1139d2f4412d78737c1bb600297203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195bf5bc152ae2fd8cdc1db7404c0349204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06b810b9f7e10f266bc9f0685166f0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9953ca39e78309dfaa12687ec10d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e549699aa7e8c0cc907eeba5d1cd228d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630ea7d2e99fd4fffb8bfa5395c7a015208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a9a992eac9dfa8d6b6d4bffaf898b6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2353d06fe40b5b756e1e6ccedf2c697210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858f95b0f173eb666fc52c77a3ca9d99211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72edd1889c462c2a1f440ab49839904212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d0355cd36f16d061ac9c77edcd1c8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915ddb4a915b649cb8cf6fecad3179b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad7c3e996490d51d6016d2fe8289391215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9360d8696ba499da7672cdf1637890216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3a65d31d868e527d53409f92a685f3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526bf0930ed5f2d48d4113469d80f0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428396ad255f1d321650b2cf0ba3128219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae35990f3dee19c77cb6de64d881fd9f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224dfec2031e1f57b17c7b794e466920221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb77b7619851c33aaf5aebd78835ae0222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa9ad28ce33f66073446cfcf6e051ad223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe37bf07d8a143fc3809f8e31ebe45224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cbf7e6fd01acf49e725ad9aca33fd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6eb8cf13f5a88f1cf1430dd6abf5f6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b36025567adcbb7261e32d7748a1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b834bb8385cfb6bc376ce18f08042ab228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2678179f431cd0c2e9e4f163fa9dc447229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685598dfe8e534a29c10aa84956cd904230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24eb7250dc2fd668446cda9c9f8ab387231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d51152a9c4a0026ed6f099f35bbf18c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086d4e99f4abfdaf74c78cbaa3ca1959233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db18c0dbede6825e6a13863b1b26e0c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8933b4f9b5b9fdb4f83fbb94ad7edc96235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3b2ed5d598ae7127df6adaeb6540cc236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103fdb497260a9f2eb14debff1ec3b7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5498b7ed290501b664e965c274d92ab238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf79ae6e833c4015c017a2f33f4f313239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5384ff043afa8988ed6def244dc39b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b76eed695aed9b52e94c1b65e62bc2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5055f35d6f2f43fdbba09d88e4bf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807de40cd61ce01a6671eed6ab977d6d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9d431ba8007c2695f55124bf63d7d5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b00bbca4de38fac2f51357b0ba07e4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe61ec9d57e53818cc5f9afbf13704246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fdbc247ee92fd01ff3de3bdbde028a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0ab9390ae3f5d626277843ea0bd636248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72465e7aa0693d9806e45c77054ae311249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c7159e8239c4c871205be7f8347013250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338b95f3f4bc23643c05e016fa2fad41251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1aebabb90131b806c11b2d03f774b5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c5e1e2194e53a738c4e95a9e689f35253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fff644d52f6f63fdc23d2e03cc1fa7254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9b90a22c766b11a1a2e1937c92519255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d018383d6bb73cfbb10f273e7869fd256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbf67b82d6cd6113916cf7bb3bffb09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebeb98e2d8616c5e9a3754707a2456258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0126e3545093f5f76a26ff707035d29259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36d08c6dbcb2d735ca9857f56598660260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810fec5db6ebb8abbaf9585359ca6489261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80562e599dad06b19f810c3139fa6564262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fce75f5a34691c716da90d5da299b5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd8b66a772f9ead31a8bd09cd34e25264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5b81ae11571e205795cfa0242e6617265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc30bf4d2ad7d50f47794db0454d2a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399a69375d7fc9a2b8dccaed763852d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9927712eb2b1fc9c1cc5619449d05e8c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bb2fec9a9275bf167dc8fc32e91232269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90963708f3c4e30f35eae5d2b1309c4f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f59a5aff77454828842fd03ae4f71271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f261f558684e031b2beaebef629731272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f1856cb79ef3ec5218a35c59c4df9273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6db14f0331c45f36871ce54b20060d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625992d922684db2bb42d10107a153a8275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec84c68d714ef568f0f9a733c248b8bb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34ff3092adbc2c080b320df386d7df6277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6128117ba24e89e77e5d69b7f47c49b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ebec5b1ec655bc5e2fdee6e15cac15279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163b836d46a03eb8a7493d8007fb3b1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a3b5624ea512003a4bccdc0631c8d7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888b186f9282e914e4166641e4fb3c81282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec57ec35bb0fea3a2c486c22c16aede283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174611396fe992c30fc2538394d6cfcc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ec5fb93cfd62b93850c792b0faea5285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d2acf69752974db8debf13382a27f2286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed701ab5e953a22957463b49e8c579d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db832a1760bc27c0351589edb5137235288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc00046d88755c07cde568d4d74385f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d493a64fb510c9f0494d2fe5568179d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5320afa80ad6590dc85ad3b29e2c10291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c143593c46743383ddb69c1ef195d865292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1d491dc9f23af1ee0c3d1182acfe7293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b7fc0e916403b03929e7d3aa4b16a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e834c43e09f1779d8bb37c64a7924ea3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0735f74bc0d91e9cf0024f4add0c3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f626ea09c8cc40807b5ca93dd546c7d2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950ab87bb2513120193f009ce1dc5462298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2612e8463c24e447c5ef23ff235b9299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe9c1914d3096a9018d1e796210e170300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e886f6bf098ae1398af91fe9aa48c2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb32221093b2755bb70c8d43fdde39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a11dad5feed3df1b314437b2eac8744303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e20c2c0827ea8210ddb2853135e2ec3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7ac7a6e1848f847c1d5d9a770b010305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715e92e5fb828e301492121fc9b716ee306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a387c44ebbf76414f94bcc066d9e4df8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84057f80c7ac88b6954090ec86156d60308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb6c55236345c65e030383f4e0c1b77309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e846cebb0eda8c590fc9bbb25951d2b0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3b1d1424ce606adbd22a4837929768311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040558540e354c554f63f5097dda7070312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ac13232141005f070bf6c96b21e61313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7464693457171f8429ccf7ccbda4fc48314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6c7477c067b6537b761cb162b77ed3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063376295ccabd89aeb563d1243ce78316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d8140c0ffb0e8b3bdc6b3fcab8afd3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0e293772714e118bed40dbd8a6fd63318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e04d912da734c0ef2ec0cbcefb028319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834043714920ec42fc5fea2da132fa24320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274bc34826ce412dfbae02663b58576c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f38d1fab249c842bd0d336d1167eb98322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527fd10bc34525e88aafb59ecea70c03323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b191c140c6f7532261a85dfce9f4fd324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c6c75a3142ed677d677d15812ef0a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f957acaaf2623a8e55032b862dac95326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c34e331eaf1731fabf89cf36ce2f908327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec5ee7a4d0dd72ff070ee974b745027328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195f5b7ba1da9ea45aa909e1d927a0be329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c968c7f5ebc1c1a6f14a140d0c872a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7fe81e715ee9e2149088365b11f636331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77be5b8de4429e8c575c06b5c1ed873332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fb27901fa6b8b93ab9a609e16a9c9d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc570c2339468514588e5b76d0fdb47d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e29f241f40725bcedc2ac3b642056335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60323138d52f85cd1446a4ee210a0dd6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221884ba24bcd266f402b721f06a420c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a7b3e181f64608c15cb9c2a42db101338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c772b63174a05fad31c2ad6d8e01a9339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997406ec0b4bdfe9c03c5f3bc012f8a2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf269790a88bfcfd631a0ef4fbb4acc341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85712101cf033c160b0cc735032f98d7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf648e2d8828461173ab15be233823b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ada963ba9b2d536294e48bbd1b2309344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3ac79a13a0770dd815f63a851885c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b218f99d9263fe829e18b56cd05ec2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba118e4289310eadeb7fb4a8551a45c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28af860dd87f9881ec92aca6860d4d64348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe3f3ffe844cf854afbe44242df0f6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff90a5cb121d91caa035b40b2102977f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b487b060fdc0ffe7124b01b4e52a0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7902edfa177aecc46d6128a39281262e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb1dca6dc90404df13a0306e66ff5b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe138b283d11422a7d7434c2ee96149354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3279eeebd6a062f395d1bb2ff8f6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027e00fd4a5be971139898cac93e734356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b6068c630cad99fd775ae1cc7cdc1357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb1435cb61a7f6b6a2aa089db494bd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bb3e44e00af2c821d1eb7bc080c3ef359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedfee8b47528f6544ef22f758d93f6a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fc2a25bcea87bb8013b75cb33cdba361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1443bf8fa507ad4ba3990e7fc60e65362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a19023d49ec1088b6038c8490d159ad363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25683e18db64a67f2bb6b78e5e423902364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810906ff284032e4e15a9dc869ffd31c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf64e2b08735f9cd8302981ac3d8431366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb2510c0b9b1604d5777d23471bdaee367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36afe271746dcac752462462d8fc21a6368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a93a050895b5aaa086719ffb71e6f5369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44465facd57318775fa811c180459f06370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcc0010e1b30a2497adb8d3711b886371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21973ea0229fde8066352a0ca7b37666372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b398aeaa51a0fe5b526e601a69f32e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d7231e860daba2958c45419d0db644374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3806024ec9028abc5ee8ac311764c7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaee60ecd7398b644c4c8c356385d8e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae4883dc585656d053dfb320244a392377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c42892b197cc8bc0884a7e30418f070378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce560d2df400f16fd5e92738028d1383379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc76fcf61d8926c8c034ccf107275d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dc33a612ed25411f330aeb070f0625381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da46f9b3c72a36c1fd1b138eb0ee193382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef068e176cce175741a857b03a5c705383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a58dc665fdf5d0fa57d275c9b201fa384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc42cb6f1cc5c396e7b41c32ecc2cf46385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5058c469411b32ebe4a824b08462956386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4a0c83c63cae50688fa58d6532f5aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244edd22095db59ef8680d470994c381388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e211d0d5381fc4d2aff6898bf8f88d41389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a14e883be19423cdc4b4479a4bd4aa390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f137826d38da18da62df7d7e7502d722391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c012616938f99cc8952981c8ce1c4e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86631d013772ae4320fa5c35472f5713393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec490c1360b4d2ba53d5444b5897dc6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef7e2bac74de5bfa8c2471639d6dafe395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dda8e93412c224b7366bd0385f4bc73396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5ded93880ae55841d1a9744e83073397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8308308d7151cd136c899e7a641f00d1398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c7854bc36b7233c72b28914c72345a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f025a0745ed08775099ae82f29f192400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efbd58493c6e9b254665d6e6caaff69401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4fc243ea40ab00fcfa4fed5fcab873402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e67ceec0b633cd9345cac1fa95989d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca9f2f305d7e5697f140e989088f03c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300740c4a2bf2708e218bf54e58956fe405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1524285d2943ff2d2a9c24a014fae406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa2a7c6751bcfbd08190bc138d32e7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edcd3466bd2ea3dfacf41b2583b8422408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11579a087538a83a667ae33c18ec62ad409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361125cb38ae3051c38dbb6d0ccb8736410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07330d6b6b7c6927c46d62d566607a16411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8137dc3d7c600b0e9b8957322f2bb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9651f820e577c6aa7a27f5bb7f516216413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa23abc17715180de67990d50b3f42e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2e87d5dc44af40becc3086053de2fc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d788aa5509120e5f59f06ec79037e9ca416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce12ba19b3b81c6f79e697c358d9e972417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2124e802e852fd68c2a00d9d5b5c5ee1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311d67703b6233366dfc33e2ecfe8c40419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2626151e325bd1879d404e91abdb9b58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5bc290d20d2d7c04977e1b1b7d4b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716dfe35b4d8d96b9fd77c217d37cfad422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba0aef01551b3a4693294988d9a152423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d7830ee53e310710e00f81fc59d76424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38518407e7858af1d94d3200dbad1dc3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba294923500820e2524166decdedad64426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615efbe0aac6a171fb3f3d34542452a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d297c8db79d6fd5e8c6ef18c928c1b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06270a9d39c90aef277b4519ba5f761a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f989efa661c34db077b744d764652aa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3755a43df8ad1a4c6cda5c89927027cd431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da728139eb6ec7fc2b0b55c4df5f83f2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b77942056539abdd80dee91c14dcf9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7ba4e69121c26de9392e2f5b4f4cd8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd340f51dcda6e3b4453fb0f40c790d3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0067e520eda6d48c1e03d671c107e2ab436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c43c482d072d26a8441175a1719333437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686953f580ad3475575f09057e19905438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9928257db3ac21051a5fa0ccaf627cbd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748790aaa0fa43f45a6c796b3728e496440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304d6ab6844fc0bdc6beabec3f34a809441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccffa51e757b2d591472dd2c042d9d8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559d8f62aa335bcabe351d0a13bbc15443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a166559da6344b2cd9774c4f142b4d9b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa16c818d89bb1947cf8b262633b514445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9208aaeb091243f6239170819b10477446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615a3724598b0b8badf308bec6f33ec2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7129ed5bfb06bc075b7e2d822e398dbc448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272d52b243e121b00fa201c2ac32192a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4cdf586099fe9846b5bd168988d189450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3ed5f6c33819d77df050a8bc09d09451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69971d19afd7a9b00c7bcb2c7f68e95452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ec44495da9911f751498d8f2685260453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c666467d558c1731600b34b062478edf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d83765bd03899c3ba0b85170fc703bd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc433f897bca5c3b0f23c94032ef8880456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56abb0b1b23a435dc71e48138660d871457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb00cbd68279628597cbc07cd7e79143458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d9a9f3e634e9b67ce7934fc16d15c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de86181877474542617faed8875ad25b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4fba3dcbd0cca549676699ef9f0812461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fd0e93981d9f2ad86f0abf76ed8a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301b70323fb5a84d54a51461aa055f09463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98995cc26ed5daa5f3fc662ab45b4aef464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c63c0021cb79f3eb0d16aef057e7bd465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7783ca7e3ea4016c928c76b6dd79ac84466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb78a677f8b2d88da7e4b7033f63ed467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f3f29c1549f1a0bf457af1cefae42b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e2c1df73dee5a96b126e62c0815fb5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d4031e16cf66eb3676bb9785bf2934470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7779e0fdee3c563d8445bfdde49a17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b357e9fffcd2c4c246ed43c181ab62472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec2a10b6c40ac87a9d64064ddc1c33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba6ebc1ff589cc867dea81f86f4feff474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619b3298673b6ce92bce5b7638d3bda3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6ad9d133d6206547a5eedfe2c43b6a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ac6a2365a1786f4c79ce8c676025df477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca949961a7febb13353f347484b04d5b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d73ae32cebb9da58f3ad57a474a82479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc8f387cec9bb4766265fa06762120480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb80054e59d7f753071ab5b3c25c7d24481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e9f019234ebeef8a2f10faafd5e989482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271e75918b68e2d883d89182fbed35e4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f643ba912c0386fd8b7c0dda5056d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9255306d6b9199f5524b268464c2528e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578851c4bfb21d4977250f4b60dbbb4d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0304121c16f1ca4bfd55a452ee1c7a0487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f2147dbc72de245ed31174fd8cb1ff488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f40150937e26a1d973dcbcf42f82fb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715affaa3e24308d1a628ce13ade73e6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44bf29024a242d9760bde74620aead3491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae02916f13ae9c5f8e97480df152dcf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b9c6cfe20c0c96cf3962ec75e2275493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1deda9e419f4bd2cfb15b842d4886494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8631cdaa6b94a06a34a7c2ec05910b86495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48bf69ec90a4faedd9417d70175d3ec496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0e897d2e4de6873587811e9f6941d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baecb2246b16535a6883d98b93f34d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae786d1437d4fe6c1a8bcb2005d92864499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a4453e84fd33c93eb5580fa2af614500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d88be6e0d54a66f45e7df04c9f7e8f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0b2a200e28b6d0d2df146256c56cc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb3ea9959b882a15fdff60ce3d6b26503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908b93f01d2ec5b06948083fdc35eb1504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0378472285626571f1deb1da6509f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17838a837f89f05ffed6b70f0f86fef506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7ad13309cdbcf551b1eacff5ae50d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8b8b671d3918db87f0712ff11e611508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1940c8108f68933dc42b254e13cf95509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c000a9ccaa99b2a174f8942008885b67510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b6cc71da998c7eaf7088826879ca5511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3262f4e19488d24b94352c8ef4c7787512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a30717772d7d0ce31ef6377dfb84e66513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a46a96a4d43b402c5377113c14c2a28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e674e3f386d2f9faf783be83657185515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc90545e3b75bcf9498b2e8489da7336516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd0e1549772a8dce581e397c2e6fccc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1644ac1a29c7bded91ffd9165c9fd6518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413df33fef857b8cc75c1689cfd61ffe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f06eb6200b6a0d1f74ca396a6530b520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5229d7887abf6fc18580211180120cf521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb79ac5054ff2dba5a587f160b93e9db522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064157f3feab17fee824ce5754c1418f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38de8fa4f68344cc9d54ce194c22380524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f4be90955db87846cc65d9c9d0cce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb51d841220ed0645f90b6a3ab9b2ff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e5722ca50e35e5be0f8e55029f423a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaf75c5d971d91907b469a1ec441df9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea8783222f8d72b225a4098b3eb46f6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b6fd97b01df3a935d01007fd39c882530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896600c784994e810b5f503f7cdffe30531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfb3a19024f30e77095af634e1690fa532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a661f6539df2a6bd45754650aafe6fc3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc1853570427f4300d8a8e741774fe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0b2285bec4e7c29a348a8826765e88535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c688bd0f5609124b44ea37fab7c30c4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182220e254f64f5da8276ef425ba5b5c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3656c5ed4f27a89cbb43099545625e0a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bab4eb725394509b6ff39dd03550bc539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653b72a5a557cbfbdf437e473707ca18540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af22e83ca55ded79ef4489646e356e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ee57e1d63ed986fcd9360b56d8e267542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c6fed90aa88e4798b12d8293a71348543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00809ec51fed7043a2ded133538c92ad544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561b0366da73a9644a65361ff8e452cb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbc8dc25f00313d285c94a1a1413eac546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5058ae4f17374dd78f5eb96b9eddc547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce75ab86a7363c5b61bf8aeb8170cde5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f966f8854ee60fd652c906e045cc1c5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb735fc494f3144e0ff0294b97bcbd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419e786e74369f3185c0ac246c64e07f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e191319ffaa124cca74e316a98eb84552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ae78283e1ce6a440f18817faf136e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdaafd45f3b4e33b03056f44d76244c554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32929d8b713144236cafd36fe75b5b3b555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f349286b2ac1ba9bd35f3e86adca77556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e478baf0b0481bd44bd102b2d0eb2b36557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f853a747a220514f5278933da998efd558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4415d121559d23eb629d2f43595609c7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e2b6eeb2d4ce4be332977bea27bd08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cf7dbae3e127d36cd2c92cee79e0c3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29c58936afa045abca73d300f0e7e0d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fd2e2d14a2093445c53351eb32a7ed563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbac150d00bf3f81296be6d0c66acff564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c3d7267c1a379547f328f3006ed4cb565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040ac408c1112eb7156319d3781ffd9e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdf67022c1dc0c1e0d314d18a7409dc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fb4409c23cb4a70cee3aec38813d32568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92ddef3dfc7adbf6622471d0b017106569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2341cd9fdfd4ee5c7cf38fb4961759570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29877ae1d28b91fc1f664327f63b96c6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dd54ac0b3469144d243f13e9ff56b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4917faf4e95e3e7db54c1159345bc97d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece9e69722632e18d5b5b26596ca597574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e4ed08ed147d3f56eb99f0aa4f4af82575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad2243f3f1f0ab2ed37b0a6b03df6b8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a1fff91a2dfb17cc66262bc8bd56ec577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd27960e17f583f591edc4b68f23884578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f1fafb8707d567fc2f9c6f8eeb629a579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8cf6fd8b95e561f6ffd6651cec3a7580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4615e8d509cc138071481ddf3a1e6ab1581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec37f4e55b7b9156cdd24d8375a435c8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01631c7c95bd3caaf79bf79dc2e9089583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce90d2e6fd73b7ea0261a098d2788e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8432885172172b5647394b8c485342b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4324b4f1b634972b3d528b78846cb86c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e3652f93668841f9815b044e42af6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbb1aac92f74764f77c6baa05c7be1d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d78ebcec051eb007a238c4a7d02a04589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070744c8b4899477895193fadaeb900590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69badbc5ac6aa272e3560af3b5c669ae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c714ec2fb0928c7a17aa87e4a3686a4592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee582120ddbd486661c84d7159022d5f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26608fd2c9a11b67947c1a17689ce919594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5817fbde6361b7fd054611036330b63a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62d91b3747b2976b19742ee87b09e8596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f398e239daad6d8dabaed0c0a67b1af597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982dbb05a1200ae9c5e024bf680903f9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8303de93e2f8df6734f9ce9a361c5cc599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1975e09c41090394702e597232b1a688600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e20562d1d049484570424c09d1ac00601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8de19d7ec159c4d2380178e6e4a0cf9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52df9f137c6c2aad88d45ea605ee3fe603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0e04edcd1afbf2b0136a96fcac93d4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d156e0cf5074df976bf20c5e67952605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9734ceb748805035deba0db01662408606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3d3f6fc2b0332924f3833b84223492607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670e5508b1e6e50752524277bc9f1386608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cedbd3f58c9888ec3fdd548e15ef375609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1005ce44ce446a2e7dee251293a7e2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fd0739f22e139017f8c2ab7c529ad8611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b488f36c733c41a624c9411d257d051612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bb43685b7ecc1dfb00469558dc9d51613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6006f05f5c84fbd1676a4c860efde6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bf7e8e1d46c9a19b92514ef7ffd621615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c20cd1842c7f76255cf59f3e9fd59616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354f799738bed3cf638a75899822a8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8a6d54256c87955b6a84691985d182618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de561a56bcc89a78ca3c9406e3f9571e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411d9646718f76a9413b567fec092e41620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998a76b1ae0283345411410420252a1c621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fdcc6da5e5d0f70fa28cc355989734622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5376c031b7b7e632134a5730b826b74623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22f8508f961a5ea8c75c1bbd1d3abc624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee84019e28609c38e24bb73a153320625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c3a485a079826cde0af9c86cab14a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd926e48b827a480c1b5d706e47b573627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216456d935a388eec53ff98b7d4f98f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c34a5b5566551f78caa9326431df6ac629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da081867f85d672a37c55ac0a29bdd70630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e83698d0f9e82affb811cc3b4a43e5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bf9b1153c092d2275d8a656d8d1fe6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952f9545c0d3f41ae783a8258d1c3607633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945346538f73655eb394d3c83318a4c3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed3f2a0f44bb8771dc4b283cb8346d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4048db6841f7e8842e8c2c261ad2b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3abb3366445a9e918acbba018bc26b2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca92536e8c40ced0ac40a7d1e58a67b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74207cbe5ce6af73f26d270a9e965b6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44752635b6d3d5609087b9593ac7fcd2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc467594d305d4b24c2f75801d0460641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b59224b2bfc2cb1b7407dc8352cc7642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65994760360f62936b203e442bdb72fc643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a62794c315539f5d43b109fe1086678644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec809ac21c3c65e491e97545001e2d7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229a2589d9d5a5cde277224d0ce9ab6646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbadc1289fc2193a419c551b55d87e3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e8633eecd2e13bd983ca8d927bb47a648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703b0900a107464ba78050a583a9ed63649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20af6107925240af7d64a8bc5b25b3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf92edb333f6a3beca4c72131bf3d60651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e85025ec7dae353b125bf5e52bc055652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70f8a3e92f0541a44d149480884324653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009040147084e3e0bdc073704315b312654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c69eee7b13216fcd8ce6e08619b57655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d4f10a27908efc576fac1d802dcd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36876eabe0c7cb3697ddf6a2ffd42596657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93592838be0e20e1689d004ec4919a04658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff4fa9bf5ace88c3f5e3689175ee906659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11eab7dc23626fe900fba57b9cd762660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e8dd32815d9ccb805a982802a41bf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f718fbe8070e81e20d986eeaba137b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b376b6e59b43a9be5817ea36e1dc7ea663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc6ac68d80e135d582dda48dd0ca030664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e535ee358b4b657f2fdca14560ecdcde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d20b148fd8ccca96afffdfb3a86644666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6252eed81880b76f1781be84280634667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e29b8d8e6ae00b467d44696ea5f47668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97684e77bbd40fb3f2b42ee4f588350f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d355b3b29a6461b13e3f325d8cca6e86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355680e7cb6bb3550a9b87c24bc0db5b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdce434c67fcfaa056788dd153c43e3672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9df76a7082128fcb176a9ac4c4f4031673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f102ed0f3d5ebd9841adfe2f981ca835674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74499459a0d074ac9ffc4685954d78e7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eabf7741d2f16997500bdc4c15e5a1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898fe789e986272f28a8f8a23cedd16f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e5b50bd52010fd6b64b463584affa9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276ecedc9c91c7924652248cb3c729e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283cd18e233f152d9df7e7ae7f91abf4680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946d917b8b3e4b12bcc162865343c843681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a216fd79155b00f11e4e38736e8ceb17682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43179bcf12028db9a237b914c34ac74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e373c026a11bba1133b44fb3285364684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f709c1a9b92fee0d0a2b814f92880bb685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f7c75431bde406feaf56fe7dd01a63686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14178d12f3ebe71d34861fdfd9fd8650687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52b0698d57b624ef9f761d83e00913688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee662e18a1b1b83ffb31674d2a12dada689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01c60df3a7d3288bf2a96789d634e6690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910615d356b95200ea97a63479138c4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30ff71a33ecc6d63367bd1009a0226692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d35ba7c8ad581fef40d9c2689ee325693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5ead0f74fa809bdbe266634e2cb372694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e44087a719dd1bbe81971550624b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa8ddcd03c85b8660d1bf31b663b6c5696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31075021344e6856fd1f38c920363fb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e164b62cfa48e5139388d839860ebc9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe1ab4b5f4bcad645ced62bc8e4a6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb76349c06be4e198559cd4014078111700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c4eef8418dd92aac5a9b8752a42634701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a088bbe2177f9892770be16a12f6d3d702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e33040d699ef82a7c6b622d72620db703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0363f69833ae27b04834aa53169b989704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e575bde1d0f1212874d85f2ef9695705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f09ddfeba820dcce5d04cfae36b4f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9acb2065383b770c047b6b5edde591707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a8ae21a42fc67a602397d32898fa86708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb967e38f74da0c4b21c614572e5d43709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa3a8803b96dc6bbfc5899c6175ab7c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32b273b09c09eccd53b1ac22da58c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a9eb6dcb77bf8f68c72d9ebfdf49c7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eefc4aff1bfaea1f38af5cb107e08bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb18b52b679c9164af47588e8c962a2a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb92d78821d14344f54a585356d22fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945c6096b9902fe931b7a47589b8cfad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38acc2a322f974dd941a7992f6412591717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b10a46e2da3e0edabd05bb3ee36ca718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc77b0f562b3cd69ea59abc52abf6da719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ee233558be7306185fee24158e1426720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eb7077b951ecf386213e5be7afb133721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253ffbd92c9049e5eb6788b49cbf0b8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80beda491d2b118b24b0118f57a330cd723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f30b1837d04b6baa79ccfaa3f8285f6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28541e7656ec2e4f5f96421227c9e2c5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc043fc68f817931751b05fd15807319726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a9e202f56c2b08a806fa3752cf319727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfdd889f6964ba0e423d6f7239aaecd728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d124655571a015256e27f0d863a7b48c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804fd07d6ac9c773488a01bee5a02c7730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e93747e023fb94464ebb8349ad1fb9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957625eab52d03366e800af71031f07732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb9b08934f7c6b167ee7c00d774cf8f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e15816537e771700ff85a21a240be7734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b589e143cea38a2a2e18c442ccab57f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51bf8b47027cda0a3332cc0a3ca91c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85781b176da9874a97fbf0b19891fdc737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e77fcd99b3fc7a0668f8680372cc576738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010fefb832d64fff4257c3f2a4d54823739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6618a8b3fea821cce7c5615a01fdd36a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030d8d33e25aab99f178c5da95fe37de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e66504f07dd47ba615cce93dc66bf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4c5526f85e03d36d2c99e2abe22433743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4027a81b2a795b53654aa4ae12d1b3f0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8de205c594b5f4040d9652d91f16e0d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037207177357d195ba81ce99b5e164a2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88048d520049ef440d9c5a1db55321b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c92f367476f531d4098a83140f555e9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1669e9dcb2867d03e4b21b958585774749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464df7a4cd594ac54c6ce51c31b90340750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c84be2413230f8cf485f7b0c56d1533751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f873210e9eec69dfa961e189258d0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8aedfffa7d6bd2025837e1197caa39753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93d51719390867204c9ef183f67d17b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa897962d33af53b48c9f9ced4c6516755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48fda469e047d69f4319abf722b345756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5fa91f982c48c8ac06163f16c90143757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3de9ccdd8f31a98c03e38305f4f373758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf742ecb386e00bfb43e8f4d74b518759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>