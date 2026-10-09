--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e057e2d20a2ab85ceba18915c6876d901.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c47085a3c5546637abbd9c2bc84f8362.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ed5b44ffcc0d2badbc1673d48a21073.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e10526bbcf8906579e99ba3ec6bea4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d747751b5626c0d78f3c5efc6a3d9e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6161b8a0e5c1e0973c7c24851903f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4847ee6619f9ab4e61716859a646e247.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9089f3def6b34f419341c74741a900698.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ccc33c44b45d08896eb5593f73533fa9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2231515275e85524491f87f44118c8310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffc2541980711ba28f41e706b7dc0911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240447f88ec8a35efc275c5517ac9b1812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c915d94d0f6e986f0ea666102021e613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507f221cdc5db1309e0a360faefcfc2d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eaa98134e8c857c0d96e92f6006f0015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fe41f95a88eec968417954d36d3fd716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382d2426b2c2ed7fa08882ee4258ff017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a39fa9ea51cdbcf4b20e3f4fffb51f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a313451acd2ac43cc1d3ddea08c1219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6636fee78fd1bdacf67eb74d259a4ab120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac1b4e7421ebd60f6ac11cfb0d294221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a06e8797f9d7da9e452bc11e05aaab22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2aaed4427dfd7d7551afcf310ce53f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abffadbc227339d5a0dc36b0011d699524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5506ded23763d1afc9580ae2f36c7b7e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145f1e57da099be4902ca5aed0e86cda26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5882d230e29c33647acbdfdeeee1027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fa43d71c644c5ba5dc81f3043c818b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b144d319f8bd09d71acf812e4c9a85c929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300024c0895a01255800a380ad49486830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68978536bb7963d4c209dd8f637412931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c9ceec2e97da37350c4265429aca1132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6b3ffa33419cabccb078d115c55f833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0323de9057b55c2120c2ad60095be734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e18834142880c9465f635f3d52e15e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5936b9b9288f795d34823c7af85aa34036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fa98be0b606c403e56d784cb7366f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bb6fbf4c6e3cdb52f1ff50315164b638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ad3c99216e54c5f47b8d8aa9fdce4339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe89c39697c34d320d8a48da505c74f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24a043d7c9aa62255f4d403d45041a641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ea0e1f697086dfee7801904036de5742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be62f3e9d13256ae32546bd403c2210543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dea658607a5e7ee97813d9f9be298d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a22229fd3c595ad759fed0aab28e545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21767f739165d1e0ebc212cc249064f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aba4da730f06bf98f5ffc04e77990a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3105b7c296044770395266557e2e7a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb32b5cc5551e658e74e7e10e73a931049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01f67fc471c764db8d2cba7469934e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f2effc09b1e4529f4aa9a0ed1b0aac51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa6190a9ec02cde80774862aef6592052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07701af28316442032fd3562514a44153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f5f50b97a6c13d3322c0e7b94573854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6551a69b9cdb9c6d24399fde4412e36d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be17c86c3af4e7600c98d9407f7638656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2108d0c60577fb6c20bd9dd74ba43957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3953980fd5d0c8eb8afbd6f98b6dd5b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba79cf0ef45ee564a2dd52eb1eeadf0659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5534d9201ca84f9f8d9af2e6450cbbc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bfafcfea79660f3b44a98355c7859c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f824efcf7e5680b2491191272042019562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243d2f2821b8c9c8262c9faca14292863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea719b413cdd41eed55e8d0ba312c00164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4c3f40fd81ce049f05dec5f52cc22e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ac60b882401b46ad2c21dc576cab9166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc244f1dfa8f07568cd7c9ffaafe74667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a31f4e2ab12cae1c6a06cc69398b72d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fde687a19bc0e3eac21d9cc5049ed1069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee661b4349dde9b92c99b11d03814e2170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed72c82803cceb8172a1ad6d8bcbd371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288702400829146d3bc57f36577e137872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a8254a2bdc75a9e3c58b4e2f0f4e773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f7d005428089db89421397accb38074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ebf3f705dd54e10839ed6b345f28ad75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512c57d621c1967f9f5c7ccc0d2f8efb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9effa0a2a559db3d634d371c63dfe48577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe3f90c1413c2ec8b6b8bd84b6e3c0778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa4686eec05be8afd08b472235eb57779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db4946b34c66b3eba67be6698526aa280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f236509093ec7c914e380b7300f99ad981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dfbfdb137822d2898c166a306c56b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723b8fa749c5796a0a80cfef416df1b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ee050f2f0896c6dea2ee756823f91584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6212945ce6a7fc676a6691015157c54285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1c5335aac9051ae677482ad4a546cc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d73242e87778247f87c43ccd08ae69087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0d8122308433233707dd6505b6728f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216d0a1d67e61733229dff04ca7fafa189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47513f4d2f4ef475c5b58c2d8c16df990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec6cd8f579005f77b11b4174d3ede4791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c764ca5af567cbdc15bdc69bb29b68792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7deab0841322cdd3798a483a0e2bf33f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591437abc211a1f30302ac0c7feea8f194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adc46685d705c8a947fd47cb109d2295.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e428e800b95d9f55266313b4035f6d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0969279bdcbe8305f4e06748634fd74697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48670ee5046b9ad3f00368eed1b1841d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d34f5d378bdd8b94f80f3b70da80299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8828b48720352dbf4035de6e6e8a95100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d678a00a3f7e65a1a5a2f57fbfbc6b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7b340c91ac854a6d51d51b7ea7cef1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabc86452d65a1be9281f6ee2e00e61b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8f94b33fc0d210c5a36932d04bfe83104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9ed425d0874262d4d421a56c604647105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a12bfb67655774caf33f059697f538106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0016d54edfd869ef47854b7a10a77e43107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fc60cc343da37b0f95323ef4168df9108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175fa1760924c7349a2698ef5095ea79109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5c245f3c71d7edf00e770289664f1b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75168a34052132dbcad8266e4322101b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbdf0d931b74d064c31fe7574a3485112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b73d5a088c2091af0a21cd85d44575e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb487930c37c11ffd3cbf3b24141ea5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef0cc8796446094e4646517c75581ab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4785235b52352f6a1f0eec5155fc676a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92a15f571bfbcdd19d6ddefe11107f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e6df012de220438971005e3d20dca7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067fe99e9c19b29c0cb731068113d707119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0cca01023646cae1ff7ae859706f95120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaf746aa70a15b52aa7d8072657dd45121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c1abb2c69f525ddad1d0bcab47cef8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235d25b4ab711a1773b2a0fc69a2819123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b777bddfa32b2db14d00dcc1173f97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176966871b8c14cdbd7a7a2caa201fe125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4041d8d34fc036dac2b1927b5f20462126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105e5268cbe0a1e50689e7dcd34edbed127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ec9a7acddb98b6124833b3d1b47c40128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bf5e694a9db5b2ee8709fcc97c2728129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cf1df6ede1615660d102e9812ee44f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a3fffbe9d976c92a512af543047700131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f257e0a1e511fa8cd35aa37de0c2ed78132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391185fa599bfe540b969c65fe074469133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d13146d030567c62a7d8e385ce61368134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c167c159bbe93a36b0aa8c84cd3e46b4135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d46257cfc61b50b00011e302b49a17136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0774c63279783da8160a424e049cd8e1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dcfa85734a24a042a325b7147fc73c138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda146700eb8b0e0ec05b02d2291b82d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c839a2b1b23bd729d0093092cbcb8dd140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da931a19748409fc32ce623b6852fe6141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0ca178b05369913deebeefb5e4ac63142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c214c5627f0f36fb54d59331ac5fb143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db6ee1faaa129b74da3ad27158567af144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0076f2c5d4f449e3c99c525715d19446145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6661cf568157ffe11c86833acd58f6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740ffd15410438bf00153bad30a18a9c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f63f35a465fe61954eb7d093aef97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f476743111d57c91a2e08b32823630149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4018500eda67337d811fb7519f8ff0f3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95f8d93f0f8a2fbeb9caeeeda85a431151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c74dfe3d77a2fb7ffb99a0e83085e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbb9c75d02e88c06d87524bc365274153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03fdc98b8deb58ff99794085c6ba5d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841246b63982ce1b682e34b399983dd155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a2743a6a9125065d087a1673604b71156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfe4feacd414dafd600edf1a4686ed5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc297752ff638c440a99e7c3b5a273f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d7c3d6be01fb692335bd5c9a8691b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c939441327bac920d45b1bebbbd2c623160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca29cbacd0c23d35e98e952cbecc971161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4f8f3100f398ece4c1a50e5b8ee6f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18ef27e2b9a2af7e55c098f22b9dddb163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94abb456e7dc11950bc19df912a9b164164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64228d47317d7009987c8a8b8eeead165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eec6fecfa61723e1a55f84fd3cd9e88166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6a8906e261bd78b90e8a4a423a02f1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b564c786fe1685289af953754ad1e4f9168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0489d2c90ef01ab33299b5119b9d8288169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7992c0c2605a6447b68ff4dd4c9d1c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e78c3a3249ae7ec8b1416344db715bb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351cfbb6b716acbdd6dfc61537a0cef3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f5cf2d479bfbd43ff6fd76cb7ed2b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a715804c401ae2fc5dad2e6f24bffb0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a02f9a72dcb6ccf09e07dfc1ccb9cf175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6450622ae2bff20167243fa32275c95176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92dcbbc3cd1208218819b1aa53d4221177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf08b56ad30541496ae1cb0c4aa7c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb13ad67ed3ad4fb7f032fccd56528f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45468f82e0e26267c4820305ff294c0f180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e48c73db2408c607899dc4d2da4d58181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b56ed54b3fb6bec9ee94f0807c7bc2182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9d506d2291e7bce58eab8ef09bbe20183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682b5d0fc45a4de87490a3d18dea6b0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2fbaaac3217d059e06afbba3891977185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e278e93367de546996fd99e2ba1291186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a6360b002d2934a90a9bec89d88c93187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec4dce0c648340a7ec0edabeb2fa466188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b173c924688379d1ad811e0c7b53c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2802d9e842b2e8609ccb30297ed8a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772d23acb640b3317ef24831b4fa33ce191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868fd57298e2cc3d3d2c3441cf4c475d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bfc15020fa0413e288fb7f01994306193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d13d50532b484a65e894eae64fabf7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54450e8c32c516218fe0d765d69b47e5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef17878e49375c53bd4d55388392da196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fbbc6634264f5bd7d70409237c000197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd85bd7897662c3ce4d371d3071a6b6e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04922b1263dc9feee04a2a0ecdde0c1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51d20ed17bb11640cb96d36240589aa200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4150e8e091383d9f9c7f20215db15a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef8a1d2520af897a142a81917ea2e86202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc86a2d1583ea749ea008a337f3d08203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eb7704d6b443834b4219b811cae733204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1ce17c24e9608239b037cb234e964205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1033454314d107eafe25cf938d0b40ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5ff6f43df222d06b616f04ee38529207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d25e327aa68cc9d9cc0fca1d8f1c55b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91c61863c93d3fe5afe629481e14ab4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f818ad45ad4e9a816242285dcd23c9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d164380c8fef44f46e93fae12af6fb5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363e85087293a9199d6edefbedd40208212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ba0e98e91c971dd689db497760870213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dd6b8b724a25502c97f4fb1d0ab546214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7f125921bf833903d171448fa9587c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3afefec2eb037c818df2dcdbafe74216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d953a33f4188b21e299984edd22b02217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e73bee8031713e44cbf389b1ccba1ad218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c8920b5c696cd16b6f168c3370a7e219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9827b2da3484656a8338b890478d37220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f0188bf579aa93ab470a749f761e90221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b867243d8c5ad4249b52399aeebea31a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9550837800155d0a4cee5ff27f1e8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f795f023f54af44e90e5fccd48a40d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f510f5ecaeaa3abd85ce01ff0a5e1856225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c0953657803e98de13b4b8d82995d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633d297cd12c0c33171344d6eafe49ea227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b570767b2d4e6fd44a0a0e05460bf21228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef2d46e9dd8b63ec51e13e4d0adae70229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d59f85ff5d0d4ff884167580dde1a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a7a482e7141e331f5cf7c3dc054526231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09c6633aafee224a334d59cceed52de232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d42477f19854651b24f56ee1b01e92233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c728ee0d8087b26b3514834d7e462e0a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97cde4fffdb199ddb1f3dd38a1e801235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced114c188d77267ba89a24862bbae3c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b448c873fd1fa871d41114ece3866237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a70943b6030ee795f0d7308497caa238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2e0e8efb4e615f1e6ebb48a3f43504239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e46c76b2cb1d8b26b249cae357154c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001a52cdce6fdb4d8c90cfe43326f621241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa19eaf08c9be3fa810d6924746f47a6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b18137c29c69b625f26221fa119f6c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29df8d7e8fb841ca79fff161568d611a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05eacf4805363efdbaddaf0f32f1e6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268ff0e0f3cc4b97a70f24bf8529322246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e850698e7581ea03ee4e8f3043c691247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1639fd6c53809e32db86aa837203e80e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5875a624a994beb8a73e94a481332843249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394e281286eca7692bfee502660e8ec250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadd296c9572c3a2825eb428321231f9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb90dfe095259fbb38bdace258b55e6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7be88b8df9a15a5d5299382bd17b2fc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90dacd7aa5eb84e85e79db62e6ca26254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f2e9da0c6fe83922dc993b42378651255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e650a5d13548886f6bf3ce53e0546c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44c3d03f29601f9dd2170bb5f1c2b54257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2f364a16283396cd6552b73fbbfef258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36b48c161fdf1bb9968ab6986b9262a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3e80442f31bbc9b2e3aa79b941a8a9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159fa6f7e4f114ecd2549b272a7aaff2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd628f244856cbc1519b3014c052682262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cbaa2749e0447f7e739da75c831695263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580f98ade158d74387f99242c0ce7b28264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfbaf6419dd296ef13b4e604db78e2a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb1e8116c8a9a48953ee8f7125d449266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ef5ce3645d0656cf70da3699f1a768267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645afc8abc4db5f6419a72ef0f742b2d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb36f9653eceb3f27abaa2297fecb36269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cbc5c45de597fc8d25feabd43b0822270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d50e44c561207de95a3f4ca63409bf8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46df0170f614154f5033963d0414c541272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c276cd578c94db5d6d9f1b118b1c9c4f273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045ec4d363f839bf95bda7ce518b38b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df73d70e645badb4c7e95c720195a975275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e6c9fc4b7123a6b42d780647daf7d4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ad35d3e474f5cb03135dbbfa52733277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605e473be5893f73b280101374e71655278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805a02a3fa8711254bfb8a63f85251c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02e37bab49e1df5088e57b571c6c29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e6b596dec33928b02b42520476d80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbe5d4c7f141ea72850eb2021848ca282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2895b0681308c73e1c6975756626abd0283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f72cecf23026e03a6eff453569e116284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d062b5f7e4b201c9f3dc5772f41241285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989a33099eb7774e0baaadf898542f5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f66944c09bb619af70923b256e431287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003314380620f7b29571014627f86edd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c7d65b727081a74c867eee7acaa1ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d1a20df5d9b3dc68e42131fc84baaa290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ee739cff76d89cf8440416c08a4670291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf35ee0e349c174930302e3a4a2c97f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e1aaa15bc17f9c54e3489f8c2e2c8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697d4be05101ed0fb53e34c109825cff294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b74b11c7c92f8a322e159ecad0f741d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ce5474e291007c2358512b7aff708e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62d7282877eb83626b18cb306b90df0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3b7d10c97d589b04b66a1dc2dbb57e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2dd8a0e719ada2166aea1ebe47ca23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938391f05dfed7f45a819bf926ea6ff4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eeb3a8d12a73f34016022f499a5cf2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d2f75b25ef1ae09244d1d3bbb0bc4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cdd6cea479bc3e97aa856b4538b9c0303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21a57fe9aac40c71ca61fefa980219304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607f0365f6c6ad02ee1904f128f627b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc2642fe0beeb0ad915d1c9afa4c739306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c2163586a722651f101d788191b777307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15fd927a8a331ff3696ba8f1ba6499308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd4286d6039268411ffe7ecaa2c2c25309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3da838fea85420f86a8da4c06f07d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc97559113f391ad088cdfc2c181f453311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915dc6cf28930d857286fefdf377aa98312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d68213b7b3f25dbe216bc72062ef3d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398edaa00e994e021ccc39a730a99cc314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676a3216b2cf4e296818eeba7430f76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f405af91eb8efbcf6f99aa4307adbfd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b3b16f7cf2121b5177e8ea8c3b6433317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a20c5452483f461fe6a7508c187d4d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e15701a939fe81fe69953ea51676891319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e8cf66a644d99e1ac6f83dd4c347e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da69ce8653a20bdc8fbc01ef0be1e20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed09ba48a7f99fbe523b0fe48117bb9c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3849fd9423e24b3657405f7748e85d01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719c1937c3166eed4f8dd5b8489f0c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/080139af6e4a11165b62579e3675e13d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba99fb146792fe40050efe8bda1cb1326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6343aa89a72d9479e428281478d4595f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae866df00f6c3e9bda604db09ae7857328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e93ee14b54a1587d02b53fe49a724329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253c54fa21943e2b8e8439737c5d770a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389c0869dd4019a622d76cfa9b035778331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178aff1748b749376275b578314603e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387e6a2c23e3931f8cce2d864df54784333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1856460fbf0ee3a01b2d3a2dddb38334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602205b27e1302412f816e9c786af9cb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea635060810609daee3736d10a98fa9336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3b7c79ee48ec415fcf8bed7577fb28337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6751da154e349d8f24d04a1c8b45c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae98b8be539134990f1fd5ad68716bce339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31c3a652e167bd094b2254e9d663004340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c106bb542e2032147b669bfa350c32341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10baf6f81b56bd27d783a396c817231342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe324585138f4843cbf9b421072a16343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e784802ad66892902eb725b47bf1ca344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99a3f62e9c3b3166799127ba26795d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621a417dbe1c3745bfeeb41042499e7d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e0fb9650c2cfa7d938bbbf9f37f8dd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38984aff9930100010d83775ca8d095348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057be32230cfdffef7fbec7f69b050d6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb940e18c4e304f1f0d485bde6b06400350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd9818a7e127d4e29a15668e0ec9b2f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff38c5d8d7888ffc586f122daecb620352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e303d379ab37942fa9d2ee65008db4353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec27d529ef38af541600a3639a7d73354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d9e9692954265cec18676fb83d930355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150e3baea189864bffeb1bf067203bb356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e0ef520fa01236abd8c97185df9565357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d7ae9fd60e20e438982d9ee8f2c4a8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172381415b9e55442d26c98ee0a90e40359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dc2a8a34161191ce0559c5f21341ef360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35088633ac590e85e74e39d9dadd2c69361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa119d53cbd83d7df5964b35c50a63f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ae34ca14aa8123a8733def70726065363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d3de391dd11386b9da654d1879f9c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bdd4eb3c4d69a590c780ba9a4156b9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf1065bd28cd4adc7ab04cfc4e10a71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d48fa3e99be0b80d8bf26805a9e6a5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6d619baffb8b8a074949469408960f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26715df5e90be68a68705213d38ead88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873d0298428682d2d3bac8cc29e5be7d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e44c0ad61926d1c48696f81eb70337371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84b311ba1dfa5ba2c335bc3ac1a9e9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4746a9f1f38968ff279327cfb3476a42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e4befeab7430c0593ccf4a5a2292af374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea42722430f1f45cf68208c27387782375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e3f707841076bd1c22ce3a7f60ca8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17082549a60912aee4bdeb5bdd696e39377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ead7fd06d69c7d9f100b67ff5197812378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09369099ea6df62141eb7a3d4650000379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a029aeddcf6c473bafef2fbf91a90c3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0324e2ed99a9ec83dcb45f803a603694381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a44c449ada1a1f75232e009fe1a9a3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4405a93aafad02236289275cc098a7383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbd00c437f0747b20b5ee6d8befd7fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b349b41e7ca852584cf9b2788f93c7e2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7dfbf1ae44d7e6cdfa5c34e4d0a146386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3738819037aaff4de5d849df01284997387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c568e797b37f34695119d1d088a4ad1388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ebfe694a846a77b5814ac221395824389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf18538d53705907af60ce4d1b54f8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f72efdf202617d9214c563a20e7b0c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10615a97f1986dd6cdc994621b958fd7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44dd0d7fcc2357f0489ac70d97898a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fef94f3d18de977ee6c75bb33cefad394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82e0f08b6b08105608049de95a5abd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9d9677203bf8bce14854eb4e358082396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f709f60a5f42b099494dfe73cf606397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11164a7e04a4eb752d43d3422a091c93398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a3746c9872b296898442f8d555e49f399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5400288ebe2a2016e40f518f37a8a240400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bee135d91d02fada0ced4e53803489401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519cc6e46347f0583e3383e95c85b40a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83ae3038ea3ab3f6ae4c7ad92fad4d7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c42eb502dbe17a90cc97f60ca9077404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78b6e9bbfc72053b37c79459db46ca4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f086ea1dea3d60a6cdc02dde6d27cf7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96fc09df690d8dd66f8c8cab278b296a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ede42ad08983ca1a50db3b8f3267a47408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377bbe375b3a930a32858b4631d27906409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84639ef3e4942bc2b036a2799aa2329410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87dc106f06d84e73b233bbc7f8b51ba4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6562dcea684c339952e4ff80c22a25412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dab2d63f61f6cf6efb74f110e019d4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b860dabb6f21191db1442936d8f11448414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d03a29d16dde80893b25443440564a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc6bbc1da845cd64285baacf7cc52cd416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef115a4a356c78244d580027ec6f666417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711f97b50238546d027c2c319af3ddac418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b32ccc4ffb27f3d656e8b3833d12b8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9819b1b709ab38c31d270f37b2e7f7d420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8535eee0cf05d9f987ac236154e231421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3433341289906baaa5c4722666e5c02b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7db82c0548f269d28d554ea393f9054423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5367bad5994b6d320e4b1717c838966424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b4f218ccb5f989defa53c7cf19578425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511da02d6dc57c17ad4cbcdf6a3ecd83426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2927fbc0b924d87c8bb4cac9e2787427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e6d3600908d17e528680137ea70cae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cbfbaa3779dae9f5572a5a3ea7cffd429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5df37ca85a9695cee7999c6523c1c51430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0be1c62574863d486e4744e7ce9b1431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d94f1d64bf32917ce1c4db947b313b3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ebabcca1d4ef5c0a2e477aea260ed433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7007bfb50d3c9f8a9e4e3b4f4e21afd3434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa800e9d7bc91cceafa0a534814738d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4dc1d504e32748b5d95c668aebe01436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01b298ad9af57f231e166321a907a76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd886ee89f8c81e5871d856276c07c24438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278f1d35d79e35f2ed0b683dab43b253439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed55b48543d7a4f4a2f186a78bd414440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddcc14781763132527d998949a37225a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b525ca4efb6dbd13b5e144fa6dec2ee3442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905af8fb0c9f63c9ca0b03ad2b528ea8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38804a7b5ceb058420b2bf5d88fc6cf3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5384710f02d2de0bc7b4e2c46759b6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbad4480e8510b303e1f7bae10f4cc446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f342af9031d5ef98e310a144996a2c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7545a47cf4d8513449b61396aa49198d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd9cdef0f0b6fcad8c40cc0fd037ff2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e67b927dcfceb4d1fa8ca993b179170450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117e7ff9bc5977ed03b2b199461a190d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef6888fea75042bf55dbf5b480bca5f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24ab2ac9109009356d1e7caab4643e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be374a992985b35fa022bddadcd2ca454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a2467adb553c23258ab625fdc75478455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82366f5c3a2fcf512faf13e2b784d482456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663d62688950efbcdef573436dc4d60457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45bfa74d43e4cacb7b57a446afd53cc458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce221aa40cd5408a119b16c428c50a0a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03d180d15330e7f74c00c05923ccadf460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f0e581c09668e5267dffbe60d2e31461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bddf0d2a56655fa8aa13d3332b1a5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52d5c42ccf4fc30428ae4c632557cbc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea91994e33847191133c52d5159ee48464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0749ce42e81ea0bb76039772f34a27465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8554a212aa763f994a25ff2b9a6d06e6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829338f0c9f512efdc1217ba0d0caf0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e87bd44c3f532c6e5fb52c8de0147468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0456699f452a267bf019011f041bd29a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d14820e2186e8c2ece7e54a597c8720470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547ee7dfe7813075b82060abb53f34a7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75df99fd681735fa794e692f340e5f0472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484eda46156c3758da5928b0c2d2ca9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dab88bd992ead5d8943eeddf18fd18b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8041e605fe0ae0b61f0d217ccfd5c675475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3667d4e4b9de62f56dd07bde04ff1ee0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996022dff9d39ded09790d83215f886477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a890edc88bc8220e28ef5644ee247f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d452a8bc80bf381043f7a47a561a806479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32072054ac9f10a7053db69b37bbe43d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae55d1faeaab1413cc14cc7a9957f12481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7573d9e66853cf127cd741ee13f477c9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90466e63bb037529dde6e86d26506f1c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381be51e13c5cbd2009516a97cad6689484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46632d7ff6afee20e625876ca0570ce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabf41c7c18c78100cbbd37caaa33bfb486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e37a8534965f20efde7086c3e22a34487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d0b102a3947a9ae48ad0a3583395d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11889d5f811244fec05428d89ae72525489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cb02ca60a31738a0d65516fef560f7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81fab9f19721e103d3885ae0c4d3722491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707be754af8291c1fcd9d806c0353503492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6e2e39169fff99a1dfbb7ecb13fc6d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b058744bb3b9cc774815ee3e3c6fd4b8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf459a3a2ff873b82eabcc65864c802495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc53ef8a298ca6847823245260e317f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52d9906a732477227c2feb01b7847a8497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc724f4019b3b0fd08fbd03833ac87498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df5daf1350d7b16bdeabe42538bd9b4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67b22c30a5526ab14c460f6e7de63c9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485e785deec9b517916a80230efc898501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12898481d5102a6805f9271dc5545af7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402062eab930a89802c65d693a507c4a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfe023f30016514c795f14fb5af6ae504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa075a58c80600b959edb74d814c8724505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cea9570094ddede9510e743971066506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af017f5deaa793a01efb8302d503de5507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c168194f01aee8cecea7fdd90f4f3048508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1080af429efe9ca113ef827cc277d2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbae802ed2b8b3f9ab1d72e56cdf7ec6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0590489db7c5de35ea2722a5121104b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327e588ffe480f4e1faf73f90d2078f6512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f61be20724aadca62a116bf94c6b77e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9518a7e2c95ae23c1638ccb0bee502514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cae69d99df253d04d4d192d60d316b8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f78d0553802058e2c0a169fca6f4831516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180e422d34cc925187abf67c08671ffc517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42be4170db9da5e2e15b7bab2cf8db37518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045c9216590dcbd2f97e66b9fd42eef519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57b129f50473ea43cbee35ecc0fe92c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95a8f1b24940f063adc74575d98b8e2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2f73801c93dcbac04eefd549be09e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9d3004adcee4664b8133d5bb8ffff523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07380d26083655c02f9ef94d77ab0cac524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10900a11382676d4530853d7b1984bce525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f8d14609abde04e49c0c67378380c8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be720498e3227509358357aeefe8ba527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914175ab9274b280f182d94cf28e138528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904b13900cf546acfd9d4b350f513d1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9bac9394012826891c4a7c4acaaf94530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c382ab87deeb6d88839f323eb9bd19531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab660ae7123b3a52d34262a3b774f1e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecfe947f0a94e1c268cd903a4fc526b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14458a746dac8d2a0aeabe24e273c44c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74d895ddb55f43622e42cb54bd25589535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b725d350437994c25b2607ddbfaf8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f2c928991d891bac45932d24de60f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3960e34c2bdf1e88f0be82bef096c88f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa088cda4b88fe4758d558758efa4ad4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e2e0e45fafad10eecd54f4294b81ba540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df326e485c53d970c6bf54ea066a3187541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd8bc50041a53a63611651d36820ce542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24272e65a61c4079a066a8f667f3ce7c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dcd8e5ec836e6e53b7216153831937544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9232c6c757cae462042cf3c6c9fbcafd545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e8c7d60981ca4e36f3ee5f82065e2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cc43a998d8d05f68e1f801215a0326547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9ac6d2e9e827df8db75007d4b0084548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef9c13cfd42e0df65c3d1c601f72c71549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ca6019d9956dda862bb06f7ca332dc550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30a434606550b5ec799746dab00c90a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b889fab414af72f7f252b6252be62cda552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c71f912ec1b24a3efcaa3d91a451c8a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c93653e27e764b64ae9e7c0df3a1201554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac750c202671f84b59f89cf8c48690e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab8ac8bb7ee7b1209cf61bcf89398fd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d59c44ee77d5eec20e8382a956977557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e26b4d5dcdbe55674cde2a7b8870726558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c314848b5ff9a677bbeeb61e42cd01e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b0992f16fb878c353eb00dfc66bda9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799a4e09c389a9e327cf33b361b57b43561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774873c6f7034f79b066e8308bc2a08e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241a80017f9cf22a63d0bc1ab605cc82563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d8de070de5034a6b4c9dada16f827564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41812613b2245dce734a2bbebd5031ff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac43ef103cf654bf3811623b4f9d954566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b4d6e9a404603526cc80f55ec53d3d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e98c99e6eb8ebb1c78cd5882c7fff568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be36170a01b441ef436308ff26668b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b153234dffd4fa0cc497911624f900e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a8fb1e9249339c4c240b8c6a03c454571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f6d2d803d8ec719215163f0b9e072f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1501ab994ee2f41e0365130d161e6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fcde9eb3ca8b3a8596f72b64e75a51574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193de574e688ccc3f6ef7da885e89343575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d7b3b20a621ced3e9f625932323cd576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac3f867c2dab2fbd51b1e1cb6917b65577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2753b9d0947e5d3347b604d1bce5b4b6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444dbc28ebc282057412f20fbe994d0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf84726bb9e935d6532f0d3dd5455dfc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc86e415a40795c38177b3810afa3603581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a2b29de2b441ab27ce275a9e10217582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a116764108eff27325ad6a9d806f184a583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4e70ae2473b23627f3009b7719b8dd584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29687687b927a0d12a4839bbb8ba88a8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab683f29cd99b3544d50545d049da94d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904a7b6335a42a1ab0e0ef3421abdd8a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27c5e86857d3d97795832e0b3fab86588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdadcfccf27a43d115d7730c190e21b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a2e51201267bca7da9b3b0cdf57afa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d2a5152a6c762b9e53f18f0089c98591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171761e4a13c635840155a5dfbd63edc592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa15b0b4ee70bbcf759e2994db8f524593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3041acaa7b9f97d22b586c325b5dd353594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67b9613e46216238fd0305f958bab00595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7479f3e1e2417b0762c3bb782541fe596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d365bac303801f2184577e86b59851c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b436ebdff06a435807853704babd7386598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9315b915bf06193a4d16e4ae7ce0b3599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b440b3110a571036608f10bd890ebd8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be1b70a94c3f642fb0bfa605a933598601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8dae632ef66746aa55e93e2110dd1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45fcb8036e9bd99f698dbebb4e70a0e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553852129a338bf81a54168c6ff8945b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c09e08420e3408b579b657a0ce2529605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e32ac475149760b5c65ef6f76cf081606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03f1f4f0eba9a78f5b4c5b49e30b9d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd853f4438d0c26e502ed2de2caeeec608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93a30334712435734f9bde4c0d8851609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba42c66572304bda5f77e13fb5f0ed3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19965beef715afdf375ae3be088de0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277e4728b5428c38c6313a77d1b6db79612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415e34ac66c771206a6db828b72ee293613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5957eae58267956995f9007d3d45bb97614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed302b53d51311a353bdc9c3d7d0ef615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec5d67612b9a6b880e01549df82238616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c02e70a095512b2ed10bf48dcb5206617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3161a3e30294156356ce05db6d766492618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60032676a9296f8805cf68350eda9e0f619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2da4f4149e4c4bbb9cb876a64d62be1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b00db324c8a4da09a08212fe01819621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85d6bbe20ef7e7e3e5e2a12a9b7490622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d4f35ffbf4e58223ca42da6376319623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c019a9463ff11e6f028ce68bc0c13490624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8a605675369f7cc56deb3ca19c67a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cf2371ed04c691e38e87a2ae2d5fff626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a027e3e8b58cf8dbd0f87f0f07bdcde5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b193877d1e5a002e6350e8bbfeee51b8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a40d144fa1ee4a2fbfe8623ebfc764629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f91bd85ccc992a9f73663cfa24bf4f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b086553a372bcf9f2c135574b314fdb0631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d06f4745f96c0da865846b6d36b11f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbf6f83790aaf8811174abbf3bf03e633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097e539246c4651e7d997c2712ad4a35634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929024786c973bb3c72ec8465090c0cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86ba78a209aeeae8ed79ee97da791b5636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b65b163f79209f5c00b743caaaa0831637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0dac1ffeda5784626899d8c64ceed1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718cd84b1822cec102892e0a0cb1c0a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1558aa710e539792dae73ed52efb0640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a469a79ea6014f85181a2d8725609641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808153a8f747d483918c36cd063fb97c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bc5b42f809ff087f5411d87c78dfda643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f13fde02896b6499c33db3bb6b7dca644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afcfbd8c76582f8276c917b82cdd6355645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e15595cc8d8e68b48d410ca18c1df0e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2002cc8ea0cb3f2a797d9b862ccd995647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e52d63b377f5cd195d67ccea408be40648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587d344ad92b2b5d410261936d9f1fff649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229da22d7118872b82bde5fdbb0b9f92650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782c3f7df610ff34e5baa0e9d327b4f4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ae88ce4a23c004a0b080f8c5c879db652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a60065e49593b7e7e188dcad14480f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06aac839e7d195541d225b0260e7a102654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1851be4fc013b960c72327dbdaa60359655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf275a8e40ba9234edcb4e2f375fe9b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a85564833fe24e4930d6475407a1c2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abf007e56e3f4a3d8f64b8ce3c91ddd658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896216a1d7ff5bb29b5ae5f74761b5f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fe8ba749ab2a59902cd05e252087b4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b24be8e1c4e815349eb9cea61efa8661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1530846058380059ef060784a584a7662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56a04632e5dfd04c8a9775cb5286fb8663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85d413477c53222a0961e8b332cd208664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81190b4551b137c93d4452bf2384685665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fcdd9878fafdbf54475ddeba666357666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e140d3f42ffdb75b5e0de0eff2a766667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020adce4751ab9a96ac20d8aecf1004e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317227a23dc3c735e5911992da5f18f4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5142e3385878d69b2e3b852dbc50c50670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4b22fab3e5cb93b3e5fdf2b0825f6d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beac0be6892c298122fd6d34c79551a672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc0807a342d4efc4d487eb7d034f9b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a39b8f4f6185b75576f43c2ac25f6b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1622fc272aa7b500ad76d68d59aeb52675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c47ddc6af39b1230082b41b5ea5f1f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26088bf374c3eb9d0bc838d6f09a3dcf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62403ee574162a0fc8d3bc298782f861678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f93500211e5dbc87b475009e47231a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca11785d2d681b370913e26f41991c50680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919bd3992495b92106dc820e6776e5b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b4da091138220ee0274e9326a087c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260917cbcbd1f08dac49821578ef333683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c16e629dd4f9a55aa7b3030e5ec0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8961e0878fe479e66992d115e8323b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d4f70dda4d55a745230120469c18c1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6eb661fecd0f6a146d1ab55c42b68687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6045b09fcb225a52e0074bf818f49f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417d3af80e6e652bc6dfd837e9cc2237689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3374ece7a752a50e2e1980ee9cdc43c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6e1cf657f9c747d44258a0aec9cd05691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a24fb739b7f83c1fcb1e9cb8a4fa1692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a87ce76d60001d81f27d419e9082b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b60c6723187e387716aedb4f083f0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a949298e56cc32ac5b99f87204a1f0695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dadbc986073a0048393a4697fe7ae9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a0d0afa8b0a2f12b0df5cb172c5134697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718a93173b6eeac0b197c27a78cddda698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44014f946d13f880c7f673ecfb5a3a69699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe237b06e9f8bf6774bb53c938f73b3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199cc0e2f00f4811c9d79ff615ad4026701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcedf5a604df2b116b88668acdc4b562702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976a4a22c413dcd9c49fd9b1a6ca7b13703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5b45430e188aaba6132c119ea3a3c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db495cd07746877954084de3b1d92db705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a54ef1b15f4921da7279d293aad294706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e4a2ebaf9a1e61c760b232014e259707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3b4edc6d7c1a7073f68e17fff8c8d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75acd85a220cf16e8bc41f818e9bd0c4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39700247a509764df7df547821c205da710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09df1ccb34d31af72f5700b0bb8989db711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ce716d8e1fcad9045898a79190ef3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/783b77e3d0b266dc598a45d8953444b7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ad1d9f61319cd3c057cac9123dc6b9714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1614fcfaced502fc6a745d6c6c29286b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0685ec4ee18382adaeb16739c22a2aad716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9061f440bb65a058625b611bfa2e8cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5184cfef72ca960db6cc3370c6e2c5c7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb58d80e3af17f6e1626bb84145309c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd4f63229de3b55650a9aa0556d4b0f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575395a87f15a1781648b5286919e561721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ddbf0ef2d2d4a30ca78af2a6a0c6be722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7624015250c8cd355967bb5e5e3d52723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f1f4ca4fef5fb1aaf6aeaac0c6a9e2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bce3219d239afdeb4d7e765b8037c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32b830439910fc46a5daf7893b0d10c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d918e114a1241388a32aa0db841db727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee8380ff3addd010fdd9c7f7e0c050728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64ad39da67261f8b96479c1272dea01729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701557d1af848631a0a101b21afbefeb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9bf9dd90481202f8a4caf804a4a8d4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f10798ae74c88da829566039f97de25732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4fa9cb514c44a9dff056d027ae3e52733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d70e4e7bd9df5a54bc897e407a892bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20001a7b59cfa4ce5dbe43614715b947735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a44141254296e9a61f254f32421ba7f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2d6027a868c531410cf63d1a60b38a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939dee21f1f93bbd58645c9a28ab1ab738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f7562b0f8c763469e5dbf75bafc75739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3930e87449cb9068bbc8ca41ac4c4071740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49a2025f4190c4064f78b71f10d0e59741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecb134709e9ab8b640e61efe94ede4b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4d128710b76abeeb7b047931991f72743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6498eb343699b797d20e414d9cb66744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506575fde1c5a807836c7a5e713dc87d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5808baf9faff57753d2e96b8e5d5c55c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583be292cf3024e5d6381e7164aa8980747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390c81776d87621760a5db8efc5428aa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931b4c27eb4e754f54b66131b1a186c2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7516968029f2b3597d3744bb876d3ef750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b63e01ba1dc37a81612f90ed38a3da751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be90bcdb2a88ecce7e4d201bf8842bf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f476fd39f9972694ab3b94aeae453753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e2f8a81e2983960f8a6f7a5908ae2a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d9b266a6573ef0b4059465452cdfb3755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e139ab423fc6f5d78098a414f8d96fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc5d4a8151e735ea13a3c16e649d230757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9850da0842aa9317da5ea316bf98eec5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e10642461ae4ba85aa048db658ebc759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66bcf434671641c791cb9fbd3e9652f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ab9563eb69325a125bc4cfb78583972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0e1a3c73ef1a36ac18a9e3014bf5c53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d257a7b75ec3ce4c2008642751bc50f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f215a6a7df24184e9ad78189ad72fb5a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b32e8dca0671f1c4917aaa40a654f46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8c68d87730cdbff94c5eaad6f706527.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633f479fd26203250d019659eebf87b68.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9d1db2e4c6711b0f07aa51eef8f289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20de45a542661f06df9c2dda06be87f010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec978cddef8d26cacf0320eb2cc8772a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a436e68bd6a8cc93759fa5d518ed1f4b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f35c162b3995d14b11e2d6c541f73c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978c4208d8e729ebd9b7801396f002114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1a3ba7690572d36eca04260f45b9815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a9d6024e05e7fe4212156daca93b7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09f8cf973411ef78b3f4c8225e4b4da17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9213ec8aa26238efccee57cdfbeeda918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0322548b8073d8d953fc771c2bed19819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0bde367c0d09ffa336c27202fdf34420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc0041d1c8260bb8212a852f12eb6f021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5119d91eda99aba03acf048ece4872722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d23dced9ad12bfe2c7b3fe05e085623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f466912b5d4637dafffd48224f4600424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1725519ed476708c802d25d060048d025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046eda49d284ab9635784490952a230126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bdb48267949d130b47dfab0b20d0ec27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae23763b3ca23acc1bedfb0840d849628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb6a067ee8bf0813e3109b22b71e4229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35317f28b807401215bb7c30b055e6e330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ce181ee90a3644c801310a80f730b131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3247c46c86c11f89e2e868f4ebdb39632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a25b8832d96efefe47cac0410b53933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db40f8082cc93811a7081773116f41a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a915bccd2a4f57e4c10fd4e89d0d4c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9f90412240718ecdf50d2f43af070036.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1150956fc3e01df0d5ed2558f417437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda8c632e0aedb1723b3a6d9a4bd72fa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67947b9c7a86696f1f15f5e43bf8c1a439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d7a7f762bf3e7a09f2e524e854e6c840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da03939073a5294326b8fb2ae4fbf7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9833038aea8e8ea27adf171ee1b0885042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db8a94fac7c4feeea56986073c037c443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d22d03a480c721f5b82ca30e3ff4644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67815d5547e7f4f659b9a27d210a0a1745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104eb813a50ec0ba624081da0206cddc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d8e9003002c5bddea9be884bd1914a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5822517298a119a0baf34de46de0cbb648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef39321debaf7e515e30a4be4b862b049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225aea86eaba93506ea97c63f195a77250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1dfe9a224959f63718687256145c451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8947daf1d7e7e2fdbe164b2f48ccbb0752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc072c3c866d6a51c06f0dda19c073bf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7168d427ceb959b13f292d325b7819bf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3299b8a08388587891509ce7cf0fe67c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b33e3cffd8edcce368d13616782ac056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0418dc98efee97aa643d59b1f6cc5af57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a038c7370db0d66f24587c6efa5c9958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1367f53f75aeb42c962789cc84a29b559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed23f794476990dda1594dd2db966b2160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275467e81aea49eb9d11d795308c03c861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77552c0ddd0c8779385217f52029288062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01043d0f1bc667da9ea6711b366c0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3889542fc23af435a4e1f8187e992c3464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0866ab3c5a6928ce62a6c7635514c965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933de4a44e5729d9c28435fa2140fc3366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5736da5d9e1bd131ad72e052e0695267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27825f50c498bc5a22322664b9e0c25968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137427c12af8003992ce06ad2b4235ac69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f80be00fb999036f43ca72213b14570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97695522b6f212dcaefa7a96b00c77471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff61ff34aad8cc1e5189544195fd743872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad57f25a4e4c072e26dc4f51c085e29573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ae5edf1aebca6dc4ed4569a475f6774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d98f8e5b5667ea78e37deb4296604c875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b39dd64c97c759a75edabdaf503d876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da252d432d26f30336cc7e5d1f3d7bf177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83b93f8f8ac99eea29c04316c2dce8578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5585f4bb68c5ebfb2ca3cd4a151c69679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6b48f2aa510c986bd3dec59f6e8d6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255cd26c1cfa8df30213e5624665847f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d82cd006c57a30aad1a6548c173e9182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cb53142e3ad6ce8b15ba9d19a4b18a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8922cd43a4e4b0f850b7cfd1940cc7b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d61b164916c8266b5d363d7d6f64ba85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef26b5e808726aee61d059617aa2f1386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07aa0a813020c45ed187244f4470f2c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b554fef2a3ae6648538a67aab89ff75488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87acc03cffff385ad9463f204c788fa289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e52077972432db04ffd8cc4f37e86890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af33f2e6e0c4aa429ce93ce49cdb1f491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5354f9a9d3e281ae2790deb9f0a46f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443314c79199c8515dcb82adf63d356e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1561b09f6aa6c66583dee9d3398d294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91ec320d6770a360494c72466770daf95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6ce4c3809cecf154a6cd89c7d5c30b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee6abe633c01527213670054650e0cf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf449ff9e66c280407a164cd21ade37398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02baad40071e688eb98e80651e09702399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20059b71ae8c687371c6399ccecb11100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2433ea96c9ca855e32c4092f171b3c3101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b0d787ac0e01fa86011a8d13ddfc9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36969d40d26968f9bd05bb41344cfa63103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260e8632760b900eb6d128b8805f90e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b231090a279a022850a34f261e310e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde7c66b737deb984691180f5d7f5d7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174591d887ed23ff127b3403eb8afe1107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db389cc06f4d54f9e03005482a4712b0108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c9651f97ecd18688dbfe4dbb4dbe16109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b4f7b24a155b4eb59f32d44c5fa32f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed95bcfa76c6cfb6f32f552c727d23111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3095dcd5a31400016dc06883e3ba2fdb112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c5f9a5e1da565001108898feddc6b1113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d41d07d92b7f53dec8ba28c0c55cdf114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad53572d6c7b57af37423d5e53ab23bc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eb3e72746cd813b52c273fa9f6994f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15d20a6ebc78dcfe98815726458c87117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d84f1d420cee389aa2774e25672c8118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5523eed322ef011980bbbcd58c531e38119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910258c1651031ca61c6a6f0927b2c6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be88f5ac1c1c8e07a02aa2c9ef928fe121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece55a0bf2848ce0a910da932faec240122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b140fbb03199bb55b1af8851c33e142123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe96a13db3ee3f7b549d30ebb1b1da124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81498e43667dc64c823e8f4bf4e0a068125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2fb4e91e22e36ec4bd4739630dc7c7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd7605a56b2833b0646a3d8750ebdc5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b8fd8f41b57adfa61d9a1f67a47c51128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5b7f83ab73c39b2105e8678f8e969129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a83f42e439949540d5d5530aeee5e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2f1f753a24b49f2536da4a0b726e7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dac80e2e288697c7441b047742435d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f389ac69c7a69b1d788d31f601acec1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299d234f74c63c190e8f5bf982a3c52134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa4e736015d59d678e2dc6dc30e4664135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7b438687d4dd2ce30bdd489970f871136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5395785c669e42b6a91448e6d8c5d2f1137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246730bf6f5d595d57f4f7dcd24e2ff8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ecfa36c66a03a8954ee1874edb6494139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e21a6bf589ab1c81b7955f717a2c3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6750b632179f6a6c1768064d40ef1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2b880ca25b5e5c0589c68173766fe142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9746db852b1aed1d3e9a7bad9bef85143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436b3525afecf90d5c3ad7c8d52d81a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b015b8434e3e7ba30b35a165cefed25f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c46a9ab014bdd6c0739793af5469c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55622079f25297ad07918645db6b9a02147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ae01c7c25135fdf6ae3b72fa10335148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a238b74f608dfc3abe904e61ae255285149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a948c3a581d132720780666316eec150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04a94c8265d3082dcb6617937f9a8f0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30540142538dd37728c2351ce760a15d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28afa570187f2f581bd543ef72f0568153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd6cfc3d8c3dc470ee55fb56e1e44a5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da71b9deac28c427d0f8a5c662ab456b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a097c3320f9c8969eacb2ce36908673156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340e05995394a71a9f2942ca1794cf3e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7c48f0c2a73108869e01c75b1783df158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69658a77a2dc81197a4c8823bdf6892159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b073607ccb63c757e80f5550cb7ec749160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce6165d4b28430e01e57931a9cb42fd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54fe1a965755f99a45e57bdf48de0c4162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d57027f0e625bce8705db0326fde551163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d979e7743e58a688ae793fb287a4f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1e9128abdf9b2b40854fe6f996a665165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427938bb013a93a1b871727492034bb4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba028681e935d136f88e1dfec408cf47167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b68f41fd937929ecb1384e8ff48048168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3de20f2f5b7d902a470f2d4e654b69169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5456effd79b68c16049d8ee48d5a1ed8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb0e2a1b24cdefe8e634386970dff3171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7653a70e1cbd16efd59ea577779e72172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c751af76d7dea8d024b6088035643f0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcfc4d9325ba2e8d6fcec37da5d33f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697c5b628772407f9e730a57d6cd66b0175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e75f52edab4d52c47cdd4e933d630a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588a760da5303c85aa5f57e722ebe7ba177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f77f7bca7b75275d0572c8f92bb661178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a295c6563953ae9a2e0955683bc4bc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a30fef96bd2930e03e07080a44a9a2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdec256bc2cbfbb8ec1753560bfd7a90181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b08120c826a5ba7228bd606271c63182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf227083be0465a4db2721a5ce1178183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0ecb8233549ac4f6cc90f93cf50697184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141c3823128c573442f72abe6d0adf1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26acdf132979ce4f041a0b22a2319a69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8896d9717fd5f42c5b5227764a5c958b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e518a620c04585770ab44239d1f76b1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccae2d9ee4fedf2380ca04778a2c228189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2665f9df18ee1040984f457d556591190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba30efeb849ba38aa764faa296e4bd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173e8497ae783acca17e85e72c79a465192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4dc2b704ae3d65573981aeac313c18f193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091c50b869d9e3c1c88c6c1c8b18dc11194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c9a2453b3f13785413f52864e0df58195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cc28cb90ac0194170035a00513f775196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c3ba73d89faa1e4cbc1753a8557e9197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809d6cad59287ea7295b42dfece098c0198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887b5c69d5a688a469890e5d2319f1fb199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2879ba55162d8c4dc1ae198bdb1aed200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9e3e2641e00ce843df2c1689c1e7b4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b8d4f2d5da915f8f5c4d3393b68fad202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbfb641cac1d86d3a5831a978346a1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97341b4e29e18e83818c94f6a3a61da1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ecadc65c3d5891ad72058730b105db205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b2bdd6f5761f2582bf5ee46c7cf9206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b742546075cd1b465925bde87c4d57207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a475b5e426958df6ccfc87354d8eca6a208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d08a1b233af323bf7d6d7fbea4046c3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52194af5d339955fdf19e6e8207fab0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00414535d17eecb1803a917ffb2c9884211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9d0f7fc16abe6b926122986b92e0f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9118763ffbb11d16cc6560869193d9b1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6746d083f5966294aa43808f26e04cba214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aec820cc3ac8f50eec821361f2a1f62215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c305644470b4e42d4f2e373574f353216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ede2362704c3f02cb7d6514d5726b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2e9e2d9d85dde8d3b36c449758a9cb218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ea56618d93470c22bd7f99195c73219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32d6e814d893d4aecfbb2cc584a8ff220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ca299b839da21cf34a9aa9152b98f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c00f4bdef3dc87dfa7aec0391630f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a845bb3a87522a5786a21949b09559d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e79d820b4bf608d0c3549ea23de15bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0fb4054c218e798205b12ba914c0b0225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381362cf6daa68cc87d9df283145030226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb6832711fa7b01f56cbf8e2f250dd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbed73702e5bb418001dcddee05bd986228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ade3dbfa3a7a52666baae0fbb1471b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e3843206e719bb5a68be379b7daa9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe2f25d3eac0d26a11fa77d1f580d1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513d7d8b02e466f72d7a53a6d3a72876232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832e460eeded2901d701b23601aa653e233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6054d260b0b1d8e409e231fd922263234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dadc85c48715166f60698553124d9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ce77d95cd5d772cc0364f9056b11a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5a89f57b4ae28f810b07f445900a1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae491d28141c608423809bbb4cc0558b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e9efa1db4871a86937a3f2d51eea4d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c077c2f320f1cedd7f952a64902de3c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e72a084cfe486d72ea571f71e2f00a7241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a276c552493aa7157d702e547d7cca4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39293b2d33f61d265a5fb9af5ad0112243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b628d8d3dc8c2332885c71e18059d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cd417ef1ec36dce3b440902159d03f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe08d6e29d017b7e5819126e2138df7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea07c642053bf62d452a57af3c90272247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206031446418e5b7839ad417fbe22602248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c733a87f337195fcc82352554064c757249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf5770c11b2e6556e4924dcb26be89f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3653c88a5cf5be5b3e095ebbe4b1cb86251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a2c8c9ca10bc1031436e76d0c4bb8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326997c6cc87eb48b0e4fcbba7801cdc253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4162f168bf0852cb01d77bf6a830d1dd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851eb470dabfc64bac5cfd418013a3d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a292689e430897c0b51e57988671310256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6608416686bc225acbc0f16aab9c11257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6e9a915571e6867cb946102b44b399258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2072893c4fc2677f90bac3832113525259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b445151171888064fe97419eddf84efb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02985ed92c48bd35c78117886fab4955261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063af3dbdd5fdef7905e0eb68a934f58262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16cfb95bb9e00cdfaae5343275cee76263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad0630d02e312cb31aad3e997e9b468264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95362a1c89c9944f3139df80d12c38265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56938a5971186b032d7f274091d18a4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6a55112b3ffb0db9343c3d0ef36f6f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a77e1365b9c1617fe72d271a890fc4a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06423295350dccbafecc8522177d9343269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efe4c65df16b5f92c0fc13a3bfc726c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9ae8686db1dd87c1d412d0e5d83f7e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46bd35a91734bb552f341d60d2d304f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02c972322500bdac2ed9fafb1a3de99273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d58c50254ac1feb3da07de39b5c0499274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712a33d4c962e0be9cf7864f7464192c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b6f7d759eac9ff2068920fddc15969276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68979bdcab93a340dd0ae93fcac3da0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d3192956c7c8394414c2a7fe402dc0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a9d731414c556b587a9293cc4d8b6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7de08cd4471790ff84d6a44329f4ea280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7acf6f348721720a9c8d654ebc23c6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93ef36680122b142c99ff6a18e03a0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a541426fa1ac55c9e44a736ff746750a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca67032224d0f3b08e554d65ec533a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04682f8ca72ac68ba18ce8cd54ffc4db285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c8735017bc0cac412e668da3ca18a1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b53d01a7c18399e0b426c30c9602e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7e3a48a95715bdc1d2aff33b299a1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69c8b83808b57b71919c55b90a4d99e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae5898ebc953430e3663589ad0532290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a9a7c3649756a092a31ac5a65546dd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673d5156a6a917823fbeb7cc0311c5a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4657cc00c0490d284ce388a0782de95a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43280f90b72a545105d26537c8dc66e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab756c1657ed0f740f3f73f81cbdabc3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21ad88e6dcb063f9995c09123ff1f9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7932e2106c6b2fe27961a7afd08bb230297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6b2926e004b2b9f99ae4bc59d450de298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fcabbdf14702099e286ad1f8389ddc299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2493010b723a188f75d87df0fce47bef300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368a51ef5ad617610ef0bf2511d4d0a2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933e2e117a74cd336474f3aff8bbdfb6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8246293a9e48b7bd961f4506ec8685e8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea2c818807820b352946a03914dedf2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4d7363ac45e61bb6dc50372419a0bf305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bad311f840d11b09b84d77d2a17a8cb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb2d22583cea5eb04d4f338a93239a9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fa4f7e8e10dcc6c2b97758e34a0710308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e005ab326532bf90fd6f87ec9fcca4fa309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0b7328f24c1b34da82383845c36c41310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375e9cc06375f05342cf3914bdea864c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5846fc55df89e51b5f8395fe9217153312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68f1fff044b820119e7bf99cb07219313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906a45e50e65d539321006e00b73829314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f999f16e4eeb9b92a82dd9182e57af315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c119b13acfe9d1daccfd60f049b4b7316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b58f286943b83c7aecb41623290cfa317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fdc0763069fbbac4d1fa1d1d43ec44318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88a3ffcbe2b573935c5f692c66c633a319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5d82bcbff37f13675cb9e20efe22fe320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0f19a0dd99a08c50923803ee112b3e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f578abf889e31f8085a73f9b8c85b2e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d09405f0f01e04155b63e22058a0319323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518bae137db434ea303426c2d31780b7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cd04540a294f918d4eae8019041a90325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c06e46b6139e693c99337082f8c4ce326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e2405568edd33206a64a4d884f760f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6a5116188e8037d96bba82fda41b42328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aca5cd8c0ae632a0c384963e158494329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad59ef98d0afd9c33a02c1345950c86330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293bbd809a6260b5251e91c5829cfb6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd61a0469f86a9275079934e21ad5a39332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f37505c2d633cbb9d7615fa3934482333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddedb386933608cde76021a371cd7fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4030908568eb25a944ba180d999c7d33335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955151ec80f256eb9019c322e29052a336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c14249bae75439e99ef0fa25375bed337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019341fe2804fb5a77e05c2a5cacc7bd338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6a7bfa6f63acee6d077e616c0cbbad339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ac5fca10ce95c11797d289d8881a60340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc073fa26cf992a25116f6e954427535341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463516ca52b36880963b18971bf9d33e342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470f72cda9604949da60826bc721e09343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea89c36d6bf26088c948746c011391a0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ff4f21f0387e59b103f980437a80a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7164bc93bea955b06566b11cbc8a3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5910a0eb984a4dcf1caf36c5c50bede4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479882805aea8eea9f71e5d324fcd02c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55b716e1a2ed115a7da2cd9a567478349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc7fae9b0060c311910bd4b4cb34a6e350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56edd6edfa447a9a111770ad29512e48351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9350c42ed168814d15ec22109b2c75ce352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb54c7aa972ba10d39e010e7c59ca0e7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7824d51ec61d688fba20e672b2268560354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b27d050a16aee74502b8916931d650355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47e771279817335b5c3fe4bf2c0b3b0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f30d788d6d1c61786985073382b39e6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b7676b68b9fd77acc6a91bcb9aecc358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4537827330a181e584fee39689cda7cf359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116551f98781810a61ee0dbee23f244360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2c30d8572195491b76a04f37fdbae361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b686722f9551c00e160d947c3d341b6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fdfcfc901cd4facc6931ab4f34328363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052fb33a73953833efd1ad2313c38bad364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b39664787db5cb30d5fc92936072f4f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47c579948a2473297053e21ceab0b1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e091f31a90eb70a61e194b2188905d2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542615aaff01256a13c006151ad82c51368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93df9c3d8145de1c1c8e936338760585369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215d71b111c53a91c0bb2fed0407bc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cd0785e776a09841d2d350eb7991c9371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8ec2be85e386d7425ec45938d7d1e2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4eaa09c13553cc157052c208c611fe373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173cfe119a2ec211360a029955973d79374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b71317d040a60a948e493d41399e44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796478b431ab12b0e825b06f8d49b3e2376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15380abbabdc3788147b912fb49694de377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541ebcb816b4049c1d62915198ba9186378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c628400d044ddd0e4348bb5b6ad357e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7cc615cd2dc77c14e19ebd47105b16380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e93917adf4f142d89a8de83e1eaba49381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fce2833a9593f45c8e9c3d778d1b0b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e46ced30f2d9061c235c434d5016d67383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9138f0146566e6bba7469a8bc0c300384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1181dd200b0ab7626bc57f5cc866b6fd385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04087636718e675c2f7e5a455d9304386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0a6e583645eef1b6a255762c90a2ff387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891c1946dd3d60a40e4f9f990452272b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6575e9afe52b905fca9db442fde0a850389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a958ada6fec86d469605091dd65e003a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cdc8f77c2ed0d5c2bdb008cbf0baf58391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2f24ffe1d138bb6c535486c5b3a4c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509e270bafe425f1fdaa28d15a5e6a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae97880714b8a37708550c3e7eff481394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ec166d49c95e0c45efa0081e632aeb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d07dcf57e2a5340a1883046a056ff396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7025d46decce3b1cae82639f27637050397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbe0b322b1178fc4695b7ec8b90b6e3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2044df1b45e3883aacbd22e1d63fea399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36885f8ebf6b01f9579dea3ba6f38753400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3429e7ed0f5a7e9b5d87da8adf69df39401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2c66b1b39093c86e96310b1138deb8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b651b34385d06875987ca392a6adb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b618f3dff96e50287e3e7c672ced0fec404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6146ad02804a637fbd0280ef3a4b3581405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c191dd731c1899cce314339bbe1251f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0514c07bf01b27feed2286c16e6b2407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3d458a0372b983c2033a3eeed191bc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06397f100bbb86a2169fd158408f030409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0f638687b07d782f64aadd25613b4410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d369db3e3d53d8229d4dafec3839d37411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a19a9eae3f72314e899071f7d089c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1106b5eb288c9639d652a6048138989413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0648a0e84652de791248116464a41f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1510199cf1b175373bf08b972eb520415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a7e5a3dd4a9c8cb313f72cebc451a5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b518d22ac9a10a3ec1df6cbe8f512b2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0a3b1a9e6117a1d9b4ae3c8236c65418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7357fc833d5e2e1af09ebd9c31627fa419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f490cd184fe03ebbf03c1f0c9f3c4878420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789977fb6bac9a0be254775b91e74d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715dd7afd1c08d6c41ab74ba306384ef422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b70c1ae95b0be5445520d865ad8756423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb43881e0c297ac1a0cff5ccc6d2a2ea424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6b0451566be9989580c448b71747425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2719045710687cd683dc9a85fda60a6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c1629a7188f6d9496dd897deb218b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbb7d67a636c532b6a97328365775f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e234b2b75860dcc2f7be8c3508dd9a9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfdf88fdbda52e0367440c6f0642a53430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f746f852543b011fc262263d322d1895431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf4434a7dad4c0539b4938719334a36432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2ccc05f4443c55ad3feca898b616ea433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b8f62fcb42bea8ae1ccb212a0b49b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a37a010f5d23e5fba07e38fb74de21435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7ae648ba9a2dbd15492ad9cc0268b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5756be2c82cc349ef71be53ce706349437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f6060309f1c13005665ebee8206998438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d880ad6315be40be6b5fb7d5ea295d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a881b43d38ee8c82e288bc2f37ae3642440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd9d73b9294f60fcd4e948a2d4834f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8457d3cae2b3f08b2edf35efe953f35c442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890cfd7fc03fbd37d3347979f7460b1443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d186214ed6c3d306a9284d7381a6a84b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e5b5e1b9cd53ddab9053a91009971445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b90a35943fae7a4ffa14a7273ff1c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd9913881a2a54b897045c94eab697447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebc5a69d608f7ab7f9718f898c11a63448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0664018e0f9a42526dd205448443dfc3449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246a8de3f764533e701623af4432912b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76104c67e23fee4076cdb7727e9d6c37451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3d954d6d7ce5641b1524e831da0d71452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e48c0c67290ecfbf7ea413a63a3c5f0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bded093850040f85a0e841f1c1c02f13454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b22b3e2090e5126ff06e47ec4838f0455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80a376a1df2950408589df3b0875197456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510fc32da2b410e6deacc7f6db1f32f0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fce8ef86b747bd7b6c0ea91fecb5c1a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7505b64bfef685525dc7deb517e683ec459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15f36dbae60538170baf9c2bf95c9cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489f89c6c13298e26f82708cc8c18227461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da9c738fee8c7aac8fb5c38dfaea74e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1c7df22cda182440afb3c8a314509463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c677a2d60c80f2f9c50986b1e38f4d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0366d0773c7ff6c123b54a42be647ae5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140c83ac2d4fb9007d9a68d6eba4260466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917b17c1c2e8b56f8835d554da3b14a0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd2f6210c74a56674b37bb40d864eb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef49b1d4ee400ec3822d1fc48a14ecbd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa7fc8bda456cb2c0a69c1c1d4a756470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f01ba7b937ab325230714dc82464504471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76904766fbf8c4e4299c434cbbccebf9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbda040f83fcd04a92a27ea935f79a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d7f875db0ac9dac42d4b17d2a6e4d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb980823ec9af051c3a65fb46f5891475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14be6b05e16be3d1678c5de0b30f21f7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bd8929fb53592a607fca031dcab54477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f183da459d76c5bc9ae14ce04130ab6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0715bdadc6730b5461153f6ac7106a8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb7d3e3ef1ab963c2312153d658350480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a0d9c33d75bd73c9b475cca38792d3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf0e2031a4d9112661306faaf5b291482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd97c752e4b19be02065b15c62511eb483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84670a4cf54c2b3f263f2343a698861484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db70041208b961ca40c701ea2f28538485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c253fc4284e4e8849fbd2c8be2d19ae486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd415dff87eb0ac4682c9e27573ec20487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e658311de3b84b3a616c52d7017acab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7bbe32f399b5b3e375ca42ee9cd9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf380097d5b6cd6bdb3095bf11aee9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc85588ac7e22802903a73603b24b9e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ef72388f5e84f65554a32f8f47019492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40827549f01037a1911c82c1af37b4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ef4fad9d49f29d3528a79ab3e04031494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7227bf3e9eb3592b9e42725ad882f13495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a778c454c39c1fcd231995e7b52b1496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edc5b121217621983cf58c188c401f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff576f2ac1d8f757e4f42eb880ccf4d8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8544bfa11c6a3fdf57e72eeb8e114e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986cb2455ca14744bb439b28f120166500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f987b7b79df0134424f2c7db146c094b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275664992c51b335f70f18a5efafafe9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e4cb9a8b6328b037b40d33d0d41f20503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97793a4b6468be998a968e78e72544504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9a2d24450555941d89802356a01600505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5312916fa24827bcfa8815a910f25506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4563c6210205ad0b1cee30085d88e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d08504699acbaa5418ce835ddea8ae3508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9e6c3f59c23f825b071495527fb0e1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901245ce1e74c87a612b08fef8521c23510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3b899352e94c0c3ee622735a5a619a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ad59da203cc234f536f27fcd48468512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0e902953db6988805881a51abe41c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8097c89144a3f75791437a5457f32514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd833c49d41fb90c4c4da4b7e90c41da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a52d7ff23d7cd5566cb78f889f3a1d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a711a59192085e197dc8fd63bf919517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be9b431196a69960f72e1b967671d1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c743bcc4fcfce3d1dd395cc4bc4432d8519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4bf235baa0de2381a97e065476fff3520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247f68fe2c55db6bb1993b70620d588521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97ae623ffca0dfc0ea66cecde2a3d4e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e0c2a8c0133304f7b652d5fb8bacb0523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46141eceede491242902a13aa3b567f2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b8624648a68f379de515f30413a36525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3d0eab97f1fb6412137d14d530835b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0478f7bdb165b3034ba8d4a8d0e07b8d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccc59149b5196dcc4716a3bc0fe5db1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6168f35cbde431e7798a25c756fadf30529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4716e700d58c82dbad401c544b248e08530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ef869b6cb318562d2c464aebf73c2b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551bff850837351634bc5cb35b5c66e7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3724fdb9e20ef49f76dc84514ff04fd7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65dc7ce65b8a44e875fd44179873570534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc0e6152d3b5f19baef2514f82a937d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8661edfbb63da82b7689130dc88e16f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ff230dc8152f5c41425b63041caba537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df479a7d939081d48740889f64ee99a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46da30b2f2e71bdba57b7706e2f8df539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ebcccf8e108f8b92806bb39d0bc8a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcbef6c0cf2281e8cc9cddb7988c0e9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16832fac72e30f21b2a62b70c638d781542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40aab0537ca8e2351e108a8392d004bb543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d69e55d9d4ba97b9647875a14f8bc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d70f9cfa7d035cf2e18231f7f32c9e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1771d7608fcc7c6285fd09a2a870fe89546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e465106bc3bd81bd389d5167e612b5f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e7ea16009e42535982a1fd065626ca548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06673ce8b4cb015f64173aceb10dc5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89434f444820e49426325ad4467cc50550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9628e76c0c20ea3694c5ab359fd7a8551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d192ff61c73e100358ed827410eb27552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c686454c496aaf8367d359ee6c1cb553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac10c64c0a6200d053c33df3d960cf7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0c9c1a0a6122c0c324fb433d3e429f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab00f8b99c6b61a88a7eca27db85f71556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664430ad1ad08c336a889a468517e02e557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e38b52fd214e51c2b7a6de8b1e1f554558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed0a9abac044220ba48f26eba7b828559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587db262a0f321f67ff641c8540c936560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5a4688f7a84602b70b3ef31f329d0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9c169b5760da5895342a84face5cf2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3564a57248c4e12e21808ffaa0c9428563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0b601a6bf958919754ea992218bb0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a7f1dc2a3d5cf6b9fd7ca94b4fc00565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd63d58e98a618bb836f374e92c36a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142228bc0ae0fe76e3edd4578cf59ac8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fdc60ba560a604262b6672a2093a03568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3980ca9069685feb252b49830b3a5870569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ac49adb56fbd60515739327f61ed8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b035c230f35394f6f2f9046c420f5445571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2445a7ad7198a2c6cd4a9289db1e9f2b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baed2b71f89a926dec0572f7bacd266573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cced6f3c3921922e2b1804f36ea811574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b11c9fa991160bd2c1c4df3e0345e39575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5885c5b1703183af7c43921e25ed7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f659dc35154a5f4bd301c2147f40a0c6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df44989afe6c3be42c4febc26c138a8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87be173217a0b48422e39f8f8745ef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a1a960b00c72f7287b8b1e3c13c5af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cdb7476c4e46dfdbc40d2576a1cea58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b166f45bcdb49c55d9194c588eceeaf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0cf2d75f6d2e771237f50715150af583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42628d0681a51d85c403b8edf24c40fb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67bfc1d0b1e499a89ddc4195d4dde5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b323cf3b6dd583653cc9f9f67ca8fc3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a069462a45868e0495a6d093e451112587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9a519e5c8149cf233598ca34ce979a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e2ecd89bfa71fcb8f2dd956105d73a589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8443536a956840826211275d635568590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73e91bc5b618561a7d5b7e1b20f6b48591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df47c787ebf7b146564024784b966caa592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb320839988e57dd37cc66f2374c2d2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778cf0b85d180bef412f4562e7a3699d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b806b623a25ade5dedcb12fc782e4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb61a7654b0fb902d02c806ee12245596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8752bcba75d96c81b8653a732bea7d1a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d896f308192098d840641c0e742b8d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a33c3f3d81a95b3209c702b7e18a5599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca49d580888d460a527d5977bb64747e600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56487280d21a94ec1f3a384787797c73601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af098ba9fb6f1224b94c124359ddacc8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6b356c42465b305dc2168c2c975aeb603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa1b42cf5dedde369fae7a763483a9f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f9ddf3442c1400ec5f48113b2c5ba9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d0d07224d0b653ae4e555586217f42606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f721bea12751809211cb53607d912607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8bc75f59da02313438e5045488b421608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164f07909c55d0dfb03b43e6832a4a28609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdf86a4e393b4b2c0c3ccb3189b82f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df27942d54e84523065bf39b41c3633f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335f118271446466d8fdc0a4b199efc6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7cd21ac586b8233c9aeccba006c8c5613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbe50e23461ff66060817d280b03377614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646380f81a77fc095fd6b188569b8e58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a5749587a3587e423129f75b81117616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdc596edadbc180a4ec140ea2b1adaf617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c809d2e0ecd107b67f552e512b61dc66618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10388e9ab7a7651ad7db4a4fd5f0374c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d14e96f5e84ddd2bdb7bea2da89fe6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab737126025dc07e07dbb637731679e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b4464752c9bb274e9cc04c85dfcb96622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639a005bf7c37b05617f6a6a8d6deac6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9c0e01676f31013886702b418cdc80624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c7e9b3c7c3f2068aef28bd8a0de66c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117ed60d02b532f24e1d9d501300e77e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f0493aa2a616402df5e5789b46bef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b67bb1f1e6df97613ee1cf532947e4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b17e4b81b9af3bb28a609b9683b59a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e3d073b5df755ec5c113427fb7250630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073c8274ed6e6ff40c911b463d9e1b93631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241db3a1080e7e39d10f172f8b66f800632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3927a35f271c4dba5ac26f08efa73bb5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d7b5a50d6e4179344f242cf4c9f9a1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d4ef860b14ae7526652ce1753ed61635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ae517980dabf12022c0342b8afe69636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e0be24497827c5afa83e79d34d06f1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c183fe2fec5cb451a9aa2ab7b75d293638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4394f1c0e3340ce8457d5b2ac958d17639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e3924ee8bfba90e6b879ca1239b14640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d193ea4e567fcf8132806f8227ddbe2641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29239b45d4d705981cc613fc239bec642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf0911fb047c2d7747cd4675ca78ad1643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675816a07fa72da803c12a1917b558f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b764f0e0d3c4c3bf6fd6c6e3a90ac0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f153efece43ca0b0224861bb4ea14a06646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c83487544f0e81027970d6486688d5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9d7d673f637db26293eece7d8d2eb648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382f55771c53f3b90ef76f7842e37731649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06c60aa400bab6e36139b06b548421650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518886ee9b27701e1b5f6ddeb6725045651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882b4c027c43ff9338a81bc81da2c53652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84200867d882e6dc5f6a7c4ad3777c7653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee9b0afb1838780ea564fb06a52b67a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8ab186d79817e5f81c9844f3e4b7fd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dbbc55bfdbdca99a992b092d506b4f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b2cb51bf95e7d35da5b56b6e32b507657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5279ab4650bdf2ee88966a380c1e555658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e789e0666fd375f86b54658bdfe1f51659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bb4133d28f2f9fd8abb2510825efe9660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dccb4b07b24bbfb19fa3883472fade661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ce134068d7ccee8e426a66903b40b4662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6ddd55deaf28d8fd647f37a355f9d7663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087c48d7c7e3c620c38275427bd5ad27664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d24f7f9788bff1939e5a31dfb165a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136609167e911f92efec61163ed57b53666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc283d0ae66e477ed296cf9e6663d32667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f771441a3e575f3171a012ade31b8e99668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19b6e59b988366d8eac7b5833e9a47669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaade1ca4b2511a99cb6449b4cf7b90670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe554b56607de520600c9b99f095656b671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bb49646183c4ff471903a5962602e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e70fcc42920abd77f98258450ce829673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97889e541d8a2bb009678ca8a3f6234e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87916cd5301d237e7751a7c19bc064c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e371099692266c1cde333a603e18ef3f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e9c46a1517f3895b8fd523079bf462677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35eb390b36437300cad19920c0060182678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98883ee0ec41cbca0020d74b1f8b717b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8824d851437e4c87909d3405651ef5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d470d29c63e6ea0c1c4a88da2f1cd7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b1faeb35c5c2fdffc0db1802dfef682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34081dd1d8335c8ee61ea2030a62b332683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc92763834ec771efbc748bb95ae2aeb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc8a8ffbe9f19d4de1e7b4412dfdeb8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f33d24bd742b5bd0e42c5e43e056adb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8bf6cfab0cff1bdb62d4a337c18a6f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b389bb41956868689f875e5055762f01688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59ade3d903f4de0aeae20aab4b84983689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaab8ddad13c982feb26e13ea24c32d0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b541c1e7730cc160ddd80e8e82921f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f85ae8aee9a96b7cfc98076daff41692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1005429cd9c14868ef639ffd10cd6e7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dbd877d9f46ba98e9e49e37c6143f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e0fda3ade716718e50d181617945d6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3a977197a86ee0328bea0d78b01c54696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c52d870ffaea8c420d5d7fc0b43ef73697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289a1b36c8b3e957803067ab23f8eaf2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d01edd3fb4c5d694c42b8f5fb411cc4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6369bd7e433f6fd5a7736fb6df4a848700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c6fbc64a4b799130920e368dd2dfac701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9033f926a41935bf63319f66d8187e1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec455bbce34eb622ebb5050993e9dd48703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77d74d5ec2444d36a5aa7ddcca8fee5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b54964bbbe0992f8895e79f4660f1f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d346e6547918658d3af0afd7e5eb721b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae8e8c0a1eae0a35454f406cfd2abe707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52558b8d3b9d524326de4c94e6dd0d7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133416f51901bc8cb7038032ece24ac0709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4be174b52528446599ffe0ace7b9a07710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f1aed47dca8950c27e31ab0288f93a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212dc8ad809ffd032759b8c598779f7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2433dd8b8afd7fc0e9e653cb44bff6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1819f67f2f49d8ea71e8d627d6a1966714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352008cdd7324c0dd5f87fd8c59d8ab715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d3c26b4ef681b889b2c191eff50f9716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494438688eb985513f337ffb50ef80b7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbf7a926550d8ee97aaeeedebe5a5e1718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e94b712d1da990aa1f6b336b76cd675719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ea3af087e30575fc706606651c1882720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fb242eebe6d1c82cf9f7e41b00f31721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1903a5f71d9dd2715f06bb120024a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595f1aa407e473b11e5bf921f4d53ecb723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc4582d1d2f2d497c6053a54de010dc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e800ae35947f3f30b7fef5402ca9f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313fb68f961f6bfbfc3523dfc928da81726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4054b0e12d48eb48811403af39b0c57727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e41f2ecb3ce644249d275eb4fede20728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a563b7c8c81bfabdf8701afb48fee8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560851881df45d4b420e17f898940d3730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d466e0208e20376bf756d2423067169731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97ae175fa41176c925cb213aa3703f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab558619d96be23a85b0e511653b14733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff67d77287f5ea951b8541f1474b38f2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902b70ac48dbcc2118d879f979367f6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579945a929debed48abcf692e2b2c04c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d763d4a1bb9613caad2593d34483792737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee3935b79567a1c60e30fce0a1e8116738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c240214a39db8983c124f42cc441b873739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7d4b1f4d5fde634c10b870425affbc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d3212dbd17c1ba406ca5585129f06741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946eb451437006c4209bc3e9228e14c1742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dbff9e6f8b1df5d93bcd37c3bc4ed9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58586f2d29c77ced1a966d85acec46744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5cfde6961bf8b2020e0dfb3296de4c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b11bcdc871f88728534d72a14fd1c0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c669ae039eab549b39878d0d21ad1570747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201720d10b8498601d300c46c63129ea748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67688f785dab36ad10837dbce2cac865749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f327ec0e1687f428be3a6ec11e99cd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201fbdd3c210c4508dfc1f769745e0e6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1219cc91f6b49e90f4e3035dacda4276752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b307b740af8f16636c032af84cee20d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3397f7364a35c388aafbbc17045065754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8006ea622ce0fc46fcfdef5fbdb60eb1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2549c30e90e673c7b6268df4b0331756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0db1e5357abeeadfe17e3c1c651112f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8289a8759fa59fb9bbff80cab931090758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae9c3e135330c4f7f352b2341bd2534759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>