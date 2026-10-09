--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0619e5964f6ce78835a5f172b567c0c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841db0813a5a2461271c0c3692a0d992.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60583589d2daec70b2f7efc52a0409e33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597cf51b7559d7720969d55fc2eb4a124.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fce90d42eb10db1be6055f9f51db045.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c155b8da680cc7f86099e51bc8abd876.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a6144bf3ef6d1e0bdd5cc903dfe2097.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bebbd67ca4b8f16a61945ec6efe4758.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b07e9ac24a9dca5f115a73c9887719.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d317473ad88140084d18c28789924c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b25518be05776283426348aad0ca0811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83da8522255ad5fe2640053460c445b112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe346fa72d1de0986d8cc95c6413301d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eab16f0c59dd077c88c81b5e2f8c0814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d705f10a4250e93f8c1ed941074021b215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f61d0b43e7c8830ff7576a9c68533816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be962ee7681bec97c0a8525f277667717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d819e7d4e14e5b7e1e73a1c603230ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a377a86b837c5e41d126dfe094bedf19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25148c78a67f4420128a2a2e779c8bef20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8976056b9a7a84879ffde0c333a1f2ed21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a957f413bcd37e9dd73a7848926611722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2ea55654d04e96bccb29f0dc1f930b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdf822491c882e534077cacd8fa0b124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab8e2dd16a87d90a2836dc1e97901c925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc3b8ebf1b73a02c39390fb7ec1409126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422b1e7a98fad059ac654593d806f05827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e2f68f8548286e1896cbb36bd4c5b228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecf7851323fc9bd7d3b0b71411fc4129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e5198bcf038339ec03a5dfc0f22d4f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34be42ba84a590f0e21b905b683f942731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c880a101d8c1cd0fd6881cf0ad9160b332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf381eec96a53a35af72a32a488bc9d633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3f7abbe5e847bb1edf30149894bbd334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7f027f8a26c094129cb937f43c67ae35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3710f55e3809fe04daaf041677c0ffe36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4018ebc6710a35364eb1058b5a49e7237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bea431906ace4d0ddb968581dc36ba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605c3c84aed3c6d996b32f84b4ade4f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6f1efa8884309c6831420ec45b121040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6089b89d854bbde8b312f9cf8a30bff41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80576b5e460246e1d9e7225bd7cd68ef42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39fb0e010ad36e5e36ed0098322c6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b26815b615112f4bbc6740d2ef36ecd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a59e9d6a58a9484df9dc8fd8f7369f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244c0b3e7a965bc26578f589c41755746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2c1c2e2d68d85bb7a325cf8a942d1647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393ae138687cd2cc7507c5a5a5bce55748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69da58a32ceb14620e08cac89146b39049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff7b050e966322b48c4b05ab688eb3650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5fce4bc3a94b02945479403f6c8ae51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f64a2c0113a4c881054ec011d165a7452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd6579c65adbb866fa6443d542f534753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29beb2d8aa1c7de52b26fde601e3bc7954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d279d4d9bda194c742b87f1a1a0bd10355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02fe8a574f6acc7392223645b8b2af956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4ad7c6e022af3429f37cfcacd8430257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f68c0f1ffc360e412b24bbf7e117ae758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e145db7675092d5136af71dba7246359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae950ef8caec7d7bf2b709f87434c4ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51959b1eb7b7d6847f554fb01dd4ac1661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec215bda378f5d3fbb64b1581cff3a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a43890d3b85593f96030f34b39d9b2d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2f61a3048a2c6665f2067652181635c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e10fb1b8f8cfbcf5d8826f7c5c4a0665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b99cbfd14ebcce1e0a52b046e15c3d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af479e47764613a74d77417e57d04de567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d862620d39292cbb82585fdc345c7068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e842b16b85205a49d0ada3e9c1a65069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8ea809eab19ccd83b48c680a576ac570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd6b460d439384614dd8fdb8a2928e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a313d7621d21f824ac5bf239add0a9e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91750d33cac9a784ae6ba579f9a5005f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e05eae3f835eb331189d32ad5d848b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc5eacb341241ec9a4c2d82d416389c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27636f93daae37480d493fb1878e05f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6349843ae1f9a65b837d2049be9c33677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66324ae4a39c7f9f3355f071e67b1cb378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3061518518ac795c0fed44ee33b2f3e679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31eae7dde5f2c296ae87ba9dac01fe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb78b24c0a96c0526dbf16973ee0290081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77087b713c6a480b5eae130afa761a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97fe2e8868905b0de806fd1d5ac6a0383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5f261c15e9a1aa80f69e0f92f84a8284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce18806620225409d657999fe4e3c7e85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3507febb00c0687f2df756dfb9323f4586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33edbd42b9fb5dfe748e9e0d9f0da1d087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068d177926cae8aba3f3bade9813ca688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bde058fd75eb1f04e775ae50712c6f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10b148b48ef39ac84d2b1cae4de034090.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8162f7d81a27b0a88657b659f7dee5b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4bfe60742cc3ffc4430ccf80a3b51e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31adc633febf995cd37beee7e42d48b693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e6daffea0a1535a094d6ddd052f72f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51f054e523d23e151b342d4ddefb83195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292e8912c816902293ce5d215216bdd196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f01b033b3851bdcf68c04dc5521a4f97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5955dde158e31de9e9589ee1661a7598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7b037e3287a85224ebcc0442f9caa599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02da0542bd26d7035bbdfc3acc0b545e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a721df819b6d56fb050f4a20a63f67101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea193e050e226df2896277dbc069250102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa5ce1ed900d467f9a5e57ba1782ff103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cf04efe3a0d7e1f214c4e5f60357f0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8aa47402f7e2f4ddf2956e0a0ebe06105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40954f6fda5d9c6c89517168b173414106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522a1a18d2c149fa0279aee31d26e5a0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2e4decd7aaa98611b9e2c996de4906108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2558f79aad3873cb868fbdbb8298d2e1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2cba9bf5867a4bffef391fa1f1702c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e827283f779c5583a73ef8879fbd68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97af4c1052f49cc5ccb8ea59d841461f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e07baf8a0763915bf09c83be6d60fae113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0478b331de7ea311c3a924ac3d5bf4114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d6ed4ca72cff07c381e1e82a8a079115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3948fa3aaa18b8afdb893852f717e5116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa089fe91d827d4cb2d863d100b564117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552c620046c5ba4f1b42ed0500ac2a0d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e0de67d3a0cc077f1fde08416ccae119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c841a50bdfdf92f316c2d366575f2120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdd09e0db9b12b76834b8260ed8836121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54231e75a1a8c40d5719e98a7228ef122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64833da1475e4c14fc8763422c39fe11123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8a7a1ea3db9c72792ba277ae1ab0b5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702b7791cf8d253309b81106ddcd9689125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b482e55a6a876fa6e0416316e355a130126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c64e47b42922fd8e8212f9b9815e9a1127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382bff7a4508b8370d08a4b33c64563128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c32f39a62dd8ff0a2a13f34e3037e129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272c4917ee1fd981b957d8ca79ad1f85130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9208c673af932baa1f23bc988ef788f3131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ef333b3981c819dddde6ef9f20122132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e605790bab1b1bb8f55d562b3ab49b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629af34b543db367db0b56a742be7474134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde13f2dad9a9eb31d9bb8415d129fc0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1fb4fd2a4a3ce5556e58fe8a377690136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e4c6d1c0b9e806bb9a37e798dc08d9137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60c455433e276e4325e3f8018a6fa5138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66970dc7961e78f1ea1b8781eb99e54139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb36292f29f9cd7880df9fcac7dbd8e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a13fb17becaee3d40831456c9096bf7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a332358c3ddf9b36d763fda59da89142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4c7c3a69da3d52d26ce9c05d22491143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796a0c314955ebe7db9f0b546d89668f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a831c0814936e775f0ddef7780a3fbfc145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2228ae25dde7d016d7f9f49dcccca2d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448349885c3786136465f1ab252922a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270dc6178448257a6036a8ea7ad642b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f4935dc3b42f152c3d1aeb1201b61a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8db4111256d19aa7b698c3f2d4459d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87acb9716bd577381a39ed564eb0509151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0900ca51c67941d9dcfbc899688e40af152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97abd0f7a24c55cd1fafe56c2b25842153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c6ee3bcf274d6d95b7a5f3ccf4688154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019f19493a9f51fda6941e9878de1765155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea538eb12dc9fc4e5b02dc543ef5b4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43082c45d8e25cc3b93051dc3fc0d65b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40650d0a1c41b09bf74766c1a7257def158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1da5fdaa99816e0d1c977b32a50f04159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4065243c8af7039b9c934c89830eacd5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26f5efadc9511d2b00e77cb9e51c5f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fae8b31c5982496ecaff44d96b88f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5ead35517688ecdf1defc8283711e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20880aaf3aac96fb61a61a1522bd3e25164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195685b9ba0dd9b41472ae911dfbffe5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc78b1a4e90bb271d844e02b21e57a6a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f4fef8703857a9a05b2869e3caf71a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862b47ba15c40b8e0bc431f1cf14d3e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874da90e235ae5bb73a7a3f1d498c81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9201319df273c80d97a8dbadda403187170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3058bb817ad83c4b95c9f8e889f72c171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc374c55e2c3fa05529075e453e348c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26129223882509cacccf7eac4dbb1b4e173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8bde64c9c010e1ca407a0aa3e2acb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beffc238f777af5fe8fd32b7a075877175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff586c195c30cdd364b8972c29711fe176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a94ee61182653650d042ee16a0735a6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad13ff562e7234f72106b07e7533cdf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cde62eb430187228a42a24d2ed7467a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6178b3eecf46991c380125b390913392180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3378d999f760520cc94559d6c7bd66181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcfa86aad5cb34f942f37c615fc4283182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7a42f72c54f12d481a4dada31f7a8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3257782616f9fc4766585acbd94ede17184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd6018ab7833e978f7f16682e4833ae185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9947e7f8000cc7d18b99b3ec08cfa2a6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0acc5838c3ecc385d39300214abe8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f253f0b82b076d0f20142e022d2fe9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a0096326969968633b6dc5b651566189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884951fa6f8fe50194cffcfa5ecfe297190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78df8e89340de5d7c1b64b9d12cde2d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477bc2c3054a5b8f0f4ff3cc513ca95a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd397c0caee5248f48a6209f0fb16b56193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bbd5cb29a42c1df2f0873f66f74842194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a44ed8711c86e3fbe5acd74e1606c5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f605b3d7fbc68a008c0e78acc240b4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdae0934a8bf43c52fd8bb46742c071197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0bc8048212365a01cb45993afcc42198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7c3665650ce951827acfd66c4d074e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aebef1e94577b58e6dcdfd6cdc5ee2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc2840417bfef0b7c65a41632a4f1eb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de086d0eea190a944259283de8f6f66202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b03ab1c5569b9b80d32274110bb265203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b38d20860385188012333a71c497220204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2ffa87506b247b61a7fea0fcf073a7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbd4596e0a75bcd867564774ca363b5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6393938dbf38d19ec58c1695c2ebea82207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c6009227e2b00a1e7575c5e89bad21208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18623cb23c52262bb2203aad80d9e78209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe17ddc0a95e741a1251b182a50c0555210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a74baceeabe04b1354f775f3638de211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8eb901748d61d5f91084ff51915630212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6663ea0d3edce0d4fa440f3b2deb9e66213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deb10040d450df2f751160210e779eb214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975dfcbed3bc55288f1c17f9f4946df215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e748d4722c45299b3c8ec507f212f97216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710a6ef6a974f50d9c6d2ddf5697cc87217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7428db9f89e5079385d071c0f3476b0e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30938bff45efa5eaf1f82f5532ca649219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8f2ab7faa26ef62cadbd23145afa4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338f335a0462568a54dbf85a56139de5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433052ecb3f6cdbdbd0c9949c457723222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba616b8e629bbc0546ec8ab4d94a0d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc5e455a5202a729d6bc3b63370e3cb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999cbd0bfe1052a1f88f5dfe99a27bc2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbece105bacdbf29113c1f115dbe144226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4bd6648491788828e45da191da9d1f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af62cf1ceb1e86cb81df04e6988726228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9c7102664c702ea22b4c458964c64229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad563e5ab2378efbc84a841943961eda230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301772d7ab16e33839532f8c96fa8dd4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a348c786b435872cec604f0aba6c04e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663c599e68c267b85ba3ec62557b6c55233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e6e1d9ca6de54615b7a93e57d0e0d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e0c5c863faebd4e5265e9b6607134235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a019878a0ab4f8708c3a848cbc0ed7e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597b9692fd64c5ac4fb8c4015f06605b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f96c30b6728efff1e4fc3175f29b89238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d70ee176c2bee312b8d2bac69f933c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e3019e8d732dda3711f963832f84f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57222b89f291eb9ede2c97b0a2edd22d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d7a853606cc709f38ecdd740635af4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713591e499207a113073fa6d14b7ce8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a330aa02e0f5da22e688a8a06602c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a901732581870a9a379e3f85de7729245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e56394e12d05f9d4fe021f2cd0bd1eb246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e134e27758e3a4bb6f1abc0e619c6ab247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c947b516b0612eae6b73be91d32b1dc248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c297036ffb5c4362347ecbaae6d84a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1aea5701ccc4a0fc698cf8fa2abc7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65554c54fa3f65a94cad317be1b90bb7251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f965d75f04aa1aea118142f98fd9df8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ded365e39c5b8d35954eb61dbf5898253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c317e67b6f266859e00fa1c56e58254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daafa019f6d509626f0520dbed33c33a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4353346e336199a2f4d50aa611df8de5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/996e6e4dc6bb39da1cac792406e62c70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a97c0a81daa64b676c6feba972f39d4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb36621204e2bdb6f78e8c4035ffe11d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da32b88db5d370516a2423fb39e16eec260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00b5ae01984e2eddb80a21d5a257a0a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3992d1da54680020b20a09f1b52fb2ac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5976dc66ffd7ce6a91a70955861ba5db263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f71c3e668b107ecf66a0f567e3cde2a264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803390c19d703dfd8b0ee44729c195bb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f664528a2aad85d83780a5cf5f4f0ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8444bd212e67089bed4dee5c7f43eb7a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090448f7d7e5e2d66d9903c35029f7fe268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c528c842322e59e17badf1ff0c92e59269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80804f8bce196775190197c4d487649f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01c631d91d195874002293e4432f26271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cf033d4a725aec599bf4536c511c31272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b45e37170196fed76fa0259a8dbef2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914ae422cfb3bb3c3b2a5ae5867a337e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0140bd99f470fdaf7ff98053493439275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ec02a514faaeca205b6b0bdadc304276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52cbcd2976dda38edbaac61a60fd097277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956afb2edae118918a6973db51b9901c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6321bf3a7d7f55445a337fdb88c7e0dd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59279d882b99f73906f7c930b81eb2ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f15d6fa6f40c24382a1ee047c43bc72281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5dfeae2e15a51961ecff78215ffa64d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532bb7c0d51ffffd9308e1d75c022f7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4da1516af79bd03bbb47c6406b1b5e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670d6b2cd4d4835459007753fed32b4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87fce0bb37371b028ca9b171a9ebf65286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500445fb70de6c2874f1580092cf6cd9287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5a715488380c1bdb7ee8f92d830b1b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7300f5acac40634e609fa926ad22f1e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b500f3901541fe9d18640ca479b72f78290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b11d21e2ec9ddbc7a422affbd0223fb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e737d1dc6cd63a5027d93da8cf5315292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c04c40ee9cb3750ea94855f6d4bc7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305b99a17deb25dcc76793b0e12abf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168891ec1a10e0787c96542ccc49ca1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd664b567d68d4ef9ee969f17d61535e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8946aba6822235df36e0a36b83659a9d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0e6624786bc22ac54330ed06140c35298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8e083f1dcca0d5af8342596a02d89e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4cb93e51cb33342b358242cf9e4654300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5139d00197ecc8bfc6656890f56fe8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afd59b9c64640a5763b0815c50d459302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9199dacfdb6fc414fc98e2c4023bef02303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d38f5076293679c9db5091028f438304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acf2e8bc31d2d5537f93902e65cd79305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801625fea1f3fb6c529ddfa01f3b42a8306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f16e1a90fb85986335fadb66ba1db307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1993b83f921c398311f54779245312c3308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49727e55ff9eaa357b370a695090dc6309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d02fc526feebf2c9b93b1eb2578379310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0275700eaa1a07637c00e644dacc9223311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353c83c88217f48e6d9954a69caaae48312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7f9275df4705c69541e21ac7d790d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0694caada88b266d70d4c384fda25ff314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c07cd35c483b1a92e2068d440bee75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617ce37b72e92fa163ba2ca764502c03316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033b6067ae179c249473bacdd9a7594d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd17094e6c5840de39f6188945a5ca318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88755f4927c0ee9ebee5fd6e4649ec9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c88db674ee82be2f1c7d4e3289cf0b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d96b28a6b2e5095dbd7192ecdc98084321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d45e6d8318bf0d4494fd538125b901322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40225bae35648b446cfea6fdfe57781323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc598ad019e308855567d6e641f01c10324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5df7c263bee4e59a4d728f84df0398325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74d519348adb874e8b3c9b6d4e2bee3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9694f5f90fa6fa46fbeeb99cccc0c65a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62eef61c22f3748c8a97800aa05927c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f74d9d821839187fe4ece4a383874329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee78126a583518a89ee10832e037e63330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f249ca485f459901e1a8ec842959134331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07cba3ea5e7e3f56ec8947022139da332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e07b44d762b96d4893a8e9fd276f21333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5ded3c8a93e00fafd713d1fe72493d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8514d42225fdf5cf0062bd15cef3adc7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49ef4409f67c1910d7d4b495f67af36336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1812d15039411232d0de2133843cfaee337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a274f66e22377179bdaac646cb8836f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa8956b530647fe63bed6ea734bd67d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e24e3d9f81c4e073a55eec61ac8c3ec340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc96ef67f1a3fca1bd80e73b70e52e0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c012cfcdcf8b06a6a30fcb4375b242342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c334dd5b5cc1c6fc6e4ee92844c44343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8d30a181cc020deece4c6942eedc04344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6abed4ea32ac33713600c37b4e0dbe345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b77be39e8ac081e426f6d26b37eae3f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5e8305965f246b15b998131cf7dd4a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcfca39d4af49a4f4b96d331f042922348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc9a70f40c8f164a30769100ed5f28349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc9052148190655576a32c9456c1dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fe99012c0e0ce327d891b8a6c166bd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b33d62f826da28269d963513b196ebc352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d879e429bf2541fef4bd8e46d569645353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6c6e54b7995acc6977084515496639354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02135337710bfbf4acd2ccd43745385355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37ac355d132718ad5fa05d31229616356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5dff601c144047a3c60eaf1ee04335357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6a5a784ef6ba6c22e65c09b0d2df07358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac21629c5aa37c348c325948d2bb554359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2656970d405639e1510d24170ae96d3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb40ae06e9c3476b92a5e59de46dc71361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba48e384e98767226225aebe90909b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd73089c3cd5d2498a0f0258c384c254363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e87dbe3b6589f4a2d81a0250677b6e364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87861660965472d5574cef5183ead0d2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566cf020985e7140abc71f1ddc4f300f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b365ef67da591790a8acd0c4b193cfe367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9af9e48142761f89504b980066ff1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c62afe91d93c89853782e97e0532405369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52685c7f21b1e061c862d4021b85d82370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bab778257656e9667e1bed2f3148687371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a13475644be350dcfe0acbe94f159372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee7df3cc6681ab10cae22729cd9c8c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc08588ed57ded2eecaf1540bea84ca374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21b2315923fa44bc9e41a8e76de4fce375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13adc2dca816dc0869fa2d4771cf6c13376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe036d446f1d0099f62282c5024468377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db804bcb6d141f0c0dd66abe4ac125d1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff3852753e680b7497010511ecff944379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80652e0225a05094ea7ff6580baa49b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8469d6563c2e5a69762e8708b2934989381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d209c30cac17abfba94bb4ba8d955d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9958c2bc1ce51c6be378f56251285320383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dddac65a665628d50272cbbb4fccf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64d74051f2e64a27c7aaa59ab635263385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5cbb037c6ad7eb9be6f8f76e0d41f8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cca80c66448fb1205f15444b7840408387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f21d879bc571de4a912c2169717091d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73843b208fffbb163bb382321347e51d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60377eaf6e199ffe8cd831e339f12178390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8331b9882730ed111fdfe508fd39a960391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1909ab36ca10eb0878fb5c7f1e112fc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919bea85c6ea3d8113dfb0d7328b138393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcde1205e44039262f5cb84e1635a83394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9467bdd03e4abd953f767e5a1b647434395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1ee56d3823e6641bb8b3daea52e48396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2655c07dfd434cd66032e3448df57397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4007155119e8210a8c25f06f556e37398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba0ebc480076159185994fc20865c69399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683da08149ff4ed4b19797754c8bba6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561ad85e170b142367622ba07933209401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db21be64b365262d778eca9c77aac6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba25f654b14b896014394b168542ffb403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c319f752f53821369674758f76096181404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0136f3fe4b371ab7546951d524451e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b6c54bc00a06416b9fbc3503a37cf406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74a113af3fc60c5fba3df247ca83f91407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f09324dfc36a500901ab03dbb5dc989408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026a65bdc1469d548f609426552800b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae256261d16d474422cd12b4e2c5ceca410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1066a8ad42afc2ba619891795a764c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d627237ae8574c52bf604ccdce44c412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2e2379799baded5f987ceafc7635c7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69160fcb85bd8a319e86676f912ed034414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04458ca85b641b61a59b389cae9d0625415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4419f11c2da93e257c6c46530b46d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801c81eabfced1501abf987f16486e69417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b04b1cc7f2551e0f46fa5780bfee7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14237aabd78996b961b76f6ce2c7752419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e33a54ac035515d6b42c77fe70a013420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e918bd8a239fb89b4e8b1205f2253b39421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaaf7afd8936b61b95a1665cce4897a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd42e77e6035af460ec5bf851ac368423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf18438e655896fc8f0287afc129a11424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93745cfce34128f5649b8ad25ee9d84b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcdd30acaad0ecaa648b75d24eb32a2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be86af54c369e5171c393c9bf885621a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96544ff6205b1e1166d408713850a59c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954e3fc2412a5f82bc6be03a06371278429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05eea3648f2ce87f4c0db058afccb480430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1991427c595914ae390ef8fa9cbd6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b7914be6c608849357dd0e4efe509b432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62965e4d1b816cc80b8dcfe70203112433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbe0a0f58f938d040e4fa2992b80112434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebf692e13b62bd1c2831089d74d588435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d867cdfa537b86589f4b9bafd2a24651436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2b48459bd825f823678afdbc7bdbe6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9975d67bdb6eb25fcfac071e1b7b2eb5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32b9c14b9e01cde61f97fc5f03b999d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4329816865daded6fc78e9004f9e9081440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6577396bdd370d24d42c7ebdc888bb06441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b00d342ce425dabec6f9d030533015442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd87b104ad88aa0507952e949358c0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdd4f88218d4c0b6a07a2a9def5443d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3626d546e075f26c64027165188f88445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce6ea08c70ceb7c1eeef8262ee44df446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f4d2a3c141495ff8e429ef88ae365b447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ae82e11209a936765e2ee8b23b4a2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac9d11f1631e4ac196817c5845dc288449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691e3ba394cba5ac0df829260f92325450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5690096f66991bd46385ed757cc16398451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13814445f486ca2fde747f6be79c46fb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb9c00f169c2ec092eb1f5a79ed2418453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c526a8eb7baa674a20582e358300ad7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1c5de14176b68016f9169ab9d62af8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861517c6ce425febdb2b8b90c2b2a4eb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d363b470675342e480c6ec1c4bb8c1f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a371b5672cb377e1f90b1475ab92599e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd652d1fb2c9cb40ea2b9f76eea1be62459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423b13ace0850373ecd190493484c789460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62f0dddd58e087d9856164859a62683461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b2415e4f0c88859b50571e4f21aba5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0fe79ccf026b6dd5a8dbb98222229463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e83e492d71c251182a4707347c1eba464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68560191b39069933d44f798ee0a9f6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c7513ccceb1e4904f60f1335bee0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395b69b34140affb623ebc8f4dcd5717467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89cf7d5b61e4e4d0aca4f1dea079a96468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c797cf871719e4ee151a6b344c7e135469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04031af898c54516258a6da83154ef470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19138302b4eda97dcd834ac5b0c9877471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428ddb1d172796de3f7245fc85dbd63472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d90d444466f03dc73ab3f2c224ddb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65257831242c7bfc1df7aac5dd267f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ac4095c896d017e4811c04f4d70c8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1c316c21acf23ce30d61a5302e5e5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c23b40d8c1cfd0f89e22cc436d404477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d467b844b47e86387c3ea1c269f3a713478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083f8433ebede323c8ef9977bf573865479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db63a3d01e8a8f0ad8d064d78d8824d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e98d576ad7797a0c472f11577e1ae481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd02bbf83c5971e92dd67fd904e328a7482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60346eed3db53a333fd0474705ced27b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375db7c9c1f0fbc841956de9a411d2d4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c945d716d1fe070f1a6e0fdceca9eb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb3c25ad1dc7b52645c6a12c0e7a3df486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496499d99d7381915c8615d9271b717487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7a3e11708027bc03b8e212f65e98b4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708722696cb6341455a5430bbea29fda489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea10dd475ab2545e134b1729553d318490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dec360c9bbc13beecdccea48a10c5e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fb8311cf92c58e30e3135587d9e59492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3556044f28b95fb727a5bd2fabce93f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee5ffaa6716e12317464212245680d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8298497ff666843b2cd19ff8b5322e9495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366152c534683063a2c72b0888d741f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53107efbef2931f358512437a21e520497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a49215deaa91beb088563dd675e1fca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61804fb47e00f1c6b697a5aa6c0feafc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ee09c6f52ecc46dd830fed51afdb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbc074f064d339379a8ad0e8ec91a6d501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a093f86bf981ccb0589bb0e2381719502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d7bc0a93bc406cec2e49af80998468503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054821d4515b7a9d929f93118c2350af504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d615eff045fd792479e040b3bcbb23505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7909210b83881560cf83850df9aa49506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f10472d0d54721c63e9fad72d7d7b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5aa61d00a1de238f8384946920d569a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414595e45b6df66659ec6a34f1a8f655509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d63b107906381870843aad263cdb1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a56467af3f5f0009dc02c69f306b6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fce0a838bae26bdc22bc744b067669c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8ec42b03ec7e629396ea6799404fd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf518fd5a39d12457cdc3ba1701f4bd4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a180d7119c4dbd499761bb53c113f917515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabd794b13c065c335d8244273815f6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c5ed0b1c9595f33dadd34b6fd308e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05dfcdb5319bf7df319157cdfaa8da8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cdc13a1cad36d8269722bef073083519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caebbdb06456ac88759f9a8a9421f2d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b084a5cbaaee486c7808acdb5b3b3c49521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0767b6cb69ca80ce80ac5076054d76522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52231bf983c36e9a1f3d6516a04a5b0c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337caab23ffc952c0d00c0e8c5030a87524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a762dcbbbf5ab481ef3f3563d62602a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2fd01ced1ded11d6f9491ce919cc7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428e5274a6aa66ceb6841109c2336c5f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78614f64046803a222547a7606460e2f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e17f568673d28c36056c7a247d5c56529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a679f41c66cbdcc4488fba5745d09d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537d8373ca523853c53f4ede1cebaaea531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3496aa9336fbdf31bf761910f1082353532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ed506789d3bdc85309ae6e48cc1055533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b0a6e2f9dc4fa1280e23d566dece0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d367b2a5f59e8ddc8982d9cd471648fd535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f179d505d94b690a61420fb504c2ef536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619d5dd811abdff33d87c398595ef19c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57f395ee544241f388505200aad95c9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e3c74ffbd91a0aa9dcbd87223841c4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17f42eb8fabe01b3bcbc258d98af75c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911c90276deee9a0cf2355d9bafb2d5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f854cc571770f1d6511614680273b49a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab14e39ad486ee17573e711d16c18294543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b6a348633fffeb4118fa1f6fdf2a0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f577e07c47feb543f29ec3189d980eb6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2079ba647163e9e67ef8ba7163e86761546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca37a8d1eb0e12da4032241ac5c581f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee54ec3c593873064a76ed3cc872f4a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ef3cd43cec93cdd509f87456919e9549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564acbb4c69870fa8af977fe0a3b3b37550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4597a39cb17fe07fad160c4546713a1a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24b5922afc2a279f8509498278ac3d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4662764af43a2f3a9773eac1e61b36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a6ba1a143502217a54c2c10d6e5ce5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d01beb658f4458f0dc55dd4c771bbb555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e909afa20d5ee22cce724d965431580a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7e0e87f41a853b7b89935dced9774f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb66663dd92312a06f96621103becb8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47781b49918f716ac9d8d0c6e254ca29559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2765a4f0bfe719428dbd424b8e4e86a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1508dc5d579a8c8a5f71cfbe2e41ceb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311ce1b968a9d203dea26c17e3b8bc7f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a246400b69fab63a91a4250dfdf9af563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a215e9df7c724f1fa5b1e628c73db64564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4c213633ff8a01c59ccddf33167c2f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcfd731eb39bdbd8bff0b32940a9da8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b1d6e3641e3c94f67205b80f682f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b60765bc72625ec622c0d78045e8895568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7a5b6325c72aeb8315456e4ca45c6d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970967a28a2c9406297d27353c06d9bc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9fcc58890300e83f6ff74fc85ba5aa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea631dc61ce827e1093e5bb3e29213f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76b9529ee6cb541527a27b872c5a41573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550c4daa7bb3e60c023035f72015bfe9574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7074924fe030f51554fa2e6ec3056c9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2961740839799e46e5904ece92d25576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8d4bbb63e270ca0ccf9e98b6df9a20577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bee8897e913d303a0e818403d906bf578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1c473ae3737a77af5e8947d9032ebf579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e075ff7bd77619f2842c8369ffd4a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f25859e7398f3f58ff0b853a233cfd6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ba951498a168e2a24ac8b03c1c3564582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd3c6967cdbd6fbd172c2cdf930c8f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a34a79f3e22598bff2dc6bcb67cc6584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b6ccf1f971c97b1cf834f80f52c5c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ae66fd4513cce1394672c1f6e6bc42586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd0b304163a30c47f2ac49906679b13587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29cd244ed830561e6afc0471a8d20d9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c3ec7572d0368a5cb309cd4ad18c8589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0b094092990dbf899c0283bc9a7253590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a6f4f36bd7482f74a6516d5b2b153f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97569a2d9500189c5b3c1a44296a75a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed9ebee3c6516beb471ff4a26a24f4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c663687a46796738e3154bc6c9077eec594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd480c42cb8f043944eb8a9c0759ff1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaf368500c1a94a3c1f2717a6307046596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b900f76595fc8c3b49bd347d4334a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3c11ecbb2b2e5cd175dc0d3d22f00d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5692beb4f1d12fbdd67d3bf912280cc1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d03a6df1b59d10b729a0bf43a0eff1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f875c0c2ffe3f21ca40ba964691f6fdd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138838e68e24672b2a63f3811db86d9d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee9f3f2f282d3cbb1b9b3494d3043f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b142ccba1f26247210160b919f8fa51604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0573cdaf43a0713ae89409a91f5468f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6213273d74373973e63e98b53593cf93606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3574525e3931cce853994378a3afec1d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a13f8e083a50406876978cc2fe2f9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1e28abe149dba6c17ca42ada30085609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a9069a84b24494b90831fe501276f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17799bf82ea93782cdcc59fdfa4a0cd0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62e8f6e6602d2057b827adf7012948612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe59a20a8ee3fb444f5b59d826176da613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1224e7e90b96acc7d2771e0a80514a09614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2bd2123ee3369f04bcecc63776235c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c6018784d6aff607c4c5ec118d70b1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd3fcce40d335e85f8c84f7c0801f3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee6ced5c1223156e59e89bd514da323618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907424d757ecfae9696a56a8feb7295619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9e5be99acfb56dc59803e1cf7d3419620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af408cd8a8a665640e51e21b83dabe4f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c28fcd38c94f7729fb584cf0b3ace6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d321da3cab2c1efe60829e57c9730f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f38881c0c22e0bdc694d4db0e45e3624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e31e768c5025cd852445ef1eca4b01625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bbfb81b927be5a44b7ca23318f6634626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeaa95d666f2048d6a0c90811b769da627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d4ef26728275946c88586435d6220628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfaad9f74c4f42ecb38f5585bd139b4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6963cb99801786a61b0a0bc55f98fb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081cd8d200f6f8d5fb003e7c9c172fce631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61f9a396de66840b31c9289530e8e5f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac089c7b0e42fdf30fd60624b14d7a7a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c5c374abf10c655ba39399576cd69d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe676a31e77e356a798f44d3b9d5f42635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a580446d7b4e2aa86efb5e9f22577012636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd4d77901ea0981a867f86bb426f44a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd15dc364e3450bd2cc05605d48f9604638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d75ab997c06e42e703b7876cfb63fa1639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07258b3dd52c7162e0b04b2ecfb47109640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d37cd36ca90aac83d4ca03073c71d24641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51fdd7ef1ac081bb889e06bd8e90c5642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38401565aac7e16b206a9d1e72f4ea08643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0066ab070598a57fde1b15a95495f82f644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250b35705ddc278c0655a144eac1b7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec770130c1eaa1c31dfc31bddbe0c924646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8826a7d03f1ea10dc72208f49cdde32b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74b7f0f1d5b540fad59f9b329a5a45648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395284410d4732377891d3f6a7913abf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fad8d3c26aad22170be3ff334ae13650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3335fbb7cf7ead30a275ccebf7061e08651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25517852379b8b4221c88db9f607b6a4652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bbd77b7242bd5e49da3b3a0249b57b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9626b7c48239ba05455424135c9a9cf4654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d60f91521bdc7eef7d63cbc572ffbc5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f6b84b104056223f5f8848d3ee8c9e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b04ab8755026c36eaac57e3f424aa7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4d877413b8d9bc1873e39887a111d8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e267eb957e856f2dfa687dce6fb73da6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92125f4d96f9b2f28e0597fa03d9eab2660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34250102adb24a6dcea641d3ac7e446661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf426befaaa245765ac456eecca1728b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68662dc83879eaa51961b7932676f49663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e191eea6c465552ccb7e29a08475862664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0cd8018a8a0ff74c81bf69bf6600f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4028fa265f6a12a798c84e172b95601666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eaa2f737e432ccdb71a42771ebdf6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394bd09814505371495410c4dc3ef100668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac93ff1f2f727d0153c5172d541311c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d93058e68288e9d324c1e9c902312670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7513f400d2cf523f2cc84398bf87dbb4671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9f22276982d256326e9cbb8e95b091672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb878ca6854eac217bed1d3b54a05cd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc185adab5a124a3d8e6eb929d808dc6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f15c3fd0a594a34b319368ced73fd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c278076359f285f1a6191a8a5115ae8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5d0f8886ac8b64fc5f38337f0265a9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72685f9daf102b2c2d62ff0937eba8c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae95aa96ea784b19d1883fcde49db60679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429c5b7c05b157a4d046214f7b8a6a7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff0b8188a1909a5957983a4832913d2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4ed0f75f60d8168455d0301318ad4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fae0fdc1a93e35cf309842bb0a07cd683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae6a895730fd4a25f1b391b8734f975684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a69c9e50f480fae60068c4aac3aa4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf59cd9210fa03af9c7196e6ebefa5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b03f3541cb22c5a7a66f45500bb5c2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fe8230722bb619735c3ea47c52736688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d697bca64080c4504b4ebad337721c0689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a5f67ca2e5b684528e64570ef9e1fd690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0323ce1d1431a0cf459c2c9676e347af691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796bc6945d93b6e9bb760faa451ec6bf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dfd7bcefa829a7915df169cd5108c9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe24f07606143802b4b550439ba8ac1694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d75672cbe2b994d5f33fd02f2f3d4f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbd4b25c2abc1959b543c2ed4083aa696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3223a8bb90734bcb84f3fdea9f5b48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09345e26b762995f50a09559b765967d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4948cde9a870f75c5b6fe06c2a29f8c4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737e47eae0bd7e5945b71edbd4cb44b0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d25d69e49589fc7238e8ba5fab473f2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c758077d4bbbd1059cd57a6904a5983702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedb1202b854ac1226c2568c0f8440da703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05aef23ff7d576684cecc65b6d64823704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e47ba836f2c8b1b581f3f3e6c04d05705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d24fa4d0d15b0fb8f80eeea12a4359706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b395acfc10315c10f350c161ca0e6da707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9767acd317cb7e7e164c044e1d64b73e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879c315307e9459d80b651a735e55911709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88ae2da1897668799d6b480746bc705710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307696f3f2d4db2ddbc572d2c6995e58711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ce747277ebf3f8015b76dfa9e96f0f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0a754e6914d6f5d4b02f710213d866713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7b15e664f7a4aba76d48276401bc9f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bba804345934cdbdea319f824fa9dbf715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579b2f7f92e996ee9f80ab135470f9d4716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35928bbe63be185b44356dbd2518e48717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ac78387e7e17ee1e7c933954a2f7e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8c3a9826165037d228b3cc72ce606719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18b90104c08a21d3bd2a909778d5b60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce04f2fb66b80d37043521d58115999721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eac2a52a1af3f2b08d1151038b55064722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032e5976fd0a6d81f6d523a17e15f5f0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad57caa1c1fe66be4ea03ba1975313f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b31f286b81fcfc539c411c230b9749725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25af4c3ef99e969a5ecef842bc1a0b41726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbcb608dac7d7a4fc9f570ea5a6aa6b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b17fe38f72583c24c9f5a4c90b0c6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f167f54e0dadb1a09fbcd446ba0def3d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15fb09e629efc2c34e521cc7bdd1e25730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30595b71f0deab47e766e5ea50ed829731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc098bce40739186c29ffc0b982b08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f626ddfc2b1df238d7d9660ef6a3c7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb304b3a07cc024ea2a8969d20fc246734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a017ba4e669f101c8b493146b8e73d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832d824400b804fd2d4b2667d0b49820736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87b58590a2f18d8938555719d6a69ce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a971ebbe9a9ea1a9b3ad351d432f593738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6848910de18071ca0a82825671bb2a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae978a93c84fa5006e891995b3c3cf87740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fd98c47eb3fedc5e94057d566925f7741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de9292eeb0895845e671afb99e34357742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550647ca7477ea134b549f667e5c48c0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bded8f2e97dc0469ece3cf67b0735b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4caef14c430d73ffbf629ebe6cd9016745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0ce4539434a12db4cc2639ebaa3f43746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdcc85d928ef19e02564b31f0ee77b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a3b12e7de121910ed17f8586b32a1a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57fbd61ecea4737338e9719de43266749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0d1cc644c0e7b01e2e85b9d4fbc177750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c1e635d37082a7b0543965aa82a177751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a910e35ad933ba58e25a77d1354a8d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24df25a33559dfb0a39ff9ef3e9a799753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b563417361f32c782c7ec951df6a9a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e653190d5942eff9f1737e5280cab25f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81320fb173f8aff5371719a75069aaf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4718c6a8eacd8e7e1068d58f5ed0087e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83ffe2c1403c9d222c55521dbb8fe2758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53600c404be76bab38e37fbce78051b2759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3cc5e380cf858948f4d4533b475ad1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c83102fb1ba7290758866386c09497a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b890e2da3ecd33753a07689ff12bbd4a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7f56f465a5cf7fc66ead6eaac749f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f2d3e63d72c5345c39ed74519a5365.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2532f987658d99f749d89c7aae0d1a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0fddafa4d67794154d009e9561b867.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475b5a94e34e99c852871d51255c0ab8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccc74fba0b982b7ab0df8ca83abe6879.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57f2b3d94e7a0ec0c660c34b44cff0410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699c733af37ae5007a27cd572714d20011.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece577d76d40cec19af2718bbbeaf5c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c2145ebb87bbfb5df225ba8582590413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda923ee9bfa80a472062b299d75022414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7609c9c78b0be2b1ca69faf91b3f95ed15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07e98d4ac6aa83855222e41b02a72c016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bcd9c2b833ad84e13243993b59e23717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c61fd2ffd2e5e7c58ad6f1e69825f18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb1979a8f404373fe421ae85d9250f919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35f0ca661f9530d9bcf2b747c93887a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12ecdbe71cea1df36ef27a0634375c921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f05d66ab8c532b07b6eb36bd6fbff222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33c4f7e25c215109b82ae5251e2fbcc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1b3e5ea20f1b7ef064ced68588bddb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa92ad1751de4e245a4f103106469f2125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d23a908e696d961516390cb742fb2a426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aa0a55fcb2e669c4f25aab8cc3a3427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500aa518b6b1289c4506a1e250549b1128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9611237be23135aeb5bd38cbdbfcab29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76399b1eb8b343272d674691f40f5b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b1f3cf76266038cd5ad9d725efaa5531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8039a6f4e565ab4f43fa166e579c3b1a32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddcc8c165678b5f37cb2e7e54cd0d1a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c72fecc761cba87d522994930fda73f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32118a5cae2ec1438f4e558f79341f6d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1820adf8ec67ea071d9418382bb02aa636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c18f3f747775c0af62274c0ae9b52c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6a8a89a105544d8032d9731e34c0aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6807f42d585af01dacbbda3d91a90f8339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f3a8e93e24035a18a2a604f7ed77f40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903e8cc4c81b0e98617674a3e35a5db41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8197f4addc341a4f8a6e6298280aed42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08da776188f1fa0e5ac153def87c41d743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98cd04abaaa268a7490c3af02fcb00444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af768ddda281de5d54280b78f249b60c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27af29ee1900d1b5e3da5f0057de93546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc44f9e934b032221fc5134e1d1125b747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a7e0af7a7180a11434f9ce8dbce6e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8b646be3348ea706dea4d41c7c868b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90404480fb08a47f2a074f11bd609450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4641614a5509bca42b406771c748051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e67338160043b909c35a8cddf3734f852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479705f09c9bce498a183718db6e7d9053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bf019cc449db98bdbbef3921699a5354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5646ad0badd42c9f3b1a6b48871c4355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f8e0bcf38d5586e75376d9188335aa56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebab75dd93907fec52465aae58458ea557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff51ea654b84855a806c51456a53ebe58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef185ae801fff794695027641bed761059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703561036e52a63bc3188533bc74a7a860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b56385197c66f0030b39606acd66aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadb1a9d86d043dc8f4714a356616d162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb0682dfe33e7f751c80107de57a5463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684e59897ec12b34ef36b480e2269d464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f761c5e54fdb17be72530e8dc8024465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0329cfc054127c4453ce0b67853f31ea66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777a50f6ace6c409e77ab429655806a167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a037dd1077805cef77535172201e4e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951a7ff270446b40ee4947da4e6377f369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d7762205832d38b20986cd35cbb1c170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10585c7b0ea84da7878b00a4258afb7071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2921d995a42681bab5d82c063b4f74f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aa036238714d995afe07d6408c4a8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35b74910d43482c8e136d5cf04a7ad574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbba325b8fa3a4797eb12311377601e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778a8b674a515c9dd1bdb3fb55a3e17876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892026d39d2aee6d777746f43d06b6577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f428fa42e52f725151356b270e0afcf378.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0938b864f26a61455e16979397c6fc79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66c36aab36fe5af8fabbf271843c6d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21400b7579363345eec0bdf8b4609f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41c7da98dde698897adf3f22cd9f3c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19278efc3307904183243ae8a9bfe99f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4200a237088b1e65b5b41a760edffd9f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3fc880cd2e2512d850a45f0b43c0885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362868c7418b423e90e9a7f1aaf0605786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7120fa21886a2daeba1d92c7522cb6087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676708b3f3de613cbd5c98c422dbcb2e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39153ba6249f95f9f9a13c3d5f88fc7789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b6533f9d34a46400a054eac7e92fe90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29e429a8eb15dffd27a900865a0853491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5601192bd5cc62d536f3ca1124f2d592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0697d8f240c207155c7e3fd1f048fca893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1166e04f78249378cb76a42aeb9e1b8d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068986d505ede32e54b39489f60b3e795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749df35e66e2b87058bdddbd4489ef1b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81568f176e4ac746645f9d209f7576297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75ce5ca6524e2f59cfe1abe9592dafe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e79509ca0dfe6fa09bd9e89c1eeffe199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6589b231e6e11627211eedbc3cfc06100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec468dea1f251f66152c80ac9f719ba4101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e9e6fd94b597b02ce82768ed7c3ea6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b5f6bd4e74d73c70338801ba8541a7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c964b15679dcc16bf278b81bc1283c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b33a71bbddfc13ebc0b8f2a998e87b3105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11ddb9e7423c15c0ccdc9eb7ddc1f0106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684ff559efb9c68653795ce8090ab5a6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6922125b4399553fced02bc6ef8627e4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e4eb0a41c14a3acfc1b742a16fe980109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862948181285f3f7f84e8b045969187110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11ddfabad428ecd62bf9208247122d1111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878e5d28f0a9b7458195f066273809af112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c2a8f39007c577be202ff3752cb26b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6849b13b2b25b713059151fd31b60c55114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c735b5f90361d3796062a4931dc510115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e89b2bd83d37688f7c3b2359fd5db73116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c273d9948c8f4fc112fd08d5ec2fa0117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4e4eb33446cda349eca2c02c37ae3a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58178179a15cd1f0f19e6f95441cf785119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67823fedbf56beecec4e9027b1ab07a1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e52ac0f9f4fef053f8a4de50f4d54121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47ba3c81d84f5a1775a83e2350ff100122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661b51385675d6b940a82c883b67cca123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61200b8c604671340d19e5d75434f5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1094f26615c89c538e03d0dbeb110f00125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08fe3fd862c47bf485bec7ba5fb840126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebcc480951dc55df9e7a0a406ce3f48127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f55cfa5b6156d860be5fe2c080fe0a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be1266f92baaa65ec1af443e80966a7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f083848e8b4dcb29adc26c3087fc4902130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b075ee51fa39ab82a898dbb3aa5bdf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448668d47a017b2e1b8cd2c70c191c5d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907097c19308c27a617eadfc99aa82d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a41d3ca4fd074a10c7c0a80bdca0a4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39369008534efa60c3499bbec835899e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623ae70bc51791baeb58ba27b158e489136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a27e35897c7063d73377711f8af9b8c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8955531e8f96fe0fcc5c8f6c93fdf8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8acfe1b4b440c4b0a0564cb1f973b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159cfc1802b0abc98ef7eeb87ae5d60d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72610eaa1494093118e5b55b28c680e9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ed01e22e9e5a336b0cf77d106ff083142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176f43a6d28af200e302d4553428282e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125f7bca6da1eb551f723c38e0ab8945144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3f995c7eaed894ec0ecf651f4df843145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5b725ab4eccf2e2ce4ea851ba7120146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6307689e5f7580764617e51fd57fc0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87c68943beb30c21d1061d29236acf148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012ad7ca51ee6d7506239bb51f3082f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546165af5f1543d300e9ba47c7a34ae5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9213224f59f02d8269fcea7cf88c6a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780ab07d53bd5d5962c41b8744153aca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b537259225380bfb13831b933ed7d0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af024b5d82b382b3173d72561d10441154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3887fefd7a311b5eae28b68f4dffa2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb688d39da8c296326d3d49e15c4630156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e0c05c2604840dbe82173af6e45d47157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5901a3f34079a51ead890354394dd3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03e1eedb2c48d9a35e11cd870706fa3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139c65b327f2d7a78bbbb19c7f301811160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc8bd84f0f02240c665aa6437ac0edb161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9dec2b8c0de1fe35dac6bd4fd4c90f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a0a9641129eb323196e63d6b04db9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8343d8142f4496b92a7db2b63ec93a08164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5c7c42032eba861434d18778ffe97b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3c8c499da1cc2aa393b4f22da4bc51166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75db63d4acc737e879829e67f47e4e1167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f4edbfd098356ad2fd082c86aa1ea3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0102dc47a0bedf3b5edef8291ca3e4ae169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23348e8ae5784c75c2f0f03821ec69c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605856f4d6cccb43cc8540a607b0fe4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fdc72ec8ca1b79144029bc7677005f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de64dbdbb37b5561880ddeba4d7a034173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f03b2a44e1dcc0e47b70040ae38c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c55924c4085e351f241ee9cbc8861f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9ef3bef30f4e276c5b9aec77eec70176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a6a75757a4a49126203267d2397e49177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8298251ff0a8b5eb92856e327a5d4527178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce6c5d1ab8899dfbe791e5232544f0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9fe9246e89dc5677301c920957304a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b984364805473e0c86c8446deb6dcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a0cf84af4666bdcf52858f3a693217182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf01071cf467bfe66d8bd740b72d0ad183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb987598b79b42ffe236d39d660d3d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb25030335359cc26e211c57c187d31185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe2d17145767b031643b3dc05a79fc186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212a03321f498554203727c8c3efe9d7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c9b1ff451bb072e0f0846eb09d825e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc76897a90a3c595748cfd2fa3a13d0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b129c6f0bf399192a65df072a79045c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3bde7049842861500596e856403dd9191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3fe281e0beb609bd8b9b1e236e1d9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70a20d2f1d356aa0eac5e2d927db4a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72ce8e814bf4196511c5b87e83025e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82d47c21da9a144157d9e0916f5054f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df662739903f5f278ae3738b33ada78f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3040025e14e733a1234145a1aa2c5491197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b607c018b867d6b4bde21e13270e99198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cce632abc4872c4c31b833406c95a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3511bc08acabd0a1dac4d63b1e1097200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b288d75d21475232fc93471605eefd3e201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427a820272d46d624e6297b5f011a2be202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6e9a1c9d63842a3d11c124fca9f9c7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0d965b7e6911712ab59fa0ad95023b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be329b2f60078308f08efdfd2084d3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b630bac312839af5869ef6c8980465206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e1f131af6bf3b3ad775531c733abc7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c229e9e00c51e47db2e4e29f09df2e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00eaa15e2ddf412befc7b1e8ae86ad7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e332827a25dbed828c7221891f20276f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd72e8f57ebd6ed4e4774330a4941552211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915cc4b9fee2fcde2116bbd807122fb9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9366dd2d06a4ba57cbaf5355af18b4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9564c05917305bcb7007995e52a24ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b9dcef1ab51dd937a9852273bc1ad215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db478df02f8b2e3868be9ea70083c292216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475b9c5abcf7ce616221782b43b2d0ea217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9459457363dc024004bb911a9ad981e7218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787e32c14932b4187220ce052c7b7908219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deeda5801e965671b119dee4af8dba61220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9165b8dc30d6a62ce34d9981d4ae7f46221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f6b0eea6f9a139f28fc7a757873a9c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2a6bb14ddf2165f525a5f47a18c1f5223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727c592065829140aac70291208f640b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b563dc0028bad964bfc0cd6e9911e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1778cdf0c2738802817f4efef64a9930226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a13abcddba3c62c6c2a6d69b6e4665227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9930e683c400e6fc0ccb879949b54e4d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777f497b2f50fa21879a61068aa6fbb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bd52bb5cb304a393384f276926cdb9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff5c4debd22d314ca69b2e94c5e22be231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3550730a7b9825135c819fd92c36171232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e7e27c0aa9e50133d4fdda711b34e8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c1bb984ed3d9708641e57e90252fab234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6f9b261f17ff8c64946ef3f302f1cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace35f85b4c3ff5e35f6075c7dd44b4f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d0701f537ce87e2c78c0c3b1aaef3237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072cde1221471daf03ae809e357a1778238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e9225b5c6f628a9567a9aaef733c9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0510a9cfa107cbd159a0e5c845c5ef99240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc202668c2f689429e70c60735eccf9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23905ba0deb33c796fa65c96878a6f6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07917a0a47fc39371cb9c8ad9d56a4c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8b5ef1b7acc916075258b63bb7a49244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c101e35f3efe9aa92cffd1e18612ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1034311e677ba9155b5f0a37b174f910246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666fab4ad5c8283d3559d81bdd60489247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe91d121035cb6df19cc740cd4d2b99d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98830ba700bb52df155be71dfd6faffc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f3348d2d6c27b88b8c300488c79d71250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244a74709b7590c423ec2065d83c286a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490c1f9db814d868fa2caf77a59729c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40a13b14a08b0cf5413255b57555b4f253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1512874f24fb8d398106fc9c9d7b4653254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc73b33c9666f711109401b96481b69255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ac370115b0c35d5c60ab95d22aa359256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98887f76c5dbefc9bc830a3280fe873d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0235241c658bade37c740ff2b6b30b4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a733a91975a753a971c554e6d226ba89259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6d60c0a4b6463c2174a7ca38be7153260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dc6ad365829c3de6c520a61e02c66e261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7dc11ca658c07c6aa843e90c8921382262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d2c94f7befb8b3a96e5fb4ea61803263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847bfd06c1afd0f523245f941607290264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bae86759161d1cbb270cea64f49156265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb221fadfb553a8a934c231e3411651266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e681a87dfd1efc2ff59e28b776849078267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf3d11063494ae1cb41ede3b890bd1f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb7bd0fad92aa5df9087f5ecfc2e509269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd03e5e0611ada6948706a54938d9f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86bb74d6ef81ae08d28ffc2918816271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4afaeeb36c1a8b46c6365e1a134f7c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca41bf698e7c7b95a3fe2724dd3a6e2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf5ff4e5a8b3fb9e81ff4678e29d244274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613085c397ade1c6085e36d56f655c0d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5e6819aa6d7960b65c9ff077233cc3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d256609b3e32de7778ce9b0a782b506a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c2426f7bdb0d064d35334feff7abe5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab9a854c4881dbb4cfeb99f617f33cd279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7474e593db401e16c48a700d418686280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ccff04146493d99dd3a56b26ccab80281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e3bcc6b424ea4f22628cff835e1f37282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d970f33af26feb23b9990cf47f4ffa283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949591a9508085eb4537b533362f4ede284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c69aec7d423dbd629a7058e5891ba86285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46161e7381e5a567d9a8fafb9fe161e1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab855de9456f06a544f68bdcf8674a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da059c4401af3172dd10c77a525cc5e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32aa1277552cb88cffb3c13dfcd78f9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d327c19513cddc2a091bc95592e917290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e212019d76850e5facb62fb5624eff0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097503a3543da7f305efc4e06d4a7636292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f220b80e084143159d9d660bf3f5f31e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60750a0b149ba4af703a6f9372f4479a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f9ea97329a6f5a46e054e904cda9e3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06289fc8f01b653f433d7ee04b498636296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c13ff57a5f9d33eb468ed22280fc6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8896908f2137800e8c84039ec979f23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca806ace01f823c672504fef93e2f2b5299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3add813667d9cffc01f465deca2be688300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650c071d5b2009038eae82c7b334c824301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8d5124931718c214b804f832a8f806302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ce88473b8964d7c2e194483a52a63303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9573c6cd1e12681083eb987038ec86304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f15e0bda71b98601dc434acfcf328305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56012b195ada0b87b91d1cae39f0e44a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d41e9fd64145215a8712cb809c3ba34307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37890ad348e61845b83020a33e99533c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457a834b06f5602b0bebc38596dbb30a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4591ebcfa4c40af6781befcc277e90e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7758a6442ccd20921054d047d138e043311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31abda7e69570ce31ef57f511ad4022312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2243b694c5523e4fe44c1a163cc33d60313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb86d3768f7782c746d6c0980f2e319314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe55b6e3a5694c98a0c9362a475d5ef315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20e0505290ed2f957621de79fd4baa5316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e02a12a86af7cac54446e0b93db905317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bab80e21914cb34925f3ee24b23b9a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6222c011e504630acd658d552957cc97319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed139945c9bd9646d7d172b7283631a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0a1558af0ca4e55903c4ff2d8350b5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d68bd81782e6ca5a29a91c765491371322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f5f2fcda71c52f35851258ceb08b5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f860a23b8999c594b198e12cd1334324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f9b17fd682607024f4215f9021c09325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d311528cbde99dca9139a1168a5f1148326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d640646def61b8f026e3082477ea9c1327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca12d6cd4a5d52dd2479807a8c0158328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ea7e52778167fa993801bbec1cab8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910cba0b462c4e96cb5144fd4caa7976330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2112340c98222e51857e422ef3946e6a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba3fd588e363374bb65d12765811c2c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1425387a68b113221a731b6fda848b92333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f1f28c55942bc15725fe37ed30c214334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893c9dfa855e017c5a8a4d82ee7eee7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b561a6a642fda135afb7148c1a448b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e050f4b64db3d8851d6a5a073b10c05c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244f98c6e7ccac7ea869e25392ded560338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eadf3deb8a04f86767dbb48e2ddb94339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383c116a9f41049c4f5888caf41051aa340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a604eb9bafa25a6eaa5e41e76fe1fc18341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9042e6d3b09f10d503ffe1ea645414f342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96619227a498e652a49f30d88332c1a9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572797b44393df5d7ba8aeff69e04e4e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f9a0006306375e828a7ef6af3f3b3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c39d375023ee4ea51710bafa48e526346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3075fe91eee0e770a4c7a6c1b5130f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef26fd274efd5f78b37b14a4c0b7c78348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900a19471cc3d0b4c7e2c74278f717ab349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761485770edd672a069c9bec129990c1350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a600310610299b1bbec2914302530e7b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fdc5f734faef6fcc98a4ab3f2a3423c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19613372e260209ba7564e3fd223a7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8cf03189854d48bb8cc4c1e1a5f9c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60d5ba95ced9fa1a476c54e31303fb4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafa443e6323902090f8a9d01eb7649b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633689a54692c0007d8efb9119de3bd357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5d8f91153febec04b77e93216437e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deab4a59c26ee987c26a0b0115e9f3bb359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9e869787c6a6fd827bda132db817a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c5f9daf6d4723cd079a47442053259361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26466682fb491b527eb839c701da2ef5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9e1561cf60f95cc7603d8ebd3ebf96363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211a2a59ff24cfcd9062d8015a9472b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c7b7530bd1d36a3921c8534284f82a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e63a2b0f8c1a98bcb9635066d9ba882366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4390cc8a1756948e920bdd3b7eed80367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e19db3a2dd2b476df1d63f653d34fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a9f8d6c8c169374c05e805fb6b6254369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f79967fc6228dc4aaf3959ff11554370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb9fdf78075cf89a316677a4d65104371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8279388fb7b446f71275d342dec47ba372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62eeb114f68fddb5a03a29d8758618373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d37da741d128c2ede32c8e0ad9e9e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58abf0b755578ff32d15c827d738a16375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baf5cb25b3652ea8b5ac9c59241190b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b423d5bdfabc1a9682b784aba0d51c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc337fe8ce5eb089dc8bdd935b5b1a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcc45f4d70dfacc8a1279a7fc495c8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d34aa601350cb35355425ad7919f0f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f490c6ac3c1d78ba8f4a04dc693ef0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda0cdccf5f23c7fa19f7dae5e5a494e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554c1774ec4e705897a11d7d32e9ad3a383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee19dc2cc1e2c847b2d5ad6f75deb2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed2a83885f1478a9d323b0e22f58eda385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b439681f7c1025fc9a819b1bbc36324a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3190977806b50d996a79c0a5ab8779bb387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66498504a759b41b84e7b1e475becc2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396462ae729285b1318bb1f1c4c4913389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe95da294a2996fa54d5f93cdbb5c38390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fc00e883f223da320bd2bea30715a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a223c305cfdf4626ed6950ad17c7961d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38b90ce6dd9e23534d2813abddbbad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984b03588cdc5a489aacdcfd938234de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d8d3917bdd1bf1a294180ca10ebb7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d6cb65642789952f9f18b1bf225d9396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3474043b2932fd6d31e74fe3fe0b7faf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc981f7d7e216d3119207826efb3cdcf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599d812768abbf788656ff1a8a78e8a6399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd80e9e640b67e737a7cff66a1a74237400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2e2efbb9486391d26296c963b00d82401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e52c4bfa70e750129556c0972b6a678402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1444c4fdfe655eebe9a6e2dd7db615403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf905784300aeb31b87100661974116b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b3e96df60a17e930c1728a5979b050405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf53b7e5119a9a932d2aa5a3d4490c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030e7858126cda8bae4b7df41bd079fd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09e89f76c775a8b31d0c09fb55939c408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac972f84b267158d7c951817b02a242409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dbf88983cf03e4e0e7b876ae735c0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122190ee91962b3effda3fca7f0a17ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabdff3cbd81fcf01685d61edc412bb8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b5f6a45e534426a237262cab497218413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62a1353db922fce017f2d0f123b8b15414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533d5afb314fded99b628598a98f7813415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af359395adf0cf54ddce331c10e1f00416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3acf1a3168218ad0ed4d7456d879f8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c9b223925766f042c571ab18daf60e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9cd0888d4337c25e7a3bf71986fce5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4884364ce2e01ffd9929d8c404f0cfa2420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a5fe7e241b35161a384dcacd9bf05421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05f4c0d9e7031467b116b865a84c374422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5aa6d388b2f53d2a86b0ec782a9885423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36134dd797972a9616ad2d4ef131206424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da50ab3929a397da95d02de26e8fb0425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aeacf76b90812c83f7541de62c50f6e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7436a9a30339c31e8479e334abe287aa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddfa9b44ae80e99d2a03b77f333725428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f935f998cd01720e23b286917145aa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e0033396cc95fd8547bb68f4d9387e430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd1bfb62bd9695a383ab7a5fc228f71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3a5564bd07d65b3529a09e1105d8d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c40da67603b94396af7cbed6e17b66433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837178dbfa60d209de0ff677b387ca56434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef175bcbd37d74973af048d48093f7e4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d833d5c67a129b6f7a5de46520f81436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd534d6d15bb39430b898a8a7283c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97dd8e478ad997827d80754ed1c29f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccd2c479e8c88378c25d92a4cd5a8c1439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc2c9a0b0f8ed8adcd0e5fc6458e26440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c517c97ec31693364489a43ef6afc3c441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a2598c552db4bac44ee59f5e9a7e32442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5801c233ed1f5aec562954d2c9b3048f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590e8cd29a3a8f4670b1d03ff384e917444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bbc7042c519b132d82364c8f116364445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a2502bcd7e98160791addba461e1b0446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8c45d0459269654fd0beb05772c5c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198590fe6cc9e8895928485de0d44822448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e590ad2a1f428e9f98dd63a6f9edad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff70df6f64c1275f183eeb7f9b4dcde450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afdb7db710e37cb29eee26f54a0037e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ae752cf99fd86e6924280397d0aac3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bf16069d5a48106881eab045e1b969453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f82dca79ae357708cb1afdd768106d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9196f07de399eb053f447535992097455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b302215269422c1a54c90b5d63c0a554456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eeade94feca56d8f5a06c2025bb767457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045f789395ed3f067097228109f7ec32458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2006cda4af3972f6f0825a1788f3058459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a0e1b993aa7f8249e659cba7e95378460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bca58ae672ee59fb6863d12adcba2e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651a70e2e5d2663667f3f182e2175ebe462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9211f1a25fb3ae1dca28d245887135c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d25e808f5081a2f2b7fae612ab5fbf8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce4cb8fe978fd01c8e6dcb3032bc931465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5039447bc45dd8313e37fda8078217d6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389fd24ee2e5710286a3cec0e709a88467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deb2741a674e69a35184b29424dfa9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66452ca6aa84dd85fca999cb1ba42c3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d17d5ed8b88d6e581f471bb9a3ef0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6eb8b6ebb980709e93477aeb7b66b8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4d576093782d4e3a7b305030e63eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f6c9ec41e4326165f80823caf3c4cf473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc98e1916f7da3618a9f31f0e4d3a32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a70d21349827a489488844f7e9eb069475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5e461cd86ae69555712bd472ffd519476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffcc0ad18bd2da1161ec53b8ca9fa78477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cab6764b36d6991505dee51d5a2175478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d208ccc5ca765d4747ef1d8f99c922df479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688d81a3c50637d0d798e89388ce0be1480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9658d460fa81568ab3f5a640a24be17481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381d823e3945217e5fb1dfc588ef3c8a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ddfa743f76e1eb6cd38bb3adbad74483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb81ba703939380a6393f189d943d59484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e2a55462f8522f548aa1e802511ded485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3608ff8c97544d1738f0ac29455005c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4820aca9570b35baa584eb87aeae5c5e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747a2bc088975e06e89abd5b8bf5513488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572578ef20a11ca89b10551e800861a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fb6f01a60ffc2c348f58ffd420562c490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8eda7d56a6b43b20d990e25e963ba2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f0d016ac417b6c94f5373036ff1565492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34e14a9819c984d67cd98968dc081d6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54d1bd2c97db17968a5e5bd853dc5e3494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df2d9d767e5e3884c0d63ee18418559495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3894b4bbf5925db4b9dca1a042c04562496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ab8dce98f808749abe4f44a2959a3e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba18605dc09c8dc21a79ce58a7805857498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3def417c475863403e93b52821eba67499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bece6fcb90d3ad8053dfa5c8cefd23af500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4341daad0ba35fa36064045278aafa8501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02388df4fbfdf18f2e613baf314f6783502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ff252987fe31ea28e189c21adab0b7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801dc4f765084ff0c928cf887ffea3b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f9650c11d7c20ca2ac34aad4d0aec7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e644ede3857ab08b0479fcbad5cd195506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64199607df931acdfbf7ff0fca671d1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551866ee899e1328c9c4b8f1e3e0b610508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920c47b8eeb81861cbc1a2b9c2be2034509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f7270a038e246bb92c6d5cea48bcb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13778b564d990ffdeae7c667636a22b1511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c64d50f2f0766006f05bdceca588e15512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fe2f4352d19e84012d6da4981969ee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4993344dd8d15a3b744b2046fb7ea8e4514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb4d36dfeefd0fadff5ea08c12d1fd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d8568c6540e13eb3f4db8aab637ff516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995779ef64a00c4c161a3f4ff04860ed517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460224a0bb340064897ed6319f8e724a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48277f7fa2e703c9cea314428029fd519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11755529498d215c76483949c465fe98520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da94e5195bebfa72d043771ff171eb81521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5052bd051d2c192ae5842180b96a4aef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8440c766a1593654f59f3bfbbd6a1498523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6a48951f22d04185650a11d2d3e44524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978fb12820a2def3015250d424ea950525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a0c1186353d39da4befea3b87d327526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71878b721ab6cc89d3e0ee45d48ba39527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1735b7de3ee5d6fd94b20c93d04a6075528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f3cf08f32a8f91655e8e3452364db6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd5f176f6a2fe0c31d8a601d775483530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a659a6574eb347d19d50cad54354e5531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d94091e6084429ee4f819134bcfe24d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b51b1dc7e723a492610a91b783e890533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742a5acd7bbb7ef4682b298de8a84c7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483a198b2cb6392aa08d3e5226ae802a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6d0234d7c014f050241491157098f2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66636e79626f59da775db73c6b556abe537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4cd70652267f07be02d1aac9a4a9a6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6470e8a5c044ab24df1ee8263e4f847e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf45c04e62b058bf2b366b03c33c53540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d826e7c06ecdae48c42e5b7ce36fd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bcce84503eeb3f6c31cae53c4f832542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40db74fd03e95fb04df5e62cc90db47d543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540e79457414a24c8860dd6ce805bcc7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b93648cacc5f94cc0e4b257d03793b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cf15ee311662f43ef03776acfe2c37546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22fd3b4596b42c947d8fc621d54104d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb3bee51103fa1fb83548b2c0145da548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a4797a8fb0709cb4f239beb2e57c2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7372d0b0eba4020da6c604dff11b6600550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1344f071ffb7222dacefe7ccba54216551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd596fccb40b352ead5b4693f6111896552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57745722a4a95f4b6f15e84f678d50e2553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8274b1743898a717d7d85bbaa07f2e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e9dfa19031d346ccc83143f3eace7e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c54dd2b4270e4f93db6bc3ef653a3f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd936feea58cb2044f596692af56600557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc095b38029716c977196ef2c0bd99558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d93f904c08f061e7c51aca636dc15e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e259fd151d91ad5806d65374334fe560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d23752ea5b8c939d01058c74abe1e59561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcae02218a260c38c30bca7a9681f43f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34ee7c06fe5bb522e3f55c813f6ea8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01ab12c35c854b9a77e947e23a44f0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f5485f05a3dcb31ede48286c23897565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c992c30910674383d5324bbd6a6b6bc5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814e5554c8d6a54843954df9a28f2387567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccff6474cec54cb833c2586f16e1ba9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db23de756fe5ba30eaf9b1c538e8821569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708bc3068e426a06192f57213f0bf305570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5232c0afcda3daf763fecb92b78837e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884541f2206a641f91ea8aab0c399f42572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096f02ab4f042fb27ebe63121e1d4c94573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66865b66ce4c96d92cc4fa8fcb5c5478574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7729f301d5f83d8feb208b1287f3868575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3454afc392749f6b90b8a1e8529798c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663e8e6078bb288796a5056876283128577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d9a070661fb83eefbba38c105e18aa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4cd33f191a83e9e9ef8f5fbda6348d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8494addd93a47dce5d75aa2c15ea94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fe0a22fb60818d8b16c42aecf96381581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f6615d3ab68e56d7124dbc4a9f772582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c3cf668668434cd85d8f1f44a03d70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703acf4edef18007d3ec4ae9e1808a0e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e1450052c1d84dbde0a8b35e88e43d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745d6d6f3b746c58169fac15f4964542586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caa672ad0f23d2201dc81452c65623e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a5c590d555f6a4fce1a85d67457706588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ecc953bddf93c9f9230bfa093974f6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5557a06bb855cf57409ad0175b6e8e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f42f0d54fc17c9c622ce9f09d37cae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3acf0ec6b523ad543e09f157ee3023e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30837016b81c89ea799a9df73bddd6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce70d888c68caa50e52cc939562079b4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70331d7335a83a8d892b39f5af42b15595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbddf17badb51095273a73dc5a5d4f6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1fe1ac50f6c4caf9d76437d7b55d7597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e8c92b732d56e07cb6b02893c64a4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb2424ac9b5396683bed1a7d3b6b016599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a456cc2e1a14fd65d002e0e15caca172600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b97f1dbada4926fb51065e36c6d483601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116aa10e53283c03fb10e3683cb76d5e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce8d24bc24b8b126d7fdf8cf5e9bb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ba885db0e5f215b7984da3fb2a20d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776d506a6f7f0e1e00b8b2256f9ab6f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5ce67098e55c5dcebbc1e11ea6141e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11a7039f1b482cbfd680755c30d02f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b320194a527a3281c9236aa5bdc3e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d8a344e20df1a4b26cd7c008764100609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e881a108bc36c568e4bc907162e3f7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1d2c185b137fe015bf2d58ec5936e0611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4495e70ab5e77c6befdf360b3d83f83d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01372d8a39eee5cc9f31a30780afa735613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85754384dac4b40868b7f375a1bc6ffa614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00cef84d5cacd23e5c43946aadefdb8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4c7ee105774e1d1f34ca8c544e10b4616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d4b404ee1488c0ed99260db0826735617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4078e2eb9cd3a6228edac680af6344618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d223e23703c231842da013922afc6268619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed93a7b5f7aa4a8ad206780cb900d057620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabbfbca57b253467073322e6affb016621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e8af35e55c583010456e4e5e469327622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e31b7e7866a687d241ccc30e2d7511623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3434404d96c677ba38d03658be5491624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac50e277e2282c29193288e872af17c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2501ae2371e6dffef5019dbfbaa01035626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68d9ee9c1cad075384a3024005638e7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b6675ed0b0d45d21583663be9f4748628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d753007c84b8470ad347f8524077819e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471d85f786a139ae04fb52b415d795f7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed731329eaf81fe5dcd3c2bcb7803eb4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2ba0ea3693e49093ead1adc4a2c514632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c891dc3093f357e04c357f632e9c06b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c524a7b6f991ac2fc2b2a900359ec06c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e2d5a2eb2d6bf857470a6e10a2f534635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32ca284879b36e9f74fc0b8c024c2b9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc92d0731aaf4bbfa813014d058dcc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681778814ab9881dff32f07dc89a8931638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c4ddbc87e759b30e46a5c41cd61d4c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0f207e87d1b027024f6a7f45731972640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ebc88886e7c3c02dd1af9f7c662f8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bae71d7a7f99a3b8cccfd0ab3185754642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adcde262f685888dc8f0cc0b43fadee643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b44988dff5abc1770b9a2b53154bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa66b4c11d946566462460ab10832392645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc74c965f1df84b70070d04db30966d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e87162567c911cf215c0d42ff95a853d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80d526890b0dac716033ca760b48e0b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa2c2dbb8294cc0869680baefc42c0649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb787b75ab8462e71d365fb8b483190650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117b0e24bee155c7a314a2ede93aedea651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140c11b81f2260092b1696d670281dd652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104212a9bb19d0ac9d0a346a50888020653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c957dc80dc731cd9a9486a2c23d2cec0654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e02d626fd7895da8d04f78836a4a99655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fc0b12321478bf6b49d0d115525e94656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5757aa4f9984735295d81f83d8697678657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4bafbaebdca01041e408bbd1d2443b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faf99523860d66592ccd31cbd7acbb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8733d4ecd8b45c4271d11d8c5b13d4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ebc7daa663998ebb638bbed796daf661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4341cb39d81a6ac87a3c9da130b04662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2402e17c9d1c9fc03699c56f6ac29662663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2463783dd4d814de618e836ee49da7d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b65c56f1bee882e023f485cfb9fe764665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bbc49957671480d68ca1a9597b4adf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789a9362a2867e6a0a002225d743d98667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1374b6b9def59c5caaf68676a425b4dc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd5901ea9d0718c277a8c58f2b6049d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7dfc44359d566458ab057295e73f8b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3363d9ac1e0bdc21360921a55b69ea2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d558639500a8154c1368bac8334290e1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffc122587efd1f6418a5604c785276b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b6d389a11cc638c4292065f205178a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b13935366c76864292e390f78c8410e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4437aa9adcfffeb70903b4d36ffc5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca2ed3b2c490a8b7ed4c1bc60c9d1c7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a1afa7831ee029a334195d92d91c74678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6878853aed87cb84afc41b38983c85679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c2125bce6e2813462b0f3f780a181d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02544b67e0a9800f6cc351f1ba5a317681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fdc8d39b1968735db509565f2cdcac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86638a6a38a2e4b6e357d77405238429683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2072b63c8244c5bb81beb16122126cb0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be40311e802ff544fcfdf9a8a2125bbd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2cff81bfa39fe3037a3e70b0f77c25686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee6dd72c26e46f9b366f2c339c9b7c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7963b238fd2711b7ebf62efb44d9473f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35e3b982f5835eaae8425398cb3ae82689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5306ee33c1ca75eb5c79910bf41ecb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ea526e1005c972a277e0c638ef8695691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234a29b96a426e4f1c150d6c77a16d3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1384953ad705ece0971fc9f0bb0d0df693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2b31e59f1e824447b3439730a8bb60694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82000792c4c27e4a649d02cac4e8d497695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647694eba7e3ca3053a698429d23135696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f192bd141681d6d9a0a180a991591697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d534a09a699069ade5aec65a5b3ba7698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbb9223a703f113ba6dfeb7f800a1a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cc26004935ebcf1af052330e5a6c77700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3944bd675fc5392a7f1c8fdd01b1c65e701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e236fc21cf5efea50914e91af4f88aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43060753d59d1bab0e94d3c3b52682c3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88daab6fe517815ee99a8a361f4fa4c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c932b477f188c5a804d5d901c0ea252705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be37d1e081522083e0bed8dc11d98ae706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421d833ba9050f1fd82072ce5d74ce79707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66f620cbe69218595fdcbaf0f5d8787708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aba5dbd5e9faca4ddcf8f6157303818709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa7da53cccf8d9a4c21307ae9df281710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae598b8ee1ff6be3ca05a72458012e01711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cf1f1efc2e143ca219848877f9cfed712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca08e09843ce8df0879408afd24726713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d77bd42a6c6813f0a39e9c31b949c8714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0728642b596c4b1e3a9b59e21dc055ec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934b3aa47496136ce62fda2e339c792716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3540cfe1d5a2ba37cdd8b25ce1efec717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5498d193bb3ea4368e53cba40f89a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e53a4deed2fdf9e88272d8e235b374719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69916956d1e17e942c9955020a154e00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce2b930b5907b7f9dd89b2cd96c80aa721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d358523e52382f6d8af38eb386a2f6d5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac162ad1baa616be8e2c6850428bc76723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f827405a577273880589e7333fb41724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dff6a80c5e5712d630abf82e318c9b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91317bedbc81d771a32558c5cebd35e8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb1b156c343d90a084a71b93318cfa727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0f08e04dd760ba910cab794ed8df8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695354d3a75dd848407f347dfb8bbc48729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f8d60a6660b83c20e80f94467bae4d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f9afbc47a7aa7dce27e998b09a0ec9731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f868418fe0698ecf9e28fa659ba2b367732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5e7f15dcfe52bb6dc98e855c421a1d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec9480aabd7f3012e69172ec9bad12734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635a5c7a0d8406275cd5f7cc598dd50b735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e127ee14fcc94c6189bf719f12000c17736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4764224b0c922e2571a186847b627b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390b6487d03c413dddd15ec30858f435738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d59350570cf9a94908f4ba7302f24e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d28f2b8dfed32a078974f634710ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356ddb71633acbec24990e0d13b49300741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfaafc1e77ad05fc0014cad15d4060742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9302ced040664191b0607dad85f2c6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e367bd841f15765a6a3a6148f4d089e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795680cf97423b8af17cb9aaab1973fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c319dda949a8acf13f9ad3895320699746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36451ff3e39711dd6b245b3076dff516747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6b67c9822517e9963568c0385d5130748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee0a64a44c77544eef4a79439c863749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53a7fbe8e6b1eefdfff0296cd439f97750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700a2e88159f778f8df8fd2897407ec2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f375896f14d2080168ba1f58466e5b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3e380dd3d8434091591b76279b532753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3111ee9f5d7ee3aa5a7c70d2c174412754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28748fd9a2f316f5beef11b1a7e1b189755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd1583b74ad933f3386b47ff463e6c1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617eafe02841067d52cfa55af82fcb7b757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185bdba7e968217a3d80af987dbb3766758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610534d5493f7a107b6ddc036bae4fe2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>