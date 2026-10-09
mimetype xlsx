--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31875848cfd71201ee48f7d9cd2ebcf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41e55790906f114c722dc38d3baa9b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd83ee4ae405c51fb532230d912cb3233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8208b9db5d9c672924f2da4ba3c5cf44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9441990983935b842aa4ef87a93fe9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede055d3df48499b2061c0fdfa57c17d6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90c2b325e8251563a8352b2df4f6a507.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a84a3ba2655520be9ae2a409b029298.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11d698c62d05ac35781ba309ee87bec9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17f52d508661d3679be66cbd492433e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd43dcecc1774ffaca801f75952f0411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc3e91f313450d4690ab404d51aac212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53e8c32f6da931e20aad98753c7116a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b517e36286ebbc738d9e767024ace14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76530584b00b34979e84485c92a589d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8d3fe53804abdaac5db76d37f6b8516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65baeb19e9a248a3f5f26276a1121ea17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156ddc12cb0cefe55ae9173f034ff24b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358a7c01d1fc600f9334d4ef35a4912e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226b0ef0e8de8dcef07886932f4c54a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3077ea311088490ad91b589b31514c0c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7276f891e6a5031233345070f7d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac514c78800fca20f56bc8e4d3cb844f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9df7c3c5b30111fffabcabbd0129324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b3370e3c1202b4752baf31758d3f325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b647dc5e29c9b816e30e7ba15ccddb8a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30256cc3b5e2331a3e1f91fde2f4d3b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b0335f24e1fba074734629d129b2fa28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbf047d2069aeb0f592927fc40c51c529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821f752b4b4afd31e343706111577bf30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c806fff522a82ed92bef0675b1d1f231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d52abbdae11edc07b1758ce888985732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457079d5ac176fc2c9a9c3d188d6afd633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c72178f530cef7738d6145da3d29434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3fb703f911b801472136b9a764de3835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181963eec45728e7bad1864dbdb71e6d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e829f4b4472eb9fbeb342a08afc5f4f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d4706f545a3d407f33c414460419f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc8b60bb01a29082ba0c6f9ce131e1939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4d0269b8db2570102c43afa4a84e0540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3f44558f570ad79ff16b0036a62e441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e5a2372a5d625ccc9a537fbfb5a9cd42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882534d75e29d31ddeaf7e0d1abe631f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5492db6eada79a687f5baa50d82478ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9b86795aa1fe984cbe9bb74be230f145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cef9434aaa57de7e0435533ac61efd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b46a2e31760a68752fafe6698d4e147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb495d841a34d45b4239bfdf21affa48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4aa7dabc9dc0bc2f2649ca5c01c5ab49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8311a8c563d783c57dc585e813e3e5c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df47cede971079481c77826c0741e8851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ee9bffcf95ee79bfee42623a7ce35252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab29a37877051fb5fb06a16d41af56953.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c890e5a8ef0330f74e7454a4d008654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d808f3159718702ff21a15db779b4255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7276bbeae387edd0f157aabe6a4373c56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2374a9057cb13422b453656f24f584057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3099dab15be35fea988d3872db0d3ba158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c380ebe9672b0ac037b937192f647c6359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79cd5a47db768629d9854738d1442f760.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28dee4f98e42c6fea8b2554aad264c361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9662725974e3b78ec518268af9056ab762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d229cb24ea60e2a7257f878611d9daa163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e5eb302d86e673c21edc00bb78a1b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef934dcdffb9226f516e4ec2896b2b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15ab09b63020b19f18a5f15a9564a466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f082281b0b3121baa4fe9b31b2ca769b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e255ea7818650a8e49398b94465c41b168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fd0ef956f34f65b908a9c40fe83ec869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27730e411bc6b9669d59d4952e7d36e370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348676bc7cdc432e2864d335d9546dd671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6db87aa62c243ee5a7b2d70a1415872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49e439305156c6920518b0b8795bee73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c819577d51522831535fcd72abe2e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24caa70f940f3ecbcb875c48b7a935ed75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8022046316f8fdc8de29ec0979c28276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4882a762dec27f1443c97b37de570cc977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c038e2d0f3911d7f4d8d5b6b15fdded78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b957c58ddcb002710f3831b9f72ff5879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a234b73a37efbf356392f3f88e405a7080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69048f958af1ef0437528db9e97a9c4481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbf9c58146e7f8dc3b8d60d17df11b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a8bc7565ab1923bb44da402f2477483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9ca126867ea3e63d44784884594ceb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d497ad8e91b9c0357f329530b48c985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561fcb78a564d2790ee31cc9d21a745286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff9b01d4131b649ede2eb47a19b1ca87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058f956e264eaa002e3888401240b0d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f5620fa3841fa1cb4a5702f049807689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4382187981471f247e9c8d2f91ab55990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd7a0fa15c339a5c498dd9110c28cd391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5de16ea97ae1da6f16d266cd02d0c1592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d081a1d62e53eb0dfabdfd5098b5e35193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907012c5203555a46ddb3d23d12c3f594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92e16187a7cb646c619f6cd4ef5d0595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5946bec9c3e322429f6854c8561d24ec96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6d1b9e18061aa34c64b411869eb5297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7897fd5dc357f98bff8330eb6968e6998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fce99849b4d9a7e3dfab3015fc7ec799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65553e7ae286449a47e7abc0fd62f51100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ecc58e60ec22cdd842a73b4f58d246101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73312585d65d929834c3be08ece8756102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a7dd37519fe47827ff24ce2b76b541103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf744b0ef4527e0775eb01ff7718e8104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67fda82db4cd2a398dcd06013a1b644105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66117a03c06f0b6355aecc7a1d7a5546106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304184b845904e774d818c4ab97e2c77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71be5db1691cb89644460773b85bbbf8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc6dd89681483d1f82eaa224c7b13c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcbd43548c88870cccf789721ca9bb0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2e3e88a79bbffdf377400bf23922d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596541c15ddb9c4c17c8a639334117f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544438f8a039b8635a03ea320cfc27a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22c71a56f5557bb21b5428c56dd503c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0473c28a0f613e24ec956f4adc55ce62115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7d4930b8ec06ff7f1f7a866f47fe6a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47705a565b75290698f2cceacb2c9d86117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b2a88749527ab41978682e7d9235a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f72e21f6f0ee42c23afaebe676a6310119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63516fe406cd034d6f54545f90571c4f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6befab5c334d35876342d03b0aa3d0dc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade48abb13598290d849dc52474b9c52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1128bb5baf39de387d33af51c02333123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e213cfcec5cb25ba35745d9873d86e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04426e25d25fe87e1ace766ae8a9bffb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40cb6b371c438fcd77da7a9e4e51f2d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9f8ca45552b65c3391988f36964ec3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3652469af7fd4efbb47adae964dfe85d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93d06b2a9f0f259b806f99c067145f7129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d40d252a06eb8b496cb9b4024c0a82130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042d981afaa24a5837311dc68ccdc58d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3463db5d71a78e1daaf4e3c6e71ad50f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9b535f443a45cdc2e498429afee2fd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c5262cab61299476706a5f22722b96134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894a14d0e174acdb9a3000f31d098ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d6bcf11d9aa6e6d21b889b742a4c9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d45736fedebe46febb0084fe652be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec1b901f99608f4a7a67805bdaae5c0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f88be9d40240e31ce1ea223a71c3d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dde80509cc8482bcdfce480e719b6c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea6efec1a3980a0c0b8e65dea00b519141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0488f968bdaed38a46ac46244e83200142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2314b298d418a94c2983a4227c70c3f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3db9599cd8c4181b8f14b3fe893883144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e6b43159b66571d0f9212b5e6e8ea7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cec68d92598e0df8a14c0b27184989146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a44d25cd4223d5b7f39235fd4e623b1147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fa3c9bad96046590641846bb628123148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeca90efbdd96a7bd46ded7909379ec7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f99ccb61df5d94598f2ac4ee8a0406150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368d7aac7774f6a47d6d7c8d8a0aaa99151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491f06afc0215fd74e2321462a11c23152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffd36f813684b5cd90b55b7bf0591e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a4ef7c61853888a18aa92ac9893ebe154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b0ba88888f666b5a869c76e2fc723155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50b7b75c03488483d9f87c8cdbd01c8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f758ed1a8a8cb3eca2f4788dc63ff5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8aab59bed723aa8904b0905ee76381158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c6941307f957afb0d255ab73d5b6aa159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d885ee5cab81e6b1be2688898926ce04160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e6c5bc224cf7a44d8abc4e544594e4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a943b6c5e0d9e3b1b13998aea49c22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc508db4e9e90858b4099dc1827cf17c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc1d1f51f2cc4f371afed7c40ed4253164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba779fd85a0bdc93e2f1dfb016bb5b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465daafcb3c529a3d717c9f344dfbeb7166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c491b5c37613f15c340c03a9bf16e0ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f39fb7e52b391fdcd731e2439576f1168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7576fee9e52523198ef6372cc8de7e62169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1078eb080fb59e1087edc2e81ac5ae27170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9e7c6d3427e8e2376472c19c87435b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cab203470ee2b03f87ab7c9ec3a788c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7876be6bb1b3754ef33b1340a4c9a3b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844a7154960af71f5f9abd3014d35cf1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443ca6420b3e7de92a01b1281e7e12c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982165277bec6dcf4ea1404d3aedcbd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1828d48bfbe44fd330e8bb23263f4b4177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9ffe1e888159d6908525cfdd798b5178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b61806a887bebdc70a73902c5f76357179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d777edf31c44b6d180cea7ba1788c101180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db787a1a22dddc1440410daed8686445181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd309d1b546546e531269f09061862182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db55bee73bc902df3c81ec378da12585183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ab03f3012384d476b2db7ea07f1922184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee100acfb6590ac9e5484be370cbbb87185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ed67531206cb6fe9f712660490b2f5186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5838709ff56b4d05989ca36ddc561ea6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c520f5c1dab7c7eabc2445522c3c2a72188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758a9048b0f28893dabe11353c7ba9f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfea4cd51c8158c484cfea6d3d15de48190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad265ddde6b53bac607b041215c174fc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8eac67d6eb60e3458d5ec2c8a974e58192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac9dea50fd8cba1f00aa4367e0a3757193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7cdbbcce47c506f1cb6cfc773f63e8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf1fd4df38e563847440cf753374c8d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ee634a83a7489be7129440fdbe0f0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbfac47ef484f65946ec50314a29671197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2bebb9d62edee30094bbae1da6df68198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96c9511f1a47a98afc08952caa6656199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f83ff60ceee6e01ae8605aed83fae8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287881fd140b812e9bc8f499942d8de0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4d088d3a455fe26675deb2d8e475a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a329bf915b735246d3c28a4b7513bf54203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674cb81bd31660291bf64aaa2a83104204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86425011b65e6ebdce52c69fcf67c810205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f232561c5c28070a375bf14baefcf744206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c7845d87ef35645672bf1a50e9ec28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1510eb3e0a3c1574d2a83c5efe2cd556208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8abe43b36403598655b6484124e7e1209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53108063c5263a210e94733db73a82ed210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8996eee74f693358565c1bf44cd28e73211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d37c80d0d2be08163a3741017c8e7f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9aca9837300083a1c49eedad0c089213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d15b902cb5f1b042929e00c11431bc214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1151e981987d7f1c4502cd4e136e550a215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589c2c8256f3f0420f76b37e94ea1dc4216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c58a81d2ca4190824efcd406dfef205217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6017d4ce8cb55a524f65de16d6eb228e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466389ac40208e3efc427db510a5c211219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f1a69a2e107d23b64b6a4104c9a149220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa1b19504e08768ac4a74791c633ed9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b44fdc8bba210ed9caf3c755d34c91e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfaa0df3667ae98f480d969ff6c0fba223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488681c95ec79c922c35751881c59fb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a21b65eb887d94d04038af4dd2fde0f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff9b6236d1dfcf32aef296264b73ea9226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef65c2b45cd5120e12ff191fe946cf5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06c475caf9e055ec5a799eb7b17e20228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a14434ef33180c22283372e1721f53f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4d44d60be0c582926cd6d295ff4740230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4b46b5fccce7f8fb557f61045bcc0a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a24ab435682915e3ef6ff53d66f42a9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafadb50f24a1eb77da1d7d34892e39c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621e81e84c8f21e3e3de3116541430e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54ff41065ca4cf5893fa741d2ad935b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7e0f4b67f73168b73af0961c4529d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a164077412b3271a0b46c873d16f737237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6456d5f54434af35b236e2b5c2966c8238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2bfc51afa0673ea33fc1eec753887f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88836c3336a405cc770758f88e9140dc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae821cd5c4892554b99111b76a79313d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0023998efddd21b4e0a4b1e393d8ef09242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc2443922fcaf5afb7cc0339fc0262243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84535ff0a3bd84b1143a7ece53f077f5244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b342f5162ecda0629f02ebda4404c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a605f9428b89dbe430163a1e54c873e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f4457522c3b939b64ba26c381d6265247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72144cbf488caf7c219ad0369aa3fee248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c44600599c89766b4337a4186c695c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be43bf730a75624fc2265cf58513073250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0cdfc714ea3b8aba44b5c9826bf88251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073f22a45559bb8d3bf5b45daa73d307252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59341ef8d9db5c384c169ad2161d8a82253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a04dec02682c7b457131ac612f135254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b3efdceece43f3daad7d791c4a95ee255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34da4eb1638d7e022b13ee4b75736b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154f78f200209ddec195793ad1ccf25257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9b4d92987e3ee4464446878aef973b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee094bd31ee65864188ebec084edf462259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3409e49a6819e0c72d45a68785075e22260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95f29c5ac2ad0ff6ab70381cbefeb06261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2acab08c23e0966fc47ead9867df09262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ffc1a9190677ae37778ed72e52d0d8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee672f494f58cf865a862936c189f47d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd1181938952e58dde53889befe566265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdd5cf5f73d8c7fbba3c6265d4e5812266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5e92cede6a65150d7640297253c1d9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0907d48478e6466ea9ceb092514a6014268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860c9829635e3d409de5b1890fc3a9a8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a97dad85fc0a4e42ae7caf50edba3b0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d86887e02493a96f76218a73de9362271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a08197d1e17e1dedc50503bb712e6c0272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefb524155d37fa8538453e57106dba5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211730688f4b0db7863e51245e765856274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b286c43853f4d5b37593e5e0d0660275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80509b7f61bf1832790418f15a2e8ae276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b02c0ddf21a3fe9e72e6a929ad0b9c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c28936a10aac33c7e5bae23ae3eec278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef9a2082dd55883f1e59f919e53c65a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45080364a8b066dc67bf23929ef6d8c3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb04551332c2a6a010cae11d962e5e75281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d506bd778e7592aafbc62531eca2add282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a627421a4f1573b9a0a179caf20852d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6060a05a7a73caef2411291f5beb84284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21cde23be163d6b6ebc5cad46a23ab1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51d6f8fd83a73e92fcc7c9edf44a237286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582474d02fe1d18290676a85a1997eca287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837c33f7ffe0f65ac9e126990f11b8c1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57cfe410a960679a9a67ac6f6694ebc289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24925b57f168b260e12e46bc80ba4c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cda2290c6744a44b43693de6f17f5d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d5455acd23feb497a966ae04274ed9292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0bcee7ce803031e4d638f8855cd3620293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4ae5209188a52a855930952116e5e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e7f79864675c9874b2f6a03f316264295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af62475f335bd8f9589cd85de9de64a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9668ab4f2bb7d84d3a11afd2e5900b4297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53db92a746fa97e7eec5bee3351c888c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627bfd6cd15cde8373a71b2d926cdcbe299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfbbb170e84dfc93c6eda2c0391e7f7300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7c5471c0c899cfb994171a66236b1c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1675767b8384f36588756fe718f7e8d6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ab9a6b5d144a2d36695280be9d56e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175156b41e7031194ba745baeee5793b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd982d74ac59ce43d9c343b9014d028305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd42aa0c7bae8ef10294d448bd5a741306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3e98800cfab5646fa8a774a249d862307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460987430b35ef75e261d4593d55543b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed92293e466f93f3a1e7b0564c185e28309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5190cef7b706ed94430c180e022a1dac310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8ca3bf8628e561c9dd279b5e1d1b12311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cc0b5534203718902fe7e50b6c9021312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a8571ed16aa78453bb1c5b293e2095313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602fae842e1d8ecd2009cd0d03869f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c85401a2e0fceadf98ca9398b02348315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cd33396cbc22214a77c143cf3ca123316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b318cd964d4929e3b676d9195c1bb5317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8cf3fac391e554e764ff17e3b576e3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61565006e202ec6883eb3bab3e075b34319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72d4244c8a62b524a00d7885b0e3f94320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb63a02cf41f0e6892527bf2441dc59321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859e1d3e19da9203b8130ac21f270d4f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5889e94e031d4d48591366a21fdc6022323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c8d04833bf29c045bf47909f213d0324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49cca83ddd5f4162870f9293bc58034325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7112384ff150e9588787ce68a4798a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f459e2e1c80006d7d4bdc521c064f29327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece17f066eda6d3d612feaffe38a8bf4328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bddfd3b1a15446c219815ffc6e8761329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd45445373a5383e2c415c0b4e629c0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f5c694db7f85de68640983e981b0db331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3482a098d8db60d277ac0cc833d5d3cf332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7039479fb9b19ed65de9e354df7cc12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da24973f47abe1d9f19d20a59cae696334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18c56ff755c0f1935fbac6b3d14dd81335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b7406a048e9425db8868638ba7819336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e62b23397f85e5605d1654c3327837337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27d3fd47ec3eb025d9139216e2bfba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4f7180a06edf08e74f7cf1a93fca48339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c9098f22f029b8a9a30c1f060db89340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5248d65dc362f8b253d50873f9697aa341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e714b2e3ad3f86eacf3ba8eb0d14804342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62016a6994690f49098ce71dcbde372343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a53e4b2e221210cf290eed5c60057a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a62ac05ad68db84e44c6c560697f01345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c7a32705f5d8165d95d1dfca0c61ec346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf66e3ea7cd65754bcb6efc56b650b5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1321724e8c42d313f049ad175d8a2833348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce77902a2d4a43c507a0dba8618b351349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e088ccdbba2c75e4467f97db0ee936350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d992840e5f15e98748d8dc920b87c1d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4189816e743199a030c39dabf61f5e6a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f63eb165e522c85ed3096279e5a103b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d23f3c35915534060fa96887096c10354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a702df7bd15cb2bd5f3e35171b52e37355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0bce2d59f3fb074596061520d52dea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a7c89cc407508ffbcca53cfc56bf4d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20675738a55b27897eee0f8e6e234f5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5617336dd4a6c7782cfb921feaa4ee359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d53a0b7f9e7c02e3409d28dd995061360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b89b70a2b22184ac3ddf46878e0ab98361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a246b8cb46685c8a4efb9afa80c80db0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5feba36d6280f876aac81eb664c1ed363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a21c4cabd4ca21bd4ef24d810073cb6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b21153d4a14c7bf56b7198feffd060a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe02c5490d1e90c5aa6682c6aede3e1e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddcaf3116aa262beff5d6fa740fadd4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0335309f4499c65347526e3cc5ab9d84368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57897eb9331eafd367f3ff5dba2a45c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3bca108ede0e053489dc18342fbad91370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b972d31a4a287c06902fbc6ee5ca3fc371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58114a176f02c4d7070a1d51b5faab5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11d6f24224a8eb00d50a0a277a600e8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b87829ce5908d303b9ecf5f6917becf374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2799fcaa735078f9e4be5829929e4c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd77c399c51f11e50959ccbb2b11a29376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14a077fc23fb895020517519d1ec40c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75b05dc9faf7b26c28485670d0a921378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0eced7c153efa393c6145446f08a60c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711380057904b985e35b04cecef5889c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e94c43d683b62d2d9bdbc054359e20381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ac134d345a1de9484b0311a19acfde382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b725cbf29e76b73c986f5be885cfed6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b031779f1b7e20258ae7b50577f25c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fabcaafff3b3c66c4a9d575cd3aaf9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e49eb06ca6a3bf850a6cfab46c594a6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf8bad6ca089da61a7a758da6ba962e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078fcccdb9b2b0a17d8a73cda8822199388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe25cf0514760f44b9aa6160c9ea95e389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8465f897999290ed1350840273f180f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f202966a67e5ac5f5d36d6279cd6bd5d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e8e625888ac292725c7f89eeb5aa50392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7296631c6d590f24265f3113cf0f24393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9ed3225cc3b61ce8c6cb7d464fb645394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a955cba05626f2a5dcfca365f45e0395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd7c3a6507fcd6ae32c74856eb4e07b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e673403f2bf6e12df0098455512948e2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e92c38e9e7c257e899182dc23a61b0b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4e70d0829672b2d1599ebe7b00a58c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed79a0710138792fa91decc3cbdb02400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4674c549505788d62409ec9f000dfd17401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6347bf52e19dc79edace7ff579740127402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bd5012bb56964c9ceb98c719652a80403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fed1b0fdb2c5a9b50c85cf336802ad404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7a389f89b81d672a7cd35f8332d643405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15bab742bd9dae291afec5f4c6e916d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8915dbc5894fb9c65c76901fd61308407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f15e177401067e0c49f26b0a3e70a6e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc278ca5a04e08d05a6d4d6fc7cd1042409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32652f389b4741403bea0f2c174fdc53410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f5f3e996bfdbcd6b0d4ad500672e9b411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c55933340489a3ebc6f8306353e621412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7377ad1a6073e279501a9afd67130a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013a5b827cf05199d9f4b61706b58ae1414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036d5f783201527f9840f3990a4f2feb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2324c700153d3afd013bd66b7f23c282416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55136d6251845f9c7795a4338593ad417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb26ab4116dbf2639d620f04a206dc7c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a66ef023cd5ca2482be8639b0486264419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4735cca967c8203e86a283a66bf7a753420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125d9855031e7875c5b2acfdca0f5d45421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd75e75affa3ec77589d10333b38e1f9422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd0327e014f518e6f2016c7268fd24423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371632424d12b52c52f706a445c153c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78e997db33a968fc671f40c5fa37f3a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d40a312518bccc9a197559fc8bd19bd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d01de108fab2dd30ca7dfeaaf6ecd6427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d424873821110680c587ed5e2f167cf9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d48d3e8b70883546c57d6614b2dd9c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effca6b590395f14688a14dfe2a6bbb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cbdf774cc675ec84bc097f958ecac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a0a859fc80cecf4c0bbdfb230b6ac8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea004f308b6eb59f0c014e9ffe4abf433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf661ad0d4fb5d144aef35bfecae853434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a80aea8fd257d43145f381459973dd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dbbb38b52f33e45319469192b58e8e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8749606dcabd17e98a76d3a3779001437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b54d291ceeadbd38a9818aa51c4806438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920465ca52806724649073a8167c8824439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a6c2e4a65f5a673be68c5c0ca11224440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811378324fcccdafe4ef4cabbbd78e38441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661f4d0d9a8a3a492423293af14b6d25442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fcc02346b954656067f675c1fd2e6b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db460eb30c202884d41f8cd0ca7d3edd444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca35b728df7fb4fa142d7388db3a0e3445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daada3ac3d0e7115e2222ea81646e291446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687048d86f94c1ebac70f4633fd4bb05447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a671090e041e7f6956d8ccc4f094791448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0438ea19159293ad15a1920842d4f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939e788893a890b15d03704074d92290450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168abca7a61602c2bfd285712b9f31b6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f813a597302c9c07c0e544cf8310d26452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982417a5bc6bd463b75a1831ef8b4c85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0394a1cb714bfc929c0a052092d250454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a89ff28d58dd979d558fcfbbbfbda455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8359f20a73c8f24938da9d8c32d8ed456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f5a840cafddfd4bbd1788d0eb3575c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99df38f61888b04dc891ba89986379a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3411e7beb6a0dc05094e6a1c41290459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082ee878d48244a6e80373c33ddde99460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589d063aae6cb1877a9decf2c6e7aea9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1645b43b077d1f3950e42bf85394fc462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a42209a8650e45e79a0c55c16d28cd2463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fa0be95d11c199e187a1cd6c00b72464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83bf88b15cc5524bfa596cb45359136465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5b6ef488b116d0f4c662404b36e4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfdd035ccc1fb99f40a1274e6c7c7ec2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201269686ad1c8320aea7cb4c952d4ad468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f2999405da8704b7716728527db13469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7d9d59d3fe7be46370f463c1ea0160470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aba220061474f31ac598143c6c7e75471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6956c3178f1fe0dffa42e53a540b726472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558deffb4b8899a1c11b97d80a6c355f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5b44eea7f00b233ce493f0373461f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dee9e31d7f4409492784898c068081475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e32b41d084abdb144222b37db6bcd0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584bb2a0e0c9ca56573829a245673c58477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf6c6e740f31fbbb9c43cc26beffb28478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e578d9086845424f417e22af81df5d47479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ef52e2e057dc310a6c3523e2ac97e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a6ca9dc7c18ab663f3dae9a9d1a0c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e1372f6270c7a826864df89e9f54b1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cfc64d570b34cad15f00f97fb77c9a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a79bd99732550befa37d1fb3470172c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f633f728b355e05296a2a5f0b3aed5485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c64994e58af0b6ccfd25cbcf14d9c6486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c7508e8e409540059b2ae89b205131487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc589bc581d6444d44b0787cff94e50488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c505bde7bfe3e83b996ddc8ad3390b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7128dc3c645ef3fe5daa9757b87b506490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf2bf2131ffc73f36794348da043127491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f131cf92d05532fda221ca992fc284492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10c7a45979632ebeb3403a0e975f60c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7889f89694912591d9808af7d3769052494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d04a813ba7c5399949477899e6b6b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd93e79310d90af0534f416f8327755496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d27437357a3b0591f1162aea33b0ae497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa0d02f049e99ca264af27ffea81c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfa7fc6c50387e9fe235d9f1925386f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409b4656b0eb4b8c29f885a0fdc371e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb66a930cb80e15f90571f8017ef479501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ede689728312fb322396f98602f4aaf502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59325ce4bb849de1635feab2661010a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36da4073c666f4a04dd92e25b2494cf504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde85867958a6843bab07412ede201d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb6b8e89f76f3001665a52ef58f44bf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbd877c1b758731488c5a86c561b8a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721e044fa43be12f5ef7f0d25ea1305b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83e6c096d1aa66d8e9240508df17f1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4110fc910a26a63999ee2c40e13cf2e6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fae794f6399b7242573c96a47584046511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73558c3f804924fe9e12971dd8f95b1a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f978a776add33a8d4d5724b8921ba1d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4a529c2e57cec67921e703b36ada9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11381aaa957ad66cce777afcbb2eb361515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b96a46261d692390c8de42bb4e0e0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0707d8cbeed8a8e0c57e97ac9d0f9a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305113e9c095b2a034094e3214556b80518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563af0964f4a9dc3b123f65ca7afc38c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a9447abc22da9d7582b08de32a4de6520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed1e0fe03def4a013302f093c83b69521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08fcafa297fac1895730c7461d7f55b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8eb288b9711c4ddbe8b45605c409b72523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e545f453bc0948d69fe5bd6207919ab5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdbb577b53c80a41005cef4196e91e5525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d513540f9ab5bc57ac838553d80f5f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692becda756a1109eaddfa046345bb36527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cef0a4e95acc70a36815adee11b242528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb399a7c58909dc353347c1f24caca529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8269dad0737d3ba60a2104cd4eec32530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3286784c9369087629ad0737efe5a2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff5944b355687f004892a6cf2d6abcc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891abf552ecf7ae8ae097a5be29e6e96533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc85d5850f102becb712f3f38efd9ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be3b6af8aad7846e7dbd63dd632930f535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c2bbb1cb6a5ceafcbac1d5f53333b3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c5cc76d4db80ca641967dc97ff43c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe2da60266e9fe0a433758fcf95713a538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d396c9006151e787a3925f8293378c5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6935be8dc23457277babbe930df6fe540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957fb84a73cbb949d1c954b0b7fafedb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def7c686be62923827c85f5f9befee2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a13dbcb53bfbfba6a9ac078fa26ac543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38c2bf4feb5d2d62379c98f280c544b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f1a735076d62a295fad53415a67c7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d1963755f45c478db852d0c4612c26546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d8cb9a8e72b08b15740591afb01c8547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e131b6efad89edbb5611f288498814548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257297c2a799ffe670713f42b8a8e542549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65eb841ed49ea235cbbdd2770cb6232f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca714932538a020539cc69f0f20c6d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e6673f009c079568d39e63a1a63e06552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2c22fe54cc03f14e6f01624814801553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71c36298bc455df4e9358fe81b0041554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc01bdceeeebe51e0ad120dda1c667c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c79a248fcdfd6d869155e0022680903556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa584ab5154bf75f5b3bde01bf4c0601557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31172bbeb95c95add854bb54cafb82b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21c6b7ae13aab057b178f589d2b7802559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188ba0c7115516468c28a874b4a81837560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4b84db51748de79e317f63b66d278561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a8f17c9f91f2178a64282c4b5df17562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7676adb2e5b05455ad0ef1f43e5bb9c0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa885627d3c17c0a58db1fca9c63a6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d45f7276f771cfbe99cfe2d034525c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e78463d9e07feed2beccfe7318598566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e606434d33dff7008c65a38169ca10567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1c3e4c47302ad9ca19076b4e861dbb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43803203cc5860035a554ee969c200a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b86cdf27cada48cd86bc0659ad01a16570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386346ffaf3a2b28abe8586b629188a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f2b1fbbdb2a52af8b9157355b2a0c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371fea3064c0630603d3ad4b917085c4573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3aa56488fa369c2c49bd2448db7f2e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68868cac59127e99a7611baf4cfe85f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2bcb1ca99479b5980e191a55bd931d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11eea480d61df7f869fdd615b1ad08df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f618564bc95b8b9b6201013282206d8e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795e17c38bc5b23aee21dca833e65678579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a21fc8f236bc88a3d8bf006b9aa157580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e66ebe7616615ede53e0f928ba23936581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8e50c9a9789f1ac5d37a4a306d2a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4231fa83b676bc71f9bdadbbf897ca26583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39e3bc1f7fe7425da6d72bce91d6f2c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e68768876e25ed95dae682764c34e88585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84616582f6acaba794fd63a6281639586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02adfab85d773e0558efb7bf1808411f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5198db7ef1067c9aab43deb9cf696d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe771ce0c093c336c9565a680b884c6e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fe71ed8910880d8857250a02757084590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7934105734f3a7879d892ad9cf44d2bd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df59d7c33ac8fcf02bb4d71622b667e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd996efcfa54cfd2c4804bf8b695e3f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52e02d0ba9a323faa21983a7d19659e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07b7b1aca58ca6be2f81bb4a188a769595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5286156b9edbe2faa023043f76b5c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64f669dae7edb35467f6a95cd4dfb5597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990e943f6b3eae69e03bc311af0a4c38598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe7a15c493f65c6d9ef376563685c73599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5649ef791de19ce2969831c14ddf7c58600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650558dfe37c528243d63f176f9ff29d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f791050f58262fcc90e41650c4b45e71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba43b1aba6cabfd634a5ad08688f381603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54bdcea733f85473367f925d491bf1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd753297ae6d85ce4d207f3093f51b5f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea770cda45131b3d4353c1e985bcad6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f286c4241983219716e8901ec1f7d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee755b6f9ed8fd9f94e40bc8d9d5b177608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164ca50197b8919209e0d0c524c1139609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad24a968618d649e563ccfff70e6aedd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c31417cbe68fd6ff8f60a9cb851130611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee4c0b2f17c0b454f90add79fefed2a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faa30885b361750a851df7c76732cea613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8477b754905f0532a85a21764385dbaf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9483148728c3af15d02ffe85036e03615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1172ee8e9328a48554eac565411245616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de0ce18b1e7ccd1d4db39aea6219b8a617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f6c6e856ae41c7713ce49493d6ee9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aadf39e8a730df258055f4e937f5ca8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e584f0ff4fa46cb8c98f825bdb844c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fc63d2a1ee5b60eee92fc5fb10ca55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be082e02fe8128e4711d49502464fd93622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8727b76c3ed606cd2c7acedf22a3c40623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ff4a36e1b515a8af3d9e3c0a39b3bf624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2994a6275cff4040ebcf222711d6919a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071a78cbe6caf2bce9cee92721977732626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947168a0ee8ff0d6b7168458c8c9f8cb627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c675223047f7014c5b50ff68f6b311628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ea3685a5e06653108f67406e33de1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc09a7a5f5d2bdd7104d326f594b4b7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fac9da7aa497cbed4514afcc66a900631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb57b0f59c495a88d9ab54efee86b5a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f12c2d90135f2c1cde755c116616df633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d84576333daa58d7ce82ada7c8f252b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60669c5e293d86374e20e5baaac002d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30931912b21b1b4e21fd7ee13d989eac636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ecb896589e1c1388d782654c3c84f7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e58570086fdff515add65c5437395638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e242fcc49588de4a5a288a61287cf368639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ed7796691abb9ae4332a1f4803db64640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c55dbb67732757a4f10421cad48615641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b3bbe4e4262d45d04dbca1cf85d4a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057d23526ca29de1f43bd5a7760ce346643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cbf6c6e6fc25d846435d4d81dd027e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a320ca152222123e4ce1d26fb021d64645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186c42147d8960302cbf857e4e7bbb0c646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5174cc56006d51b8821ca9ea5d9dc6d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c9a07b04d6d319d348720a3f787cbd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91a54b16cca1c46352f905affbf90d4649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3304d576f30a6ff6530a19647afaf4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7307775c583a8de8c7c1f39609ec645651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732716ae0bbb21e60ad13fe136568bc9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac5678b563e25a52199f9bfb3712d67653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e7cdd6bd124b77e673d88f0d3a985b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ad0e146373625177c4b846d290f1f9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afb80d3f15a402df7c7692d6813be467656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5f54bcddf6801d0250421bc9d0193657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77662acee71731c20bf6e185ac650853658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b452640f46100d024ca0b0bc938993f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390319828924381ababc8ccc924836f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637655e4ea102658deb7baf798e50871661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ecd63f54c3a7ffb15a6c018a23f207662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3549bbf1bccd9a6ea4380e78f8e02487663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca56d8ee3b1a91e878741ae5257f0bac664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038235bbdc8e90bf1813e4436a39ee75665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de436699e0cea681eb33d6dabde69b2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b35886d974509abe36a0a5b8c903ca667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72f31889a7b017d6adf4f67ce7e4aa668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c721a9a0c6e963fad4dd618aaa7b7cc8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ca59046f4ff2652f4ff433a25f110c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f99f7def4df206b6f45bf1c29343aa6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de91d3fca938d1d41f26ee8484d1c3e5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1b8dbaa79b7bc12cc65d44bdd0b4bd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe3c68e48a9e1b579a42731355e62e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b0f751915074dd7df471a41b3e30327675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ffb67f833de1f639a8bb4a140bacaf676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a501d5e74efcd019be2e4c174eabb962677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b2dc4ddebbe62e15b0387846ca20bf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ec5c9e7d6a438203182b6da7593b62679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6917708e680227c8775fcede0c5d3b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c772e5a7a8c55086bb06a368fd8f3b57681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5991b8ecbef2baa838042efa4c4efaf682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfdc8d28353728c948f6a27f254019683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c2ea5f4c8a203a83c627c12992d5e8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeda355d0c85943267876632ef1c73b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307490765c20d33dfea6e2d6e2c374c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea1a9646739eee4afd2f485637bda38687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0e49dfd7ce6573c7188c0addfe909688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d53d27bd0d5c454d64732f8e100244689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afbf81247eb34e9014a2ec575f699a5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad13c7228a0d3b2b57e87e3085c1356691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c0adb3fae503e31e4f1812660cecf6692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef23007125f4af0fd64beab8a0c1bd9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684869c195ba6b463744b5429c2ab00e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102f8835be57e57c2bd35e59ef6faa6a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79cff420c05e6349f81f907a8785f27696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9796385e53e9d195065d9c2401e12477697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb08f52084e48113c3b86ad7d7599b1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059d66f6f1be8a873f0d5db1603b61ce699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb778cbbcf7c8be309b387f5b1f5590700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c75c8cca5e38207a1a4aef921da3370701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f445882520bbad8ddf9b365695284f5702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d9b720b308fbab0c77dce8b4d45964703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb70d34bf06b5ea14b6437f1b3226b5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dd2279dc161fea98953cc2363f694705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f6f159a571c52c54166239ea5e907f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b188f13884b2bec8ecbf43828e7c0975707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa83e187d4168360683a0e53883e671708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3126e4876ce449e92399e6efcc65f2af709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf764faf2378620625e3531a6ad60119710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e90c0a94fbab8247e9f8b3b4f67e32c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b0974ef217feff02e2ba9c8c88e409712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4331abf967e2a12122aadcdf6bff2f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4211b1ebaec47d0bd3231732c035b71e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9698426ed2b6d3a557b651a4e65af9ef715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13321641a4da650bf5ce3c6a845482fb716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843cdefc6cba2e58fe82f31a06c544b0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a845a3dd2c731c62085bcfd20d94c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6e9a6376099e4c1ba70a38dc0e46c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4150c39dd855fa0c82f6da656e214927720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e28ff3884d780aa99f258b323d5919721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c368268df44fb3a8ad21cf8e635e2d722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9c86d1e1829284662e39c6fe322646723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c02151c4e58669d7970f7b7ff6ce6c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9c575ae7751fd17c06440c53bc148d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0e13724956b54b86f3858808582280726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d3b0ef40602b8c5544faccf9979b75727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a89469d093de375bd5d187f6a36f8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9519dd0f55b9defce2295d3e991844729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828282b9bba3081715b6cf3a8dccf2ef730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b579a9c74a16e545024b09e7bedac5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573ba26b33c4df4eb14c986f12c789d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96aac37d65e0ca4a1a31f8f962b74ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd8270f66b5d0fcdc2e3ce018f04fc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4bebb89da3acfaa908bd33bbcf78c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6749fa9119cc4e885463df0b2dc4d80736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde3e820463867986f2cde5f134b32a7737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340776aff1b61b9845e68d2a61acaba7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae2f008473b26d68c7566aa2c91f7c5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df70ce65da3a3cec56f9ab7a70b88a3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e5b609e7a46490041740a1e10a380b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79da36916526dbdb538e7f9dca0b363742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463c75365088f0d57355a7eef359151743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875e9eb914da54a0b767d067371f7a39744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e51e4f13b7d57db21ed27dcf22c705745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0844b868291d2735d3d4a8cf8b4f31c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8a1584e0d7008ac67f7b57f9e5a027747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2a3148c4c36217ea8937993d93d2b0748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a53b3e877718696e9d58ab5befb4278749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d928b8c6060c5dd0d8aac34078486a4d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca3cd07d318cc796cf2ebefc7542249751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0910842249e47e1cfec621017ea280752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021bb1407e1d17975174246f4c5c81a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e554c9734ff2c0f2515909fa31c31cc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c19240c931b00dfc81527f51ce4399755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b419a2d2168b7fad80f26adf7972e1f1756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33f0356648ead3ede28a5452c7ee9d6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3c16b8b267a646575670036092aabe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cc50c613b05f15771d44a21c18612759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c30f82a824b5d40c815dbcb7713a5731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6596afe60888ec3f18709c3fd6440b2d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4f75cadd9f79b0dec4f498a71c7eb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564b256cc991e21912c44f9072ed0b4a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3256e7e7553c5e87ece61d3d9be88bb15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c265c3c0c4116584fa603ad9031a0ed6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694fa397dd25414762eb90b2625c2227.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da2cfa68e03ccf0ce7c32d68d6f621b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7afcf39382314898c18c880b512fff9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35a4bb8602b60fa1e1c5c5c698d82510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3796c31bfb8d2ffdf1ad390336a6d1c11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9669f7e235b94a7cfb81c13df8b8514f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624264ae0c4e21b8436f28c0acec632113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afb1fb45c79076d02365323ba8ee34614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c58bb46eea63ba5c268eff2de35b1b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70250fc604388a71daf1bc50e9b48ac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610eec615b47d102ab8ff1d5ed88c1c617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ad43c31c1d5dd7fd9bc120f8cf34618.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5494e5291b0c631db05b309e2e2d2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b085e35943fda5d80349a24626c8a020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c72a95fd19066ca1a1629ca885929021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2dfbc227a8aa98d77ed55757d993922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fdf05454c1dc877b51d90df3fad2a523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280c7d4184a14cbed616792c2d6508c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db45ca12b33820e9c2135360156d41b425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fc9830c4c485637487eb58debe836926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2381fabd867594ab5d8eb3e2e1969e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ab5e49c8473f91e0b4147c0d5e1a7628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7d022143a416ce755d6fda2b3fd89d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfa7a5be0f90ff198953c7c85da1c0c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114b9a1bd0a8d78553a17bf0816f936d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea6507f09c29c6b884c69676094606f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99944fae8a6e84c8abf630acb167fc7733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b1a6de47e2289abb7ef2bc3838e5634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8011d29ace779fc96def3dd647d0749335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51803db576f14c8bab7789a6174d9936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbce406d43c95670d711179627fc826037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7703014db7924da1c3d1c41fc9c9eb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4870045050a946a3dd7decee9742183539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e00b4556a62817b53d932bae045961840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45434a223246239f1e6b9d8c40ee4b0e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f929ce6f2f73a6ee23dfb7e3ae127ac42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b300b7ad1b8ea4f49afc89fc94cf96f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c6df082214e0a955aebe02599329cc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093b5636eab646c26460155019f0fe745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a13396fc3b6586d999f542a362a06b046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10468fcbc77c58122b04adec616b1bf47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cd515904e6c53003d25ddd0dbc364f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b2dc490b94e1ee4c3e6840f6e96f0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafbd84cff7c069494a7603f9d3f3d4b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e6e338c5a95a37b975344b056f2b351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f31c65beec8c51027790dec8d55dea452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e544b2df20ea8c1019aeb349b30d989153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e56cacd9c8f499bce24f6c6c51629c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4409a42730cf82bac9dfb145f196422b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a741e4dedfbbc32ef9995e990c2381856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e15e3e326399c44eb8cadf265c43357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a20fb559aa0005e2bb550d0fd116ea758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c540bf5f2f07e4fc8ea89a989a867d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68542a5d3b7dbeddd7e00b8ba926ca260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e5dc5c3ddd029ccdfc89636600318661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50555e60e6aec7cbdf73aebb514987c362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048d465b847e412760de68fbc5ba42e263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebca2540630c2be93b4cd24d52c73a6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76306b39b9a972de49210c0b1a377b4a65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239fc4318a5aaa8c93124506b33e7dd66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a4b959de19096a5fcf30a48f6940e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c662383479debc0de58870940387968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94bdb24a470df6da13a100fafd2ab3d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd35ac5ce733c3af875ddba17030a7ec70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6fa720005343cb5986abaa71aac4d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c54ad2044ced539db98a7c0dcf525772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1582ea3678f8b1f94334bf30cdf68e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec79a2b7ccc27d4e1218bf24c10b7c6674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbfa64abb4635fb64f37c06d875198175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a9e65e425d1a4f5bf3449ba9e5de8876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ed56c102c374b6d4cb6affe1e006e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b286ef5db0f43b9ea8580969458c1778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a646fe222c2e6ebde2c5bf71ef4e41979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b1a99da3762c8ca4c4ee27dc2e28880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d368eb400b3a3bc679f3974c911e13281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91bb95d7cb6ffb2f2894aa007dc6c0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e37f982de8a6881e2f2aeba004974183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590b8557095cb85ffc3d69508746436384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4783bd828d7f6f961223fb0d6b6191285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073d59d29ee30c613a69d1d3fdd7dd8886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe4bf7275a0155a0c2c5c3e00c9ccd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824a603f91ee7591abca11dfa04860f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853e01c197447266fa2be2eafef5ad3789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0a91d36ca604759fd48f944e64385a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c987e322adce2954fe5fd1469068591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f151e6d15590ac7e3b623cc14f69fd6e92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ab5a5f2f2d0ac9bd5560d1e99f928c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7523a1cbcfd79c920ca2adcfdf5a5d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c0a29fed4f80d76f826051cbefd5b495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18265abd7ccb3efce6a2553b9deac1c96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d35c4ac61a34dea0c9e46617b6e07197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b45e51c84d0ed5d871dc78b777190a98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dad35da5f5555cc2567f6ef0edf37b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10de276764d6beeb36aad4e5e84786ea100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5d9429b0c9086aa44657e1872bfc26101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0932cb97fbc70eec83fa02755cc0be102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a7b9eb532d84f335f3e6c3dfa22831103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08e6103aa55d5417ccf5458594bf8d9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4e3fc654490cbec593858c8582f7d6105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8932ca02e62e3a3c97e211f82c0eb9a3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442d937e7668b3fe5c93df069d92ce32107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f7eb1a2f863f57f9f46ec3ca019ead108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad823bc07f8b56aa5906752f506e5d9a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e28aa03a7ef4bdb0d241a8bf6fc8ba110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6542af19bf6184f14b1d9fc50beca145111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd235638271ea4122d929a88aa2a4f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91929501053b761552731c20ba01b7d113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feb70d2d02859ff0f9016594ebc302114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af561ac0770c5e3cfd028e10a78261d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c686d709ea494b286736da87599959116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd83b32b2d6e19c6ff487a8bd888581117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7175ec3c2e2dab78cad559e86556ec118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8dff9643f0311734aa032923018497119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffef60e925172099b27d5a862bf904ec120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f76da2a7ba17ec9f1aa1cffed5574d3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae64398d14b5495822d23ca9b0ba88b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3fbcb245e0196035d92e930253854b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80615d85e1ce519a9cb4d31c2b6811b6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca589c934eb53db39c60d1a9d8fd7d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b0883bac06206ae437ad4a45a294d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb0b08eed62451e5aa1ff6311c34a63127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4a5bc3d181f104206d839cdae31f42128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e0cd39937f8535866b05a52c9398dd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739999c0a38f42385eec7528432efbaf130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4926c1b3c6a41061b40001df43969d8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8299a2a9552de56d97fadf16e68af695132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737d845b2b94efb4dcc9b9557c67655a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de18e0542657719d9658e4589913a3b2134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403345cc4c3df8294130f51ab726d2ac135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a125b1a6618157c254142b194835ad83136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d65d26abd42224987021a0a00684651137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a41204f28535289cbe58d173732b4b2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d58c4f37a3ee3f2d35067862938115139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98beb2d0849d57e52d58f03b52b57573140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8661cb4ed312eafec5003fb989f3e2b8141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55130c381a51c549868c4905d940d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b7ae4d3f13b875214d0cc86844c78d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68b18b6e1f3d83614d45efc133965c6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602888051def2fbcc6ea2441b3000c50145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef796562383e11c82fbd6a14b2330ac146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abafc969aad0a36dbeb5a86f86abc35b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00748f0fa022711c8d554139ae0ecae2148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b69cb2690fec90d10c3166e362949149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba086bf47bcec2da0cf2c9f0300608c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbfa2209736312c3bcd16a9df6ab089151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9637c368a54a985ab88578799e17a8f0152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af1716554c8303d6b68a7fddae09714153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f4c6efc3b3c96083124d423de7d06a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c10b5d4aae93f624bc74b01436869f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca82afb4c599738c5efddf99164fe7a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a37bf58586a4455d66a08854ea9242a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b47edf7d25f0cf70640ae35d42acd10158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4b5dd4c0e2081926d90c068a1852a4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20502a09f5c1c84c163904f7ac4dbff160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d9bf96bd2666246b4c12f247fcded161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3d65317dfe09387a05bea5a1c6152162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4842626941204c31b9a0e7049ca83f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db7ca9537fb5536c59d88e708b31601164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e854b1b42cb6a41541c13fceea110ed7165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee3978954f4bcbd01258e499531adb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15252bf04a980b0be843c518a92b6b3d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d83daf8c9f226053c0b5fd47d2c35f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6539176f26d577127024afae38dfde169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b75cb31c032fa854b5c49e62ec04cb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b0c9c1a920cb4c2a3397e06d67d489171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1e6815033f049462d881ace5c91be7172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870cbf13f4b61c3599f480ab77f77286173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe290095774f3957cf8a29d372e5dc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a918ed7e9a42419595076e1c4f6c2a77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a26de5bd9094f45f28fd8575fc78e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9154b63c951936b60c4a798ab41c767e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a9faa1847941a11147b78ff6143c12178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44af97f9baf871718cd904d58fdaa39c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ac3e42fcd04c23434081d7a3ca053180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5484bb05f63f009ac6623c625113b666181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e28b565c1fb7aa507f79884fbadbd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e467bd15065bfd5c23ddfa0a50e164183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86673aa1a39f3071f0d625b9eb3e07184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c226b79a0e9ce1231650121308399185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481ea6ae8b0d58e936317c2bf68bb6d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8235b45c4dc99e707c4f121ef995461a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cd31db2a89688f55425c59ace1fd84188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423bdf39f8a298078218a17a3d62b5bf189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d7dfde8c5182db6bf495c449118147190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823e183244de282879ddd9aaf6b1063191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ba93a4ea7d0f60235108df05a4c47192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8660fddb89b165b33e0cac56fdfc9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb16c454f31a2fbcf360cea01fdc897194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d73d512a3624d74ca6b64c933a3699195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4d3b210601c74a167c2bcb3454956b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9819c41c659967d5e5d1ce687384714197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92d9f0f86bae600b47ce9e8980b2964198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3624bbe6b56c91522186938097981199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712bd8298245f05ba50dd55848ba4005200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829a7b4e745b5c9a5979cbc6c289e40201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676f8b9f80127376479a755ce4c49cc5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750ab083a32bcfd62f1b5df2feadb2bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e95b5e9d795820679663e4a1ff43c6d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e2a75703f15483bb276a32b266d010205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebfd55f55ed52c8677312ce2694e59e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a1f1ec836b9aa0138ab3ac5d0153b207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeffc5aed0c71043f29eb517f4f812f9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7759f5f03f955107c416f4afe3e444e8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd4e6f673a0952e2b2ebc8da2b00f5c210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a5aaebba9693e271ba0864c3a89e83211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2515d89b27c68ff3940dfe13444b3e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160411b813b4089e473f52438769d2ec213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba33af5b536af8eded58787e0240e6f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a2b77b345a48d3ab4acf8ef2592fc3b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedd7af7f13c4ce958f01e8100addd40216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49802030a2a7f797afbc1d9c876e3256217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67a3bce524f1af7dd54943cd8fd518e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a41270f5ba8835d1dbc213fe9fc64219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb13b68941ae7434b17001650a47ba1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d07f4d153f5efc3b61350045c6d6ef6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e4caaeb76117ccaae1a9bd65f1934e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75031721207cb063cf532fe7583c95e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f620d7f97eb6c0543659f2effe4a5df1224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fa2342fc3949f118c5e0a609695eaa225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f7e0b9a9ea9d0659f5d2cf76ec46a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc92ddd843c5326d06891bfb3c944e7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a70f992f2c5ac2dc5aeb0a88f23670d228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5e33f26e5d9627047256632a21feeb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b2850ae5025f38795953bbecb2abf0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131cb2c9f3dab83a1a8bb91f5df4885c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b39eb6a7e8c93486e7b9d9be3db3a5232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c73e1f065db623254a757b99cd0419233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e04bba508c46971f1ef6313a7fed7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e50d882652d9d1bc05bef4ebc04c8e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb4f1be6055544e411f382e0b7ed4e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ac957c5cd68df2b7056ce668c4efd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35f90c51c949172f0dd729704651e28238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ed03194ce55cfd8f3ef8ec13a067b2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a217943562f2396aaebf5616c85b92240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012dcb0712394b3f30ce6489e0f864d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70ef1e6a5ab9e2263f4d8337958ff7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3513f5ba3ecd3b76223381f64e417243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb8bb03ad2c4b57d196ba4c06a3126b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4399ea4164c8e669461fcc3e78254f7c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df203226c054d7a4d0b8f2032aade7de246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347cf7ee1d7c3899d6936b49abf21d74247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5eb256a30569ffa03a608a5209c648f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e30e2fa898fcf555ce54e1eb4a48da249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42582a062e453f2b968f008683f3e44250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3657f3d7bc690e247caba015e7f14126251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8ce3350174913c130ecf7864ea70f8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7011c9ac1f094e2c04b7a6478f81d8a0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4658c50ca3fa83b2f89d54e2bd6bc254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f1f52c97e8ed2911e20d0dad271756255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d082b9c71edfeabb5e28c0b3053f4f24256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb62ebf5f885630456fdd7f97ae27a0257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cd34189d694912df9a6a0402ee255258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca4675cd7077c2f45e13252ea9b4581259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d179d9371715ac1ade0cc9aaba23ea06260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608fc43429b919714bad921ebc04eb1d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeaa88b2adad632f59ac2caabe2d306d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56eaab2167af66f7cbf60bfb469f0b2d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a8454b0c451c07d9d7c345697fc129264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992632d82b0fe5c2b7be0dec51faa55c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d18fb556c574187cf10cfcb4dda0e80266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f5972103a9e0550b27420b7ae2fc0f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c2328b8c6439046856d5eb26907d01268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8adb2cdade4ef3e159e25c9c2c9a2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dbaa4adb0fcd008bc704e9b4481ce1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c74704b4f273a8baee383e39095854271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b4346780751dd637a5b2e273004f6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb0d4e6eb0daec7921d43bfc706db08273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c04e209a74700a62bcc191a6d72f7ee274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2662b17ea6174282423316ef8302cea4275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ada93e8b9c7bb850613adbb85675091276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab74b75fc05b3fef3b2f231297aeeb277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb670d8d1a55170469293f633ef1aef0278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c341b2446a030198d12498ab6a897d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b15cb502574e891d46af38135594fb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7bebe3731677d74c75653e8f9658b6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02964f28d839eef0eb2c0c67273643cd282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18656bc0ec4cc0b1261bddaa983c20ec283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575b35203d5a81bff0ac4d1c0e7240f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d6f00a949535164ec9b2357203175a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a63afe4a02ae5722c5509cca52d4499286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2802b3abd2b7816c81e542da2d98f3287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b757979529dfc8780156c64f4d478288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95004e1f9ace9449b4f185b60bc5624c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098db4f469a45a4e6604a614f89a4fe9290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8d1c2ab0d73405a502cff6423be294291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9528ac8a2a7abb611eaab1e7f32a8357292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd71da6c5eb36d2c3a10da330e67f21293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9f8e4c7b5d36f896fa8d65708d2408294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955b6fc561d486a0527bbb95e0c15d1d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9aad49cf4d8858fc84d378f0e14f9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068d69a4997f6c8e5a022cfc065c5b94297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae65e513e0154cc969f43481e590acb7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b7de50b91384c19c9f3144bc88f82b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b30e11fc1a9fc1a30a45db1ebef866d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c8ec562f650c06c87792b8895558d7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb2790b951d5d1225f2dbd91ccb9b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a19def3e030c687207fbba8902ad2a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3389ad8f08cc27840ba3bf782457f304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aa4b5e7d859fc0382b8c43b27e338e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca33b09962816e8bfe488bf7da58246306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3a996ac800b99e0bbd905f1078cd13307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e7f79e4bdaac3a5d193c0a508d630308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a112f23339780d3eeb5343079a174d55309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f673539eb293253fa31596ba3fc615310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa0602f9ec49b2a71fef41da1eab303311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a1c5b6de128571cec0d435332d86eb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b544d4e851ab8a8f40c9b054821efa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01425e1c5edbb881bb3a665589c03ada314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e7613ce322b4c64d25695dcb06b3b0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89332b853646a8f40f5a9370b6f15c89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd55901fe7e6d9129e33d861b3ed1de317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc3951265352c23a4a63169f5d7f046318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59af0a2638fb47c53b65fceb317ea9e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82df2c14674b2fd24be349a5b41ec61b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eed2a49e87f6d771a3ee149f31d2507321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1bf8cbf66b2748739c1078b3bac6f6322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7712656fe44eb6e5a39b84fcba532323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cbacf4e75f80c52f11dd2d636c1b6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec0eb6a72d52de8b514022a3547b72e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b30afe68c1f9a5753ba417a7822d8a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6739917e39be4d6e1bfe2de9b20b028f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db187e33819d5001b9ad70667bd48f09328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e72df762407239f71920be1dee1bb6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb2693d207c461f53ca3f286742f580330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a232f2994ddc66c4ad26d172f9bdff331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3757fa8f6e532e77ff7d266bba2168f7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7409aab69ef4ea06c0eadb2b719ad3333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b3d936a3a6387ea59612423251189f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924e1e7244beb921f9517905e929b335335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2223e79fdd795977be6f79369d6b7fa336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a461226839a1fc35e4b2f8e015c3031337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fca03540b994204eabbd322d532ba338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0831a42149930198d9479bf5bdd1b9fc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2432b4c69522bc3a2856f9e66b7bfd340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c87c55bcf6b6bae8e1eedcc5f064907341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e174920ece68cdc0175475b9d11d7f8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174715302050781e2b60633091a32d05343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6a6d4583955d18b2043d2965ae791c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e48eceefaa6cc75ecde18d33a2b0db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe177016f6142ed1c3f9728a66515d6d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dcb621e35832d4a4b6ee32ee2362e8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c5ee5190efca02f9ed5200b69bbb46348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd91a819c2f57a031f8ce1880a1e3d0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a8beff90e76188465744bd944a5ca6350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfc3fb8e754bf970ba365ab77dd7487351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036cf576175a0829c1534c1b32fe69f7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfae95a5b96a3f4490a3097778922e9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7796a934f1cb446da95a0705ab5461b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a400fa9e79a14f5722c617c28158d0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514a535b1c5bf7b3c011082c8b658a5c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22c883a2ee7f0b59bf6cffc2f7285f6357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240a524740db625343c3cba53aade1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412c3823eedfdf84d3703e4c705ec007359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754233d50142bb137ca52cd32f29a3c3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961edbbfc6d828e5a11219d3e20db436361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3666ff8899e0ffd8d57fcc2375877a46362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a9862015e413c407782bf91a8e337a363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae890c986f451fcbd845bebde71ff6ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df559aef232b892ae646ddc75ab9076365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0561c9d3f5ad3fc7c02cecc33c1f939366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01aadea703338fbc223884bad5b42fe9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083cd528903dcee95327d5240aa7541368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a559ecadd709c97ad03a04224c0bd88369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b7bbc6bca33276445c2bd92e8d7bf7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948e6a08bc65c750efdd9e0993a46263371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dda45a61b08ff0ec655a40e8d11203372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5594b8600e1af202f5b5bf5a48b2abb373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba6bc4f4e2ee533064442c0a9521af7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b922a928df38943b2d3578a8a8f1b7375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296cf6593794854cbd345e6904c84d08376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b8cb56f00a7efd7a7220b5b272ba4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8153fd826ebc99f496266bfe9c7095bd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740fe3a7dfada89c2af7fcf2e73a73bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364e29360bc8d7385df0743f7133a40380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04481969387b5a5263c126c614cc541b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f307673035c5de4a066eb2390b2013382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757db205700ea690daae7e84d25a60c8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279c494e1ef52961e4b876524bdc5131384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32238d03769dd4ffc9d27b4d7fe481d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4071115c8dbfde97a8f14ce87b50b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d567a5c7df0081fab11ba166e501d2e8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04109fa3aa844502ed743c5cbc33ac4f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ff7c1a315830e050b827b90643c822389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6babbdb36d6e7b03af1c5a47d6b0778390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df3319ea60718ac9fadf6fcce6a677391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52a09216c6f5439f22de48a0b0f7697392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc420f48d9251bf8bb3c947fea68e014393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12548b2c39e696f3fd20d34124f6278f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5ca5881f45f99875d18d3aeaa987f9395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80b5802f0eeab1ba097019ceb5adb93396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bf65b8eb4819b6b5752cfbffb7d907397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b5576e7a24efb58dbe67545de9c7b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25c1fee4ca6e512a82d2e8e9cf6f5ab399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a16afbcdd764026e6f5aa87a9dd658400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63266521a2490f3d9457d234803395401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da68068ccc10e5957156e69aa969604b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771feb14f56707795fc4eac702388c6b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bff1f6c24a4d3a8e4b07ec69bc1e234404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff90d1640819a72f754d81bc47fabf4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fffba15124e10fea6b5f159cc7509b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da930e37a012f1a9cac6a2275489e7f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c0aa9313788b27761a8abef1346ea408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2008c4290d2b232bf6434f4899ec6a6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07095550a08c0b1b58e6cd6a1526512410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce04fb1dfeb6492e4e8b900a3e8b277411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947fd820118889f235ca3bec040b309e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4d5d770c91eae698cceb298182d4a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675c91ac93029f2978dd50c456d1532414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840c75b7a3bbfad677057dca74ef37a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b7ef3ba6931a16ec42201b7d7d606416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b056a79f94e1d00beca1ad15a9e163ee417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030dce38b97ffc66c154d42e6987041c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af072a82331385e4b0a71ea02f75c342419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2e62da717a31f812b7cbe815eba836420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25248aa0dac80ed22ea6f6b93dfdaf3f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7c33c13e1c91615f877c6f9bbd204422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df58ac5d04f58391793e293e50a5e225423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f65b1153d12f4d8ae358c7ae47f0c7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c9c127fdee2ab4a4850b98d61745af425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9b2df8448dc2314cf590887512db3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5ce790c1e3b8555f5c67ed7561dcc0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32563c182c567fb70306feb30f51669b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab3dd16c180597cb0e4d7ecf9b58d7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139273f878321628bf4d32338eae49f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bc72e1e17ca6a1c601301e97679d4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e3b4ab8488c5b55f31f288c62ab053432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c6f04a5fa2985bf395b6c84d773ff433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db39416b5035e7c70af086152c45d53434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf49f3af36222af43eef671642cf7f1f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8cc29040976a210fa897bfcb65bef436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0d759d2a7ee0688773596cc9ff8cc6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2001812d65e2439991017d6a53821ee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7be1ad32d0e2ad9afc53746e51583439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccd377e7fbc8d02aedbf176909e6c1e440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94348d80c5b515a1fd53935f8c56c45441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7dfb57f283c0ae777737e43d22433e9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890054d5a6ad3d59b0444777bcbdb4d2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14e35209cd5da59fe55868f8bccdf77444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84089dfc67e30ebbab5d228998774ee6445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7cbf80e12bfde33ea750585c390d97446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202507def3359edba59726d07688264c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b72c88fec6a0d5cda84d526372fdf6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73cecd80a4d5dbcb6e8a75b870bcd02449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fd3df987ddc0da5852df26f5c86528450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355339cd27aa90c063b2350b610d8d75451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1838795067688086e72d7e28bfd2b861452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048882948fb1da43f850d2beca4dff28453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce853d898642804e5d889cbaa41e8c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255707de94a22780ff2443b3497c3cab455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe5ebbcbd7ae85ee5dbab9e94eecfd8456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba88e3d79e631b3be513cac34ebf39457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255ede1d90aa061167f185823c4e24c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4f923e2b3fffd3f25eeccfc848e8c9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab765ec281d568354c535d12678cdcc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f112d164582d4213a50a4ba5c6f22ccd461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a50de2f929bede22dbd8a9050126022462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17eceb406b9aaba2009a1e41f7ea5517463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42cf469ec4a14607c84450e1c069b0e3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94dc90f53afe1c81c629d4dbe7f3e3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3a6a990e51567b1373b9df3f3351a6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83fccd5ade545bffa67fe1655e074b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/849524201b730d980d502686899418c8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42035b6521db00dc5eaa28773394d5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c9a2bda2d2004fdb5ef2364808c7a470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40e2c027980f57568e6e9959186c7f3471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf907d0aa24e0db2d5d16741ca6413472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb2d3e5dab5bffd8c9653c4ee050f07473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18af0b5bbb8036fdb251614d05199ed474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0507d730d2888baf46fd00be13ef1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcafbce4910a7d645b08c0eec01d14d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380363b14985f6bd068cf4ee6d100a45477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f05c1e46d4901634221c89ad67e3fe478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5905594ef5aba52eed9f1a51d036a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a515406d9f29d443235c29f3a92234f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49c1c9338fb74919b31ef30f7534eeb481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec2b71b48f2326698f2b6e19616a435482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7b4359c5ec4b876ff279ddb4b436f4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829512744bd91666c5b79ce2524c3a24484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88155c70bbbfb85a4cd65e1ffb28ec485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0a6e4e893a15a8091bbcc246b87e4c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb47c870aae0cd8e459a6c820a3fced487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bdf3a634e34c219880c3a695ad90e85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88c70a1598e495e2a98351e3051b518489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaa65d662ca03c3b9e4170a94289a30490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b9e0d69c2dd27c7bca43ffdb46fc39491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b64d2fddf908c22e4f173b4d9268d6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2d8389e6e5436cfe4b8b1ca67d6f1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94acf6409c6357f38b0fb7a6a13c8f91494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25893bfb39c5026f1fed56843b621562495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d806c97a55ff04466e47b53085469f82496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38088353713559d7a81b73d588356b5b497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2083728b11099ff43a9beb002e5fea9b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a638b2ad36ecf7b77b919128804f492a499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b55297be6bb9ec381fcf1dc7bdcc4ad500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3240eb651b3729b7c1fbf402399577c4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcc44fc0051feb49165d223572820a3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e9eaa0702aea0dd63141ebbd47dd2f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04698971cc6b66c70424ffe656247fe4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaec51392ade4001713e82e4b1ac4d9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3b3e428cad90dd656ffdfff2282361506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35590309d5bb0b5c1689a3f673d3c2c8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a07eb02a64c8d817149a053ac78480508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826f0faaaa6f0ed1126e308cd2c4c315509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2979d7aa2b9c06d5c3e96985144c6f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2accd61dd6a3c54570d0960df0f533aa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f4754f4e5fae6496fbd22734ac3c8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0077db1fe4a80ac5e31620f3fa371513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f208a2afeae5c5d93f1e1451de64fc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b18a1f8892370afec8f76b91d47a7fa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb386f50c5f4edb9a1807a6f6efb4a6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5338a410e8321842bd5049ff1b297ca3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871211ba4df94bd3bd956ae025ad0078518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f96d951fea7552056968b6679bb124519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ed87722928804145776dab2735aaf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c3500b9aff245fdeb9c8503a668642521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309ea605d597bcf4b7f7b7f3061b09b0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb0b7a23387df60300d7a69032428a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19744e51e9f5d5b4d2ee1cfba888f8b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6051b09dbe7353347b9bc31d5c83a73c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963cc4d791c6eff954d1c3b8d1f357ac526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1276370f8e36fa2a41b14de5a1bad59527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1438b381298154513b95301604df09c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bcffe541cff1b5f1e21274f68f0d3c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bf8628c48f0a3efa9c4550c29e5d73530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc166327834970e460f51008b98bddd531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf004c48fb116f57bbf662a0c231b0a3532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c694af3a5d4b646306e9a1388669bd8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d895f178499bfdbbdee46a24514e654534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89627472143cd946ba62589a87f8457535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dc211853bb8cd24315b1db563b2c56536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284704badcab0ddce48990f8b3daca9a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd185f6539f2cea2811f3f82514cbe5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca563d09b32992d9a6dc8ee25c97f780539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dae85156ad88a71edf760e11c1e065c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7033ec499bb1cb77d66a686174834541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45596be39194070d8e59598bfe2a6cf0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3da8eb555c9d5e7dfc4fd048f88798543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d6bdc76db46865e53fd62bdb0e8402544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5943c000065661091a51903f1278582545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e31421ae30c9141d96ac3af2ce490cb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71baf1aceadb7a151a5a43d6274104ee547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243d07427a25f6bb574f14f154c9d077548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb9d908906e3d0d8f8472cccb7599bd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc041d889f217e87e8139f2d002b91c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f8d70297deb1e924e2a8030913e94551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc8d501e20d9b3547ab69325b040e1552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59a4b7628da746e22aeecdf8dd09e83553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba254ae965a2a09e5b080cccb8c6067d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5878a585da9d0ea548255bafab8f3b94555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9fcb05cecfd552a06366f168b98192556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfce80ca39416e9b0e3559bf700f736557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93eff6194145eda5e3cc35ac6c79fc7d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fd192f70a3e4aa1b43c9e4866110c3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccb4289af3162f955fa13d57fa1359560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453d92e04b2ad16410d541570594974561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bc32b6583ea19cd1caad556d907122562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5c80ff0cd4f64ad06b33939a5664d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b9ca5ba8481dd24f29a5097d0f9d97564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56208db75c9f013ca5fb67192ea3362b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b367a9369204320f45f918461f57415566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333d905648651666686ce71e679b1ff8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d13d7e8e09cbeff3a766d332cad24b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c87960458a40aad5ab5e64be5a3ae9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed491b492fa5726fa5540b1fde3113b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88323d2b4f18483177683729c30953b9571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efae748c872f1a13bdcff02bc4a8fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052b0da1d63a6c81e54fc84c492352b5573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c59c62fc37fcdaf7462bb99066257d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef855483a35932db3fc4d265c061c774575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71db13956ebd31e507f97c5c80144a3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390f9dc3c2d7fc803468848f219b40f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1de3b23a2677cdaa1273eafd1928dc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11822346a8c6f347b6c8170e6d6b6631579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8ceb804e7997fa0c36244ed2a3a481580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906df0465b7b66ef49935866263b50d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bedf61ace9aea59ab0f383d9d43bbc582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308df32712813a00fdcb662e76ed5ea4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee8f0bd157b71506a0e52b07638a237584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34484b62c9c25ea4947fed7c42e6031585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a745efe68048f2b9ab8468e78e517586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a929fa98f960e775ad678a489f7d8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6b17f275c5d5ea876ad2016edee9b4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ffb77414f25f4c8055eeab967ab026589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09ff56fee52c08bdf0e174782b22671590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b261974b60f7e78708060b77eaa23f6e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5788da72b72966a454e16840587a3635592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98927f4a70b338e0fed95b2f8cd87e6f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88bcba6bc32185e4bcab3b861d2e47d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd7f6dc44a7bf8014603eac4b2c3803595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcbc62ca600cd67d927c999df8474a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015874d9fbff35d451e4f320c765555a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a7005533075101873c95ec0f37cd8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855997cfaef6507b6e9605a9f92d5f2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd826920f2982953097aa2e7dfecfb4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8404ebe17019786dc94b2ca4b37247601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e5d3a97936e830f3d6c22667453f76602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0944247f146e3afc84938ed8eb1906f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e660161ee7cb4c6ae8cd3090a6ae548604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2b7d5c412f4516915bf66113e2a80605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db3c4ee9f7e2c6510ced02cc51e98c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383284eb8f4319723fbcb7b66f861edf607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f57e2feb0315a839e52e8512878b1a9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef4d9ab0beeccae415271bc62eefb5f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9f03afb3cc08645a8857370ef3ffd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22ba50af999d6e9cc02cbf06efed355611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e770725e9e3967b5872973d2d3c32612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d033c8e136f1ec4913a324725b597370613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b129e1af3beba7b8c7ac4ca3cec25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28db07cbb9b915bc987225a81dc4034c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74fe38b35e6edf49186b68264f86eb3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad130903dcbcda936333fb242f1a4cd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b236e8f75b1c4a88729473cfe4ac77618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126907fb97c2905ee08aceee10553ebd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab91497646d09a00ba033f13f94680620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a68ee18757f409f109e996ecb4693621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a44d3239dbb511e7aded84e39a0dc9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24187d36c65d38b58817b82380c7dc3b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c4da3c30a7a2cd93c5eff942165385624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dc5f90a02e186f7e670b7b263ec861625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a14b93d409ccf66517a9676b94260a626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b27737d268c079c87a2cd0e6e86563627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3451fc88e1dfc874f545a390a361cfb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddef4661b5927b1e32f2d81262936b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9de3f8dd725299d2af72efda56c9eb630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b6e964d00fe1679f35d8be4accda44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a779d53739e819226dda6ae6a6cae03632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12d0961482ee4aee40e3b59d22c96a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1642f1665b4c713b322b1a4ac42df665634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e885a79d83f3d22736273e902e7c5e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42771f1489375a15f4147a2b1aabe269636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdecf38d82024100186540403077df39637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c28936caaa883a33c6e303ea2ad41f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e724168cf76b1fa4920d876243e4d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9890733edccfc10070e4b5beadc2d9bb640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8bc2fb38843bae4f48679302bb4126641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82f009ef5dd9f5dc8a6d06e16c8ec8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fde9857229916f9bf532ad00b79a56643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019523fedb3e13e370bebd98a834a8a0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd95996bf9e210e4a61d766a9549344645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945df19e3f677b8c4b23cf50065ac362646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b80b3334abafc3bb23b54b45cc7b846647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2131ed01a66ebd21f807ba049c5944bd648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7706fb81786a66cf3ade24973fb848ad649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551a002125ba4634e396d8f7fd23516b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4aa271daf5f23f79055bf7c23b52f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c10b272ae8a023bc00e4699ad28723c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcfd449d9fa2db95b7f49bdc351d1c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907079b8ad0bec3c627b697561c38059654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36076d923e3fc381fbb978ad07924f98655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903f7bdb4e071e622f3c4037bc94cd87656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d94fb7fbae9489e431c4365e567678a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c750f59244a1d8da1f95674a603a6e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c8740da340401d4f16f780e3771890659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b276ed74d960f00efcd1dbef8690be660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dae2002a1ace4e1079c3216be5850a0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dc6d01dea6713b01118fc90cc307f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b65e69acc4270d2e2965d0a36b7b4c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de698e94f30be82add48a24c7ab6ada664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d456935a17ea770397e66e1f1dd7196665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a91f3cf3552e6dcb6d078970e9f57666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e09c136fc28dd7939d2dbbc7285cfbc667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53a2e006cb55a54019583f20ad5ac74668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb7c15f8ff91f6315c22206e55eb37669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6d30f0c900ebef07bf655979c3425c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e09ea0a6408f146af3edf1deb968696671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7bd0a06964d6a0925129c1db048df1672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a54234a5695a97a4ce85ea50d25580673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba569c7cb7d82c27fbab4fe92e8dcb46674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696bc22e02bd985211a06d37a27b5b7d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59facfca5b94674b37bc046d821d1226676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14663c76c5fe8500e666b76e1c08df70677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29847177e3a5e0344f24b85751cb4eac678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075e311f69f8453ace5ed2ffd7f87a78679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedf0e641b823137c5e3b740babcedb8680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd278a9c2cf48d287b3fc93cf3e7547b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828303788fda36a4971d737aa9105f63682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901fb5e6c5ac383332321ec87f3dd0d7683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cefd2b7b75907e67a75dca058b59c977684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fceee28029a36848e5a2cadaf145683685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5730eaaeed191df5223cd3f5f09ac78686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6adb90291dc383c25fc09dc4530088687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9fb60d8a71a3fe51a20d2d97876fad688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1f96ccb13dae4069fc832f086532ed689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d31bfad7d4adc5ca737e378952648d5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b176a27b6fc050dd93361681b191852691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81da30772efcfadaa4afa2de2313dc5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a62688668e8055a484c42884f48264a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919c70f7075e6c4b84a2f2212a228520694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1db9522a4a694b8f695b21355a41af695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f813c8dfabb05117774c6484f3e9b3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a067288eae01127aa81852b3a4ff2bdd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7659cb0f3ef9e7ff9d14a910eed15511698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a991d284436bd8de852f3b0a70be55699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8061718267c4b8890c2319879684356700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3aac6eea852947f621e4d7b8d1488c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc71ecc94592d43ea06dde3aaea565702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7e65f0f0afe4c935eea1a99976b019703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f000b2f05f9b33d7f8e454186dd907d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a92a45b07dd183317e634bbcb3bc8c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9aeeb89a6945d06b510872313c3b6e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8482ab3e5a20a89bce155ce1558347f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcc86485c0874acf8f86a82d64f2d9708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8faab5158d8760e4b82f80578c723709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d1c35af1955c83cd7859404e3b7270710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f638bffa7e193d67c35125aab62520f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380b60eedd868e449fa6791d42aed5f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdff0ad05b4ce12b33550b356275b6e5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb031fda6125f1e022a67a1813c5ebd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b488fad553baba9ae035b9b6da36d24715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800e03c86e521a02729490fb1cf69c6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431a94db310612596950386ff87d708717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0988f21caa0a83ba55a497748925cb8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a470196855b58e7db6c980cfdc8ddcd4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6584f4461c2630671df3048c0999b9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc0bdcd4b591e6f5267876682819da8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f934a7f6cb71ead2ce019d798f075f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da72ed4f6512d89f5773befebacccb1c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a4ca80942ead71e992e71bc2bc5661724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e5c0ea09fe2b5f88513629eb78cebd725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b084d24ddbc7486a21fcc314fb2a5d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c44cc218694e4e59ebcf028bae12a6727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9066692306e85a96239a457f50a9d6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828be78ea9fa7b722e9e2a1808afb432729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df0e03fc4239720590475ec5e5506730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432c80d10fc1e9b4454a1d56998fd87d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d7f339da760ea01d7119a352e640c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee855dca58b03c402776b4362a39df733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe331f1be1aa4e419227f875a5f03a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8db40a9cdbe8e726d6e0fbbbf0b40f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2a30bdfe0609a0111319425b5e806736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a30045f2ba702bc0288d4b8c7468051737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe484adf6ac7e04c6e3953b4ca2fec1738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a909537615e6308d2011f45c0e139124739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf56955cca174cb10351fc270bbc161740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55414575a3bfe74c60c154c9f7e6694741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8958e54e83d1e2ebb69fd3da0cf305a7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95efc234adf3c43e8133e9233fd2c36b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bec2c45c889cba77a0e774d23e69cde744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0b7e640861639267dfab24c5895f5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02aece842cc4c7a34c089b1409adbd24746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aed70bf2844cd2536637a01cff6fe8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10fbdf0e4c7debc736f229192fea8410748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91a8316900ac5a669df471a45feb4d5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9000c3f7c89045c3ebbfabc9194d2b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe9f1f6eec8229163bcbb555c75b9f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d39fd53ab0dfa696fe41bd2cc8923a4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fcb262e31b3e8f1e2346992761c4a2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5333199ffe3461e2b0038d74a38b01754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555d69d143b259a8b30d1a43c71ca97b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca579221d31c66184878b928c97c9d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d45f58d27176fd758f8be6ce5b11c6757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58277446114a6a84f53bf57ebb0ea453758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78894f5ca91b72ccdd06f0c7bc0dba9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>