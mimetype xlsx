--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1628,59 +1610,50 @@
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
@@ -3355,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3e9c9979ed4b6b7f12be530fea4f861.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee32d047322e71762669a22cdc3169c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc1741e7c60d715fd3f17b9f01c336d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024b276a8e3019218559a7787a49cfd74.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad89755892cca50fd72ec8a3cfb271a25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d535dcff6816b419d0d4750128d6e66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b4bd9e9b2db1ef4cef46884feda0a67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe44ce9096cd8eed87c5a09c379a1a058.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f37b5b17d7985b0f106e0b51e73d68e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb025a8d99975f8f3814754180b179c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa293a695ab19f9a506da39c2bbc080a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0320c00c24e87db274fb7f64e2505dfa12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da3a886878af04e3e6e1bde2d26a36213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b282e4ba8aab6650d53892ca05e9e714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66963256f473aad948fae9193b53f85715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf0d0bea2973d073f2119aa6dfe9c4216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21086ff85cf7dbfb5fbcedbc9ad16a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55558939f0212399f649dc1326ffd018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46005906bfb91d26639d239ee9c9b919.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95351a8dd6fe47a2ff0221554b1428c120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9076aaa155a0bd3adce70c07f85074f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adab954346ca1ac4f91aa0c57736377822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0efd8504736b460ac10b383e02e273423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a194742b7946d68cdeecd8c0329ecbf924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b573abc7827c92b29875b38059fe7da025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652f2fe73ecf319ad8c7fbe935609c8926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c85863ce1994c6d3eab63134a68e3d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e31de9006f53d19e956259926d8f0628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f737cf51ea543ea66516347c057285d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b81fffcf441a11885cb0b451e0b9af30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3983989d5df208666014e570643b00ba31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e829037ccded89b1e0e3d129cb583a9432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046d4280ad06913e3bc9431a4ec1d5d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa48e4fbc30a051185ea7c1b1af1362034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e686a7dfea1ec86e419314a88d3398635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08e13b9c0cdae0975be0921b6ac5ac336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7163be15dffd33c79b950255ed3b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ccad2c9f261109cc4f6f6c731debbe38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124eb0905e4b4c351df10a3c5486c9a839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272391bc42a4896fa15fdb24b292dc9240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d5a590f769cea71299f825f905154241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d88376141c1082a523b8c9e88adb5942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8fba54255679c03fe03e3b7bc953de43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eac9c60411e690a9d4b97d0e778ea44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410a627c7e574fbc05a1550f21b47bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff875b181fddd8195034900b9d6bcf946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c800d1c6b7965dedae5b9d6e739f8af47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd2b3165a92cd08dca36700f7639a0a48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe7ba97d8d897d14cf7729d5269eef649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042556c14b68c1d953a97dc60827e5250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407e4dd5e3f54f4c02151ced9e9941c251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1488e5d88e27c13d4dc6b1e15616d63f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede57c02e702cafed078ae4844f7eb153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e946ee22c137c221dc0c3658727de754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceabda985ecb6ef03e6dd8e02ec9a69455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a08e9e6f41af0b007be12bf384725f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6989b3b47c5a2db482043f1fcf013657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a92e22ef59e50870a50f6e3020b14058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d45d42c59c7a6be5e81395fb2d0a4e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9347f0ccad1121e491109a23b2f5160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8783966425888257ac72522f894dfcc61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684eedc40a3f87ef4f4a3ec6b061753d62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab42560cdb0bc4c24d15b02cdfd7a4b263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9049b11e9bdaabde287893e6c97ac51c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03815bd35da8a7793523b1c9bb0279e165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8517b14763748f9e958ba97dc949f066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a7340a7813f62d216785573226bddd67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e460b01ce9c847228ef573ab12869f6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb81733373e9e92afa8fc9f12866d2b469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae6a17cc975862fefa4d5df7659455370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894453358eb0baa6e518c859b421764e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec74ce1454916045cd13bcbabe7294c72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185cb6aa0ab610b9818ea89e72e7c0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf542fc18da9f664faaefdacd43824e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18677e4edb424c757b23884a08401575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b963fd1bc98f212df4eda9fe76397ca76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b348c068b495912812a545415f9ce0377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda2e7937ed478e632cb812440a4acd878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc1b2261204e28d91e64f7b76ee45e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1cde27632c6043dff89efaf4f19b7380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ca0fae81720984eb805b3630b2acc281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722e3635ef32aaaa244db535644dfdf782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6186b41869992cd0d2dbf7c95eda8b783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1922fe2b4af8719532758f34b10a211d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9857fd51df01f5a644f3f36009f6b0c385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4932217bc98ca532e399622c8821bc8586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a399c37ce95aa1667fd1666c50314f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683a948b911e40badcf71be52db93cdb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588c2a6b14b91e80db71ec349b6f605789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1bd0703aca63c7106fb642b8ed029490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cdfe366926f61049e4d4e35c0d8b3091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6398776328a589bd5582579715fb34a492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52b7ea88b1c55812db26252b00853b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e153da61234d18c1d9762a0a9c8eaf9694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48321d40a7607de912136ba70f23274f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59403621d9ddfc9f32b2b8687f8b2d8596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023dca0ba7f8c0559f1a1efe4a4579597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33be7e8cf6e261e316a0d44c1524b898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088573b72ccdc70e94d96ea5cf34555299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5c91448fc180adf76bb0c0bab25fef100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9177d55650210a54ffb9946605d02a43101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c72d3e567114f4099427fabf7095c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac30ada5c7d2c8e891f33818659acdb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51686f5fc648aa4040d4f74b46fd732104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192985ba7eb34dd67515750ea2ed49d0105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9741678a7480bdb2b8758fcc3f2d9ff3106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a903bd505b5a1fd631e0f9813c99cf3107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f1f3615ad3db95d70e135ea44dd3310108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a1f5f53a33612f37a4dadeb035aab2109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93789db7b8921a5648395a07d842f964110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e487288cd559f3c5c309895af39165e2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedc451af75e3ff8691e473b39751f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f650d840a5b80a777d3cec0c8f0bfd9b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a427f3ff93042b9ea844e6ee6ed9273114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83f104d4f1c1444f52efeff79ba3fb9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbc2c75ad18d78808f6b9424f3cae25116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62826564156bcd32ab2c37f9a7ca94a4117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3eb0c9281740d29a05bf866eecd411118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415a0a42c3eccc009a55f7969d813508119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b378d23a93f57fe77601825d257728f3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9f155a5d5c363a7e2e0a77da0bb7bf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698b9dba1ef578fc04f1c2343971edc9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b9863c70c0ac941dfef916b61c0fd9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f6d5bab5d1c02054d1b8a30e08dd9124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ac74a14775e1958fffbfca67ff65f8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4762808770a1c9a789db13dcf33a613126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c82abf1a834c43eba25aebbaea51c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142c82ea419a7633395daeac93429d25128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808bf0e674f5172be9771f43ad8e4c6c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb4dc45ed2ab4901432057e4596bbd0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ade92fb8e54a677adb34c3d0163a8131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256696667fb7ee142ba10ff7993ccf44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5054c69c7a982ca2f3e06699a14ec8dc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c0058dac7555bd107ebf64f9b604db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ac62c2b021ec29a76ebd3667bf226135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75c94dcd6030edeb8b6a423cca89c7a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f3e70b8f69f12bf86d94e50a8db7e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3e053a23dabaf762191357c13ef54b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c90353e0e05ab245825aab596bd24a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d3841a9bba0c117b084f1c65adc09b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10f3098d5aa3e4069f9ceb704cf8751141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9ff49e8a6f78a66acbeaf3d33671f5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36f49bef3a4308031768d1d4cef6d4f143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b9e146fa78f44e5ef0c0b3a59c58c7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd779c3df6724bc4137c81e02b37c8e0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59327bdf743aff64b2aa4946745c28de146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5decf5699c2777ec9863350873c566147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9488ad5bc28f7e8b3f6c992f64d3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969d6974d7a4934d171b8d045caf26ff149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37edf6d4165ad1a6cdea65a4e75b0f19150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5d8ed94d3779fcac568b6da6cf44a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5e2ff5484c0250be18524d1ae974c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760d3f1456a2e288d2caee65209bc746153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8282f1a141afb196b39e3f5084195e8e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737b3b4b2c037cc2e67d9ed59d691ae155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fde8f8cdaa3fd4eaeb067550dcbeb98156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de5848ada8eb20831b7acdc8048ff82157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e123560567e2f34f0867a7cf834885a7158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d952f0065ad819f7a784551f0b6cf2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dc2f60dac4fb5065e64de310a6a697160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722b22add19b3e96bb637ed438a7cd30161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b869e43b9384a8d06c59b75da9454162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b40f77d90e651cde79b7da601b4f23163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d032459bd317b0a3e1a41b300d0f0fa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3124694f3166515b3703203131c943fc165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73b732a6769e1f878df7550619d1ad2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9418d5b6ce5cd5cae2795cf428373db6167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622cc55438ed5433ebd8ab8790c02d9f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15187f9c705d81d342f9821689720ddc169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e712f41bcc31763bd6515509a2b7b0170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270cc024c0434ab80914e965167ef576171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab060f2ea0f3bb953bdbb1568498130172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e7b7a4f296e30c8200566ff96f5651173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd9c3981f137992a75f45ca23f787ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f5d5cf2e4f6f1a8b860208b79bac52175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55063fc400d05f672255f3d52735df23176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e1c3a98b95d42d6e240442aa26577e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568bb7228e124f9eb2da2b6f53bbf165178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86291dcb1d21861afab04052e3d73b3d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ced2b63ef82484027de89ebcadca1fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c350d682ddb77dc9909a7b5f05e942d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58176bfdcf3d34450da71cd41666490f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fa8f1c556a0f5024e5a39966a3dbcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020ed9d75c35205c67c44a711a2368f0184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0da0ab917dbac3812e5eacf3db4423185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a447d9a55d94b44df49c4f359e1a1d2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce00c5020450d58322a7c12a8a3e6a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a1306c67a6f916269b36c7bdedd5b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb927b8481b75408ce79624d64e3672189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e165e5406db63861477f1405ac7260a7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a542c7b092964a57e9c3c567f04467191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8fd0688655f976815a5f79769fd0a7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8045f27420deb94ff4d5dd6ac224e2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5c97d3aa6e49d05bcfa1b81dcd362c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcac77c029b6c1f3f6eb24d74cc8f2a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb0a2e0c42d9475498b804d9cac656e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fbef1c23473a678d32f6629b71660c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f539c1bb0682986f6f6c66159b0ea07198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8160a6638408b6164984e80d798eab55199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa7f618c1e59f1d747a542b730567ca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a42825263c134b2b505c7d0e478c1d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1536542e08a672fc2935f0bbaa8d16f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b380c596467351a6ecd57c9450ef3295203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb531189ec4c9908f3229d130e5f0b6f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065a7912ede2f3935cf408e8537a8938205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fb257ab02ef660323a498e2d650a2e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54159d82e477809d958afdc91305aeb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e510cb4e6457c058b86f20c21695b2208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8408f278096a990d085f8d51650dc2c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2fee8d026b521fd85b9be9774b8c0210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf57a4c7b5ea0bca172f0f767c9b7c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3b1176dde628be37a677d62ad5fad3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae038fe224de7e77877c1d66f4882a8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c0165e524780fe5c74b7172f34a0f8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074011b6e95cc59a0900f62cd614f024215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877ca66383bf115146998baa86d46bb6216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf32d5930bd5788b35e3cfc2227c6c5217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8dbf5fa22e1510e2858fbaadf3b3b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de4caed3a669bae56eafc3088940c0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d9c48c821de37d79bf164d0bf5cd7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38353c0fe05b71fc70bd0447250f37f5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05583b4391081c84aab31c965a3a78c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3d2aa2cc935d694c160e76f23d0ed3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e8f5a320d76b062dd8cc78de29c504224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5e6e6d299a8618874b325c101412b4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b907eb67fed1cb23d7c4b8f197f39d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532110e2c0f224f186192282ba058ea5227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534517426032a47e986042b5bac1918a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d713e30f8989919f9ea9f641a1e94b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e79f03cedc7226f485bc388dbb6b0c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c39f034f1bd0f3260a3098532075f5f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a416b1160c9643cd94a154ecfe81215232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae80c05755a21d443489000d615480d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1487501edc4ffc55f978e81d104b65b4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce27a9c2c1d00370dd1e6cebf3aeba36235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b3bc1d90932fb2f6c429c4e2d94c1b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60b923507cc7d9af1887c3c863c3cd8237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93142f9288c9a2bfdbbd553d2d6f2428238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23620c9b88cb6d3559411b43c7f124f0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ba1c93a6908c37735c8a4389632f8c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1976226e498d644676a0fa3d635957f2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecbfd7b78f4ba9c1af5fff6a4fe432a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0163c9ff819ad1d7b3b9e30f078863c2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66cf8464d33576970639607d432eb6f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e409189b8e66eab1adf245866123c9be245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d911edd8914663e3869d66e187b89280246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867c8b074941c4a0b335d4cdd092eecd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bdece2b2a2df23204b8e1e72fb86f248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38df0161962cfeba0d9228ccb7d3489249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb5d14550e094e2edfa0257cce3aff5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931e6c973cfded4e344dcb192bca7f8c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32605c4c87f5e2a0583b98e2c02c5e73252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9614a7cce1e7a45eced81aaaef1f2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631fbca3c6d3d9672bbaee2502c7a16254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93e536312c25e6359847dc9be8fae28255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debd7539936f1ebcb0505150cedfac16256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73871f1df9fb31c270945aae704d796c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09914c9e87a8d5d92221059beee90a04258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec89c786475b3d472d56f71f03b3dfd259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad46730e4d1b6e5d47da2aee22eece6260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd657ee66fbb0c192f479ee17c49ab5261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab0af61344244b1d329897fa77916e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed64389d766e363c16d09101bb7ff82e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a410971b207fd125706cbb3cc924f87264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e05f4b5fa8580cacddb92e698142cc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a523fcf659ba63c12f296f0eb1a02b5b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6470cf23e0c3e1e09a0f7a650f7a9e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72cfa127a3dc14b0cfe950019dcf0e3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e006a7e6b90d0260e025ea2a13450ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d15776feb178ad7d279ed06088d464270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f848bbcd5c488c9ace7e103f7a5ad3f271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15857618dde991ccb74cd121c5bf7c45272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51021095ca268d85a09e756d72485247273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7b12a784c9b8b017b206e505f09099274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01233e4425c2c3a8629f7bd4d93bc9dd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9183fbdc97480a8ba6f396d05bbfc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd04c65babc10f2aa9496d2b14b73d63277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba6c5af9100e35541ab85bc2ade802a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fe6056c2c20670f4ffa9fac1f9fae4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac3ded28e1ddb7f6fbed96b1e738d1f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fa8c0ac5ce02172893168d9687b90f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d422e45125ca16a57c7cd754eb863d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68cb46f27adb26c096b0e40d7e006b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fec2d53bd1a34895671d4403711a16c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997e6a21c97f0b0125c91ef2b4067bfc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527484efbde88267ad9e90d9ff95c809286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270854a68104fac05b08b71b83236a5287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9063b2ab7ebbaefab23e6ea73957a8a7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d88eec632f1b8e1a0b3c19de2ae93c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781ceb1f04f068caf4271c8dc5e11685290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635ec825ea1ffe90576452425b352ecb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea36019b0b79280858b30cefee9f08292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a71ffede6872b30818e202dce33912293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4928167c4a0f25166961f7ce40cb3461294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89d9c4483a2852fe0c931b1205a0719295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd3e98db897d4357279e0eb6002c350296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456077b7d9f6f0e7a8ac094172a967f8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ab9fbccbdcbdb70c82d960ab60582b298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc8058abbccaf6b6e72de95b5e8b06f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5924c54023bcaa81f8df3d8109809a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a83abb7c2f13cdf3b1fcd5fdcd4602d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c451a398981a4e2c86e7dcee75a93491302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7fa69d4821b6ffda7d30683e6d555b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7a222477042a4dc92567ed5a6eb62304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751a4bdcbed16c241e464d32ab50d2bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338a424fae76b0fe389fd1c6aaaf9494306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf98d149f206a4a4eff0f43c28900ef307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0957de1939b98ea1efe729b4ff982f308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0134d660ef9791318cd671b8c2c6ad309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741d6e4c436a39e4bcb1350f26df4d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e298a84a4317b3cba34e3c77b43a22f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1b23200931193eecff67181d0e255d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd72d6730b86cd565549f8440b3d036313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e190d95575eded470e7cac8ec546ce81314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0a14507e55e6ac3a74af63dac7c7e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e33045805b928314fdfe7d4927da3b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c698537326c567898f6182e1d8bccd58317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bdb9d67cc741d839d8ec2e3ff4419c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9b4141d3b30a2b358c2d82621f41ff319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a62aa53d9b7a3a3c9b8772826744e2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0075e25462cd2d90da4d9f6473d5445e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7511c90f84b4dcac7e3d52a1cc5c49e8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37698c0f2333bc6cddcc1e1ad6cd9b4c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299f2eacd1cf8f3ddb6316701e086494324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56b5d6cfaa5d8ca384b20dc75dc23d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f55542edf252e46eefa523a995e90d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e9128e90dd38028f2a9e8698cdfb24327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df3edc26bb86564d2aaa5ea2cd727a7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0841688d71c8364693945845ebf0ef2e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90c3903462c9758c501fb71b12634f0330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445172fb676751a0d92b8d6bdd12c448331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5352573a0d782189708c590e53e95fd6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc643c51f9136da9e5fddf821462222b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc32d5aa25e4f28846493085684cad9334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90ca900f2c7ee021063a53e9c5f240335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865ab2157936025ee1d06c8e787a3ae7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f7c92d88ac48f874f4ad72f85a8c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09b0d0b93052fa15f76f3a974a3b516338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c246f1ad095a8ea5678e82806ad4a7f5339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c71ce915d1e39a7a2f25dd97f4160f340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb911a64a672f3c8fd5ea92d7d85ff4341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae9d5bea1593de65f9572731188bcc1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83a895d8dfa039e932d5f6bad046740343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0edff9d270d5d1d8134a6ca7ef7540344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93cb17af1848e0710e864707693fa7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5af8a288361c66607c2b6de2cfdd9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd22de7234df272b67a59a1678f8cb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa85a9602d78f853c3c1eefab2b07132348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25053b981affe35e15bbdffbf75d6ccd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019ed0a8399ad26017d621573844071b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf39134e0afcd0e5a0bcec4cc330c16351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ae79198da43fb3df4a52e171851b0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a835c611644bac8139fa71dce2462615353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a3170ce51ccce36b15383aaca821e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711ab94f4310912c4161f4bc81a849d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c60e08d9590d9f2eac87503e86568356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0442727af78a3c99f5cf913f16c11da7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81307014b33e30da5e704bbdafe04fed358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367d641e865fc10477b8cbacf3efe4c2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3985afa83717b975f5638bce4e50fb8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5996b019c2badbd24058a7cb12f33361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7a9a80ed3a115c2f9439fe8706335a362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0d52812f6f9660321e9e4d0b808bca363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654298c7d971082b18b6d06c9b4b5bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48abf626c3eb48fe3b7e48e9cb039657365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6501415ab7e28dd242d1545f088849366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde428786d01cf893a079751abfb2ede367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a495e362b7dbf44d4ded9f5ac3fe699368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d4aec6db77210ecf2cfb7f9fd2a9f9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7060bff733c019ca9ac50d29d79967370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ee9f2123a799b4a74f7fa62809ff9f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c0db2955510dc18cff971e016d9475372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caaadd3b7cc925264ba7fb8f78335c373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fc9f7e5cec42c2536b278cb5b1b285374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ac046eae546513251ddb7f114aff39375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0468d8ba33bd40f7a2b7115a95cd26f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707c3759b4c95f7752e6fd1401e12295377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b9362a2c4350684c3ba7e12b57ce79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085d62f5431c8b68e48c22089547c858379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063facead1047ac48af49f1926f470f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb68fa2fed5e28cd1c82e3cf3a3cfd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecd2ad139e65790294cabce37739d78382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2511849c9c87597ff92c81c2c041170e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed11fce256f45efff217e2ff060ae51f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cca3cf13849ac3cde5f48482a8765f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca8ec2dc81513bac8067a75f42f8b08386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6866e243b6ab4459941342ca146c11f7387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fda2aa602c6b1d6bd3befd5f67bc32388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e4d08af6378007ca801389e0b7e91f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df3f4f066ea7d5a2fd482508b4ccca2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5303fbec7750ec30275d7c50cf437099391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130ea81c0fde12089583a052c6448e01392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d766234c42fa953b6de787d7e310420393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c89fdf521aa8e2cff43708b73d634f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591bd9ee91153a2b900893e558671b5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2797800e21e4d7315c44aba1568583396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9f1e8fef3f79366ccd4b71876c72b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63367778d1ec22a8f91e4d2eec51a223398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2b60403fc0670ed0c30cc3bd874d50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4fae5ce7d80ba47d64821e4f6b3631400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d58593118ab3388f21b013dc769f3401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a1f16aa927f41db427d7317bd34bbe402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef388ef614c6b741aa02e3ad921ada76403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb58d4155337c7d2ceee2075a9a7b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168f8f057b3c08d4b9c7618a9ebd96b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c88380d9ff8e4cb600897bffbfafc56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1856f1d57604ed02f10d4dbe3469fcd407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d9c41bd8df279d95e0e2fd78f648f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17d71267f2be92a667bf524e959d25a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51912c7726b20a684b21db1eb9345dc1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7607c62c29b03b2466190a60ffe3fe2c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b43da80f27ddc278aa8ffb278355d9412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f775e1b891e929af0ca4cabf9b2ea9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488e0adfc853d231668e2520603b2f5f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eb420c20a1045155dd30f905ac93b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978928e26b9562604ce8abbac4c73721416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd68bd9cc53748d4adc8c7c6806501d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb268180222bbbe38adf7f5c75bf3dd0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b92e2144fb62ac60ec1c92ed20929a3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085e6ed717fda8da79ab2126d77a509420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87902108b62b7318da7f9be4d5e650421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed95dc56f7cfa82491d517ed079402f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483d8c4c6c50453f5bd0d3bebceb5095423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8178da0c0dc482893f2f0acce56a88f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190325abf54b12ae0d6e647f3969bf30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a99493477a1b33a6abe4f59540953e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b2b647cbab3dec87f030935d789127427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e9549af9ada425de4d614d9acc6fb3428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305e49a5ccc0d12268a2303b35ef6e5e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90e30dd9bf16dc37d693074dd83a9d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b1198e74648716a8b4df1c5d72f5a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae07ea978cc146ecd6aef7b61e0fcab432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824221f84bcc9ad720541c524afa3eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dfa799d4eeb9916988491d308db1d8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0da3c89d3f3eba8155cf2f3bde01019435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa881fa3e04db81c23350480e218c3c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d27c24db2243622b1e3dc95de2058437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8054b514e01fe1ead856c321d15cd77d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff8b1accd926a6824f01d39fca9fbed439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a604fb99ce1779b39b91a9785708fb7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34ebcec33d1e10eb01d314122208fe0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7863f1f62bd0d6681c204c5a2d993442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736a1e973215cda7c3bf4bd310ccaa26443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4f894e453906e890fa0dbaf49df7b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bae9ed10a405a9227a49121108913a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f857230f795033f82a3a873da58e8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf8377d039e1505b7a3c756f3e22a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fad0bac73e25e08f10dd97cf3057352448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515a4e0deb19ec3e4c44f13b11242d7f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe8880a9ee70184499906d551bb7e51450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eea3a04c22a8ad84c76a72ecfd2eaa4451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f61078992f5436f6c257a40c80ec98c452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dce323d633105038fbc0975a1d0acfd453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb352f42e4db22c097e2b78629ced56454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765818c2204ef48de974055aca3a679a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933cf908a0b8a196c7586fcb8b48b699456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2f4e310de3b2c3ada3d3479038085d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f23046ab87e03d8947b04ae759dde8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9277c7069dfd8010caaeb2fdaf94ca459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91f921791c331e5923e0743c15c5ba4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc6552ebee0572945fb8e451ee50d59461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0437035ca233b795eb0157c2236fc569462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283bc9cb17ce7d0ddc67c95d827324e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c1ba10a93f22e48792e5c157cde2b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c4a99834bac95d57963c0d517ee752465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47fcec0a1f3003aaab86950a6f8ef45466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214c60f89400477ac908fd2a3c1d08a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed69d9b57ca9257445c97a1011159f0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cff6188182e8f3d1eb69e313dbee00469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd849890326b36dfe1f76fabcd1ae69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d044c0c0ccdc144487b43fc167691bd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9ef0090b40208193e6fcd15c60c050472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a63b54433b124146980b79fa8197df473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4575672ae2c368955c6bb891f48b6314474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8ef1f832ef56f2a73cd8a87cdd2d8b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c35587507cd3fb5f2d5cbc772dab52476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a445e81b4871dd323b088d3c94973477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9818a1699b76c3414e4aa72aedd7139c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f174040214d962ad12632ce59aa3d184479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177e81d756a4e84b3df4912eb5638c96480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda8ec6996d4b8986de3b7277d5de8ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a81c19c0aa023d82e78987cf8595e6482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db33b235a098495f96400aa0ebe12fc4483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a14ec9ef644be9422e4977be9815f6d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b0cf1a02b86a37f5799ed712644299485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427043be0340d36c5b5fe960c0766794486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb575089158ebc0d751fdc73dd02f37487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbe1f471de68faebc39dd2b2129c29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d242c84180c06f3c1461938987741fde489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f0544cbc37af296488b67ba1f105b7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf9a8f2b3f913b6bbeb9f0bd37bb24b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880a5b637654bc241c3a992eb66c7c0f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748d271391968d4b49afdbd842c9de8d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8ecb26ee80a41e02caeeed21ca976494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaf3e87b36c181331578cb4cf6e8a4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8107617e95a301d897b0d6b31a44e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff12d9bbb38b97416c17c900806f2bc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccc67ff765c45680070fcedbd609f6498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a1a0a00e9206b721ea8d9cb3b0332e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d2746bae60fa64d0ad40457710177b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e370a7a7296caacce69a1747d99a0e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d55b0e94ddf1e6912b2ef14cb8ccf4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c1a87124685ba5f7cd185743624851503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a30c712d3d8ad6b87ac7df2e93c6fd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f860c8f7a828e45c3e5efe7b231674505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9698c4b646ba85d5aaeddb7c91cec41506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa4236d39fe1b77e872b04a0e1552ed507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b17fbec5f196d9c03a064a2e5e9b62a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4e22867edb72c24793a77411b633f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1b50c5b58625ecde442fa1841071ad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2827b887e097980aa21eb3263a7866511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754d049fc439d70a8b21224967c43a27512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc161c70b2b0e1b8f3ee896ba87352c2513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428f080f0bfbf3401f36edd0fb7a325514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bcf38941f964d0ca36ec0461e74e3d515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e01440205b8af6293abee6ebf65693e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424a59aa7d69b33d43ed980c87cd58d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcca6101a23724282464a91404aaad47518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2f1d32731ef7f5896bcf9ad7361ab9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0adca33bc064cd55d37116f455d150ea520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea7d8b3a7a6c938a9aa171b0a66109b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1a3c8255ce27acc2735b385b9cc8b8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cce38632893ac956cf5f01de5bf2e5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32fe69de39a06dfa0dde87511b38982524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a882ff6819fa2e3f3cdc0538120285a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a06622e3fa8fb06f2f654f604d973526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3ce4f046f21a6c7b395944b06d5057527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59564bf00580cdc15a1e08433f6c867528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ff6bf6cb9da4f9947ccfc633676a59529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6790857810c83d20674cf8f27af809530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7908375fc0b5ddee13eb925040f22531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8d5051ffd2ba4df9bfa622610b577532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9682610827a42f93018134934b23b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f578fd5c060500d9967b44e342628f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eccc2905ab0662b147f56e33affcfbc535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ed98609cfbc7726df8e3b2141f94d8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcc41a3998de58fd121065f523598ca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5f21d577197cb48673bdc317bfa963538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7729434ba0b2c3764fb89d4a4d7a98f9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8605fa617726d059a1dad98380b2bc46540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85beed168ae58f99891c3e9ee3fca24541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d6f65dd40fd108a407cb47ccb0b341542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19058b6c8785694b5e8d5e7b41cc4439543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8906628926feaaa304e09b19b8490cb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c7e5c71f27deffad544f4b817d691545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba629f854018c7dec74942f4b89a037546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fa4c2d93db344efae0f218dfe82dd3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08f2e2ee95022f0293bd6e499d71e65548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50e139cca43f867d059c2ef471e4d5d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58862e71b993f2d4b4257c64cb86e1c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7369c6ce185fd8e30bd93120af126569551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bb9a9644bf32042fc883e2c04f276b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5baabaebf959560586618d8770da5f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91018c0721305162a39e27c63f9674554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0cd3e01303009c866295ddbce65e17555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6f421543087e4efcae6b6be49a44c2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a019ea9d604c9b090391aec12632649557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f8401109673f333ba4cf71633d0f1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277af0513ce4c1fec0970a84f8b712e2559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b152103b46b52e696bbcdefc5f99c86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b94b99ca9daa2eb84da0b73c602930561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69af3903622244b1a1c0a8cc4bdb853562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc23054691b7d1361c88b325ed37b6c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245a7057058d1347aa03fd5d05220867564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfe881a0eefa52e60826b136f3b554d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca86876a77666b65d3d9014008cff0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a099f334f58457fc28c5bee9b6020f76567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607558bfffe52766f9f86636727c4e02568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad5dc9939e07e93b989109654fd482569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08114e61781c67c43a2ca123c6514b06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7956dde5152ebde724d6beed96b0ae83571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbd3ba86c5b97a94bd03e9b808ed97572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f1707d6249fd8d7f30acbb79906844573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f89c277f7de056cfafaed34bbc3e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae6d19b7bcbc95b01e1b185479a0726575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343be28efd9b575c838a65d827743867576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a308e9b2521a00e809bd187308bce672577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5cad03052813ef40f7fcf3327a3c78e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007a75fc378b713784513ab0ff26d8e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d61573ea4d72aad519e2210a8ef052580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ee70b1dc07c9085b443dd64a6af2bf581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27e3c132b6fc824d130dfb92c1ba75582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba7adb648f343d11a6e7008b65f16d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f70bab1f8cadf291a23bcab36a5324584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0f353745db6c97b0a14fc56cee97a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192f4533395d9bb60748fa7266d8c8ac586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2e6216b6118dcb1d18d22450395b30587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b696f31e6139ab590d0ebbe49f21c119588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74a34e844b715c856c92ed48d595bf9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a603e3c718a46f5c12bc4c8b704f6b84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c02a7708b61ce7211ed0603dfec3cbd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cd7f7da2f80acfc52166a317ed8f64592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4759ed9da0aefc2542f03b736d5747593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec94e9f1c422820a15a7da8abec7b12594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dda9bc09b31adc605bced5563a66571595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334e82bebc012eff1dc483d5a0d4b68f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a175cb35aa2080b9f89bcea4b6ce3a4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37c71cea2ef40f8e30960188969dd18598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305a565d8cadf507a45bf1464d8e6a8c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c1aaa093c224a38d21ab8779a1f69600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a64eca5b77e98b738a5d18f6abb97b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff58c301a41c59e77762297b82c8140f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7291be181d8056d6c9c50cacec676621603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0ec63ecefe4e42bddeb386f7daf9bf604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0259fde5cda23fc541e5bb7f63ccd997605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac33f1b60d308b753764214991a7e324606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c0739a0f4c47d1253a8a0144f3658607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067c6f6eef1be3d83f366578851f722f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c92e6caf9d2fef1d4fc879d2f3af37609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c93287aaef08c89037fa9b811e7597610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dadf89f12baeb4582ea3ac0e81325c2611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b451dc8191d1e56b18521e3aeecd5a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae987f5a3838625cde2ec5e1451413cf613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff37e6eea778a9ba1fd4b84af146496614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbf8825990336cebefa2596ceff3261615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f979df96923f7cba07cc70a54ad7879c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cae58f0ae024c8c00ef1bc12dbae39617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca573cc3b9b1640676ee64d5014513b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2133180d5532a471d720bffd626d5ed619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79a491fd3d9e8e2573f718e5a114c31620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494a325baa686c8020bfe63a22453e55621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab0ca322d3914f2b8cee97ed13f2fec622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e159b01b6bb42efe509d072d6b00260623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643138d208e0771a6f5ed1672d2a112d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259912d807130d2609f22d215f5234e2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be38ea90a9f2d0d319feec445748ad9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe9f6e852c4d4b7c6847c5e519139ea627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47605529a2e109194d9d6c5c9b7dfcb9628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab893bd05b369b4cb3ae2ba8e58786629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d8a1ddeeaef1f863691c44c19fca2f630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c531b7297f852556ae5912f2fc96765b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4d5249ce4578f08f0c4a95133cd02f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a58aa3880c49cbfa9f73d896a27ffd9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eae25674859fe20159c0ff14f63ba5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1beb3bef204e11f5c70fcabccef219635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0bebcaf723ac1b40417d0a84e34852636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e520729c8b7cd46a81eccabf378fc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a9bfebe7e64da476e9f7bfd6c06efb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481d46ae7a23b1e38ac514586ba6e34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8c9a1070e631f3bfd47321537eef6d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2a5446c312a1f3c0acda68e43f5ef1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8381c5eb5f903aca1f5b1abc462ecb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa1075872a931dc9370a5d08022b03643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f599d54ceacbe33929e2e02a5086bf42644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd9dfdb38b6e129149dfffcbb3f8bd7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc982bcd43d3372760fe15cbb70afae646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39e25c8965e0dd130603f750aa9454c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b6b38cfbe2a80070985867891eb971648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4b7f53fdfd7cd5b46c339a0641ec51649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb14c8ec30dd4e2503ed3c3f3d58f24650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49297058498ed9dc5ac8f67d0a1b3b5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca24853bd3fcbc28b67147cd7dca1d73652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78beb0c2d846f927ac86278c746c19d2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d4a24947393c6e01edf0e6b5253e3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47429b112da1fb7d3f7c3b2ad9386da0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d962e42b95d5de13dd5c9731614f7e2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e6d7882603c8a8817bc4eb3e6a0ab4657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850aa01eee536335938f1bc86ef57ef8658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d534e5db627e67f887628a3c9d3bc6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efff92104d9934b0153c717ce433ee6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f85009da7d25497dcb3d0c14f3c7c67661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8e7029ace48666cfe86616fbf096f9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0526d9d31bb549d604e1f07ab1a57b84663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1de3080bce33b85a4c90fcd9c5293664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80681630e818633379446880ea0afb62665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b887cf994260a5bdcdd839547473cf9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebbddd1b63adf5f3d03924ba30e2eb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd989e56498c8add4016b6e859304dac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08224cc706dbf02c09a52c2e60b52ccd669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7785441b59a69e66364bed0a4c7283670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22da4f4fe4142c5e1503be26d7196fc6671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02dd40e1ddd7d079ccbc552e877b8db672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14e362b392d712b785e7507bef86f89673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5289631a9c9ebfbcd25c86dfc7072c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f98e3b0ab0c0d058a4b7819f2a2bd2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7922c8f8108417e2292123ce16ce7c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8233967de8a02ba5a52a6ef94d41db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa10d92a3b4e0c567b8f2988d47c2709678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b11379bf64a8b2619f3cca5547015cb679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d616928e84d1fc5b97daf4e9ffc87cc680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852dda2dc828f17d3bdfdece2ab48097681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df1e4e9e30c23774baea13b6353bcc682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c5548c5e8f024f19795e69f4b13933683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c1592d4ccb29fff0c3ae73831ede0c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e83a943c79c56e825383ba2c857232e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa829d9880259c5b2e8aae570f635f0b686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb07bb1655bdbfb8165f4751cd93f88687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5686a7ddb401af0c535675fdb27b40f1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6603b8740351d60d90158aa1b1894ab3689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156a60c77b5120d8f28b9cce95b242ef690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2994083ce6f853ac272416d8f820682691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a767e2f01330b9ac7390ffe857b2d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e90bf637894924dcf06a6a2bc09cdb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b89ecaf6350da59ae8d00230d291a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292ac0737f0f14be78b1a3f5c815a7f6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d6c8b8b814c2243059cdb46e189b0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4b60a7b40e2081ab8c989493646056697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b3612ed244f9cacd452a3fb987fd5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f7b3d00181cee28e235877251428de699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95463261166a5193000d9b2073fcbd30700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d4db30ba41f12e77e710ed50238a97701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffa02fc09ebe5c1c4b8bc7fe224fccc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40612bda7f68451b30c6d6cbeba357703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa5acca0111bbf9e749c0148986ddad704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f487c594accd4873c1bfc03f957309705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949d007dbe6d3ca940184888398ad2b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1643c3125135e17c85b04ed334313a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af51387533249c9640e22007a052cec708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1451d60d429e37b0df377a9c553994e5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceb7d1db31585573e55a8c475ccdef4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c21465989bef0c60690ebde84dcfc711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f8e2e93a25eaaa37166b775acb66d2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951942e0e6550e3a0a0ae886b605988713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83f0a9ddf5f4170527e85898236f64f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4511d640beedbcca3ca11684aa294e715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf64e13037c1263a689173953862633716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce22e72963b8e3a883bd0fdbf0433cd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0791a4297acb6d49b2b2ec8cf606d107718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2964b1bccadfc418ab0d89898b9172dc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f9a42cd3fb7e8a8c2d095c2307899720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b428e6a4adada8c698b192133929d7d2721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a83dd9809ad1de23f0d001d9f503fd9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a4c006258fa1378464b680c17ce3e9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93dce410aa9fbf60d4d93dda7b430c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3975c258d606da9b608300fade9561725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb8c8e99922ef63bd9d336f9cbf3f64726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ace73546dffe5501e430c2d47e9091727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e53b4e8d7dee6e271f8c136e57320c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43b149094d8f913dea3d5cd907a774729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9f53c59b8277b1b899b9d1713ad621730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6752a11854114413de4095ab987a832a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2664511391458b615451a7b604ebdb08732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efe93623686975d437e12b9f6f1d675733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee07af95f819dd9c21d20933d9bd3f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0fe6ee2d478926802407397d5d257735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c519ed8cea3693585510e85cdddf5fd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2160e46e987c5453f0889edc215dd455737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e0f09e10a144165c45dfe8811cc314738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf11a551ef25d68a710d778c4c42fd4739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a388ca1001bb3c546e3a9df608acd12740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87d456dada96b7c6b7b42226ca90cf741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9d78d8d8ecaed56a622a73b63d770a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5bb05076c5fb8f299620cce6741ed8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8144fc845e5d2428a696ad4b8bfd032e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b4b5638d4d68ed124e23f80badb093745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9a257f93ba632cf39cd59615762830746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50581751f5f19e8ce94449ca2ffef664747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151564f46ca048510caa70d4086729c9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815e9c17af85f53b90cce67e24a23dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f5043633153d61dfc0e11a4ab8937a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befd39d1796efd46fb626922109b3d16751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8ea3c9822685a433febe8a2add2e3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cfd7dbe6bbfa62cc90bb57a581022753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7973570bf9ef58f755e77861fe210a6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4fbfd82430d40adea7f1b89b9f095755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdd417d226a52839eadb8da54f08b4756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bfcb2b1a460256bd7452046dc4fb0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e59f0524e88177d568faf4a553dfe758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ace48eb36aa22566baf768e80ba76759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cbe24b6b16bb8b0397d595411c11361.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c777478e7ba9983a03aaebc7debbf512.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1777f274a29fcbc78dcfb5c6e7c9703b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bbb293d0b274718e6e41cdcd9a5b1b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771ca4d38e0249e6abbb79b3031a0175.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ed0416effd01e3c644294b610104096.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa889857567faa546192e25922f5dd757.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21bd2499c3bcb1eb5c4bb184500dc28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cae949ff85b6835e7114b312d3184c39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6662a6c5c04c023f2e3f832242fc0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b89483c362a897e18c90218bbad01bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a02999ff8a6160ee116388f03448451b12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36068a23f6dcacac040bd8943fd6da2513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449ec663f1eb64d708dbd7de9c0727114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f575e2eb1d505cc38fe3696eeea650b415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067280ac9da6da866785eeceb7d34de416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376e754de287e13fa627e07e81da046317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded59567bf434316b314eecd3eba76df18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb63069e1a9e33d4506e1c38fe615e2e19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bc7784573bcf545c1136753a7cb20020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd05f77b6cbfd56e37e417c6812d65f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e040cd58cd1491573ced933a65fe43b722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58134624c61197583d9f1bc08f63dcb823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471cdb4fc232ee65721827f9e64547d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5376378effed7bd45fdc030c8ade37d425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bfc35bd51a1b564b672a0bb2f9170126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd52957206fd4b5f0aa31da5a533f56e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a98bf84d59a9086cb16ab804029b80928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dca79772bc05e7c8d531196934a8e2c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db075f772c4f64dc8d7f678c870168c30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e53a16fb985aaf37a0e34ff8040c3331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276c523be32fa9ec52a92bc7f9750d932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097ed393b0d2e383b9a0a0f59d77d80c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f51cef5a2a2b769d951560f1ad14b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0966d1390ff665fa12670236d9d2b5d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba9a52b3be47cbf8138747d3f7db4136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d3beb7c0e804dfceeda126d9b5ff837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc53e40f6ba944ea37155d79e7c496d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb70927463c17b556f9ff45e821032939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c77bacd1e97ef3fa7d64a5eee228b340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e675385c591852693195e86311416ed41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05789deec4afeb861a68c7c77a9730e942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802aefb9e276a16c76de1d6a4ca7546743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb49ee8386d43a22b2661cb1ab9bdc444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e206e01dd2ff08917a29d30b299a2d9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe1372acef12c8f483176df00de33246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27134b5d5d151c048c8bfeb1775658247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac3478f535fe385c55642fed029f37f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d5b8e667b28804abea3df84d734c5749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c64077a9ba44e092f3ffe2b1273bf4550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38345dd852c74186ea0201450da2a151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697510d3ecfa8189108a6b57e41203ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5290bb7eeb7881ba0696b1a68ac2856c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5337947c84809c99f96805128836b354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d52d43e7496b33d38ebcfc201c947855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa34e2a4d594eba6ec6308ddfd287b56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cad872858d329acf8153aa7057f618a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95a7e4c862038d8f68bdfd0b59cf28758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bdde70752897de2f8e56a04bf9a3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42223650ab70db56f79efcd295aa9360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01edab7cf6b39981d813bbcb627f91e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160ec03eaefd020ffd357f85046b40a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb574fb88443fe4af7f0b4ab1d7731ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14077c31938d625ef740c7c8cb7b9f1064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd4160c4873aad3ced01c7e37d619d465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc9429f94196c0ba648858637bf1bb866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c8a0da93f0ac385af953ba1df2a8d967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cafd28426757f538753e7a2672e38968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed07bc217595d87a74a5dd3d23ef36d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93b43d3b557a2661ec264877c7ee6a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c275c872f74f235731babd0920ee93cf71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e0843595fec6fe2581b02ba2618ebb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74940e2c6b5edfba540267d5a86d7e7b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8d4dd0e128d642818f723b7373b7c974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea65a2439dc78dd72bde85505d12e5a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fdca56de7f5a47b8cec99588608e7a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9f67e8ef4f8634e3054b8668365e7177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f00172a97b1fa48f4dcee3f65bb364b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eff888a3f552a00b92650c5ca179f0a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f800a5a7c3fd766e3f1828c3d1ee51b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd8e4e3f95e2df57e18ec9e927921e81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68868dba8e90ccf981fa757a8169f00d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633aab89a1d2f25001860a72a728502e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc15c51614ceeeb619dc11120acb56284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be099cce3d09d3d594a119391d504a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb37085224cb1f565d6b8412de0a93286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531c64877073267bd159d668c11e738287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf8a89f5620d4a756d8368c2c33101d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476159957ce357efb8ac54c2a49cde9f89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9956249ff76eea3117cea7e48114fa1e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf69870f084b41b2d689dff5cf2710991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1576d869b66bfadc023e0e5a9cdd092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704b6bb8dee733b8bdff2d137a1f1ac93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048da15fc23c45b57c5d3a362e309cd794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33763d6bf1ee8c5c3b32c6ba7c8a142f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42500e1bd72f7f1e842f06fb381fdc8996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a3f98c4682a20e889501926b2d615797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9918cfcb4d99abb857cce727396fbc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc37892c4e9b2239db953e3a1528c51d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29ffb7939a395c2847dfa800e11d9cc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd077b59e2cbd482b3c9a34ad0673c98101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051aaceb8b92334ac7af745713eae6f3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca9052b148c8dc1f2a59d31f6037c7c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187c2c89a5445001ea4dc78686c67c1b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5909b08b8f9e8debd221e289ba4fa684105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677ccd55588745a040a4ca30d54b8dc9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e13caa4e30bd2f44699929af9386b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393979bda8960003c060cf18b8f0824c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d5eafa4fdefdbacccdc5f2f063bfb109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e951960ac60c8820407c1d49911e0c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfe4ae9a00eb68bcf0618440b82c0d4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546f2ff9ab9d40020fbaa4bec5dcb3a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ae028e30d1ef636f69706e3941996113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca40b9921695cc92dbf0e4b2c5d1b885114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d3979241aafafdc825255e1526bc9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3920c2bdfebd8252b62c2d503aac74e6116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de521979a0b7e3eafb32daa8419933c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe4d5a6d40e9e41fddbeae55ee18803118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41be89a2735d6811492142592b6b4f119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a6cae7e05270682a21d70017f9d0b1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5325b1cc7bc24f98cebbcfa4e30dd93121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbec26c044ab3aad7541b70877424982122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ecfc46025bb583e3bfe096d320f1856123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6cd5f30d86581ef08c1f0bdf6df0d7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dec010a1db80647893421986c1140e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ad8ad076b9d8dfd9dd205f01f0b6f8126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b0a25e4a0904914c6956fc9366a0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31c0aa96a9710581a07c2618c49c842128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caa09d85446d3172a6b3eb58a079c7d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b2a18536ca93ef915c642110bc4110130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59d58b305b7a829205d423827a6e80f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbab13aafb32c99c6053457c1c31425132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020bc814ae9439c1146fdc26c825e12c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d0dbc9958980d7b3f638f17d403ace134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8cf00520bc48e4a210057672254ddc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30aaa18d6d3fe031c90a2634583b444b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c4b35fa18f108fac93a33a088db039137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01721c2ba5a63dae8b7a557bb0b210ac138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd926be37887aee6ebb719a8be59adc139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b721a371f71d07fe350e965b619a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75001878242f081e33506c5e1ab92eb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090fe3f92dd5dd2fbdb468d41cfa17a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f536679b6c835a75241faa06d2101071143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0f737ddb92228d99a7879c1b20a8e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5843d9aa8c4d160351c74ea7ca855f9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b14bc62bea3c8bfb7dd95ca7abbf54b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9b4e9834eb3c49a931fc83ad47a3ec147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc91f4b6132e41bb8ae9735b7ce085148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa75a8505130c05e18103a521abc7a3c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333552af48030d36b4c4a77ca7a6ceb0150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d20c813a28e231b69d5389648621a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa467c7c8c79ad9835b2f7163559283152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53b3ecf3791aaa3693765c7ba585704153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f08eca3c6d1f4995dfa255e49901b11154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9242b997b2d0d68b1a0400fa46392a3b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d90ac20147a59fff5abebd4f94edb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f803b9dd618392b1c077b780a8fd2b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8fc5b927646a03b057d92b93e7dc8f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b0aca9c81a3f38f37feab927b032f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff7ea62390591c9d595990ad8692496160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5b610fc34735b6987fcd848ce8cc25161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a77c83d2f691b971c42bd95ce59f324162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd91d5e2d66acd2b3e2f72b6187134163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d301bc3e3a294edd1c0370914e97d13164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fecfb50e689b1e8d533f69a822aff6165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0c2c966c0492c2fd5398ba24f38423166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae728b120c8fa93b5dde3c9614745669167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce428c1c1cb3b4e2987b3fc6f61f50b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2cf3196b5eedad8b23639a3f6f9806169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9676f9ef355f1053735cd5de8c3d4e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b07ae3db323f1593c21f2723391090b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c664a1af8a02c62d9273fb41860430c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84a52a3b1574eff1538288217f9ea9b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e1de4fb9ace1c24286b7ab385dabc7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d316fea8a10307687d54d5221018f043175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea43a3b054b3e211f32661511d509ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9610c10c091e460d0b8c9240ebe67a5f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe2fc10a5056030c663e511becd33bf178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6718a03034fbd4047367b42e39d5e61a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b5c006bf23d731aef5d4143390199a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f1845dfc762603b43768ac8c18fe9e181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4797547506b90886b567116283b0ae182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6c21b82c7b990b2dbdb71dda73af1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5907f6f620d82163418f792efb0d68ea184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee379a81f39dc78e383ff1c1111c6229185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baff3d0187047d0601cc468369c1ed69186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6939910b3da43a2b839106a55dbdc550187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b5d8a97df2dab4cc997867006c0013188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56df05f68d577ac0b2f915be3c2139c8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c2a8aafde4523ef772eea233b5ee1190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079aeeecdcbe747fec4f9669d191451191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd20c6fe5a988b356f3d275fce1b5ae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667655ad343d0c97ee9cc8ca7bd34ea9193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23faca1726f238f68c7a8d60a0957dc9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ed058b6a2d64002d010d1a3779c994195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3e1d5a1847b1875e988d19e82bfe9196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760136317da5589c4220e204b6cb7c01197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169f35b940dc90a3ea87539ef48e678a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0226bfee9359959b1e0329669d9688d5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8200fc377db0e13ccd2cd70f2a7609200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04c35d9eb35dac4baad6b0bc2c44867201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abe9429401aca2773efb61e5f0af7f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ee16baa39ac901d96e4b5f389f7b3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f077723ac8ec28cb1d18da100ea7b382204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb9e3219e96100d27f8fda43ddf0b06205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023d4be8c0d46fed0da61d0e3a8a880206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46461cf3c5b478936e83375315aa17b7207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3053ca0602d94e5c7d3cf8d7dc5215dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414eb6c14f844fdd2f8fd969424ce6cf209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576be7ff5a599cb1fd13fe3c023da60210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb3e472b97985cd407e7dfb84baf6a211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76438e90c6d4713c08adf811811c31a212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628df50df51ad72fe523122c6964b6ed213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614e24be1e4a603be2172627f6839934214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31afe8479ed4a1a1a239a438b576d439215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e29555c3eeaed355ce0aafa709e89216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ab5a1394122fb3c5b94eea5c6daeb6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31162d5e5e9d408e8e416dc7dcecd139218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a806673161263f503632be1c5518b44a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d95a7da1e4af2f3ad42b7df1ef24b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbf7d545b1ef465eab3ed370b7b78f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0fb61766a054dce638fbd62f0e0a3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2945a30d90d00c8f14493bf4b5f3d1223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac62cacaccd90fdb19313ea288af34224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efdcd69203103fb8992575041fb75c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ac628e455c9dc1c5c944868a8c5ca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaefe6f4f51134e6816a914613c4543227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e0043d8161fafae5f2b072763e360f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e4f1e9e22a55a02da6bcbb8423fd14229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a19a4a8de9f74616ff02f4a8171e4d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd86160b73bf43dbed774ea6ec6b8a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85cc4d8d004389dfeaba6308192d72232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c6112fae8ac0bab8273d45ee94d4cf233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b01d5a9ec52e6374e224f1faf5d4a2c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f267774d4c14f766940c56de41aa6b9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772089ee90c11ca07541109e75dde6f0236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d10e7a128b84a29dc1d655e4c3349e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db04739223f1f96c58aba442d8a3a4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6032ca5a32b3b0436cf7f6a0bf24733239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4fabc9c90697399cf778702f04f15f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9462955ce5d4611ac3430053627c883241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fda6ef1f2dd1a4587b78257b19cfcdb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b08c445bbcf6182ec45ea22003555243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d42a63607b8bc64a5d4622590f818b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9175f3227be0ab844447ad735155045245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abbd96ce477b19e2147c011479834e6246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d1a78bd98536f7aca75169684c8241247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7fb8ff82fa9ade1ebf652775f61255248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0841d8bfa6bbd67bbb0680a14a5d7ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6720c6e1c80d4fb109d62935da24a7bf250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f63fdf39e53f6b18ddc58bb10688dc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea94ef51254cb0d753b43eb82fe9af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f218534d597fb1a4cef14c538d0574a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92bdcfb2216e20f886af093cdbaff1f5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2a2c07d40072030b66b30573e7232d255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b042682c7d0707fc70c7518b558c83b256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059fae611a2ab11a2fa07a70d15c3333257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee9b3dc281e758cdbb0c6ccc88383d7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc1ab0455eab0a8448a58f89ce7351d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a535bf7ec89f56eec1f47906baa50d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b087de50777bd0f4b50889db1dfb6bf3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed8c15870c85cab738d1930b2aec593262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca469c1e4b5c0b95b9b88fdecff49a3f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b4a4b2deffc00f9177c2496b94dfc264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777b7ae803dc9fb79e679059b2e616ec265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa9debf6f38112cab0fbe656960239266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfaf232d358385bfbae499218347e63267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded0491fe70a0367d7c35d33f719d374268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019af70227df3041f7065a1b308d853d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37134dcb2088f6670a60b4a6df37b43a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28630b46d64be4ff1cbce16cb143d63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e02d3b82655638a743023d1d9daeb05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f686ce9efd6135d1bbdc24184177533d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40607e908e6889a3b1a5d1d1aa410d95274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59181741a4cf0fa1c53c9764bf2a1a44275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be72b83036246911a716cb6e7bf05b5e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5659e6c24ec2cd0898de8c56883f978277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486614f448faa66a09c4621e21ea2524278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f6705c8795aac23e74e04f3d55f5cf279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae34d186e81d34d4d5e1dcffa35f7e3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eaad728b91644e2bc09ba884e374cb7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8aad8cd0352ff99eaf10d627b0b005c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea5c3a9d18b65b24c7d9a48bada454283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695d671bc1442d94f293f1054a0cdc2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0626637e0caadeb20dcf61483390b5d3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee31b5bf2dc667a60e823f8c24d901d286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e702aa89ca74307075db03eef12fd715287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f82f2159ead3812a3a46354ce6bf94288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066e8ecc54840d3d03361ad6e1b3562289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5809548ea31211bd64001bfb9a3e49f0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77f71fabbc450e4f1b9a21dc4b4c188c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bcf9dfd0c0e0d974fdf497e576c06c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173d31478825a31826fd1060aea6e582293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf2a1ae7df668ad3384a9ba373d789b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f0e394e31c3f6879e086eb33bc1f2f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca63998aaa40c64a6abd08291f0b163296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6a8bf5359a865a75fe0f17f00aa3a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7f10bd6686a34459f6a59ed1789699298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad942466162ca61dbc4048dc8e8f27b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c5218378120a11af9d45ecc4bd19300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de426b6fef2ee214d6da084c6eb9588301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b86543dada50462b495f72ed00971c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4814792aac829937f3e04777a8f032d6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546d29878d4975c8c60ed829c86aedba304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94893b1e219a6fb81c4521d43e5510ab305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d0b157fb83f4c757e8d026079986c2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075b83b45dfca4824cbbd7b4d586dd1307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ac8373aab8175750472edf2da7fc05308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e944a4b1e793f7c2823e868d39873ea5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d57b38c4ce1c440fcdc94f81d89434310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4150f1f35a54343b562f0144aa3d1e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1723db5225670823dbe31640bbb64312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fc7f8b0f64375a75bb3467574b48e5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf620ed6d756301ef27536c8d23ba75314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa098bff0dee76f061f0f54697ba2d99315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7a3ae7fcf92c6ea52f09eaa47b936316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db665802e181bfb1783017db28c34e00317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b715972b0f1ecfc44eccd2919fd91ba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aacae1f3e9a60ba59d8d3741ea89a2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9ab700f245e2b2c16d712e3f035bd7320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46657931e45d30cc7a08f54e286f7529321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c00e71719ab44727820f56318600acb322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0e3e76cc56a51c20f88d9b14dc0864323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1f78fb29533cbe3427f69ddab0b046324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728663f9fb5712f9d494828a177a2edd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f223afaf22d0a77c8b94e763f854f6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd5bbcef3d685580c360ff59e653900327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91368fce58c76ffcac4030849d7d5bef328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0be245cd9c56273fed3b0e1ec0d407329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5a85dcf33f620c1e582c047392d62330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824b3b4bf2bc94a5fdb3efa898e5039e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d0a9fed160bf6dcfccfc2b0102326332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3ebf80cf40af6351c012946b03894333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e150c4860988a5cf1b93a931ca955334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfba5310e4618b6b9b5f62a442afde335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1cab8d13ceb563e855e6945653575336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6da904b31f76fde9a7508b1115f24337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3e8a7f9aedd1bd1532862724a69227338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551ed257c49edfce089093d001b03878339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9dd8786e255fd0acbd0f91993ea9c0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6269b0ed449c4fdd29298985d3cc1644341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3dc121cf6e7f5407ccf7ed38cd7bb7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184ae75fa954c61da22712ed86963d67343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c2b5d8cf3c4edca894661376392fa2344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa571217475b6c7a9b8bfe516202b15f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108a78b033c747b7fef8a682b1579fbe346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2df81d88d0e6f1423b637213da5f44347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161bf810f80c9b3d4657809554d5d309348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00d2337e488c1888d22047789e7a3cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b39b5ef4b5babbcddfc1f6fd2687fb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d84ee7024375d2507eb30cf1255a4b7351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6bd09cdbfa7cb2b22579b0604ed44d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486dd2d7b89969bcedbe9a98ee97cef2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b3e47fbab686e4dec0937bcc16b5e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62f6c741548a56ee171f926b4c81034355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144d08a0cd8b01ddc67d949b399341de356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7917560eee48f047b6cc29e1afd37091357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed543c1fc2e475e6aa336a59497e5d5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defca5e2abb8ed2c1536018488740345359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec7bda330fd36db42bfe7f832049d8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e41ed01d3770a5ac234401bed0f7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48543e5083c223ed5aca2493f986c241362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5021313b047d2775b96e57a44ed9b11e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e5d5d5c8883476cb3fd3de0a041f56364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413981c3816840044086d39941d0d97365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b51f171f8d4bceeda4601107393378366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db730894cbe77a5adff0fc4913c94f16367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee69f4424337a42358a311b6314ec1368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676e923c334a6267d5c4ec8b10f35a7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85b56c4fb50fd07818093511857c021370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a46461e1edf18d48d0a66a05d00e1f6371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f552c1225d5647bbddb45cf424968672372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03121e3d6e24127aab40ec50175e961e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a519f49fca38d1bf80432ab920e68d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97e4d20e1353b75f7d9f0affe16395d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda1fdf82457e62b6d88b46a8a5ab949376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b85805b168a16c922c743cb5cd951377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1707d376579158535132630eef3ad536378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9da0e9ea095a5320b61fdebe5665c4379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377f0e900c14c70e21c415597ad8af5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35df88fdccac6f994f544f9903d23385381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ec95e5cee8d039bc0819bc0083de7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde7f1d5cfdef7f31176e47188c4d871383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8938ed1414ec5f8b5a4debebe043a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe3cf79f69f6f8a0545f8e4b92961fa385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad22901c1cae4d341621a5225ea43cc386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1232d5a60cf1f57ae48ef25e4f4fd387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e54ca74fda7e678b49687583c82b29e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1b2ef1ecaf1494154be26b940a68e1389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a518d8b23cbd895dd49526b95176583390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565fe3431a548172133e5c03b9132eb391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb1f190d8a035bf223a3e845cab096e392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6a86ab0eaf7434ecb0bd254026fe6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bb9efbf1d6f435817803b2eeb9ffc394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a4469b71262e1b2a40eb7bc0dbd88395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b3eec0ad7a63472acd0723292ace81396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef36bf840e1505dd05266b4b6a5e1e397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2012aa422c03075e6104826160c4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608dc1776ed28c79b5a4b8a477f2bae399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0b07eb8afb798c35b14c7630bff1c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af146a79653741ae1f5e40d44883bb2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd99aed2749c5fa3e0e9c9ba2847ba2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf3808f10067cc68d1f9c3a21253af403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b614bb79358b46e3c67d22106d026d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da2eb31f79a3de31543689c68a54cae405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf81cc318a69b17ad538b22ecbc9a02406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794207ed538ef4e64a40fd72079df9a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c39dcec8932489239a42b4d424fb95408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ffb2c92d597eac6519642fb9e0df857409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793c29b39fc1bd5f8f1799347bbae8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dd261632b22e7f811fe70834cf60e5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6138bb8f0b9b75b260e0d1c6cf076d7a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5c74e4f6b21b0032975eadc6a1c49413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f6612163d1d9a454d79dd115a4a8be414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1629273db9f907799d184515796aa6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da90ba03042b8bd666d9ba30be83e4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0445fb32063a870ea99b4f3d2a5943417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a377ead8a915a09b694c26160616ec418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995cb1a141337a60062bdb4e5674ed3d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d362fae49a46bf42e1000d520037b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792753729c5d27738c88d512f502b94421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d117d0cff29fed470014bf87a773601422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ed89002822daaead1430dc0eafcbf2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1f1a5110531b520d36c55d676a66a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60d7cae99245eb9ab769588ff072651425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110e3fe090b5c26ab138c5666d37f39c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c0d7c8e554f2d8e57bd36ae01df1af427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ac8d5f31f6d181a481aa7807758bcc428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6dc8e3d14be8c1be8c8f9004ec77c16429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26ff401ed3e6f8fc702b93a9d582949430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d82ae0467f0daf54d90dfcd1abacf96431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1350cfea6f3280f33c2e1ac60ce76389432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cb4fb1d8208ffbe0934340d6379bc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445637f367f66fc90758f3b3f5cf6fe434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c997dfcc19acabb4083c0e6b35efe6e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568dba86ad9e68ab45736a0b4b1a4278436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bc6122d3ff5f53f0e210e11d9763ae437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086c2498b8f8519549a5feca69889dbd438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95ebc2bfdafddb4439efc65d1cfa04d439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cb505c55c87c67331e3d85d225b9a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc6bc056624dca78ac48a161833f26441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556dc5bb3513dde834a279a225e8c264442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e4d0932ccbe678401945ef50d096ea443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414871e649b95739ec1e90aa4e437dbb444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4418909ed7a44ba759c1ceebbbec51e8445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5fce155c38c31dc49bc70df3c4372e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8b61b0cb94dd150037cd6f78578f36447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7234662894b05794c00fbbd835a8191448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d9b6045fc855f8f8b31f41b5a4101c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2168d3f7de6090fe855732ab353b7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e54b790e5808bce3d3d05218a8127a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff707775a2b4fd32a5a19d1cc4284b3452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e374e842921cbbab679f242fc7878b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd43bbcf65eef9e7131c782e0bd6c0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a871c979a24dcafaa791099018da485f455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b475eda494ac95961eb87f3072526348456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb8bf9f7a7778fd51851715defb59d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69caa70b4705c8ce1bf818736d66e5ca458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b75ec7094d3e573567eaad3d11ec07459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff059325f909890292b8ccc2adbe200460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697758594d332dfc7d2bdd9d0e3d1a23461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6788ae0c57f209691d3445aa7b794d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e22ad6e3ad4892f7ed74ab1e839ef6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14314191cf5e4b7cb8ec84dd88d0665a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaa83ede9c0f6ceed35e497e0ee668a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ef7d4da15435301aa077dd05c9181a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278d1cc8fce17ba3235055d39287944467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204e7bf34e9662ed357cd007375d2331468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb679a3c921f6024d05bcea98ae79b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0466177e4e506fb8bf784abb97398a4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19904e7bf41d6f9a281b241c9428491d471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf19bbc1661af592f85656c8bc9d96c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff184e9a0d4f983bdba81b2523eb865473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e845eb26025cc10a3cdb9cd524c7f25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe569cd92f623102817addaf250ca3e0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f90f3fa87c90482af4195de20043296476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aee4e1a33c3c07f45ce49db37c9316b477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c470ecdc6e414980bc83f576d210e39478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f661fc7e9406a50afe364105e7a874c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87e39425fa2269cbbcc964c4928da4a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b118419e4f269bdddb83d0093cce9f6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b6504b757287745ecfc61e211eed60482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f373db91ee467ac36e602299d22a05bd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7601d16fef6b2b5d5f63535f59e48fb8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d7820b3a935ae309d26f809fc0e92a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99820da8f417569c1fc809b9caeef97a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e44a02f89e51b6f6924da070516964487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cfc6f1abafb3460e786d8125463d663488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5a68b17881b590ee0dceed3e18a01489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceba56be2d8dc49ec8621dcb164557df490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273709111ae3aae9ca02387adfc18d42491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876487306ac0f1099cc9cdb0b9a89699492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058e48189c930009cf692dbeba08eba4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624e9a63a6180c6c5ddafcec053d5553494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c654dba145875f8b27b7120b6327d464495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a76f60c12812e8946c91a13577bcf9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f397680abfca949662ea90bf7a70ee9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41836e5c4424fe5c5d2a2e330d17e84498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b183974ac23123783ef64abd43ec727499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c3f81076bafff392561c1c44748e99500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d019247710606a66cf689824a67078501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69cb6525fa473340dcf0c4747e800d3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2323bb57c68eb0bdd025c0bf4c49afbf503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c49b1b2542d30245cf244f56f1c8cb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8694bf1f631fe55e4d81148085be6c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff1d5469296df0fdb31568a0c308c3d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa5e60113a1db6c08b2eaf6743284e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7b873fb73f5f56b035f8f28d4447a9508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f532a7c4bc66e3977c79b300225675509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c50c90901b45ca4f557fedc591eb5e4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3de6258ceecb8747220deb92390eea511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68558b34f899dc0baac215f2dac04955512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b6ddfa88852799150255d7755e663513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493380a2dcced9e469d0ed65d5551b31514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060c991a54dedafadc066e87aad95668515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9222c7345160b97c3a302ddfffe0c6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23a9f2e78f234a37d0f8d2ce3f32613517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0837fca801c486c154541465e26fe3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54aa6f271617677f53bcf9b82a5c1a0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5181d99d363b0442249c272ac810c53d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0767bb857df67f6bcf9230d3d181df64521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd529829ffae87d82130d6a3395ed128522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f069d9de5cd130f3afb5296898d0a84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6485727c728571a310337ba359a0e524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aff1d60912eddbd6b781d8428afa10525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf459b05c33653437b3209769ea3d19526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e76558e39e6a325534303d1eb64fefd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7eb8ffa5ddc394b5626664767f6fac8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276c36bddfc7e07ec71c9f7b99227a2529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759039c977d896fad9eea1f2880e0a2e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4b43c13ca361730c193e7759662b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeddeec0592f87f927d037bf0be1eb0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b020bcbc881a80188d311c3d38ca55533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aace7d1d4d9d70a8baca0a88d0112a17534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55834c82d075d9425de402a0529548b7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9436303038ddbddfd7e1065ee1bc9c2536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08cfc68ee3634ec4c2fe44886fcf2b90537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09eb0d803212a63d391754844dff656b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d729e68f6cee01e662ec9d7b5649d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa1797bbaa6e1a03b4989e804a6784540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3b0fd1df4860228baaff0d6dc797a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc583d29d4acc305b5ce80606b9fb65542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffae4171e0e054cbdb7630e1988d32d9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adea31b752b7e443344282d0852f2184544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfc1b80f08bf47da18439c2340409de545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9afb9034e71a3495b41711cfccb2593546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5b9f545b024d08ec5843bee5de50ba547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2155d996df3b1c058a5ac6a03a95fd5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a87a3d0dbed326fa424d0b783694af549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430c3b524968cf40a95504de95e17818550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d2bb433ffa1f8ddfbd9438a4ad49d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b59f7a0f86aa9ae5d84d92ca62c93c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5834cb8e591ebc4354f153f5ab3ee68c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebfda1ba8b1ac46cd12f5cc7dd10113554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c57c6e849f07b04945239b82da7353555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0608ca20c6bfbaddac6bc3b1b518180e556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24311b2edbfeb5021eaf0631c5a3f39a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bf8a54b418c0e150bba364814c720558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ddfde55d9d579a9d2f590c5c73f4eb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bedf6721dfe20a636dc6bfa7eff92e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f818d245f6588aaeb4075f11c0eeac561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a53618c04a78458214c1bf48df168562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463a2d7f19e14d016de0e1ab8d49e15e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66240c64190b1e3749e54016cda87871564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5e44ebf647df510c12c21dc135e835565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4891e29c803d77d9bfc6aeaa7d08c6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37d35bdb5ec7ce7c29f83f5e69b6e19567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ce32571cbd1c6ff3fcce5ed1896006568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1982410096525d03b6ee72ea8dfa82c0569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e01d28121208b3c7a1c88f07e0c31c0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0092b5e8fccc1a71afa14ed41a60ca571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e10ee4c5a53a5c39456b396a558f70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0978e9d89a5587a81dfdc1b50ba293573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40031af2627f2ae6c3e672c75229797d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a134cff6405d4f5d659b848c0d85132a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac2491d3a8eb518f577876c0a188943576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977d384dfb2f09f77b84900e1ce0a8e3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b1ec5ce58d13608adb1e971d17730a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb420c325493f5849d5e6eb82bdf4c8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb03979000ba0555264764705fedfb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdebe1450b0e0f710862b5b438a4859581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67316049e6bc7deb474306963e42efb4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af3f3acd2c4be1996d15d74877f8b7583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41621c0618de1bcec0283b017f1845b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a276b8e6085e0fdb02898c1b8aa25c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7c1e41858d29d75f7b16b0c0f0138b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae0c3eb870e9bde11a1424142ed267b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f56cab6c77244cdf1057b894440b6a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e326665b0c9ed5d08606fb9592fdee589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7a4053ca2a3ac9ea6f1dcbf7da039590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acccdbd86b1c60b9b6750f4c74c04c7a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05a0b07ae62449dfe948407efb1057592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8aa34da90c2c2c469326d811a63cb6b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c29bb4bf63849394e4b83364533929594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51479f0100f768caddb6e7ba037db6a2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e55004001ecca59a76389e3befb7e6a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e19ade4b4f4e15398ef77a50987707b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fedc6747cebae105551e993137fee26598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b22796f3ea3c7e078a03fbfd80e177599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a57d0bc71c4f7f6211e5179deb9c4c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf505926482fa9148340795883838149601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292bb601bff07606cf176eb3cb08838602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75e3a25a55075bc9ec7527398ff1169603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9e8738a4bda573dbf7ccb8af0b83d5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596c8a7113b856393bbb3a43aa52d283605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814c1faa406c63fb24d5c75a072334a7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2709766becf4a297c1ebc67bba8e26607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a10d181dba57713b82714c91b91729608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf422f0632e17db08d8969de5e1f72609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0a1728a3ea55ca8423d29c777f5428610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1b8956f0a6d245b8ee17453d9cf231611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ca6d82310218ac7c04b80f6a037880612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da5dfd27a7ba6d0a3368a32205858ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af8bc30975eed41e48a551d8cb6bfe1614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f3a26b9e9f9cbefc764a7f67c7d2c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9d5600bec0d00780d1a7bcfbe24c5616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae3d1df32adf7535ee7c3ad3944034617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf2fe6c088761caed516fc073d0839618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23315428994a75157d85a01f568ca41e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08746be5807db6bf5b78bd3a0edc18f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e769b0f0597850c9a8c71bedb97864621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c15b1d780aab37e7f18e87514af66e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09263123c6f628691f98180eb0c4d50a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9216cc3c431e3bc603ed743d807b40bb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf65a311e5c3a4e9e69afe3797174752625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a3cd5369238762c28c04f17d183f8626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d574abb21530f78dc58e8ec9ca2480627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0158204919449a4b6f44daeeccea1a1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd6cb258ec67a800bc320344f5ac2e9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95d48fb633d1bbd7ef139b47f2d77cd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd17ac2a124adde46b5e6d4070e2302e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b2e9e692dbfc2a561284afa793fb23632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee80d099f5365be6cb87e653377a6bf6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5838e4d330722d7d71cad6ef42d4578634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb02c5d1d90147eb034d5a0f6c879a97635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f241a2b5bd2085102b5180ec0c889b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f3e88ed4fc20f98b50ef2340b566c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c55b1c7f5674ff26cee31241d3ea8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1d6dd293683fd2c0efd0441835853e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdaba4f7e8db3ef64b23160cc4f5e33640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6c098fdd9b72d1547aedd12e1c7b77641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f784dcdfa62332993072325e3f7cc8ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f49888acc6a0b7d91e1c6556fe0879c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57cd6d12971bd46657162cb704cf093644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ba214fd19de0305092a16c17ca39ce645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a986b2f1dffab00f310df8c5bc6022646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1b35f4f9f34f14559da92e4127074f647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126fedfc0a68997e552af3cb9ad54228648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b1facc230236f364971d96534d0282649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e473028942c8712a913d0a2a726681d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a6cbb064ba249ca1b6babc3a8bb779651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bda26b6460f5ef7ee3b66877facd17652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f073a810d00a72dd5e7de49bd4fa34653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a48b58f34a8013b0ddff10a90b4b155654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa941286c507eadd8c8b59ce589000b3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a325189a11863c349e67750f683759656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc8185ab30784e3ca988de6fde65401657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446a938f44b47b6a3d58efff1500f8f7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e59b07ae20da3945e19485f1707d11659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fb0d1b7debc19ca1dd428db2b1f293660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec5164b4373440ef8130f51d1ea356b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b5ccff9ae50e46907ebe9d2c86fe95662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d35e75371ed9d8e6ef8ecaf33b57b1663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749ca6ab27b0abe6f01123556bdee3c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f17e99902be31441c968fd15da52112665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4859c2bc3691650a26d613ffad2c3b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358156f963599010814e32fb75d80895667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c33fe716101090ba607e0b538370108668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3252ebdd1a967f7bfa6cfd048a11ebf8669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac4b630f2cc408b2f75a8bcaed7d37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eefffc43d0cfad5decaaeb34cca8477671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225e03dceb3a59409d854b6330883fe7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d635dfd9c243ed62f668bbf30cc7419673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f01b6926ddd44113fae300187d6a8d5674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be104af4d4156e902d39f2deb48189675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b980f2a243b7dc524ad40f4a79045b9b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9cb47269c5221004c81bb9cd31880d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf266f4dc58bdc3f06677c21cea8150678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd4fdf67d12fdaad23caa214abee8e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2038dec18f733b60c11a91c129aefd11680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342531f015f867fa082aaa7a53d450a6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900e8351af9234e1adbdb79e5078a1f3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4598f73d73d1a76b537f7eea39ff2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a28dd3e1c635953e36ef466daba62b684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff491b942fc901f5a7240386422b83e6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295a73cec599d4bce18d2b710cbbf8d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3592d0a567a709620b654e2fe9a57e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7cb8e769eeb6b1c2cd4ca330cfc517688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666acbc4177b4c8700bdbe43edc7300c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e355b2165c0ecb1a2c2f05caf04a731a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9446486bef157b3472ff510612c1ceb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12f641d9548e61a2442c18a4f77bfd692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f4581854e22692c6fd3de77e07c7b1693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7ba0ce31d1632e5d4343818806760694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4e453fe378b4055ec6c22c0217b256695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d015239d52c302236d775d2ffcf07a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dcde108c1d12a9358d8c4c72c61768697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfff8c19c17c183d53ecaeead74d0fb2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3169f218e460fa6f1f10ff4005a9a554699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde6ca81eb59e8495e77bf04ef7cd96700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01513e05f89f3a37c4f3f733a5ecf1cf701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8da19367ee55bcdb77fc23d61dcbf53702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f1dc0d51c626fd38c9b4ea31453ce4703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f9171899c9a522ddace3d3ad683076704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e03336685c4b0f12b6fff62f369f8b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68c0c907afed53ea644eb31c4bb1608706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54bcaba6e32178953cbd7c1e7dd952e1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5e05eab5787f15dc1c5710f6850ee708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d4ae4fcd34fd1a44e30468dd42843b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9912fc5dc6518c97c88c6c9b62625ad9710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c5385807044c640a63248228457c711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/269e1c62d8025078ad69a47ec9b49bb9712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6742d4d6865ea153409eaff908516cc8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86d245397fcca94899e8ab90068873e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb35ab011ee6a09e26e2a87be98d6da715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7c237c2651c9cda5f7ac324b4b0aa8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92fcaf9e32217817d31d8e005be312717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9dd4f37122b6bb1e47f91e1cc55eed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5435e1d9a29c737bd37b30c3f696e382719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09c1853ce39add891f0e7a8e9ae02720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55dabeababc92378f4d8b0302dba8cf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83314dc671f5310a0d66e95de6eb8f5c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72edf5e3c57c413f48e4c0b08d884487723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5c028f93cd952ecaf7ab95d1dfc0d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e564102bdf60e6b922ea876e8deb3ea725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4f45431d0bd34a70f12af51c9972c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bfe80eb0f26e1ebeeb8e2e2aa1b0fd727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b28ef8da11c5a9c46367f1a1b47ff8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e7cab6a9405295b8fe31fbe5b46ce729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4260bcb5bbbe96f93cec8f5e7d4490730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16c1b26c7a8db46faa6bfc5ebb93b93731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b9b73de8c3c98c6f799c1c04e1dd00732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ef64514a4f5d4051cf501131215b39733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997176c5cf2e74f549da5e836ca33f82734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7caa651382b90f241cb3fe7531d3654735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d799e488e958403aa731b42e954f4af736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e9b63ba99094a05855f4295bdfc5a3737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183d0c7fa0f0b8587aa6168256ce8ae9738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c47bd6e5bf12bea2d19ad1364973e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8450e23d48a2e49f4f46409365ec57ee740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12acba141acf36d3d099249dd66637a1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a946e25ca15e5931e2c45e1368d610742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a683b6e920080651211ee34f69feb3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56149f1d300bdead85656c03e9017ce4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfbd873d6719b97dcef58afb81cb2cd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54cca2a71e6ec472fa55ad42e4592a6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6e0c84d80ee145941132a48566a19d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201d080ba57e0867a750036f08d731d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9598e4242faf43801f7e0e50ff36442c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40c45e1397929758589c485359411a750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9d91fb9ef59a4068809fd883c52567751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb23012fb523d150852a61e051f8a774752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7966feda04fc8c3f35fe01dbfeab824753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23947,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24100,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25937,230 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...178 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
+        <v>599</v>
+      </c>
+      <c r="E204" s="0" t="s">
+        <v>600</v>
+      </c>
+      <c r="F204" s="0" t="s">
+        <v>34</v>
+      </c>
+      <c r="G204" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I204" s="0">
+        <v>10.8</v>
+      </c>
+      <c r="J204" s="0" t="s">
         <v>601</v>
-      </c>
-[...13 lines deleted...]
-        <v>603</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
         <v>623</v>
       </c>
-      <c r="E212" s="0" t="s">
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...10 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
-        <v>630</v>
+        <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>11.34</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
-        <v>626</v>
+        <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
-      </c>
-[...1 lines deleted...]
-        <v>641</v>
       </c>
       <c r="F218" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
+        <v>680</v>
+      </c>
+      <c r="E231" s="0" t="s">
         <v>678</v>
       </c>
-      <c r="E231" s="0" t="s">
+      <c r="F231" s="0" t="s">
+        <v>327</v>
+      </c>
+      <c r="G231" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I231" s="0">
+        <v>36.43</v>
+      </c>
+      <c r="J231" s="0" t="s">
         <v>679</v>
-      </c>
-[...10 lines deleted...]
-        <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
+        <v>681</v>
+      </c>
+      <c r="E232" s="0" t="s">
+        <v>682</v>
+      </c>
+      <c r="F232" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G232" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I232" s="0">
+        <v>20.99</v>
+      </c>
+      <c r="J232" s="0" t="s">
         <v>683</v>
-      </c>
-[...13 lines deleted...]
-        <v>685</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G240" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>24.23</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
-        <v>704</v>
+        <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>32.08</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
-      </c>
-[...1 lines deleted...]
-        <v>715</v>
       </c>
       <c r="F245" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
+        <v>730</v>
+      </c>
+      <c r="E251" s="0" t="s">
         <v>731</v>
       </c>
-      <c r="E251" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...10 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
-        <v>765</v>
+        <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
-        <v>762</v>
+        <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>30.97</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
-        <v>763</v>
+        <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
         <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
         <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G279" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>8.109999999999999</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
-        <v>805</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>15.98</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
-        <v>799</v>
+        <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>830</v>
       </c>
       <c r="E291" s="0" t="s">
         <v>831</v>
       </c>
       <c r="F291" s="0" t="s">
-        <v>141</v>
+        <v>832</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
       </c>
-      <c r="E292" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F292" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
       </c>
-      <c r="E293" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F293" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>24.82</v>
       </c>
       <c r="J309" s="0" t="s">
-        <v>888</v>
+        <v>887</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="F310" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="E311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F311" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
-        <v>912</v>
+        <v>909</v>
       </c>
       <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
       <c r="F318" s="0" t="s">
-        <v>29</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
         <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="E319" s="0" t="s">
         <v>913</v>
       </c>
-      <c r="E319" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1009</v>
+      </c>
+      <c r="E352" s="0" t="s">
+        <v>1010</v>
+      </c>
+      <c r="F352" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G352" s="0" t="s">
+        <v>866</v>
+      </c>
+      <c r="I352" s="0">
+        <v>9.039999999999999</v>
+      </c>
+      <c r="J352" s="0" t="s">
         <v>1011</v>
-      </c>
-[...13 lines deleted...]
-        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1074</v>
+        <v>1072</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1075</v>
+        <v>1073</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>11</v>
+        <v>712</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>13.01</v>
+        <v>23.09</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1076</v>
+        <v>1074</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F376" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G376" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I376" s="0">
+        <v>15.32</v>
+      </c>
+      <c r="J376" s="0" t="s">
         <v>1077</v>
-      </c>
-[...13 lines deleted...]
-        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...73 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>