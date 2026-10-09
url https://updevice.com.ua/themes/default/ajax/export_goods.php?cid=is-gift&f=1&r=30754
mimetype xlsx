--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1b9f7797501f609bb10d90372529c81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f92ed054040138990418587a854e0e22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6186d2c5d0b44b7d761453ee7c09e54e3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a4f6820c939611b5ffc946e188c3c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83d0ff06b29028c5fa79ac05df85aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76386651a6739f832226c38e5c8653c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412a15bfd2aba183e85ee73a5fd505e77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9972ad3dd6891eff5de12c849b0740e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb307c9d78c5506d40fe3b717d7cdc89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab742880784fc53e7e57fa0c2583c010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b50db52c189b5a941ce89e750d0de11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be38e251f43407370da04a626333e512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124a0c235d6174c9c845c1c2c8c2d6ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113017330015d8d5d111b2ecc7cdf28114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a46d59ffb08289b3b3b2370a19df4415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261f2c312635462e2a0b78293d70b98916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb5cdb34ed9a319d0604bd4496995117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22925ae92be8bbe97d04b41d83d3399c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e885218f7e5c810218e5fdbb6c57d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ea5f18b801a86708053c157bdd0f5920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d64ccaeb9a2850f4394fc8bf1f9ef721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489371abdcba79183e2f25004ae8be2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e4bf1c8f9458d931ec0dc7968da4da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fac089bf8e057c6538864d18dfa1c624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a1a3c30477df74f0622a55e35b04d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506e1de6e4233043d2b39d38a1d6aafc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd062616d6bb1779f6abcd35e5bb2df27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec872608369c4ba639c5bfea81f192bb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03df52700eb354385f1db4e81893afb529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eaf56023bc035451bda90373de550b830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1059844c8981e1e3a40281dc2593965231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804316f393e1241525b1ce82a89d1c9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c9d782a25a08a6b50c9389643bd86a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116ba4a9a14340129e43e5cf55241ae034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd55890775bbb6d5f57db54a68f95c435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb23702f965560a254a535a9491ac1636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68902e6097bc6aa70a0f8d63632bb7ea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59db1aa29d9f998c5b0a728aa5600da38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff5976a83496fe93f6e928505ddb4e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b42c0d1e6c29eb8210830e64d267a340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316bb7250f34bda91fdfb9f44234445e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e028fe0bfb888ac535cff1c78e612f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448b98fa2daa6f00cb6ce9ed08ef647043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a624b2463824e1dcd948c1c5416a00844.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b78f5ef641ef84c42c6280a910ad18d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e3f163ef11ea2b5167e9942e72ea8346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addda46258931d9487f8b8450cfd863447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99d4eeae55929b85574353dd8a25eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854da3c9d4a2fe20a629ec110b84018649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da298e4e0ce24acde77962c4daf2ae2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5722225edbfcc50a7040bfd1642277d051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b54d4a6e0f36735a7e66daaca45e9c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8abb0e518d501bad26062ab8c41e2053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02495ddbfb93f62e7d0378de6a6a0e254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4a5b34d0aae62fb37f849629927fda55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46417fc649c5ea344f3c8c6ce88bca7556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9a0e0e8c565594934ac357585e1de057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab567605fda944e62f3b3b77204e9ff658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bb78d33e37fd5e7e2abb8154f5c45659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e85339d2562ef9938a9f7924d1f0ba60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2e254ef768df04b9cd0a709facc8761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8204a6144ac75e64218760589710c1262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2fc9bd19bd79a4c07961c9e8c7575e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837e35a75d6896709bde436312191b964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f27578cc9b56fbe4d2f7d8f76eca2b765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d2b21e884dca49cb2432673ca7056466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fb79e91a8cbf4eea7ebb8e10ca1b9567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e9e153c7a0e558f82ba7d0d6a1b4a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae7472c85555b39b59833d8cbb8f06e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525571d88b69b13f01391b4c38a2395e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4849a4ed85d9b40b6e082842554c4ea71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4861d5410d0608475a4cc0784fc29872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7074f3f0c509072b21f8da75b2bef30773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e6b84b811b2fc7c02a76b5b916ace74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8a60fdd170cebde73e2e6d9ae0daa75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb5debbb704975738e8385b6978cdeb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566843b581a3eceafa4c412e0c8255b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da06e880fd4ae082eaaf75f009d058a78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daefe021e7c5d0a451b0b6b9009f90a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22903999e2052e360e0751981c7929e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c23964508db4ab4d8cde458c250ac2d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1d8d50312c4e2747fbfe962c75a52082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f538c754001d8ee69f29baae2d4e6f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde8eafb38f9814863af9d352d9188b084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d614465fdacb44f7fa6c997bee1906a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc628c73566d854b97fe0059f01f78b186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03574fd6dfb31e7d948f4312b340f98487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aea8ad90bce35a12e24f83aae3b9f588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a5ddf508ee9f83b4322971b3be9ff289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715d1036977bad064147e7e62856a3d190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47ce79fd3cab71f1616d9707b2d1a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0b2b806afe8e6cd896fe4780254c9392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3d25515557afa6edb9ebcde2f2dd6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da5a81c11f6fb35beb8b005d213d0a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d63f2992d22186f27e839fd66f1069195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ce544f52cf3f41d54daa6a6691dda196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5301489a012a3ff0a9624023a95cc197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05519455a86f05bb2b4855356378bdb598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72b076c97277e562f1ab1ac872c14199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd17cd6c502baefe7fbc5d2846b7c9b6100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e14370d8efd64d3e933542bb544a92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc22d13ca0e060971515797314e0211b102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce834d6b007e8eca662c891b0acb0ea0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575736e82c0306c9b4b0eceb5302dcb104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d4ee98cbe75b4da3211700b3d2457c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438a7e28b5ff0ea5350ab4b46bdbca7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba013314f7d1d3245e0279e240af7863107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085dff3abeec6e3ed09e5d74b0096bee108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0cf4e033ae4ebf8913a44b605c65c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3dc196a346ce40bd030018521ebe0a3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4596b5487cc0b8cd8901203054b53a8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb684417133db7ca08724a224ad7a70112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46560d40b7b5a3d68bde240b9992cf93113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50587821681a565c1aedc57ec15c981a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13afb5d80d6484e34c92afc953e2d0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cb240ecdc5c3a6ee86763be16f3991116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244736fc2b7f75fb41366b7d0ac97650117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a1d6ea2d857b0d56b09059b5ce42a2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c25f1c5ae009a543419eae16cb14dac119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42ad50ff1e5fe73e1cf04e4b2d18c8120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb582b1513c642f47e2969ad4c342f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09181bcf8dd792bd63f123057c3b360122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ad8fc1877b01deeb1bc0640fbb8c07123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08275ff462125af4f3d0b97269a32331124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc12f0b7ed521f4a656f49c60a98bf2125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd974fc439cee966f5fbc08267e6057126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35695f5be724ca5b43e783de52ecc853127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36676960362888fe8f8e38c232a82be2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e5e69da1c630270df34756fe8fcd6f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77344ce5ff8a126cc935c410fac65331130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a1898d513ce6cddeeecfcde1abd1131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c323e51a1cd5f7e30244b19a300c69132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344dfd6202fbd18c53f8de14ec60fb7d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d682b1343dd1e9b8de4f5ae6b8692134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be4c140bdc8caf79fc123dcf3b8daf2135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c20fb1025d9256ab3759bafd92e918136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b971038eb3348d309f022e8f9f94dc6137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f2c0b8fb1c1f79c8c15c53f2c5f836138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51475de1f771456ab966956e9940f89e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac167e2ae30c632a175b87c9cf90914140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65aac67ae244076eb88fae383216d1f141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214e070e32fc7d9342dc0e3b2815ca65142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fb0b0915b8a84dab0d1f59b6be997a9143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18c8c75d58669d30dc1041fcb8ec10c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adee5571355da76d06209f86e286811145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312e2ed2abd7f428c6b432bc509d8a1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9c5c5d97ba57478e29c596d2b5fe12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c73e025d75e98d6591f07c679c409e4148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907421a7ab47636e26a56a11eae1f8d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c100f2fa8fc565ad10764c64406dff150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c06df2e111dc61e1c20b4feb4f01f8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568ba5168fff2851646d7fbcb5900ecc152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c378ed80b975e35a9febd9c3da18a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beddddd0004c858915d6fb5bb6bcc355154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a07432daa2b8861a17af7e96a61e4c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96922d302d8016e536eda8087aac4249156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348dd4988b5b0959497cd1e9ee161d80157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d681497b966400c64cb4261b6eb66a03158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89041795c51884d7c78bc580bb3aa8e0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29da18afd4c0a4e365a8518a02f34a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20bf6e4fe9f3d9cb396e844d5db802a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cf3fe175a3d14ed2c7d6f1ccfa914162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b92b21c6b52c5274ab495d9b2ac3d9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb51fcca9ec390668abf0d18cb73bc5164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10081232ed5691dac1450ee548f6e66d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0cfc5f4d3eaddc57efadb8c767f2e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382c4b63e340bb6d3ccbdce1a741d51e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91faf6c1fb58e9b07e1fc88a10523298168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76836b3125bc4c07c124dec1dd3df02169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f1e9f38b372743ee23fad72ac69fbd170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49489c08a11587119731e359e765c93d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2495e78759737bb6178eb4ffbaf60a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e4e127cf144623201eea4dab43aabbb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b353d20e4f8b7d60fb40987b67e61a76174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668eec976eb21e8e4ba973fed488b010175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c5e8ffacf832db61bbde7ccbad01d0176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba94c3b41a8ba37cf09fbc503181ae7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ec0aca591e943fc1bb4c273d444c92178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048a3a3c4fd43c82002172b798e780f7179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d0a561e4ff6db005cc9ffc413ecbb8180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed61dc7232e24b5fcc271c9e9bb78a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b581e2f784abfeb270e4cbb63f76b59182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23fc1594cceb0e241eb51135c9493e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b4a06a1143c58f139e5784d95ae3db184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3489a4c2c58fe4d5765cb65562269d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eccb69f0f6f3193749ef2522667c28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ba407a07421a6288ba54d28dc8570d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaee84fd3f74cafbe1cc5517b8501b31188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2333aef810cb0597d5d4e52e8a1e5863189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d28bff8877202c3d4f8aaf199e8471b190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada337a6da9c87d6717c2359b0baa5c8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547353d9215d78a73ccb1bfe6fe75e3192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4a1df934970da520d666c15458beda193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d967cb529f08bcfe52aca458f1bc9cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c34c55c2fda5636fbd2653c3abfc9b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e15dce50ca664708ddcf3a4c9522a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07b2fdaa93b9037e34c88e95b55fda0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d681617d690f091eee4c05e9f811227198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9059dfe3a9ae01fbac879d4644ca01199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c226e1d1b3616ab3ac26bcc5516199200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb327a9d3f8e2e95a08616ae1b3dda56201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f442d0d5b1b60163476bc165a521d6c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c014f643405e6f87b6d7b8168652c7c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc584e0362cc8c3fb78006f938a1e20f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe49144298e3557ac36c104504ea75ea205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43529a178489591a49a8baa2562fa143206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b024b126a847de46f61f87f200567992207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16628e598b0b06394e4831013d006d2c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e347e37bd5aa3b9208443cd6874d353209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7fd62cf6cb1a8b9d772d2664ba9d53210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453b103f4154219f128dec603b06f6b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b4aba952edd85c6394adc9075e7e27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945aec261f84ed7e3c0e1d9650d78c6213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b01f3f4a666c0f7b58b68b0746cfb3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1429f8ea2eb0dd2f060f4c8fda150fa215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399b5a31e9ced18bfbcf5fd096e48ef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb692026b20bec945e05754616a7c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fab0f4fb05d1929c8be8cf8d41aff93218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca467646027924ab5239805057e4090d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c4ae6f35ec627853e6f7e1f352d101220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddfc2a5908b61790fc5561887fb64f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591864ad87f96efcaab424444dc91806222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864e5f9781b77feb807f2ea42ca5f3e8223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a3c8f55dec9a16b43510cbedc85f9f224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132f65e97ca21f75d562f2ce89e03e21225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efde8e58190ca32771e14016f690ba1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a4b1687b416ca6e4807f14f2e409d6227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a99768be9fd31d71cc579f0431e722228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66094eec5425a2175e289faa8cce8a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795ddf9789770a94e0330afe068d8c00230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b8db8ed3021db16618e0047eb7fc21231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a859fce95d4f10c9afc308c18a45cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc75110b643e3fb04967c675d73ee4b5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4176987108b669484075182c683f928234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275bb3c820aa09fd502a19397489ae72235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9a605aad943c31c5dd3296bab7ddd236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e907d599d7073c17158d96887364220237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3fbadaa663f1036d0930d53879261c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a04bd5229d5f56ec54d28572d6d09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbadbf2e104ab8b954ee3a44585c80b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee780d7e38fefc75d7bddde83163a18e241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5377a8c1855335776f05562d5133e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c7ab592372ad6cccedda7046361c7243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36658570ab7843c55c2ed18f9a6bd0c0244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dd994e975b094279a9b0fa4c991dbd245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715c8eeaf4de729c4542e7f65988af64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a2726f45b4415bf01209c6ab45d66247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8384a58928b0cd7da8f8c7d99ca9cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae06fbc1e3c0460c7b43e88587e00f0d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b80a2d178ca24c8e8ef2b52e8623bd250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7dc7a0516deca7d092a83db716e26a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fdeff8ccf16499fd7a1f05f5010ecd252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f16682ab43373f9c9f58d03ec785e1df253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b995732703fc97bb444724d3545cfa254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760ff495638a26036fad859189cf62d6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d402b5c31a2727a4ea9ee55170b384d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038ce647740ffaef3e47c77088d12c38257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c5935cd6a8feeef4d3f3d12e089121258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f800a759587ee2dc02c4a03839ed1511259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ee21b2ddb22e704ff1795f8b30241260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fedba539e7a0205e889a4217b8a57d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af822c7a8272c3fd715796d538e5bbe3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc801fa5023266cdb6047bd63e656eeb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5309f22f84993e0aff08c304960f5205264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bb4c434c4c935a8b69f2a9b0e56066265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10b2d524da606246fd890281018bdff266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46378a22db9a4a13128b7b1db8be3502267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae413342e5388b69e6b4dda630bbded268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413d23076eb6acdd61a148203c5a8636269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c2c5de260cd5634049ac32b7b6882e270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4526039b365861b20868710382642c04271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb5589aaa2e3fb644de974acb0b4aaf272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd9744cbdc97fef3e0d962b5ad6f078273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdc1a2745c926cead3ff9cb83bc1be5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98683e70aa1fca23f4bd74e95fd989ca275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25663e6a8937618183b82b78b9b21870276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692466b494a803be75a153b3ff6dce3c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3a9f6388638293155439c6a5463530278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af95b5e12ab1bd09581a6ab805eec5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c701005485979e55090d6d1aabee55b0280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01dda782917bde3d6be4b808192b3ed281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e6ca503ab47e3d0b63f73e887512d8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84adbafc2aee18a4f45978cfeb7b5a50283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d17c79a8b9878c435fd3d2bb0283d5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9e6b32ada476c3289980b3e8a57f55285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae922254c7528e64f10a459f94be6948286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4822b570abdc68ecdd53b83206d91287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b046b417d3042f28582256aae20ba9288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973f9a2704c07b58409797fbaefb925289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c1e76d36afaa73b9fbe80abc651ec2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f33b1038f81121ad5a86ce6d1449e92291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49757d3f1de5eb8805635eab0fd1bdff292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c379f6a3a6e706f8c13d55ed5f40e764293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158e73445126974f398a37035de85043294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f343864c6cc5347390da1a457a706f2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40d9a12a815c66dd5ef6be5823c4261296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c8092d6f357bbc46b77f5b03cc6f76297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b214c42807b735ed3dc20170ca2a93298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a90af0127c99a95aad00868a67ac0d299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea90d18e39368da669b82ee3604a3b13300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1114226065b0147a16da6b0878034f44301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6d90db3bb03f90a45600b62312482d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d741e02a17ca26e953baff799758106303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497452461bd5bdba8c675575262c759a304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab27ed1ea88c80288209d9f0c0bfb58e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a68667accef197a3cdf823a336a99e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4201ba9818b4a4fca40377145119941a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fddad9b507e6d8ca64fd05ef6a1dae2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0baacb2f9ad385c5dfc1b4337e8cc5309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55816b8dce2af02f90bf9f086a6d896310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f3ec6e074083bb40e8ca26a74c7582311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cabbc7ab615087e696cbced51fa22f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84feef70b22f19df186f905d0f1ad189313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aca04d8aa99cac60c23463994c3ae4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d8ccbc8b425d2661b1e051d732d9b3315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0babcfeadbb70249f9f5955953b391316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34da69be8917576063f90ece109478c4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810d207e04e1c2d1207616f8afd89a94318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c529c6e16947e0e0a4fd70a24cefc6d5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df65bf8e8ba35fb2e620732c1cfe2d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea78ac84e4366e26b8795c8d69745de4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23367bb68d0de70af62bbf4977b766f0322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea2a4af0f4a0db629dd6ae6a37246b7e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d59e6b0481f465b2615029d50e624c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ee3d5da626e91ea8611c2c63492708325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af27d84faf27c2b4f0b9a7633f957f4b326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67432a8ce149ce2c583c7f130bc366a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7787b459b95b8fcd93950ac2bfc15921328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b174b1a616a5cf393a52b47d8a6c02329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea1e6852c28a5c1cf9a2e5246fe364330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bcaf40d83a4b094711908ec6f2e96a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105dd86ed6e8ad1b9dbb01b345ee54b1332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c4cd0d42bc3bc2c47b355f0028346b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d446af7295d7a55549019dd349bd70334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fc65f037e2243cbb07b75bd8b76fd1335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1837784f0d2451d672c7e71b59127079336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b49d2751de35cd61e003bd3c84dcff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873eda114cec7978c5fe22b101c3a180338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2c343044df7e79245d8e2a84f471dd339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1afa566628d5ce4548ba5b8e6ffbb9340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8105a7018b1fc08164438ab6b17f688341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726488b065f21893802740416dfa81f6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f4811466218a1c1c8ccfec86e75e8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438b2d661038a8f806d3988a1d43115344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf17dd513114577192fc5380aa19b4c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5930d1006a6db5fdc21485d3be52da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ada885aefeb8b68f92cfcc0b98cb06347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de2cefac4595d4097baf7fb4269d0e3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9353a78e06d0f335952aa0c1e6918bb349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e210516ef51b597a027a61ad6c7b2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc1364e2db63c76a65627eaae3d6e5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76a14e9d12514f4a21dea1047dae5cf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d5095310ab4e0bf967f8b549a46413353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57674b26ce96d217c118872b82a0386354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38730077416548e7b61059d46477f3a5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef134f43dfae66c615938c95f7d72a74356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e02cb520685f77ef40c1e2cb2808a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a799f796e628e503058df65ffe3955e5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7cd30d4dda1891b9bc0802866b83aa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee23d679cec61922a12905a269ee998360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59100a52fa3e8289d0d92a67f710bd9f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06788ae19ab5e34710106063a2d79ed362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82dc71ba10a1bf212fd0d18f1d28c9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04951c42c4311d27399fa038e78ea476364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69048e5be8dfa6c0d9542d8ac15c2e73365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aac60330a180e89f4adf63fa4db8223366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e32aed155911dfd9b95f5251323ce367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2621adeba2b588b02e7bd3a2c24402b9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338525e958935f83168461e2c77a6d3f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21ebaa6479880a32fd89887ac47cb84370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dc8c39075aaae9f569ff4bf83f104371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7295a303e033a99d86e22ab3f9b3b3372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f35bac5eb004d54ab86e093a7aa2b6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5107547f36b6e8fdd5a8388a955013c4374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d3d207d0a0202e5a300c7c30cc9550375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcdc3125c95e7a5f634c0f2f06e6341376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee6c254ed7e41c935b1bd1a67b2a38377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37244d5b9c54b672d5648e4c26c99764378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd58c1603766f0fa19f49fc15b4e05d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af50bbf2849c70f7e031cf23d8f925380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65fb835789ea4d9e9d3873491b7ff52381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dd17f36b1a414e72a90cb76479792b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0b3ddf3011d1b09cf559f7f55d641383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c34b076f7189e7969abc0701a318b56384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc68659b53d2e190c776d93d3f67faaf385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4aa79435e1b433b17995cf310fd6a2386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d927a805461bd7c17978718cea76884e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d053e8022544961a3cc05c6fde0aeaf4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5102080cd3f086ae7c586ecc1656f95b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44ee0fd287cb4da8cf12e19f689ff7a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1521476783e9f7178f08d3844605b9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187cc39bbf80777a62cc2726eac5a693392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bb0b536bc3130bce89f96ba3c8fff7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4186145812d545c204a11b843f498381394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dfbe79829021759b97f828a919b117395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4990b860ab14062e2fdc9127bfb80c60396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6763b6e1ab825749854d60f0b5f9817397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2de326355816a35fc36c8aedf802a0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ab8b2e51bb46a4f37217bb4d6e59d2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee62c3ef8b3084b6a7d09c9c87ae752400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48b787b83140957da3c733022766276401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb39dbaa2cf63265e2f270adfeb3cf4402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2439564915e44900c49e4ebd5354efc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fa6d536725034eb6283a9136430e92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c36bcde4eb53ef2193b2f6465a4d225405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97d81f6e5be8fbaa907bd19c4a7fe80406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7065e444f3bc4f66cb26f2bfda1107ab407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e66b64cc87734d4a81a06fd912b8c98408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48904dd24b8e78da99f28b1ba694fcc409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcb3a02143c5269ee741066c442ff6f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495fab79e5b6f715a298f2272b8c6485411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0880199ccdf1cc79f926609771e19dca412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f5e9540920e5526304f77db1eaab90413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779c39b9cab840bbc1310a14d9cf3b7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67829df861ff0a72ca38c626c75b19415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4aa95293e294ba5397d91e1cebb0a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4545c95b0d61af20e177c10434c04249417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0bb6a98f0881eccb9206717629647a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbaa7d1b3fe9531f22ce9f24e3d44ee419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb943647ecd745bcb9d6b52e7020ed56420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98738541f26f9d84144ebe905dd0d0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10adc11fcaa88c649dca24c330bdd594422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269396254f5fb08c66a951691a18bb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082d470da6fe393d43f52dd988863be4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eba5f1a993310ff292099148912bc54425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56b8585cf71658d8f4c4aae9ae227f3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc59b4733e45daddf9e23857c6272ad427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97998961d33ebfd92bf46b77703493428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb86ddd50197ec3e1898a364cc2eca9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a294a7cfab98ac73a774b0519638c8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861cf5fea90283573584a56cbaa1218d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486fb4454591a7e2966f1b3b6454253f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564180a029d494ac067d2607f3c1c0a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c64f0bef5f4fb2dea83cbc94e7532a5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e898855d9cb6f2cc6473aa0e4edd18a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256048928671dd05702b28d0368233ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb2313687adc97250af299c88489c9e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef672801da8743d399f32dc4ada60a8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794e59dcd0adb549ff2996d6e43ad62e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a8c35b12d812d62317163229f88415440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9122ffa8bb172bed5789cb748a910c2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239adf93b2a6932a9eba07b3869ed2ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e279124112320be73119abbaa5ce88443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5635a05aca803987c28a0b70c2cba304444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b7620402b4bb07d5b95604d043159445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467ab4b954954d2afa0df2f6aa85319446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81afcbcb6a138eba8ca840bacdd7856447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d21ecc5c3a849dfc2f8cf3b37cd40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68d0df2728fe0589b21edeebaa4df2d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08704c574e4e832e51ba3cf4a7096f94450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a0de1b86805f16eacd0a4e7bc09694451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6edd66d87422ce7de992c18458ee56a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e079e2b67ab0c62a98f97ed3a496941453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29fa674b18a44069f795b6137605c5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df7d61d3aa48cdbecbf65b844757f6d7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638a84dcf90e01e0e62bde27519ec105456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ce757f2f63e8500520baa733c63ee6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bea1e8a6f88d097041f9efa584d9f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cca83e5d465edd12cdba272340128d4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd409aae29a75d9d6ea3e04352a15cd6460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2decdd108e2592f42dae52efd21ed66d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41524cda463fe8d25a6d55056cf46814462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d03444f9a6fdb187139a980aff230d6463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfac2d87def0894cf0ea95c7d44ae3464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c33cc8cda378e98ea51846f310b76ee465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee6ca308b849479185bbd35d5a8f17d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c09d879cb795e8bbfd9dde5af15ef2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c3435f7aae945d179b0a1b36824d2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0b1ec7a15a5f55aa3a357ff5c8a976469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7bed11958ef0fbb67865bdc69a23e3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99688f4b544cfcbe518cccd70dd10800471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dc63cbe6b304f12d9bf8e88098332f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf896a1d8324bf391decf494c5badeb3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe728ba33dfbad40f9b3c7b0e529d79474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd10e7f537872ad1cb1d6dbf0b961276475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5970c9d42b015fc80b3316f45471bda0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5afa0d6a750fa20e48d15c5e2be85a1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2193608f0878eafdf63b0438a1abc5478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365abc256499ebfe70d3d8c3e450db2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5f88c8f19ab370fcbf8076d82ebb6c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9444fb59731151b49b6666f8e7ee4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b3dd20c41e77815cc1084534ecfd4c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeae8fe94205ac1705a754ed8d2c84b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2934025c7bdf0c534cfe3b43071892dd484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad64234b9a8da9587a360963649eb4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3a5ba92b26b04b17de3aa14df0e422486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448924cda1181bf4f08b22a0df3d1d6c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a7c7128d3dbdbbdd84c1771eecc25488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367ea3ee659ecb82228233133b382019489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba484560d737f6afd9fdce7f8c662d7b490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7466a572956a48261c37af2ad889723491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60dbae410b0832b45f34c63423706819492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e402cd460221d8a803a3a7c14358604f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2534951d1736ea5d5e4e8ef4e05c165e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e699d6994dacf97615706e0389e66b1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88cb2e60e92b9ebefc6e4cbc6ec0c9496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a102be726cb8cd57fa5c4121054e72497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d1b3443fea2d01ad2c59a1586102e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22984dc70446a05fe6c52c1ac74bef2c499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b62c90f68582e71542a937e5136625500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b60b5f647b2fbbb0f9406bf763929f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18796797afcb714ddb711ecf9c85a113502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e0e02886ec552341d438673a10b869503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cd397212a5e48b3fdb1427395a5d91504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c7a41cdfc761281cbf9859068a2f3505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e860a0ec1fc4711eec709f011394059a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90eb0bf017bc190afa49368ca421fec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763f62c25180c32da80e4ec77249e167508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a5a29e7fe471042b08e7405e07e58a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7a6b435234e44351f82e4ed9d652ac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175c11eb98ee5a7c6168f716c8caea93511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bce86dd0b9b1bc1b20496158f43a8b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99f83a7005b6fd0e77fd550ef903d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981a88c9ddb3e611ac2000f17c90c725514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac2db0be1d03182623f63aa78348705515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da10d16a7c7c24779afcfa13270acda516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b151e916a017358540b46048d1bdd9ca517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975674c58b5a6e826ecb3fb8489de5a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d784b3b21b943036aa5838fd9aab6519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f4c64d8650cef1d98183f49146dfe2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5862de93d322101463ceead75f200e03521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92051410cd789f7623634f0f0962717522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85848c7638eaec2866481aa9de3d841d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb46cda2958732278ba2bedb7317eddb524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed40e23877018404becb673a4b10737f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ac1fc1053b26d68fdaec162ee5f2af526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab2ff7f6f3ec8e059abc547fb21766b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e9b282ea18701c65fe4dcdc7dc1f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f308801b1f494c2787f6c9a9f8395b1529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5e868e20c69ad940ab1bb53882877c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68833a74ab0132fdd3388921c07268e9531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea259e102650ce9989531b77b90ee48532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ee1fbf314ab167ee66fff404c560b8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2c83571bd23e9997a15afcbe2bf686534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22b10512bb7244d3e4655339f076a1c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464de1b543c3717ad9779b6fce2bc16536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b18f2638e376d89b4afba18634fe154537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5a8b652d9346b2f812572b8d2608f0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a601900461decac9cff0c65fff344f89539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001f7fb62225a18bb0db380b2987048540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13695f8696ff2d3a41f1700184d388f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86542a64978a8bb322f1fec32c95828f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692f3d34e534cc5e3cbfe51cac621f4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb47140c7fe634baa29a5730c51d7cd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef40c01e119880fa737f05211359350545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951bd6f5a37cf2b8c28f13e0143e18ee546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10455749157ee1da08e0f83b923ed01547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce624b2352044167177d2b0952a46581548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154987cb05145f59a6e0e89897e97ff549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ca832a96c6ae789ffbb418438abf9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455d651b391f8a2e0b9790dc0f26c8ce551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b5231cd1afbdd1c044e34a367802ec552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7539c8c087990dd630d50369c7953c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad828a2b3f2a1ba448e5a8d68897d88554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5326916939425828ba90d9c90ff8b34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cac93bbf08477b8acb032a3020636b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c13a394a4730ae0b4f00e163c34b40557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991470ed5f9d7c30405364ad503d69b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708030aaef99b56e66e3aff630315015559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf8af9316d62809512a262fba73e77f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ec5ef891a47520e0e72694260ad646561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa1891edf8a0103b12da7de8ef54056562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c66faf0ef9543f2b96bb56a786c7f8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ca0557b87cafe98a0bc24b9d45030564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0455c91fceeb7b210c6c253ea498db565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09cc990e2501ae6fb21401a418222f1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20a0c8aa2770a31032c15d59dc70b06567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649def5f3f45974a8c38aaa9d375edca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ff347cf53c2a270c1f128e8c08d493569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42741e28033718dfa2a7c1ffd7fa7b81570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d994f2785f0284cabbeff76f328043a7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbb78c6d8959d72be546cad74a681d2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a516e9f6e29e5b74ee14d6e9116c1b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af20fd198afbdb06e1d9cbac33f98de2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa5de0ca58778b1c767849520b8c27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b108a3c02fb5a7b7067ad54dec5d51da576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c00e14005599d4340275dfef066379f577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eef6d439102f585847a184d493a0fe2578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad8043a2c367eba84f4d63c0241dbef579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45114faafe6ad39be612367d8a686c17580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f356adbc537f54cd345ba1397bd8a4b0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41277be9154bc18b7b0d60a8cfeb453c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059f09272988993683b045f31fe0d816583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71623e1a992440af4277836189251854584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959029c40acd5146ec69988ce15fe0b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81882588f1ecd78bcacd8c64057259ed586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f715bc426c88360766ee48fa8aa0a4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6e3c5d1920387599db376a750c3f79588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95f0fa726be9c1ad4fc48ff99e25cbf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172b820fccb39d8507debfd3b9d78be590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7e2a50444b0895bc92e88d00fd1834591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea21d9a270bfca1e3f80bdd0a7f52b3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2634ed1fda9e829d58f7f0d7b43ed593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392d8443bcdf0e645f250cb4cd0da170594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317103b215b8f106f031008f5d4d3495595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2d1a10b8f1969db7249969cf666fa596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f726dfcd85224f10464cb247cfd313597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d32343e784fc1d8cbbadbbe7b25685598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddd04e82f40093bc44c0976cf57dd44599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56151a2f8232e96ef1a35a12a1852ab1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383a1497d7fb6c3be4bb3ae1417d6619601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebd424712ad8ad9204c2c424f8d2c67602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bce35d9fad931280c5c015938e163b603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b409fd2a5a943626bb830b56f9023614604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a41aa695e1cd69aef6d7481f125930d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86d6c6fa47df1ead88074b943bd368606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc92bbbadf60b4cee03fb9d1163a24f607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18c9cfd4ee81a5ee81b49bb25c11aaf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b76e81cdcfc2ba9ec8f9fbe4782f0e609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b67f9c67d94b7ab874bb6bd7415e07a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561a505f38a07eda568a0895e440ea11611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7dc7646799d3f64bab6eaf13e6062f612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b113c38aea2221cdce4200f236909f7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312be8ae6f99369d176ccb346b10bc3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afea69ae4e7e3b3fff75412e324f45a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32383fa8c03c41f970959b19a4d7e416616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad388bebac2a247def0d9d9673bc93c3617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562bb80505ae748c37f9e6b5ae247bf4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437ca84d7a88b998f56a40a15e7b703b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aea6129844f1a0118612e0a71b2e613620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c6efb376f5110afe64d12264af6458621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4221819daa0d3ed1989b94650fa6fd6622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d7c8b37cb9640a547ea083318733f0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113525acfa7aef9beb1860625f7f0649624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb2efadc7ac00483aa8cb78b4ee2353625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684e29b041bcd565b1709eda1e162910626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc5a6e2cf935972000f84779c8eb907627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0965695690694c3db52bcd0c01f9d6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aa6b55db54d272a9275c2e163759cd629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337a7703ffc5c260d74330b6e976682c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07263ae26133a880827126dc5becb6f4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42486e8fdc8a4f506e04301395248fe4632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80297f3dcd71c5ef72f62db4ad7cfbd6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccfc3e20ce691e9a59fb589de3a2cf6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc8c09303b16d43343910b9cf7e1d1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3c9674e0461b4167a85ac3432aa9d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bf1608dfcc215c757f52d3de15c8a3637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9a4ee73f26da4b3ec204c8ec65058638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3f9e400e70c7a4a951dbdf27f80f1c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e825e23176bf0bb344e1d886e005d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f781d80105dc57d663e72df480937b04641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba49cc704045c71fdcd74d0bf43ef6a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272657b8412b8c59898d38399b6d7b79643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bb9709198dd664969bfa26c2227ec1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dca7a8ac5a47789b73dd997c3d89f5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c98c273d52ff4dab3a57d3a9b043b5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dddb02ba6c81ca4d7e3c20bc4fa050e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbdace786c7ea09de30a1744a69a6e8648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699d3e0aad891b444fe0f0ea72296f8d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e042ddd071486f64adc598c2a172fb8650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7f5977d47685d0ad88aa730c29273651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09e2d6343259e7966e31345eb61fc72652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5dffc3610436fd759229d2cfe319f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ad91b515719fa297fb5700be98f0b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026673624d45816620bd8e87e01a15d2655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddeb992e66ff017e53df47f23e712ec9656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768b82b8eac42e4d15be0747fd027004657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9977be3afdf5059aac5fdd95169b599658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbeeff4ed9cefc5747fe8c42db20a55e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f998a905ec6942aa199faa3cbade1fc660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9338885ec695df5881e31bdc8e5c048f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b491a01b7d928bb0dd8199abef28829662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49729539ef960bc4b4431f2f4016875663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75043aee9872f3491d81de2943ae79c6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b14188f6fe71a8a767bf6a9b64b7f1665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4eea6d84fbc878825fe57349c7441f7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da6187a31e5f11f0a2d1b75220ebe67667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6c12b609fe1f4433ea9868bce6ce1668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143764b5cd4bc0137ce10c7548dabe39669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb02c30460cfb22aa5c12a451ad0c33670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78962aebf174ff30178276e8f0e59702671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf084dfde5b5d705d2f09947b48a07f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b105f12ffb4f252cf500d88a11e4b57673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b122b60a06b4b339a5ebdd39257a98c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7c06c8e00d201b7928f76524b932e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786c1f113d69100e3c93494fe7a9605e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdfe2dc1ccafd1c97dc1136bd74a5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6624edc0b9dc23c248803b60e6a0b7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3396518ed0a23349119d376c38853ace679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4287175d3261510e33a3f1debd21d18680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daab6f97af0b5fdf0bc936ea632c8d9681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec74edab223c14bea8b49711a40acc4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83d0580ce6eacc2d4c5f316b2b84f06683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87600b88b66cb365513fb6767e2304bc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f231527e2bc8851a2633dd32af54a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67926c05858d630ba8ba2df54d50e8b4686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304efc64543fe7444f2d7685c4881353687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f384a89dff0d0bb5a506e7665f9a486688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb4a2a052cd10a97e69246654f3ef7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b30c4eea3a0ffd50143794318b22101690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a3742f07fde9b317bd4ed422fb5fcc691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c10e83dede9023dbe5feb3af22c8f3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b463f03f43ee78e4cdfa893477efc800693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ce2d5828296e3e3be13756534ad960694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81ca8e2ca1557fda701fe0a291cd002695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2f67dffe52e8773fc309e259e30a64696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f22c1036198b14ab5d8e6a0aa4bd5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b6f43140e49e9043bf3a50ef480abc698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5280a9cbfdb616c18718cc95df7bcd699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ed4d778bab55e3458fed8de3393fa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef48ef4667dd3e741f12d822c9d22f9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd842bc48d1b87d934c459208e4cdc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe41ff015595c3c1b7ab4ee5d6ba90a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1afd075a68038713e6d941f2a72451b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e714cb57d58a84da775b4dfb5e218a705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b1d5848fb06d8c3fb4a996ed67d35b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4259b5690a337b0a25447894787c19d9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad4a6bcfb0a664e888b3ccd401c6c0c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0e1525315ed401eb4b08ac8d2e915709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6eaee85579bd2b49d5e34242eb9cff710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a12a89435508449a6f0c3aee5dbc9f2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d595e93a4f8cb7000ea3b6cfcd8d611712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f11e967d0f359503826b41518b6791713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0090846729016217d7c1e0b9fbd4b90c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd283d1222abb456b09b2c9841816568715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af9aa9e8d0ceb222e611dd6832cfe49716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b784fbce6aa7c4ecaf38b7610b8778dc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9206c13965739f9ae4002c1c48854393718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5701e576e461071df4b69408fa10c1f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45744cc0b42ff5536d400dd340a83e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbedbcb7ed87e107d9d4ae301d6a257721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587ab1f69787d7b6268871d6e610faa2722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f98c2e5b77a8c2c4b9c147a3f1b75df723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffc32ed23619d26d99fd01cd7a45d08724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431b8a635361fc96932a6266e4ae2c72725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f21d5daa2cb0d05b6933e885ff8ef9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3674bb2ac77aa1c72ff16f5364d681727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd808bbf19ca7f0cc8ae54372bcf0467728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aeb2c68f75cc3d3513997b10c2867b2729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9775b12c926791fe7d363e15cc1075d6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a02500e173c1aec8f769dc163c029b731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c354f3e78db7955d93fb151c688aeb12732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65520e7c9a5d727d3e112f170be10a27733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194b8c8c27ccb2a204347f483285fd95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78232145a2f6dd667030646d5b0c2a6e735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250c043161ad5a1f7d8e88ab2588a8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4fa39f2dd2e510f4de5e23519be56737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11a2b4f2db80595028e678c7f8b262e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49e4350f0616683bdcdefc9c0f2534a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e395da6f829b8846f373cb75f187d57740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289f3234b72fd68088b71bc6d2bd2324741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b721d313a6c7577bcc2736440c46b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcce81eebf78a184ec787a7968c6d16743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b12f20e9b7ca981c48fb371585b77744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8402447afc8f02443441e900ecc2885745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ab49919b90005f0883ce5160b1f8b2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f6c96f370b86973c09647506e910f8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5386a9a590eecd315a8ca6feab3f20748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4e460b9213f8cc5d648c814dd46ab3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711fe28ec84fe75b95bb0acd6c508d35750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1c588545183c11a98718e7fb8ff7b751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c816097d7b5466f153a4627440b18f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d749627e9a28546c9152fa43dd9f09f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187374874aa1a28837df018390410bcf754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3074f45df971b7e0a1ac0ecc11b7ae33755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb03b9ec86356bcc94adbf756e0fcb04756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f504f3bc88484c3785ffd6b636ad757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02674149f61f19de646e8d31c621857f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c109a50e7ed7af67f78ec0131ea443759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed42e2da10ebd0c611672d3905766fb21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c683b7c16ce4190d475b35fec987b3d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4275e9d519d58759513c9d5aff44d6663.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb9c142db4e92f5947637be522e19654.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b528ff96f286eb48f502d02857ab485.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ade767ed2f563b49f9255704129744c6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139a6a720ac7733369d4eae0f7a7e9697.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b563da15ae02f5dace491e0cb9d0c82b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9e8ed137294a66445728a59b727b1b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f634ba966c3ffeb241d356c9c474f1d910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b35c4da9743e8936334166ca50b2df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c06287a6ee117cc795cd00f8419053612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5ac21d7a073b5f796908e979708b7613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51caa5550f897f0d6383cd4aab13c9b514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24141dd6cee7d902aa77d4d1a7bb6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3914e01f4dfb7b73a743c742849a6f5d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1e197ccd159458d2a6ab33fcd796917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636c7129cd460aa7053449807a089baa18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500397e2a890b3afa3c7c3d36f580ad19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99910a8d53b8ef62c29d2cde2f993a120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb3668adcd753e3edc32fe47fb314fa21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd2306fba2dd3091fc6446d61478bbd22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75311e9899eb8405b902ced86c43fc1623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076cd8a12327e3ec7740efaa969bd9924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6463608d958e36ad2a2c88f747d946425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063d5a19230ecec4aa9732df75ead2826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d9ef39aa06b0a7d2c4d9040ce4d9a027.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b99c04bbcd9f6c0349976e8305317c228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cb8c5af521ee9135f7dba5c7bf82129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4daacf1a2ec7d81c61af02aa7e4564f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e69855f67da59542659c2400f6b9c331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c9f41214d789007940382c6a85d64b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d23aa866a511f643a5e46dafb645e4033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a936f81ef705262fea4c965556aca234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea12bf5c786511de7102debc95b828b535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833038a43acde0e596974e3183bb24eb36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457ee5b34eac42b324041eb73ba3e49137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946b6111210fd05ab608be523681ebb138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe57733a8c5ccfcaf21ab6a48ea313839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bd734a7f91a0ae1bbbee9f2064c62740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ee7d41d8831e6b6df8db5e7facdd1241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ab03ff7dcda8a4412eeb31e975a2942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3cecee7e46d04feaf3ae8012e3e30e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747f4ad4d205747292f8fae906057ab44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc24495e4063883cf469640572e4bbea45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f009cafdfe5844aaf99cfd3fa93f488146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e191327dca9117cd3c84babc1bff060047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb84f7a749558793b54d9cd705ac85b348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf41537f787a2fd62f52e37f8e2adfc49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c6730e2722c8f6873e46fd43bcadc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53675e84d85bb4a3def992be47af0a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f373351a1025bb027f7b80dc2cee18252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52681c7dc6b28a6272130fa9ab958c853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ba8b8aff30392c23051df74b070eaf54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e9043b6520fd8ed32e476f5e73908555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa08fff07bf233ddc37d03698b5c4f856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f39ef4afdd89767653ac7f0f99f9d657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55c836778d17fa18f0c9e7ed913210b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce815c5ced1dc8dbb9f3a5d9f637e01559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acd19f5a76e40c59a74f79bee4f288860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1498d63eb4c13d3373e6d9dabb0b561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d72b2d33a7fee492d706a078e9392fd62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99aaf52c584be174b89f108647fc5e9063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0842c22c946dd426f09d0cd4bcd9c20764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dd1cb64fcadac12fc3b54fce5c7e5865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a44582e0d4b968fa85d2f8282a5b6d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169a9d46bc543ca4f9130e58acc1ba8067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5836c865ed0e27125ab337a347dad9268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f246773c7457babface49556e9a6938069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb62bfc38548f3ba78a7d884474e1a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1755630c15870a06961efa1580ac0ad171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bc7a10929517036cee8a332a9363c172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ecba24f5af0c0246c804ca9e1fbe5c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b393cbcc97aeeffc0a86a79bc3373574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5437f93b25114f4be6b56485517bd6675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861b9414f1b9359dda14cc4e2b2377e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19671ce29b71aaa2582d18dc868f5cd477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6207192364c563bcd860ba55a75a7478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3206ca883ddd45f55167171af4c64c9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239ea9a15db64c7f6411877d6071e55d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f7f1ecaef660398009eb506b564d8681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72b9b70c6fb0952e076554fa772b5182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ac539d5b9e7b2e01e0c46bfc4e17a783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94967312415d746e3eb81c0f1868868b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969738eb962b6512ece21278d10f976685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747e360a102aae9b68810b0cb31d8d4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f48efbb7758f520daddfaff5d31c0887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc131025a5685485162f814ca7cd15e688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992ef357d16448d53854a8fa80f49e089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee16f12d12af27693d596e66ca6e50990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7a7b34552d894a30e1b4f318acb0a791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e38d0d79bc77dcbd57ebc067ee78e6c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411b0980ac4a52605c08a3604a1a184093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393217caa8bdee7c023729834ed3866f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f23ee20bffdbfcfa28c1a89ad8c156d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f32af89f0b9921fd49753312e6d7e1d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6abeedae9f89467ba101980a93b53097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab682cdfe758104c1fb6959b70e7648398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872d287eb472a1ab927d540d58de1ba399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f16dc14a7dffbbbf6e042ef476adfcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e17ebfe2b87e4f85d9a60464552b85101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b6f3a626586f7789c7c2af1d587cf2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea948900225cc733473382a2b912d3b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de255a2935745196400838f9c9aa297e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06f60f617a3b9af53cfd258a3dad9c7105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b01dba077c88b41e57eea344b1064106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dde58c71c8a9584edba65c0c7d5194f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886c92d751bb55bcebc31d9b04c9fb4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871d6c5109bea5e2d115d435e9aff485109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb1006f695bc750308e94fd79d9dcd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e790aa20aec05c09dc8904bf8ad986c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c2db0b3c6bc5c88028be0f43c0475f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f27afd600589e2b170d09745786c21c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7004f177e4f1ded586f417408db5005e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05573737bacca8cc7eca19ad7de11404115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c662a0b19ab219de6534784da9730e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdafb2466f799e0a5086127a48c001c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e3f6a6ef84ece4c14d7d4224b31547118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63bf686e6fdde0cbaf66671265078e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a2022b7083c520d92d9db9f8f73a8d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0b9c63e49060d15f4850950fa9b325121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f156a351c44a0498f5030a3a1c31884c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623fa04a33f9b71ca31d0e380c3273fb123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4440223ce3e8fdfc94bfd5e5510bf8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb12d342839ed4b4246046970ea1cb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491123e166b70100a719a78f9bd2d5a3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104f6f9e2643ce8f62e6e82b2d8885f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6308d0a201afc43119057f94f52afc5a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d30e0b339d46542dadd1de37840838129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97199455b2a3d5549c51c103be11e28130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30e6e12d5d29c1284575e2d29d8b11a131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e141830185f78ab33be23e5bec205409132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376129620b4266436a08e6d11e170e8c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec0e097a1287b2c9a1cfe7fef7d6f27134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236505dcb5fe9d6aafde17c012c8659135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439c046015d196d7effda84ba79d49de136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55601c686ce58ccac028558473998499137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62793330c69ed6801d9556128509407138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a56e17a387ffa61eebb486f680f7d1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7210bbecc4656944ab3938feea5a75140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554207f9467725ecaf4012b5dfa5a1141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1502d51ad991f3f09481472a6b2a22142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0587a224d422ede5b7bbb1552575dff143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688a07e53f7997e3223373881f8f7547144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2ce250d3419fa2c7616969d41a75a5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579393c589145f22e172ec1eb501e279146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86a2bed0f71d4c2361181cd5d7969f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe49021e2edb952aab238cfdea37c7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdccc902a66abd6f941d725ea68d30a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c644d77704f64bb79d198462fb19bd150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fb31783cd47e04b585fa73bb103b59151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7792e28a759d6b23abacb1f6e94d016d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ace6b190bf786bfab051241f9f2de3a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e226cb8add926d229c9f96d3b0fa1431154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3bd1462ed80ef708ed13e70c4ad61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17042ee6de2a4bc4773edf1af972c9d0156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ced5879311709eaa7a26202f1e3f353157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4987fd94a57240db0a12f5327627200158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58c5090296fb3c4d50ddb264590048159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d739a017aa54b5aeac2b35f54e56e9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee960215519644f3d7c5b58a9398c768161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c53b2cdbcc7818cd4b3eb6ffd891f3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736ba6d444e1fb17b51f1df901c885a2163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc091f7984c7f13749c003288b2a523164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fda3d4eb8db685fa4ad7778daf9e779165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e514a5e82bde63f5831e8c54dc7d4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759b76899b5fa8aff2b3e3ced81d37f9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c835b772ac4bf8e596b7b0f2b2e9ab2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb77d3de4b3153f89151e21a57ff473169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7bd0c8e4bb4f807e9c7f2456b154ad170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6961f3a65d29bf83ad4b81758f1bac7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270df64c2ded4cc8ac13284123638bf2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ad5804f4165a6def82e0a754e5976173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480bcc1371f98f3254aa04a3db0f77d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b449abcdebc5bf3c77216d763769cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30bd7b4d66c0312e23cb944ec13a7b7176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf90131d0d3cd454a506b69adc95e15d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590afd4d154bff72f40b2c40e45e9015178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6229ffb6d24bb35af150effcd36e2f67179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1bbcf6cb5ea94e25882845150ca31180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a470710519efcdeb8be9fc89771e634181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4d0ee0ba09721fb26dc05595dc2ab182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c62051dace59e054dddf913f478b9a183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a020d10d08b048b7a13e405204cf64184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bb9fefb57937c9a04b089a779d472e185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca44dd96b488d63a1558b51f263f1a0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97475f3605a15e76751e662f91549f61187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcb8438b4d71ae33a69909fa309b28d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45af2ab9741b4c699308b16edfe48a48189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be88834b2fa1a4171b07726d1529563190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb98873efa54dfb937bc36e9ce42cb191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e580b91898c6310848f9262017b9fc4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf60df463ef7c2025b58cc953571be6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7af7e8efd23babbf0d477c5b950d79e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbceb3caf1004c6ac606d6d471764267195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacbc1f77779a33c237747382ebb5b18196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55212b05dd255a33be4c36d821bfe653197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78fb097e8025c4301d6930a6e2b4169198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383bd5ccd68f39def831f439edfd319199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e0b85f39cc6e77a7abc6f53bfacda200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e111555d8b66ecf667e89227dc810144201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef794ec46b944cfb0e67b9162812a8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74ff0305db99b6a20657d6ea14d9ed203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4a5012b9322b815e2636c77f46b73204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2024a2546b5704dc42dfd851c0976939205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ba12b00973a202e83e2ca618eaea6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f043a2f56bfbfaae569802855f13d6207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beddd6e92a6f801f07042d317712001208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621a8b3b0cbf21eef0f7ee1c5f0f307209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00c8a56013d38d15f3e93370379fc01210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45231ae3259021790edd2cfa1fb9129211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea1167979e040c8e79309d42e823f3212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1845c33bc13de1f96e00540162ed39213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19eadc84ea149b8612f42548cc797b9214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71871108713de40225adfd07c184199c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d300853de0c7a35cbf61089474e454216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109cb2f47a374aa6ca30bbfa5a882546217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653f27bf816f8495f41fd2b00ca295e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f84af3bc630866b88536a52608d2de219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbbf6aaf9f2bc5885689010822ecd0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce657132361310ada460411b2f422cc9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94315970e203f8486b7f4737cf9b543d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020248dac65828f48d63c8c7f627584223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb52f847aeb570177b4ab57a318e0c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578648bd112886f295cf6c5aa1ceff60225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4a95b76192173ab5a5d47ae35e957c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31367277f3ad75772b2f976f751d911e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f608c2c75e4564f24c1454f7e67a6562228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3a2592abdcfd110018ddef2008733a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2982bc00a9848e23ef6d2c464a934967230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e925d5a1c2a0c2149f7f6ac2da7edff231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc617655a686cd5355917a1a8a5456c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac40a9d52a060185143b6261fab5609233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d2606b677f5160d9ba9be53fefeff234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c05183777c4c04019718befda6824c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066897ad6ae7ae5de807aaddf0a76b66236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b41a03778f5070aa6b3edb3eb0e76b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bbd7660a37ecb90d73e5cfeddde1c5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3683db3d15703220277acf0d52410ca8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57a65e2baa0a89980279a3ffba9de3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125a204bcf37ef85c262b3e36c42a38b241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691a17be09add30a592844a1b6f76f5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed22e64bf666d5b7cb15c7d49aa12872243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790d4c4ea1d999785e0a982d48e29f90244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e399b32c12ccc2dad3c7293fe531ba245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480482253b515b97819bffb8d5736edc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33341a0acb53f963ed3fae1f8e08e5247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947d1faa2427c33dfddab51c3273dd0a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6dbee26754c8a5125fc2259ec6467b249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b7b69229b69916ea0561d381d8fd5250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165245e8da75210b9fde5bad6ec12d3a251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13118965aa77027fa688d2c062aa9433252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459df2c4985ceda3c5ccb1f7c167239e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717d37942f8d69b745a8b45b9bcbe46c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48eb9005991eb01cce6edbdd0af5b18b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664820d371f3ede31820e23b908fa759256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce17a594072ca558d24485fb8edb6631257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e01caac91b416e0182cc85b3f9d0cf9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c32ed25addf7fb68d148d55c286f9b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d680eb001a25ffe6da5daf1309388260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ad24b9bed25551831bcbe4bbc5a015261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4695d963d3e712f84faed7d8726bbe262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ad5fba798b4356f29bcf1d65802321263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6c9fb8c76b6dfa82a666cbbe5bc02c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff61dfcebccfa2a1d8c85022d8bbb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f36798f8fed7c0892624e3b3465538266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8194cec39ca4fc76ee4d9758e7355bdf267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755ea9994772f7266bdac1fe7541381268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c851df8edf6dfc669867d7a6b3f72269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba3e30fe63bbf547aca1b5340127c83270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6488b6acedf75b95f41b52a6dfff0a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d53a8d056ed57d22c055437014971272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787b49cab4ad9617275b9368acc0e76273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42149639cf8a2e75ad2b735849292c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b65b072c0de409466e208a2f991f7a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb9aed2cdbbb8ecf588e70ad4d735fb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7096b7eb1b14fb9451912681794f2405277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c44e0e493c1f72ede51e2efa35026f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b04508326ad899c1ab546bda8435d09279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d2a199bc4b03108c9f7b8c110b811280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72002c647d3f7f4c8661bfe96699cd2281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c384271ce60308a1e8ced15be5cfc7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1467801d08ecf992ea1fc3f5e31c6dc2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2750c1eb9df01cca4dacd85ad5811f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d98383fae4f08ad0b7e825ad5fc520285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7418af55ff42c4eefb092038f93250d8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a233e211ca25cb46b8ee031671fa01c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753cc9ff61ec9f559a1c44c2735498e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11885c2794d2962b6d4da1838271406289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9383f6cf0237d059dc647b4a0d08c5ec290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0676156990f76adf31672e6cfb73a020291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a0ab6dcf141dff0974d0577215a53292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afed9ba7d35640cb8e72e72d3175737293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915cc0bd17493213607910e5b624fd5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d20cb0888127edde6310055744f719295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d09718794a2237d20ebe36dfc1c54bd296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f8244d4e6ff5a7c7c40b510fb6b3a5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947525b18b4cfaed0ee2da1b21a2e404298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346bae326c579bcd8dae35f5ce934b67299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0010b92788afafbed43df2698369f826300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b6b75c868e0c77f4499103a974864a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da6a3e3c9eb188a6065144741b4c7df302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404d2b3430fcf10bc2ffa0a54e2eb93303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e41d18d174503247512bf5fe4344f37304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9223bfe292e5b5f7e827cc19d323837d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3cc71bb233dbf2ae284f8bac5503306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d8f51862ef31f0a04efee325fc72d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbce942ed51919fceebd09055d6e7c01308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7a23c7923a221a0a399ab2aaadf686309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cd7ef96501efa4647eacafba9766fd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4517608ba317ec97a6a29026c46cdd7d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8ad9f6c440a36a6dca51b5a84cc439312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a6db90eab03a3f997d199e0d89f234313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c89e565ba05f2fc59d80d130602315314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01d1afe9bf7fd4f7224d5dd00efe6d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d7248844c203e83a5e988dfeea51f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e3e3a63214c1c2f5daa18c34b7c3d0317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5d43f03090173c8e5e139c598a203f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997dfbc4b5be778589d3902b9fb57ef0319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709c15a58c2e5292816991347cd13c0d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e6c5596d6f26f295088264c2ed68b3321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774186282824e457549d26a14b68e469322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0640d55b2876a4f5a65da8b5204dc22323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416d5c267827c0950693c96197cc02a324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df75e96e25c27d03dbe79a46bed6c911325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc1f2330a0e8525b1993ca26c0e2433326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd9182b47ee682ecf150b657afa86c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e06772582283567fcb465853d4f6c5328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d282709c682afe2a67a777981bd227f6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b0523972e42ccaa5b128eea0309cca330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625a6b1c1e428c08e9946b0c29a36624331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d552fa69f135b36648ec66c6a1f65ba332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec84f687f9049ad9720c74dafb6a84333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882d5946ceb81fa47639f14051fb101334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a284756236f19ba5246139f71770ca10335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2bfffa75f56565c676731ef592cc95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff283c324485fe88b3cbc85e6f1cfbc4337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b387bb5b9aac38eccb6f80929dda96338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faaca1cbd9a31735b97f98a8573c1da339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e426716465cb53840f508dd3719b642340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e3fd1487366a8be52d4fc0f24ac0b5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7c4a08916c00200ea0f1310ad8aade342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6045a8f38f2321cfb7242ea3e44fe3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b34d17157c676895c6e602688b94759344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3408955a7cd3b09acae58dba0668299a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f4dcbe0111eed0955f3fa09c8b7801346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b11ff146cf075efb3ffba7961ef9e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe6ab24cdb344a009961275269f3e24348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ae7f2409a683c39d0efba9a0ae0102349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23e525666ecccfca4ee502a3fa9f9b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4f482f9d6e5e3013ae1f1baf9a145a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecd055b6fc2d94c4140d047721da906352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b46380695fa8118ab61c6ba91a092c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4872d6febb1f07c2073167dc73832450354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b738db0f5e1e4da7bfd7446061823f99355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b9537cba9051a23316d6c769fa8a62356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f893f0d62c37022566117eb5fffdd8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68639e4e40e765ece3b29fa57bf5b712358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b877fd8eeaceadd0c798ea99268036359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfe89448dbf09db7dab7c54333bbcfb360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1f82764224e8acea233054e3527508361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f15773c0d03147fcda14190e0c21ce4362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac923f5e07db04b9b5216871b10addb6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9871b376f1621ee7c21ae4689cee46364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd047671798bcb5c5a41b78b0b6d67e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2e73295fcbffd8f712677bf4c0fe3366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4459c681dc6818ed01f99c25becc2f367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b5bb10226fbe1038e90c8d6d15591d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd50c4526a15e3f1ebbb2aa20e00269369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d51c873418518140e2419f370c20d6a7370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a1fa36154fea8f74ea42a0af0af41371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda989a84f5d5c95da31eb72a7168be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd866c70984f80328d6089998b60605f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33ea34e4b06dea15af153c063ad3ad374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df133ff79f5d1f9746837da7fca2b97c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a05ce605151b1a093f8c233c1625ea3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e657d5e9184d0540a6b0f76b5959a6a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0063d0862bd163cfabacdc2c0fbb71378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584fffe1a0e13605d8ec46971c73e3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7714047b34dc0dea2f0319c7a6fe02fc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5c96582c54901b4a6847aded71a0c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c5aa4fdd7c3efabc8414987c6d3ecb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660d58bb3df254182e4d0c3fba46746e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63d9b6e3e3046635bc80566052434bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b133f2ea651538eb6f62b2efacdcc4385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069576e4f4c75af43350dba4f638c55386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5383fddee2ebed80734d3b5d78ceac73387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c51a14025dd719e97911087fa52961388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718a661d42d2a1f2ec9d3ef9f8074d0b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8364b9a1fdfa548ca0444ba5254b20390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34820e28d6c0c30bf0d399c410741f2d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81693a1b257a4c5f0c7d1b0a655df8c5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4df56b0ae947ba02e8713e1222dfa3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135b67087a648a62e7d8a6ac2c7a2a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c982dbd3fc27716fdee0da0e2453fb3c395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef050ff47b37b3ab5d479fd70fc13fcc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16358dce43a95e1a019a8c5e41fc20a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caf0830822c206dcccf8e1e0eaeb674398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d02a1181c5232402144cd46d9b14b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc698c30760e29cd4d2872fa4a3a2c45400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af127f2af92c15b3922c2e9acc44ecc401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec1bbd135944d55f6a94e70a818f876402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579c1df1f94bb5dd58ee423f78cd59d9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd574af70bf156c9e26e9622373cc1e9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c544ecb0808dcef872a0cf8fa22b3405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455cfcbca02a96bc6186e115ee590468406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23ce4d8d6fa6d09517539237f22b90a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978663e9582f13cc8cac3fabc8a2597408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4b358ee4dc0a1a16e4576ddea8fc1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d628695896ee66f12cb3e4da2d25361410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0631a3e5e04ab9fd9101c56c6a83ee01411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e53c893f3cc384d338748f55fd72fe412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2a1f3ba15fa55fd90b89579ebbf2f5413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d256baa40c44a6ae35162e4f604c2e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ac1d2b885f383a7f0354950215493415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbc1b3c1a7bbebbd72f04035f933c75416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959e84e2978c8c0f3e2721d777e5d75417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4cd547d2b8c6f713b3a394f104297418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443e8863d0169d0f24d4dc2fc929456419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9bc4cb7ca64331794205422a1e0fde420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d2b9705e71e78b3bebf9f3400e8b0421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6bb090c4edb6a4e1120e6a0bf26337422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a27e3f11a8c4570685a4524a9bbd63423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb92f69b7fbaafe043ee4e5af3d6980424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc33e72db126897864a71bed5bfdb1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d434298fbf02da579b16e76f9c6f2f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241aad3cd8fe21be96f509896c380050427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a1a02e319c96b5f7bad8befce87fc0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f27a66030fb835fbc79e516d3328d8b429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8081e65dd42ad6dd6a65c03c5c6446430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343d866e1db5aaec2e8bdc764a19b258431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f3b9cc7f25d75567abb4f9715d840432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ab30830cfd9c175a296fa053857eb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab15b751a0710adc482c1e011d1c894434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973a1e78722f249cd73555b4a5c13ead435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd36beb63887359ac8e63cb856f8b2c1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636906f8a1d93a0a2e38518145114bc1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cad2ead062c24c0d07d09950e4d89a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74b386ef5c73d1e3d67cd175ceda083439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62609d76bafced5fdcefac98bdb6ac3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fe5caf0984016df792473cca5cea17441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191b9158cac06a373c51330698cb3c8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8390d7e2d2412d6369ad5466e224ed443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf61f2aba848e44aea51bfa64d2c7b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2110f89857a192b9b38d77323986b2d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f5eb5631a356fea4cc32c09b05da50446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9bd9dd238ba313eff1989792e5d875447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cb5a0c5bd4f8816bd21536d35d703448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62442f1f80bd8bcf1828efa35517f7d449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d2b1b0e6bb9cab922e352fcf379f6450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e93f1ec4874d5dc854cc371fa4701451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b25fa72466288d3dd4c8f00bf9fab452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1927c20e8d30b2715200710f44795b9a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2beb0ccb4153badbb3e486ed06726fc9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1feabfebdae3f01a2685469460ff6aac455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d3ac19884119885dac12b2bb5cb834456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd44f5470b97e2d2107ee0f12baf111457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a0fc801d3bc04cb5999e71636b514f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b5be1c181e7181163ad5f0fb4c292c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e76f0e6582c93be11a9e070b0f0e4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2445f585fe03eb24beb2ebae909990461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1f4b840cf3b805ecd43cded0ece7d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47802e7c4ff0334b3fd8b760a2bab7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3c00d4be7bf8146735f94c37f80140464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df792421b7fe7aaff8b52da01ead07b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdd001b592f8324a11f171303b26ab6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a59fdc01be0c925d71f1ac5443e6c6467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d744fd329e2503dddbdc042e3b6bcfb2468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd200f6c042c07e379510cb7c972222469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91856b89071183cc76592ab8693a8f2f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6755cc0c78dd44eff2063b4b8f64a4a5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd812bf5d189a6d48d74fabfa51b9b0c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1c09ff172192498a43463868e89f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d664b828dd1560c05c1cad7e6b21c24474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dea4b6d96a3e76b948792fc443139475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0575dad6aec70a85c8f274600a8eb5c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31e3f141fc91f5ba2691c4351a90095477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66490f86a50f31fffd741bfd2651e044478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fef5fdb0cf2e42d06b2ad6593f87c9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d417a29bd9112349b1ddbe682f779d2480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9ee6be3c1be0cf749e997271d751d1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1aad872649c290e127ab7bef600935482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2c797080e295aff5210369f16631a5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd988d4788d4c551421a8860e665b1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ab53a46959f29b9dfe3fc63dcbe9c6485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d74c2761134716b79886ce4a3e2d726486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e8b107d743c69d5a6e7b8b17c8325487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e4369b17c1061b8786c5d6e2d7fde488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c708da3063a153505b0392ef4a5915c2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea84421a237d47d1cbf2362134585283490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5a07e0d576cd8e78dbd71831c6794491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba95e75ecf619c09a3f8eab58079ab5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8e1451a7517636733d83ad7021559493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028f0120192e6054d8bee065e4ebfb87494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a2cd4b15d5bacc1aeaa7ec419166f4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95be49dff1b128cff8383e494a0928f2496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1705e5afa6837f9a5a0de8cd88d14561497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5c879f3526c69c39ec6ebf9ef2a254498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0666b44b081bcd36d1a12739a58118cc499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0a670ce81f46be5f29d2d6d5d0429c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d4a4f8ec75b09eebc696e5b5f019eb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84b73585aca3c5876f82c111e1be515502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e798b758dc409b1d314d37b96580f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8b0bfd2363bd4a2947c7917f5d327d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730b47a1b36329faf0c7d9fab35fe4ca505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b602b5cc365b450c9c152f67e245ef3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3b6afa2054b524b64afc70b023e8c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827fcc2c5549868bfd44a19bce9f5dae508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f91d8724dcce3f6a675bec94b66a70509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1446424f77a0cc39abeb4f1edf0cea74510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f44b26e883d5185cf1539d1eecfc67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9446acf0d855c2c6585455f5cb4bf19f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630037a2c4de58016207c3b9351b7c13513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6ff40b344397dc1c4511788bae9ac0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7446c7835b59e08ff0d8d4c8238108515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1aaa6672bd746acf425e3639813a3a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6f00f312a20378306f0121c2e0eb2b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17d9eccc91eeac283362b3bf1e6ce4518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09a0666cab8dafe908b54b9c05c18c519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4526071fb962b744d2751fb817dcff5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5524f379f0d8d0c4e65e88f26bb834d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17adb2f64bfbd03a452e6466ebe7bf5f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6cfb875f1758df4884e28abcc0ad5a523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b5d06c5e747c494a0989b9a589d3b4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc34c51ffee9a37af8415deed7d4792525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a04ad40f7ab8b2cb884066ff4bc9b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245482b18f1b5c3d5b01b8b6ffdc0de2527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22430d184a5874af36267ecccd9ebd10528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5da1777bb389927bd55b73c1708c496529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c212a0514ba3f54119657e3e25e2063e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bbde1b3b0ac644e56710a26116960c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9c6f3d6695fc37692c3a53465cc466532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee884cd5afd490a5909115cbbbb9281533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a661a5ee855f160c2ca4ebec2a29b30534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcdbce5408522df5dc8aa433e928681535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f5a712be83bcbda8079069dab0eb1536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52469f6cfb4fc739611ecdb74c368d4b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001b8f424343028e1a774b1d62a2f33d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4354097ba1b901904652dd0b8ea147c2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b481b4b6f6773f709fa9385277f9447b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa65a20ad24c118e4a797eda50da8bb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df014988d83f4963a9eff3a4b7315987542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3404a1ea36d8019363f8863ca46f1543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa0c060a445f70acae0efaa1dd8a809544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d6143583b5a9de9734d408ebef295545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adf3cc5f3e9342ce1a00ccf34384525546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3c2e8db675c5cccc032bcee1a1d15547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc984246505bf406af8fdf07af32541d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597da9387bd0847c8f10128968b30b5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081e11d2768764ff911da328345699ef550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fde6f60ef72d8c53bb479675918002551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0251285d8b463b1a6fe25d44c2b6e4cd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0214cf50cfe0d7e52d7d9e03930494553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b8668ee0a26c8b0241dc66ae2e41e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd11fe67ad88cb0e0416f2a03715a9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af3d276b018dd917ad6ec4cb4d1b94a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561af8c068668341487a43cb5d6079a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d69dea51877c962996c7c45fdb325dc558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291c1901dfe9a632da19b475edf12b3f559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9635e80e01e7a1ad3b1a52cd3407850560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889c888a79407408917778340b4bea08561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da5bfe6aa287d3e0d7a038e3fdf0c59562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b72aa1cf654e6055f150c0091c22255563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8b6cd053dd3717e613a868d1c080c1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc21f6178b0479c36b8539090de9bb0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9a3bd7bbd6402e02686f6f4ba86acd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700440c003af7243ee34de8caadbac52567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd724e10377ce5befc4f84a138b3710568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9331179d65469b00c4edb221197b3d79569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d0bad1c8e82b6757ecc79add2a4c84570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ff6cce6b377593dd67b9ebf0557fa3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278d03630c8e753ced8bbe941d513d4d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7473fc7b836032ffeffb85079dd98204573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3596234436b4705920dc1fce46b01f57574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9329586604438e0798a498b45508a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e53cc7daf844b6c7abb5914d3a6ee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc88eb4b535aa6763a6a8d58bbc31f21577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3358fe0a5d82aaee9a67d1d7c00e67578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46531ee2a306671e8587f25f7e9f2dab579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777e480d61a20fa0e67da0cce33789cc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8eaea133a8838cded59f6fa1be6a1fa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d59c5f6902918b02c03de53d3cc06d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9759009fbf97c019d3ed016aab36b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d28132cbf4c69ec6fbbd8f097ba9c1584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b645c2377f050c6be83b1823b8b6ee32585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01158f481b6bfbcf4b91679bfd636042586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da593c0e4ed275dc91b677fb2ee6d7f5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a259ad3e7417b6f54a08f46a8187d51588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893b0eb836a05f302b97c0b765e5b907589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b359a2f895a053de1334b5c2522a02590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc44f37436c279e89fa62be4d46bf3e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0495fe669314f6d7b22c1b91a477cafb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b9e31db8810c215c937a22a8e334c7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb25670b0d499922f0102122dfbf23a7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ac8379f65df93f3a6e959fcc7c2c60595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d661fe8795df9b37d5346337ad68c3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226be567ef59c96afa49c4844c4a99b0597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aa09c10e57853618b1660c6979a8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a1e0150d204440fa035831fc2e1a45599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3841f106e1dc7ff54be1b2345755515600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2fcaaad89a32091e5360a835bb870d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4176b7536ee1f137c528f71214ae6a3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499b36fc41fbfd1e1eb67bd21fd6980603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fcefd15cb39b4e782e231f66085ac4604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e0a4b05dbe5227d8b6078405a2069605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01acaae5a4f933612dbf9b75158366b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8718c01308cb2b233304a88f118eb95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82364f1137e6b636aee79522742bcdd9608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a36c4ec42daacc78243536d62c016609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863f58a5590e7cd4b09b3e8a14daa24a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734778af7d837a756265ab226e74e0a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42774d783fcba71052fa95c0524931b5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2b81cdd122ce3b6975e08a366853d7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6f9cb6d4c2d68eedc2b0f37a1ca5c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ab76420bb8ff617dc858a0466118f5615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6e9d58cd3ea9d318eb6cc1b4fdabe616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95a7d452dca6ff1867e2da3d392c291617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d9f161101e1d76cbb5a118ce95d0a0618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d55cb9c925b006d46037d15fa8bb98619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40608134853ca704050d875c3e555b05620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a73fbc049094775d5dc5cea2f23f17621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cff430e8a9006661b50a7d8a998fed622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d382ebcfb28b14720f4acf8c19ef4241623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9aeb0df06c7f8944880c7b4824dda7624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753d29d43b5b665721a9c660754a6b8625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c1ebde64739da1ad4f003a2b8a8e1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd973aff8371387cb58a3a447694859a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fe6f389e0ce9705d07e558af7c8da628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1369872606a69202c6a597a6b3e5893c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf744a787dffb4eb21c56399049284a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ea29e70d5efa3002a880b470c21e3b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679a311b0e153f9bb318b67e3208c288632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd28dbd902f3c3d7a457dfa6e92d205633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa7806653beb57f6806e8e4d6b62467634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515637334e85a33657fd3f3ef57cb9d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db86018afed06263fdac352b252cd82636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3db3ac5c6cdbdd0a2861054daac6f8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf5a33b9ef2299de9016b85ef945e5b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e461d99df6806577b0acdba5f8773abf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5839f2ecd60818c61a38692fb6ba7f3b640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f10b651b2d622a3eba52543d01fedb641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfa69b55d441ac9d5ea6ccbcdb652d4642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d040cf6a3dc498b621e7331c179789643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb312d9a58826ac640ce606515495a644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c6e01971abd34e7bf1d636ec55310b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3879feec42666e1c3d6df2a25f33a4a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc1b4e0f7edc90988b28802cd4256fc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc228238b4cfde6170053273c61c236648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275a7b83b9fb6d7411bdac6d2f32b710649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff5005e991e7944e15a7a2137a98d5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcde0d787b3a8f75f932ca86da6b9f1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a6cd38b0f0efac74f3816f2b7a1bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3a61460ccba7e415d971b66c967d26653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13306b7ac0976c5383b7f41ae67e98654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f9d55113a86cd72a36e73371d9a65b655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc85ceca48e3a8cf1b3d5663bad75f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7e76a73713740f0a274fa36cbadc35657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04455d4b6f0dd3e2c4b57d43c6ab20658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b12c7823726851410f39f12a82b68a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee81799be559b6ac358dad2c39e18fe1660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5500ca8dc0c197efc3c7148240a5f017661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4618fb41cc7033303413f2772fab8e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d7f22a8cd45efea01c2d31055f461663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9451e5cff932996887d4ff9507fcaa6e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b0d8d65612efba71e2ef3e8f6bbb2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250a9ab639a97c40e2cb61ed891040c3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc75d440fdc43a90f309fd1ecf9f8fb2667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e5bdbe873e1ce128037cd65eb2dca668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea104a26e3d3ff07a7d1d32cd627fa9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2417c63cfeb25f61172a7efba0fd311670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0bae80efb49844b2636d95bdaddb543671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81246c6990db9e4b50bd882659bf5cd0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede78ba941d96c7fd75b1de51b8d0d95673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d6d39f7ba36557b9634da48af1be74674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a24f9743732f5c15500fffcf6a694d5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14045f8d7f80d0b36edba7c10d66bf1676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111fa2c2fd47b97e604dff161b0b45d1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d1c5b02a2b03179ca344bbcc3e9a100678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb636617d8b1c02a2f0a8196d569df1679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82941914c0c838ba24857e467fa1cdb9680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a28525008b33a2cc2846551127d9ac681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab388ab6e271a3535699ec33210f7ca682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2614a7a3684064876f91b29f250f159f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c3852ba3e82d90a1c1d100cb25dc3f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315605906c08e6a00e1d056b6335197685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5d38149af3f1f74ea3bdac625232d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c971c837bf3d8cf19bb8f393e023792e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba60935c91b0c57b363b4d1b8ee101b1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1a052d0e4ea3a56264c7631a54f1da689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95073cbe0903a56b1bfa140e07603378690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3381dddaec338f47837d2836706d3ec691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fa36adea3d1064c27a73840cb6fbde692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1378a90263eb54a2f1def832f96dd77693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411fbac68107dd208c5b81f37ef3d8a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675df71e5fb581d94fef75123d6c6e8695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc63377132f05cae4f805464d67dc3f1696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aad8b4819e3f2498f26bcbd8853cc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07afa0b06c645649454c6f2324c7e584698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75612a26d1c4ffa4fdfa0e9d374c3c7699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2595ad325d6fd11b70275a32823e53c4700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa8ee05bd5756c3a6ecfec8c2234412701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea916efbac69bc45f14a2f82c66650702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76366d8b0c7584bd1d007d09490de57c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92828cafcd46107e75d24c42ad6864704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a59ecad7ae872aea8172e502c1bed8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6203510c9a2f9dfa68ee259dfd7cce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6e45c601860cae75449fe5af68d01707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f788fb702aafa1e57029c38e785aa820708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dfa1092ee85900852816c7b87cea60709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602d52c8e94721d0dfa4bd9c48a5da7b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0518eb1ffb1c1d58dfdf744fd475e4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c95b674787a3869ae35adf161ea67f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52637397eab95c3447470bc1ed70cd8c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1859b7ddb944fd300b266e97395df08d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b81066b925b03618a0ed5bfe599960715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beda9c6a2def5284ca5df507ccacef6f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51411bd701b22cb5ee7be4370d9e56e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe6cab5283ecf94bc3b14829584f8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da38a5cb7f03457e19f5d9a2c8d121cd719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce60246a213f7082c75086ab273603f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6551306bf9709ee2f418b51a0645ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a51c1d9f2e752778fd7bc173809f0b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ffb67274d1eaba13c4f5acdba85d21723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533aef7ceaeedd2be3a413b3a248d5a2724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f36dacbb5ebd06f67893c3b021b73c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbad674b2b8e2e1bf363bc761bf329726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982cd468d58086972f391c037c5ddd97727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0923038ad6ed4322a54ad56be59fac6e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8feeef39f55c05ae89b402386b1f00b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f956a38621ca4219980b341d7d611fd730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a514a5544d32401d793f89d7c754ca731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05450e7c5f6f5be431a4ae4cc2a47732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac381ba602df57c4ca62cb32beb4e3b1733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64b87920483c4de0f2cf5b5df569137734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53af72114795e213865874e32e3490f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19288d3c66505ac2b5638ae2bf264dc5736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ed818712042e15a4eff683ea57a2d9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7d3567ace497ca6a358211bf9ee5b5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3045260724ae35a4c3c69f4ca8532f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5001ef933682818428757cbf79c38816740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6e284cb0dd9ae1d7eec76bdf519cef741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd0add974ab34e80278da745cf8403742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07becd9b406e789d02a31f8b6977684743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a667ecefc21dbeabfdcd3cf027635e5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65f5e22f241859f8ea7b1bdca31f0a5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a3b15a15124e9bcc46702dc24d18d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8567e7a7d859ff4ce8e9659d7808c29e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef48d50c2fd1904295191a285bc7307748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d64b95a1802c212eed6a511059f8f2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b94ab4f3b1c6636348e6a59acc29d3e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73871c0548b3eace5cccc6c96e7ed177751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acb9df90f8a82fab4d7dbac814b2a32752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b237c35cde51ed4cabb512e6f76f2b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9aff91371b41383c607f5d0365a819754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589942240b00c0d6f975b939a757a96b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08975ddba029d7b12b6f1e515008e396756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df6d65059d4582e761fa27597ae9414757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ba6d525303285409657cba05f2e4b5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e753d21aab1b8b82fd6c71df513c0e52759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>