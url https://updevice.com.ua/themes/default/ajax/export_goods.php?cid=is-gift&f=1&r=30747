--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b840222d94eed575d07f161e358eb001.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089b6116c5a1dd08b48341a9483755d02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f061966891de409aa1896753ecdff0aa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eacca922eda98f6bdaac4d23cd87974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b47131936b2d2e8f2d5606e422165d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfab44ff9165d1f2278a71738e0f74886.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d203820b37d92f18b86dafbd7a5edd2a7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c4e00c9f1d33c60d2cbaeacc2e81c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74863bb4875c11900dccbc5b778b4b6f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1cc6ac771afba275e4521517e7dd8410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ada070555347389ef9a589e4c59a7ec11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa071af61d3b99d926ac39a519db1c1312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cf9e71906b50ebcc623db9f78f02913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f05837aef5a34c83b030bdf726d1f014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41f835bece16a18df6b2df4cabc5bf15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe460c2b4be45f721f580fea191263b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9283380c4130bb708d8cf9c511a8795217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da47df8fbb61a50d43ecffc785e7e4718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c901e6b289e6c9aac0ca0cfb565b556719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1081cea609fba282956c45d5e4b3b3320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287721cc445c1043f20fb0fab902fc4f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75e513253a81a7c5af90435e977bf1322.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5620ac79c70cba57c1947253d4811123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c29441901855b9d880d0e75149eb4624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77571c5926580014a68eed3bd0147b025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16aa91084124eebbab105f8f6fe19e526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24d9ca65e60183412ec55f6959abf4527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb2bb2649b7d1f87af07e671ba4e63028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ddd8c0b04c2f41317027a21b0f43729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe16e60df927ac5f82828bb3935ffc030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640a580d262a120dbfa42088119c2dc231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06e480b374b88634363baecc3a088f232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0337e950820a4e40b40e473fd8593ae133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19bcfd9ce3ff1095296ca28dc8a8d8234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b899e207daebe0fb6f01926b6a72b1035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c38806bf393909a4f06bd5440d771c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f24f1caf96f563aaa3f7046d38a486637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba57e03e1383b72ee73e55f6cb71d4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d91d0899c67ae0147d622b186109c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec665ceaea4837da640f662bd18cc8f640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2d32ffadbd4946a286b8c614257a141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397b2aca446abcc65fb43bb737133a8742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4a6a76788510f1614510f0f8f0efea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34ce6a9c07133a31b473307561894d244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8502a07b391b2288b8c0cbfaa03fa445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554043239f1ab9c3dd6e17832d160f7246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8388b7dc5b11ba2f5802907f355a7847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610258b97be82481e5554e4de3226d7d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26de73466b8fb50d27db7c9ea572f93b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113cb31c3602741ba4b196606275218650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a21ba39a26c26ae78d150e6aa4895751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d854bea03516b5c789a50ea402749a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57a3977af15ec8b796858212fde7fbf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896a8fdfbea4098b8275500472240c7254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823fb97646dd7bc50ce174f084deb32655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac3fe6016781925a7091f0debb8e5ec56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070766cf707c8d348fd3437214153cae57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952905f0a1e6de01eef461081c006ff158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ae09a3c24fd62efbe4eb21f7fd0bec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b879327cacea34ef460e06f42e00b08460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbca326c53b93b4e92e588b451601bd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8444672f42a40fbda6d7eabb4fc870062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d776d580ed5c684f95cf85110bd6eed63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e7b6001a02afb945286d296f17f51064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0d07cb3caf9e14c4ada57fc6015ccf65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b627f331f4079881382f4aecc79f57166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3417e0ced0e5b40c7f005c1015e6b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8af28647dbbbbe7d0ba955abb1fd34368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abed396bd5adfc57a8045dd126d0171269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa83cbec0fd7c2951824e814417e97f870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59658172ca1ea8c134d2375696b77f371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9891bea7b9d2e83deb04f0363fc72ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8e4910bbba235585fb85ad6df1d5ec73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e4ce2251e3302e514a12096fc847374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a0a96e54b0cd13054b0df307648f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bfade2eab2da7a92e2e3475de73cb776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441c24232fb9cf0be05cab9eaef3a4b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503fee76a8f1165d6b9a05856fb5e83d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f2d2f5b2e5d86d72f0cd369ec091ed79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0648ea47679e2d19581b26777ff3e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa7d1cfb984b02dc46fb96a11654f0181.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e316f15bfaa2ecc6079b920362d0a582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564dd766669f720d413028566cefa27083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbc77cdaa672951c2a690bdafe29d4684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c70608f5b256758ad7964c7e9addaa85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ec650e41584d3008be385b411dfda086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b340f2114475d874278673ef827187f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac9a6afc627d24d55ae239f3ff9a7e288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f68c19633b2c1c518c3f74ba3a080bb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543246891ffa44a7ad8824c60de225eb90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bebc6f62d448ee15095077f772dcf191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6802acdc3b6c7c1b1170eb818f56e6ed92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a65dd0dd844b9ecb60ad083f2f2a3093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b3ef1dea9fe19240f30b411ba725994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1891b11e635ef6ff7e844687844d629f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e0a689946a39c3a4592619f7358da896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0379adcf06baf1a83ecc61cd9327f09297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cec96c1bbd98b68405758fd1a10f5598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c667191f52eb8165de26842d7437e50599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d892944257f43eafd2ef718e20a37ebb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438618abed30eacd11d84a7d8fa58066101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a04ef64a16553174887b947d57b725102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb609b47a5492da5240163d9d0f9b84103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e0238eb2b88eb28f59082ee0b2f7ba104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454b26cfaf40794530bf140933306875105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66f318974d7f80c78cf7bd3f92f7024106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9058747f9b333039fae840dec1bf44a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08dbe987f52b42234295c6f5f42f354108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bf831cda54f999b6c1a18fca832e7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83531e2482a1b07801d264ffef3fa7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a205bea9719e29a5d2f8120054363e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f101cce8170f6d7fb635936c2e14d8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a62ab54e4ceaf759b5345273125bf7f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be90e4f5c4950636500f4c2e5c6e5c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab6344d9284dadf0a0022b0249a7abb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf3d97c369cae39065de5b515dbdc84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3987b58c2c978a4fc2d5c07069a2c48117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb8176d39af7a0674c2499bb03e315118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73802219b4fc05d6a6161897c947b3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63cd1dbf20cf39c3e1df5bb36371e9f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f905a6496c05bb0731875b129c29b134121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb11d20697adaf78325efd10793f152e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21becfcc19da58138f6e75b57ac1179f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804000c8c2bd096b01a8c15dc8e08300124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48af37ca85b1672f34ae6d4803ec0900125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798cfc7004d9bfaa439d3eb695515f70126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00575780dcc3a89d3e232e54380310127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab80761d7c13d22146461d9a4bd839d8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32670da107fbbe3f3c2f095c5decbd15129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b29d0fbf1b9dd5055803dd6586a37bb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ecc8f6d95bc888f9669f9ea50ad8e5131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37307d517f552c1559edf4b1c06b4fce132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24486c25b76ce52fb411cd9bbcd993e133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d127b1634a39c9043bc5cd82cc2f2f44134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa726d78803cb97664d25409eb68c7fd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c4c619a7331eaf4739b29cb2a8bd0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9dbe75f78dc23ebcd69e0d40f79858137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec1240ab6cc9ec1e514c11008a02830138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e598697d31cec16e40bcaa5a6da3b8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4d88a592504c5ac53ba302344c2bd6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e625bd21f960d6af22234e3c5f8dfa141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d526a5d527e9332735490e86dc5fbb72142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb59c3c7e2892ce93acbfa73e9cfe8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258a45b5bb2530172f72d12e7149b796144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063810c942290eef230b9c4e2ad03b8145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ed6c1dcba4ff68c2c0c8515ea6197d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91235bb915627959f8e30bd0eef60c3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d5a2f5838421d595bdd9ff396f9975148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedaee64109a034e3175541551ad3f20149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedf0984d2898db5f99a496eaf839974150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd711ad5761acdc925cc6986177d97c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd4fce3948c5a1b0c0d2aaba740a644152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e37f53267f83e58f0f6f2c64de73f83153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc3d99e66d48c15a610577866158f31154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba7e9d753d1df2a3e7c1bd020b0045b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c0c82cef44f0846ddce3d763364065156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc0aa397718b7f84929c9e47a15e2ef157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27be809785024439dfdf52050a38b5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d9d2a474bb774f634ef0ce77c822f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53aba1c3447b88affad557e24c34169160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ceabe7c134316127321d01df249ab161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda54170600fdc95d14d4bf2005b6e9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afef2b578c733faba41f4e5769a6197163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078e2f7dfc040552048588bc5be4eec8164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84567f0726a2e778ca2fc1c867e4706e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3575e46b7c5109c3465215c236ec5166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135b0b7cf775f22359d100b788e8bad5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411add54046db8a2f1e44258c19d2f54168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edc3614bd9a5cd303d526501d56843169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231acf8cdddc45555563e83d28debc9a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97feae3480f275b548f049aa16ae7711171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471a17f6616bcb048ce25633dbc51c9d172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b8e9443e0dd9d09ce2682b13d47fd173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cc035b4ca7b685ec84723d6650b173174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd70c0824c3a5f87cb29e1d5352fb22175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f639dc2649c928f6182f491463682d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e6ba20b655dcf20417c71766d4f690177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e9e32248a91571a892bb807a9052e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ca63ff5d2a593ea4ba459cb7a04647179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6fed8a91afdea6d5567ea659d87301180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1303810569332a380405ed7ce650f13b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbc24ef3cd723d0dd04ad767f1aa22b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d2fdd9cc1161cd3c60e5e993d3bd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99857708b23c1c92d3e9e0de582e11184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1c1a3e5b5208942b6e2ee24aae0502185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88224a812051c645b477811aaab751ec186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5ed5053638e1fd4d3fc3b3784b51a9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2b1e65dee24ff36b1a52880b1a9759188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dfca26ea0598a3c9530a6e122892af189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fa7a5ac953480e4fd427f0d06ed2ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d78355191cd8895bed557bff45527191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d86b09b111c6f896257ab34dd8697192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2fa535dc49a83614e95a316a2817c8193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36113f32a2ae294343fd2aaba17bd4bd194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f84008931a5a33f8b0492ffb0fe274195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e93438a787240e481f5774c50219ef0196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719152e5d20d57bfaebad61e985e6edd197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96028afb7745caeeae88fe0edd8306f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f24afd405429971e0c83c7655436e3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9274b31ac14c980b45d09c112cd5f54200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036e859b88b3198048c22011b4085cb201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac8fa4732d58783a8f99b64041121f202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0947b20b83ad540eefb815273bb3fa5a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cb0a79aa67c2cdd52b4ae28a9b2ed3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62885de83d7cc5f015a4f0ee0d54c60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a2ce8b8d5c636cef83ff6cf7a0b11206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e810e1c4c838dbb441373805de94db28207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283d0d5c4cdb8be66072c0d019b45ff208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c37930ce6c564185931db7d83750d9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3db4e9f0843057f95f049c1f8f9468210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5175f3c697b4a63f4e686a70a9fa5f5c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef0dad21cd401b81e13aa4e6c36bd22212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e7a52f3564e06fb883e8055d009109213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962d572dc07bc0b5e5732be7c70fec7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c12059825e23a33146f2d8addb50322215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8ea9f5257a303c78f0f185e0ad6e64216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5310e687c0320b3fadc7ea6770e6b4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab69a0f02ddfe7e6d42d5413515efb76218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a31ea4f8766c1bfdf02936ff332ccc219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b711b27d4796f185c87deb07cf3649c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c87043a512f595fdbbe264da724a94221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af6fef7fb5405495f89b7218efff4a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a2323d990dec3babe67602294b27e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9423ee5d3f923cb53d34d12fd9c975b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921deb9f771ab164a1c8a100d237c60a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41165ec18053efe684a42cabbf8d818226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357ef288c4b42ae9ae68c1813333fbdf227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd326aa08ace1aeb24b1703beff0b27228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfca91de31aad54a6661ab838f380c5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6453ddb4e278214317eb8be59c2a98230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01238a35788d1f72eacf74332a993983231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c881eb72a7a3323a235d41b00bcc1b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc1ad639cfd69950e499b87ad959507233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23f4b2fc7313992ba386f95ffe6d1c8234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4379a4f0077d5e3f60f08d5586bdb1b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2915cc949a840de07a4be87a7426cd35236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16931b1ec0985edc60cc6a3758f16a5a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111244c9a4f8e1bf5eb49580ec7ee468238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24204534ead8b9aa606653853b1c2caa239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a245b41f856903f6cf5654d33a0f910240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9aafaeee9151e0a01c7671a6d4c869241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff81461f3da2c2e2fb29c016638a3a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143d45e69a2ae5d80562eccbdeabf703243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d7d40ef00e9a38b01032284eaabc2b244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf3ab4ab96efd63a6eef964f1776b8e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65587ff189ff8e3289b79b362f52c7af246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbe700e43fc17cb9759b46f04f52944247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50880c054de6d4685bc10df83844abf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83996bf855a6639fc539540fb5adc136249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d94247060ee6ec5c307dc16f5cfe7a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12c28c87e2403d8ed6038620dafe6f1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c7840afe39cc150296bc96894c8bb252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765513a4ca3d83a8987bbf6bf1b2b03253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a42b71948d4db1cbb7d5e62cc723d5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828529a5cdbb0fb9059ebe7b48236f5c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65824b59cee88e331ebc750df7905c1256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49305fb732ccc47ea9615805419f128257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820d4f3d867863f0f4470be9024ac806258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8180dcb39365301d38441a2184d2eb5259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3eeed187b247877df8fd152e71eb6a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dd1d0c13567a84944d9910765dc0b6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e48d579758fb3aaef8031c19d12bac262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b24af561f128d59f8dbb4245bb3a404263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9996192e96453ec6d2bc02e593111d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b50ac9e3c4b059087768963803dc0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd60f900844eac53e11dbf8503069627266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3140914c6748e106c74f0f4a4d4b2c14267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cd0a6495a2d02aabe3fad47e0fc33d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefff3e7ab883b2056e499aa5d06823269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5594ca08e5fb67ece7baf571e5695270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22a2224c7fe0fc17d489e08d9cf931271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1d282585bfc259eefc1a545ff443da272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79796e445fbf9859c97d7b047580e12273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f638601d22b0489f30f3d2e15a65a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd0ea76422424c9c79d6154e23d327f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a4953747637c5f1d15d2cc1466b0c0276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeadf75ac1317e156ffaea510376e297277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9187f62a31d3a7785baee6d143960278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78ad1cfa7ab4bb0bb7b7e691595363b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015998962621580183212b0326bb7db6280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8d2bc0a22beaacf33e3b1a7acb509f281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a648bcab2cb5f5062eab2ad9c6c6f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0f0f911cf700b97b4a79a610ab6c14283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bbebedd5504f816471b55b1594d511284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386a5c0cf2794c0fc594e79f36661256285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2343912687ee310d5557387361236697286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ffcda455fae89ee3cf1a7363600445287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3b25ef642fb0fec638c622c28f689288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4e68aca62898bf9aab0c5194e52964289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259985713063ab806eb0113edf196dc3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f40de763738dddfae5faa4dd7eb83291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f809bfb37a3c13e0a2c5019c0ddd6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e60e8b4294f59c5b88f27fbb4cd18e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab90edf5d07840065495a60b36fc09294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518afd6eea96c11620c8204c0e0654f5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d9c46fee891810be7a4f38e6356b2e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb438d24286e2e927157a55522f52f5297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954586eadb10fac9f7d68afa73db1a86298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a11321425397ed2e7e97520dae0e25299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5b7988f077934c033c6e3085a51f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904f9210cf8dbf46edaa2d1427b4ee2b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6558bb0d81d7936aff0f9aa7eb269c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760fbaf4b6d0784cdb0c4f4dd2510682303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4775755a6535cbae474ce6a37d16e6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d02b90d180f27cb04eb9d3864c29bb0305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eed848261d466fd7ebd3b052924f44306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4560493cca87fdb2d673c34c6ef43793307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47b20666ff6b7e42900373b77cebbf7308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72169937387d2850d500e7bb1e8d4374309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b211526d5896a77268f8d9c1274b686b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422525878723745627a4aca38332d4a3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6016cda49a70bd658bfd1dedb2832312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771fce30699dbbea0d87f05788c7a296313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e632904d57482a683e459e7f4cf0315c314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3eea5e49efdf02cf47395edc252ae4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c8e80d07148885c6fcc589ce096571316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9243eeeb5f051f08d4a75dd9514946317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0d1c9076071096949a361498728092318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c3ca7657a2f81faf3a589ebc5d24b2319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73581b9adf6f2e99ed534774807299d5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c959d2ea962b56d9b5bd6ffc73e58d57321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ba72f91da4eb3c45d0141f9708a85322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37686f8637a09039f188c9f088d0f17b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a471fa07e32a9a4188644ad2584007324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c64e422a9e6f8a251a68758ba66a79325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c17c24ec2d1a8ca9e54c7b46afb1d4d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2067a79fb2c7a589685c63c02d7b3b1d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97965d311a4768602c7b96c8bbc8090c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27147361baa608eb72dbf083fcfc4c14329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e315e5e515911e6fafada805d755358c330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7e71112e45bdbdd4ee96dbda8078b5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f038a12c0d7b98263ec99bd48a81042b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efdc7e31a8a3ae09f3e8c6d87fcd5256333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417412642f879dbfbbf654f021b8bf4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50810ac1e4a2588bb7622a72542e9c15335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d74344028cfca2aa44b690b28b19b3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf61b12f45d9d7bf9860022a6dc1fcb6337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b1f6f1ca38dbb9687feb07c83d7074338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865f9fb875f679c42588125bdbfe10d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ed0e44ca8291fcb5d04eef4708174340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d8912455fd9c291b5602ba7cf31ec5341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5086f1c61b8a2ca484e4a0525b471c0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31844b7e4d9cbf419dca680c11600a41343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516605d54975b8e3ead7b9f860e9c595344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3270e9bf440205bea1a04ac6dbd225345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63152bfa5e996e588e6fa25596b533e9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db96b235e97fe1682f1e580e90c8af47347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ef25926a97328d73aebf06b1fc086e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b68d1bb642c833679dc358d215224349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c09d9cdfbe92793b689512578e12b7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93563469a3ad6f8e69488b73665008d4351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff9fae47bfdb97452080b111744a8633352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10239037f9edd1b77487854c301f9448353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35eb92038ebc789e85c6e504c764310354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df338185f357863d4537e5ce2347b196355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a22adf91ff1327d1e3ddc58c20d75e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df7d8901aead6654f6fec9cd1ab992f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cb6d6fd18959bd1057c94163e55d55358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1522facb2b2d8161ce77da00e6a91de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bc71471b0ad5592663745e63088435360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5791cab4afa3e195d20ce1f520892b11361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b953ea146e02c382d15e5118e7946362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5835e5cfbcda8e356944ca4c2b3db2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1565464713d4738870a5e3e42eaa5bf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d293ffb5847e0673788708c51c88e12e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c3126813eaefd587d3016ae75f9b52366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac068751e5969345270e325907cd648367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0927488ce627ffce19641d3b7a529809368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cdb045fe6890f63b391f9c8cc20c73369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0735ab1183d79ab9cccb5bea1d1ba43f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4891c41440c93f9f981ea4bb207ee1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e8a5eb9ff6fc80b0d2be1c28276f5c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb768f3f84d5e844a1d60d651837ab8f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d843a0e1e9f7861670e34ba27cdb52c8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94d678ae92d67b8b9a1294b6e162406375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5275fda6d19e81cbb090b403011263a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc9f8db1953b392902b9fabc6af9c0e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed6be8b857b8e4cdab5308092bd8fb4f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99338bdba65ad0e163bfd99b2a45a3d0379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82db7c5961d4b0cbf28a045b009c04c380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec6f9eee393d8fc051feabc1b190fa381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3820ff519d2489724bce6ea75e396fe6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2476462317e43176a8c819421c47d1db383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2ffc8f493a8386aea86e3d5821b9c9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e7da7aa347bcb10d4aa180e8107b17385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5cd463cf78938c7848b44c7c3bcb4e386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6cb2498f8f31a89f50251501135e6f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cb6e7cd8756d12b38af64fe59235f7388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd2b6f1a3d560463a395b52da802e4389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1428fb93b7b1b2f2b39a66d9c5c93fea390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06191eda4aaad670c4d6795ff1bf89ba391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d67405f456459f101d753db2a65e4dc392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d13c96d4c7fb722d37c416095d40db393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0ecf8346967483eb32f0e061232e8c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b48e03333ead89b355879b3e6b4811395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2bef8085e4914775551b29f12e8b449396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66da172b1ff3bef1405a4492ab9f6300397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d503c49b2b400a9e353295041c1388398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad98d23e3deff2c522932a7fee049a8399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e489b01bbc8b590e0ca091c20c65f31c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bd46bb57304fc3f510a0bbbba75deb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a18572d46fe1a9181efef8fe06c6add402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740d199be7b875d2e67139b5ad755ac2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43f6b2571a594faddab2726b13ddc7d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b0c8da18712fb054816162d449db68405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4eaf5ca287006f4c9f24edadcb2d87d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123be098f38d8bfe00772ecc6be284fa407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8b4e4a21bee000ccbabaad026d98db408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269a39bfd30e52c666c5ed16d35148b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57ebae08c25244105074aef2b109c6e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff70e3d82a12ddf0bd05c46f439df9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9308ec23dde24e39e6b3f937899c0f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93405e47ae722118376a1ad43e2df22d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb4f01e031c1c46d87990b06769790d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32347874c770b447c39a5563af5bc922415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d88d5f7691cf3f70821a09853cd606c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f700668a2a53cd9ac9c18446064cdc0d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af44d50c5acbfc40625f54a38f19c1b2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a32ffd4f1c7948835f69e2ce8e7ef74419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9709fd53e37ce2a4a775a5a8013b6b58420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40a68e938b28fec4c26c5866d9f4874421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5767c95f32f4fb939664a28dd36f7f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70aa61f2bf1107e410ca56d4bfdc2ac5423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f6992d308cc3300c3030000caf80b2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d779b1648688a4507a1c86cb8ea11f30425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51ecaeb0037b23e978a1704dbfe2ccd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e14cfbcaf2fea0f0da338e739ee3b32427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4eb5bede4541f23f259a99d0c6e72d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d749c9d30590798e1e8cee9e9233bf6a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89890b828fb9f9a55dec34ac133df3f0430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8128bbf6382e877aabd0d22c66708cc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b96ce36cd80e141b92ccc67600d197432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbffd5a111b32c78e15eb41dc5db2f5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78a58559e6ee96168be0ef5ac8fcf16434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8263e2cf20e6ff5b42cce4437cc2804435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68985dfb9c35903266e6b4d14d1fb0d9436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad30b8155236f260c10b00bac774c18b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f33c8a57b8cebc4aea831fa4e4f2a3b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15af4e80cebf8d60f92315e16a3c781439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9951d82b5872c07a18a0e6b15606f1440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8896e2a55d159314ce68eae54b4d7e9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f552c52d1de61a0904a4e06d7219e4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccebd597c7f33ea281bbcc1ec428c8e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ae6c1eb4e4060ec418169f206946ac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680dcda754f172e9901c123f504c7024445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446e0b21493eca8576d8251ef4e1e661446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cea49934884517f4e74fa95b6c7bec447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325b7bbea06178e6102ddfd848a17962448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f703b0fc38763cb0e2764780ce04e14c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe083837893de85f3ef8df2114562ed0450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d1b75df8fc69ea428c3a4b6e21932451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7968f0d6332184f1a147e1cfda6599c4452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97852b263ae3105405985a50f7025085453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff2b82071c935cd510ad28801552bda454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207bec9d4e8e63e30a5feb965c659438455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dac4ffcbaba40b3ded0b22072c2c71456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa64c639f83ab30cb4428a1640a4df457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98394709d0f9beb095e16b75ef7b69b5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286a296271874eba2f82d4d7c2c2d4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1793018ce618a6063a083fdd139f4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5453eb934c955bef79a7a5c0a0db26b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55813c2313671796e2d5c595d97a14aa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865a1dee591004f06730d11d6cb2178a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce16d1df05d906cde6f1d4130f45ca78464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f31236aa1402eaca1826d375fe30e5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e003c61e45f1eeef916c6396be0119466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c0b8dbfcf59e9319ee9ca5c98a714467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3c718f2048cc682befb6d099968d8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ac345e61e5e28b95981a05e855676469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590524837da6ffe5c264a371e6b795b3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a335e731a85c84ef38787ca1fa1b539471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fb259964da4d4548165ccd0331a46d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7cd0a901743c3161b2b4b8f389a4cc473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323467236dd63de98859c354b5a7f1c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46a087bdc04dbaf4edc3ca29afd8709475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e06b148d89d56c68f884c82b742226476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bc9981bf080d15755bc1a70f0fcaf9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b8f795e3285a7f740c22f4161cb90478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e227f277d8171744fc6b6f9a496cb9e8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba569e566b7e4ff57d2d170aec59c78c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba3ecfb6154cf144596f4a91c14076481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5274eb1d6bc9f02ed6bd89d8efbee4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688177243187735ae81781e18eb2b3e2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50777c5eccd3715e3fda6f8e827a6046484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b527b1933cb1aea64f996e5b2921180485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d68f700353a4d37a2c0977d177ee964486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c610dbd022bffbd03edc08298be6217487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4efb3dff3a30db7fafe5e1ab4e689ea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e81cd1f570de15a519d1a2d67f08e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39d4b2d8a683025ab99856628002cf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120cad441ef8bab671b21a5d90d54672491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3a038ac680293f9a5c262dc5fb8a1a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976ee3257c2ab6f085b56cd637df9df1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a6e0a89e98ef8c51a63584fe0bbf54494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009f6dae5b6bd87933705f00293ebbf495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552113ce8c8cc6766ffd86a35a341547496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34666b1d52b5bc5781a1c576675ea5d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d6df67acd5a0a5562795fae12e919e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacb225c977835ae7f6aacdaa8bf5357499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d882a6bae085feb67c561790b771fe2d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e80cca6abe9bac56f346b72e0c59ce501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8e207ea145c09d98fe3bbf8471e6a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc220351a9faa99b174278c74fe62a6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c00e73cde28f0deea13ad4f3d4e200504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911477e88630f58c158098fcbd56fc71505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d48b809389071818922a9a53caace19506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfa8fea5a50b56e9d94894fac69a9e2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9585f4156713270bed5bdbed1b3e20508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da6d3cfc9d606865e8a45bfd2e6c54509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7044f9bfe3109f3e60ac7602b17e76510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d337f67951d01f1f50b36aab554df1c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fc15cd14e08d782d4f33a233a05ff512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a98f2809804a43e84beb6ffaf77b15c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f3142313e6d729d0ec07de861fee79514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57dda3747129215b347c7e1b50e866e0515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bafcae0075c7b9cf119a662241ddcb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d59d88183e41af8ecaaff4e82b50f3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f590f8bec15fe63525f36cc5a934ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45cbfd9fe69b8f07da345bf342e4809519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/decd6a2feebfd29cc77f539909e7171f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18de0a2901bebee78ffa9f5b3f5f197d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c855981188177c491b2c4ac6e4a70a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ee86a8af188122d37ddfb8f00b0d84523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd4b0b65ce256136ba559441f84e73f524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd396fc8b5db1d891b6623253a7313525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba026c6fa3277a36a0254f4d05b21fd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc80bf27a69c827799d234125fc6be4527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f564928121540749598b3c88a0d36f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50bcd6b4dcf9546664d665e51fabc3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0262bfc2977bcb6dabb172dc05c9b41a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8154dac34433bfe9f4ebdac657997842531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36926b051b65805bb7a736cdd6abab11532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59be6442933418fac190fb0d32f23ab8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd320c38b37552ea58dfb863d7c4fb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720d5c9851e833f59a5416457065843c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b22367e316d3e22c328178d9a9ca75536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40571568862c5c710c4df6d4ecd6f3537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82787a2d05a580a0c91eb5ed05294fc2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81b50886f2a286147c7805e644b4b6539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e542f570282eafeb1ee0cf4c31197540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7316a734e798d6fdabe619d4d622ed9541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9815a41812a167d4f2a092a277c91e0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df06f07ef7c480f515692c89dbc943543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7ab2343f460872c1eaaa6a0304fe8a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8f021ae23def74ed007d1eb2faa75545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461677d7173b2652d72df041eca085c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f4dbf2c2233795fbc048bc63745e27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9b3d4a7d645a19ccf5b82f2cac285548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d80cfe9a156794bd7db013015f26f3e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f1d50b6727e3358a8b42422bdc1270550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ff40bd19cfeedb0772c59a525383e1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637298ea15cc9e730293b60a263e34dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81cb8d74cb1f210c13629bb2c68bcd6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b470a28cd889c50b88f974d8e05cc5df554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab49c983c1d5f98c6ba7c172575437bf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db852fc40c39b761f100165917b6c5d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e794e944c947b86be84a5c866b4b6f2557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc050e413a2ff3cbf65108fd046a48b0558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1139fc1b5164548742085fb0d6074c7c559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c13550aa660ab5158040ccb4d4396560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85286fc8fc4d88bb7f71852ef2bd1cad561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571ba158ad009e0b5ae3fc695fb35d4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9388e0e3927ca638537ecec8297fcd43563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805f3180bc17eec9e261f00dbe870a8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a407892d7d8a63dbdbc7ef813ce0f5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbc2a59c41c17e1d5a241dcb6e38982566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b02149b418d695a19d9c0f03c50be0f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd022e7259b3424bad9bc9753cc1bca568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc132918d54d94821028fc3e5ee5acf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f8f03add19a8a0fa5d121e7d7e7522570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af145668cddef4da7ec148e594326e1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c3112cb915230639e7afd1d05317d9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea113b6effff30a9e324b48901052f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600d6fc50d349766c81a6bfa0f2526a4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99729c6c7fc052b1a548f6d1305c3f5575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9765ea031fcf223e0fd10fec20a2142f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b3050b46fd578f9fe23490e9247cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e35a6c09ea58bc2add92f45be61ef1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826eae981283e7dccd6b59ceb5aabdf0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c697a71177f3bbd16a62347c61d0ed82580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bfd16e68f4610c98cb86da74d5a4c7581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8f217dbabc9829ff3779197e7294a5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc72767bfed283e2505822ca2529e89583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0db1e9da64388c94409636a18ebffbf584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e80166a394f2df0a50dc3ce3e4d319585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5e44a5e64b88792924e906677077cc586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ad17d732fc4c89246d87a3dcd83e77587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882dea9d9446d013a8136c2d1a0d2005588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69391c65848b7360fd65d3294e80ba81589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9825b326f9325eec5af83b3d9a9e2b4d590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990fa890bb89e357ecea3293f523cd54591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcd6441ad5fed1eb2272fcf2051aa20592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7936f6508bb9b4d8d6ef9fcda7c530593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dae6377ec1da5c91c3c5b28c163d34594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb588e3025853bc218e32ab40fc09989595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7afc2a4e2cd17238f4118272fc2b6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634ccbef1d56170324baaa88dbb73e1c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3af9db4a99a62b9387c1ff9e77ac47598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030cba1096e2709981f447e5cf4295b599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe5ed5bc9f9a682c27d97e015d09b14600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08616a79f6c64867dbf5ec5169692506601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6197256d08bdd5cf124e54c4fc6d42f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1624495ad5ee5f0d6db76f7ed9132c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8687e04d2633cd4ae0b490b35b8a0d604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7ff46e1b15ac889ddd7e3b56b564e8605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bdb48ba5990ebd96f7055d25afaa71606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f051930bf1d91cc74544f7e6c0299548607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdb43a891bef955bf3d5b9cc0a9a348608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1242cc9d03a120803660979b25547014609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a2d4b5c18e23a7b6e51af44cff86b3610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825ab67c622af11fb66945433b2fbb49611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e346ccdc50ed5015d1c6e89543784d2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba070b1a5e0c6dcf36419d87c5e785613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7393f2da1355e7a5b3d051a66ec0e79614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d30929041ab9b649d3bbbc3bc557da615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc28ba15e8deb1eafc6b8a902e1783ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a265d648ce7d83cbd7a8d369e71242a5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82771b98c630f04ded55da664180742618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec804fd3a614d6a73ff2b0a335cf80c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9459fc46bdd69da08d9484e0fe1d2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805cbf562d9db43e0774d53db098bd28621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c458ee13ba0734441ef0a04568b7df18622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386b432012907afaf45d42ac6e41b5b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9362fb3fbdc4213a1bc7cf97e6333273624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3ba9689d3fa587c4b17b40fe9c5972625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81de3aecc152f961b487335093459c57626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870b104069116a618ee72d4155775a05627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3a6486f5e4ba0e45c0f5e9ff6f0f5f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369db2244bcad4e1191c56ed157bca95629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccf4907d2afba7c2e6e4fc049f544f5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c7a2c88dd1870b8514a76ea1363987631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6f56c950101299aecdcebd24390504632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511ba1630de30d3c1180fcb394aeb63b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42a03d3f94a7a582751b862a0d76f6634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51554b09d8319babe91aa934829dd349635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db75b1c661f07dc4fcf672806c511d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16763203dd83a5c65337501fdb6a221a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df8984fa188d3ffb27e8658ebdbd790638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ace898202c09eacb2181cf24e8fae0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc09231bba71c0e2fcc684a52716b1e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bc7922756d4e806ad849af38998bc4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83ad0e82419f2c1c6b3a8967fd481e3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5b802917600b148007bd2f7099e1c0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf6758cf5b0d24eced4d589907d94b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd2a5335d8e938116f39bba93de95eb645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16abfde0264ebfb8f0cb0c122dddca646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800686e631e3bdd6b4a46787d143ef34647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbf78b637afa2121de8ab58f47e8de19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c138412666f38ea558a1f3c1a5b40b17649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0a516b5f825f65bb38f697ffd409d9650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5044f5c820f8f90e43638d73334f2a49651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d516add4ccb259fa7a97ee9a4f9b4261652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1974ef4fbe864bf52450d794216257653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4863a3d73be576332b1190729515285c654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729730967bb3a553f4c7fcc5364caf00655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b6409493889fd1643b11de137b179656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f17efd7d1249874e43050b20bc2a52657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00c24a1f678f7427aab268c3e5886b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771040a3db99aaabf6987169e9a6ae88659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8096cbf0d6c18e5c8e894bd67926054660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec9fd92225bf8a696d91e3336903d7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3677027c5cbe94f7fa54079b7a103000662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7828a8235b373a1b81f99cf636e821d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8b89cc801fac677e70186b6cb4d205664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93433bb9299481d0f5d9ad0b9f5b1d41665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93dd14f3be4f87b412cf2ad94958fc4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006e7bc86298747e0555cfcea82f45cf667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de428f8265e3770e6074f35f3b3251d4668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa52a3b49a7bebd0bc0d0b4f9bcca2669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55055ab44aacc878a8f613cb09e3ce2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43a12314ade924fe6cfb1f5512d17eb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc3ae28372f0134419b9b1056c2114e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43a5523b5a1ce0a50881d281812d24b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56829c6975fdde7dc1dec69ff5afb2ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352c38265300ce09f5baadff4fcb283f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093fb83a0bf7f489d0c31383554f635676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a8a7f8beb17095cd2f0ed7b382e151677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc93152bd19592a4dc5575a29df82b1e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a4cbc90c8b7dc759f37414ba3125d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9274ebd7727e22321c953e9de087081680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc3b0c2d9303a2bc61a46033ab76a8e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0feab2e607e7e80319fbe5ea8f3573682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f5e6e11958358bd4f8e31069a71871683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684de3e92b3b8bc01dc15bb8dbe61a94684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323350324aa9d415c01a25907f03340c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135c1c3e5d4f8a593b0a0a23a5d2ea5a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e5e01eb9c6c62e2d88bcc489243693687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b226c9c00ef84c0245657747d66a0c97688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bfdc59a8b8608f67ff17f07d266a28689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26e5ddb738c52e4b7b55948961b5201690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cf7cad40fc8d8078cd051875cd0737691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8870e5fd0a3cc2cf2c46305d834055692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c80734614fc8c0d609d34864b5c48c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d70b1bc913c36375114f1b706ed70d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0517bfd34274d93d9902d5bb8150d71a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8dd4cf120af5e1a446cc73dd3fb7e0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400de5bbbff24a9842ebec504f632c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802cafeeb7c72868df8a05e6ef62ba55698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63caf379fc31780a8b5c9a0577403c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e24f79bd5aa712177a282a020d0a54700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a3767d399291625a94813e1d905dde701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad90520aa6b9222880ba5f4ea2b6d74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d8c4c47ffebf71d8371abca7e8b02d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebeeb7e1b9aa298f7abe78e7157972e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d8a192085744fc133f86ee2656a11b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b14117de7dc5b05923260034f5e0328706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746eae4cefc2b30a6a3f970f790deda4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012a2b77b37e3f5d1a27eecb2044a303708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4d12cbfcbb390f8ea016b823fb9a2a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41bd1cc2b345295eb76c8f686d0cb0f710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6be084c72822f05677d9a2e64d436711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b125124a3376b35b73387edbd2e6704712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6208480380116d4a9f420593e4393aa1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c5086bbb5f003752a91493c73da5a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70e43db612ff17ecc23a5885d557c48715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac83d2301349a04d7326cf2a74b639716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe25f2c1936f61630fa21af1d0a6476717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1786ab856cee935ae0f5e61fe365347718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ab701ec68929f4be53c6559e812ec1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f2332c1fd9b6393f7eb30a4d1ddde6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e5232401a5fec95c1ab1765aabc02721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4c2a14d19dc460cb2a70b859a1756c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fae9ef94f7a557fa89822b03bd8273723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b657280b054b7ebfb1c0d64c853797724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcd39d0c2ca22db327356819b566ba3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7239ffdb6d5b4007c739f3590d6daa21726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f487ec18a5881d02539761ca8ea0e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb672defdf3978954fbdb482f6d1cf3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1efe99c537aeb02ec711007c55ee8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7c1d2ddac75437ee364b09be7016c8730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2b1c9953ac11003b9f411fc2a78f63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a52fc1309af4ba4054cbfe6c3736c2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfc7428686996f010eabe1b40715211733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cc136bfa1faa329616749da7761698734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f9c177af1f1291ba736234b2946e78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a24e7bcca60c4c61a1fc1746fdefe8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac437d605f4448c34789f9cb6f142575737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aaf3146d942cdddb7ab9db216eced5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6172a1df46e428a7c6eb45e41e986e01739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcdbc2c8d42d5b3a66bd167ea405d31740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846c8c022cbd20ac7515373875cf8f6a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460710cd5a50406b9d89e291929c413d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72467753ed604a8fc53eddd398dd95d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7888221c074903b833cac5bf8bdcdc94744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30247796208b5081c2ede12fdb4f8a22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0b81bc52343d78eb12d035af41b87c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc97133d7eeef1632ec15cb2c6896335747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed390f4b5419d636d1539fcc6e3a285748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2fdf66bae2cbd55fb9858eba437605749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ef2a624423e18bb1351c068e011090750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e257c12baff9e6ed7c29dfe1d546d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82292a13c23842fef8c04761d1f00c9d752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc02adada13e8361208b42d8d7fc80753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8f4377a96888f160b3854dccdb0dc754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8ed217f589e27df122588cf5a9d364755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aebb137bec6687b5a7bfdfe879776a6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e3a0e7cc9f05be74b0e075201b2a73757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c50dd036ce952e458e6797f1d74f4a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5687428e4c7bb65f33f3f5128e07ca759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1ac99b266985e564559610c88093811.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15d22a0b4fad0bb5d41bdd0343d518f2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46053745429e23e7cd5ea87b2f87d6ce3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a96ed55ec4592c30e467e3b48775734.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff39927d481057174d984b694efc5cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430b1cbc566a17680afcbf668306f0156.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40547ae871f0819db090b92055ddabf47.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71436f9ea8d056f94611ef77d1f71e5b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76140ccd020926931a39a1e1167f0a2d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106488858b1df6c65b688a4bb1cdf15010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99a1b0385eb0799c82fab69a196ba7711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777d3998b2ed4ae3cb9426b1524187ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57e5101873899ee1cae37ddfd4468613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054cc4b62a5ef9b872dce269525ecdf14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a838a42ec8bec0985aec5e8ef556e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51df070dd5394f98358ba933853d8dea16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328ce101c00c734243c729030a2b7117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065f583453a806b7a29a52b71d5ae24c18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc33b003874aa958e4c0e34fb2b200d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc29cc7bd8797cada961ca8f23fa48d220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ef9430440c2defd42f7f4adf2546c821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6839d06458f0c74726cf5706ea059d122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8a4241975c619ee1d05282c4108d723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86468f536d4a91cbf9bcd645edb0998124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab3893e0b4f84cd26d2a7ea06cc206525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11e0229aefe4fb47bf9906fde29bebc26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166b985b8446fa61a2f9a4a04450ece527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27af4935c2f8da718b772b787084a828.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ca90fa6110df2eb0d2916fe91abb9329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7741ac7affe3aa073e83cf675fa728bd30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76e17ef548b31190d870983c78a453d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1241468e88939f47985fb6d62dd9a6dc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573d617874a93682cdceb0d94fe29e833.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6548ec2c0ff789014500c05b96853e734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2206316236941384381c1a4c6a5d4c635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fbf98d70135bf25e7d23eaba71b696d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e54bb967dd8777bdb5dc5ff9bcd27e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844b55f67a56f7f75f1a67b3271ecba38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8674bbfa629818b5c4c4805cfa1f6e539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1cde5c658017e6ef78f8fa64d0e3cf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb588413675b017c2bfa3ecffd178141.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb2ec0240c7128a360ff7525c8b17042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6661aad046dd668e6be86dcbb3d393ee43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97791ec860de2aa48920dca3df59fabc44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a93508b521e8f6ecff1667899f29345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41621bf3dcd957102497fc761d5f22646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a307ec78aaefe5917f29d5eb8fe85e5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3384e8c6f7f09cc21220f3d0bf25b4648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3ea42daafd0c9a8020bbd79bdbf5e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78c1d237ba6508dd0e04331432a54d950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5adddad65ab43101d97e3b2dfcfe9d9351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eff49773f50a17943eacfc9096fde8152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3086f9e1bc173d496cff66470ee090253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5256b89aa6d0269ffe79a091055801ad54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d246e766b4137a21431c031291bcd16755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9191c013a6905dcd3a88d8294b04733156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9f02a15c02844df214c545d574e86657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b1b6602be16265bacf5efc7eab2a9d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61783ddfbc4bb4ff00f4e1d9a7efb53a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e50e0251a0328273962412cf1eb33960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f5e499909022382a046d1e7fe72d4f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382d35c17f4a57039afeba7b3276cb4a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f114c85235f908de061d4b837f8c58c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00ed1f1204a99db3ab93653785c07ec64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0789507f0945e7ed376f93777d0fe8bc65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2933da3e5723294ffc656fad13ba2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45f73a143b5df52c2b18d5598f6112267.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cacb868e7f1800e724cd51053d2fad268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcec5af1f3ff1226377e42527303618169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db2bb2bd36f995e9a6545951674668870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55860b72f6a46ed2145103e7a360d36d71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f52127191778c00dadca73d4a0efc8972.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b29c6ba938c4a0e9a456720def92e8173.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d48ad9e5f2a58f71696726bd1ff67774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a29f84369f154473981b547bbfaf4f075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd1b38021be34abe5e4f35d438ab076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e04f9a5ec74be3dbb74a116243ace7577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ff0257b6d4c3cd58c60ef63ab522578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c052242453b3d2704d6b8a6b2adef879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8699c3306f5a22633c139c7f4af46380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6de4cacb7a0212695a865c5fd14523781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba864ffb21d164c29daff859361a69a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe9d0b34baedeb702f28ce7c4bf14b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5fe76798b3104968132ea3cb8fb5e584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640472359a7167ebdb0354e31aac444985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe7c0bf0fdaa17322ee9485a621b4486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687b2d727766832cc5537d423e6dae487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022403929279d2b1ccd86f0f7307184388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5146f86bc7b47debe097dd0c4a03fa3b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3741fd9e8fbb05815885dd520fa9c390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba75c9d9bc58fabc8b22b0e8a1b8f8391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253a668d07a4238ad7e232f1912e2bc992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab25f158950ad26a5b6440e12fbe84893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436f9b91e32f788ddb83c5b23797963e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c3bad5f3a4659d426e7d5f1435277195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee522cf09932bba21a1238fdc6411fe496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f550cb12813fa38f5d7872d47d463697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c396f2d3b17b03f0e36808d6a10a199598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85561fce39360b93dd9332bc35d1624799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb14c74821359acde8978cf2e0072dc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fc80b9cc774f86b57713ab03d0cb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22b96ab04176c09caa59ede59a182a2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39df8e5720c5332b13c9125c2a469142103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326f054830957629ed24d7dd2e2af37a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21eee0820081b0437e5db9f648759a30105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56249f11cf38753aab5843fd78e0bd64106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b37e49133bffaa7e17ece68e858b69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865462181565081aa78600ce2f48e80108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d090eff54efb221d97328be25ac23904109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1efd93bf2d499dde0736c667ca046d1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b58a958bdf8dc1b0e0d13478963499f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/219c20ed6e3bfa9bdfe67fe629cff127112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ceb7ae13bf4722b9f06f507fd10f82113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f7e57a640212f3306b279d4b0fc108114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556095479486cd7d1c029aeac8dc876b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d6fa93a8a700572545802669147720116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97046c2195e2520837e21472b94a771117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e092234f2f6a05a3e8a3f27e57bea9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec866989edccb0c43b58f3a1f8c152119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4155abf7548b44a35f6073351c3a327120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7418c962f47d377663b09cef274d5f121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c266b0f30eba9751304b12325f872a58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8161a6082d74717e8cf611a26f3e3f0f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0e611745bba7ed438dec0cd0b931b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfde439607d593a7e67d33dcecb94da125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb273b0a2c3a53cd551640024eb7c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2438f5bd43930410d42818015105871a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e6647a648c238fb2ce36dcd6179be5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afd8bb079f4255378329737576bdc10129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f629352a6e8b1393130e471ca33642130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d2e846a9846903c03c7064555c3cee131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a230dae84193c475687aa546d4ead8e4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5274ef709b1abc3dfaa6968524f98133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f939ffceaa40dff576d373b12b89ff134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d278241a70a802f60723a3a36235c9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13024ca3b5bd9968b6bda9bb1cdf997b136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450332e1cfe9245ddd20178fc22272f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb72a88720d5088aaea478b324de585138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2aac03ba4a01f5e86f576f2291f428139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db46c2b24db3e3827e7ea331541a294f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7668cf2fa4c6cf5a7013cf659cf4651141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ae82aa8e91aeafc11226752776fb8142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed28c277b19add230980c723b2e65986143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255a4ef7e1e3e39e037e3a1b37965dd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9971c802e6f4c7023e8a50fe60d4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551444fd6e756ae2a05b40e1c8e4da4b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afd8e7a14d881ff44b56f13670b642a147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22dea6c3071724d4bfaa39f2653ece6e148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68360bfb32916d899c1a6f02b667f590149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dc9f587751b06b0226ec3780a9c262150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0244c0b19eb452aa60f6458c0ea34a88151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4f1196426bab2d87d539122f2d8ac4152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2b7080a7c2b58360c1c55c05c718d3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5fad4f015d36d8fe72ebaeff8ff007154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6230d2d231f977cbf8f885af4f6f42ac155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ca1ab79aae43c9b67e0cfb4b1e7141156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695b91b89b26c8e39c8d2ef758d5b4eb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e980db12bbebec9dc9f7f16336663ba9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3ea48a282a4fdd281ae99952fbd4ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be70e731de3e8ca434149e93b94510c1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658cc008d86b6f7b274eb63b8aceee3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c0fb9dfb816482dd7f93ab06bdba9a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a58fee898773791636f750b436a222163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcf5dbd4ba9dcb4d205bdadea6fb979164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc0ec174e83092b46b5406d726c94b3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552b1efccd8fe2693ae3ccc8cf635bd4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187185cfb4532bcd58d9719e20cf8f11167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a29e408b710d03713a12847b728db5f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8ddca2c8c644c999a5289f7e8be41169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9b49c7dc2ed6c48cc42c49ea981e63170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777dcf77766006b8318857933d10c8bc171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280543d900da4ef23623328cba8dc45172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcbe8541bfe8cea1d8a24f001a0b428173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902302608dc14a5e2fd468bf636bbfe0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facb7b2eeaf9d9a635da9d624cbec6c3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b984ad676f548a44c0de4ad459f0535a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c824dc5d1b40b1acf159c0ea62d461177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b802ebe6af2c65ebcbda1e1ae79dc60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1538e86ddb9740f29066024a75b7b96179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfc9254ffc9c59ab28083e7c4906180180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89443ada3df067b4aee284c1a79ecd43181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df74f8bc8d6fa26f21edcc232da4932b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee3c2b20939630d77d8c6cfc242ab1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e6e6f76b28a899979858d9db0e3aed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06033ee056a7887847b5314b88b218b4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead6b27dfb4488ce922f556ac5e30de1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9faff6a83219b79ef1405a36094ae51187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b2c4d5d713e4861fef864719ff7fc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5726b545be75ad1cbfa8b17739b2851189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6584f546d9a4aa5c4db1963c411ec080190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6773daa65a65bb04e72d1248ae932add191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7bbdde6d84efc40fea9d9dd3743bb6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5620baa3d2428686912337e67bc0bd193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18f7e15b7aea7677d0c602a16397ec7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c86f95d1d0d539ba2af1a609c81b3e195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc07ce62ed96f2e1ed3d9f42e55f987196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb17852b9c189b772ee9520e55eae61197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4669cb6bbad6afabd1b9a408fcedc59198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149817f7d071ac570404746e0b9c79dc199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae8c7a0c23c08eb707156e2d3d166d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e023180a7caa14f7d284121015adcf201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6043551248d6267d285b023e38e1a58202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e20cfa2c9ce30922c987f7d7feb2ec1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9947a99f18961479c024ecdf5d0d16204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0c458707090136683be0fcbc0bfc4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576dcb46a7a954d9a1e646fc67989a0206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d0908ff9c5b469428760dc1d71dac8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c99f947adabe220c13371b21017389208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00d6fa4008de6394fb42f3eb7097ac9209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc836d5c10e6bca3a20c5a186e6559210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3443d6716609b6fb0e437015e75d162211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ab25ce02aa862e85ee63c98f579acd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e34d7d14bfd4aae2c97017854c09011213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614aaa80ae9c77a6c6105b9f599487ae214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355982fdb254a0192ecc146bd3a838ce215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbc5762c20dcd2155db2f0a9a05118c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f6adc1a9718089d9f4e93aa93c711b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9910dadd41aced7ae6a41b306f20ae218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c00d4c5d2b55f65e5e8ccd753753c4f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf9357f98623522e1ce24990a8ab98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0057300925b7e0e5b9c13b1007b10be6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eebfed0f9ac28376e8d6aad21bf5efb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bcf9aee3b893dd3a98aeefbfd959ed223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec3ef0f06355053bffffd782bd6fbac224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920848cc2d0cdb09087ffbd7eb0b13e7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581b6b524d862c58d0c4e0caf9ad52d5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3456d666928513ace24d321c47faa915227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94ca095943b75bb6c0115185c8aa1de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27ae474c233d50b657c8c4bb6012bf7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4cb729248d45df9d814eae305538e0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3f6fee5ebc7f13e3d2a522b1e57aca231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea97e86bb9aec0c03cfd68c93d503ea232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83a990f69e445167af988df11ae3b1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca941960b643b611428fe22ded181b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74912b891e6ff1bcab2b7a113e8fb26235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e9119b187b8ca1ae2e09ab46ccf960236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bbb3af0981c962eaf1dd17aa8f167f1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47244d194d50c188d6b410ae338cc03238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e95960cce5abe8b91d8da3cbd90656b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c943436a01c98b399987f1bb9524c91240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb291ac033c4bd4e8b770d003ad023241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8d1ce7a6c091057ac4d9bf7a9ddb4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48c13f4e8dfbe3639064302704f1205243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5486dc1907d6512235b82b430bce131244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b264ccd7eec4536a75ec27d8ddb38c8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24c45c0e30338a29a19595a9ab1162a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cfc3326b95623fcd30e8c25744f34d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b79112a1798ded3ef0c4fb6d5c4a539248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fc71c67744e09c471216339a45e6b2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011973d076cf748798f4f09c0bc89a52250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8aebc621d7eea466dab758d73f7f95e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5f7fce8aaa507ee0c86424efcaa9df252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5580fbdbe26469c68cdbb3a841fff83253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ed9be7cb10745b47ca491f56cdebb3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e70823b4ba86b675f334e75ca75657f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d21fbf1c6d990866d567199b9c0d6e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519581246c2588a96e0d0c570c56bb79257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48de7edfd62f23bb22e8874d5968b80b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bf25c6b953127be32ca502aa5a9291259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da317deef0d74e11782e68826161f4260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51631dccc6e24c6fa25ee8bf566bd3a0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f1845539b37e9c3075957ed38df74262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63befef2d74ce96025173d745dfbbe02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831f5d39f715973c202e0fae715501aa264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b41652e23b2dd40fbd950dc43eb5b90265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8776ee25959e4da70ee14a71ba14265266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892309ac6ec2f7ac9687065d541521f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33db036cf25d574ae2be90341f47b321268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e8a21384516b7ca3e418eae2d29b4f269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81811d539c05f4fb7b1fd6c704b4d75f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ad9e6f2cb68f3e0c3f2ed64d57e20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51017411cce7007dba59a9618cb308ea272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08de3d9514d177cc8bfdb4aa7f954ae273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9174696625b54f25019a4deffa99f7cb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d893aa2ac2cc6675a26bb00190531b34275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853468659664eca111b70d0011d83f57276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c3a672f9318f178f9afd3aa35600e277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6260ba793307744e4f1642b3e27945f4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae085d8fb1c6a76401e6285630a4f5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b4eb69b611c0ad93e0bda93ee0fde7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6488d5068be19dde1d441c1e2a98c4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8416be8c5f530a02644ebd2e8311439b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dba2146c88a05984fd8c08d7dc4ddb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafa6a01fb6e5144341cb6073dc5646b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a6a2d15e35118eae515c396344b2e2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a604d4848962c2790e7bf8d9e6a38286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6af48650bd0c36ffd46b2d346f0a1e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406c8bd0b2687314ddf0c51659bca6c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad4fb310f7f64b95d31560262cece7e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d2896da0ccf56cdf0d8982c3ed9fd8290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad51d8f7c55fb733b955ea3b0bf9294c291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f3ce0c01060f6f042aa544639ffcc1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bfe1e7d3ecfeee0de9fe3e392e667a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893d543461cabdfce63f3483209f6593294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171f2125c9843d6b9786973b60ce56cc295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fb2a25c29d4381c5ee695a66acbc69296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3028f609b43e507e02cf249a53ad78c2297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c428e9d05ae06d81a5e57c6bfda6330d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8feb991ab9a0f96b4a72ec92c63d1034299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d709c80cec27d4cb860871024856336300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39c76501944245cee70b61deabdbac3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eab8b961a3c2e45601031b73f59a67a302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916d371d039b2e905d0f40d4d3de7abf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a524c577f17540760062c62b9180c50304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15123b9c76288ef860ed1b9807d2a0af305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344d4b14e6d0d5409eaaaa5565e7b85306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c674b69dfcc2a4267950cafa953c42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73b9e41a8e5a5f3cb7e12c11f83695c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1055846af46c634e44d86a631d80ebd3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ec6e68f59a1ee7f76c68acb47d6d2310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd28dd85e2500bc1c5c215fff2dbff9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb0f4777e554d6c20d83aec1572fbae312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500a61fc476772384f235b018b28073c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74417c47d1e51386765b3c0d15bfb3d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd6959dfe7fdc2d9afbb1ffc0b4800315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfec3fff4dfd7ce548946cdd9b1e69b316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4bd1de74331f24511d921162b8a41317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52f4e5d29b1d868e371ead452cc4b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ef1d34c5e56a2c67d27e89ad89262d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2d83a8f6a406a791ecac37472e007c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e38fe64f5e4d2f6f1d899bc94f21dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94465a85a07df5fc27722919dcbd7384322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2200b5d88d7613b0eb09534ceabb5bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180dc130cb6ece8c60843aea79a3c305324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901ea43474dc5b0fe31d86cc8f80f50f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ddeeb3f23867febba3f56d50c1132326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d91ff0a282f852dc53b06ac91e1d99c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cae76a98962da8d65aec6149227f5d328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0265feaa09c7cea271129398a021bf0b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3d02bdeb4556668699001ff3ae76ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469c54ceccf4c42885e1e2f4350e0d42331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4ffc64d122ad51836fc76ee53f4fad332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1871e36129cedd54aeb1f1c313e1bcfd333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982d9f401b079a4ca5016f5c476c02af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781298489f6b1ccc8c4a0feab6768ea4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3862644883107e504547d87ca7563336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d98c776298bf8bd6d19a1b192bafa337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e13af615a9cb7fd5b4a61c07033ba4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d69c7079ce6049eb72a6f5f1a55d7a8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6214392142bfe4b7fcc4eb7d2b19bdf8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac47c3fba020e44c8fdbbe7659ea9b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1bae716935aaddd56054bb9d1cec8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709c81fd595495d001025724cb624df343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b357a2665475b24cc6b1f0a42d76ea344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6736f5754f37e4915f6a85845dae17d5345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef4d27da7ac062785bfc0098e444da346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12714785047317b978351e4c76b6a69a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc44268337e25771ac4aeeae6005741348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef22deca1c60705fb14a98ec8f4eb60349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f8bf675edfa1e49e4c41030d327dc350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff21e083be58497ffbfa89ebe3ef4e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4410d407a270e03de89475ce4f1cc40d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b1d578f00f1c6bcdce383dd064a53353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2689fcee4b5190c84ab62c30539d8613354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57b4e309a40fec68e9b18a0c52c8e78355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e971c2ec2bd11bc9b167aa9a2a839aa4356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c173faa29e4efa14dfbfad4712dc6bd9357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd7f0b9302a4586d058086a814209ce358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8846b173834dcb3eca69f6b9bffd9fd359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2fed759a1734ff5eea047fb9bdf75360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad59687c827f9079015e14d6c5e6a84b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94290fb04d5c1db02c737973be4fc4d1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50f6a2e534ec00faab56caf632cdc7c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d3ec4df2b9a2b2003007ce915549ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8eb1353f7077e25d2f1d1806ca6a65365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991d44f229116925502d1f43c3632e71366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e828d61aa0bd41967f689b25466a52c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6332396e22b93f6f161342b5ea85b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3e516fe1bd93bd1787ea4f0a7c89fa369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0290439c037ea237b133e39a49d1af95370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26add9f76a0af27c89ecf50ff6045ea0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a30c5e400afd104e7af4ef37aac3c51372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4daefc87be449d776bbb6720c45a576373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b196f4587b7671b7b0956b44a0ae9b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac34f8861558b33117a61fba7a47b6d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13547209aa2c223c7bccd1ed7551380376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30981ba49971aec1052cf08630f230c6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75370d9b5bf36ed31dbdbcc241bb8dd378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87338b48e9e071a2d38b7cb9b466eb96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf3d46f98d8a239c5e4a5987d498c0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51a6ee317e67e3be3b0eff4f9686e8d381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c45cad2298aa625018335dabf4c055382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8935fe6fa045958f26f7f9469b3fad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c1d0bf5281d0589c67a618e21606dc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd966f9024a93fbe0a95f83fb9f90f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b600e92d411e7bcbd6f80e132ac8a386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6456dd953835fe70bd28377a892db086387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db6b1f9f963ea000cb6a599eb1ba36c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d948068a4faa01025989ede3b0dccd3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2894829d64c8bc1b4d226d1dfb49d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb1bc28b551430e5e850a7115e2605f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfbc8a90e4815d1972c6b72614eb8f8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6706a051d2c5bf91ac547c7b1ff1ce4d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc757091e62552ac6b1f4770d1257c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9248bdda792de8447af6fae18fd36395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656c80ddf4fb569e06594206a2e4ede396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ea7c9ac81f0004e69706310af2db5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9c47e47a82c7a12d443e1d11a08021398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b7302075be81167a80e0ded37467e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9714f2e68caba25f39fd1db568665955400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9da5f0dabdf2ed673a2562a81031d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bf141760cf1cc539cc37d57f686df1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a6ac6db62d2aeac22c775c142c0f7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725b90e40d152d4ac4fc62981e7d414f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8243c265358f60e3cba8c14537f232d4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd551167f7346c2eb2567bd3ea2b47406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0f93a9e6326ac5cb9b0875ed2e8e4f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9d98c1d680c154bb60235b4bf0894408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14fc6f78664243205c22c99fa26e148409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f8804066d47f74f580775a9e8d6cb8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f035f9e0ea2506b8960b0f1f8391d3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37762be044f8a00188a0224d3a7d1a2412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818a47e0ee8a44aca4df374bcea0c78c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7f7a31a3b71a1462c99e3b09f0c43414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53064b0145506028847fca465cb9f209415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51602b9bf00ffe15db6db51e252203416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dccab6fce5cb796d31c483a0b67bcd417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2667885b351606cbca2756ca804ae1f4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ae154051e802b4f09940600e762a0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cf369c32581922805d5e2300377fa8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1781e9757f967710cf9ccdfca524288f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e799f51baf32b0184958e31759eeb4b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caea066f9ff55637a9ee1a06cb9c0da8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9240bc7349fbaa78f2c292b2351841c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da21d370c802a5a5855628f9b3e98b3425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6776133613f5eab3043af503322148426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19967fe8624a892cbeca6d26779a55b1427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecc96d81ead9bed0ed291b89ae1894a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea78529cc318f7026fc80113223b9a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec1c44091cd4978892723559b04c885430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679bda0c956a7e2de502441183c6613d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985ee2128cf8f29ddcd85b8dd188fbf5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d979b70f9fc8b12cdf6ccf759500729433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4abf1f046a508c521e63c835b7a6f0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96df4aae76d4b7842d60348b24016720435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7574395a9f9957884b8718a6f630a8c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1b96b183650896530a8877b3e81ba1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1c46d7f61ff5acf60f257c66c73a03438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac17314aa659bb1aeb80b72e55af48e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae16c67a1ded35fd4897fdabc4fe0c2b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd23d345cdb661fcf398fa066f040465441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b32603519a3fb4afc7ceb48fdd37ae442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a486d956d2c9bab1d070e8edddd14ab3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c72be95db05f9ef16343dc095f413b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51b08ad32899b19a36e6bee2efc631445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9e7f74e2c2accca4f046277aeb05a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d759a1b253baffc7f3e41f221470ca6447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a0fdbbee866d2613a4e7923f8bf8bb448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45d27bc10405f5b8f9dbfb8821e4b23449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19714eae13129b7e0159477ee155dca7450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b992b1acb3cff69aec6facd2a9ff0ad451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0019abd95f06e760dbcefe535f13be1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43b1e0dc5d079adbc3beb9873289640453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdcfabdba3b07cd48c03e799c8244b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5505c1f6135c1ff8240e2ce86781161455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace8d49c1704153acbb2550a115ca31456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b466e112ea8077c19689cc12c128153457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c08a09226bdad4743d691257c273300458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9fbbea273479189b5e7132a849a69d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a01d4a5732374d179a5a9b352c544f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b797d2f795a19db97a3fb9b7dabc3b9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45c26f1c4f377263c0eefc2f4e5316462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f328e87691ab23d9ba66389e6bfcfdf463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a48c1e50757d4cf1456f252f844b8464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cddc2d040a133422367aedcba9479e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512885d9ad8b9e341ee5732b5e8af83466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548de565398a5439db87a918f58d135467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d06d5c08790b57c9481ca1a7f312ddc4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6771a09debb91a19f5cf372bfec4ff469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c283968179a3dbfc0b0bbe3b00ce1bb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab558a4d7d043c07020d4a5aa65434b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bdabcaceba17ae027483d6966c1fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac7d6027a21d24fd2a21e4939b172473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87e1acd05d7bad7cded31d3eb8a7510474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ea2e012ca549271faf2e43739ffa55475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327fb8e54a9cc8d332bc7e3eee8818fa476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cfdf90ff1c092c135a2293f2489ce8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1752280592a5fd623678be7216d6cc4d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075ce9a6d97110574af4ac599f1b0bb9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf1b84522d8464468b4068f6052aa0d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09123f8c984631e944c976100c3e02d2481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d4866a1d134931c7d21ef91ca3a11482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82ff57ec34942c81bc88654d768431c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1598e0e54672e6901b4ab8f6776ea9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0150ec77622a267dca32d7052154c45e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001af80690bcc1648c8e644446c03bf486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152c348778ef98060871477896c28d05487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17f2b72f0e0a87d03ebe3260496005b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d812d63e62bbf33c695825288e3ab8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c0823032a889939a59bcde5df355c0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feee92731ab66dfb741b636777b6c49d491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a6cf6b2094b544bfeb9f4144c37e76492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7065e17a920545b33a366983024ec493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3b235d7f79e83e0b3ddafd79be750a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4013881c8c9abcfdf9b68e2c3468fa495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d4b3a0c0cf0938c4d5c8a3c9d62136496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e33a0398ce36cf6d96bebd5879038497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661425c1c052af40dbb48433daeafbdb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc177da24345849d7ec3560a32c9e7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf07e375a0ee7e0695855a0483fcaa8c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad656c6eb5e57a68776b4f2e3e0b21501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fa099f0aa916a8e43aa6bc57058e48502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbe0fb43426bc17c4bf5993fa77debb503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84da47c33257ec89ab82f56f4fbcaeb4504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada484fa27714b860240ebc8756db832505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fab9196874d536ac674e66a2f226c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18f8ccd7d6655db7e426c1e5fcd0e7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1434bb1cf9d8ca8d6a5867cb6c55ee1b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039fa4a2fda314c418b9dde518c33768509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8e556db3f1eb730c2bb8dc5a1a0d0510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b04f19608e7d38c2d774b57dd4e3c7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13b1f323c4d03ab9795f6fc1d94c45b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b013c1183216fffbab8444289adc6106513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef14619e2fd6763b4b97ecb43fbbfcf5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8e2fd01fa437bcfa9213114e99bdd515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a24859002292891742fb81767254fd8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d645e6762356a5a08cc1ccfe233a4517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33933e9b08795d82faf77ad7cc723c76518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d3af516aea3495c64dc1aee9067d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b05976d6f54553787de468e3be5862520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9d9db6df38d85c9a8d10e4d5e0ecbc521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38d14509ad5d6e4366294d58f467c30522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022b801fea95dd44114528e236bee040523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd12338fd8ff234ea7755c71d2693ce524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398a9c4d2bf89b84dd10d104d05297f8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6438bd5e924543f3a1e3d9e6e78ecb7c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b65dc306f6af700b8d701f4d09c149527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33185bebd9144a979b5485310595688b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b790f8e9810d208c80cc325667c45a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb20cf15e98480d91ce8f2c7bdd71028530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e5d1255fa5e89542ae7a1b4301f92f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25575b4273fa9e97534e465bd47ba924532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd38ac83f8ad0d61e9b0051cd61ec7533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f4549fdb8483bed87894efc4b6f0a8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94c2beec7388ec1eb7ac0cca13edbb4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf7e2d1ad207f10bd2d05ba732e8070536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6511b52b030526b0b5f5d0ac8c6b788537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be6fa8de1c4570444d69367b54ce87538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646f80768cc5b5ca3d63e597f6bf7e7b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d9e0b6f9ab22cc8180e837523988c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c2a2a06f4763b6969ac2ef9e2e9c3b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedb6e615d87bd48628d4ec1cb985e4542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b484f4e87d934c67bcc1b4cb1bb1b8ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a82a0534a15b3b1d5715b422830c19544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09cc22a76796c716fdc92107fd5947a545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2670be8f5b65d161020b2f4a7776480546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d78d8ba7fd81c981a77948c81b34f62547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2aec71c47a2e015a107340dd19d515548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9a164b6e7e29baf65a417c7e619f0549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebbbb0a97efb3e827f9c258a9cf4ef5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30cc88ea773a7f425fc8b756b7c6aec551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd046446347ee546ae523df00f2c72d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01902bf99f148edfd39939c48e701d09553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7ad1e701fbacd8e6da7bf513c8ef0e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1f55438c8e80feb402d84cfc45ac22555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33be530364c75a8644a8d70e9bd012f9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9264a2d0da083f5ad292c313a9df68b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127681bda51b3cdd4fd1f4da68f4962558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b6aa27e60805d4b4c53e7876893e8559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a120b96d51a885d2e287e2dd061abf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd21a492694d3864262182d1070d890561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3298325cb906dd7d4bb7be33852dd68562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c092b630718e5cd46abfce5a0e27ca563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8877018e83d2f7420d3ebfdc8fbb75e5564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f26bc95ca16f2c381b07b2108fc46565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88ea95bcb902380fa95134935de6421566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231761acd9ed551977c3a67c6657be5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b2b1eb027ec08fac1073cc2d0552c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d67ab357bc85a361ea5cc1a6bea3fb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989f227c7b41f9c505e3ab5f0f7ad872570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba1b4375eaca9a58df16692492f96d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7604baa3bd3561c918e144cd0508c1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e06aa19106cbf48d3931500cd7f184573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22229fd97d9ff79ed047a20d1a8824a7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beefcdedc64fad4e0241309e4e915fec575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed0703a8699de9d4fc7626028f60012576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed352a7678583f9ef92e938be2a370e9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d281be2bc734620a4ad4f7d09fcea4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaef4a1c5eef52f6db2e78ef3f34d0f5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d48426dc6d6248b50fe5abfaa747be580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f32eb9deebefd3083323bdbad33d617581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817aebe0e3617da68bea2eb15adf5318582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae5fa988c1a2418006f94120d50513d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59f7cb795cb6335954408dda08a790584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4cdd03d73c2818cd9105267f2f3d04585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adee0b65484d466c200d67865d3f8bf0586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0d9e21eee9519a2f7d154d42112bd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177edd945f08ec7626ca8e06ba35230c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e84c2bc78da66e5ad0a0561d2f54ff2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c84a153d15e256dba9d3bffe13b61bb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb773652d312686d2b7a762786e2b18591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ff9db40504c002c1c615ab5c316672592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545f51eec6b6201d61c6824fd3ed7bb1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae9023491f09df7dd79b1541acda192594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8f675fe3a7de40dc9f730f3bdd8e0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c8fe6951a8151dee4b95f12cdde2c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef7fd5a4498983645d2b39ffc84a9a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb14dbe7e53e9d5143b88083c086c3598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5f85384763d73ad3e10dc4b6711753599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3250830fbe8490b8a2de234e03abb01600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2327d192b2aafdb67abac2a0a4b034601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f272bbc00dd5d2e7d481f14116994e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b1dbc1fe3a69a05466472adc5f3d88603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242e9fb8669d36b964146da86eac500f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca9bfa48d43ac6ff1facb352f477036605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e005aae88de4244085e96fa5639a74606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17645731f78ba7323ecc61c96a0827d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2485d92505ead8172d35784fb1c067e5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9046cb3ce8e9e80e9c77718101d640609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b27e829f6baf0c34fb94516edceaee610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad9ef7b26c97e315896012e6b84e93c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c36afa34f9906f8587a45420aca8f4612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5b4432d8a7ff461425a49867a4da75613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e36b2bef37c0aed24d71dab88e254d4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a6378ca2714142467ae3facdd26832615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a80f5ab55085e06772c421787bcbfe6616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd444edc298225f37ae019d6dcdff37617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1f57c180f7e537e338db75ec2e148618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5413e972a0969ebbdf3571e67a56f5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9a9b5113b29ddcc451d59add21406d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aad5ee335f312418617cc15394a946621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34782ba3ce0c7b687224ec2a3fd5bdcf622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87c7d839032f79d8fc4cd68ba503145623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71ce799b796790dc0bc9952a662bce624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f591886c41e4df229fe50e1e1b4e34625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a042af90bbaf13a19d45661927407aa3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422a10ba401d7a5ce1eeb5813a4f1f12627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fa9303cee50d7800c979ceb892ec8f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa84c783a733417ded5b47349b86103629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509648220b5a621226b82bd023ae77a5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aed321cfc4e0f184c2e649d64358dbc631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d445aafd5447cff2c073d71d926fe74632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6be3db55b5ee7aaa16e8dc328fa35c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93def6f0d597d5af5fa9a3e500a1826b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213d1d71173a693a48cd66a451476c8635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ef891410e0d149b8cca67ff22fe58d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53270aaf87f0f2905908200aa144afc637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e0c8e023821a0d41d02ee1f7ed2270638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f117ea2505480ce81f9ed1f410c2e831639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee6a5019cc12081a4703afb311d66a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e051d70ea8a3dc87039b3faaa95e12de641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d3fd2704b50293fe8c85f8915eaa20642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b1e6d213cbec10fb622568f6a736be643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0219e51a408398d966d5860fbfdfa29644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26e7f9a2d6dffd4e24eb27916893097645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d37bc873f53889826be5fbd6fad5bc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a0dec7eb17c1695c101af2749e01e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3945c12049a487f263869b53980931648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddfaead2172c9fde92c2618b5780e33649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145a648f26505feaf3e1fa5c9b6f6cd650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3e9ad8c79a7be90a313d82427c7db651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af988efa150d75c674cd08591a159f01652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc03bfb104980fb82444a78f368b5c653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e373acacab03fdf5a31249881158b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297c24283d784ae6c05ad568601c86b5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67578f74a3e762bd180ac36f3958951656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a414a7e311686c90b7939d483cd9e48657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c56760623c14d731db1cc2c19a88bf658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce1de3e4ac1d79431250458c84b8bd5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7b5c21592248666ff4c44d227c457b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa611dd32c545de1f4465d8e14c463661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d7e3ca83041a64a7a630900401af0f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c3c6ba2c4a54461a01e6137c8f1ea6663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5828beeb3ab0c42c5629315464135fee664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dedae69b5ae74012eb8ceee5015dd63665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf986e0ba059219c2844e3bd57221879666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7444f883c9e2a74aa75a503e1cd157667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23fce19a8c9d84b9e5b53bc00a23872d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c75cd9b201c0ae8bdb3ca42e1e6fcab669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118076f59d4633cd6e1b894dbc1e7195670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62697439da7736f2e2880532559ea438671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5180a1078424ef9205b8651fa8cb83672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f06f42c218541b31a59e3200cf1bbd673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda18bb390d1a0f107fc04c58d7f067f674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea471854cdff41d1267618cb7792994675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cbbed4eb0f9152eed0a61d3f2422a3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a8a35d262f5266bee897e6db3d02d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2099d166b6c1d03d8fa4619ccb928c6678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9f16ba02e7a30209a482bb0fb266e6679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c4edef63ced0acdf4ea4dd55e72de680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedbb660fbb3353d981427b4a0bf6f11681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715a005cef033404a7b0665683eabf93682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816dfa3e0bef3e56b19fa39266bf8f97683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff78b8d88cb503f82abc237fdbf719a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b850ce5e4a9c493dfa804cb1fcbd691a685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b2bdb27418feb4b1b510cf318e89f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cc13a1b37baee9493ef8238662ab27687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5de70d0b40a4b4c1589aa24781dc28688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758a81b023ff55184e06ecbc2f6f6207689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4348c17424d0b25064f5773650ff1ea7690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9348bdfba74a63e2e93645ef7a1565f4691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a145e5e233377e5efba4f853981fa2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0d8b7c8775d5cb9bf01d41b7c98e23693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1528a00a5481585c499f29b9326559694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5e064f02dd34b9627b363326c54f8e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cff780cc81d43475a5b426b862d11bb696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a5f932d9b78c6692b04d203a777fe697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d7e9e076167617db48c6aa377fb9b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f924aea37f2258085c09287cd81de49d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6da56b8ddbb4fc31d966ae0f5e74f0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1aa4a39553d040ff95457579001ca40701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fc9514fad6c86af9594a35112d2a73702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03edadcc1936be4b0ba9bb44af17fa5a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cb4655317a7034bb03bbbf63989d89704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf267b0aca43f558ffb5d64ae5a7f6ef705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf685f813213b213eea16cbda681d53706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba1ee32a41989c1617a03d5af91bc4d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea2539da5bd7581f8658e2d4b7302c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b753e2c47e198027ef3dd04d1cd283bb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5c7f40f2347b1a3380f54313ca4905710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee927d634e68bc7f9d9b36f671e1a70711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67ff813936dc7cc09e4adee9741d08712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a680cc154992ae77a043f40fe2907155713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f04e6395b5d5b91df3697f797f07dd0714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c281437ea3d13a16b0d1c5fd57e07715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90afef9ac289fa971164c2342463e9d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9e9627dc28438ec38f87e38c2d7676717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0069544ed8e8fad196dcb32d2bea0b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1baf5091344f31bacc86c5688bc78a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1570be1de2ef2c36d2aacc891dfa5b8720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2afc4de69d0cf6edfbc481e8357f63721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac721a3c54eb1f11b86db0aff8a1f0722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045bba992bc9c44ebc5b77327ceff2c9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c797e57e3d11e3d0ba46a036e892e9724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738100956abbfa8d67ab44a84b94791725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecbad6652d98a8bdae85c7347796b37726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f34dfb9029b59687c858498f222419727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea962ad8b77e07570a5f72cbf01ede9e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a33a3958cbe23cbdc9b5da29d4fd9f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b3fccd1783519ec8ecce73659c980c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911581c708901b48d7fdee9db449d328731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614c852fd0dc9612252f1388ec54fca9732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2f06f866b6704a1e4d1eedc3db1c7a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccae67c77f5e40062012edfced368e0a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c7094014e89631777ec5033301ef07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac753271b8b17f18d83e6ad2128b5a2736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed17c56d55737989429af4af0017924737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cede38a6b08fa6f46c7594b394a754738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839d3293cccb7810e643ca5ae3c6583b739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f17c2d10a5c77c6a4db7f3728c896740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fd28145a826f377cac0e5df4a2951741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0194aea4fb670ee5a851a31b7d4dc6b6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a0d23c8fb83235a7ab3fc126389360743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2a69fb8bce38249dba6eac07f8e93d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84810b1218e6fcbef2eed9dc88243e73745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac60af824adfd0beb4d5997e02aa0e0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a879278ee8644124e4d7526c059a0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b0fb5d8dda47a8fd762eae158e7c21748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c285d253836dc03bec863cbe8a4de674749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f057971f162ef82f67df4d7ed361f0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6d4cf20e3ba07068da76940fda2e23751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e1ee5bf455abc491724f3a6922ceb8752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989470b55c27dda66bf01196cc45c27f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d028182df9452b01017cf93ad8e41b0f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dfca6b50e3d3bc9ba46fb6b6cfa75755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565d72b410172614cce7e3f7a5bf521756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1266649d77d364ef34a026c7200812757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17e60f1f95a82a295cf8b84029c9996758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7986bcc5e983663802454146ee95b418759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>