--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0ebbdedfefbf907c357d8e0832b28e1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a6802366ce2322cb16bef3284fdc82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adce5b49d560bd2593545073d48eadd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b55671af73910d6ae0856b894dde824.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933fb15db58b02425e6a9742368abe2a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b26bd4f734173a15ebbc788236acec6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ca9eb248fa8f52802b21b67410f357.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0565e41cd27c1866f37cd016c4aa7f938.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dd15888357282a061f1f8bc0a3cf569.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e19fe709e1ab85174e1279cb01933910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1540a07e0bd838882d76ac84201543411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095658f097b9cae967d6f75fa71d7a1112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab18552469e195f78183e0fbcf8cb5813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/709b05f8b0e0563b979316f626a6738614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1922631c4ea09a0edc460acefcf3a7915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec597d83eaac28b95c77b40fc13a5ddf16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d403862b7c1bb6b5b1ae5a674c674b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ecfd944aac9b22405dbc3de48d61518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd929f6e624ecccc236bf61eb2ab3d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b235efe30bb0da7893116143c887ff720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116a4056e2ac897053f4357009be82af21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4aa9b045b17aa8e7605c50ac5286eb22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc55a31b3796c13e0c5524fddb51c6023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7731de351ace46a79418fae5308a0ff424.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f5dca90fe652373f2573b34efad2b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950339869b0280fe57f7e45dd309dfa026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f194f91af07658f7a247a68264f1727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a94abddd82fe8d2768736d1f960839128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cdddb2914071b661ba7b95cae8a81929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2074246e62bc6c738ed6d8b0e94b92f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34e30f6a729a4f8d20f9118f68fed6431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731bd7edd40b37951b233d7d0801168832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fee36c66f95998865b068797ad36d733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280d922c97aa74f5a2a2f4ebe9302bff34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3e51f794302ebbae3d83123b52352135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955197e9bfeb897d542c62be3681220f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d154cade7dbb999e384d6e30573e3fea37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d32b5e38478423580225d7ef52fdd4e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2457a6be126a95fde4ce19d9505c7439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f423f79f8ab82edcca13ac8eac9f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89d9035b7430858116f566f71d083541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8f6acc5a8bba7b91df3de1a4aab2b342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade335c51299b1b48cf3eb9a616ee8643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4ebe820b5a7ee6d7be3e5ca41f482c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4244363cc9f86fb8ce4b50809567f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d369d30bd8501a1b57f76aa7602cd746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c73d4aaa6f1eae972a874cdcaff92ed47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a4130d8874e669f9c3a154bce30a2248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d948d607e3d251b6c7bc16de9dc109749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690009dd62e07814b682b78c22c0dc150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407cb2ebb44a17f79ae01e38241f7bcc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4897d2a55e1250a2fa75323af44acf7752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea1339a817d2c987d34eb1d7ecaa5353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2c2c1c9f09236b1f84b27aa176368a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87272df1edba9d687bfed28f03f5907655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6969608e4a9da7abfc6ca0f2e8be293656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56898aad7214d6276845d90bf623eb4957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f3214d988c94600b808317a707acd858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4460a91a189d73ffb3c901cb5877da59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcecbe672008549aaaf4c4964522a8b360.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d8976cc3e7a40a6a4736bace912c061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074575201098e9f7449208ee9b56d8f562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4dac40fdbea15e4e60852adb3eecdb63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5380545c88de99cf40b7bec100eef3dd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a10bac0741b15a9a385b753bd86c5ad65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79a8d086c81722a7caba4d034dd65666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3809b64bad2a3eaffc4c89f2d678537f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e387817779412adb3b596f4c8e765d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a118878ece1a99ec781506dfbec1769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331bc5756438f3235c894bdc6313334370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e288f668f353d5bbee5894a001cff471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f4d5da1ba24a82bdc8de7d1bb331d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63664ec0d1617afe5bbbb054f4766673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cada81fa194834ac4f998b829aee16be74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbdcef093a57725de1e808964c1c11575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b584c1a444416d0ea49bf0c01a95813076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d3bac1ba9e7017ca3507c617696ff477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb23a9456674f12284d39a5340c5b70878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6585c49679521ff3b61262d09f76c879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8e14830448fc552b541174db789d8380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec02903cdc0802c9cf6473dbce8fa53881.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cf962a194796f581f17ecfa60b63f582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d7667244767db91d004394f57e433283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c87f0ac20a75c7316f0f224d451db8b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820978d19c998e147ff5703ca0b465e085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db3a0064e0fb4d05ee6820091f699ee86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e985baefafa4cbb854c063e312907687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf445c91ca1fd4b6cd34a67e01aa228a88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0321625f198a20f3f7cdf30867b1dbc389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9e25c110d4978df428f0952a9842390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b42bd78efdc8e12944b46eca7c863291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25219804aac98953e13fe754517d33e192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711cdff754ee23569d5b73bdbd71a0e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e79d54150551b86a4e9d88b55ad03794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224ce616badac519216adb155c379b8395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426274a7a2a6aa19a4270343d5836b6296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4984ee099eb91ba9bd2c44168b58a08797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5bc47723b3045797fca96724a5bbc998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833d9f1bf4b466a5af7f08ce3e6c08699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bc0d6386e6b74bc8a51d64e959bcd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41354b76105ca9abdbff4e21159f0604101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a28f8a309a5e4fd553ab86c45a4377c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27382f11e7faadb2d171395a1d359563103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478a10717ac8499130894751e7e35d01104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9048d7d013c03b00924c1295cf048ccd105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ad358d9ce495839011d44522d8c43106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec49bb6a8b86fb10c6b3491f4958d01a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abda8b8b06e2fba9c700f98d43e488f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879780749698b3505d3badfc94126c6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02719b076644f55ccb58029f65c390e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff007d9428127205d43809691c068fa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e033fa7fe999d33dba5ace1a750b2af8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f0dd6a77f36b528325756feff36992113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea3fd97c076237a0e3148bf3479c11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef60f4f93a2c0e904533ffdb23fd6e115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43777365355a80e9adf971ec2d9f87c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b96aa4b08b14c55406df569ea8e618117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4d54ffce5e5c3b261cf0e69f3bdf1c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dbd02e98129bd5b60a414441f09c4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f6ad6847000ee637ab06bcf135034d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9606ac167120ed7f21cdf58ed9e23d28121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dcf924c8595cc97bf273ec00424ad8122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c20f57fef915107e6634288dbcc25a1123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124e558d5897c9382744bdd997f4611d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11572840dfa562f369f3504408eabfae125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d508822020225c36f2a88b2ecf17cd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68ef1e3714fa9894b69244582e25b65127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4f7b9d4682a38306056bcfe9afc75b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bedc42e3c3362c045eed81dc4a4d52d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b1503dfd32aafe6fab64fa01f4d4b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f11ec431f629773d132813cfd4c8e73131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8143516aed96d650d5c1206686343f06132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1204da4cebbd5db4a1869f267d0cca9d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c8408f48f8ebb4d6fdee0375a788a1134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b354f39bf137e0d668261eb582f0866a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8624833467f4498d55a24dd7c8f6c2136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5075cd36e29eef12b4aa9247c95c57e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35544bdaaa4073d2061eed2a2bee612138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e104a7324a13838b06435199869cb57139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e750379e412301b6889ea75edefdd05d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d36cfa21828aaeb4cc44a76dc3faca141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d5c456cfb263973d2c32c29fbb1fe5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d7b7b4531ed16e069f46910650b544143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a21b9ef773f0c9d367707d28f79edd5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c529c765d26f5042d993a1b46dae16d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b899cb0ccd69ccb725106e41157b076146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d644ab8b167f6abf57d75e17a04c0456147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f158992bd3196625c77cdbee9a496148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a89beb7e3170317b4349c42dc76818d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af054cfe571e8b7b70d797b050fd7754150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026928d7742c86396d07fd2b4ef1bbd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b148a8f82c90ffccd3f2ce71ed12319152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45da71c084db127e6afce3438c173eac153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ec32b445408679c0e622bf98920f7d154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f325e015408b14ae9598d9f62fe17e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81039ea0594ec4c3e36663c29f174388156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b3c33c12be56da8e63bfccfe081900157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e509bc806733ea2625f891aeed9e52eb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e705e244d34f7ec8a0814ca51c7b490e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb04c8d41504af36f277abf05de44db160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f92d22bda723c170a321923b98b085161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8e60ef0e2dc63aea04105233802eba162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180c770827f108c92aaa5956711aea97163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff0aa10992a77219be6558c53ac2568164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c770bc7f80f4d1a8e46fb2769a130c2165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7afb15e965709f40e01b86e76afc78166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e1fac23b8289ff3c496b1e8a491d3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496d495e288c2a83d24c49c0cc9140f4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cf666742493bb02e50188d62032a17169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4465352048e61284bae740454104d372170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abefbbb715fd26f7268881769ee28939171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fdc9df97013d8dcd379e958dc1eafb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97a464ad7d504da1700c32c9628eee9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20796a298e2e2d7c4e8a861285eef76c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5cd5b7ded5a9d2a6e6bbca2f00831d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97a15c747cffda1641d70eba8f3ed2f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedc8c7610c6804b79e6e4de9fe58177177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbd7fa442ebeadee7277ff7bc97ca65178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c1eabba51d463e91de9d96cb58796179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6622196237000cfa5dc844d87b922b6c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5119887c6dc6a9e26489ebe55ded7181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41929a0890450a40227503c875b52c7b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee3498266288e96de4a6e5e7260fc7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe21e427db8dd2d3f73132b53dfc437184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b824be5205c8c47b3a40d131f18c65185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ef82bce682bbd0626389dc8cfed0a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26f6ff212391feea8b8dcb974bf5ea187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53e93d796cbd29fa9cd3edd21237906188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c58104f7cc5ef450cbd86c352073f7189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29139af94e34bd2d5f14f0a32fdb050f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c2207a24760ff30303c401fecb6b64191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7356cb569507d5402a00b7b2612756f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ce115892b8b5de7a5047fbde4cc70193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3f344c3f1db4ad77f2b6f6e58b812a194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cc21d96dd607624dbeffea10a4f070195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05185cc529e4036b0e5e4a323b434aed196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e41fd537c85ba8ee3a75d2083bdc88197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7d98e6bcac0f47d799c6748d65c0bd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1495cc90f09d0fcf2162efd96e38fe199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc9017583db3fdc9d430deabf285b07200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7f2cc5224f0a704bbdf45fe0493cc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9147e4d765541a2b5b09006a74d803e4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d4d165440f4d10adfe41705411c855203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a0e70475618abaf73e974fb7d57a86204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de91c1440100b86191f5ebbbf149fa7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c5eeb04d9c5dccc8e6dc344f17b379206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa9d2b16169ec656adbdc1f6808c01207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d88d4b4c377e01b4c8a198ba959c1f4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c20a4800b6895002ccb3644519e204209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f6091597daeebe30ff9c191f87e8c1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644668f791333415cffb611a2aa45026211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc2361ed92fb0068dc38194f1e2e78b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc47cb27a70c75e8f5703cbd6a132eac213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1aa1c2066bf11af446033c089c7096214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447084a86e67709c142559e18ab1ebf4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2d1155eeb5427cfb2161198f0a2efc216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529df7ab49d2cf7bb57636e3bd008dd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d276d00e1905d0b5a7d5f1113c6b18218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac09d5ac25b8d47652a5d494e15c2901219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5db33c5468555d2b49d7669c40dd7f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c50fe1db502c9608977a92ae024cb58221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8607b7202a1324a12e1d79e9ae7f52b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdd46aa795f02ca9c60b764600ae17223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cf15f8b14ec7157dc447d3a63e379224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c582ad007122f9c14bf41dbe906d4225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b15e8561d45df2f06f2a3133dfadbe226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4e2bef4a3799f81eafbc7dba91c01227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbe33cfda7644f2955838bab8623d6228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d9147e5a9673bdf961e87625a5dd20229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7369750676018e12ffb5665da38581e230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717b682c3b775a882c67670d3e8f8d4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c82281c4b9ae9c5ccf11e96c46cf144232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9446aea44ebeb33324cfa67642bfe03233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c394012eb19bf82d0889f736481a72234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5418306fac4156d47aea3d73d963b1235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f73feb07c5aeccb236b60c67abf62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d36b9877083d3599f849c424a90164237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a3c1a5dae504dfc038faec34442bda238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005bec51dd8285084b00626735f3400e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745dbef4546b96ebfacb14413d2c8671240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeaa41494003dc319938890a3cff0cf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f14c08c3eb242f98faac05b20c23e8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458ea255db5ab79f2d9a3760e83f2dee243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584974215d48cbdef7ab05c702c91951244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e63d0d91d17d4cc85b375ba0878d4e1245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c062549ed55da91a9457ff83295f8ffc246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370e88162c86cf2cff362f65b53b9b3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa039f101245cffde469f3c6f3e341b4248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e34e890a8a0ae11abed41438e703977249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f09c550a2da7365ac6620b5c635770a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c75898b893ef47cc5677f70b25f910251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480759e1e2a498fc4023869f29ebed01252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c85fa69769ae37f8270a2c44e536d4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72526c34b7224f353fef11fb7404c03c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9963870932210e45418a1f50821f8255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f00536a37a0c2e28db04356fff5c0fc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a90f722f95489eace3d7fcebc55d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cada07c12f02a4f2bb819a51b3cf54258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c539bc0e02112fb744fb19aba2979d0259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1654f2b31360d1a9df6ebc1e228f49260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1523ffe38ab9083465a77059398b3261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578d7eb8e272088653fae9972ee90d62262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d373ec27fc3a3cc2b19b80e0a2320263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6370a28c156cda22679eacec35044264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6b588c00c84bb116a17b489462e8dc265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ff668bcf24b9a3e26350e79f871d09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04968245acb6cddc3f5709efe8e643267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a490c19fab79de3b09285acd30c66d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9e0b5ec5e7d81480bc421415e8476e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0321a06fbe5f90475fd29317f897f0d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab124cb1252606fe7b293961532186e5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389adb28c148796f6f31ec90803e06e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09abd4a0c71f59f7fc2c207df776f501273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5086e83b34e119c0e202f035e7ed4253274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d1ab04195b7447e28c9bafc5ca3901275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddffa1b59081bb314f04df43b1bba6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d5454b8cf10dbcfa4e1ecddb49fcd1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc7a60a4bf203234a52fda04f79c15e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a230949b25f186051821f6932aefc8279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8208b2f6918d5d5e2dd5b248d6182ca280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02e0a27f707fc7348a3b316f0c644b3281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a74c73bf25774719f9f1bf91cb5dad2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52802a0ffd41fccbc0ffdffa0e167d1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2622d4a0f212dbd06f371aea2ce21284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376aa691c40de2eb04371fe5fe794100285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161dbd769f1ecfca56730fb6295b8bdf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc05ecb418200d5c441273aee8884b0c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501eea972dea3d97b51161d839f396c3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41a84f4ccd02a5c22e625f5ed724949289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618e36ed0f986683b06c5461715ae9d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfae4bea4d1f5fd2ab23d80ba22c528291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9367e74ee0a8822ebb09e4ad1013685d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118e6817efdce18263f8ba8080b99eec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ec688b39619e08aa49fd639109aa9c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eadeeb1e9a09fc07d73014bd2fbd3c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7851c3505d8a550bcda1d48537c7e7ab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e75ff1388d9d79ae3002cf677acc96f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc393f9f922f572436f27419eb71b2c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb846748bceccd5161ae85af81b193299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc506a092226960826438b6bbf6176d4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d302544176cf2186ed0ac00d24ee52b3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1fd8d3cbf01c06aa0585c8b87b878b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5097be931d607f6e97a2fc61de28606303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6219bdd7349a0c59a1f667766da8af90304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e56cd2e83b01f7df78234ec90824cbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed3c5a7da85d0c8a6e33ba9d17b2cdd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060aa97f3dda0a609ac29fa692fb2647307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c6f1902dfb2647b21e799f0504875b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b693d3ebb169ba365ca9cf73d0564bf8309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c0e5d4a8e2e819c2eb62a1819393bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e70aae30944388efaf605b0abde082311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01744a689d41773eca5506e816ceafc0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198866f6c3a7858a35e10fe66c3d8d9f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ae236b22d1511651b921ba1592a90314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd8e9e17c0bcfede49a064540ec0f8e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d496566b608404dadc321b643e2a7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae55ecfc797cddab585849d4d5165a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de3859084125e89b34358ef2136309a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a8d31d46a89287165b101010fd13be319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b65ab04db78919b78fac9f83a46b1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49860c8845ad1dbcc479bfb2615d7345321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccac06b4be035162daea6bb9da27271a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462565a0480893d2c54729f5ec27b7f0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4760ff272b3b6453d3940e1b31c9924b324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c277d1d9205087e892828356b46e2f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96966091d1beca9bd62b586fd4370c2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9155a1746ce15881436a1d11b1958c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeb51ad9b4bda31397d12cfd0c17dea328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2309d7048a929cde8a7e23527e862dd6329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c2dc64d8cc40d85856116a5b0c37bc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc70ad94dde9793a8a8f31b8bd2e8aab331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957d6ba574f52d4f4158fd541e5b3b6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58322065f612a2c731c8f0e256ffae1333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690bd342425d49c2d83c8696a3e6899334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1817c7123040c1fcca5f00c6f575c1f2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01d9b59f9717143cf96d2a66e6c886d336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116c9942211ad68b655bbc96d6814539337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb06362bfc0c8e5c1d5a916e2f545e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be393007998109ac46f2985b9ffd38e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be162a0209495935678c0024f7dafa0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5791ba414fb35a1be69ec5687fdd90d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff166a225772786d9b2f20081c6db5e8342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82412317347e09ee26e861de12bec9bc343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5113508dbcd89a555daf3a03213a8809344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07389bb12fca5e9f5d494b484ea19a5e345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e4f2b3e3dd967d6456d5a8d583606f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc278111bcb7e6adb70dc4a1d65c5ed347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926b230104796d194c0d213072a1ce0a348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58626ad03c0ca35099debfdb490c16d8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01598ef94e0c57ffb83219187cc08f45350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef85c2d847bb2b5072013ce08c7bc8c9351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6e61f1f0f6b3884ab2915dcbae564352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e3646816da1c7eeb2cec6c5c17097353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2d288b99cb8e6d8f049647053d818354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3dcdf5ad7f7643343657dbcfacc569355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3365506354823474980640e34a63ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52decda38bf9794da5d857354bc54d44357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45627c18c923d97d6cb844a117e175d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d209360369e8a3e4dc021224e89975359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2431eaf7753f61eec963e076df011cb3360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2032bd8375144ceacce72fc5e83c0414361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c61464ee0dce430018ea36f9ed3d4df362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a694582315e5618b9e4d9afad0bc1cdb363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0daa6ccae684c4b5b0c131d38c67fce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac932865f0c594b5d329935a8180b770365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ca378fd8a2043a02bc317dd1cc7f9a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01037dfa1a5c545a86dcee387d2a7282367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e5b8f96c4cfb416d7ad212903bde9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a061d544f0bd32411beac7b965fc027f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b48ee4bf3640b180e891ad179ddcb4370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e303563132f0d50db6c04f7850bb12f0371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649adbbae1b24be257dd20c8ce67de5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6426f210f11e0ea1dd4316b00b61c95b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5facde959a64b3dc38a2d1b63086c13d374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531a842747b25fca0f3f1abf0f2297cf375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015d6d92c3a9a0a675df9a3115a77f24376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1066aa6d423a1a6b5f65548f3c30c8c0377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f7fc9d16d7f7a4e7a31dd6bdda17d6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706762befab40e1e95b51f3db970ff49379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5903ae357bd4420bebcfba8c7cc8d1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297a1f17ec39fe6c9666440c2b12788b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67337ee81d693ff3c063789e8aaa504382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bda0a3c9cf440d495bdb9c26ef96ae383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc31d1811c3e79c6421a2f869fd2fc3384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34383641d6dfbcfe76763e254882c45c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18a0f22a55cadd8091df18684a375ab386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072167d36a50ccc1d0f680e6adc095c8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c197e49bbc40320a948cc43b2e730d78388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba85c7892c0636b060bb3eeb6922e6d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46c9ef2bedbb6e16000f99815a6d8c1390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb28324acd04e4e8a528a6184e41881391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbde99c6f3038a923ef1d298ee945ab7392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f526e81e8f196108ccb3cd38c0fe695393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f424211ce2b982a4aff71b79bb7e1aeb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3dae2fcc22d4be14a6786728b0b9bf1395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25c50155c24bae2121f637999a8b8a7396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a462041a4f5670f6eca34df21dda910397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84076dba8ae28eabc4f8c6f407fced398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdd676fadd39f736b3d9cb348b31728399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5ef9eb5089af17a44373366dd3791400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9dc628f309938df48cdf413160a3a7401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7622fc9ee867c20ea77d7cfc38f208402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259d4a6462e4e61c232c46c33df9bfb9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817b26f928132cf3f7f501c3c3f1ec98404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42b1f19e89d3c6b50873e968af54c3a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db275a41b7e9a8e6c6434aab33d0be1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948eaffb1dcf6d74f718a6bb3fb0d70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8911957c54ae9588c436846c57b0984408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6461cd3b8c24015a499cc12ab3bfc0b1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b5ab23e6263b33bc631a10ceeff0c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e39a0c53f7892f32e661bee4837741411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7611dca0f9d9303943be42bc0c2851412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e315e9147af9b2e4e0bfe90de8100f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a771739d36a2947b8ce915ff311a47414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07edbb9f8ae2639174e7e2bfb2a1ec53415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc9d084edb6a7e485269049d3093fb1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d633f51b2430e5278891a1c7b2bbc15417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953c9609d162d8ea9d96bbc090446b52418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dad37251de77908afa4dccefa0131d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc910eb1a4c0fe0e9243d9538286bb9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa8b6beb9fb63f7091901df85f02df2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf04fad24ed6c19f01e637bc10188cd422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a27fa2f7f415d3e41675256c5591dac423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26700f1aeced2263bfc9859e982be311424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f4fa7003dc426f39ad48fabdfa180425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50df3b620d27d49404756df0c40c295426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15abd2a4c17cce5e49a0f575e624d3d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5f6db4b37720ff04b1592231694a5428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947b3d1eea8516e9ea224ee46af13d8f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ab2cb9ad9eeba46cc849ed81a1ab90430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9276983cfb43e243d351bb66839dafc9431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba9dd8f9b494acfd132504871a332c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b979b8d82e9cb9d974b7617292b5efb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1a39c9efec1fddffa76e6e67b63321434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b6f41c3ed1f29278b9f8dc28cbc7f3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19958524578f6fa04abf7839c08b04ec436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de994bc3e3fef90075bb16bfa215f635437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3b6b6b1b5b1b2ada8cc96c866e2bf438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394669cdfe56842a20d6ce5c6218d92a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9394a5d54eeeaf90dde095724cba98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd702f8652ca51a82d8d11859a0d6378441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e90dcc7fddd952d7d3ad36d63936f7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e7ebd5664ae0fe2a27fb54755366e2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bd0bc187cfd59d31d30056129b7ba7444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbbe6dba1c9968e37f1f9166d9b269d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad94cf8fbe924a85f5044615dacc6c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3bd7dc27e2ff16121cf221619c79ca447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9983460c6eb1127462d7ad4e6a4ad448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497d5f1196bd1481a4a19b0ae0db6607449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a87383c58e8559f024056405cb357450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe1346014a2a2ab1949e50537dc987451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814a5c057fba7e8a7665b581c525ab21452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160bec989505ab027fbef56e45ee504f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a702829d5d311684fae99667639fba2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0b2fa39eb68012562a72359153541a455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf602cd9fea47059df526f1b96f9b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d70532836d278093184b23bb66bf96457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b24f39d99de9d9bfa2254ef98c7ef458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29537432b416a72d791713e26b28eb1b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4cfb0436c6b4a6f4b7dcec37ceccd460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dad0ee91557efdd81c3c0c624c948b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99e3dd336529e8ef8473e45243b6eff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadef8f2d3a9018c0a19276dd91e322463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6be68beb9343eeacd00fbb6a2556039464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3644cfdea78a25f65cf6a8ccff57f38a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e038524ee5688897c4f3a2be5b74da2a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a124ae80af018b37040856ca318180af467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593aef5b469ae3b0a568850a33611e9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64fcc57694f0d6287e9f27378cf8db4469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec808e4c3f84ff7d640420a6633e8f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37844fa9191657fc97f06c3ce81de044471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617cd63fe6269b4521fbcafff3c05074472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ceb8ab684df6d3d91e6598aed8d1f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043d2fd79332d7adc6a72776f7fdb1fc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ff3021cf53f674f6f701cdf62320bb475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795b100aea43d26a0460c6f0d723c428476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5218db6d2d72da5e26c3305e272cd703477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a417212bd80eec4aeebaa7734ea4d238478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbec2f553a83243428392d145aaa889479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19c2ae89cb2c0894a9b19469a1e3b0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958d0980be8126852213023ce1f9554481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62051aa20e3dc11801fc8f3fde9cee2d482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85200652638a1abb275d6280ba856b42483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04666767e2a1f41190cc7c1f9d4fbaa0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b0cec429117883a042b379994d491c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c625e6a35f1b077350c9d96de48073d8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddac82d3691e6d827199af6caadf410487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755c72c54a73c119bb786f50c61e664488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8616d184deb4718a6796dd36b8eb7c03489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6e38eda7e1eb39b6ac9c94aa42ae6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72cbb110b51bf151906579fff06852491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac22b36a4b47b27c2b732c8acceb188492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99dcb909a8ba0020b321580c8549ed493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8ccdba90db2c6ac888e01389cd2ff494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bb430a1aeb8df534fdd4be50873f26495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c795de5eeed3f7f1784ac1a805b4d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08002bd7edb78361b43f9a500c061dc497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86b0fd88a3110c333f64bba6d0151a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116627b69a80e526998b828275d51b7f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c4e9ce0be4ca1bf9c13fbd0d49167500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e52a333c0a24d711d4938d7b72cf3501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0318a2b61c5275579c576c5e4392435a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4664e9deeda42250ee98d74d1aa08c2d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7d5c5916198c5aa21d2ea7dcdb75f504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c00c100ba51ed34762fa57ad4f5326505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc21252e6580e855c966bc27924bc9a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00642de9f33c88613104c4ade9ba60ec507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec173fd4503ed17023cfd7e1b3cb0be4508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151750a3763a3c0d42403c8bdf0672a5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05acce98ee491d3d56e8b0b73e85b318510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86a15973b15207d2590b9d33db35168511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a90210f22c863bd735b2c77cf08badc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4884ef199b61f2eaf48d11f0c3f1ef513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca7c0a335db4f080fe8e7d0a6a9ab37514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235d9e2b022e3767259e8fc52b2af790515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c35a81dbbbd2e45fae45f983aa8950516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3449c7bc812e430ddcc05b36c529b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a51852e52c13c5d0bd441a7897572ae518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e556cc9418f0d4937a7a5e9e6a4f0b7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2af56a248158996289c1fac2f73cf520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bef1ceed9f7f72b2cdf81f106d16ee521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461af06e9d54c13dc00c941abafd3534522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5009bf6c6cb4490d963adf3ace6e9b13523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb4ea1e655b412a668db87f10082c377524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d014a999db8ab751e618fead875fef20525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d10e881246e42128ccf4830b2bf9cb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99918e344cc1a0027443ca0b8b31b93f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6131fa5409e4315933bc0e0be2982b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f2abf137cf7eb9d2da51e34c1f8e7a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970fd3a78f7fce3e307ea262fdd2195c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fce205d8368f58e36792af74b382ee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd58d00e84ed3c02884fd7da4e4e08532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d2690cfde73e9dbfb8a37cc5ba0bfa533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bf45ed43fe63e1cd914919c9ecc412534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd5873fddf1b281eb337c7249049b4d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d977774a2892cda0e04a3fa86acb1fd536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538082b2ca127d5ee83865e4c4410319537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14d802612cbd27645f342140ee9e3a0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fad0003a8a94dcb6041a1ea704e16a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a68bd0357daad6b5f274b3a2bef43f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008191f617b36305c126618d0d1e0acd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1e8fd4ca7ff638447c5009433ef925542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692bd0dcf4f3e048737767e9e839603f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3ea46ae7e79e0e9aba6d831a286449544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5117dbe5dc585ed51ffd7f7b061fa545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a921a050ab01726d62e1fa4dc7880fcf546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837e516493119748fa828413d060f8e0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d03e22a2dbc86eb4a2fda10e6818a3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccf0b60637e1bbe10e21428fe9b5bbb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d688780a01cd1a0a800d15cb7f7fc2a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6c51c6dbe082bc62528197b8ad47370551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b23245a7f29c68aada511af41ba1dd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae754d854fc9f6c60adfccf32e65de7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473760db7ac3d9063aa85818fbc7358e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5710f905b0ecc76520988daf0987df10555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d898f973b7465dc6683178306b2bf4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bba10aa87b4afd5a99129e147a21fb557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b088b7acd42ef1d33b89c3668066ac56558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b07294f0c062ea486fee783c4d6fe3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4a2245cae1e18b59a45ce6b22ee5c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495ee15d8830fe282408f98c87d71302561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f824d7545dbb3b0ec7ca20909c88e2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257dd00d5c6733050a75f94f8d818c5a563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54347d25eec1dcd3fbf5f36fb553107564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451af05cabdc7c9e8eb353e04a71a56b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b2ad22ada5ab72656dd6aca227b66566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979f1f4de510e99d195ac7274b04c68d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d20f81b30c91649542910ccc5dd6c7568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef64bb44ebd1dda65694296ec34af67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b2756f48fbfc9941efc03cf4bafa86570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dfb354f4afdf70b8f9e17fe67d4599571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8d5a9b1da63270161f3595744980a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f319b2522114cd5f4995a20a500b2b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458931aa5828382a41df648342830f96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42db2ef7f6bb529e2a0419b8b56f93575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc4215799c107b0ddb27c0d42cc6e83576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b489466d8f217a261909c8c4102ea41577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969455b4ab1d858534c82db3c99fbc61578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad9358099bc674d1284ae65eb5f00ea579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49ffee15eeee29a04170dad91fdc65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c724cec899ab4dd0c140f527b3bd4f0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628f8490252cbfe303fde1a5db45547b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03a15ff2d216579982113a630f46fb20583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f76f8eb9894bf705506f7cfde77787d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27396394a44218a71c2bf54a28155d49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a244537355be58c733d752aea1de4d586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e8be76d4b79bdaa7faeaef6ee8c3f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3548daf8f4e72aa288c013835b4f33588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bcfabd84bd3a498a74f433cbff13c9e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a17b77393b78bbd638e51c005be884590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a491be4f675370948a68843a7cdaa2a1591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4fa98324274a372453a834f6528df592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f65d23d3a97f75c0cfd3b9ea05375a2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe8085c85461f10d85b89688a14746e594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9608b57dd0080f9784b3a883c9ea92c595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc1a0974922cd6bae8ffaadaae0e6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e69e383254e131f2402ab55f1222227597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b935572a6bb99939d72ec19c776f1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b6d6c4d33e1388c5dfcb007ceed080599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6995d62a901dc1868ab3939d6d165ed3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bff4fbeb847b0654255609778cf223601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39974e5c886c253226586107f3f6fff9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e633821556ef747712ae7b365df6f9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6104fe34e5539b35730c9f902b936255604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f66d14743bc02bf691bfdb742f54b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c8f7047b5d0f9c9a6108444a989098606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fb5f951a1e610a70db119dc9942fa607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647e0efe5401254bccfea5890b9f4b02608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff123b3900a8f87a8539fd989911b015609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b91fde1305a3c7a67d6dc242caab9e610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfac90fdcfa9cc7d78f0c7acd36b816e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e86e90bb8c4ba2f266aea81ec6b0ca7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e4383c2d570be658eb72a098df2abb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27658602a2c7d979df367122103bf6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1a75f4f8106c93df83b3c1a459d4a4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f53f1dcaae3bb0a6aef5dccf0301fa7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239e0b6013be8b007fcdb6e184727c6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c122c15929af84cc11fe3c3df4042d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d00951cd590479e043962b669ab2b619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68387687d5f0166a1ef33270e8bfd2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae4410ec74b53fd3d1c77555f5e3207621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90dc1cb5a84a87a28932d7bdbc245f92622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548698fe71ededac8ca229f9658f4987623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e268df7d3e9861afa3cd6cdda82137624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b38ad01120404baf784a77e58418640625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85a63ccce8d33ec87818dd23a7ff3d626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d010a22a746dca1da13a817feea8364a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf3780bc81f3e9a1aa96b3ee233744c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0740e52a146028dc7d0354298e6f66629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9024c81ba347da53fb7d9cdfc4d00d4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820c2544c294c375ccee0b9027e2980a631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3452cec00ec5e747a220505e4032476632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782a41ec733ae37311d984b29150d599633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db02346280f07ac5dc39a3cd509a6548634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288b83e4afe54992ad693d71173cda25635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034ba0ebe916020d13e2ce2de957c805636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d274429108bc83494e743baab4da0177637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394858056c0cf77c69e696b5648055ed638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5252e190163f562c33771b5db403cf18639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0032f6f2e5100a2f3a0e2543f89e4b3c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff2fa42fb05a11d4be749d9fb3b3947641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37799c099d901185ce093df20abf7f0f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd1dc69636042f7002630ed7c5f1206643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24e78e3f1440ec46a745cdfcf4eddd644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb899e15f751423bacc49b9504ba5dcc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802af1ba985b3680868ef26ae49d92d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2832eba55dc170535e2c37d59717a81647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5cb54a8b4770c14574017a1fcda84648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d375915562add06e921ba2117300f79b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53c71302b4f2667e9d7e923f2184dac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99d3fad07d4fdbd6da6d942d2049d1651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30828c8f5548037ce8a56f7873c6267652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c2d40676ca30b3d62eef586179f893653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5135255f1d46092fcf0ef32af4cd9c8654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a264305105b90bbec585bf3978ddcdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddfb18e12b903e5cc91d5a9779400f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6815979eb6c0f69165c03dd2637dea6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecae785bab7880366f18b09b14fc8cc658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80dbd5331a3fac347cd0ffe0c3a5e08659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29b479431602a72f3fd600936e0fa44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e398e68f0ac03f040bac0d48904e57e2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857a52a57e58ec4725e5c5e25b8d4f21662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5d6ca96effc9b803b170f37502ab9b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a078cdc480744148413312385e8f5cd2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6e0cb77b7f82dd737bf4e6a93381e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df463000dc7559a44247084b0377ddcd666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48421de7ba09d8f5a21918ae0959886a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322310acfb3927ea60ca3f02ff55c7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78698018a9581c298a5df954b4abb203669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c911b8a0be06a47ff62841f25542259d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fe5551be8c85975311cbc89103d900671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0749ae43aea563c965479dcbe5daec93672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740a58c9f48074e445cb5c3ab83f7a79673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67ff2ba208913ae87dee3a7ab6b46cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd408f0a634c2e0e84fd9caa9e9959bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42d43a86eb4d5973c76c7e33dae804b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65f60b3a17896c492bb5ab1880aaf03677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686253e8e749a05a2363e13e3a397c92678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc16fefdd092e818475daadc9ac40b9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbf34523e457d1ac44e9ce2a31397c1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79d7a27fdda8b3a2c7ddf818b8fe5c2681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef136c4badfaa72e3dcef96c70edb79e682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dcbf416e9e2b49a33f515feb8da752683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a614b533247b9e62cba3629f6a631d684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6cc37b969d92ce8dc830a93497cbc7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67944f77076d2162031bf28386d0608a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8263f3de253369225ebabfaaf9c96e0687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7447a8b5a9dd2932464e9089005a1fc688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67d15ca81bdb3bc3f534709594cf2c5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4105eaa018d7f0470f493f0a00f63078690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4714244b9d99378eaafb15e9d1216c0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2335c6d1fe3ad1848e761d0b5a838692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82af1e38d1e0793c565293f33edd5b28693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f04c5c6e422789f174bc040721f5f694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbd0b4e8cc2f6f176fdf709ab1569d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067082f12fd33b3ed345f69cf76bdb8696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dea670f040ae66990bc8400d68f0ac7697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039b3ad81976ec24a132e056a5630571698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a9c7365cf7f85380dc001a4099d30e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be9661488e64494ce0fe7e321d457b9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ebe365142811145393cc6e7ee3af64701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d45bca66633d9eea78bbf9d67b88fd8702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8bfe9bd6b06dc4f2130ffb4f3f4b3e6703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3906819d3879296ec5b9b4d72292699704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd3fdf40083e0dcf8cd8ceef9c6c1bc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83643bab57278defc1ef07b0d10fc8c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f418a45c7eeb59f76582b2799ebd7a9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d521d49900720c08601fc608323dcfd708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fb3977ba3f346622277049e7b5d8be709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edbfb4ccdc5a01390b80d2d8d557e23710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0c5ab40c5266e8f0f2f5f4bc85fece711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5efc5675c5249592cdc4913fc5eaaf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325fb95fdddd1e8d17a342ad55d4e9e9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b5727a8bf36a78e93c9eadec73c85f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca1cc408f1015b1ec3e340603b1f515715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cf257567ce695b6d4f7cd8e8a4827c716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5270daf9986f49e6f1772c5130bbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0bc8b8d13050bce736d1a1682fd16a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285f654f3ddfea75d0ccff9561046997719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a95c8fbfc6c37f9523d7cc5e2aa7d3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07b03c6b87cc521817fb8a025962003721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf0a61be1107a60a5683c6d71b73d21722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a38e45c5587d8cac26376d6de2df5723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e4c9d23e5b4c7f39122426e7d7ad17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5271d3bcf93fcf3cfe0f891398b4d725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa6e991515ce7c0e2cf33ddbd4f719726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37adb5fefaf1487c291717b1c017e95b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7376b5d696928c9620f83f369e5c15de728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dba86f22b98b2b3805b1eb0a05540b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd26278d17b5c9717626d7a4eea2c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191366ade6e5b46949ec7e91de8bceb5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659eabea4d72af3a41bccd60f53f1a8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5199839a2e56f1b088c6a060f8d81d6d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb56e6deec0db329cfbfcbc30bc5268e734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858bd3cf05a1191bcee1220996cd2ecc735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86456e6d595c52e1a6bc2eedeafbce8c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b4283312fb02488cd892046918c41737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86629f73678c7b8587ae55e801a7138b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb87bcef9419a6b2c90c85ac485ca21739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970511b3ea0f295d8c929288e213de2a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771eb2ab0a3d27ac71b466ab26092bd741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308dc01d6215c2c45825d8cd874dfbf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf55700cc9312b7949bf50c2aa387d4743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c2fa29e6f254ffc5292573e193750744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6ea16da0c85de9d14a0ad8ebab3d22745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70e382cdc50c339d4160f45f93681a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5703c9aee8c44ecee3c77f3fa83774747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83150375b42d9ab6fb26abc078251fb748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ccb4729cba91ea99d10ac1e0aa29f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f0978c1aad6e2a3d17af041a3fbc4750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b04c64dd3f530852fc86a50c28017f2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7cd951c414d51bc5e0cb5317f843a3752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b675b5c47f9f802680bc503fbbff3033753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf97279e45ecdd2f8fe8f7d47797b593754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a52d396697e541949369390f55173d1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a4934adbbed93290a8b3cf8fc78de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8356571082c5287f396096ff14ba63757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc6b9266749c3c7f963b9979253d65f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60146f0079afe01063c23cefede7877759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c454acc9da0b0af4124f37b5995cee31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26aeadedaaadf4acd8398851243e1dae2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26a386c914da1cc41467dff13a64e53.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afb27aa78ae42079146957e3e1dc8944.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8491a52a2a40a5a2f3628c1876f0c2455.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda2f9fbb165a282119746ef170dd216.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dcba59f07dcffb818a3b9c20a1a4617.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a5764bcf1f697d2e4e2630c0a23d958.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a37e850b281694851757cbe54e29819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cc8fabad03cc87a71f97ad24888bd610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d4d8c1a12e9a6d052769df0bb937cf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679d41ad2c473bf5d666cc819c4227f512.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41bae380dbda8e18d124d666b1921213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3e8809a18186dc34ed500505a3793c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b851f6dddc68ffe45a3b24606b462d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e295af5791fc5d3e6115ee042c43161816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9d529b2ce1ee250f476da1cce2e3717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5bb38acadfefe4f52cc8065c1f96818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc0e52746e20ea024caf0e5633d309019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b907c2e954cf69b9eecb1e6813549c20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc84870ae573722de1e4f761346d6721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5aec5dc1286c4310333871fb83577422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949b02c0b37c80b5be039b28f711404a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2589ca5427c1bdbe1d2699d075fb8ea24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0006b2c88da659b3549db57405935fb25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ae06f9bb97f6076b8a9bb1de65dc526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c092dfc6f143784695d6e46e37a3b627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc12f103f95717f10b251c3bf0cbe27d28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a512908a80c79ff2615ccac85a43c45a29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b600e706e90c58068ffa693dfddd649630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b36a87f83163a437fa77c68590900e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bf50fd906398622a8c52723b4e12b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153d05474af84487958c5bb80af2f51933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff79190aab80af68f821ce6b9ce8becf34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719a3e67030822d3dd4d054f3216e20135.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699a9bbd30ee981bcc848e116434f6136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f2e7ab7979f9ecc649586a3fa950c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1440b70d0745e210d7c43e3f7b81dec338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf3db4fc4496c246df814541d6e256739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b15850b41f98fc4185093da5337261040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca415fd554b0c1a75f2b1a11f49a8e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22db579389422088a670f879b54ce0a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f9b425eb9eed549f50e3bd172992443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c837135b744e7b4aa8af8b51a03b191944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1cda689dd525af013b4810d1b582345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40435813acfc8657a51fc209f25ff346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03b23254cfe942a756a11154398582447.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92548543c5f636a4986ca066858952ff48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e543a63a7a69de14971d842096a46f7f49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8838fc3142ade415a7a29047a3d6bb1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5084eeca24e1c93acb7d4d52c1214651.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19730fd9a4e5d8569760a4c577c477ee52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151448880ed873a8b5510011101aad9f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6508f10700a2bff06ea6dfa563fe99c854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2165a85520ea81eb69ec15fe34b1a5755.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1691ef05a6da67b23807b03c47b5fd0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b359ede5ff2e316e0b241bc324442b857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7809bb45e2b070d88d8bfff77a92fc5e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f273dde0cc7b67e3aa89580960c0eb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ead3a0696e14aba27d7ddd2055f99f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae9ceb9af4eba4cbc82a1896252911f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f16761c7a52ef6ac62f7be440a323b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af7393e7e2ff113246804468495027b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388da7ef61ed1d9edffd48d56661babf64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab22f6a3d9866ff1a88e3c3c5ec3c2265.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f69add92dc83db792b75235a5678066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772f5355b7d083d8a27423593d13a80067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab11c3a34c426203c01c49c235942768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805168a3ead691d8bfe69a5e69e221a269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742bfcae5fd3c2dab84c1d11bbdcc19670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15eb6a56efb696e7466562d1eb26e9671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec869411ef59a28956e85e54c10bfd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f673000244940c401b1c615f36b63ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb7118836f61b059e17fd93b779f54174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23450d82e99b044c61926e637998b10d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376997700b153786b71896f2b6310d3b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b980defdf43f760c35a4ad1e79106977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a8220c92e9469557800a847bd12db678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db109c6da0672814b338c95a981cc8c79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3b9ed8a0aab3980d07dd02f1204bc180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43c2d9c641e85d41c908ac492b4821781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf51d256a3c82fccafdab42bdc73528582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297b610062d8a3617c8a5e7de049d9b583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018f84da58e2e18244bc2fe5381bc56d84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b216028a4822446a675631b9eedc08085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c92807371c6b2b2b293517b3fdbad586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff85a66d2e7c8b0f50331c3de3eff00687.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0327d93b2fc7063417d4d62b6236c0e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d4b7ed10b6dc553dca2bb0965609989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8652fd4679260d509d3882c614ad327790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9614b585f1d4c06a51ca90479910fc6b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f406e9a13de8d4007e104546dfb0b2092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f6709c8589c3744a279552face3fd493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319982fc33382246470865287dfac25194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f6d9cf7648d66cbd362cfd937480995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998bb5760d92059849bd6bcf55d972da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419cd516fe4ddde91c1d925b7ac8ba697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aece4121cceccb74f71956efc96dfd3098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fe39a846400a8ce538003a68da321d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db902889f856d6f094c02729469334e4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab75f85af8adca79c0e7828eac518cd101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd045a02b7188bb00af9f3712724d821102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3e5917cc9b688352570506875a39c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc805eade54ebead59bd1428c4df810b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e140f3fb714163a09a1b9e441fc5d00105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a41953f0a41b95f9938a0e04db4473c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9944295423f1b7efde66ac9589a38cf4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cd19f4f84cb4c31561b028674c04ff108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cba797d8dd461b72011189c3dd5359109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a7cad7e71fcdd284e25dbbbb1e1767110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d496e82aab0188844a020b8fd2592705111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c5c12422d0846552737e40bea1a59112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd512e4753f840d8494af1e492558b5113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e8cf1e24c82dc8fdbe65be4a893a3114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4b3fb0449865553b25c26f3fab2fab115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4700ae6c436baeabe63221b81cabe9e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38ddcf4636666a4c5391d5e7e955ca5117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad552e2ebab4697071f9038729b5e99118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9611a11ab21232349debea68f4e444119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb494d7bc708b207696868c9b2925060120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f991fe4713c1f05212c7fdcc7224c1ff121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f56ebcc09069100397e88d64cae0b9f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a7441e0267889385e006fc3f920311123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4903cad82fc633df3f214aa68d643b3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cb0192fa945377a3996b0d02dddb2c125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaa8c52f46d59d04695d0835362ab03126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d31aa74d5a420ac89d1b81e8e799c6127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b73dbc6818219fe6d3c713a729845128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e530299ef72b373001dc39f321cb4688129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d853ba0c87f7bc285c0d61db809032f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca2b9c48371649cd0d5137637cafa2d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef26db0bdb4cb9b6c950a62a02d237e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485095d66169c172651b8d862e7908b133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45858acd3b786e9aff3fed72f899463b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fb2d7f2df8c4115f8705babeb9e426135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848b1881302892bd5830550139c07c33136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e012a534f0ff5c87c95435417be1f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f6a43a7ec134ccde506678b55793bb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dce347ca3eddb1e00b073bde2b815139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e293699e67e2f24b1f26855a6b90fa1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cea7248e0351d59009557c12a4000ea141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa8223bd4d8ae4eb0a8a3965e905a4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b9802eab17526ed60b7aeb5d4d209143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c41c22990f7aa32ddc2be548dab7a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de82e2809a07c3aa07d07d488c4d80d3145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e1a66f47537326d88eaa0e017208fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4179c57303bd6a38ca2b04a884916724147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4729f67734ea2cba3ccb96e5d983ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188fe096bdebf3011aa64fe7fae11abc149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8deb2c31e06a181691443ef99bfa8c7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3be5fdf8e9fdbd2ba6fad1f2a51b9f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ec8038dff7d96d0a6455ee768de85f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d6cf2da3f3279a1390f699823da6dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e704e26cc75b579569d89acff1bc1d8154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420ae0d5fdf97f2a384b89f4c9f3e05155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90abc730ebafe2b9c1b4e12a43933de156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05facf19baf301b9ca7e15e54e3cd7af157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc6a88217d09c0ff2b57b9b2b5d023e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119fae0992740546bbda4518a6867645159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad95098d074a95f547d25046bcfb920160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed4ef875bbacee004c8ff3879d2f85e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f4d4e41dc22567f1014f5f030ea191162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3191e927ce8ebeebca202ca3aaf48dd163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec499ff2cdf7d3e55467103ffdd7346164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670066f7567f8c7f6fd64b7cf14e0678165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f21611ea1488b44eacb17034c2431a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbf05a5b41bd19c9fb5af3d07ae6894167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ea92327278c074cdfea3450ab55d6b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52cbd9ed4ca78bb6e720be4b3f72412169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a1e8128b7d72dab9601512c5d0cd4f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1085f3f793c0c5c4e4c49501e18565171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebd4285f10e7ea8fa759e6771e78d5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0453289597a7f5b3950b296b8346ef98173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abc85dbd00addf1950b5c0a9eda6f4a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4034d2a0f942b8bca8571c6306366f5a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ec8b1689c25a5d22fff38d12b646f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029be843fa068364e74be38704792858177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96e573258d852f0922535e484d03540178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fc15086d9fa33ab63fbbb8de3e7470179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344b033e08fc6a1019aaa24426def6ee180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16186e5f4e98d7ff27db7f89ff05b0ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27f9eebabe32343adbea3ce379f9be182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298dcd9db813d954c541a95a8e9830cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e5fe5cdd20de2bbd9eed29e8c2173c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f28e88cc623821a44915b542c5c4509185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fbc6fa9aec5b1c20177031f2e60faa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedca4865c228731e061a546687fead5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38339ea2956aca97af613b545db48ce5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86d44881ca48ec77c13daa507ed1854189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0fba31d16da416ea2e8e791481edd190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ac523fbafbfab044c7731b099ce97b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32a1539a058fce4f8cd977d9aa9629f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7c9394b9081b8402653f92c762c7a2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9940d9f81708446d2de3de8335a3bcc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7abd346ac9aaabc612f07f4e9b7eb2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd76c7bf6020f1d3fb028965ad3e3ff196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ed4cf4c147a7469a00b98cad1ed6c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5fe3d4b877128881c6e507ff22e8a6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31d0aa487131d34d3f57e5546f9a4b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea775003945e3234f13c28396ce21bd2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977978948372e90d0862f57d6dd5c1e7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8e12b1cfce2085821b5535e9b6153202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c814466d72645822d053d582eb882203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34cf539b9b035f9b4687cfaebe97ecb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120942ee1d623e44d4d28ea8eef89632205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6ee174ddbb1c02097df6f0d5e04fe7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ade90d273085bb9d4876a084a4d4813207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c244f5750eda92d773c81ef590568d51208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe9472669b751f06d4635583f9f1469209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe0b83c2d9cdc06a603f5d29669404d210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644b467c3d4ca2a05e95eac363aa688f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cda65d1bd03eb3f11efef30f60d7ed7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7aa8be3319557685baee9da9ab32a41213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e8a0c0493811f182429c460d68ce7c214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae70db546f5b10a9f19c029b5276c6b2215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c265c31991b186ccd92d5a32616b2c1216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a3648525fe9341bdebcbb5cbf9b3b6217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a133a559ae71d66755506225c3b2cf5a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc064a92bd60bdb012927a83d0e7a16219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba717d51d1f8ef0797682cb2bfe37fe220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046d7ccb5ef12f01dc1c1186ca52ea42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec442a948138b7929f69be608c7b1e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e9caa6b560b5a8ac4000525d784e5b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee222aa10e560e662962fb31d0eb967224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf9209ee2d03cd2a8a32baef8be2da225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625487e1c3d3b282a80f4b2247290afb226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72780fc1c4a806fce89bffa57317246a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc338ea48abc3798880332f10287c9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe96b39d0e0e5a6a71edaa16d4fdd5d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de520a19359fd618f69e5c0c11db7725230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99a7637bf9cba8ee4126cdd2bb1a36231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6713f60ff6e6cb86596831057f75c5d8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a73b443d7da1449a634f767eee6aa2233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e87fc79789a0a4159835bcc3393d41234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f3b750833a625afa712c8b2b4d197b235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e1ba26ad68952a6c34c8df559e6e02236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bcf36b0ac134ab8d11ba73e93d6b6c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe6bb659a55de804bd6673644f5380b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789745b30e7deaaa38bb8c6d904650d239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81069b6ac5b1b3f205f1f7edfc51a006240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2bef8d55ff626d378443c86f3ff3bb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a84ea1e92ae03c57d7c22c1ab63bd242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2d1de0a4b8481c345f8e7ee423d286243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c7ef37dc2f038a3a5f666468ce465e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92032ca912ce3ff16bbcf57e689c9e8b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723630d1c5f895249aa48752939739d246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3fd310df1bf9004fd3a8c7a3565cdd247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f27abe4b04e8d2adce9bc7b8f6c2d9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621c7c71d4292f46efd2c9d984c5b8e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01a29e0927ab564cd045f3283d3f96250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d646bf58015cc7ddb70efd27155cb3c1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53cd7d871e894048e9325965bc07e60252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef574bcd552e9c96fdcf686bd4596d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5138f68694bff66a7dd131c0c17116ae254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff662ceaf47c2ba5d73d3074f8f0b7e6255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5548d957ebc89e3c966a4f056f17bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf09f169c369b82be226af785d30e501257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c1b8b20d604abf92347e7e6dccfa1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5337f9791a3cf163a097822877f0422259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfefa24ffd679280d468f38d8186ce4e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f5690bc584748bd2db42dbc2eacc6261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859d6d4d588c3f72d89250a9fc994864262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe2d8f54e58f99fdb6e016be47ee53263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfd48dbd3e21d28aa88b16eaf646354264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bfd947077295aa3bb6b1f11f0a63b8265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12cecac1b0079df4f01174dd405093f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8a9f3f1588e492f689233482e64b55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6a42a0331a82e8fc3c9ff3827c1cec268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4433e4f794f348e58ce61f1eb87bcba269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d329fe2119960793ae12c8b3a75ada53270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f42fb670fffc0865c944fa19b869a43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ef481dfb3ecf62be4a13e637ce6b05272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62afc4d4124d952d17c4338ae1a2c4c1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9865f8660e662a19e0a37bd231421e70274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091572c0cfdb999d284a43a4469c94ee275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9ca28f9fd3b57974ea83b6edd706b9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50487f575503aa816ac5a1765dff6bc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba3083048961312dab06d88393af783278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8d746b8e9d7af0b924101ebbf419b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b734175d8f276ac58ef0759a440d973280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a5ae6c4fcbe89ade4c9236ff111f48281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217a8976b7f4b8584e663cb766fa5549282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993200c68f8c11182485f4caa2f93d3a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660c6a07e5008a83a9064fe74ca7aa4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b361d5cd6288c389acc99582a142a58a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42385111a8577f526531567a8fdae5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294ae8672cf3e93c1d794605119f9092287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6a8875831400a4259acf32c8d30038288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9550507e1e7a1829ca676232b6dbb9bf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc97f0329332231e695f14b40dfac0d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0812a5c29c8e9eb6b9985dad3a658cf6291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41281e70f281e10032011788cba53aa292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666ff6ddb3bad5a3fe1980f6bac509d9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc16187377d45a189ab22ddd77ab9c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2c212142d6e09b05e300723f3df2ba295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494becddd95ee76b036910b421573158296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7fb1981365f9340ad02dc1da645629297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3583e64ceefe75754151647dc72245e9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea4848a827729965c16bf672b3ad7a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc73de8136621ddb19ea792198882b2a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15137603badf53413196c3aa6f27de301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ddec52b86c1d55e68fbc12257242e3302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0117e067af778714ec11ff2cced649a8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74757807e573baf285216128a90acb24304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a675cdb2692916c4e0e28ad7e4fd9fd5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223a9afceaa9cfa3a07e457ccf99770306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209182c7f0770539a8865eb32c04f44a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743a52dbf355c124cdb0efcb5d00e0dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f865b1e96229bec306edf602ce0ad91f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e160ad9b3dd3aa73449b895a97c16f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826afa8e64ee8573e2347c4fd6102c6f311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab70998a6d1462034d1acfa47e6e0ce312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f44022f0c6c72e9629242feff4309313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405fb58abfe13db37272de5453f0ef59314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3e1ba81419c6080ffb5cd550b6db64315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fc74d8e6b7725781db08695e40f188316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257f8c1526dc431d78d62761a7076c56317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1af929b60e6e90b0337934e6ca54f2318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6c7ae659e3b5a70abb557ad3e161a3319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119653c596ea5108c85c60674abb566320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f379fb0974447b3dcea211f59be09f4f321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e704e5832c673fb570d8e59945d470322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c7d28f639c81cdb6217e8242a97cc2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ad561d0b07b3965fddaf9c492f026324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc798a393dd533b0e0106ec910530df325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20c7aaf02a85ab02634228fd4a7d3c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a5cf43f23868b57f3a8867936242e327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb664c4adf8276f4461acadb091313bb328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fe4cdece9b906620dae289cddfaefe329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3dc6b0e42649e820f26dc9cd24be78330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e308feaa78eff01b7ef0c1c714936c2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fe7e94104eca88bf5a3b372611849332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7791d1ee9ab81d4743506020e8c3de4333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06806bd60a6de4d783e29a64ed6812fe334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9571756cf6550afca3c9e558309a269335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ef833302c585eeaebd1c48638649b6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce83ce99ada9a1d2a44c2f3e91bb7e5337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b438b5de2bd11042a94cb2ac4b8a365338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd87c621d9dad90f4fcc1eee12f963f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4505a5d6b56b7a04b98442567c751340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3218485e0dac046fa418d63a2ae1e604341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd93852166a3ca6d6c01895bad953c7c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18aa3882676237c89746b47fc399c18b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894c7a74d92f789742880414c89924df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888f97100d44359ff9c18cc4711fd8c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac04303832c8e49613ca91f60f69f2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34820e8f23be9802eb4f18f72e589fbf347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6be22b80b055bfedf1838df8d9184f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5ecb28d48d30164e93d318d5e56cf0349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39717708023340a3dc7c02f84246a4bb350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a815ede83ab5ff9f4dec809edc569ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d83f0911705c99aebe88489b2d4502352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb3197cbd972892f5e793756b0f5d80353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a2b91836c936620f753b786dad66df354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ae864afc2fbd894341bc55486f36a0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df59f13b2e79be858d22dd0ee138fe86356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653432371191786a410982a1631cede357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1009406ffcfc6c4b9a0a4c428dd7828358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010c07b1f6f8f879ede1b2a6b5743fe2359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1725e908341bf8abe1dbdebd64975a32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993ff3ebcf7341d3894d03961ddecb88361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdde77f1eb4f34fc83264116c3fa044362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cdf778322de30bd0e731a050b6220363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e39afecd3606e43f0b3036827b722d2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b865bbc40a6f4db57d1bbaae83c10100365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f92406df0519607096f0c28c3c129366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773305a12b32af58627e2dba0af52b8c367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70be2ea346dc376ec8eea55d724c7f64368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8328e7ec32a40be81204bc8e39aa21369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f4d440eb2b1799bc7aa16fedce5442370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b84cbb5f035bf8d3f27cadbf187235371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c2f849e7f98a80dee7ee0e1ad9b15a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85934c5ecf7dc36b35a7eabe05ccb118373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bf28d77d8ef8db39fe251fc0437580374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be6b21129fe902a48736725f72c9d3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e1281b9809318272fb0944614f5013376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7382a1b17d7d6423233771436831daad377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4500f9d4481c2fdcec70b49211b61ef378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6d4748e053153fcdb2e6326f2dcd5a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e74ef1a15f705b843d19f35611fa5380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de66328e874f4a177fc6c4c38b371af381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7336690b8ce60fbc01452cbe064b1494382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857e987291907aa5bb3a14316d926eb6383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca8ee24382650f82480b59fd6858a5b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc807eabb8719d614b424fcefec635f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603469f28eeee6671e313564c0644d77386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94370399b8a379394099ca0e6d7db6e6387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058736ce32d2aa02e7f560a1b1e2c548388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfba99baa28d9ec4ed4a74b3345c099389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f8b6b852f07e91d5fee897020c44c0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ef475d8701d23d17163302cb77c591391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a25535b6b1efefaa22262c29a4da82392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450ee283813a1abda264fc1227d3031393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2baa16bb8e3949357d1210536a2a7f9394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b8868807ae7a16c6a9c00a61b2cd2a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf530211d9f9038b84136f90fda263d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30f4a28c8ee390d86bc6c92be56bfb0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86e5d231ede6349a56256c7deb7b414398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1172f2f3ed33029333b23af770de64399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c45aee59c50f96a4921c60648307f0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7ab57975ec8a9edde22ae0cc4d64b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f4d6726d1785e51f38d0fea721cb36402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f906342f4f882c4c65497f25430914403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15acc282be0fd8d96fc014b2c3acb9d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3ab34138eb290823fed3746f7e1f5d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f7afec4726c178f188de4c3814b96d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794761e0bcae319590000d2acc05291f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25397aa96fb96236e108b4365c56f3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9205c076fb5d29e7cd749f6cacf4be1d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aac6e4e16aec7f2dfe4fc34bf98d789410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fe9b718304c5809c5918d4241a63c9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b920fe46566ad07190ecc1329fd64412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6597c814f0dacf654bae33e7f6b5e67413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b428e6aa86fd1c6b79f954d3f358a09414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de5b810995153efa69f079b8e709f8f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c63207c7a6d953e44c3383cf4d777416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f0cef053c6d888738be1589ecad284417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0104e6ab24b2407332ce8ca1f8cce418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833dc727c1fedca88b9e997e7b2d08ac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7947355dd21aaec37ba6002ee8b64d3e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1728019bce462448aa255c144377610421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa67c64bb04d9876d4399f723701be5d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63fcc1796054cb1f9767529608b8b4423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad3faa99acf88df5e5a101b6fd724da424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f3f6062787c4da04a1657ab4316291425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3be93af9076776ab3698ee219b091426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb14a83b33a4479c830ac33707b5e42427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0349305db670fb408a8bc22b830ba60428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74c4abbe546de75211b562eb9695fe0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d2f3898a4e4833271e2f48d5de6986430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4d440c60ecfa594819cdab88033cd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309035aa82b15d735310cebe8b786a8f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d703c61598ca68aa3eab459cca9210433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983e13da7dcb6dac04bdd5ac5ce47b0434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309aa1cbd9dbdf449a56e59560d028a0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230cac941434def49a1503fe390b370a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3ccfc3a23dda9790b97d9e6667b7e4437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3e4dbf4fc9f70a9aa90162eae7883438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badd24738cd6370b538cc46a392444ef439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a1dcea9cac01cf2334f3014acea1f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178cf13a3b4d7cc619d2f5c956711e0a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d61e0b5be87619d0b7f026f240c353442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866a1f9dafdd788b5114a4cdb4193964443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aade261e58a7ad319dbc7e3c1d93f40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b626d786505efd9b3555ffbfa12c8013445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc94eaae1471906688676e3e57395d75446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f2ba6a76477ef7a4392f96ee7e99f5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74e63e8a4b12991f69e415cbd05f87b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9829992c022d3433342d1fdc81307ec0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f34d4f0dc7e2a6fb1a0c1c5a05fc525450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12f67d04fd37912f9bbde32aa86576e451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cacad50cb2856ab82abb41625562e0452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a052f0cc0ba578bde63d11825076a9a4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302a17e317de3f30e4114a4c1e2b892f454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55f114b921af2c89a45c369b25c5f93455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c36dad8be30ef8870e8191a8d454f1456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcde61fe315bb1d61929ef5fad63d1457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531f9ff72b92e4a3f2d2a9693155a4a6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3484a31b4f132b38febb2f4d23420459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3503378b9ae43ab74de0e69b09ef8b8f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cb91a4d521695b24221daa40ba5964461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63f0ff86d56fd7dec54888576d5dfdd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4913ca836e3869f79759055cf139f00463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666497691d509b289721435cf860d8d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30383cfbaf58469d915fa7d51bb29032465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b01ca731eedc8a0e10e71712ba10ad466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a27d2a28924e27fdb31e2d335e61a7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1a87ed5bf88c08ce55a76e1a67a3ab468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e05cf294a77e9a3ca08d8adbc82f540469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7853efa0f344fe431355d55690c91225470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f40ded9dcbcd30be25d5abb3bdd004471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2f8bea27b82f1fb9a289b71591c7bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e732ba62ec91490d778097f30b2181e4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48d395160c63dca442f420998e6b894474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9160929e24a9e1ca529c8cfce531a1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9ce2a691d9c948824e5afa9186d006476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593730850726c1168824569ab19fb33c477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15eb0e6b38743e5c4d26f7e80877ff9478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0cc7e33d984343bd2ff20c107a8307479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff845b01760727d9593d30a4c2a2125a480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139c6a7ecac5ca14e64fb0275a1b165481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63aa1f5c57827de24804c8a88c0dce2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5526d1f1c9fb583f013fb5de9f6d54483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66ef2430193a8cb1398b7a5e336dc93484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e075eb565e677de67089ba2b4a224485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eae16ed583c31386868f4b91ad7b1e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3f6e430a3c4aa3368cb134cd27f2cc487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecde78060b3ca45ca7229db131f53818488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10495ed8675f86715795fa1791ba1f6d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007a64b07370670f36269bfd747b3c39490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89be9dd7e2973bdcacdac989689a6db4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012ef21734a5e5a46db89eeaae0ade7a492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1ac5b2b136e29dce570ec13ea6c6b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccad1f673d0b60e208e24bd552558721494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb63914ce06d232a3dbb5aeaae7cad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001c405b8f997c1d5ca36e173c7d6fa8496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5c05d0aaa7c335fd7d6f50c934a60c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fca6539a3ad8a76c3f94eeade88af0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfcb544742620a7e3d6e822e79a10f8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd0512f3ee81bc538187f4ea8fda450500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d06065b13e212730c83ab5cf9fb99d4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e876af3fe5173e563ce0dd339913f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd18eb0dfc9dc391545e9e5edec8f6b6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca1dba664b21d3f4931151dc2c99d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b948b4092dd8497971d2d3cd8f0065c4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aca45fcf50c4417eafb60f04008624506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734d064a0eea4a6a042bd954290bd73a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57cf92d371408952141a469bc415c1a5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f74ded60d9f8fdd1da5bcfd32a6b0ca509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59280fcd9f9896f3d1e6e514ce28956e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cec0461da51710b7d33da110fc18ec511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37624687f52025945a8651b31042e84512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dd240c9577290af21ac4f1285463ce513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991858a5fd6965ff99617608ceb5183e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d546d1086c28acdf1e8d6f8595d609b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db9e0610755cf2369b694c3aabf744c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c8602e1466dba9453e3da05c257e46517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75203f9ffcfc9c113be67d64b17b4e99518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fe6d4c7fcad75d7f15720a659acf5a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edcc6ce76a9cb2a2728737bf0bbfed1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d9abe9f20895118ef1e11236130315521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7dd12ea2fac5c1a245293b9a7038bb522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f37773583f73ae3c1573701ed82a26e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffa36880e68b6099eb808cfc55c5f7c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d02ec041d8ffd11da60f381ff9d6c05525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e97b85b2c623f7a9b65b430bdaed91526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b939578eefea5f1d8d639a8f738653527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a80fe620fd46807e9214f025533bfb2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3d96ec55eb46fb2f23f1fa860e8f68529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8d3ef413b09c0a133d572749acc2a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9b1e6aa88f513ff1f68fc388e6d677531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2a14f9b2710fd24af3c1566bd814ae532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a98ac3d1ec820d0a5804cd9da7ddac4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f62c039700565ca7e43e2b63030efe534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073b70825eeb890b734e54d01e75148535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f0929b6cc5d95c4431d89eb4d477d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f6f7d93a3ae82c4af4f6e3cb5aff15537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d590959b99edf3cd754f1ed7f8719a5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c7fdd4a2f05bd17830fa30240737f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec51d865428d95223f6ad543ddb4b2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e6b4863549e6164d2fb06cde0955a6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88b22472dfe082abb933c501f8b7cb8542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c28ed8e6c294ceec7a3c7091a22442543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2785f1f4ec588be8651252d778c82e6b544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c668c268d70330963f155a141f70f5545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56256c4c51b2802fd5cf29efd710a07f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77bde3003c37e73d0e8b1f61c4c4470547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0d8266ac15c99ef3004155300bffc548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a1a1376119822ded6ee28c408195a5549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2e7ef1317e057160ba7ab708081e20550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c69b4f15dcf9cde2088fe9a8fb778b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12c13dfab726475f240798c054b6597552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e0a323452ac8e39e29aaa5de6cbc03553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba84e768dd31ff2f307f04ac52386fa554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f0bd93655bfc986fe1b21bf75ef46c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe743eb3bcfbb5b5c0f582686afda40556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6202c67293e11230bf5a97100151966557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea315303bb03831eef4ff10a294d4105558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8cfdda2c4563098bb588b1089c0874559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708908501f3f9597e2d4d164418d02e8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2762dbb6af4130e841ead67a4cc624d7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46d7876c66d822f3ed3ea1b253a1ce7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e6dcff69f0757dcea2bec3c91ed9e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e02fe35a3cd3aae15715b1445e5d66564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7d4ff88ec21ed31e57ccd3e9a7c31565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77797cb42a164fb70400ea35e60b550f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006d83feed7b7c07acdee78316904d9a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ed46adcf961ed3dab6490430a2982e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ec1cd8efc3074136796f2b4925a739569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1317508b5fa3b0a068c25644732b755f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad811f4ef043cf051e4e76e86524054d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df0ae21ba07ba8f1264ff44ef777cfa572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733d92e65bb2fb1db911d7a383cf838573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ab319e789796e241399c2a6cbbf636574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5347e63a23021da4df4c665e7baf3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f320ea93cfb784d4ba3e5a939add07576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbd63807342cadaf1510e413baafbcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870253fed3014365a3d464fc13da8c6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af376943e8c6c3928604f7bdc2ca4e9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced5da43783cbac8eede5ff8f4b37f94580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b1750f7133fda605b205bddab1176581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a8594cb3e08deaba99d8fbd22a4de5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5da9d081d8cc3c5bcae36155632974583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd2d905593c8aba888c5f5341c43ad584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abeb78aaa210419709da5e55f1e0dfb5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9db6b00a021ee0d8853ee3363187cfd586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384eeb4e7dbbaa446edeafaa65b202b4587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0781d10d489fc8878fbe5a41f3d08427588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b25974c0b1a0c534a1cba30eb75e6d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ee935145db4a6425c990497cf219fa590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7b1c6651074a2a7881c0057d4d3884591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addd15c1143107f80d293ad02c98bf67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612c6b967e730dc00520e43ef85b0809593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ebe1f6b25a77305f5255e7a4571fb7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d982b39d92b1539d687c745a52a940595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c5c3723cd0675e180674f6af0fa6ab596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ca980020a984beaf3fdf42a99fa936597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c22a3fbe44b5de6c68263ea359211e6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a454a8e146ddf8a6e119421d67cd62599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eecfef3f4260e20e9d87a9bd392ac8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0aef29d1359f21a5c6ea31e3182cfd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01f2bc3cfcca3402e874188cb384481602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a55364de8574c7cc3c2af751f504fe5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcd2831c6090615d835a590ddeeec5a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7256106ad552c2c62a9efa00dc77997605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca352602235681271ef1826f43da358606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd457945b8ac490fcc3717276f077585607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6579c2193b4f46396510cea9a97a405608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9da6f691bc78748e9158a08d2a89d9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10463556fce2c91fdc6b5417607d2ce8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c6ce25b54c2a8500d6d34efab33046611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44dd7f27f4ccdafee5309ef89d6518e6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663bdc174f85b3c2929ef1c10eca7dbd613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998409a0338958eaf66e5aebc0bb6b65614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb595323f6ec1027914ad759bb5cd71615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcf4e7173e71fa9425573d122fee766616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b6ea1692f40b57a206fd90e3e683b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697fe1583c47bf79ba846af7be584bc2618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed692822fb7594e9b3bb4e87ccaa21619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4358773f34d7c4850a0f449dc924152a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b6bc8a98045589d79a46e3d35ef83621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24829db6de760081e9c53149bc9aa469622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee2e5c13311358d9e6bc8987f52c28e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72095e4c9b859aaa29d96475ffff6983624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d72e63fdda054df84b523ee534c1da7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cb5966c46d127646f929a5ba06a0a9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1567f8ec19ec1faf61361e5e397e9d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96cf380e11781f56f7e4b410c7266b1c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589db876bf8a27f76763fbf9b5082096629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ae607c791f47e94e03a170b32bb7a3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5f58c0ee7e9ae7181c4b6554d68157631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bcab7e965daff045cdfa901f601118632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cf154d03fc7efc0fa0c3199cc68b6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170b33ab14fcbb29b6ad318e167bc8a0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0973c32606644991ea26faad0c2f0cda635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c73883711728ba912129484ba8c1237636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22fef31e0137a26cd8b9489ba70089d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2e16fec7a0d3beb506f1277499d6d6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc3bb524a13bb7486ec1408faebccc9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7405b09b8f4b3ea25971693bf38e75bc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85283281ac518be54eddb579f8734df6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2291848abea201a5774a8a89c72b2b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d3c10d104eef7792f1ecdb2faf9ed643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/089596ff3603ae07403a955dc4b3cb1b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078424c6a327da85863058c4043ed5a2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150ac19d49dfcb1373151fc8ddbbf069646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd38740963ed14cf1ee024cb71eb708647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6ec884adb5082f59ee973b02af8a67648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e55914dccdbc7056fb8729adbb507d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa1f6477d31f6e4f749911a154a308c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6427ae6e79c86f67f44a9f90bbd1838651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3146cd18cf10d248165f9bc531484090652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f06f802aff3bebf0f48cab18fefb190653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcec61ecde0f36dc0bc6b9c840077910654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a876c573ba2527bd85f379c772bab3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62947ef09b596507cb0d352d6202b75656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999a76cdb056b46ff08fd12804d48fe0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fdfd79023299e4e726f7d5fed53395658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0b3b0ca886ee10b3a7d85c7f9a897e659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9375898070d03ee595c913769cc4f066660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43efb703c4e95ccf0fc842d9aab98bfe661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453303cc8f1c241d063d369f8a604735662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49babcc76c33aeecea0c4e5f85112b38663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c18d70599021fd0db7ba1e7c6a23d8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b47275c3a68702f2bb12caab840cde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a23eee5fee980b41b99d1255f7695666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128a26961abc3929c5c9777c3eb4dee4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0615009419dec5b93433387aa41055668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825385889265140c6793c39377ed191b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45415c6e283b8bb98e066e76b5aed536670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d388eae32e6c2f635f184e84ebc570671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994121cd5c9e5f362ec450d9dcdb57cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77713cfc3adff3aa9894912e2d73dcef673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0d3b11d0c1c3df4af7e5719912331674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3887babf41592ea0d6197f2965ec0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5323d9d8c59d27c49d71bd427ae66ae7676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af49954217c0ac52acfedc5540875e0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a6369bdd8ca7b4efc3a5a494873ccf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb7fa8806888ec477fdf1dae8eeb84679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424a63762c0640bb115b97d60bd22f7c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d95278531ba74749ec6df5bb90aab0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac52d0fc7d59cf6715645f5b00e89b0682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574b4df820a365c6681c46b73bd0140b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a069c0c9c8f03ce5dfc853bc6f9d8d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e52e8eda71e70cb27ebe7bbcfeaee4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a88d99e9e19981f218abedc5ba0630686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc89512e2c5ea05572473b6f6523213687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86559c1d2caa2a413b5a781ffa7971d3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c22719615ab1a29a3eb32cb313e921689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be0045a7b3521a4c402e8e14b3fa8fa690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d899136cfa381a16a20e3d626f4f6c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c324f8804bc500a8f19e587ab57955d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b0915bc15b4994b30993d3214345b4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a216ff57dd77638c14f4a3ebfa5647694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d42d9ea851ed5868b04e27c1ba5a4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b86561f91aa1a110246cc66207443696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae001b1e95339387a14d6eb4dce1fd697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f14d498e0b4b2593d852ca4b5f368698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b102ac2cfa655671a3ac01c95dea67699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d969089bac6a733feeb5bd3c48fba700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d9b34628a262ed1fa44e6623b4cf6701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cca5adea6845fb786be8b642893eaee702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24258e38a499ef39a0ab8120d4bf8c7b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf22fad462f23f909852932edcd4a0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b007371ca6af648841d140250e5969705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fafbdd4e2098aa659457eb4c45b7a23706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e380c921560868d4dd6deace6b9da7707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6cc2b9c031749ca112ba446827f76c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837896c5beaa4843abc5c3a9e4027b53709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab523e7936c20c2a520a4565cbd99e2710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c354f576d117553e215a6b2f669086711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b5f02b0a939ee1a903ce6f92c29cfc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d707fa49ca306fb6d62bbe0a001a35ec713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df39cad23bf45ea50db091a177566cce714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8d0a1001c295c98479997e275422e9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669de09e6ec2d8f1976a1fe559f007f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3832b1f90803a337539cfb537999fd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376ec738fc7603b9b045241ccef0e0b8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47032afacb870dc6755408dd4b74669f719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05997be88e0f71a18866c8b1ef2b8b84720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bef0e8ead363845b828184d47ef387c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e092a9995ff9a8addbb771f16ca7c6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f35bf7b80588a31a35875ad1f213b6c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b732a5e7fdf5679fd2aa4f9d3056ace6724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe09e93fbfba668f4e1dbb5003e62f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1ac6a29b78cfd4211582344094e95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f4d6244f29bb3797efd7dde995e1283727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c870ff65058d87ab011bc8aeccfa84c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ed873df722ae0a0b1e21ce23d6292d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54625974aefcd9a60a416d3f2a14114730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c377e1dd53e775f1fca90cbdcb2fae4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d632e6db686384b955fce712eeb7dc732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28f2a95458794b1d29fa4ca8e7f50ff733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214f7ab7e09c8d6382ab6a97b1e20c1b734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563d489eb4ef16b37f3ffbdc42795f78735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f34dc773944bada2925531b06fe244736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e49fb4cf5ce1e016316f0cc917c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/602e3ed0a1397079d32467da4ef3c0ad738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ce35ad994f0b38277f986797722848739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bea9d3871e5e1d48b47073f3263d24740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bddf326c2f97507661207a6ba3295a0741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6960c911494f795037e75d61820a678742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6b83dbbd9ca0f862a19c75d763f129743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6450b5899256321a0973a03cb52cd43a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b57e8b541dd4df0cec4d7c995c574ba745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee65dacaaa0eb897e79ea6d466ba99a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73501287f45ad4f3d5b9900dfbbbd599747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7158da3071a7f6d2c043118e890fc5d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13eac91a6850d34b947e0b2c2a9d076d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af23d2161095c05296982e3d7f7a86f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69660ab5247e24c0773fa7509d876c9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb6bc74937896f88fe756b7991dff73e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda046f0ef02b278efd107de39b46b78753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba844f3a00d5b5ff2c05d8a5c0b736754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5c30b27edc564205723fa2cba16687755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5013be63069253e4d45562f288c9f9fb756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6f0843befb754ad294be03ad5d61de757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8132def76d4df8d9369371d365ac5e8b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217e5734f90dc5194cfa89bdeabed1e2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>