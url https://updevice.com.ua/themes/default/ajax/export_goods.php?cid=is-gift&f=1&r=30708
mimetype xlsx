--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1097">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -2867,53 +2867,50 @@
     <t>000012380</t>
   </si>
   <si>
     <t>Бустер-насос для авто HOCO Clever Intelligent air pump+emergency start-up power bank QS6 (8000mAh) |800A, 10Bar, 145PSI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/puskovyie-ustroystva-66/buster-nasos-dlya-avto-hoco-clever-intelligent-air-pump-emergency-start-up-power-bank-qs6-8000mah-800a-10bar-145psi-/</t>
   </si>
   <si>
     <t>000012388</t>
   </si>
   <si>
     <t>Набір Gaming Combo HOCO Handsome luminous keyboard mouse headset set DI86 (UA/EN/ru Layouts)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/klaviaturyi-combo-naboryi-61/nabor-gaming-combo-hoco-handsome-luminous-keyboard-mouse-headset-set-di86-ua-en-ru-layouts-/</t>
   </si>
   <si>
     <t>000012432</t>
   </si>
   <si>
     <t>Планшет HOCO HI16 children tablet PC |7" HD, Android 11, 2.4G/5G, WiFi, BT5.0 0.3/2MP, 2+2 RAM/32 ROM|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/planshetyi-145/planshet-hoco-hi16-children-tablet-pc-7-hd-android-11-2-4g-5g-wifi-bt5-0-0-3-2mp-2-2-ram-32-rom-/</t>
-  </si>
-[...1 lines deleted...]
-    <t>000012433</t>
   </si>
   <si>
     <t>000012450</t>
   </si>
   <si>
     <t>Тримач HOCO Whale magnetic ring holder H102 (multi-scene)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-hoco-whale-magnetic-ring-holder-h102-multi-scene-/</t>
   </si>
   <si>
     <t>000012465</t>
   </si>
   <si>
     <t>Тримач на руку магнітний HOCO wrist armband magnetic mobile phone holder GT20</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhateli-podstavki-34/derzhatel-na-ruku-magnitnyiy-hoco-wrist-armband-magnetic-mobile-phone-holder-gt20/</t>
   </si>
   <si>
     <t>000012467</t>
   </si>
   <si>
     <t>Тримач-підставка HOCO Magic magnetic ring holder GH10</t>
   </si>
@@ -3358,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0c215929e1149b0856c161b2bcb8921.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0a310008adad08bcfec375f93e087b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add57dd69b2872e60fef39ef8e9cb0983.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da379be3bd009332ba3b246bb7d82974.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc52b1b64b684cbcc5a7150113dd3f385.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd61a790512afc4f7ab65561962156c36.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933a8272c75b2815db27853d396302fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89de3e21640c1af580388409dea7625e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f453ea15ad90ec83e9cce48721f4b59.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c8ebe7096d7a6b371976759e7b32a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911bb379862bc2145e85bc8efc752ce411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074e78b2cb49494eb8bc5958ae84b64812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5648946f99b53dd819ca7e00fec85b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718ce087afe28e436ca3167fa4357614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c68c3e67e7a17b7f221d898fc5191ba15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a450bccce6a66af932c44d2a84e2ce7216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8baf3efafe4aa124eae2075037a74a9717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978209b01a0a76bba6eb3ba5c7ca36e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2427b5685db8aa3d8f9a867070314be719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fe0f19908d0d219cb3807a7112efc720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64886a759bf11f1aa69df7a442a18e5221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8405d410a6ea989de98aa4f1d677778422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d3fcb1659e06b2c7d8f5eb9f6820e123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffd93ced92a75217703f53acef8bc024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8075629f82be3e9f6f02b1e51129d625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c33f7dc8d0ad6e80b1941c4fea89f9f26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c478833fb8dfeb7d246962cbe98a7c3227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9b93c4fab1a61a6a29ef4a3110853128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f287d979f4ff834f53b94b16ecf1671529.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bad064f2438612930015ca112ddaba30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b719e3644e5a44e3f59536dcec6b0d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fd4d52245978b68b0f9641995ed4832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ecfa4d5830fdf865a357892f94372d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc26056e05e48e1f9e54858b436aac834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552f08b849a938430a3143fde716b9e735.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44200102a158124aefa88f75edb8291b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598d2bc950da63a8922bc9afe4fc576037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44902023ea8319e5de9c7763f0993a938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f41dbb4ddc87ede8e6dea89c1168ae339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c514071530fc4dc416cc6bc4cedcb3240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d4178db263423be58be08a99e9264041.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105ae09b9664c2719470eb520821790a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49a57295f69fd1df3ba2feaf6e3613e43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79467fb8c05491706cd12aab829e9ee944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2372667d3f7116064c165a3a9420a62c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfed1f4ac13975c9fdc84850375d42f246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9262a90139cae7155ee2ae98046998fe47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6a824664d6d64a2783f53161aade8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e666cf3701bd9230cf7f29780466a92a49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f4a53f71049342eeea6e017f076d9650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a58fb82e25bf58498e97dd792581e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8723b4118548549be23aa07492fb7c8252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119024a2d28261875776a0e4afae01a553.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d6c33c4bd9e9a14a0ad34b948309954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e92169f964c549b195d91c84f2cd1255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d59d349ede8bd176ea7e131d5ee972956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1394786d3b891f2b492d7e758cfa6f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578ec6c0855eb237cd80e99bc4f3881458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734140feed6dcfd91d32f824e2c54b459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6d002e04628462c9d6a0cd574c434260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd1e84639deef7261d2554a59bf816461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d42012348a22f874e29151f3c9862262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08cae90e74fc8fe3e7cd08a31cecf4c63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6b5456934d595feadabba9aa1757864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566aaa3cf38c1af67fdcc64103fc91d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c7c576779d487cd90d75657cf05b0466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c4bf2e4a712b74d740ce067fba610967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96db94c9e9ed287416912a6f7a31c9768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507279a8b484355188fc3f60641d403a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6eef1382eaa66dda6b111215eb287a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcdb1bd7a4a840b1e55841b9c18e48b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96374fe36fd694e732597f2a325158df72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8ac33d4a9390c2c16f4049f6fe15ef73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c3b664e48e019453315e53a6bb275074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504895cbc04b5af0446bb0210cc6482a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6457c018b522bcc958e21e7ff486f176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f0f780d2cca9f29f3b9b071d4bf94c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/facea1ba261a4c6668acbaccb0429d4278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a7069760655238a7e4e95964f9210979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad9d3b652be91d4e0ac205c8dbb3ddf80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6220fffef108cd37ae7d84c75daf779281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac52808604908bf7011722c54c05eda82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f472a4993e36c8bb3a6496ded9a55283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb2956913d4d5a9c0634f00c100593c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c4c8478388c5ae2844a00e7b5944b785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc532b12e1980e4dacf38d1a71d7168a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb511dfe5784a48ec32f9fccd0d64b587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14363b88867ead702001bb4ccd2d9a1388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839be51bf5ed8954b4355c2acb724a2289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a953813cf2d7625694f9efeca637ec890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0e358fa18f9fb88b1699b4688bf76691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb5dcf89d09d2a33c34ebea86f45fcd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf066c1c83b2cb8bcbcf08cbaa73c2e393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbc4855746d2e0d5ef943920c5612e994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea37102409a636dc986ada628200ac95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffd9d361ee8f1978b37efef972d291d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3628b64b4f09e9b14faced96cbd8387a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a815716a1db76e8567f30140610575f98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d2340fc11971bc7ed84e9cb72b43c99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aec1b36f595bb22f7ba8bec3c6c84f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8c4effe1646ed337fbc6722bab7450101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a86bcd42de800067a9e79ff93eb9a9d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74c5bc00de933566552e064f56c7e08103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81132ddfc73391776ef77bf0f05400f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa143723890c9b970759c24013ebc57f105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/076528fa30cb78f4c7ae4514f0b86669106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229ff0700514f36afa6a0e1c9e2e599a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4efc8ed16524ec172b77ae40ed691a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86d93c01fbfaa899cc5384aefc1fd1f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456510087dc109b1fa797e02a34eeef0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5771f194b8b9e95f15c461d52b65bfff111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951839ea382d673a3e5fed2518e6d5be112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e48f15f402fec37b37b8bd48b73dce113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056546bfd0f4f3895d2301d7e1d8a8bd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc85b6ddc6bb336b943d2a13fcd1ca115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e1e5578a667d041fc9675ad5bb079a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39c08a610a911c6b899a7b2de8c0bba117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949b7ce4ab8b487fc92dba6e561f757118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a93a3f49fe37d5b95a5f553f9dbcda74119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c57e915514687275df03d5315d1bc120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1659f36d48e363c55672670d3f77fa1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ed0a2ed6489684a487389825499b01122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcdd404f5c3ae831483d70140e67541123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2766a34c4a8bf021e491ff520aad48cc124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0198cd03633c33c158f4e58931d5118125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bd983d09a311dabdf23ea0fbe5cbd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8205386d0f1365925fb548fe1d0184127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0f71827533bad8dd7d013de407a7c128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cbed72e8a771fba7b224ff0b355991129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f419338c0417a9e93cdcbc94d31aad8c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf19f1988b060be1da462d7eb9038e0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11947e49cc836d5ac2af894e0b57ce9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f25e6fe440e480b42f97e3bd384ceb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640afa583e56aeb1d3af0ea0da25c0de134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af5101025bf82672c04924791c798be135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a756c651e60dc527094ca65d21f8380f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda515123187222c93a14085ae211046137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea49aa966f6510c110f305c7302e3df138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74f18ea256327e7b6879cccbc97dda7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c11a41a2cafea65924667ee706d084140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1585e3baebd0d967362706cdac00965141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9f777ecaa1d07cd46d22159f1e45d3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce22fce930e2b376bbce758cbe2af61143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07342600f918c34d4a5ca7ea03f95ad3144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0451500a3d805e6da3620f9535367dc2145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d68eb0bb78d5fa6e5bf841e8bd3236c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493356b90fa32a84c1c7a54564717e99147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c69aa93140de85cef7fbee1b56e31148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc67900aa95764ffd23792d0d03e59149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423668e9e50d22adb874dd6ef41eb2a5150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26264508b5252c5def702b6464547b70151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81206fd9f0439fa0a6d75aa063da7f54152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68317d1b40462e233c3b4a042c4b5d7e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8507198101da3e7499dd242c9ace93154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d15d3e05f0cb500db8074535dea9f61155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ee19b3c7f19ebff2cccef5a2c90c3a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cd3149f0452fb5bdfb9017f74348d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f689e6ec18a7f11a17f03a79343601b158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de42503d913e250dbd9e99df4eb298159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59d70dce25547b4d12bf3aafb12192160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c832a55679fce887aa35ed2b587485d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcc290071613e9dff951bef319f15f2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64fd1ee7cee398a2e7c3b8ff4047071163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f8d5a579efdf5989b5e4943018b438164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72729c893f1f858e8d97f8b4039d5d1e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86f48bfc17dcaafb650b0051ca7b3fb166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e6eaa145451b6c34a8f997b8bbb79e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc4ebcefebe430e2add99c879ab7ae8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731952e2d1e024c9af273f0b5a9cdda4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dc9f3ba12ed250c3dbb68d64f3ff75170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c1b7a7286bd793473a130fcd45edcd171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6022d74345b322088efe146b2f6d6893172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c912a0a859e77dda21781d383b0271173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00362085dc73a91df5e6211058d3ece174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b44353d965a71989472be2bc03a0a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc8cd4ca213fe904e29c2db533f96a2176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce65cbf6c24cca4ce6fe609f5f47b4e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e60e3aa525381dced19164acac4bf0178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11604b5f6b7f58b15803f5092d72c54d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa491457af6d7a24dac8ec834a05a34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861f3279207aa15b48711f515ebe4da181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bea687902b52d3715cd9d6830a0253182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51718683c6136618fa002877adc5329183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f325cac330393ef2ed49ceb294474e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c88683578b48edc4c65e751c81a7f4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90db34eb2a9fee9f514353a7f4444403186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52fe059b5d921770b9a21741c8c2577187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2370482404b85be057135b8e3f330b6b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4232da3e602ae1c033d32799f312b852189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c9439655060a3065131351a5c2ac7190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38092b88096b8c2d179d86a4e2a0b668191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dc89a359c892217ddc7afbc230533f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab31953ee65ad3383deaf0ffb53edad193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89954d1395fa864a7b6e3ab54422f38194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c741fd4467fa34207666ecaa416dd31195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e01dc2e74d9b8192b884e49ed4b9b97196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f3311082c52651ac5f78d17c8ec4a0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7948cc4879b3c9887b190adc7dcfbad8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5209fbe91cdb52d7385e9177baff30199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c867c8c10e1b5536ca9ca958f0b09d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c4c19982f2cd9f5d506c7454de863201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876e2c2ad359ae4c99bfecddff528163202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea78d23f08c7f4de680dc33e466319203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464064815a19d0c03600486007cbd8b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e600a2a8f3606a12c4ba1f0bd12566205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24998a925c0f77fea6c73727a81cec1206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0451d5082cdef5dfe0bf8b2a133be61207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f6eb4cbd383283bc6a32dc1f2cb0d6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87cdc3fab4e3228cdffbabbfcdb8a3f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b628fc83dad827f86b15a69266de1b1210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3594ff52d58aae04a6cfd8d3a46a07b6211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72acb7aab6dfdfc2d4f4142ba0738e9d212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb74f2bf0cd9d20a49ed53fb4088bd1213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1eb1404658fed138dd2d4f4fe2d641214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af893e1187310856c621453ed16d9f7c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4333669c81007bce6867d5c91523c194216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270db53ea9e741c024eef8064ffc2e54217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5efaa4619884447b508a383abea816b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c752250f0e024d517d0667764084b0b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a5fd59c61790443a8000ce984be331220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398e9ae63e561028d4400d8f5422b10c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62cb6e57bb527f741ab1c72ccc53bf54222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd786739617a45172a858227c14f2d8f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e9c23eb14f0bd821bcf84393c02578224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f5bda6e21c4cdeca9fcc3dd73c4f20225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f2d2406e9e98dfd425c506de29aa9d226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c90d6f0abd10f7678362cb0ea2b500b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fa9d62d5e6f12e49db3562069f8dca228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f50ae60f913bf5717d75e5d75cd577229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9000900d17909bd9a92bd7f0ff777c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b11d3e7647a34d82239f6c96c5429231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773ac0b82d6ddcdaccc44b78a8615732232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acb4e5519875401da21eb8f4839f4d4233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760e010838d7f78e38050a869d8bdfe234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9a39192960388adae0909d59cf155235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d8f3fb39fab6edca239bfe78652c9b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488e2846bac8a8e68e826b4d2e6af73237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f500997daf1f74a981cd8a140aec9fd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a990473a50ae0a6a15fc017630259239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7bfa5b3042086a5ef6917431822649240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e05ebd62fd727e27b206383e7aaa8f6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d87f2ef83657efbcf0808369206f41242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797fad94acfe97ce6987f34f840d1408243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b435b3d31aa1c89cc76b688147ff13c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0541f4acc286601376f39d58fe36c4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b6b4e588f1aacdcb3159f2c93ce479246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03333537c88db8dbe5bbe560ae295a7e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6782cb34b2742ed1d9994558ecd984248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a208c6f4a17552b61f7a273c2c499ff249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1da2c3dc6d235bbe15bd8e33e9d382250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3c4ebe4848cdbc0f68c95470c43d16251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80754b62860e50c50aa6a362765f43d8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb3977f53864337d36479c6d318ac3d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfe83aa3b268270561910dc42806b28254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8136377d2dbaa676185e1b89fa0fb62255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7fef80febb78ba836d9f1b0ab3391256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164b283491ccc1773b6c3abc3e8ac8d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f562a9f498330395de4e0dea6aea16b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac7f1b177da12817d89c96af837f4d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd5d19b7d4eef6d8c1c46e1305a2403260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7d3793893277f8e8bfad4c858b372b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ec9a7f12d68f06da09174c113094b3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee9cd853f8b5cd7b8c64f10b80d43d1263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1dc5007325e9eb6e0117ab5954a9b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbed9daf24ac0bf5492e796a5b1d567b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebb6074b34b3b8b191be02264ecca03266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c972c1304da0530158f95118ae2e5d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cecaf675791fd212e624518a550348f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc2d35cfe916d038af93d690e73d4ee269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d89ba37e1b833f3a7877f056a7a39d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b534940221a29749a0a4cf062873aa2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5217f767739d88bf08d5ef82c5a2b61272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a93edebe409386900e4ce9661838144273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06b9a44d3129cc1f2402365be85661b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594170b66935ea97cbb15174a45a46a1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9f3791880d18dd27cfbc15a06e09c4276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1816dcafee0047fdbc65e09da4b60f7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89f1990de9cc415dcfaccc294bd6a8f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dbe4e53268840fe742a8580c4f4124279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aef7d8de164501a2572f64360e9d777280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e76dc4164168812ace0147570ef33d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14951f8b3b7aef758fb45dcd6fc2557d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88d891f0899e8b524d14c622090c143283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2b5a25586b2f3170b248669691d7cb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f22984953abdcc7d652a8ca259b3a1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b8a34acd3b9546e3c2a0b724ac537a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad541ca46063944df652a617f47fe60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084aeac1a72b2e1798bbe2f2658d0dac288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5bd8aa6ef99973dbc6ceedafa61edb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2084c576d3ba2db0f5296913ec44061290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b529ec83aa11bf57a7d83f493fcbe80291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c95e18899671b2f7aaa411b52843f7c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f391610b6c167971154ad8b1cdd40c5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b37cbd818d550469d9797092782004294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0503c2c930cc2ec0c08dafa02a9f3d85295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9392d2def0fcdfc0908bd6e0117231ec296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717a7616d93282d2447818799c7d034c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d692843e490cacb2d869651c61a4515298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa132c74d2606a626d5488d43222a782299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3534c352aebc561035e981d409807c3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d5b17e1873a87d910ee857589d592301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896ff8563e4ba85bceae508322939f0c302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d577dce7c994c1a3b67fcf6245c5dc46303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542cad9052b5c38e20048b83237cbd6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86c96101a9125c28a675f2c46e67f1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2182934580e42c96c2f23f068d8cce306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bbe88bf45bd6fbd0cb96083e9b0a9e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6ebc3953b2367b1d87700786221164308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37987f82f0a4143575c29022ca49e63c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e54132ed71f8ffba7fc9d1064aa0b69310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b2e551fdee4c1ea38e6487401e3bda311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b885b4702da7a238a524f2fb4894367312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e8b26684be6a3ade944b7d23e8ad75313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad483fba7e2dae8da625db493186ca54314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234f419c60ea0c7f471dc8c2977f2adb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5150199372b399bcbc3659b804cbc4a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ebd046593d015ee67b17ecc1227067317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9501267b1d41bb80e7eecf7dfe21e54f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed06d1b6d54a0ff7dc3b6d4b746797ce319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec50f180f8e3411a00d54ce677b84fa6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ad4227b35053de515c3ce77086a2b2321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99cfee6c5887dbed480cb581e5c8a6d322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed571cda5d45081a3bcc92395e61fb5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8347010cb4989e0ff15704cb96c0f580324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fa2e7f7fb5e98e2b6ef35abc594b51325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e66dee0ebee42f7aa5ef551bb80172a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6711b20e637ef19ae162aad27f4d6cfc327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c36c28546059bbd843fe07de3ede275328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b39c4eff0a113930a3929de50f36f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862edb9bce9387c4a8295ad3e00b4467330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70736cdbc5cbdaeb41c83c6ff8e132d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b555b8d6256b872ac637d3aca53eb1c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36a31dc2de9544e1d9e07e147da133b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a72cdd4f919a759e2a093dc97ac5b4b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c811a9e07f086c84acc39a53cea5f3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8da6565b2ca357eac74300e520ccfb336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6798e338e2325a11653e22784066d35c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99400302e6b211b09a35c1799eec7c0a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fb3b855701a1a4905708af05995f98339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd965318624e9defdab87a38cdd5edc340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f3050f590fcb36ce87e527459d35a6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca1f73809c4640014875f27f3184521342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b46d947aa283cff8f89b80d7e6895a6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9365927ce36fac407a67e0486679bec0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dee71f389b557b0a7be6ef9f8541cf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05810f8d941cf0a9d63d3b594ea8bbc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99712caa82339be54ee5fb7ffc1a5e74347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf5d84e051c9152b961f86af7ae9386348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f3ebcf1eb685f03e4ba38da840b91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf10b24ea51e7368cf775335b26477350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa176d27cca6d99d2f7c6aa41d14d54351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16c90bbcabee39664d023f71d7834c9352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b10663d7b5fbff183836b09f36c76aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a585b1670366c737884d495c809b283354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c996332e1d120db89f76a73075ad8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e23c31b751d873adbfc0d11281c44d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e66ad7f3390d8f5f4dcb02c8ed0b7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c915a0eb1bf8733e2cd1798c0ecd0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c693cd52c6bc6d14b98bdf906a1da3d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb17f663d64fde7c5421debcbe3c13a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a49dc0576f992385cf5fcbe222106361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88abd999f8abc46bd78126ec73ddaeac362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab051b3ff33916632ddd8037ac1eae20363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45e203c1e367e46b04277ae536717e3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2c6c5c346f8ba0ff3df36d76e1234365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f4da872a55efe0fc63d28b9013595a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66acd231afadbdf1492ad2bd087b15e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f496d5c729a1b1737b870a25f5c2288e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1802f1319fadb0caab7497c0869ccbcf369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5033f695e08b70089c5701672aaa4c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8080b16d05bfc5a7ed8e895253d2c2d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31162adf1d1f7dd9c93cb12e86e9c02d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1492fd03bc2f51c7ad2ebdaebd30772373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc3e1ca350fff609a60c7965b905b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7512868c2f60049e6b7dfa2cbd8a43a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0133284b95746014b25abd920ca43068376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990915268370c01b6497c7d7e02b5956377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9085878d81e9121167d6432b4df8c020378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3217084dd1a843df984a5288d530c9c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ba1705e29d027b089e90138430e16b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839cf8e3542bf706078e3929198f6d44381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dee89eaa9fecddee13c21198dd3e5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ca40adf9cb351dfd72389260449316383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315eb0e0177a85af5a786b6aafc209e6384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bfa08eef5f27602f6a4290a20133c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d71d233877cdc9127972af4d4b9f087386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d134570a27745b647b15afe51934ca0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572b0a2a70941b2de0b40c84a4d1face388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab268da39550bb1e81bd337391fbd3cf389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f66914d73a0c76fafd0f02a5f9f9d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff827e479fb9b3aacec150bb53151d46391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b138717fac4fe06304ecbd6cce277bd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c271df02205f95596f36f342b8b73393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9482284348ee5e3d3bec0b5714dfc263394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f35aabd41dd38e84c02772c794de8d7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220eb6ef840783d759d41611a8f45662396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7574b53c49a989417c591cdbe4bfe9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efe363d48865686f1864a56b1d37940398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfe6d98d53912322ad0444fcd785b50399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c504ba0a65da8f354d30584d21a357ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029e154b5c4a21f8946098deca6ab376401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8bb35c12af9fcac97bf8cb88150ff2402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279779201ace75f419dae7c75c7fe68403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9e54090f29f8776ed1deee38cad8f3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49a604ea86762ce5459c36b5d09917405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4be76b33679c53b21ca9c8ea517160406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6654e0734617645361c27a3b32549118407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fded82070729b76b3801e08b874f10408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4959c2fac2fb7eb038c48fcd25557ed9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d352539f8c5b5582a4593ab473c6f2b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547b326f6020de7013c1d53cf728dd5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1352e9f95da742580af3494ef30f993e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9438647fe85f5112331ff9678c9fa42a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf86c584980cf4fe15f3c8212169427414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c1b577d16657d311d17a9586638070415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a5e9e34933ac6a7da47de0cdf0226416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32929d0075f7e6323d3afd36061e8bc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a627a1cc2e95f9c541d2927b63847066418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eeb0d84a66ff33eb767d725c01d932419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685cf36a75ad5a9eeaea310d94f920a8420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f49a332b2c90b5e3a66ab73e2948769421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08beab6b8743f2d1e961e21fa827b4a3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c78e8409c6124cb7ae0eb2a717524423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63ea635e77e127c6b0f126f61d68a33424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd02fe9418415b3cf107cb04811e543c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450f5ad581e120f1fdbfae849b74f06426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087939ad21c9ab23649e0d8bcaf488ba427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e18d8cf7562d1de9385c6cf5f7dbf0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9ebd4ad795b185cfe08d82828f4b8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c713a1a4e58569421738c61413e6e3e6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2e4e9b9fb82507790eba3897583cd5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc83c87e91d3c28266546f12f25b709432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069146f7c19e9d5b7bbdd2bed65cc99e433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a6a7ec49535e2131e06e7b0d0db550434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71d49d1269dce42736be2fd66b36616435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d68d4556bdcb39851dd1552673458e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c461bbece8680e6b64346834256025437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003a9d39bdc5641211695741f59c6456438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd5886f8708149d9d00b9f107e9f07c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2586c33510ce79574771bce867058f95440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72168d8c340363eeb37f738fad53ecf441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ac97dd557b9f75875b7e8d41de8679442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edb3b1dfb591bc96a3c7424bb9e898b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7092d718df6ce833c95ba16874cef36444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c858bccfc764042c143f75ec7666714445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa4076598f40aea67df6a40bb3f042446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb6e337d992370af5bdde688a644479447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf02dd1b7229abaa45bf08238be59667448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf477e9e2ed346fe6cbd4e0a70e41f0449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439039e452a3702fc1a1cc839ad24fa3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ea3556bbb95c3cf0e7fac3df065f07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbfeec4c5044a487916e9300e9118ce452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddd1a172764ef69a301fd04d8fd8aa2453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c885177dde150c6629f5a1ccac16b3e2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e13611faa8fd1f6f081b92d9ee9cee9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba86631184e33cea32cac3aea1368b30456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9781f04f5685caf2962b008438b3061457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57315d1c1e5638198b91a56f02c3ae1458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32df27db6df2f1ce7f271c007dfa5aa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6e136892adbdf6e46cac0f54e216b5460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e983af98840b6eb64be7f3fc427c66461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2aa3333069b5f038ccf761b1e9a59a7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264096b7e1eef1bfff668e5121a15075463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7c0a380dc80327ca2014b6933a8bb464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78926952dd8e54c7097aa3834a462c7b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78e2dc2d85cd6b4b666cab5d4da254c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212f364f11d3df56369a7fc29367d499467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e425f8d154e95c866c6a49201e19c58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79506c8341cb71238cf574dd5fc597cb469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792c06add6ea912d67a003e4dc9efdb470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c458b123808d0aa69dc2f8c369714b471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244ad4a6bc8c992ef059607382c1679a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1fb44a636af0161ea638890b7e37f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2b37010eafa172dceaf247b29f1023474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3350ba9b918c9d26e0169c8af2f69aa1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b441874c2ec80a7a2b167a3e4920eb3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771a6c7476fb3781d776e9d69bf5b0b2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343f72fcfda9ab65b22882f8540d094d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c3be9d0fe50c718273492ccecb668a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb99e576b25fa60c7598606a33d5041480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56722fac318c6efd8fa6e4f110f855d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b727818567c5f4f591fab2a7662de482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d853b96905b7ccb8dc01ca0b7a292a93483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0803808b02bcfbe389c525ad357c6671484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35735b000c8163fb716bae45b05ad533485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3baa84d47a4059ac34808758d9cbbba486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dcf6514fe361d379a3cff72480127487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc33e9770313cbc3a015e8000cb9cb1488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c193fe0285dda19f7ace7c56a50b5462489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb2700826b08bdc5da6a5596d023958490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec06a755071f1ebdecb763e43ac9caa491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4c1ddbba3ab2a4c33f523196b671d1492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e68ee1c921389f21e8fa4be93fe262493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b0836393f59141b31c17964b3837a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23b9ec2c02d907fe181e443f4ef50c495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124baef17c8ff60ffe2399b0f1d09c4e496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e3d7d1e53ffd921620f373bb0bdc2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b6da07e1a2c43bcdafb0f205168e59498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c48673c3886071e049fcf4085d856ee499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fa7a0c3166a9752d2537e036413ba500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d393082bac6abc3c92a894f67e8ee1d1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15c48bf847d0fee3ed9cf1b1aabbe3502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617246a9341d908bfd109e21d273ff6a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469618ad23d4725875dd7df5bb511de6504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a4ecd6e7b479630db46c34ce64ae7505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55555cdf30966d4de6bea209519476b1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8025704895a82c47e4dfafca5886400507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc2bb036eb6096f33361bab149b92c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687ec8fd5678336eeb3e8432dea26719509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bd819d1ebae60df5b35c028f260921510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ae9dd9b90d977804d757b6e4e5e7cb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1c36766b9dc603276a904c31962284512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ba1c43e15ad85c95444277ca45599f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d86cfa935e720d7700edd5db1c07a76514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3bdcbac84194b86b9a2b4c1a6ae45f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7765b0c438c4ac6925178f216f67b6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16777d6e0e3f51d712dd7199ee17f285517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcc7b494eaee62a28bb33e844297347518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be580fee1c015223371e1d41df37b54e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d459be215ef31020a642a287ba3d0c17520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59817085c5ed24c8cafcadb3ddd275c521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51830f07cf26ca9dba9eb668aa6cd549522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470fdb67382040f40ea30d9b5de37047523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd62a8b0db54690e5f264caa7aaa800524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f39244194d975e4dd35f2ab558a7cb3525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8f3e21e10235dad1e072a2cb243eff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f3e683c5700d3b103a5838d8ca100527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5538d3e27f4bad9223bf5d01f91e56f8528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f042c3949e56a13bbe3ca3503c2f05529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a724981c9758341cc2f6dd1c2843feb530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489a4f59a22bc8c69aa303a27bcdc9a0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446f01ba6bd72080566defeb4bdc7ef7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519483503acdd1d5875403ab8f92ffa5533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18144ef52b183340d904bfed15a20ad2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7693f13c4963ab1306398ce68fa14b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90bfb6b50d7151a55cd1f2332999884536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b9a8177ca771e611fde3cba8c69d27537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba88d76ac09ccbdfa249790885006be8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0c1bdb21454ffd3acdd85176e34f7539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb0adbe866591fc026107d37b0b249540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa2f9ff4344df73c0c562798045d687541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e9ed0f5bab2c9995fabba8b386ebae542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9c1e2282687dad1397befd6276461c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c6969909145ae388127932238fffc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f934d0c39c1576cf1f67a8d1a1e418545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bfa1434da143e7a666b57084c54b2f546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9282969c54969f5deeb23a522547e907547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7bf2b6deb4650950f31a4d02feba40548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b2ec9db370a93e23ac8109b8f6f91549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76196183500b3c823fd1e5650c488f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1081faf252e053680061c2a7154963551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835e0fd933e91932d24d526b27e48a37552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e90afdd444c1bae1a616a111dd3cf3ce553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26475b7ceaf244ffbd543a54b573c3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240fee5cd781dd0aef371fb4ec1fa76555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f58088570497dc1c9e1ea7d90f5c4556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbb4da70921f93815f9d01ce1a1f93c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d1b5837bd79cbe122c3da65f979ae558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295e2b11a7887b1531f35fe1a03aa55a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfef6ec889fb103351b4f669053980b8560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac5dc51313c1aab2d5af4d06d1b6df561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349b3fd5ffa327f990d76a34e121d0bb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a03c6e76f04146256b9d74319e8b941563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fd35ef3807f9c0330f20a91c1591be564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47bda26eda46a646311a841d8dc80a78565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d10311312b9ba9b8be83e37aae9e23566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b655e8099059c95b59e3cbb25ce5d586567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35759156cc6866b3200786cbd67f361568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7646ca45f693832daee6a2630ba94c0b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd8bb7bdcc11d09ff324cb27ac498ab570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60b6e8e11df34ce884b8ec22e89964571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db8536b50d52b275132fa39084fb622572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81729ca52f84d7ec7f15144abeda04a6573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187449730926495e18016b97d79ee2d574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d326f547d8fbbab5d3baeb8aa38408575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38857027a79131441ed7e160db3e842576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ff10d4c4e678f789f2b527ae4808a4577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48beda50b9b40d4815d747f4b0583fe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658aedf58972f1992ab2278930f53df579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f0fd9b76c90d8d414ada3b8751e206580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d9879737640886de88a081fb660f8f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117188f2d29b568ff3b2097488cc9ecb582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414ad0b5197d0f1bca94c7458e9bf938583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf9fbc0428d32d4dc80a855c824f30584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d961225b2906f7246398db40c1c8063585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f31f3d6596f5e49c51008182a53df80586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1a451aea2e8d833e920b17f1a71bcd5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371dfd9f3371c8d98473ab7aeb7d52ce588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec19d610f3456ce3796e3ab561757b3589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034a03541015d83805d2de14475ed397590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81642c208cfe890d2b7f632fa450e8d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cef93ca31712ef4a8fcadda4ddd4e7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff6f4750fa53d683c240734971f1e7b593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349808431831377d09f5dc3d71a06b9c594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc153b499205c56902b1a43af2b3182f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2199715cb0cd1e04463a95263b09c76596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ccc225593b385ab8a6aadf8d65be24597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81018954fd9a91b9b9fa466fec087d2c598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae780d69af26eb056c56ef36f55323fa599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d858068d60fc5ec8f8df7caba9b7b3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088335229cc824c8dd26a683d1f5b260601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5766884794b0758143f5f9f2dab827602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5406a944226be49c1e783fafb9710c1f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4c715d5c0845421b35a068a4d00e60604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fbacd0b86fc51b252ce6f59a50261f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf22b46cc28d63700b6b95e65b0a208606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe44a0213d959f8fd6f951d49756c95607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046914e3813235b4daa2535deabd6e7f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebafc4c3cde87423566e2a0595b90e1609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7682fa263ef36d845b2fff0eefa153df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c66372bf5fa51c074023cee1e58c412e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e50f5c31c8e3bd714b98897bd9f0ed8612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a909e0088c47a3480a5ef23cd658098613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabead0b341777dfcc638d2f103b3bbe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def39e3b2feda5c6ccc413dcd712ce9c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf9aea3fec553cf07a50bb17b2a6d33616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e055a30af9491999c2339c2024153f9f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb12e911bff4996b81831b758842066618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe1d3a9ed3bb49a814741c7ff504a01619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacdad60142e208ad95f767d7fec00fe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3a5f036d88a5a5c79555c758a4c0ad621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814081267e24c260fc4bb38e65ae5a2d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b336f638dd5c16c2eef3609b8f13804b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d485bfdfc7ad4fccfc30e6957ba97f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238c11c1bcff3899c4ff3a6c5ac7f169625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00bc56b8e34b9649742d8f5c505a4a1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09cdb5298600a2e86b5334c58c93d1b627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dac2f14866673c6b188723b31631397628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77942a0e88b4aa429325b00e63972c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105933031492ba6ac5168e9f97849419630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24265709d002893aa0fef58c9d35aa9e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6bc0494a4b0edf49d2cdea89a919cc632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ead4410a92f9a7217ed8fe3386febc633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d8496b1a8b0fa0afc0b871970c3f8a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c339d1025cd9df7c11dfe8ba5d441a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc2e0e91211c94360a0f99dedfcf193636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd7a2bae2498c1302ba6c2f1af57144637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ee2b3499700fc7c6071694034b8450638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f641afd8bc9d8b6c3e76f2ccf2efd639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaf108ca781d42e2293a55e8263d5a2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6622f469fa151973a04373ea54be1b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3234a43c96bbe583ee35bd14885088642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aca58346236a642431f18622038fe14643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/694b7c581411116af312cad58beecb51644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cdcbfe036ba0d533c58f01ecff08d5645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864b7aeaa51513fa96856dc0410c92f4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f4a5edffba29111da90fc30bcd8138647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ba7d14ecde4159ebdda24f8670aa44648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c488c7ba3cf0bf2a0716660267939f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb95419f3c717ab52292d64248e39eb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687d31fdb6faef5b3ae7e9d8906542d4651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7680c8708591f8a44d60f8b0c1c54ff3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232801af09fc06953c280b16540fc45b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaeb31ff8bb4c874d6bc60d1d7abb80654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c1736774143a285b166710ca624cdc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecb5f53e2a068ee00f1a35922437232656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d05be74f848f338986d2ff0211cd0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e893772d538666add2907757793ee56658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bd976139a69ba197a3250b8266dc9c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d1930422602f3f9ef7c98f2a984505660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850c63d2b5f0bf20f905fdb7ebb960dc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bb27341d7439ba78760833554832ab662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9952e4c18cd07e04bbc8b33d5f062df663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e8f33fee81a07a7b77689d61bd7b7c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ba011e0ede273b37d98c8978564a48665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73bf63171c694e149a750525b2cee0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7021e332aa9c19d007da2a78bfac29d7667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e288556918f01d4f1851b5aa89b3998f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972783931ad6361cb6a5f5b874966d1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2390dbbbacb10b2653f2f56ad021c5b9670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc621adf4409e4e259f729e2e395000671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f187c73236dae44743c45ddea018abd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc6948d06e28c24f5220d798c5fea56673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28d80e810a86916cbb0efc97a9dea6674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759a2ced555249f04270b463c396b84e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6938d458cd12d5b3a5fd0a75e7bab685676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8665db1bf56191c2be4b7cf3c47f2180677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de8b81e06393667b17886bb1cb2bd3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079369e531f814e57b408ae6570ba5a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366b0aae36eb9bfd7538fc397bbf1857680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d837d829cf21c0f75922fb5b64fd98681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618626ed9d030e4ecdfba4f49d3b4e4c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b596ae61697c1fefe5c0cd734cbab47683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7848bc0b70cef53b400d7162b4c6a8684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd56f61e6ddde85c98af7daf4ce51fd685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522900d32c8cbfeae034d04d3929e3a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d87a79ebba5d65d9fffa543c5f50047687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ea41d652a045fa8503e2bb40186c37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158293b7e3e8588a7972c60a3d9573eb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d605ca2f28211b4650d3a2724574901f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54178de013d8210d87a372fa607cc439691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbfc06cd242a1aa5f765da24d381f53692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56ec985b8dcdf855e790cb84a66034693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73195c20a3fb00396407fdad8e1e4311694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323fbe3377c201e153d89bea5bd4988d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5818087d7c5260362460c7c6e9a7ae696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e7aa4d28e11f0b789ab0097d0cace697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c5b4abb0256e6c43ca5093cbd8fbdf698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c1af88d57e0e2ee34956d0b3dcb85c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b2af42a6fd30d5dbc76e58e89c263a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba45947b862a16ce4c7f78d0db898f0701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fe923d4e04aafe5f7e70b3748e4fa1702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568953b6daef603838243cc125289307703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd979b1f37586e97dcf209f2620eddb2704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93875e2a7d8ede7137887ab5b5e1a851705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce9a30fc282b34053d01d8d23ac05ee706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14848056a7902413f275bf3f64c034a0707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0afdc8f6a86931227c808ef68abc77d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2225eb48bce88fbd484e98ba2dabd769709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01a7c8110cc9d87ba50e7a83983a3d5710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd65e3f651494bca9cbfde9abed6a5b4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ec37bf37f5d6352c2d8a4bad6871a5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee25b243a382ebe304bb0e7c259f9147713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7274e63182b6993dc750bbf1c9688fb1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b12fe45da8f3dec699339a229485608715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139697b595b36f828fdb438ffb537066716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07d0904d03019e3bbd1674895773ea717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c90024d08dd43158bc102b2dea713718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309bb3aa4c909375cfb42374b51a35e2719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96175eb835d16d9a358d77c3636c0d60720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ce317cd00402d7844808af4a7c3dfd721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123cf1d426808712f7deed63e141d61f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f48491e853eee536e14d0fabca4b2c8723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c8a199dfb15a96d86395355747ae19724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db4c9909f56e86a5e1593aa72b649d2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78198cc66c62159e1a4cf56712e369ef726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec10f5d41050cf14f1e84fb4f763c47727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c3a12cebb42e325d3b5a224dd5a5a7728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0214b2662f275843dc11e6e8d245c090729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca5736599bf391856fd81d6d8b77bb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c90779bc45a8b048191b668d98b670731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49991ff22a5f06b9cb3a0716905566d6732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657954a7bb3dc633cbb72aca40bcdba7733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc8670e2f5a55fe1a60ac1ef95169a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679651fabf73d288712dc009b74cff6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870e3a6a13259393abd840cee199d803736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc17dc57e8421ced6f45177f8466067737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdad62bbef214a131b87d15b6fad89e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0155306afa6d7e9506db18d47828dce5739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8f662041c7c787131a72d491d7e734740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257c452c79e59198a47f94698a6e7c27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b164e8a2d81c5805bef6a426d15017d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7001ea498fcf9218526c225d04848743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dfd0735abdc55104817d62649435a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6985c4f243bed3f492165b10c96341fd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184f645113ae61047184e9a1200dadb8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2711089d9b4a09d84407738176fe3a70747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20b0490ccf2adb914b42bbfa3f1fca6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07866357fdc92839b6be3cb37bf16906749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62128c0bf90951105c13a276f58c3691750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a24c4bd7c5404a948aa77b90bf56e0751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7669a6c015d41d61d3990f998f96bb4b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2be55b72a34cdc88872ec53681f122753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3755c657ce2150f10614117cac00b44754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773ce68ef5eedd2d350402d5624b9fc755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd152514a934d649982e8b07fbcd5172756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c20b26c43471b4ee97361a8185b887c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10817cb207a4e25a414dd17b514f7531758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b07b3a00f38e55a3970d6f99ebc08b759.png"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2a0bfef1e3ee6df1b6d5b8446500de760.png"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c51c1221188bccd00aa0e26445f5fb761.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f6be851a7a156670398763c3992e4b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f789d9114617a4b7b0eeb40c090b02.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a045faf809c9c845f81279c0463c77fe3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0223d07174504ee9b40d592fbd2943b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1062aadc32f68bd2db68327ee97eb0935.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd23934d0703d9ac071de69bebe52e76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f623a3574b086b1560fceaa28ac78fe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813fba0ecb89a077e98f5fb209411bf88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d433ae7315ea1cfeba947b1cc518c0729.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7390ce106853647ed6f16c085b1c45f910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3913012a0e1843e661881036f2ec7211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4379c42226f17093a225c8da5ef63312.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8381ee0edc0814c3fe9633da5a9405d213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d95ff8352510aa0b32a3d38cde3e3314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b369d6ba4707ece2ef0f16dfdf4f9315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22af497348fec11ea699cd60d5612a8c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf43fb2c89bf7145ecb38b6ad9c734017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44878b425a6f3f4ae7644b09cd992db18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e84f553c7af9b879ffd878f2778ef19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4b8b610e6fcdd47cbfeedfc468813220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfd4bef22d0bf1be1dd94d6656e3f221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542a785184adb3cbf141618fa8e64b922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8f6d54fd2b1d0bf21e732382d77c9023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b03cfb4c7cffaf2df9981fd465d84224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df734363eb9b13dc07baf9773c3ea7ed25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6554f53357639bab2eb1b4df35093efe26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3edeeba9b90d0dcccd3c84c00bdb9d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69b6b67b17776ba6d7a78c8ca16c6bf28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03217696ec17f225e007323aef89e429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ce0cf4d8f00d12f446c4b6778b724a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598eb024dcaa6a17dc20199b22e60e4631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af5c708c2bc2f71d2f3f1052e86da7d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a43b86e4548e9fd67c02646c63cd31c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e8d177647deed8918afa2128dcbcf334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bbbcafaa42365092cd346dc326196235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcef4bd13293f9b787a6dfa6d246d7c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc20ec6f4895ced63de34463b42dcc037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30dbc227c4a051c8fc036ca42b9a45e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8300ad3a606ec53cd1c73774887633239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89074d377a2941d45b1d99eccf60d93140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62261137ec5570ac94efa779624ce93241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a136206656fc6097249031b83664a042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f050dca8b3199e458a2eaf54ce8b0ea43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01af566bda3054586ab24582ead1f744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5329ed6bd115a190d064f25746ef2e2e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995420e5b6c8c73e8a6fa189904065d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3f385cd364100cd19ed069ba300a6947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6456ebc785681d841d6af9f921ee9648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1b3d346749094fc26f11e157e1ce3d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac1f91f1fa942853fd8a554a84a66e50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf07dfcacf42e26ad559810645da149351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e051b2022f7b942e5eca7faa73476152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0256798548188e2f5375b88a45a3d8fa53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1824ff427be377308114c3eb6c30bb0454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb849af67e902d1cfde018d0e68c9d4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5ee3a8cb65002e9dc9e159b2f9aaf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c92573b11f1a1154567ab7a736cc61257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceebdcfe26e11b5766acadc81b41be758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02106e6b1dec2070ddb8cbe2bea317659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6d4e297a1b46de5f6ea0a23b3e2e4e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325c235bcd5db114711f5501558939a661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7872c599864852ff117d00add13b597862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c31e1c433c58894844942934e4c8f063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f642516cd1c5df780a8f54bc3cb48464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69025e199a2baa81a5aed70727a65e9765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f7d3800e6ba78523a6e772af9975f966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0502906916d8e023faaf2d5ad1ef8767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020707f7fca3ae8d0b3360531411df8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde7d87017a009129ce4c18a7c2a0b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a731b74191e4799463b9c2d912791770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9535db5c6af9f07f560f4555a8a61271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6737a7845e3165069384a454c8796ac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e706d3fda067a3f617e6a0db494d26c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a16879a8aebd06ba0ae6621be8043bb74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c364b81fdb33b912354577ecf62af575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59412af50285ea9c8385b43bbbe22fd176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e67efa91db392c867c9de398ec1181377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacdfdedaedc07a1705c7118f481929d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5d225262157501fbd7116546da77c379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c33b1d755f53fc139bf4c2c5ba82880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0b1226a60b3d428c2cb6af16017a381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d54c2e747454549fec52c99b34a86982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed31392946133208f82f432716cf336083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe04953de88904e6dc4599109f36324984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aea85a26d79710b9fb34f729afd5b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1250f8a439a882717b5968390f5391b486.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b054c15a0fc5bf3562cc742c2892787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bb1c4533706fb067aaae543362735688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca874a62ab61ab2b2115262676f60d7589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4d9864780688d620e24b73af5bf8290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991dcd5e9d29f4f6f69dc6120da4cd791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3822846d6e0a476e33fec3e37fe8d7092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62af321730ad1f8462d00c5d6dd6fa6d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550df7d5dbbe2b5956ae651ef587eba694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14237c25c60cfcafa2f633b1385c46a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a2f055f3fc957f1c66cf18a088fce596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e38b07d5bb00e458bb639f3c43f9c297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879aac5c8ad13900dedd3af1c2b0d8a898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa091f15f3f08d6bdc2d62c8d9a4538499.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9828da3f00b6988088a6f70bf546f52f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc59aaab0c7f52631a4eaac7007325c5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8a9455e4afeb7692c7965eeef10558102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e1874f9de885723803bd3dd9ed9c98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e551ed253a6c485b34a3201e8252016b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19787bb6ef1a5734e600e17964a716f9105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1dc6c4bb19f66ada365c87a5bf17ac106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c7e87ef081085800bc94b90b3e78ac107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350cf907f2e14314345da9c172ac0a10108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ef4e2413262456eccb7b0ae268944a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1698b0dd7a07b43d3146fb2d0b942e9c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ed2d913ccf37b06ab8fad1e6d90b2c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddb89b003bac73a2f245a5178667d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4109fb63e36742824704c5a09e3e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2f10b80eb6c31f9a4ea92b4462ba01114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df8ddc2403aa5670136680e8082c03a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e00ccca730e4cb0093f9ae1300612e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7149722a95f4c9689e1ddf2b3bde4d3117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9d1888303464a7ccc268926f292617118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc64f2c8b690410ed7e925b04f9da2a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82c769d7b34ee19a4beafb57e89561c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a0c3dbd4b26178426b5843eb2a6789121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a3abd4a001d8eda8da88d32502cf7e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682f0621699c2504a4b344b852e49e7f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5ea126442ff40f9b3c77792ea2d356124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c915022603b0081f2e4758d80d564713125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c728d1d22353ae55d95a69f1cb2b4f7126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea2b98cf179eb560d8abd3bcc897cf0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd8f55967b2b6561413be21b9fa1c62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3492e7addcea879db04c0efdf83e5356129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb89c4ebc895d393b5217187224ba30130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c47e10adc2210ffa14465791821c70131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8355d6ad59b6c119205715f08b3f25132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16938fc1ca7c954c3bb84563ad8ec4bc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739b541cdf1f7ce21b320dea6115a31b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013632aa307b1591e96d1cfff20e2a88135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2912f7299977318da53f1bf89a4e74136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082784a4f7111742ab8b013bb3f9ef15137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3785c717e67757e6d6be337014991c1138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77f73cb34a18bf2b16ba9a9f089d10a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ea61be3c6463edecd4c7684db0d7f3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f931e45ea0f7238275f885bb5d413cee141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d711cb442c8f5ce88189aaf39d2d5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04930f641361dc7f17121ae8cd28666a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b389f8ff4a0ffb93721377f6739bdf4144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a8a3d9f3ec4a569a17943e1cfea7fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8b8756d6772250191ef94c149de9e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ef5e7db34e16a7350768380ab6a41b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303b488ebe9571df9718e4d5992408e6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a84affbb7d6bf86df7f4793e7545f04149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5972224ae7fa96bfe66581bacde5f48b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05df01b3a85cec1ba5b6b0d11eda5ac7151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3e8952d43fda3601f198c31d3e064b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3f053b132d9d850e61ec2643381882153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf7a4e06461b91159053a42a814eb0154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541b6ba834381cdef2dc76dd1ded1c03155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b9dc4c6d7bc7c724cb29ac8a72c624156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7da5c7f3b85f7da4941767ad815725b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb06fab9a4a461b1e4644a6e16a8122f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73deadf7ef3ff58fd3915087da82ebbb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425de3386d6f5b716c9677fd0ca3e45b160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00d0b567b08de184fe54dc522a0a69161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa89c1312bff5c1ad35c9f7017721b77162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247bd87b61a8a2ea2051986ed29392b6163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391d0227962e2380a8eb56fc112dee92164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d473b140275881595ccd2fb42856684165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f260c85d966167e4b85246ccb0ad792166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9778660dce634c0b3f9186aa04256b0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26843b8703e1ecc4bc15f28f96f3130168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781c57e11892ebdbc289027a111aaa52169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e7cc10556aebe782f1ea2ca436d48f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe195b8cf1d771f846ed70885085394171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591e7641a8e2eaa5edf84061a2cf0908172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11143970cc3b75ab01667b18b6a9bb1b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48e6ff948675ed3cbab59b5d7c931ac174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3e3b283414c7bdd788497ab59c1754175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f119426b024c8ffd4f8879b56cfcbd5e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33b49429436d3197b9fd4f189a11d6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e60b23a975a7ef509793817a2ebbb7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af45da45d52c7cca51c256aeaeb17262179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b25e9194d21172c35cc734d04e22cc180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd70c3c2e0c02b66382ad521da9a062181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb5282a3476b6aa33b5bce794cb64c5182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde9cf12fed08206793514f86af23def183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a9cd7f25a697f72046f3767059f672184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b7c20d5186d6808af7afe6f6f20bcb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a569572d07aa977457f779274932c2eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bb8efb068b3c1cabb81ea3c83260f6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2544e2930b9f8a380b65b63eb45a95188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49834a0196b67663e5b403ff4781972a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd06b767ae74bf5ceb5422d76a9a0bc3190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f213d9f286f39fc9b9587e1047bfbf48191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7c6a2eefa8cb18539f66903858125d192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b960ebb09a83b5cd831760acd73dd17d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1080390b16b74173047292bea0b495e2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacbc9aa4e4b9b0d30ffbad34aa34a05195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6e8d49c123cec6b3ddad9984773b5d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844df7b9e8d2dd82b62c852c3588f11197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866db3f2033eff9a1aa26923c029eabd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fed575925f318b19922a8a961c149d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de073d256161dd05d7f5db08f25ce3cc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8252fc766ee05f267298a77e23d0c30201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a6295ce79983323e59f4edb0b057c0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c3a1235d1822f64cf295b0ba8d20e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd921d69caac9b46ebafbe1b360eeb1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87358053645760320403adbe041b245b205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3ca243561d372669364e6623f79fb206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348aa339da9b52855b7c742ac0f2278207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347617ad117de03b38ff13a463d20c71208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec830faf627b4dbf981032cb9fbae5f209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98888d011b94a9953bea5dc26ba3272e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b157ac0ad58ba895cc9560d48af48681211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e596712553c8a1db9337cb47d33975212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f89e0daadfadd5f12b0ef423871356d213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0a4c614fa96113070f8843a23abd7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95d6268309b064bcc1aae1c8d6536a9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa99cd2abcc1873c31e486c07be30c216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d152ed5409c97fbd161e89e0c24c1c6c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0385437631554f18304af617571510218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8601443f89fb84b3abc194129703b1d8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6026032113edd98317f89539f84cfc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c9f5ef70bd658744752e1df84977a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9fd30ad3120fddb7cca0262c1de24222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f69b495196833267ec051f48f16af6d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3590353cd130f684ecf2a90ccb880da4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d926393537330b092565a1f5ace0cd0c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291800760bf8bac9be73366dd0008dbc226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf25c09a8c830113d09f05f09f9af3fa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467e61a7f47d7675df8115dd68f49d83228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08ce2a720bc6bebcc2caadddd9fe95229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a54cc559bfc51290ca33a517cff41d9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9757bf0ddd2dcb0bb0af3ef3a9f70727231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5fa12828436e4d3ab99b48a095744232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3861603774238227e5fd72fc00f2bbfd233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126925daf76b711dc34e3f8a1a5f53a6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9e30f2e1f80022a395027529542e9a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f09b873735c952711f9539901310e6236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6c5c03ebdae7bda51be6c196b755fe237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041ca905fc91fe7c3f65e9c19b18d6bd238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a159fb772c5dbaa10e780190f4432e5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f9c5210b0d8322c72862fb17564718240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c17e091c027c024e5c098ceb5dcc72241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419fc8c86b54ac7dc477e8be58dff970242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cac4bf3c4050baf281b94ce94d863e5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede49ea1aab8d8b9b56e5e0179679fb6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee94ca8d7fc17f4117cf5a92806a073e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebdb99c7d0cb3d8b2d3bfcce480850ab246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318c25fbbb5332a9b47c85b3f12afdf247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d26572b50a2906c22d48e8ffbc49601248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8b35c2a2b3700e2eea5ae8420a9a2f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a01ccb40f3e4b5f6c0e7074456048e62250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bba91b72ed9dab68109606d4e13cb9251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1024f745d113000f1a3eaac0f8ef92f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d550c5d26886484bd8703e6bb2cd06253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ee25836792f4c0be681ff7467ee209254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3785b312ef29bfbf60306276a08868b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa17252d11998926e1d33e5b7144aeb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912a2b7334455c78749442614b8f7a92257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf08b058d48650b5d0445a363628a6f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91df2d183c21562f99e90f884efb07bc259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f67e8768058d391d00b3301d04d58e9260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfd5326933db4c1136b70837192f0ad261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d78517a901e3fa186cb3ca57c56788262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969b96367401ae458722ef82a5e0ef3a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8c44090229fc432559e483c32bb80264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27662b0f65790643df216b5e45753992265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b802debe6d4548d5d382850fdf58ae99266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66675f92963db23ed88e6c3fd3a7043267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96826a037bbc50778a9810a3a502ef6f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4d49df42141e817bd3a34a0fe84b04269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e18f0ff86971d7ecfb086d417e486ec270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ba85af82d2397bfd9532f0001196b1271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee9dde37d8171bae3f0cbec79056168272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9ae2db406000c8d1bb6c5260ade529273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117282a5c314b0d0edd868fd5a191d57274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dd1bd3cc8c69ec7a0c61530945af29275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b51be913f8a87400ae5c583900192b1276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f70c23f3b2566d9375565ae9c4401a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e7e360d5f7e41e693758beedfec5ef278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a99a6d9b601a3f1b2ef6368b9cd43d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d768862ca76cfd8a7ef5270583394d65280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473d537577d5a431363bbe2d5ebab2c8281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28441dda327072ad41f728a744d9bde282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bb2355cc923b046ad37a957a7bc823283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbf7965f32790bddd686f7b89ed88dd284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f63aa903fed23c9dfa80bf7691f37de285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dbebf8892ec61e4fa0abc3fdee2f70286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c5d0e7a34647e0f44a7942ead21fb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d8a836e5de6af1b4535082dcb37bff288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebcb156226a6bc746220392e0281200289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c346776dfad8f75f8db6854455d1fe0290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d1dc0a481fae9e78878d347811c94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33a539a393397badc8a1e3ac250fe3a292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f14665431515d3ebc49da06ec68bdef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd4f08a63f87f54b7690d2974ef66e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d429ff944a40dcf1ad1e157d233ba6f4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfe254e66f7475906f70c6256d2c6d5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfd71bd7b2e8c5c406716b8f56d4864297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc76c741a2bf47c27c952f0d7f18e770298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/985733edaf4b09317169d5a465a6bbfd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48057582ac02bb96ee19f910c068b66e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a6634687c3b835712b294f4cc4ed2a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee8a6911cadd522232e4ec0d84ee2d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de42795b300f44f369e07216cc0ff2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5ae436fe125c7ff8475778277b3b3d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a193332f034ee8b4556ba97ead802cd1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585ff0e045edb86db1aeffe75fa1cf6f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd615f852a6efe4a6cc49d825187e73307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7f29e74589e3a8f47909d086d661c1308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aea63deee5b775cf8bee169e0abab1f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689bcc00db12872ac21f7eeac1f613d8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4e92fa63fcedb387fe2d5ce54edb5a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03867ac8423af995221107a8a1d7f78d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4952e7216b917da8ec4612902f2400313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f33d7fcad8ae7abb6685ce223fb451314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1af8caa11bcb398161cfe0c3a50005315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22598927aa2dc33b317edd2769184ace316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b9ec3b55fa11bd9e78ba7b2846f995317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f704d735d35ba84ddc21591f7d18eaf318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d255c82b3a36d9016c652ff2cc74b4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0faf7561e44495506ffca43300ff547320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f21a3c514151083968bec0a3383f053321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0905693eecc80c5be9addd58d988322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8241d3d45623453c1149cad45f5fb6e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a881572a719cef12231bce7cee6849f324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700091285be81b95c8ef49f3553b2c1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca43e9d4ad4a5e6148b61a5658d8566326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb0fea7ea9c5c7141a3ee085908f0d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac306f7add867b6c2360037788db8580328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e28d7eef178e3bff22a1d7468e5d8329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cce82702f24be819016331cf5d4c1e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4106861f7e03e2d0188aa0e9e4b22475331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045a6312a2979d4cfe7af8103e3b624d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0ba1e031d4b0f581a3e203bf803f0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db10a82b504e0c69dfd250967c915f9e334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1b80f4733e53918bfe4cb21dc4946b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db74d02b2b8d93053705977045f73eca336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7355583f002c5f32c94f25f97b65e3337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b08fa9a955f925315e2a508ed3591af338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b421f05b26cd614ec5d724865e927c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd33bc182ddde35343267bc332f65f6a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228b2761bd3f9e02b7c9bd4a7b8fe14b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f199da055a82e51def17290bfdf4bf342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60531704f6e00a554f00ce2ba10f50b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58322bc9194369882ee10185a6447700344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf0cb2b0e41497ee644ae4afe5ab4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372ab9599033fc44ac8a00fe29b36324346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadd07d554ae522f08bd7a80ecc2407a347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e362720a9a3924b36d03aef142f820348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7553474c1f2262d5255806d06815f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a9de761412f7efd85f877df2675273350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c6851c011a6ca19c6412a8fc0db49e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4b0f569e1eda893c8edf85a822eff352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8b29dfe29b24dd9f3b27b9146b6eb9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f8156f94dc303958b47d6964482d5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f17e43e12f5e07f0d00862521c20d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dacd40c05f28a61f822cc9839ac7ce3356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a72fa36f38110bfa828d7ed99405469357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9b3a487e6ba229588fc1ea7b14fc0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8d03fcee8356265db82dacdcd2a53359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abb07ae2d4334b49ac4bec71278162360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64e4327745a1c7d7bc3cb281a68fd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc40bfb2d7347e11d0d316fbc87fc165362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fba6b30dc30e41262435017c1665a97363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1805858492906c9db42db0a6ffa23153364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebc76eae2b0220432a51121ce99b96c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7306000da7f8838aedd1d9a2daf66f87366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2bfadea08fdce3228e9a30b0fc87a2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d581790f5e4d2c34dee9cf35025dd368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454f79b81bb26e0625c619da9ff7cbb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf98dd948f92de8095f0dc9b7b20929370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f59e032cf8fa6bcc1a58d1909d9f561371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd3868df5f7e0b5cee8ef4e146a9dca372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2e94d7b2ec1257ef1313c85262abfc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7e07a2fd3f55732cb80f577c4637b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0a8582c1f907a792d16568b4a15c22375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25dff31e2f770101cd4d7f44c1f77082376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022374778ee9fc7235390243db0df716377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81dbed10683ce3831cce80db978a2a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce2447beba0839bb3dc2000bcd25be3379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3cdb84e5ebf1a47e2cf6e31c00a78380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7686d8e2acaa05365d23fc7d1490cf381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3927a0ce61a66310218944eadc825382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641e13f02136451db95e8ffe54cd58fb383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993888c9e6a2e6a034a5d71031e3b38e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63792067d5b83c9d1af88a3908d25ee385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d09048082ed78414455f51325cc1b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed89d5482843c08adad5d0c88186613387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746878d9942c50f8066bb9895dcad82c388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e33bddeb3d55fabe98138b86381461389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3401d53a2f9708e60174909c9955ed55390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa46b429ff0eaf47e268f1584b0f6e6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdefd895d715664351ccf00204654fb9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb66f12195c2827dc3b49cd038deba393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0a7818d26739846fa3ecd04b7773c1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f498d4474d8df932a8985dbaeac718d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27c0d35c29e83fba38ea70b6e2b3e66396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe8cfc0de731f3bcf69672e1c4105c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca811486044b83b1606aac994ad481398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28f3515ccdc3773b829ed60f863c01399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e1ea7578371445f18f41b46e217d5400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eca7db0b8f6b2081befc351072971d1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c30564b6c5e048a3bdf422567e49c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08821ee93758f8da9b889e6568fbdd00403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feafc3d4a8cdd149765a2f8a107014e4404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f205f4c1423602d51ed48910763e4e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f08fa41ec43426a4d12fcd0b7443cb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b8e40b7df9ab797cb73375013c7887407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ddf9854e89dfb74ae6956459f54d4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59d11064ba4010af7a8c9993d38e4c0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33be4823b6199d27ed594c28b7b7da9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208383ee297106f71f2b0440ee249729411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373e3e6b6b4d83f1bfafe6961e12a2a412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2b41ba95a7230a020f2828cbc5ded413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5003d72470ec810611952b216959754e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18ed497d1d2a120d758dc1adbacca44415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31326033e54d92f924c6d9a096082b4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd690801368dfb586f8f0fd2caaab3a417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c8e6b523d3ecc1268b4e5ba5d7b98f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0658cb54168e062cc67f1094935e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d396c543b0b6398e5a3b51349ec5e9a3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4fc58b5bab882b51e146e6be868360421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc98648881f33cb2c1525288ab14d6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a26d51168e76a41fb8730c5dd171b9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910edb75fae05772f5bfb025a3684725424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6049f46c99aa31d51cd83e53716d786425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3581a4ef6f95836b0ce9d43dd060989e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4367da6a4ee2fdaaeaa50d9321db118427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8634653c01daf407cab2065cbcc0e1e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486483a37ccb3d76dc6b830050e34cbe429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677af09015138ec25c0cc9e20777fe66430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4952ba4819479c0a8a4530416c563b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74551347342ab6ec32919853feb7b4d0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a22dc81f8d5435632e13b895b58bf03433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d21ce48cad886035e91e9a780735c3e434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd596063fb873456cb6d0b5bb2c165e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948c745744c2dc108c11390e3948e399436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8aa14ecf115c2f3493af5731676855437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000483206b7e3695fc6ed965757fd5e1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b379fae3230bfc74e7418737d9d42439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7d21b0f74b0fcc2adeaad16632268440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbda2c4a54fcf1c5604b52299cb4b64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cbee89836367d69e5ac2fd3ebc9185442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca557d59c1d8b66ec8a1bdeb21d8483443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c786a59127a7f785e31dbf7aea094d09444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb99c7c4136edf5bd4bac3d74e609be445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69297edea38e4aedb7b46a14cc28f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65515f6a4c64852cf036b48cc773175e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1f4745043316c9b85612769c9d6a1448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2949d9e6888f286158e3f8ada98b745449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38151909001def3f4247c1fb6ed364aa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdb0136e4d5791f821295138ef9654d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ba794bfc103e57bcd3a277591836f8452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3697bb76116901dae426a3aee2e10084453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4103f2aa646f44df53d1ae975bc161e1454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22d0173046791a84b5eb376fa5fa741455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9cd23686dbe973d9b7045f9e4c4982456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c5e0678ab0a35dd303665499215e1c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285fec016ca5c55f0a596b7bd407ce77458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b0e5c66f767368b1c067f5e5750454459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74974699068662fa284b5b80bdf086d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac803d2b8d4fc16510b31c600a2464e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d73a9dceeb818c12b88cc7547a99ff462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a467c696b44f68065f39a5179d568ef9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba399829fe0f2da59dee831d31926e41464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1598b5b894c8390b5bbd08b4961cef465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c091fa58f27a771db7c24f618fe357cd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514be033f6a8ac5445ff52870b69a7f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74522593b740e963a2ad6b80ebac3734468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b363870c2eda609824ba24ab2735fc7469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc15f374b7a86af5f5ea3925e8860af470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207aa176420ee367641da049b6a4cac7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777bcb9cfd1e215998985af47171eae8472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72ef228ac427f667abceea52c51f87473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78def6f24aecc69c529776b98a22af0e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fb445ed6cab08060a8eb46c09cdd0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf115aaee6e200624d46f71c1d5c31476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad294a72c1d967061b76c7390b76408477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bebc2e0b2057bdc4024cfea6840b7e3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148098489c6186d41f8d8be33c454737479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e5673f17748d4f9b2cda32c1a162b6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9af057a80e17e9bea2f1097208ff0e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda077e4171b34b8d2d864ac46377e1c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d00a6ba745b326af7126adada20e5b9483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573f2d10f8ec148668678af20fd00057484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ccd301528dcec16f885697f46cf230485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854ee67d15a949ca38dc8824c5c8f5f8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0404df2ae07f7d870c8a09e147cb0fee487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b234d9ef417b843e359507a67fb78d7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b1a3cee1c90692acc15895d124c922489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c9a7ab6b48e210b59d4b540e06dc6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec85dec9209444a0ce914a873507f0b4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09a77eef64594c3938da1587da812f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558016c21a5b1e188b37e9b468d0e2c4493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600c6c938cb998503d73d38e9ef9cd03494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e44ba4e4b3053f9597c6cba960c9c7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57afdf3603ef28cb02570c33105e0b1f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cad0d68503d1465f8e8214b3552577497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7557640bdea1cbc58276af7f31f4a75498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd94695b2668be6fe56dcea5c1bc466499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7288ee800b2845fcef26fee4ee0532dd500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f0570c7a4e8e86a8fb9b819657b636501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e6bbe9eaff04a5d0d96f7d898e9de1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97519409876fc08d6be899f7b76c37e7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81256cc8658e831edc0479e8f2e900a9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa728939db8b025c812cd5a22b7e3711505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676d0509c40c4bb3e829a50a87e2f6a506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c223aa53829eef3095dbbd1ddfaf428d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ba19b2ce2dffc696f47a254f70a61508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75804a5d126d83c0fbb1b7da7bee3d6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47cc98756615ae030e8d803a68d66c07510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc71615fbafe085f584336490232fa0511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981b7725d026d3c8654d8f674a97794a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac4123188e7aa1e3fd40b09ebec1310513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25a0fac36d893110dc31191f40ccae6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9018e3764da11e6bff1adb58d7b9f097515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f552c15cd782af2da07b76024328d15516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f25b227ed2c843540afdd4403e1a3e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582ff1f8f22335b7772fe42b3e7e553b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9d03b9befc8d3623ad84d9d9c4d5e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066059d64231a933c694f8d47723f960520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84df49657d77c6c1d6affb6e47c53ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd538b352f7650bb6bab61e2e0da0b73522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dd6b2cf26b6d6a6cd82788ca320f50523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c6bacb305d7e95f3b30a694ecb215524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c224025eba1ff0a033444a825357666d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f805a30239d1f2116a2bc82180ba7cff526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f5451ba76a67de6ff162bbb77e0f49527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6777a364ef5d70dfb00f65cc2512130c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ed6588acdba593355c8b17207fa2b6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a61f1b5ebc0e6f84b80509e8247f6c0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c399bac7f8302251725031011af9b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79382d309da0031f530becc51c386a6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3758ad0edc85110181fad6767f68d533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cb17b83bca200080c50176f5b58572534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c40d09b628320ae4b7dbfde339c16a3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b92e8b982d6aed2d9d36ac5564a1e5536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968aaf411cde99988f467a13ae99c90a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98c4d403d23011f7a777e519e997b9538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc964803104bd11ca3740410b119b46539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c044478d34a7c3e1fab9c8d751f900c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4cd176b9c944fe0f4f1cbf437d0381541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97b260baa0bdc1605223f318e9c697b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bf890b614a2a1c906bf22fa9e816b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d47a1f626de9ea6c20a08b1353e89544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482911063992d9b754cbeb8c96680953545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fd3db545e18fb696dc14f397983677546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46bf877ca5341572e18069558b171e3547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfbc0c4ce104fa8de57c7039f31f7a8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296570d3cc6c5b1721b14f5b32e1dafb549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a924d3b45e7f80ee0ce91a05bb0b04550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182448bd24c6654d472bb20c59fa5b50551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a0a8667db8e89ebf49c9cc95692b88552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ccfe55e19e71c04af7713d61a1b6e9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72d27a685bd0593e6fdc104c62665c0554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504ecaec0584b791194fa5afde5938c2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6ea944dc4ea44fdef0e95f915ec5fa556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce75cf22284467044959af47241145a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61321f4d1821073bcf4d7031beafec47558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c656b7343674614fa30a8807c972e39a559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401f35eb459063720690956bb743754560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1c4ea8f3d1fb8e74f5c42ecd7e8c50561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff68ed33e14b5b297f2a343f5215083b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeefa967b5f861577626fab85b6208563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4edd8db0ccd21d7627aa2457f5cffda8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2f83e6d26a30fc83fbe4763638a928565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761749e33291c474f0d44e9a31f8213566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad3829664d25e58ce400e8497e253a8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3bdecb0aee72da00dd7c3ef9f3e25e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592b29ed4338d403e7a5c835c52b2d39569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b9e713fcbf5d9396a36f687e129e40570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5350eb8d284adf8503cdc0cbede39adf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff145424e3f20af1c72ac6653c6c34dc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b357f5bb285d4167d7504afa84ef8e3573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad322792e3bc5465dc9ae24dfff442bc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00dbaf238efd32e02110bcfb4ff7a5d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61741d7ab16169976272e5911415d5cc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a732e829f05ffd0246e8f2a7fe64a9577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6544b373a80f0ea94367be1cc7e1675578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e76cafe91b244ac94a8e9ae7249af3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ca58812d8746f256701dec2621435b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd66d08206940fda185f2befbf14103581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15c59a3d659bed39a1626899161616b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1153871f14c10bb1b2182bd28ab2e58583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8da54b59936e83a549ca70fe8993b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8889a1ace1ae453d088dad05a59bee78585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1f7e03e277890ee984aa3de75d38e7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d78ff85f47d9341e0604d39ce014d2c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433a6e4fa76e47509e95a50f0f6797b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b534cca45e9d31d7cca2be365390570589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab53c5a1fbcf33bd9fa7690c95b8826590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc077698c094ac905264775693d8ef591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaaedd10b47d7a52a71123ca0ffaf5c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eda8609aceb595fd3d6d07fa7b9571593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c83e39a8cfb12f755709be78ed66e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c93a8d8bc2cfebf7f099211e2de8fe595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84517b92a23c02070e7fb991cae99c4a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6042a6238d14c4ac19a3e12a28e70d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cbb57d9c6dd99c6d2e054f533eb6db598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb9be32bc5383e3b4bb17fd44f94d1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47096552d09d586903f4e66d55433597600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a34a20b4fe7874abbf679fe9e8b93d5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7955f92a67b1c9b58f3100c555791205602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a9123c97dd082c4dd3f07ccf92771f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c36b23cb158ada64351c8bf1e1a4ac604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0299409310dec563e7f926f3deea2e2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38d62796587a36532905ce08326020a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5abfacbb2e6d0a821160a8dcc7d6f33607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d589d08ac0a553dfe246d325969186f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7193d72653d273dccaf31af2b5128846609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa871ce02511b60e1ddb01dbd107ed0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae6e275fca296f0f0c577f4ac7bff1b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2085e7c9e3ced5f231f1c6eaeb1cb72612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a55059e619969e706c4608aaeab74a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69df349756735dd3f99b2aae11249fe614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb69c87148b327579bb2f4150ca5a212615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9252ea2ce2eb49735ad94515e29026616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30c5d93e89fff06f21d147593163042617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4705c412626f6eb57b87e53e359bd6e618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa9061dbce16d1b7028bb347ada6327619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8c7749ff4195e91e3f46940c3102ff620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c7463a1f395262c72449a201b797a3621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5ab19a955ed1edaae48b38ace6ed40622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ad2f2698a491c7436cfbff29dfbc73623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb04987bcb09f24bea488c10990a37b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89500f5dce8fa917638367be38a5c619625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecadb235670b1b18a949dd9033e4834626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8234f281217ae8ed7f77dd97e4ef8c19627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cece5f7a6b362d1cde58a211b69ae7f7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d10da9156c20394b27c7b750b32fd1629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e3a5a0affaf1021e151fad28ee4386630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb347b57afb4e36ea6bb7a34f6d6f96c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a658b6aa7aaba9f2d4571a9609f2582e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e5763d6e441cf7ed5f70704b9dd5c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01dc42e61873df3933287d756812b82634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df822db768d6c5fa5124eadbadd78e1f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4158f6e17d4edc2a032c1f8cc17effa636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fa73aa280839ca34790310a24ea5ff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780e773711463653291e222603e3709638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e2f9fa4d6cae9b5254570c516333c0639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0520811115da6a1cc1931df10a7e8586640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a19edd1d93a00756f5a1c5f46035c5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b223459dda3a9c0425b468087e59c45642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accd82ea19698d658144cafdf9ad50db643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16b2dc081d7c261ae328c9fff5a65d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c89e67063985400d26ff3c0c69680d645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4559460ac2844d11225dfa975ae36646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386b1320e9638ce248dfe51d24f4a17b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecafe23e8c5f2dc79368cb428a53fa8c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569858c8801afe608879b6bd222c24ba649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b8e7e5c87cd8b0d1c6c50638f077554650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9b2f711cd2275c8a0d81b3f4ce3d7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a479d991203e16f61c0c9b8ba8bab19652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6ca0609444d5d699801044e62da951653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bce41abf24967a4e68f0dea0124afeb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f30acfc32aec879f9af3b2af24feed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e421dce0b54642b750068cb544900615656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa23278ac1e84fbb404f73c2d168736657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27062a1aed978504ad74ace2d9707717658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a547836504e7d5efbc529ef78b8c24cb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b7a20b3dffafc76f0a6d4003e70121660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bac0beb7584df52ca39cf3819273bc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc52ea3092c4b5cc5fe7500f2673828e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6841256fd37097dcf8ee516b315abe3d663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9419391f198077f9798c87496c2c88664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eaf863798413b508ffbc2e995bd2266665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3e37f9c82d4d73ed6e547771c2433f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a6e5e5679bdd724be5bd788677d9ea667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2767248acba47b2ddf353460ea2b3598668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6121b446ded847c0437abed6cf0f7b68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cb5416c5a5804c08b745df9f443343670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bd9312df3a3b331832d1ee01c5218c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc620f9adf16fbe3cce8a87819f20c5c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e986bbeebaa9b6ac81e37ead60683b0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf7260283adb365319136e3615ff7ba674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c108e272c433934bdd277fd48514c0675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df05c90e130831278f13fb83514712a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bd69e25df7d3758ec977fb9b7cd5d0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b81db75538f2f7676162d7d904fbf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb2726f4cc921a9e9559c1123b137b7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7819d8f854b5360d80626663fdd3df680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85ec808e75e242d53b7f427d133dd56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92297d0f653be5543870c8f2de1e39682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300f00f179d8f0fb15d36e808d539b92683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bde29f902009309ace6a8b70a8e9fbf684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fdfd22b85f5e2b4eb7172f22643320685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b65902b6008616796c7b7bce9fbe0d7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedd27a5d1fc2fe07d4a2b46f9a86253687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6c9b898a16e61b67fda8edc90b159688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefcd979fd26db8ddb3ef6bd7137b49f689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e9e3446b62d6081dc9800261dc2b3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcb41e1b59e8ea5cbff062e8c0996f7691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca515eff49569ca0212bac09cb21501692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f14b17d8cf42b89a340b3588d5bf7d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db2da234cea93984a867116e331e109694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7549e387a3344d4a6de27e6b051d7695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a06aafa0d085b7ce7b3e3d1f46290696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e972677eea5f9a0b8ccde4d4e434ad21697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68655c1e0ac64e5e2cfc9c83e9cd19d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b27435b8eccdbf7a765024f4ccd207f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96e2226d73c39566a33c467843901a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4246b01c4f6dbd4d780c51e0678599c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a6f65a0b032a76b10abc742ac918b7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4223385733e66b6f84f125daa786c5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01c763ce05a3f6c970bb76c4a22ac3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5fd8a5c57bdb7170d4fdd89d5dc32d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616443f73779291af4c0a24e1d503b90706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49f2d8ad1eada14f968bbbac1ed778e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737ef12238b45385c0a065916270f7d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77890f90a051a8521c559a114d6c0cae709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6611b656da3ac3e5e1dc0377bff9deb710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ba0daafc2356ee9a32c3208444b369711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599416f522b8d8c8538c25382783a1dc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1ec7739e41ed4c9cc662e7c687a214713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f872ce361513500befc4e36a9f0d787714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78eda9bf4dbb86613b1b09d54402a3ee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e54e984d3c161afcaa43b766a4c88716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a4f79b86f91dd7283247ef9a82950717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6929850e33f826c764ee8609be15cdaf718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d5b08a7c266d0ca097d296714e1b73719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d900c590ff990214ca9ab1591be5c4e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d8a34f589b31be126fbba8406dd77721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4898ae931324741937f0520efe930e08722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2491c0d56e2cbadfde0b08d52adb88b723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e673e1a6d54bd37d510239cd7ce71724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631ee09c930061bc0d87f8b6c930e9b8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f17885151ba8aea5f8a7020b35547726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385feb1a08520820271e3eb16733a734727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ed78ed903b78e9f61ba85f9057d918728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe0f6e32f4a6a6c61b2fc2bc05047c729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60684c08204d0af145d8d4242b00c606730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2542a0b7b8aa8668b0d097ca1aaf1e43731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b299c6ff9add5c0c21300142d75153732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf323f5acaf58f4125609849d08954a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e986d75442bfe98d5e71d1fd5999c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a2db57a0ba780226508cd2090c3e6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1aeed9ec0f311d30f741316d7d4430736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9809ece328fca1a1dcd6b63472d06a3b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e87bdb1d506bbb3d30e8e79a2a98c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d557e59dd98e74cbd572133d52ce35a8739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62b751aa68d7e600b614a784577d23b740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d07f58b5b7311acfe41e916ce0bb13c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a414e52b6e5638286ec86e706c2c26df742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7059a8c04f8febd56a902b5a8ad938743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630d48c05f02632e31e7b61c9a1e0d5f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf2e3b218dcf56090cda29497af351e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093e7699cbb48f747bccc7fe12d800f746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e39f8a97ec9fb1975a6787b6e911a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6410542dcfa63509b3928b620fdb3a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5d3d903e01f92c1d9a7c3c5a2c0913749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5b1fd047b30f44761c0eb072c41552750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1315ef1b793ab1f68e615db78b30d41d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f42460822d6a4c25928056d2e5ce3cc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df3d3df3ac7569845b4e9e4713ddc90753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d652be8af566063376fee95adffd60754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7636dbebca798645a363b963ab326a1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a174d676492ed3133c642e7601cae64756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37194d8695e30733f8087831c33b30e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0b19f01c64647cf04095d9019f2af5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b950868ce0c00caa8eda02369e92c8759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24130,51 +24127,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24190,51 +24187,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId694"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>349</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="695" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId695"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26120,110 +26117,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>381</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="759" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId761"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26490,51 +26427,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J383"/>
+  <dimension ref="A1:J382"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -34764,1342 +34701,1317 @@
         <v>17634</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
         <v>48.2</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J332" s="0" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D333" s="0" t="s">
-        <v>952</v>
+        <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
-        <v>953</v>
+        <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J333" s="0" t="s">
-        <v>954</v>
+        <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D334" s="0" t="s">
-        <v>955</v>
+        <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
-        <v>956</v>
+        <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J334" s="0" t="s">
-        <v>957</v>
+        <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D335" s="0" t="s">
-        <v>958</v>
+        <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
-        <v>959</v>
+        <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J335" s="0" t="s">
-        <v>960</v>
+        <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D336" s="0" t="s">
-        <v>961</v>
+        <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
-        <v>962</v>
+        <v>964</v>
       </c>
       <c r="F336" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J336" s="0" t="s">
-        <v>963</v>
+        <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D337" s="0" t="s">
-        <v>964</v>
+        <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
-        <v>965</v>
-[...3 lines deleted...]
-      </c>
+        <v>967</v>
+      </c>
+      <c r="F337" s="0"/>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J337" s="0" t="s">
-        <v>966</v>
+        <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D338" s="0" t="s">
-        <v>967</v>
+        <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
-        <v>968</v>
-[...1 lines deleted...]
-      <c r="F338" s="0"/>
+        <v>970</v>
+      </c>
+      <c r="F338" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J338" s="0" t="s">
-        <v>969</v>
+        <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D339" s="0" t="s">
-        <v>970</v>
+        <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
-        <v>971</v>
+        <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G339" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I339" s="0">
-        <v>4.05</v>
+        <v>17.73</v>
       </c>
       <c r="J339" s="0" t="s">
-        <v>972</v>
+        <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D340" s="0" t="s">
-        <v>973</v>
+        <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
-        <v>974</v>
+        <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>12</v>
+        <v>875</v>
       </c>
       <c r="I340" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J340" s="0" t="s">
-        <v>975</v>
+        <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D341" s="0" t="s">
-        <v>976</v>
+        <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
-        <v>977</v>
+        <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I341" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J341" s="0" t="s">
-        <v>978</v>
+        <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D342" s="0" t="s">
-        <v>979</v>
+        <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
-        <v>980</v>
+        <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G342" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I342" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J342" s="0" t="s">
-        <v>981</v>
+        <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D343" s="0" t="s">
-        <v>982</v>
+        <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
-        <v>983</v>
+        <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>11</v>
+        <v>733</v>
       </c>
       <c r="G343" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I343" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J343" s="0" t="s">
-        <v>984</v>
+        <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D344" s="0" t="s">
-        <v>985</v>
+        <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
-        <v>986</v>
+        <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I344" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J344" s="0" t="s">
-        <v>987</v>
+        <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D345" s="0" t="s">
-        <v>988</v>
+        <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
-        <v>989</v>
+        <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G345" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I345" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J345" s="0" t="s">
-        <v>990</v>
+        <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D346" s="0" t="s">
-        <v>991</v>
+        <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
-        <v>992</v>
+        <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I346" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J346" s="0" t="s">
-        <v>993</v>
+        <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D347" s="0" t="s">
-        <v>994</v>
+        <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
-        <v>995</v>
+        <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I347" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J347" s="0" t="s">
-        <v>996</v>
+        <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D348" s="0" t="s">
-        <v>997</v>
+        <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
-        <v>998</v>
+        <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>85.31999999999999</v>
+        <v>15.13</v>
       </c>
       <c r="J348" s="0" t="s">
-        <v>999</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D349" s="0" t="s">
-        <v>1000</v>
+        <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1001</v>
+        <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1002</v>
+        <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D350" s="0" t="s">
-        <v>1003</v>
+        <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
-        <v>1004</v>
+        <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J350" s="0" t="s">
-        <v>1005</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
-        <v>1006</v>
+        <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1007</v>
+        <v>1009</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>6.45</v>
+        <v>10.67</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1008</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
         <v>26847</v>
       </c>
       <c r="D352" s="0" t="s">
+        <v>1011</v>
+      </c>
+      <c r="E352" s="0" t="s">
         <v>1009</v>
       </c>
-      <c r="E352" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F352" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I352" s="0">
         <v>10.67</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1011</v>
+        <v>1010</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
-        <v>1010</v>
+        <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J353" s="0" t="s">
-        <v>1011</v>
+        <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D354" s="0" t="s">
-        <v>1013</v>
+        <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
-        <v>1014</v>
+        <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G354" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I354" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J354" s="0" t="s">
-        <v>1015</v>
+        <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D355" s="0" t="s">
-        <v>1016</v>
+        <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
-        <v>1017</v>
+        <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>16</v>
+        <v>875</v>
       </c>
       <c r="I355" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
-        <v>1018</v>
+        <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D356" s="0" t="s">
-        <v>1019</v>
+        <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
-        <v>1020</v>
+        <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I356" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J356" s="0" t="s">
-        <v>1021</v>
+        <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D357" s="0" t="s">
-        <v>1022</v>
+        <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
-        <v>1023</v>
+        <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
         <v>875</v>
       </c>
       <c r="I357" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J357" s="0" t="s">
-        <v>1024</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D358" s="0" t="s">
-        <v>1025</v>
+        <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1026</v>
+        <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I358" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1027</v>
+        <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1028</v>
+        <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1029</v>
+        <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G359" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1030</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1031</v>
+        <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1032</v>
+        <v>1034</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1033</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
         <v>18282</v>
       </c>
       <c r="D361" s="0" t="s">
+        <v>1036</v>
+      </c>
+      <c r="E361" s="0" t="s">
         <v>1034</v>
       </c>
-      <c r="E361" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
         <v>48.05</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1036</v>
+        <v>1035</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
-        <v>1035</v>
+        <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J362" s="0" t="s">
-        <v>1036</v>
+        <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D363" s="0" t="s">
-        <v>1038</v>
+        <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
-        <v>1039</v>
+        <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J363" s="0" t="s">
-        <v>1040</v>
+        <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D364" s="0" t="s">
-        <v>1041</v>
+        <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
-        <v>1042</v>
+        <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J364" s="0" t="s">
-        <v>1043</v>
+        <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D365" s="0" t="s">
-        <v>1044</v>
+        <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
-        <v>1045</v>
+        <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J365" s="0" t="s">
-        <v>1046</v>
+        <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D366" s="0" t="s">
-        <v>1047</v>
+        <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
-        <v>1048</v>
+        <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J366" s="0" t="s">
-        <v>1049</v>
+        <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D367" s="0" t="s">
-        <v>1050</v>
+        <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
-        <v>1051</v>
+        <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J367" s="0" t="s">
-        <v>1052</v>
+        <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D368" s="0" t="s">
-        <v>1053</v>
+        <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
-        <v>1054</v>
+        <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J368" s="0" t="s">
-        <v>1055</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D369" s="0" t="s">
-        <v>1056</v>
+        <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1057</v>
+        <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>12</v>
+        <v>459</v>
       </c>
       <c r="I369" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1058</v>
+        <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1059</v>
+        <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1060</v>
+        <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1061</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1062</v>
+        <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1063</v>
+        <v>1065</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1064</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
         <v>18354</v>
       </c>
       <c r="D372" s="0" t="s">
+        <v>1067</v>
+      </c>
+      <c r="E372" s="0" t="s">
         <v>1065</v>
       </c>
-      <c r="E372" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F372" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
         <v>13.74</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1067</v>
+        <v>1066</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
-        <v>1066</v>
+        <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J373" s="0" t="s">
-        <v>1067</v>
+        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D374" s="0" t="s">
-        <v>1069</v>
+        <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
-        <v>1070</v>
+        <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J374" s="0" t="s">
-        <v>1071</v>
+        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D375" s="0" t="s">
-        <v>1072</v>
+        <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
-        <v>1073</v>
+        <v>1075</v>
       </c>
       <c r="F375" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G375" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I375" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J375" s="0" t="s">
-        <v>1074</v>
+        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1075</v>
+        <v>1077</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>1076</v>
+        <v>776</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>11</v>
+        <v>915</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>13.01</v>
+        <v>14.91</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1077</v>
+        <v>1078</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D377" s="0" t="s">
-        <v>1078</v>
+        <v>1079</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>776</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I377" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J377" s="0" t="s">
-        <v>1079</v>
+        <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D378" s="0" t="s">
-        <v>1080</v>
+        <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
-        <v>776</v>
+        <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>141</v>
+        <v>721</v>
       </c>
       <c r="G378" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J378" s="0" t="s">
-        <v>1081</v>
+        <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D379" s="0" t="s">
-        <v>1082</v>
+        <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
-        <v>1083</v>
+        <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J379" s="0" t="s">
-        <v>1084</v>
+        <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D380" s="0" t="s">
-        <v>1085</v>
+        <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
-        <v>1086</v>
+        <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J380" s="0" t="s">
-        <v>1087</v>
+        <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D381" s="0" t="s">
-        <v>1088</v>
+        <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
-        <v>1089</v>
+        <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J381" s="0" t="s">
-        <v>1090</v>
+        <v>1092</v>
       </c>
     </row>
     <row r="382" spans="1:10" customHeight="1" ht="80">
       <c r="A382" s="0"/>
       <c r="B382" s="0"/>
       <c r="C382" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D382" s="0" t="s">
-        <v>1091</v>
+        <v>1093</v>
       </c>
       <c r="E382" s="0" t="s">
-        <v>1092</v>
+        <v>1094</v>
       </c>
       <c r="F382" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G382" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I382" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J382" s="0" t="s">
-        <v>1093</v>
-[...11 lines deleted...]
-      <c r="E383" s="0" t="s">
         <v>1095</v>
-      </c>
-[...10 lines deleted...]
-        <v>1096</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>