--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eef66683890f881364f0b0aa4ea5e581.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dfbf682734f615c09dbabceeab7d452.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af23fe4c4c1a4bd790b8fe687b982523.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f66ce485ab901002c5f5e193725b954.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4018b2634974596b56fea36b907bf0e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac347578acfaf415771c7d91178553d16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2889a89def679243be672031e4c9b607.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfd9b2bc2bf141def01d6ba07d461768.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505bc632424e50ec2549b516c300c2319.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6085e2b9e4676be156cd4f7c55460610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a26542616d6eae950710114f8d047211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8baa8f554e0b66a7c093c81d7d829d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9acd08a2d8c9a7802e49689f98aa7413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78b88eca2c1a31fdb6cfe7e7acb537314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c86d74bd50a7aaba774e902f2bb1315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefb5665fc09537924bc77019eef680c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaca5ff198901898469a7731c13a0e317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba81d1130dbb0a8d2a314c0b5d31446b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28902c672081f944026b42cad582896619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625ee756c64a279f3cdddfe43542dedd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca1403e4d9592e3597a9ae0ebf961b121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765a34f00cf7bd9c20da6b4921da2f0b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ba0def1ce17a31b1b095adb6725aa23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd34ca7cc52b8e0931067661d1ed29c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95541f6553a9b29dfcf8b3d3760011925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b950fe800dd2140ab6586ef970e1f06926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7240e24fbf90079909fa6b672899d27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd244e0da4bc303c6623d94220e07728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2246a37e773f97f50ad8e4f4d761305929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c6820d4aa26c218ab4f8fd7150377230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4401f2d1ed25c201816a4dc1b729dfb431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f58133fbfbb3427739af1af205e0d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107338e0e03104877204f81e1a170b033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5637ceb7f5dc9229965cb8ca2325cb2734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cdeda8249dc02a21c274a50390f97d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857513b825f5f755002c8f2bc7042bce36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b53187ba58ae271ac998826fb5db9a37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adabd28a9e38cff656b823db6a48703038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bb22f8a48803e56e7e3191676693539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a7e1de5dac1f28442009a6663ea13940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4eb9267043fc8f70e348970efccff941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e46d825a72b56a41f983e206fe405d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe414adf7386f6f996797eb789d9a1d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc83cf94616e3da0c3da5c4e74fcc19a44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44230343a7640f6cb930c47cf3233f545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b74c6a52fe40a83d5bbcc10c2411d546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4ac03fa8ea534a1c3a54835c1f279a47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae964845b9e2a9fc1d3b8ef1ec0033048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0b07351384794bc9cf3ed0cec54e1c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab9a3922d4037d22164d229f4ce630750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cede15c8ab8c4477f60645e8779da3da51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efd4aa29bef9f692cc4a201c3456ecb52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045f6cb6a3909271ecb836861fd309c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d45bb6a97914751d805de787c87e6e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd00919fa020bb224ef567dd0910eeb55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be190331d3bf15611f6473c800679c256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf153aa8be7310062cc9e878e0e787657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9113f5bf0d9f25ab2e1e0a60e4cdc0c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94368e001f79072be20793280c20b6d659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d59620a7da4b0c8585c9a6c165ee3460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0e473764885b0135f3ec31cfc6963761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12f73ccfefd87a8218d12afa7e0e59962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929a8da9525211e2deeabcf11f6f16a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9d7c7c0a0c0784f7d7fe4198a3c1464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cc8f5688a4b87878bbb8bf537e03f465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ca622d6e42ab98f4bc2fbd18dc132366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff401ae7136912d8c614f9f1e80527867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27eb2343ba17fa667fe00e96ef41ba9968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abdf991b3eec097e484466316ccdfa769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9cc3b983e07d1ac412c15ba9d5d5a370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e9e7b1ecd17b174b6e7249ee79e0c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc26888bfbf38b45fb142753b86ca39e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef53c3e38cc2e17ab16e48038a8c823273.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058b17099201fc49e0a130d433c41b2174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74811e54da0dee169ff16287ac0a6d175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5568e7cebbd82324b04be689fce10a76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc548ea9d68b3d5b54a9d4d540d09877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb951d073c0ff97ce35fec70c79be8cc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48097d6dcb41a9efcc3aca860b0b350a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40afb9babcf4484cc1109e2f4af302c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ebd099e55fb67706063f3e5dff54781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34b3a90431384e8f7f80717aa36bed82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1439dd337cda7a55aa6129413c5940483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0aa769d655b71bdb07a61a7d38fe084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62022670097e650b282d33d631b1e18785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f896b34aa508428791ec32926873ba4a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03a488a151d6dfbce629f6eb35068b887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d87a461d33702c886d28ac530f21c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af187cb04f00bbb1f1a5ff535a5399989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f77ddce7b77d19c5d5106c9b1d42b4d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab34a6a46de381c596ee15945f6e72d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fecb120cd5190127a5a9d4c378860b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eeac9319369d5bf41ddaec2798588a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0243198bc6f87a0efa34769b1fc750a494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3d0686b42e66ff1804be2014ddbbae95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1e165b7ddb16b7b1349bc207cb2d196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78136fbbcca579ea02dbb4a236867097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410d93418ec32cacc2c74b7044149a4d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ff54a2b83c1d50ad0c6c4fa727e1af99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5035b2d2539b0bde51eb96ed1028d1c2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6dc391a01d91c6f994b973a2e1f06b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39396e9c3231bf799b999fd491cbec0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45c55d74587d6b64fdbf4b58ae206a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd537a9142d4126a36d67555c17ace1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67dc3248a19ff12cbacf2833c13d7c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86315d426c32520ef5c32c417d2cc620106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea33efa8d058da0268fa31bb004374e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f1500f0713b03ba0d903208196c21b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0211ad367cd6944ce811f43b16cc14ac109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a9fb28256e8cfc2825928273f7d734110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58466abedd9f50782b305bcccc579e03111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27de11505697eae68e09798ffb3f89112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01f618ecf0dd838956398e4eb52fa0b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a236610a6a78745cb95f14c7d367ca8114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c000d6f53d19d59389108132b0a951115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967a811f68a86d584030e404aa3774c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a4aa93bece239cc0dfc01f3c87e824117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da252d5872f88fdf6ec59b611d0f376e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b64a1ddf853a486206fc2acebe6ae6119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46576f34d1d10bf3fdd058e510870f80120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159584cd3a8b6c84a4b1dd9b00addbb6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b20aa72112069c370922a833499446122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7ec769a6e6eb80a65c6d5b76bae331123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c18476692938ee792eab71bafad9ed124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f5f399dbc5fc2999c064c8c6107d73125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60afe424e71407f62b48f038eeeda8f6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c7bd3146e0e4fbceeabc7189438a66127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9bd244e8e5a557a4e918f1060e7a3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c954e07ceef63f8fb7fdda733fb738ae129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada5545c120643d0759b6a7619dd4e8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfa117996881065b57d614d963c0adc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28954f712c7cd590d27a17d459b877ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81774803c336a2d7bfcaacf2bafc1abd133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc372fb4ae2c9ebe8eaefae5e0aa6b17134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a640376f97b5e21b3f6c0f78b1a07bfb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9ff6f7f3345a593c7904599ff4a5d1136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbcec4937ca848a607f6c3d551eef51137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69e00325af4c366cad71a3266357b2d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba33a140f7892f5629901931e97e720139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8244a87129a4bfd2ff32dfc5232582140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874119670a2ddb59589b9ffbbf280717141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8dd04fc5907f13f510c17b7d00f4c6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0913bfb57db2c79f4f99fa41d2fcb127143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52311c3da63922fd56ffe354236038d0144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47cbeea93783dc1a9a86a9eaa16206e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3137927fe1ec48bee16f6298f70ae680146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de15c21e33c61e3e3ac07a843cf8ecd2147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd107a05b5d21dc6b480f6bf7d544e11148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2db8143cdc36ebdb6db87f77bae107149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e609a64ee96490e12acf9e1592e527150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834c660062f5e83655154d165e8b22ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403ed5c8811cacc7f2fecd9565530555152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44319baecba84186d0130501cab1203f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b812bfa6ef8ef37ab623e1d327caae79154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfaf8f9c5a4fb1abc798b3fcb480004155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115b0ac507a82ef940c5fb920e4db1cf156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0efac0d77597ea46e940d0ecdf892157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e283f15ccdb339234c8be8e0553dd5158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f566de8e2d2d8e58547b2c8477b310b2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471f6c06add1dc3fd8653b90b775fe06160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492cff6afc2e4d9a03d68a0b3faf3043161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e852eaf17cafdcfae9a44fbc16e20f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50f3bdf481128de49d83cbe956e1d1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f652c592bddcd39d95ce86d247c0ae164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c401f73cd30309ec7227b950a50416165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdeb97514ca1efa80b1b757dd5f9e41166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0419004e7821691b56e0e5558667c82f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401fd1e3f8b1f4a5342f87ae92e5673f168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a2a90e1d2285ae2f453445472835e7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c0715f9a9af263ec8b97568c38307170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbf3c65494f56d7ee9ce74986a0728171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687477090d6254061b9813a54c60c865172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460b3e0ac72c125eb2b0e00251f9feed173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31291a208645e7cb540340b26660ea2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79439be2f314f52e93a383cc5f77c1dc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c98591eb616c43c23f31c579c05d9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4786b02198aba95bd00e7c25e4e721177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec11259a356f8485662721600d8be1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be812a34155f668cf82634a76fbafc0b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4322fd917931023fffe748b18314af34180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2418e3f902dcdf1b880e2488b54f96181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae194c4c760b2caa514de3238fc3e0c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cc14db0ed2fdfad91f95e214aba6f183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f622af709d0c04e98fa1f00e5b0213184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d89f2d276ff7956998e4aeed12e4fb185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf27d421756a8c9a829d7a82a9bde786186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b8b8570b275e3dbb15b1e6b9fdb5c9187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4af81ea692267c267676c0fc3944bc188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b62c8d9b880dcdccdfd4ea9ca6d392189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4452ad81e5ef67695d9610cd34986190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8ea0ca980b9f5f9d8df659aaa41373191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fd1b7da2e2a690abb31324ce63c950192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c04def676e1116df0ae8beae6cac83193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3477e104fa27f2058616b2cb0462823b194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91414ecf3e1d11bae4b936797bd9aa0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f779176955d797f4926d56a1888e2527196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2bebba1c306d4eb325841a575e864197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5374d6fdaae6e8296e29e3a72f39fff198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974398dde594ca560a13e14045bb4f83199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b5a9c80d07d95bd34a099e03f83c73200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06263af2cecfe5f5a941132260818af6201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a05dc926c7507d9ff0e2294147e5fd202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ef452306cdef872a31328dc63304ef203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b6d332c53c58fb285ea7aecadcf59b204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdde467fc372b5c6ec1fb5482bc16cc3205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ab122037562eba6ff3b579df67bc00206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93038a4e315aa6e3ac03946c2a8880bc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495f75e78df37b749e180216b2145c5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3450e3fa884c3efc64b4735b29e4aad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8392f4824885315f621d01b110e0f0bc210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8a4d54f6ef0f627cb20c22cb1d5838211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b0f64aeaee64e1b90d25e1517526f7212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a425cbb1788b0d3cdaf23bab0a735213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a8949a86ffb31ae12f33299be861da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc2fcda5cc208e63b209b5a2089bfb3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19a3e77155ae95fca610c0a1b20b53216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43e5f90e07427794922dfc816d4bbc8217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116feea6dead33202996cb1f229b22fd218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c4b4a6084d4a902250d697883ba57b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e4191a7b296fe4145942c31f771d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bea76863b3f81ca23ba8f317861bde221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1073922e415a41de3da45af27f01a53222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b68cb76e70a7475089377d94a83b16e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae3a6c9bd1ac0d6a4edf238a6edcdd6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1966aad4aed9b8781d8f9e32e8b643e225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619047fdb27b917b71bfdec918d1d3b2226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3229f74848b0781aab7d0ae19deaf699227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e22fa08b6445d08db65670b5ea609cd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ea8d8a8b73d9c88085030fa19bae7229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fc92d4cf143e50c17afb1424e3d6c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6fda4d4ab479c0cbd10572937d5aa8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93c525cd3a197b60b71bb11dee99cbd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54223bb2b07b4098c24c3384827f493233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799f980e26244e58e40db2e3ad9ff308234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442a726d5e32653de1d3a3ffc8d433235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0757e0008a975b597ff428db3ac87b2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5379e17a52eb345b91f676d6a5f9d7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e91d9b34a0107f0505162eb8d83f5b5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7636ac37b78c2d11b73601b65b7c6ffe239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730d994284c5a2ed107b4f1359cbedf4240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28ac5f83e2b270eea6575a594baab5a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c253426b1e0199b99c733967fe17bf4242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3875b544e6498f1204f98f6fefd1e434243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4ff8f8a55cdbbfc057734e867c746a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47644055c9d91ff4477ae587a4fae777245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73276e1a91f5e23dfc10754011f1b4b7246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b649d1a91ec0397d8921d5f78071cc3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd028e7f6893982b69b4f3184ab39967248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d8ec5fb88e984e881535925cc254c0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f4e50160dbd8b105fa24cb5c2043ed250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217bc21eb4ed8abe9360b015a0bb0a77251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98172cc5a50ba67f39ad423aa0cf9a31252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09419de3023820acaeac870d4a46ef32253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d27b1c5bd067ea19f3591212f314ad3254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb2a5e8839972ffbc429c6952037311255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef451af98da78f8be72598b3d522615256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f9c0c61b8b4ed80d1a5940d71f735257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c009d32eb47a92999b54d273c24029d8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a57752279fbec3ff71982a4ce0010f7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df8b0ed35eb369b715e80d49bfdee53260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b425b1a85bed26685320c101ebd1e7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddf0ee79eeee6d9f56784f171c72ff3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db6db113689873545893ef21f39f4e8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110d452dd072260e61513fbffb615100264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77c07a4160bef5f069ce9cda2fe1a11265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9828fb86924b5b75f9d2a323b4b5a0c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306dabb36c5bea6063d62f44315b51de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62342c620dc14adc676cb753f4d809268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c994b803b642c87ce6773eb3b3591269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773455366f16229c6a8cfafa51efbda9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d861ad74393f410f07f7266931e3b0a5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be836c287eee5e3e9844b1e2312d98a2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b642e7086f3dce83e2bcb41a9eda48b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e55aabd4c741f789dd2d1d98f0bb0d1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058da0cc6f91aeaa5523dd324bac22dc275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80307a10ed51249f3bf3f6c989adb73a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c4d5f2f134183f86c43d6e3016b11f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c350b7c4fa5f10f0af01ad9773283278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07429d44b5a3fe4bdfea606797239e80279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b252d6c64a4497759fa6aa1af326d5c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7524047dcb9f781bf529a5a079853007281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184c6c43d7e2654c71ece4a004c87691282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162a61dc2809288008f2ed23b0a4d035283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb530427a249f5058b4925599a3a1284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4a2158b950c7fc3e8dd6590cbd0c37285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b0d7c1515262712c5642c49ce2390286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec637a98c71b67b5deb7ac362fab0d01287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c18a3d87c1afe1351adf7e385691f6d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24022127c3107b7db971bfb9666638e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e7ce2c371868164b0e62e02e971288290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d56d2cb9f762c89a4933c9bd643f948291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca2cda925213df6bc022c5f61de8f14292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bb654975f3e02549824029fe8c931f293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0f55e25bd253816473d9ceb1dd7cfd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e10053e41dec5398ccc013d588522295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af59c5d2c40813e124d312832123ee9f296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4cdd4f5c52ca6e717391e23f0e709b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91554536df8d13ded151a8e41f360a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c651ad6ba40fc18515d153fd2fcb533299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf116f58b2f955be821189cf28e85ac8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43545d7adc7707c9d90e638acf5d466301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27f521f43341d9492f91f0013260748302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65de473242e31f25ee5c9e7ac43b750c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b688e4064e248e99e82742aeaca4f420304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf91072073f8b67f30a584936e922a5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762ee1d8ef5440b55d765ace55aaa09f306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c024119ecfd404cb43e81a4b281fb2e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf84eea3554afc5cd083f04a8902ce308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9513c858dc1e990dc0d1b41d51780323309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c59c5ef9405de8bb78860352954c545310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c85c2fcb798334cd4903c676fcfae311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab015d06696b0285e43fd56db3ed5ea312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f9dfd908137cec43d23365c5b2468313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91f5e60b896e2c4a296e59846c8b0e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ab2ef7a3e9c2c7b5e412336f775ed315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77db70091301b296d2edfbee394ccbc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f273540bf8573d9c7c8444ed8b8bba74317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b731adacc6beb65c8f6775e5c4b1ec318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ce7615992668e0106d38c12c42eac1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d55af4a05115dde839f8e41d4e99e5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696e968092089211d10a2a213920584b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7b8b4e47ab2342705a7c5fb0884dd68322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f3c7cdc719322c17c243b7609c75f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86be179de8742c1cc905693cf919b4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfa1b120872c9fba0d8383c4fdd266b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1757c2f12773d3a96da8494528ba0347326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05093aa6034b8d2e52f040cf9c5fb64327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803121fe873f24e7918f9bdb0c55f454328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccc5e99d6ccf99017121120a91f144329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7e2feb46b8cfda985a637566203b70330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059b31cffcee2be952be6136acc2f408331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edac15cfb5033927d7233fb1b2f7a4f5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ccc7b9a89a17f746df2a317ff1d00c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5db9b73e2bf189bf037bac0526e79c1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de12ff8790dcd4cb4b194b21087821c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19723bffdfd1783bff7212af46df5706336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16db13ea68dcf0e4d6a96665cc92c362337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480b2bee9e9e57f90b4336db544ee930338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60635dfdba860315b72c0c4e5d15e5c2339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a4788b9040f2917a1d870f392da83d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6550d6d6146b46ffe957b8069e1d7b7d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a08576f458fc705722fb3e5c51c688342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83f3283ffd12a2002ba5c1130adffd3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9561652a7d5c1afcc9c3e069afcb8c8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428a6f704d5506eaf5095bcddcf3c858345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3043ab6b6f4d10420fb44e1100ab63a346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b954fc055eb3426d6c53a5ce2ed678f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52aab8c4cb2f5eb6c02b4094918072ac348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e9be9e70dd85f8c6dcc6e44f07d0cc349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e16e6f135d64b42a02ddda3563c24c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6660352f5ba17ae22e66da1578385261351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496db06359e16fa315ac206760badc39352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ccef21b8f61cc7920625eb4faeb11e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69971bdba560e9d1fef894d13a9d743354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd75d8a2a006cf03c25e6314a8a7b8f355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba91f94dceb284d533d4a1bf29e0913356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6612467a6993f066ce610558a849b5f3357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947a56b0686e2af73da17ee4ead0e094358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a66da579224d8db8f5245ce66591d6e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394232807d4f2d3231e856bc47b423a6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82151bb10ccbf34bd4f53822400c0d6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f542a11af199fd90103522fb70f19d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaf16e0d38ce2944613c052c656df2b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dbd613495cbfe92f7df0009a7110bd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b6cabb62bc04eeb767d2bd92aca97e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd959fb3a594353c670feb34e6f14b6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcce6ea74308b48734a6c08dd0a559cb367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3e27dec433347c91bde8fcc9ca941368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc46304f634129092e35471329e2cdba369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e764beca314d3343563e9ab7eded773370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3373821ca46a12c3d2a5e735a463233b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1568357b75a3baab2eb35ff748dcb8372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46f64889315302fa1215b33b7252c35373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e9307ac944e4b6f5d234bdae3bf475374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c46e5b20d3ad3b1a19e45962ce37b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082229a435cf340aa15cf3e691840e77376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73c1dee8cf743e8306ebe55baa9bb8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7142a07fb5066e5c2f2a8ad6d61d9cd2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d09164aa0f15db032a8a26882492b77379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bad6723e70bce38cf8b96b7b409025380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bc7d6848fa107b185bc320d5e938db381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0602716291b35c1897597eed11f421382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7192e1d7dc06171ab7a114c204304928383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80499690176709ff3c44211c23b5216384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9935aa05228083fc63549d216877086385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd061e4698e2dc84328ee2d6e7e829b4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99da40d0f5cfbb2d9b014058325b7b4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f10ecebb83d4f921357bee1aa4bbef388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90ff0a98db85b0690a8244b8304b487389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5129ff97dc8f2fac8cdece608dc162c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d289db6e0ecc5357d760b89b4a777d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcc87e58c9a0534681478a6d89f7e0c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67dba91a39e3948081283efeeb179422393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fe6da7f82d694ae62a23680ec46f1b394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c166becee6048f32b164a88d79534395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3487b8a30c0c29c38cef53358ad87c11396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96203c74b6033f8767cb9eb50b33b65b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5268a8b3541a0785cadf7510b05eb958398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c32b269c89a5d4c1995b1652db3b2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5632b7a3bcd2cbee2a7a44968c33e025400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a66ff9762a3b1948904f2e45a9dd2bd401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fac69f00dd8c4fa556765bc014d9ba402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c87e49f8d6b83a4d8647b3bc79a1bc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aad78111fa6c38b0826235ac2b40b57404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaad1ede4704e067c0100163fcccb24a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4778a0058329be2f23d8aacfc1305e52406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840758af4cab2ce28e90a2e9b377799b407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f7554c2d816bcd5353248d04e178d9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3896c406bca52dd418fc59af5111be2409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0890da6baa9a291f0486858b63ab5135410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d125a2b78e8fc1bf04a023836765088f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0068495cd71777cff9ac77025053234f412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f020f539e5a57d2847bd537ef286d6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc1006e7fa8261f6c79e0f25e99e35414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a011d625c525c082d87bedcb276b9ad415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8d84cec1badeaf6e2c651615f068a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685e412f3e7104ec48f1efa5c630b38f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57aec2fdd0dbdb9aa0e991e12b650b4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc7783ad8e7baf2a1158a18c8f65bbf419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee9cef6fa2a627ac188aa95f7cc9dac420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb35b799f44195aa54861db8051fad96421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a13afb68b5a98eac03e61c3a97ccd68422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6d91e1431784f725bd4996178e2711423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf1857e4b50eb55b38afc33203ab25c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1569e46a523a1cfa16a0a416fd7ce425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28df6556be16843721ffd3a44c181cdf426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dfd0500a1b9cd91e24caed7025c889427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea74e2e80a512e8569c15dc37f9fa2b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d711c77267d372b389f11f27b346cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40fae8bdf1eb43c7b321dbc0148853430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247c55dbb81f9d9e636a5457d8c6cd90431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4020c32c772ba26d226e69c282902fe432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ec339fec7381babb3cc3cd4183a638433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ff988a6bfe929ae699a7f30d56467434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632dacfb2bf6c29656971b6ca76db5f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8ea12c915163ae1ea1a214fc3d652c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29985de9561759d290bae530239d5f07437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88655970cb3b3080779d94ab5e310f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ec380e052d8bffd455359af3042d8439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b30d6e0901b1809dfdb0d845618e7440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad304f5b4e2e553e95537eb968430e3d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34605b739f28ce88d2c7300f6e9ace84442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819df3a7386e249245888e04d4b2dd00443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b337d905fb3f2ea52517c10658aaee40444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f17533b1270a9962e0b27b207452f1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ab330ace65b5d735474cf9712fe271446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a928fed4db96d8e4b75028fae17e4e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f88f9feb23818812df98cc186d159f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ce01966bc3ea9cfe83d833429f1c01449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e02721cd333bd6970d49609590c0ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b5741d9e5849838ea7307fd0ab687451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1039148d86e6693721d64850327f3f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfc9190f12bb756a902fcfc7b04ea1453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b209431b71d0615089f2db9633d08c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b14591838cf6683c0069ff316d5966455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26993b95479b33486b42473e518caf15456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641b2dc3f3596387fc540ccb69cad6fc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bfc290b73d8f9ef87926fa758a041a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efef2f2a9a7a30e1d7e5d496cbd382b9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24e99c31e0f4639fd7a85acd7db4f29460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90154e27ef3a0940359e926133971d461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3280587f31beb19e4b35bea8b2ae7462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0b4d613f7d2b776c05cd21638574c1463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349f85761a49e8840a5a2896151c5045464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847388860cce79c42e0d4b816d7178ad465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da546fcef51c740f56fd086a387601466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dc38615b7a0e9369f537386ed05ce5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bb74a30444c0885afc028dbb6d0ed4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c3e5fb277a852e323b0ffde71db486469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda6e3e118942b6889d461e7fec6fc1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445789532a5a94dd18497f72dc66df85471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41798d99c5e7c3b0c401db31219e5ea7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d56a649ed857c25b1acb3e5d8dd423c473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3ca955cabbd330946de285f4ea6a32474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46499c8b314bab44cc4f39d5912d6e14475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60698851b400e8567c45ac234565682a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9cc2b98445018ccb9e21dc00b81cf8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2a9d98f0a9fccd1f197b95615da1c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b719fbc23bc75668863a1dd7b2593ab6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b59c572a828ae97a424240ba43316fd480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90665d8e797f405e689b359f6975b090481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea109c5fc67e68d0f3504a81eeb1f21482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc28bc120ecce7066a8054c69bfe5a35483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60434421f21c4cb9ae023f4a6ebc8155484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5cd25b3de69dc3258c6bf484404a3e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c6ac6277de3f3bcc6ad0629e1c8930486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648dc3c027150ae14b9101cac045707b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b96162d1d055593e8eaef7a4a655d9488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d49907f2de026ae4772c4d1348583e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ba200dd475524110b03601504ff880490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39cc4cfbffdfe501c88b21ee30b124491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b7839a2d31aae116874d4f63a6dbc7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb693c756a23417a9664e1722595bc6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0966db7db7fafc2ea46e9351383e3d4a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdf5c11c8ae455948551fa1f2c58d5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13ee9da993b83fe4ccd68af6858a6bc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd507dd6d9b1ae3c3af566ac72feb60c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d989f0e02fa0f73898a8d6719b8991b4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc76f753ab1446aa25c208778dcab41499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a76613d8ef956375715e7c87e491c2a500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad71219bc48639fe96659fd5c91e9736501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679461d43b69475937a621b0a480c7e9502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23232ec42a947e47a0b7d10e0fe03f9f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe485b7c768b4dadb27c8d2777478d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f7c375c828dae4f7d04a3d8334e9d1505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf5f07071ed0c5d882cce3a38b8f9d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2f1d717443843388e4d48ba8bbf519507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca83a79199d9654c5c8cc65d59bc66508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dddb022c8dbe6fd68b9e45a1eec08ef2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7db54cf9aa7e499b9fa16e424fc3e1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62b5e6cc1244154d9b91d6a7583c13c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4e3b9097adeb207c2c2099b5d743e9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863aaaceb0be0a482174d900d46c9068513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0a268464e829e9335a4de0a6728b69514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80183800ffbb314b8faa674fc07081eb515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638fdf5b98097b9a864866514e9d5ea1516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f69ed642c0af78d4d2dd420af3173517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7554f5d3baa21ca12f931f8e358e43b5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d591a3abdddbc74864608738e90799519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e45bf80b1f8488b4029d5fcec8ff7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e7488cc7d2c78b763a4e3a2c1e950e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3933148325776f06f176b54653c6417522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf49c410bc81be9db6a843ea8916a96523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498115a92b9d32b173dada8884a66411524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e6b7d2c6517c045c86f0998a893e6a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6012f7f9450b22181809f88154c77717526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360cb0f96dd622cc853db522fb6ee945527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7fd7f41f38ae3fca2eeaae2ecc27528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce264e2cdede68004a388646c7e465c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b58eb7aa581178e082caf33f5707487530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7ca1bf724f1ae87c70c59565d2b95e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7befa7357f69f8875edbf06e8693b7e9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581fa0f7a2fd0bb8064bb442a2dd159c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f08f6c883de64c50102608a187e0a80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f62a6696cfea56fde6f1d2355d81375535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5984a68987bc0f626ec848d734d9da536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6093dba3974cabcb641f32801149dc42537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2a14a1af98e80dab0dd6202b2e6c63538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962bdf3f0a089346ad76d2e04fdbc8a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906554d93f4c7428c8ea4cf637856f24540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc4f5a2b20da605b4b60d147e36fdea541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25c8e4f6cd2cac6c11b2b1725653aaa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607db1f185a60b8943bd36dde090ae8543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeee20c92137ffe38046433a9c793e2544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94525dcf23781a2344fcf3bf8833a76c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7443f5ad3e7b1e977527c53ec592f529546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67699133e14ee898e2e380d810a65ab547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d26a9801d22c1a35bddff0a0015da6b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e37bd77d6f32ec9ecc3151ac4ad1d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521c0c9c56fd5c5a7a8fda71efffc7b9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163990c8ecad398e16aadcef39e82b96551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ba7c4aa9a346b6f57c434127f336d2552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c5bb602f85943a64674755403b64d8553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3247bf01825c4064c194a00eb390d5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46b22464cdf5f3577a85571a00e582555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a84f9044442020b1764cb80a950202556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332a27c3d05497b758ab707aa52ee16d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a40c51b8704e96a68bf65550bd91d4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e90e6891eff77a95588bae8fd6b5e70559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e7b870dd53cc2b6152a0fb115a81d3560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ccada84d0cb1de09d80b5e03179266561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a75d8ea40626c30d01de6b3f87c6a4562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afabdb4b450622c28073bf654b352851563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069ba579ce911237ba75078717db99e0564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8c818ebf8b68213bf8893ee26f4a6f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31605ae83de33e30573b7be931418132566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435b33cc0eb8db1aa2f98b9b98f455d0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41099b9702fefc0af446baa64cf4c849568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cf0a9641b8a12353ae261094b6b2cd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502ebb10e85ef5be74db545baa63487a570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22490daa1535d6d218419044904b7bd571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749561a573aa63bb1e0da55d8b74a26c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a7e5cd1a4f251b76195e02dd0c9c7b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f65f52b231b1932a24e3a537faa51f1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba53b39d4cb669776fb2f570a3b06247575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3091aa35899f68a84f427cb3e417dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af7d5175d1363c53ed7ad1d00346206577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83095fc280b45a1ec545376b1cd8df8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c78a99ed3b98a35e5668ed344807b579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009d8e496395545a64c70fa149dbc7e6580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93023f034b2c31d2fbe7dc6b2414ae4d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0f2c093bc25339bb71e1f2d254a601582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6252ad3189881a09bb2f572f68c7d0c0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3e334a667d9afcfbc855f5dbdb5ade584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a191a50e6447406517cf8a05a5d1a714585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794b984001b338c3183b4b57e95c779f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2aaf7de6a20e463037c8ee55ac0fa85587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f4257c6a5fc1fac148438f5e92821c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dfed70bc5ff1c88c9c39e7d4401463589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39532d63acc7542b6551a2a19f94853f590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f40a0acf1c86c2301c591fb665ad2a2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4800da94584825cf30511083225f1a592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2892192812aa1379491ffd71e2e8277a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c846c853df16dd1b6432ef0747b6b51594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9db5f0d41ed334782f122bf898bb3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d5a39be575932fc3c8be5986e55dd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cb09f97e2df14e454ef0b0039d42a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167b41987bf33380e84ded9ac298f23e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af2d253de46dc9b06977dff83c6694a599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528f59dad7ce9708482b4949d1ab33f9600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf68e50333dfff37272b4c6c584b2a6e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961303b82724e7eeecbaa0859be4649d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afa80da4ec3a4db4386db478ede2ed6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bae34906bce8a92e4d39a04ccc0fb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874e2f9ebf7e8240f255a52ca455bbde605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605d2103aaf551ac7b4fdb6fe24ce08606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd898df9cbbc6904385bd47d64840cf5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68b71062f7e51b09bd76ca7a1ec6464608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8407592be15bfbcf50ad27b12cfbd0f5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9940941846d56e6c6d24f31a6dda82610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e3bad91d69d8038873d0c0460c2eb1611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd06097e7206d034e2ad875b49916c7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7265bce352aee1033fe5adf5dbcb5eb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1328c93f6b61122f9f39683bf2e66e4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3584b9e648e07e4b4c57c0459f9bf2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224b3a850a7903c2eaee701d600b7358616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9a2ab38953706bd165cff24252e64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b247eca1876abde3e2f9fc1996db60cb618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91ace467e6d0e29b88d96833adabc5a619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e11b48244ff7cd2d1ff5211d7ddd91f620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669e2c20582fe4a8818adc47fc286c31621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29cb27e25fc1c4fc9d95bf176c8fcd622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14450c162f14c3fa55b41919ff98f73b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b3223927f5c47a55ce7c6d95733b86624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4aae52df4f5f6c3eeaae473ec9cf1d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24401f93f5b892bbb350e3634e884eef626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083bdec7c10b84b20a627106b381836c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f0878d0377a9efb0bc9f73c2e8312f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44d906dc76e6662e031d7e2c1ba51a9629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337d7dcb0a7fe9f17919d9d5e1e3fb39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e1ab7872bca9cf5cab9503485a757f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085720b88e49966969836579f4ad0583632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08f40b2c5cf7a472603f9e0092443a8d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79460a3561edc6698e2423de2656029634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48c21d83173da77e6ebc7af320d12a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8aed192345908914ecc63f87771116636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ffdc9daf1c95ac626c3659a66bde25637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e32f1f47797dbffc535584dca7772638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37fda314f0d4099a99c00ce28b294ec639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677354b9302187c3ecdcbe142006ec3e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d41327946e2459a5ac8e161d93b4db4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bdf2b705be7020f2a7ac75138b4bb0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5da405f7f7f1328a0c7c87c7ad8586643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a639d0e09e498e697c8c765ad9929d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435d55149c1cc3c4bd56e3bb5d3add33645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb83eab14b6783905c0ed603ce742a09646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4fceecabf76c50bf601a6afd204de3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049ffcd03692d8147a00256491272f74648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cfc29346d954accae156bda9207034649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1388d32161e6d2b6ae8cc0059bb1fc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0a5cf9176fdb32b05558d74be0d26b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b15a99074ac38c95fea56a122364715652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7544bae3722afa86ae79efa3c77f37b3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a00d62b3e217e5b549a3615d89cec08654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60c1e220933e141add4e44c3280cc17655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2e0d63fba70633a3e7cd186f0e0ea656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88717ad5b7cf35cf72bddb9159574f8c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8073340c08fd3201b2e2ad7c5e0a2d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0af1a1bbd4d99f6a9b902743697e0b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90523b0dbb4e4493dbbfb7529094870c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f72e2344b1185add94f093b71e1fc0661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f195af1f4f410296a15550657c32a9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6150b4dd1c743c6adb514cfc99df802a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78598b864e213b8f98cb06b1b627e2b664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202619d536e1541a8a2374fc0f80ea4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0547b4fd3aa0d55ec86bb430aa15fcda666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e0897b87195b130aba1ad32bdb18b3667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7749f39f95851de6a561e38bb3f822a7668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff909f66cc69274bd55a8d5e4416289669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33df755531aeaca7e15c0daa6bf411de670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ed74265daae48c7a27f839dd1d513c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d033518ad296506e211ef66605b87cf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244b795b3ccb1bc311547f5b36e14e8c673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f9eebccc8bbf6dee5287a66783decd674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da66c11e44a9504cf379940e58c24b6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1626e17dd201f424fd3231b0479af5b6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058ce0324bf84f5795c74d8f51a23aa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4fac8e08089957f33b38fc825c6dbe678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ccfe37ad634dabc6a8e9636c5d8016679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2a448dadf3e4f5ccc140583113fd2b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e133507447ae7437931bd11f58660681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c5a2d6573e9c3e759dd727fce77b1d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8669b4f71cd9038f44e7f1931b1bc741683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4454f24ec47a3db4a8adc58cec3699d5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8cc581ddf746cb5646279ac7bb399c4685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a416b56afe63ec3dad30d914ec8c480e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70915a42943a5119f3946f89a73872d3687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e471b43d800182f99806db481b1d20688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d062f1774d4c7c382afe6239274189b5689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716fb67fe8c26351485a55a479970725690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395bb0bd75c4ac09b9df116c2a48f90691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61d4141ec0603c009084382290c6eb0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20282b33f6cdf1b89abcfe456bb17c9f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c3d5583f240b646f2bfeed12a307b3694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53554986fbd7a415cf30399ced825d4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747487154037d70fced638f2c2c634a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c2cff03192cd7d0fffa5a7a9deaa08697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c97f24e81d2d1edb424b5aec807202698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364f42175c186ed7a90f9f2f57bc52c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d799d8398e04439ea235b3d4926718700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc17f26cf54d440c4b759590745d45701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349a5cb00fcb6fddb6a17a3e2efaf1b9702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e91688c17c3be4cea1c723faf1ae7c2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f4daa876c603506bf5d92bf0ccec16704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5aadd646afa2dd5ab0de5499f8df325705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61ba7e4ff42713ff6730b7eea88d3f5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54b069fcda4bdfb10cb559a2ad48c54707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b792786abcc928c9641e5cbb800d9253708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f231e8f9c69767aa703e820490ac8e6f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9c5a39e52b1aea3e366dbf5cd3876c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24196b5fc678716319e8b269911635fa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d72d694efdd42cf596db269d6156e7712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07f7bac9da88cb68fef38939f7407bb713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24133a0bc09d21860f156b34865bf96a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a075556b07bfed8b6fe782daee8fdee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fec56122427c177207844b6f9e4814e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2162dcc0d4c0acff8b488ebc9351f0717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a60b59b13d3716d9660d7cf1763e8e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081891b73d876641c68b75141a1d4fda719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b720f19084ca953acb75a1355bf63a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264954465af43589329ac246e12b08bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d5ce6787d2d01076efdab3cf69775b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd644690df86856e8feb6e77feaee81723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf5fd0b097318c227583e3577309cff724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16ba3f0c1a4248359be5b78ddccb3a3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5821f53e9f6b335d00a6f0fea2420b36726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce839c029b2a4df6a150c8ce4bb8e14727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ff0a9364727c6992484a69de49498728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21cbcc06a6936ea8887eb56bda53174729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c6ae32a4c82a283ff6c291cbe509e9730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6da70f0e41d3d92eb75beaef068542731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e002862bd6b143a57bfbb389eefa1c8e732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536c6d4f73a40b35ca2183b02d73121d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e05afa0a0af07c33d88a430aa3e7206734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c33f8a8c106cba69578b8ea9cf8b2a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23efc9d88955b591fc2c2feb5abd97c3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2cd34adb0b9a78c0834dc48f375184737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e44d5bf6bc579cb6c890f082646fc738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d7db4e7ff519d9d265971f275bc59739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8cc351b74045b7f93c3efa9de399a7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72ff23a172e76b5257592fa403f6dcd9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05624fc2134104c855a727e9ad3962f2742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bdfba8567198ef4119306c068f874a8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd5f1796ac9aaaae35f38e2e0c1fd9c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c1619f399dd1b73c59c1921b0f818d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ded5f3ffea3e0ff623f7459c1fe16c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e282f1cc4394163aaaf99cac4fa3e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f3e932b1642187dcf9f517165ed649748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233316d41663a4dcf7ed4f22f841a0cd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e367094a73b15dcf0513ce72a4ad77fd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c8355cdb29405b744b1dcd632887c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d375869528b628e1a05232a146ea94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ede1de6c34863cfedcf488e87c7f6cc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616224be1c4b267c7533942904bc9134754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e20f80cac28696fb1827daf7abeb6755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dff58120cae1e012983b4c71bf1fe22756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1ee2117528d23ec948b11bbbf8296e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5e38d0f8cc306fdd6d0feed53a8630758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06a88bbc9a569737b3e85760f3b4fb759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756708772e9aa60a4d8a9576db65d711.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3bccbfd9e354da3aa4c82c548d53f42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0820e3e7400828711efe217b6d4e3343.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2921eb6da4c9afaa6c8af08839b376854.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17539fbd7cc55c057da814c94cbca4ff5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7865e1706921954adac644ddfb3f33226.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5739fe673e648d47ecbffc3ccea47f267.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b778f509724d92a182f576543feaa23e8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779085cd3013bea0bd5e9a91a6a1c0859.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cf7509913982655eb4aaf053da35110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691164dc0742532f13629aea3cf51b2411.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404a14bda03c5805ba424067ab26663012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6278fb49372e6eda926f9998cba2d86913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08241d295c2cc1c41ac5bb337bde4c614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5f95d6c45af16b802e44c547f0d2715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e46796bc13429a31ef118dc87b8239416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f343464ecb90dac0300e1862b1115617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e490f9c7c14c5764e1362c96239fb3318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c1216e039610d4efd7eaa8a4c8889f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4913ab67cf42befc49f0388ded25a82520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce5fd78fae9dee9f5388f627072710f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64548aec1f4d223baa373dd82b9435cf22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186c1ba925b5682e5930db83dfbe6e723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317cd5ed7607af8015d0be2db5cd597b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cc0d41498fa0d89f77a6bcf15d684d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780f4c40423842cea82801d4d73a1a626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aa15b93fd2caf73d42d3e14a4a12c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69589f157817847529bfc962ae77332428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7531c09624abfb97abe54962967a58c629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e462ddbf3f63784609c7bab52bc38f8030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad91f00b05bf27cc90937d7a1fd5f1531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972aa4650c7d5240fb171f6a72f323f632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a769ecede8c201178dbe1312258a47d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05a364bed5d9a538be58f842099b02a34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b194f268219ce0993a44757d5346465335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8415efcb62adc9cde2a58f9f78f2d5936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e7c1c754699409cb0b3d6a367dc9a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebff1530e3b3dfbc1f51edeb26e4c0bd38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98051b54856d3c43a60b72e5e2a47a5639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c688fe2d8f9a3ce4de95204485816e9140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34edd9d06ace306806504ab6a96095a841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fb0224d37d0cdf88108cc00c3af97a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93c51b308ac6bf6bd402d611912fb7343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1266dabd7c0d14522dd4c6c616eb40444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a3103ae3e1cccd88bc70ea5d5df78745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf66c844db090ffdb629702b2c5f1446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9026f5b2877ee638346e4fc97f203f9747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd4d31f4d1fbdd69c32b3833fb9d59948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69b3e8e6a222dbac70fb6352d0fd3649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2441a5fb3b2dbae7b0b81bfab83490b50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdb26e11bc3063663ad7e235f75172351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60858c995fabaaa6af22a04f76a7929752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df5e2631da43649581bec331f241cc53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea2c8d3a5eb1391dc0c2c9440bd0d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5c8627ec0bc2387da46bb4be277e6255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477781c2a5e5349da3abf0f6a0740e4956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2115fba21888a5223d569bb56dc1f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8648f29ee22b4125b94a889d4a2903aa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2c1d63bf43d8d603ffa9765e78cb859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa07fd1c8ff2eee1197bb650a0aed5c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d90f79dad6f619723c49bfc752103d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d380ab1431fe136388504173d13c862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046ba87f014dedc93779be8af37411263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4462ce656494e67db3b8dc2260ef59cd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292d40b31e42a94c1fec0ef6dde7924c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f2b89d78b79da90d2f8b4400b0f07166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2093203a65b5fd3726bb0d5ff5d4067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a612d2137b081fce55f3b8cbb0c519168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d838c159c32f5c43afca41a25c0fa369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b244bdc831c9efb6c980b8f4dc612e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ee72fa8046812556578a5e7fb0d7c471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63fe981238fe47eab550003393bdd2a372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae45a587b3faad50b02eb28b934b2d73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807c7180b96aa7343e6bcba91a9eea8174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429ba470d4f816e38b789ca31b4e81af75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a3b1a42f03ac3a334151f79089313376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e9b29fa77cf47f76d789161a2db3cb77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10ac29ea3462d893feb974841da90fb78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834975fd0fbde84c70d4a20ba4d117e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758254b43aafc4f5556573baafacd52180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c05deb5b1b365b43bc0315642e8aac81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9008fb4d8c3a9b9b6ba246e3186e22c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34202b5388357feef7bbeaf3bb83e00383.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d9c6851b7ea605faa140e439d13ab84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab4f3564c8af23effcc39041d526bfd85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4911a0da67e84050b33d2c2b500d3686.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e057d209aa4a064ec63cc2cdf6edaa887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3ddaacafcd37c8562fac3928d5f93388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3fc0189e66546b4d87ebf247bcb3ff89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c04908fe42e576f4c8a169f915024ad90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c58f8a8eae05ad6b514ebff967549b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e733eb2ba3c6b11725ebaf426ba0292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f78c304a977e25867b60f82433aad2d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247ec4a5e8384f60cb776bd24484b59c94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6959ebab9e42b7287ce7bdd24f21c83595.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895efd3dfafb963cecf4095112d068a096.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313fc705233dd6d70b848f5e0bbd6bf97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ce1bbfa9b8d2b662fad4b556232aea98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4648daeb8faadf4a2f69ecd82acffd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cdb4896f0429180f85d1896f5bcdb9100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f85fd809bcee607c5cbe8ffe50c618101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae937fda534f81fdcc30586e7775b20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df62a8b70c148a7e9e798827c91defad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ef9335c00fb83019d4260e4c153c7104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3de7040d8d66a55ecc90e090780dcc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedb6241a9f5e5b4b9c507f880e7ad78106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f383fd54773267cd04a044ce0c60735107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bafcedf52b8c9abda007e52278e415d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d033d393f4ea615b32a0e011be8b1b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082b8b6c5c8ff916d4c9d551bf96f82b110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e3a030e6aafd4c097b708b8361a7f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130403f0ae1fb2bdb31fb3f53db752f6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39097e0404553f25b0fbb3272927dbb9113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbf01b752dffaa6f3205829bebc6019114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bd1b03bcbe81204e6419a6c3c9ed44115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb44baacbc54aebca524d343c4552761116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0ec689a84f42d3f948d784573893ce117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb52cff311e6694c61ac320644f9138118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879ed439d122abc939d258fddf1ac24119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9170d317abbdb7d81c723272e8ac1220120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a07effb1016b9f24e8c116d3890cf4c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9232eeaa6986200bf5d3c946a32e58122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bdd1c3b8e31cd648684732b53f907c123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4f92bccb438278bfbd193bb7af6d97124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5f8100f7ebd43991f7e16983b60141125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c98bc2d580a4749d77e8ada39a25b0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c314d7c634c646a7d6828798810e1ffd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c46c4df571d143c02d6cd490544db4128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007f97352c40174c008a055fbfb6b962129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44caeb6c6a53c92e8d319ddb92685355130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f4761092c21a6a04467b9087751500131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a33bc937729f96ad77d8e2476a67bf132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df92f5257b6d2316bfffc1593b922cc133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3348c5af7caf5f05c8efb957a9dd0942134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76581540a2c7ff20cc507dd8f1b5580f135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d14ffc2aa0d64a282c1e9c621f4656136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f830d2825faeb6a4feb3d4be750e0eb137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47f236b3197fa0947b43760b17fb0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ce1312e2ef5b97c04c463fba111f7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7892e48551986c98d8d1188dcc00ce06140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059740afc1dcc68214ac426ba8b66882141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c762adc38d84ca2c019f6a4da4191dd6142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adbbdcb9838d8d6273edb591e819938143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595e99262c390a1f385b30fb94343c1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213016a94b4143ddd85e1d298b0642d1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/126c9fda2181166c57abd5b71589aaca146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c457f23b38cd2e4b3fdb183d74e9ad147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b211e17ca93529b824ef10effd2b85148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c864f3f164bacdd90b96d97961563d1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0364cece22810b8a00d414c290ad80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4072a013d0e4c354e0f0088e0f0e1c80151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9016f166d13898b187d366358b7de48152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38309fca8802975c45050d32dd4b7f76153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20664bdeb777a171aa545b154239b97154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176a0cebd86c2e840fab34710b234053155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732bf164aa2891eef257264c5903bea8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c921a52b9cd426c23e20907808cee49157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc430b6ca8344b2fb4cf36f59e71fb71158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3436763ebf10e78d42930fe3e3151693159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e406f346aa7b1062e399002d9017ad160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b3efb84b263d1f881928ead4682cd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4907e03362b9c59f9af941be248887af162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7bae42a127d1f61ca6f3cd5a8884f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360b065ad684cc0af4d3b5b557e7f2a4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f5c47b6b42a83714a0987b619c6c89165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48433643fabb2a6a8f722ea492b8a263166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511d6614803e087ac0a0db7fcde58c0f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557817d0539225e98d6c0d6abd82820c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af2f94fa89fb02de116bc22c033632c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ec278facdcd5a1ebd8f98eb76c0c7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024852b6e9a6f2ad48ac25a01ad9e4b171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7e51720fc46b981e95ba7f3c791e56172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59753683b531e73f6e9d02bdfe30cf6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2977b06ecc573f2ef8c11dc940c6cddf174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f2425967ded70d4518d17602c92be175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0f29382cb0267ec028daa8bacb3ca176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f8a735c04b5bb1153c8da15e99982e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd2e67e285f349994e09d91e955a57b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ddd54ca83577d4f5a33aca1ce109eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67953abd33d826276d1a6b6645a07f40180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a594b2d1ec5cdc5276a75b14b7375bc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be13cbb25efc0ed8436ed8d0f35b56e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6469d279f576ecfb0765dfebc83a266183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a580309a242d8506292ae4c3eb073a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3670d1248b6546e4cf645831b9d6d2a185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cc28bf01fccbcc2312711ba5e3db84186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b38c8653e12023a4840abe9607607187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100db964b7503576d2abad663b992ee0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b56b650c8bc2c15b2ddc2b93f291f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eac27d44b96a4c35dd5ef3fb3f9d67190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121c90061f8344b7aaf0166d458b20e3191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb8e24dc7c677744b686cfcc584caf6192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c34d14dc99bc8d9c4ec4cd52307604193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ee1cdaaab77e26aa8dddd3c387800194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41329b502b2b7808b83f314c9513aff2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554996bd57921980150a9f9a661cfd87196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476c25f0ad0cb04c8f97931410dde6cb197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcea95c404a39f6b27c4f64e54a20452198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f5b937c9003e30687a36e75b91013199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557258af8fb530912a2c6e29b3dccf0e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5072a81071e5c1367cd83b26525f4822201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96620f2688d7f5c711eb0707b72ddbb5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015a082390721d811949e6f7d034f1bc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80141cacfd74cfcec60cb02f518e4db1204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4ca2ac75f4432275e604f1b3e05eaf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6823f0c56fafc56606b00e84ed603db7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aba37623d3267f271b0530ff0250346207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef3de3d03d5cd70448a8a542ba2d96208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f85ffd6e58d48d204688fe27fa8a0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e439957a5f54861cee067bd5c84530210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf2e7fdcc9ad70698451b94282c301211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab3f88cb228ba29fb3746ee4949f1d6212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6b17d6f15130573111f1876490692213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7dd131bf42f7a7917eacabb4bf7c107214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc93e9835240a14732ce57c3783ca15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd79d8828b1b50a6d6456e1fc2b105f3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b7ef6b02af1f4300ffd263df7652be217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f22f6672c8c31d2718f794f9ec252ab218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ecf785f9206c0c59858fea3a52f55219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9215b04a761850d3679c341e2a108113220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff78e452882170acd8eec0283a1d442221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf71b8daca4e6adbcc7449e01f9578222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a852e358205c158ceed56dcf7beca4c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf66522100036f513c6bec4190118dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be959e2f9db491a041f4c068ffb71c08225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49339a6414501109205c84c4f51d5156226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4683ee16ce589d2608021ce42682d295227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63ec56448b456a83f6b3385d1117d1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f6cba67e6b1f7322b6511650de8bff229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd499258d25df2f542e88b9707595f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef8edc381dd79301bf8674c69fdda7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8c6c8fde3ef417661f1ab6d9f2890232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a57b02b9d00406f06eef1bd45e430f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45c9410dd8905dad4a1b3bb4856dd37234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4071766781349445fdef585375877614235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56014453ad89ce3b60321c8994440d24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8abcf07475e17e34dfa31291450a0cd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bc837a0b0ccc1762d59ac3d30c5975238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b66ce1d947f192e98606a89880580f6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773c8526007c5a23d721bc9f72ae011b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222316edca8d4d3e2d8d0e849cbb2f16241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ebfc00dabb7d2dabe99bb31bbb0d70242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce98815d88e384b2993c3af7cd22cd6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3042669c6aeff6f3a018199b65677d0e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f951eca1e1750e21e444bda38e4bd8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feea94ac17c015884db3d5e0b7f4ca42246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3259d60ec70ab13e49fd5d05e02d8d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5709b25b4ddcb5d87ac579b787563e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0007d5c1b1b9dc4fa5dca0c7233a8833249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec08bb54050472d11cc5646979c9ead9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c10ba5f524db6d93f6eb1d22a404e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf55d60d4ddd783eeb9c2b3196d011252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b137c055e9e4ea8ea49d6e2574bbd253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f33671e09f9b6ca18c7a4468ad9a81254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8c985eb2fafff5a217c66cf9a79a39255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69571df462a99cb4f000014f4f7de4e7256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0824b19ecc409ecff4f53034aee892a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd40090e9948e3aee54054517ed0ac7258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932e461dd6660d830b9d4ec1512c5950259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1aea136208596fc9b815da1244d98d8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebb50e291e55145626b8837a76be288261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3951c9b1ee8c78be795ce337992bad262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d23518eb30efb3651c2830065b60a44263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75560df5f2b55e1efd072d9b1bb5910b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf579552f6424969f3ddcb98d6e80d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d371be61ccb80fab5042edd7a1ce0a0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb818cd7731a547eed149204b5f945c0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e5ba0f9c7be9875d0e9bc2a492dee1268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d822741944f7f79b9c9f953cb0ea67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23dcafbfd1ddcfaeced28a0bf9d20ab270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23ae4a868821d913ba31a989779e59b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50181b06b18b366878ca91cfb601c50f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cda7fa48c43c4a962f19cb3c27d03b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d619d1de4d5a2c1b70fc9b640d70c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499e3fc5cca09ae56c50f1267cdfde1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee200994b01e98a5952f4664787dded276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f2adc4e48e664c94ba401b49dd1b78277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766da705478fbbbd7f9ebfeddbab6ce1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd5d23066348e4e97fe69075882d685279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1293d17c375ba8c04de0af4869c65d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a96ac7cc76c98312af59756b2b58e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fcc62530f7193b8257813f6be97cd0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaca98772487b41400f702a534a60bf7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05865e98e4e180711067bf0fa06f7fe284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ed601d6ab13dbd3d8f06eff80e2d30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc00dfa14140451ffc33805894de00d3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eadcd9a16486d22f27684a5a7c9fb50287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba59112736f6f96a350df48ab7355dd288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505fe10974099a625bce603892d45a35289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9143f5de4b3bcb8ac8782273bf00db2e290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e505aee7aa2d4def12c5e8d00804e2291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1832ed5f07396263fb005ef4949620b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472ca4efd1bbf6219c7f7dc3fe8a90dd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db47314bc7c58a940a89ee16cb7d7b9d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dba26ced52254f1cdd3665e76789b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6f58aee667ca5f22ffcc2d80ec5dd9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999d2f795a95627fd04ed342db43fa96297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9986e4bc28fa5c613ea2421a5b60d886298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8497926cf5c5db7b34f4c95231b1330299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc226d2045916fa2fe14747912684e2d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e168830e4f8494263dd30511df14fac301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d8259ae4bcc64d91da6e9dbf095c4e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766611836cd5c1129b5a4ec51fbdf412303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da76672b5193101eabbf3ea0f343ef304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff0a135ab9afeae37852b4219ff9e5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5856a1d87c6efed8d61fd62bc4e47b0306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefb39ae079d2fe68ab6a235d1ac563b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882000f57b63f78c809de830696d3bd9308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f798d1dd0766a96ea90fd1d60997dc2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc178c529d7e1164808d9d4d36231ff310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1dd1b66ea11636405239beac9b45c5b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612b6c62167653da6b923b98f68f5155312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dde52412b59b039961f4b984a96593313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57f687a4ac5d4a6cf297b74c7af164314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70393b09040019d42b639e40b2082223315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b6c84946f28f81d4f6dd2653021f023316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc47141efb98aef49e9b6f236739a89b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c57067d009656426413b168f2b858d7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139699ef4bdefe1839bbd2fe2766266d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cb0a2afd4ef4dbc6415a855628483320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e61eb1ba22bb8e5c2b8b46b95fd408b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e588f55f64dc773a7513478cd909d48322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99733cfd5ae781f5fb22598874debaa6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905602c9b20d692fba43457356b6e9ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1337e099741dbbd2e790dc9caf84f43325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6c85ed38cb00ea4d8fdcdb8058327c326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce243c1f8616e2e97d236146f68eff34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b194991f6069c83d62ff5eb079ef4c0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb3cc8717d53ea8a1a7fd30f9309229329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4933d3ff0da1d8d9123f0e5b41df785330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874944075569e4c4caf2997ab8f3fa35331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6475005715050c5071c6f89432abd88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744b3f61099449be2a327d4c9b74e45333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ba254ad66c327526a19a91ca6485a2334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6422e475a6ff5149e7dc0fa08b8e1400335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c43d7583897d53bcf6ae187c3a63abd336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84caa43ba747a923f9a2cac9849679c8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1037221e47d4bd0d9991bc325aa582e6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b96056c673f932348e555839117741339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23f37cf256c3ab073becbbcf9d18c61340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a9bcbd95bfac18c59112441ac6598e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d82aca04af4359d2545446d156fa57342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcc7e6fa1fd945da0d70493733ccc8b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4d243e169be278779eb177d4b8e80344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f57d3eab2887cd852ff54def514677d345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f040e2c1492cd224a13176014270ba9c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0aebbb72dd5cf9bd8c3da1499addc3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b47915eb814b52e2ed674cd47ba3d6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8374e5eb08a8ebbd828bd817dc7ca58d349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b773d0ee04b53d6d56192406fe6fe97350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37253225fc758af60e76a542f8b39260351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70234c2aafba91d575b0a528ca1b0c86352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c96dea399f9b8f1254e1f7c61cace6b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4308a5bffa8d1fbc95cd8696e17f1aa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c06c2cfef0a9c0b0ebc75af4305070d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfbfda29cad464f1804c99ffb39547a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc7c95ae6e709003dc741b3cc9b5674357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7a4135a16ba3ad98468a60da96126a358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded1204c8575151245f827b6d5dae2e8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117068fe936b916fafb2fffea14c6753360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6adf7fd02c1d5ce6aa2bf701d859b498361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c2e825e73e7549da9b03491d03ba51362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e363355b3985a0f5a3afb537a8db7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a7c7b13857cfbf930e527131cae23364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05e00b1cdd45921c3a879e0494a89b3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bd1e2fc88717ffe00edd9528502372366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307d350725ba053d7ded718259b6b6df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde44824ee51ce42f05b382dffbf3b0c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17435aa61f201d6eaa90d10f9ed8b82e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1428dfedfad49fa337f6d83db60213370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26070d3f9d108e9ab464e1fab9a90c61371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74f4898dedc0825ffe679c9fca06dc372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4538534e9c008362285c959fefa1805373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6fb0009eeae74ffae1cb73fb0091a1374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f838741b9db7bddf66dc2cebf86117375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6928b793c68cf4c97aa30000c241613376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c557cdb1084099622b576408424c38a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75260ee887aef9a55675a0e691fe6dc8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394b35025f7e44043c92d62d86f7420a379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a71ced236675435d30ca66e414e223380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b840127e966aa9a97cfba7f7e0a03e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798c9e28cb41a68814fe8e5cb6cecce1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b55dbfedaf1f1e08c420cf2838605bc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fe07f13be62deaae2e6c25ff24faef384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a0818ce26d69ffab218d8f2adb6780385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e36e953c7c1a95af97765ea55ec61f3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9359965c3347e6e33125f161554a48387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998fd11d759b66c650c31212479b6247388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e42b1012ba20e2387f33d1ca815c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b7fc68fb69f227f57792967944766f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a10b5abaafc0c6c1863d116a8fc577391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd8fdfd6a88b81f697d29c0428f9ff8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3f2ea5c4d32248a5dd08e8c8e62b6393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57ee1829c5444e0047dfa3d4d169d85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807172317c3b187d9290e89f14e901b3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d70c8412a6c668c04a388f4e8f6b7b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8f03bbeeeb933a687ca0feb2fc3870397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea3322b62142444320946600675a2da398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8747717f444e056abd602adabb8755399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587550a9ae093f6372289284d297e119400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8dd46c40a0689de6ed4d788c2baaea0401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ee80b27a3d333403701b651189c2df402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71269573bcde173e8720b17679f9022403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2147cdb34c465eaece112090b594092404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0b483cda9bf1fa5dd04d080e915c55405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827e1df25522685c0d2ad15390ee638b406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038fe8ebf68bf91e49192475fc912b77407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0920e5d80f0b8f07d0ca5f49238e0225408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b62328a42cd1d51d33d760ffb138fb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d02a01fe491a328d10eb20227a0a8f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f3ee99a0abfd213ae7eac5f58ed63411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740874621e8ea8ddda0dcf8db83b5c8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6dd832d0eef2a9048e840f580330a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5100b80f70556c296929856de6dfb838414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6784e07ea7c699da05bc40a5de544266415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe750a945fe17eaed769fd1b236edd85416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0300dc6243018fb4107c94dc41b12d8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dd5cb73a2b0b091d5e4b415d166d1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3731f90d3a80378cde0d3ebf21a66a1b419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e279714a7fcf8768a0a4992149c84f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74336f19e1a1dd5d366e8e2884c503421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bacc0ce777af4b3e3473d281414738e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669dae382bb2e82206ec5457ead77f3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bda16dcc2174cddd086e512b1c01d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b431eb0d55d5122bfbc5fd1db324df7425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a621146b4e645a1a8368342a49766f4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902e9121d1cffe913f2b18a94f3faf52427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8fbf560ce097d57ac7c30657a8503428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c3cc7c6659c71c98ff0c847733928a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaf4852c4c22510e18d55759ee8faaa430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f60576a53182d31cdbb0ec7ca00650431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af9910a93bcdc0c94c0c40f7a93e348432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2521857fe00755669719942d2c3f182433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0119260438137197ebcdad63329ca309434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3771c6f32510757ec2f3afaed40c895435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e802d4e1e3a9f243a4355ed0005169436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfb6b9e205ac36e08355d603cf97ac437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff0ce5f0d1e5f3033dc8b7ce1e5a1aa438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faf9ee754c7da2ebed7076dc1648469439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d01bf58a8bf6cdc2b07ca2041fc2b4b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2812ab78f85112d2bda5119f0d010441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535126959c6bdfb28e56cf65c2d20d80442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ad180522fcec715ef9215e3098cb0443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f97ee871fc78a77c61bc52b532cd26444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387fa99f28c23dc174d03b71e6bc2630445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21853aa00b5f1bf46c6dae1c304c7d0f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19874d9ef683cb485b00db4baaf600af447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8718e4a6196ea987838b48079ad88f8c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907df83f8896b2f1b28a9f5d308273a6449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac34362c182d405767a66fa9b36b64450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44beb99782fef2a8f66ad0ce04bd0b07451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5748d56f31a4e26ad17441e773fc756452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbceaaa5c821ba510f43b897382f567453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d475d263ec21438776399f01d439e869454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982ce94f25979530f43811f6f25a0ba4455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d501cac1544a46ec89252f18b5ec306456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f5a8e645900598fe6756076a5dcf3c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79910ba9f7adb09eab90c3a0c0f504b8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d69f3cf4892a76b4db64bc9894ddea459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2c30cc0cc103af405a87e5b7458c65460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e78e7b647050907a145b8ee5eca83ce461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa1200ceffe6304fc80a017550574bb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef0045db4f26788487bd39494a60936463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12b49d8362fd44bdd5dce139daf9fc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb91eae1ef92d43a3027820a00164857465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978bb4d423a5f67f50f630059300ad4c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fb17688c063f694caa4c6640be929b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682dcb3c0e488afe768069ebe6940ec0468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41eadaf9c162eb5c9f32036b8c1593a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9a59530c506daa92bfee0ec45372d3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1714afa7cf1c41b885208336cc997c1e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e0e1889ce7294a65db29a6f3c9c6d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f2541fe7583391f0696212552aa43473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3648db537a1a2d61f7b8dd849ac7c3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68198449ff5cf303b45ff01dfe6d9f53475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712f3d6ecd4998b912cea93c722ee5be476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac4742e08b10daa9a0c2097e7575133477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7f6c907c140831bd6566e7580007c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226714ba46877301ddd51c1f2b2bb5ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40df4e5994e954834369a9fc4191feab480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64df1831b2b065e834e4edc5460047e0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e263e9b98b35f2bcf4dd84a21ac24482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58091cfe45a5fbeb79a47448e81a7e5483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb7183659e21f7ebca311432650a8c8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a136455bfde5d6800e17885e54cbfd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfd8f052712c78ec8e6158846aeda9d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fdff38d48b3effbceb980ae5eace6b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b0ea77cb1b3d5541dd25494b48c36e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d606ea185393b4ff24213a78dce3c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43703e2a2e75c567eab2a6f0fa79e403490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7baa9835e346671297263adff01148c0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e77760563e377fceb7f67c98f24af7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f8937a6780e23628788db858e08a59493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abaeb399e493f72699a0ab01f8c3df68494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc7a3711f1c439e260dbf65ac5c947495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe31df57865b983fb04a4aa2961a710496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8906472600885d5c25dca99cab47ed14497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e7afe02ce696ac548d548583efd136498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58b8827811efa39bb366567a3e34039499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f0e72924fd203af8a8fe7ae5f705aa500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd30667743e756b907f6cf99956185501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444bc123428256da4441bdc188645bc1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c3742aa1c76b014a9baf1bf2f477fe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67cc97d8b7b0ebe6eff7686e8b28d7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744a73d907a4fa32599a7ca6a7496d6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823b44b7afd2e3d7c3434d7c49c4ac0d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204dc62e0c5188490d1c9fb9824dbaee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe50f9f8f40d2fd719586cc525d011d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5cbb271214a1573c352c955c0733ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57465b59d35f54922a1efd2100512cc4510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712ca99f27036a8954a8843f84a52ec4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ed979cdc1525338dc3cd379af8f6a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7498dd0f2b72e13cb7f0ba73fc7a9c513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9470aa36375781a9ddccd3eee767307b514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7687a3228cac46450113e316f679fa16515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aead35b0da441fab7c898610c593eee9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7527fc112196c366c211da3cdf845221517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4821aec4ac23faf6ca2437d0182d493518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131952d073d559c3a65bc96d900723c1519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a3f80ea7a8229db26c79f18e37bcc0520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc022f661bbf2301c0b6698b790b5a6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c465b05b91530e6122100041fa1b77522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec15c1021fc7dbfa9e47850d7ac2eed523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56512581d1b8b25ba276450195002024524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a800f6f2497a89d3f11eed92ed6de964525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30287d4568dfac876b0207c599414d7d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42195af9244690dd69d47acff068648f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b2e0d44f0c8160ff0ee122df14e80f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b9718c3e5e1e2b3ff1b2ff39684898529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1d3ef726e98b6f00de1afdb4cf2a9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579de0d631c41649a99274504a9c2506531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206a3c070217979b9e72cd731675a874532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a513dfddd25e504d69c7b830299ca3ab533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a24ce53d831240be1f3f2331a5c29f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c533c419bca930972c8abdb57daebcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f4c0848d6f9ffd071f0dc9159112f8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f223b92132ba708ad56f913d506204537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b19af684bf6a92f27223a4f9db1a03b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756a96b9d8cbe6baf696caa67ce95c1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661994a23952a55b3051fd36b5d831c7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70594c98d092219e65758c4783de4733541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d60de33808e4a445348163209571d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2335e0934a01f511dac4aa6221514c83543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1664ae08d57c08fe0f7c484befac73544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b452f4d16159dc0e7e4fcba66c1fb6c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0b9709bee98e2b3cedb322739bfcc4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2de5948f4148896992c4c7897e8f213547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c2dd57a245c5113177119a4295f67548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75270b460069f5c7b52d183147e57e0e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389b2cd1849ba470be8be159ecad9e23550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163ea3aa59d7c4cfb67215b68e4434ff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c69d8c12f0238ee875e67a54c2797e4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a373a78a2c2306deded7f4d630e53dde553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19459d889c859050084445eccfdfff5d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddd235d73b48733eee7c0970b164d34555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420898ec50985c4ec6b65b65d58e7cd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d54863feb7b52a322be3b6d39c4f484557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc1f4cc129146d21adad7441047f1a558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a501f5feb6953dac6c5588b5f19ce61559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48815741270bb835f14e6313bdf3d0f2560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e288072b8d4cf271355a059d277b2ca561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce721cda5032bbe8c07024af8e6492fc562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceb06438a0ff1f0fed4559c95bab951563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2a498be10b759859722164f7ac00c9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da56b6d2c38f62c240b0c3946140a939565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eeeba8d3063998a5fd7f9f7873328d6566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d6a1ecce62c04048a49ad2d1c63925567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c76ca6b0c8e35f715c95b1601300fd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8511e9900cf4cbfe5e3d4eb952b1b67569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88264e1324a9537c6a00e47fa32d793c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e46ea70a3f7e96b73b1dea5389502f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125777a9659e4cd5647c4256039506c8572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74ec0a17ce1bcae8f4ed3737cb072cf573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ccee1eacc1e2d4ddc0c8df6c3dcd574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49640045f19f59b47266cfe82971a031575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ab91b1682da89ce7ed5a925d121ede576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dffdbf66a8acd649b69c2a7763c62d5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2b649ee1f32a256322f531b611c687578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70302679cc411a0a51e9d357317fa497579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a62d77c5a1e42544cb59adddfd74cf580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a953e9ff95f1295b6fc1afa44646c3ea581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af09ffb8701a051dcf121a5d33ffaa5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca0eb6de8b8b2121f07a978da394a52583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da79006c6725d9ec3c6bb192d7a2dd3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e529cad25e38b85527296e6b2af5cd585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5ab4de93965d890fc6e7bb4005cd9586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109f816ac0c162ca43e2bdbb4c056f2a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf52e18444c23bb2112613bad51929f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910501f5371db0c29024dbe1e5f755b9589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b174223a7536cdba72ac1fba18291c590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be777463b35595164eec18ca288940e3591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da06578229dd1efe64c946ee5a82b1592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97576a23cec5bb943f8f3e7dd3be532593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daae48323e625046905d01e6f1e5ea0a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d4eec978d7d5e22032912b5ae25a7f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0a3c90c02948b3564352898ba3ba2e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcfb28bbeebf6ea2970efb93f4bdb49597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d059a7cf8fed724a09d5e3845acd69598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22625194025e7d35ed8328ab257da36f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019817d20a3b8bd0978875fd6e887a18600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ac718b01d2729ce0a0143c5bc2d36f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d5564ed8c005a65ec534c3947dbb3e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a5e26d65b69da0ab9dc84b52652820603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170f3912ae6ae74eb3ea42fd044315f2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71a1d91b02c4310210cdd90546203e605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcc814b767a56ffb63842b772204ae4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3d7ce01ac1e6b3147419a731e5ee3a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955df7be4639ec326a9bbe00a495125f608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2266d638d0e6f2f3a2fbb68b756c1ee9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912c9611285b663c103504e64d25a576610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada16cc66c1f036aeb9e726007c887e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e74861aa756cdaab16d5a58e4a9fc34612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab8e6f166b5b0ecd641f7881edb708613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ab6af6b310a009ecf069e0feba02f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc0e80da7c46163d54f65fd428ca54615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec4b21161cd7842b56db0ef9d2a7e71616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d469c78dffa6bbe79f4dbd5f711f81f4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc41704c984d26ff64f2fbde2e083ee7618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2843fdfcdc26c30bfb3b72372e270c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420c20ae71cf274f8d79ac2a77369b25620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0c2569ecec14d5e6b3c67d5590a91e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9fa8ccc1bdcb9cd72d8567815c6015622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6561128fefb687ba711715aaf5fee232623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c36d16df81f75c40cd85b046dc68b0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135f96d2382168b5f99ec7f931db4fbd625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9ffc9cfba19e4f62409637fa57335f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5b42d98668c46ff92447b1b5b906ce627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d62db65a2eb0d7ba452ee87f9d005b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d138940d8b1268cdf6640ab822753b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371c6aebedb9ef7e7d55a5f591424748630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246843057d49e1743040f1aa2939ac88631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8f7cc0cdb1a8e97aef09f404789de632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd42ef8f58b83d1e7a28cce78f8bdea3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14874ab7917cd0ee81db10d5e1ea54f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7e7492f9e2e73084cd90bac6e49791635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e275edb37ca2fabf4f587141321dcf2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e61bef1ece88638a2c5bfb1965ff834637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5079d6215e6c9e06cd4d2fef491c0d5e638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a75546ae7e1e72252a659fe02378e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3de1b5c09e67aaf9000aa235a4fa00640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471707f105d5d475d0aa72f89517fb28641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167f41496e869607c9a45e61abe9251b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529fee851fe9acedac5d87d9297fa78643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b490a6f8ed73c5b6f0a144324c042cc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65afdb4d70d9fb507e4abeb807fb169645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ff3f08f86b828d2b195a00286ead74646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e720d9bf624dbfc96ee3fc63b27d6863647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465a5a2b738f4be9ee7da182c1e2af70648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e9358b300f7bb2c32e68a637604b3649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9572f7cf1220a535ef520f5ff58cd4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8cf7fd6a5ec861ccc563ab2155c628651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5159416523298591c5e9ac99f9224b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e6460cf8bd1a68045b32d8dec0142653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e424f095713ee52e42731786dc00d4a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f00e9bf8d7b1a72695d80539f2dbe655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bb9ea3bf3752d44184b98fa77852e5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027c89da37ca7c15e265ccf603ddb93f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb289d4284f3b0021cef486468d2f1b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1af43a3a62b3ecbd9f4fa657c67494659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616ba11e73c3710ec61b66b934fbec05660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febb6aa594487fda176a2fe91b0b8a8d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59e4a2c09e69c3168bf34dd2e8a6831662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c952a661c3d762a965bb16ade2bc2f663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8681e8a4e66e5e53ffdbdb480d80e813664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0405ca094a283898f7f6fb574201e8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45013a8e1086c5f5fd06ed38b330c696666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121b6b215092fe7e772ad3b4207286ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e10955e2144945185c472b621c35444668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2c771ae05e67b41421c4c9df5203a4669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33281d83cdff22c01cbcd555d5aa4b4d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cca80fc3782f4e7a44eb4290c6d983671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba8cadd5f1f5eb4f763f328bee69aa6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f676bb17453fa6b132621e564f728f9f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d5d559a911036a12f203692f3a2e2c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab07ca897c4e4a4cdef4d4b9818a5ce675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363589a881960cc4aa7184b09778508c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4857104fe7d65eb693deb3f17bb314d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f13c501087f7227c88bcce93319fee1d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7ad35c58a2d587499b66869e3fa032679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e182d2f08fb1d63572954d7d940e201680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1e9566c0d43beb1733ee68667406e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ad9e0bec0b59ba133e287ea64a0f21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f458a38f97d50994ce4500cff3e8aa2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efcaa5ece065ae251649b8e1e06dc91684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495d846c8799530b57cda371727b59e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21c32a5d5e9c80f7c22ec5ad6cde097686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d68109fc95aec0799584942543745e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51ea4bbeeeeb0c0b697f405f165e3a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c3fa101726c08881749096aa3afc1d689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c4eb01702edf05d498c06088a7292cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20861f4228f65e7672016ef9c987a08e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9854ecf763f8e62141d1c11eeb1f276f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f5a3ed370d2b3ea451e3ffd57c257e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d47397071ba666270c6008f3e5b903694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc688968ef2e9dede3b973b37d4e7a4b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d163f4161390b5751c99ffdb3addc68d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb7c368e8c0d0576c820b9e770f63c4697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c025c81bbc3be677956c3118dd06b09698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271778a4fdcc6a227e0f2f625fd635a0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3a541bc1b2ca8f4320ac3af184078a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddcd946f3573f0cc379cd1eac2c6493701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a78d5f5d1c72a16f333d1042457bfc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ec83bf4d5cf12fa04748f707d133f2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550cb18ba081e6ec587771371ff0903f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febda1d5d3d22445e734b072e5acb488705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3e88268ff89d4ba61de4dceed70f96706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de74e3f769066dc67d48f88ea0e7a23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdab437a4141b80904f1a4e0687bc4d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390ab6fd61baad90e94eb21a171ac398709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b8c07320cccfb123c9441634cb4e7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673609b6a9f5671347b7d324ade1440a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7fdd792d612fef06fae23f7259be01712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c8d3910923c06ece07a416fee0519713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164837e1702a32d793a0d1cac42b1bf5714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d467af5c74f7c27c3e66a41de568222715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f57646aceb2f207cdb9ea0a607c317716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2340f5567add1e9b63ae59c44827c95e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ed5871beff9c3dcb3e9f8bbb96636718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0d45e40e2cb855c0853263d77252ea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b1f66bf32046fecd4838d8cb886297720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4214794d416c631defcbd099502ead8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b30a2297c1332779d873d82b1f2c6f9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626b7670ce322253711ecf076c86c73d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273e2cc0013a30c5073ac5fa58e45bfa724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdd6df9a9d2204bc01813b9b4d62bc8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e891a0ef109967635d813d8bc12376726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eff707c802e562269c56c4152b60f5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b346c0037c20a4d2cd0b569e3a31e94b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4afbd1056051c33eb79ee9bacf931ba729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b896b90233ad12b56053045a0539b6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3e241a00b17df7e43433e3445a4372731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0d2b5bf1d4ea4a63237a835b0cc2d1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9fcfc9f9b59984b22e9b1df4b24379733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99a8da45b7b780e673340eac0d9a93734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a88ce92f5bf43cc11e18103a56a00735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c4ee38c924b314dff8500bd978530c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0f3a2aa2d3f3c05bf86be61e4806a5737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471e2180e594db3ddb77312e47cd92f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ed0adcc1101c62b546be2a0bc9fdd739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9036645ef2f54328b58d41d762154a77740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041a1fb8c22a4d25f3a843dbbb2b9558741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975447abba5eb186acd5dabcb5dcc1c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb06c2e9e5d9e92f1c73aca7942e5b4b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8efcd54d859cddc8ec447ad17b8b309744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659403945869eb7432437ab9e3bcca6d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aebd275a0174a9a3117f77b997d9c38746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87bee5064d172ae0765428e89472fe747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55546f67e5bbfe4faec8abde2b0b0c66748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b496f2a666f1fd5e72fdfa452b7744e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fe648fe66492af75643e00da652947750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472891739ec28278f756821452f9225751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35228aa64bf3b113fe9391b6515d0648752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d603c27a4788d6092b58a1a7ff5e04753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247607789a4223258c036cfb54834ae4754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb03accd4cbb8f641fc724df3276e77755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee200052f73afb3a921869745e919d9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee861db505b59ad258787fa7995c043757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28fc7d451e31349e3deec67f6408965758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a77a575a8a3959b22efbe4cb918666759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>