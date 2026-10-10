--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d669415653be09972712f992399298a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cff2c75ef25f88ada606f06dcdbb6b72.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898dadf03d1a1992965de947834e61bd3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd22d9bfa9fac256f09bdeca6e514194.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2e783e5db87386b25b0cf9ccc8b6705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaefe3d2a9f0a81ec5cf128a10827fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0426c1098b17729dc0f5feb00fd8d5407.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7862017e6f0c63c328a66d4b5c715ed8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1ef58d150f901a610ad4c9a775ff0c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2f9b233001a0c0e52b4140fec1596c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791c3f7bef480b34e64b9217e0fe9dd511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88afd04778c692da31df5de796e6977812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3587ba047620967782bb6c636b186c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f09222cb0484f01ebe94a9e6b7e2b214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9291a7fd012ee102def2fea7a3d0e7e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7b61ab2522119eae0434fc0d899c6b16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a8e24b215f5c120ffc6730d78efd5717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee57fa3a83480dc597f148411a437abf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ad5450d1204c4c4613978121f5fb0219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9268d3b5558173b708025cca03b76c8920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba98eff42e8d5921e1d1f67870cd6ff721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077f530a0db43381d7b6e58048334b2e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787c7fa0d6c495eda4dd05ba5b47093823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefaa02d22d73f8ec160c50a7c1022324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653208398e57f6ecba4029e1f6fda10b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b61dd5687548b329554e272e0efe2b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc3ebb7b0ddc935c56440cdd123fed627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4e5c12329bace6b355df8eb2c5166628.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc583c6f7516618518f3d6618cf6f70929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447f1e496b0e2444bc1df118f7ff340a30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc878ba6b4acac0c6a4d4320235742f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dd7405df091aa15b690bd6804508d332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f5ca97a85b1ec095359dfdb78630e233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61875a811c334e5cca66d9963faac31f34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b358b1b174e86dd896b2dbe8a3870b1f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526a42901582e792eb1eaf1ca033edf836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77d976482bde1e3e1d598c5b8be4eb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bb972c91c3e310f0c66a3e5554f5f138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f6db5b18bc7ebfff7fe895aab4662f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce84eed53c79f3da5772d4eeba87193040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a212067541dac8cbb9373a847cc806ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43bfa2260bf6e010922190605fe6c4942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0494cc1563619903626131050cff211743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f613ceb58037196caa558a8eb50abd44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8e933d2cf0c6744f13f8aa6b7f385345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4777b94964944390819228418021eca46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b60738a09ddbeaa1b85574406afd67547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd28e42b394f8a0645045c6b3780cb6948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957442c74f322f0ef40af3e3e5df079649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14290e3f69671c98bc11aadae429d01850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487e4a15c26df35e7a4d723626f1928251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e51947c713b657741787e34aad1a39552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241141343523bde2e4d0c5863e51505353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f85ef76620574ed52d88177cb0069d254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae619866c8861499cc91792f0c4d69ac55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa05ea248df5797624418a510d2a34956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e09d6dbba2655473d8f690ee41216957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bb97c3964a1cd17e8aeac3b931011558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9d99ccdace7f6e876ef3b66f8d883559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fac5111ab586a0569a8f47fe9be5ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6391a78346cd3243d3b75c8014fd11cd61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484c37896c8e4a292cc8822f262d466362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb7421c0232c30393e8c6cac28ab4563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe08db45d1ced8271028ccf5fd30516e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b83297459901a9b4fbd04a66ace6cc165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f490127925042a3c6e8db044a36edb66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00d1dfc2290055909e25fb666b5050f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbe8d7ee902d67bb30a54b5d5329d7c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec973b29bc1b5b7b261860656b1d36069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd61a4ea2182ff0ae8dc4722aa9c8ede70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4591bb790559a3259746f3b89715fe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8fe39da86945d6c360f4c87812131572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb98ec0908590871d52a96cf7922cd373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164faae991b474d4227dc667da58431874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f54235b0f0a22a6e73e9a359ea547375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8261ba5dc63a3777b027906da0d9929b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708885e0d3f63310d8d530b43d4231077.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92110425ba9b3078c2ef2a7f13fa506b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724dc5b321632c324fcfba1cb970c2b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5639eef92381be6e988e48fa132e5880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1ac37478d936502047df939f9594fb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee4f4b1c0fada2b9190f88ced42b25682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd8d78693ee2bc109ae12bd430eebb483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a5996871eebe85178a4b18893fef1984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68edd6d73ad934362eaf7d9767dbb7285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121e74f83a50d5c35f4aec289ac3bbe386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec04261c2c66f2ff78aefd56ba997b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61b21a83767e6002f8153d02f9891e088.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385a479251fea6f083048e14e68017589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ec6cf3e554e3611a5b7ca9d6b23d3a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378f23c956f8d81b2706dab97d4628891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0866196ad021e730228c51fa72afe9692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9544186bf54e152f229b4439d7ac21f493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c979c5268a3df54211655139df38793294.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a0878f0c9c52db7da5235b75d1245495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d5a97f4c3117c692e4f7bf14c832996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6ded0972555579c4e9f03502bf4f9497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243c32b80a43917e246f3f647f7aef8e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81573bc4a656b56507c96770dec4cfef99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892d64a4b2567b8fa39b9ec61bcd20f0100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ebfc7e3ea0020284d192438d51d15101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c55917830e3d397bdbab10866d402e9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07400ec5c17844a64b1f0a9f097910103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e3c8901ee99ed1c6fba26756240d6104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82806323e5374c2c50092352172efb5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5cb37c07d8316fd44eff4696901567106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4994513ed644b0becfaaffa1b0efd26e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3e296fefdb0461a8a17a7bdcf98ccc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eeffb5213d2760f947739931c4e3b7c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342c84e050efef7b4924ff3a3d91e6e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e167d4a7b73fe05a220fccf11b35d6b4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df07dda1dd5e7992a73c57ec0aa7a3f4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cfab16c1725fd44614e94438f98c2c113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410e16c5ab24e3a3d2178c6f9f0b9ff7114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b85febb7941ca15e9707df2571c239115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567d12cc8b3003b959627ca72410e844116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80b45cc771e93bf6708e4ef8b8b321117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6e6e5cf52cef9c248dd5c660638dc9118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc84eb570da9f163fbe6be1e1ac8965119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2a457331d66c6e5345972dc3197c0c120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e8e89bdec50ed77fa0bc167cac118d121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e564578eed313ad658f5017c2fab2f2122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39daef244c36792ae169b2c32af87081123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a75ad1460774c16fb985627ff00c8e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b9961044a6c5845b2d92c6b797e214125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae993617e001f3a3b61c174311d65f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4550299440c73e1b77bfe306a2c2aa3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e2aeeebff4f1497d47ffb46da460f2128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64fa74f3694928940c94c7fdc7115a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32337927d200399adadf7b0927e40cb7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2d7b39796a7af0c9675929cde50ea2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7515f543a728a1fbca08d8f7eca28af7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/097d7ea0fcb5bf8e0fe695aaccf8c504133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efadce3205a54bc16935717aa9d27c95134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672ad227e5a0714254d0be98957eb320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c2fd873b254b3060c92f20094c8618136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab7734011bd9ffb3e07b7ed63a28de5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc94a1f7beb54a1fa73e5530dcf3e8138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f8f1902c5dc30bc6ac99d590c66da2139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2b7ce696804a2daafeb064d819f010140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0b2078bf97f56a2074f5fddb489a26141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7a0890660f055fb337adf45f522e13142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350edeba3b68374aa0969d7d30b404f4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a17db67bd8063c96201a6064f43a497144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bc02249dc4e4d1fe4c96582d14e0e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfcee9a555fb55165b2ca5d486c399b146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583f51384d7f5238646cb6a81b5d3344147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e64db3e13cc1e8abdd6dd54acf3c33148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cadf8d2c1c4f9357cbf85b3f3bc3fa86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21b6045303381a8344d6c7380061b6a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b01530b58fb8c1a5fb30277038ad4a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd13307cc0dfb576655f7676e7d92ca152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a70fb114408743bca299bcbd6c6bfb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385370d03afdea6408687d2ad177b4a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7441da34380b945402e9b5fd5c50bbf155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c07e6f98085746eea7220480c1b93f156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd0d6a7a528876b727e7304c48c074157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d588e90229ec7dcafbff4ecc88e3555f158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d277880c8b35e9a5fb04a29a468b37a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45983defa6a3e5e216515bb65ab93b90160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed8225aa4f796a56bb923bbe1fc92bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead09baa50690f083b8fff6b6e66d44c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adb81187a0f616b9b98b18546a23e42163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a25a4534f6403e1ecc72c5e12676544164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b042722ae1a6571054fa47830cf392b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068711b64d44af4f83f54114a9207389166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a79accd6b409b7fbabf9c031b334fbf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9b8bae863069e71720e0927a7cd4b8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4bd5c266aaaaff78c800245e350ce169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d296ab630b50dd140914b1ae4832288170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407765b69934d965f1d727b3647f452171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffe5479ba002382e7c2a57d070a740a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0e69fafbdef74bcb756bdc883138f5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2734b2b2df06eed91e6812ccccd35d86174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27cfd13449e9e66c1f290e8a066b75f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b551c87f8cab057bf06f5f5039221e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a6a6df6f7840b1e074ff65c012cbd9177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea417013a0eb8b81562abc330627140178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39be52cf75f672a37404c1f1aa63210e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142ecad171b927036f19de9a49ce32f4180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658c561d4d7a2c2958d59d04cb5c47e6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56bf0767239bd01fce729b5227099bf182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d81b184c651ec6f6eb298db25a938dc183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c25625ecb36d89905a0e9c4449d489184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a72c496e4da4761efdf484b3b8a1d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2139f5cb363b16df5e0bdc714d020d1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f741e0a3dd6d375cb0e8ef38e58340187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b849215aa7f9dd823bfb26b8b19f56188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6026f234cd190b891d9794e34222a750189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e005ff89e9eb28c121685a03ecc54190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db18debfa308f01be8d10039dcdbaa1e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de4813ed108f92287eb9a1bd5128ee4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a71523c1bc953d7b7baf3874d64679b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462ddbe470cfc897c243bea07d11cb1c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83113884ef26b567f6392a298eafecaa195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e540ebd2137f9125dbb0a0976c5c5a7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a235201fbb13f2cfbc670be7510668197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e23539d0ff9199fde54a7d6acea29198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b218b929e7922b37cb44460e03461d199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02c273b404a380fae2eb6d34cabfad0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36fda96513278d2d6c270845aedd036201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f0012bcab6ac4a6e9947b91b77200a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb35b623beb222864b153fc0a2ba384c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f725e4441518a4ccf3a05111554c2554204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8932931e74f623312aa4f4bef00f863205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117d104896000c81382944b32337915e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db529b5668265d805246cb7ab12d189207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ec68f7062f170a2b7408a8fec68371208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb2f4b50acb845f7a783fe51af49af209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f623d3b95270f482fa0549f0e5a8fb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff374404e2a86d57c7af0713f3c4561211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b5590626773260d190aeb0c6e567f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056d9e9209069f5ded95113a21369713213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1751b4810ca8bcac96996379aee89ef3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a92b9be66f7a6483c339655cc35c12215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2987df693dcafb4e498d218f7e23ad216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50d407bcf2bac21bb42965134b24017217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bb178df2c0e6e27a7e9102f2156030218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7796b6097eb7b79b19372658b295e4be219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba84ae32f05500694f6925251aa66b3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb343f06f916ef92a726cd760ab67de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a49c4c0204edbff0d108fc34715ce2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66068704c173ef409ce0f11815a1c5ce223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2074757e14a5d7b02ec8aa0b184c3166224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c965c064bf587ed0adbc281b50dc1a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0b13c59cbcd83248f5e19f88e84a6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ae8081ba3683e5a1eb5f839d5f0b0227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766c03c8dc7b29361a826f8ad1f9d764228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb80325f994d7ee0f3b4bd79d9b2792229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325268b807b474770351460ac76ffe0d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9509bf74adefc888faeb2fc44822dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d269685b50390ecb306172dfccbaf2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e2af171c8a851e99fdc19cd2bbf98c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb82aa6a8fb3731710d191f7faacb1c234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5a86f056895de58c82a5e55351b0cc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a88d4541940697415636cfb9c0fe4a236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283e8253224cb349525b1b1797a64f2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57f3d86417c8e027cfc0479061d7f8c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d9124eeac948ebc9337062afc95a82239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade44c437bff377fea8eee9860edd487240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c9e9c3351a33f34062508860a90f1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b184e5ff8c3e2bc1ac7392cb5250bb0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237f314d8445a6144f920b12f14161b3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbbfcd8aa55e042eb10490cad5c8902244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7b32c9ae9044e862db8b88ba493ea245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8060afcfb7a022329b499411cbfe5081246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d709d74603beaee7cc9dcfb598ae9023247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeadfe6569b96620e3ed8b0c6449acd248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ea72a547e7b1b110f4c7f99d8c9832249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693345c24c1c37f4ffb2579cdbac94e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2837912f835b8f2fafe315e811aa3b0d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dfa93afc2247025330eab63abcd0c8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8290d0bc5356edc9c64a28f69f50c97253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55276a79e78bea6a4179f916e849487254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f422e56b401dd08a1fe9f0fce5cd137255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455405e2c50045f45ac1d5969cf54583256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6ce9fec08a163f5ad104bc8954f9d9257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d665a5f610b64231184d26215dd0c005258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd58fc2ea4670ab18102d94aa0a0a5a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef72a21345ea99c63a8c594e9dd72a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387b66ee7fe57707e1c31af77e746bcf261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b47cc4acb91f0a561a41dd59d3a98c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a995656f097cc80f9741572f1fa2c3263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480324677043466406ead7ceb1ea2cb264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9b3b36b1a6b8390a6e8fad277c693e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634bb6913cea3c53607a5b8668544ed7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d9f19cbfe998ec3a00f2173aadf277267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d36403ab03d2fa75487e78b0e78a9268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6426deedc37a75adf73875bae1a4ae269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e000e0064a9f943b49c4714e883cc1e8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba07e4580a669abf2ff309c3f77610271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c66833da9db6556af32f66dd1fa1ceb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fce42273a438cd25841a5c9f846d219273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f425a174a84c71c32e5c2a8201408f90274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d238213ed62765e1d66c53191b241275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429624fb26d976389685915036d5412b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9320dbe294337c6dc81a825bf0a5218d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53f43f6569213cb3b9cff7fc9c3510278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de06e87f559341e3719e22497d849fa2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a3b6194e6575347eabb4cd042a0965280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0779ef629b90fe748c37e80a90f28fa1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672a07fb164de2b9c8d25056d464066282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7918733b6d368048b8952683c8bf6a47283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e1291fb9c75de4b9ebfa8ec5a624c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8257f3b43d7cb1efdd737062080bfc90285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44f940652f64912d62265e38b80d8f6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2122f025dc1a05c094a45e97afeae1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e379bb4db681ff5a1e075e7d8575c839288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0178bf59d5be573cdc511ad548b17289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe794d27496b62c1750a2e346a7edc0b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29475da86cb892c0d4947875fdbec55291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5b62b362ff103568f74609c5ab7fd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1481e0b806cb3f2f04993998736f019293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b1869a67b6ec9c2d31890d4632675f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67767f673e58f0752571bc478d0e7fe295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6791dfbfe492f845066bb5c63a8ddf1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab15681ad22de1dcb50eb0756631e3f0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec02a92279f4e8df4e4606de32904dc298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b944030055c0416d5987775c9306b46299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceda056a73ee3ce0b0bbf0a8d56f083300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801ed90b2572cf9896b854790683f5d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2953a3a27f789bf69434294d3141eab4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba8284602d4c4cadb04cb0bb6af5c29303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d769a12c8b85778be9baaa110594c8e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0974a9586a3c769f412cefdcb014bc305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfeb535a9c99f616f06bce2b76c2e5e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4551fb4e272bd32de0cc0b3f84766dc3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc06a1995e9f8265efce8af5d6efa34308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03235e867323d56d9e2e4ff84430ccf1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c0c4e044620feb78b09b986aaf086a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b87cdbe32a2b6801feabcb66424192311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cb5ef2956b247f5f4e93684277c391312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f78216e7ac27429fdac168958f8f0313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d609179ca586e5fb8fa74b9a95a13e2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30eeee4cfc68a0f1a0827990c759811315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9168284bbebcf8dfbf66422a1970bfc8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1207d71da7d46faa11da7f7c57e1c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb08ef788fe82ded26eed3868cdd8c8318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e194e1fc842adefc31f2497e02d6f7b9319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec7490d11f81cbadec5da172bab56da320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f279703be379c0a813f59ee4524dfab321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d91fa9bc9006c822e95129d255d3dc322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896454caa84911a181a36857e4e6ddf0323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1663586f793d85bdc9a425599497d6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f37518e62eb9e193c9ff05f337ded7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e12a06a22913179c0a2b50e6c2c50326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec18a0a16183f536249f427d20ceafe327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab7fe2228befe7ceb7f83721ad120e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cb1a76b7cf43e1fa2795a3096d4718329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6b2510cf351ddc7e76bcb211bdf939330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9bfc5e2e2e367321fcf19cdbde597b1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda90d42a0d3b298976a6d37d7afdc96332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4fc3c582114fde42eff118ebc6d1c7b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf9084c992bd7e8c07d5b6023ff7f62334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae810ab8caa5bbdb1dcb799e7f9e5684335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43be5e80e68cba739fa73eb49859838c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac4e8c7ffbc2576104ecd42afda293c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c623e0861851957ae4ff42801a790c7e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976acb200bf6126a92cd7659ea0e63dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a658429cd09f049e441e0af1902d655340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a522467b4c75a30db46af5b1055204341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930000e7382f907b0da0204a76fa569342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57dd848f76f2d57328084fb53ad8659343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eea2841c152b5008c61a7a2bec853c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46eb60bb3cbeba418622d02919f843c1345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415bbc1f2422d27fee5b59fffe38e401346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d61c3d0d7d4cf247dbaad1ed921f5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b3f8b71c625080687b3bcf5c8c5245348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf99cce974e400b8894942beea4f7661349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f34dde55de43507da3a0599c762312350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af892afb56c31ae747b2a503d8c063d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3a960e3058d9e3d68ca4f21be72d7d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c05ef43c26d6c9e9177fd854867e7e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871299028625be8ae2c346d2cc8a0525354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f66c691cc21d1905ade0ad1f815877355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1b38fe4f0ba461ec52d0f44fde976356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b987c08e0c01134b28d2a4c781929357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d78bc64c9bc0786c29ee76fd1a37f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1331b9e4e0a4f4acf7cd2e7438769d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ba2e5cc33a7d849c12b51764ea6f98360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d049d3a22cace072215ea6f3f562b15361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c6b59266fa085673f9b51f62cc3bab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d5b1dc8ed9fba6f36c35156c14d723363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5fdf7c4ded28cf76a8f47663b92844364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d04d5763b68bd6f1da59fdb5da2b51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47d8f3119ce1e046e5dd165ee6b3c1f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f4fa5b0ba8f4e99ead96ada11106b2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe64cd11372d723206e732db7e5b8f5d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53f11bfdf4fe24c18119f98dcf591a4369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0133be5814abaa61f4c7eca53d82380370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e8254e0b57e92cbda72a6864f6af76371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54840ccfdb14e62774d6ac0f68aa11372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982b72370cd0f3789da85b8b6bd267b8373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61050c8bcaf7b1dc3d3e9d33ac105d5e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acabae0abf4bed5535cdc557cd1e899375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518c36bbae77a1bfe23639ee9da0516a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c7ec582f5113426c4419e7fd88b304377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d4d703e57e5b7ff9f04fe83aae25d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d337bd0aa82410d96de5b3e9df1784379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b28c8810e3270209e8abb623c5710df380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dedb0990ce7ebbcbfe8bea6ce65194f381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95912dcdf7548973f88bf1351e5c1aed382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3614fe32d8a5b013f6e6db6610b320ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2653ba027cf6472e6d1938d5233b0f384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003c0c8d24ea315d68fe66b52d99716f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432f7a3051178943dbe4e1e148c20c0d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09daf1707c2eb2e43fe68992c317198d387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a90bfaef9f92a79b842470aff851385388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fa2de429dedcfc53b35ba994683a7a389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2faea05709e6535dc30a1b3912573fe6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ceede0003eb13660add1969272883391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8454783e353b676bde511c92d749b80a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c484170e770ce437d5fab9f702595a1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dadf88428a21e43ffe9374ceca6483a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dc28ad9e7836e3e86f35ab306ae21395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe129b310e6b44a6be8872b6fa74dc396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd1abf72e06f72257621d0d8fca6462397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51dd3e56e1b8bb6f383a65e3cb5134e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ed136271cc1ee19cc59700424e37dd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a0ea8d809a0750b2415556280d80be400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4adf05f40b5cbc90b3563353adcf63c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c662a4cee0fc0119aebd233d68f8003a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e66fef41382cacfa16ad9adae648b403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c2ba87623c82144bee2451de0f77404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d6e0b4097675595b9300644d51a242405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47507c2f30a23ddb93b3092dd64534a1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4f8ccb98ed234f31c660ef8e493676407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3431992b393b7380c64e51533e40172d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a50fac338b1cb148f9857811ad2edd1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba07780fa8a1b7c9998c60bfa235bdf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50388928f50fc0763538ec84907217b1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8687e7ec89233ee976d41726ff4430aa412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8340627ac6e447c1d90c619cd04575f6413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef77ea0cabe9d1837901f418d0edb9c3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156bcd1dab748c585a01b05829aee02415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cecf95677512f90c1e8cc1f797349c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924a32e18ad55ea762b11f0b70288b3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5af147c257e88a771d35a19e7a9b25418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52774e8cf52bcd1eb46d8da5bde32367419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32575335c7fa9a2dc87736ac390716b3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95529cc35cd2435dff8c4c824fd2b0c421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841f634c798b09b9ec5585a3496e3786422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c30da73ea0f9b4022b8a5a8901e57423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7f4f38d9c146d896ab56a1f6e3679424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fae887b9cf76b34ae96ddd577cef200425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d55f3893bd4c7f2def692a36f2e3642426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ebfaafca8c2d6f0fbed6242712941427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efb9b7de9705a145fb142d5e7b28a4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e0f6f64dfc6727d623e97cd86dd8dc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b66834e3b4da14f2a93e882bee5dd33430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488bd20a80875e12a8284b6a6e340bd7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10362974f91773217806131e9b643f6432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2f9eb1270a4fa633375b8e09c186c7433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542697ecfae0200f28f0c7b834d3d4a4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e12acf8354e8b3ea2f00365c7bbd14435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516dc81821c34f04c942b163fc5c20f5436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009b4b9070f240d8706e9dccbf963f7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768931d9308c750ffd76871281ada8f438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5d9f442ca2ac044e1bae47fcfadd29439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27de72552ed07f78d8f258372b007ac3440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9bd3b7e255cb91aeb5c264dd008658441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e37cd2f162d372c154aa14511a4158442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cf831c264b7909d6c1107486a00fa5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9aadaf0abbb94fdb50e73b000829904444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f512dbdfa1f11d1471bed0f27a3529445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df770026dec9c770bc55d40965692b6c446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14ba8e97d38fdfff066aacf1be6fe89447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb28b142b7b94acdc35093ae0cece52448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0763955846ad185f2a02dbd896aad449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ecd1057f3a3cdc412cf0fbc2f97fa3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270a4a1f81e21a75699fafdc8f4d101b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14541dbc2d02f06f5b5c29542e9fe3e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87de967710dd58d294d6e51265fcc38453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b1483d52022d08fed2b026e9a20d02454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec055cbe77fdd0a92e70b502ce7701f9455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2642d54e1842bcb1c0cd732bfaf79bfc456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abad127dcb36b543b3ae814cce9701d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed72a956171435fdd5733c921fa7bd4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7d12e15f5dbca962cdd60b1f813651459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac5b57f8f977f99877fd9f3bb85c08f460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446198eb9161aa84f717f053c8aabbe461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370f8076b6f783e1c6e44717bf058b6c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62822eaf0234aa79787715aa5a554229463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a326e5da381ea4e22aa65ca8043535464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fb1780b3ad90eb42a5733a06d30dc0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1bf2b62306b7ef0435ba87ff5c26a4466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d8eb17977ef20e5fdd35ff0458fa26467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d6eb2255c2fa7cc5db2ebc49193af5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdbd8fbb9db2aef39484c56e5c65190469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48e746fbb691a3097484937b562b013470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288f02911a5a41e9cf2478fefa22e0af471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36db65f2a0571a1aee0121500ee033fe472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb66fffb3ea0a9f3751129d7f07e1a2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b7f130f8b1887bbe9a276a1f92f5b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2726c9ba5d1ed4474ec084b9b0934c5e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62016c9135deca7b25b10329ea7a05cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62776a3dfd3ecf53fe7fa05b7bb7b55e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1deb079d776cf3df4be3b1be3987b478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc1830661675dd4727193d7bea3a59479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594d9998dd6e0fe8eea36274f23aaba3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a2c205a7ace9dc18b2fc886c7a4ef481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e2da536799fa12d1b2af74cff591a0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b756877c744a0695124d4695090f3b2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521544a87c38ef275949aed2d53a50b9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc9c85543a009b63a9c995d289e5d96485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53c35582aa06ed9b2f914e2df62fabd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48855b74240a13d4d064f093b0843d3487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece5251b359c88c4b40a272d0e2a8d2b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62d2c484e98d1a68ea6e4056ed1af5489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b78c54be6249396a9b0e549f9f779e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d70b3d31807ad0fc941bcd9cc889474491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b3fd334bc0ea6e3bdd85b24dcd40d24492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73193561ad29b21702a8d282240eb3b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c5a026b4c3166f3878a124710a12e494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fb6296d6e458b1d86b4be6bad4956d495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57033aa2eed9127fe2e2079ef2b31a21496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eec3d9e6d13c5ca40e3f9932c7f2459497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee33680350142003a56dd0321a19d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b27f1732ebabe71778680ffd8fbfac5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b140033dc9a44784b11600006a1b3500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fb2559bd155164ee039060c4e992a1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f156cfde28a28f45868cc081d69f768502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a1bd4c9f73ae69d80235d29b533e03503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d524d3ebf50e59d8363d14f7af1bc62c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f48ab76b9a9f79840a82f96b94afdcc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120ec6c8db7d1809dc304d6cbc647721506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fd390f304bd8374131774b668cc58507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1024742e8542c57036e834e04fbd1981508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb17dc91dd1c31b9104f79055ee7cf9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f08e51f1095ef5415f52fa46f99dce510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee45ff91caf1d708060805a1801e543b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbd2dd95b7f11f3c16bd7b89b1bc73512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737105ab9f9f610c5201ff198319c40e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eac59cdb1f42eee4aadc336f875ee24514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78088759386e1f834ea9452b2cc174515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b2e8af3a51b9c5c1367d8fd2436800516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33c0a869119e6ba23671fd2d34b551517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7409bafd3736dafb017b35f3d66f9c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad97eb6d225d16dd8497b6933823b82519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011d0390900788ad1ca37bddb0ce9d7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5897ffcef254b16c44778d1ca6770102521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82fd41e5e56167e6e8273988602bdd5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb3d7f1b1cd8f5fddd206f41e0001d3523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246bda310d6e1be79b0c05656a86d212524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c578511454470aa2a613e3ee8882c9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4fdb9034b09177c8d0439924ffc09a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5f13acb54a6b18391c5cb9cdddd955527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad3881b03564635f3bf26c613d0fe2528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d973f418ab4aac5c0639bdf3377325529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b867589f5e12ced8f1eb6aa2b7ea9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d15928fcf837c6e5f6fe521d6d359531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d373cfccc44daa4a79c2f1aa9b38042532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22f7896e76b2e20b32c40ded5b95605533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62ef7e2088df574ac71bb1054b621d5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673abf2ed3c02ba57302c8027d4bfd3c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83a6e8552661c2da4ae0b914553320f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31424dc34fba89dd9d54220b2d95704537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9899210cda5ac6174e6d55e237f6b78f538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d080846d8498897a46039b2dd6016539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb3c2389ef392edb16b93df061b7bab540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f594fa389a29af97629270074217ed48541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b578d9029883876ad5be69c463626aa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eb893997bf29ca6b1ad6e362a314f13543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62407f5bdb42a707ec94d6fec5ba7544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79effe2f8e53ee670a2115347b49186c545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27964dee724bf841ffd551aa6f76f8aa546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2819749c7dbc31c447dc12714b1b5799547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9cb547e2cf143693ece6b1fbadb32b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61aca951546db276c5da4de13ff9bb4d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd5941ae2f63eb2167c5e28d894df0550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359086bfcbe201d93a447cb939933b65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f76ae739d872c5dda84a6fb6fa99b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6e0af337d92f20c3cc4164406cd8d6553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a1feec7179c82a0593c0701a27d66b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f47f81e38ce06d5998046f95ef5d2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7ac7d156d236d1a94d6194da2c44dc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f06207a11ae8a3a99cb3106566f6336557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f1e021d9b134364d78651547d3f260558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6649cc1911dda42e0dc0b0c748457dcd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791c207dc7ef387a2fd189912480fe0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de10b940c71e7c03c4fcbd0013951d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2efc9c5ce030f6752531e021994fb54562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d32b3e51c5eff11f88c8f3368b90f9b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1443186f31351d5300157ec7590842e1564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab06838bfb533e516b3b385fe90d5101565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02ab0d484f732eba0df51d76f8c8404566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1423e2a9c677294e38ad72ea482953567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03ccd4c654e490afa3e7ca789161036568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c344f94c1f9619b308e2bb6f21776a00569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4cf5d9ff4e53f5ce77bc1a5e5c2208570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5142c5078ba7b95818398b52e7b68571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba608d8b53474087ed823458f242a3cc572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3249773b3ac6f07c6f12e93832d1afff573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e4afdf6e37009be3f0dbd4a7317a9e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a258185dcc08042ed3b817f253a41b92575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367255649795b75217d6e1409160b3f2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85f69ea0cfbd2540593e8178457c995577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16502c5f40227ac1013ba40383970bfa578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b451a38ebe6859b6b30e60450a7c7a8579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2d64f18377a786bc650caeeaa53a79580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b57435596f5ff30c704c0d561a03b9b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab200085b0c919a13393bcd167b09216582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2850b516c2d34d5a98966b9dbe8e6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d06c0254af2d762cac5a42432b8124584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85950ae1f7b67c9f5d8119a83577ab79585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29d210d4e5a74f714c183404dbba0d4586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af35129ef3a5823ae637422cd18eaae587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a8915bd3fd113781feb408d82f250a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e99d584e45e2be0562b8026f7ad7f64589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352554391f69503796250c1559f46b79590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7a91e5b1406be0806dddff4aaba673591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa33cbf4c7cf286b3cbc0893cf6298a0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcad0bf2bf3f50b6219c86627d9ca740593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7ac41e75b5142c5dc70e6529939978594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c5362ff16c86a21ee41f19ef00b03e595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b81e3a596e8bf93925e776ee941c4a7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61850f71b7c138c1422fd580ffd6a342597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fb9d488d9feb897ba7f7a4a8b92cec598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f828b3e52bae35e531b324c81ade99e2599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd811cfa695988eca4c061a28a78edc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5080019f31591e8d76c9d103ac4d6be5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d84d8d64621ca8526510dbf7083024a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cef3d35676aaca20d3c584343cd403603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca37c035a411611e978290d16991748604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebcbad2b324faa330b228c33026b24605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8727bffcb85d9139139b8876f4987b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff063484acc598732c748ab5462f4d19607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be2614a855601e8517c007a8aadb6ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fda0f645b60876027c044f5a09a4715609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/967edf95342dfd6e400f6cd6c0206be2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee68c95ae952dac47d4a6dc1129ed44f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61678c2454afc0def0dfc678bbb05c5612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40613162c2fd07246cad3fdf9cdc6171613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87144847ac2c02b01f8eb5357c22e6d7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ba23379acafcb97a407f7ed652e730615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1273ad6f70d6ab30b758fd5aa6765616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598fe2fd6184dbbf74e10f062d43b64617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d520b7fb4dd19825c5bfeed70aa3bf48618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c2c1d884ca19570ce51eb30da33926619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b329f4e6b13edb06cb5b8998b58d1b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfecc61b50aef6a5995fbc91effb992a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056e8e97d54023c8a932feb136dcb02622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6a2921e14d3fe69a73d64191de8f10623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c547291455c0a3e3317bb6f9dd210f6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b45a30db68a0d72a8fe6db18c2fca95625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c022481a9c793bc6d2bec1eb00a153626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e10bad52c14818177f38b9c1966810627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572dfe0e25a820169093db9899660125628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74be61fb1b7a7ee0fce2a8e001b0856f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0078a89d783143048cae4f2f911bea5b630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65352f7a9100a76a7ff79b2132ba0075631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe73be47822f580a293fc15e45db738b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3d1d2c679cc757f11e6cca200bd4e2633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998d67c3144427ed27df184bb8a79ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fd29d95339f151a79475fbf437c3e635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e708d8743eb162dc8de49fe17e99c2636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b2f4a82b54468faf1285409bcc2154637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a6f23fdf7148da8e7bcc3d33e2eb51638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f29c1a99ca13e9f9d090705b176858639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bf8f01183fe12e488f72cba704d336640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b93c2419830077b82c9772605fc0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60071be81cf119014413f666f5e5bc77642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f412d4ea878cd7e060d469cf82a90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c56342927716d391315a3ff29c733644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285afe5558f953b0b8fdf1bf5328556645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3cea2df1af4e85821a6f66664aba37646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17d19ce854265fe948c3a2630c556eb647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c14499939c4b91be0b2054742963f1648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e919f0f590977c8f57f644c17aaddbb6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b963ddb754142a2d1452f359fc17c7ed650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9d43381bbc1aebceecea097c79d804651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51834bc18ea0b77e531d565b5b44349d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb249bd6f2b22fe33a9995139e75221653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa36a75049c2b2df3ef71d684a7aa38654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d38ef2b193b31e8c848d039a236db655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297597d93bd3f991987939f0ddf5a6f2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52c9f0184fbaa492182038e3078f68c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d72b6cf6d3a8fed59f3a99937976fd2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532770efed30f68d26a229cc428bf7e9659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8336b00cb006b114ab6ab0e8423082660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a446898664fea5f8e21de126d4f920661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1740eb9e06a1cb68f2c2ee602503839662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f598f753d504bf9b44daeaee0a9ca8d4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e97edda6a0c8e8977582beff187194664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fac13475390d03c45eda5c684d26f1d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e22e21b5c1279548047673e4aa7c04666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7238bfb38bbe4261f346d721d5a6e390667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41981bfb1989386187faaaffe8e13f3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a309fe35541ca33745a12d018f69de42669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9ab1a28e5b2cff61bd61c8a732f23670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66cdd131e7adab9386d08ed6087495fc671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09b6c366781e4107a98fea38820789f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2399f8a82c32f52995028dcd67a746ec673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149882cac1092406cb7d090a573bf1c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3830474159d9a014516b5214de9170675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da2e3bc219fbfb174aac54bc318f2b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab3f2c9ae5b981a1f0d6aa60bc9ffa677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f767da7b7fd1b18d45e39eee5740f0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91476d9529b4f0f9fccd958fd4ed11e9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27d5198ffd280f371ef1be7a2634db7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f1db78b9bcc75d260f485b0e3b8aa6681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa938db2ef67ba00ed5dfa166c7139ee682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f49a441a0d3870671189a8926e7d8f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cef160fe83aad3007c63e64e7a180ba684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01e57f85185936f7452ea6f8d7d9f7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03c2316dddb16bc43d1c5e9523916f5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6c9844fa584a964f940c46e5f14aef687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa71cff812ad12b229b3a085dacb424688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d91c16cbba5e07b823dfe42aa8d0fcc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cd107205d935dcdac3f32462ea1e5f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf0ac8ab51684d532b9983525d52ade691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e5dc4dd92521cf91a8943b7169046692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1572e09f47063a93428cb01b795fadba693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6120892c3410a5453dce50aff777266c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a01d8a9b1155141cee73894d6be64f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ef1710c4ac178428e6d56248999d79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f39712c23c6f9960145fa5d005b73e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f76e4f4ec782f22aa7b7a2a68c6ec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f12d2e8d163d8178e53e69d2843dd3a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f8b2c373b0f776aa7270719224e3ee700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5514d879ac8b90aa1d2d9d3826c6b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a073e38bf11a06a85f3d3b11b99df7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146297a5288ceac4d447026b1e6f0e41703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba129aee4c6c24916033f64a824cf270704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50775e3a3451351f167754a90c16f2ab705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589ffa1abd708281134de6c161832148706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e0634248150c3f8adac42e6245187f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3adc9392f511c885cca297f50017ca708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb23f8ac9f6b2b4c61cf0421eaacf88f709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de830915d6d1b2bc7dba64cd39c3f41710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f71da260327e57ab9eb67b73919686d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7d3195bbd1acc374f0a43e4288281d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5498ffa6812c7fba1de5232de45dfe3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2e2c4a2e3cac398238188444accab714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002a2428de29668a02343ad66ea0a358715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc647fdab97f570ce55201044cbf995716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e07d2bdc03db68e5c978e5a7d0961717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0dc4668c1d32325bc9dd988d4a8622718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0629852caed7b8f505e28d96a18eea719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21815f0d9f49f399844dc7835799c91720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4085e427c33db6a781c6cc3a233851721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710da8c299c95c316f1a4b85f9e93cb722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba2c395bf651ba47e59c0d3956aca13723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e7b78f1e5228f63b2239dd5bf3b00724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33438bc9f8d25f6824898e0850dc2278725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b6c641608cda5ada565bea00ed12db726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c099588a514e7e897806b372e26ec727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c8b9e3ece32ed61570955aa9f70985728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347ddea04c50faf29d982fc4f08acbc8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ead0ec9f0646e2a2837e0c798f07097730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba0004d58727a248860df06ecd9ed5d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf583dee4896a1eddb2c90a61d1c3fd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0407098109fdaf56d9b142523fb833733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a399e9cfdc300b9fe8e9be89c2539e72734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42150799af37f2c1a063d274aa346dd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878f40a5dd0a7a81d82b6720c6612727736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c636ecd5f8c5f0abf3a369bff9edc72b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd9a069c28eaaa559b1a568251dd1b738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ad04e5daf06974a4298dbe4736296a739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558bbe542cb34b819f53b13171cc0aa4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a6c0a8c83a5da95c2729f03224d2d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ae1d402a3cf9f432db84e90a2caa4c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee6a1f1cb4b61cf66f814163008f54d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0b61710b5e2cdf41ca4d82f3e95c55744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53020892914aa970092e682508d992745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae2c6093671d4da78f84aa0a9df470a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05fc7c8a627751368f3b097009360fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df71acb13b4b9511d3c17b91110d1411748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7781d8046be804495f209a7bd89175749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e518047df555972935a21233956065d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6564e5d0e9a17e490ed5b333ce96bf34751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30537d464d1ba83877652c2577edf7e2752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b8d6c912f55b8098f2bb6753c493b753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57207006ebf43b9f0c585d4a4cfdad9754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f7b664d3ca8a455c128ec7b1ecd24755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcdafed486804c2406fd544e30e6ae3756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3288d1efd0fd4f522bc5db2cf7de828757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a46b2ad72fad2ab72533e3de4fc5cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1865abc40f80d483a59bc874c5e6598759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448ae987b6db4e83646336776266e3f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2886510d7920b92a03a149937752be32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a9337e6c3563a5f4ff70de5b7b45fa3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd85790cfaf9bd5801302b812bacd4714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9507dac1074dc9687d879de59432a45.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032cbc232df75c64cc2809edec26c8816.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219d27f6c3753f2e110410e763d658f7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c82eb37646ceae5ec8ea2982abd17648.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4d1949a76c0704231f4b70ca6f97699.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8174196be77cbb0675306be3ff32bbdf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393af567cefbab8e9b7c60c398e6c50111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da9fc3943a4ed8e4568de2d1f0342d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fa086bd3dbc1509bead617e392083b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea098cb5374790691f52bbe4ea86da9214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929da0ab77d817a653bb5858346163f715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c75d8ff3e1078df680be117dcae7aac16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b1c482da8eb87598cf4f7bb85bf64a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c762689a0b1723ee3dfe354dd0a890718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfd0ba51a21f6ae5d11e608d6a19b2d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293de1e1f2667e051761c82a027d6ba820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c80a2bc5d0052692124436fe86d62721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cab1f8e3ef5f19a8f35c70f94abf37922.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdf2dd468f6d360b1e728b0f08d26ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4f645b419697bb2bf57c436de801824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2751c8b296def6201643bdf4fa9f0fe325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b10c431d68a900675397901cc7689d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08905195f18c630bab0d4882bfebf3bf27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633ec84d0902692bcf01bc458216a26b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78835cca4b08767cef0d947eba89c3c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be688ff8a0c1c1a505b3d537164802430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee1ee06e3e4199eb40d81b33d284b1831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec513ea90330a3503c196454a6c969e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e6c1511d2fb66530d64a4ec12cbfc533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb8d221b54e5480886ba088f25b709134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296b1f5109c6c1e4dabacd3f0bee118035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207d5835f0703a53e1d41f933d9bff1b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2712bb58a7b20f7b8a18c78cc597f8b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d2237d15fa7f523a452eb8cb55142a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed22c90b7eb1e3adcbddf8d3c5b8d0239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3328b660b8bac35ead3809913df38bd840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95a23a55762d14420fe3761e9618bca41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb560f208f1a2f55a7ff4b774dbda9fe42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624b0e6e6f7cd2350c3e647816239f4c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262f517238f07c21745f31e505fcd24244.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f4ab1be8823ff338edf8dabe2654fc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd69d26758c9c67ae0e446ae6df32c646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df263bc7d55fba6ab3afabf01e012ca247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7bd65f65bd7af82685f7c2d660189548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0fcc66e21d8ff1841fc5c1d971dbcd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c0409fcabf914f12fd6708e1d369c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff10eb6b9d53661641b6a8753d24357551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca48ae21179ee4c30298e44069d40d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a8ba18334a30dda477191263f9ea4e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d66ef9e6e561d1ed8ad4fb03fae8ca454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30472ea5f675c4b4c778479d5732ba8e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe22a0474d4b6ea472beaef6eb35a3f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451eb0e2d1bb7df587caf990e3b8f9ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bb40ea2af259eaeff2bbd0487402d758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ff668f95325c92fbb1bc2a392575ef59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8be4b2c3fcb3c0aeec226768d50b1ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7a2eca8dea815d2bd55e67e00fda4361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba38e1089c0cca0941c88bfe2491fcfa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4f55fe628c86620c006c0dcd7e8c0363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934b1a44a24a5dc510e540cf4782d0e164.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ea30a300f0fa0510fa7013ab25054e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9e5683bf5573f8f0fb52149281e2566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02661f0eb327c9fbe762028e5ef28967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45991512e23d6b3c87dcfd89f16753a568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e761af6fbc3c25cee9fb7453edc5383669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec6c4e5940746be2ac3b869f37071a270.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0304be7f1cbc8cb377781c7b10e56271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a19046e37c85ad00faa08932eaa623a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0ff72593f5ddb6db5bc1924b6399573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747676bed0539e1738d64ab86b4404774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeaf858ad2d7ffefdbd0fea9a8938f675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed15c3c662099fb9a40e3c368834ea076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a991c6aab0b8ab1b57f825ebd7fdab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd5b6c7bf29a6eb6cb98a90975e10bc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5d4114d8c75eb7a4030c607f03c8ec79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151fac79a474569a7430648b387cd7a780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a247556f9dae8632cfd1d866d539fac381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604cb127689f41468ae9739f0ac2bda982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb2285de023c8eedbfdc183c9f07ab83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58059395d7710a3f0bc03dcfc2e651de84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec679abcb146a5260ce32eb47e599c585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cf752d1ab6e95790888372258c9ab086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd640683f1ecbe946f4ddb67283e2e3b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc45b342f99ca7e2c820d690b8588dfb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51db36503b9b8c14b916c049a08cb15a89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa65999e210add3997bbee9595eda0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f4fb439789ca57455ba9d17a15683391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441fb90c16a725bcc2978c4f1a271cef92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e29ed9280385ac7556eb9b8798a4ae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546bb41cb919a43fcbe39ebf75a594f694.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e6e9bb08abf4cc313fb4eb641cb96995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecda679ae9b569938b4bd9fe1613ba196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a909975747c47e6eb34f19fdab103997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f93dd148b38c930ac813057dfa963e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93a45b2808fcab98a4f13b9936a8a0199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a7d6fed16c151d41090b6f2ceefbb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97820a118d9f5de1167f0329e1a50faf101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f2491e0a5030ea5379e36233826e78102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfafee604ea3874bab3bca1cd37d84c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f46faa3e8096e17c300b46f12c0750104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a396dd82a09e26d9ad2fea0e90c6c134105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e394481143fcd5c96659103152ee0a106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b6e006ffa1ab1361e8b121438c413e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971cd84c6c0a6dd97590031ebf4c1608108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6af821a2124cecc50e10e3def60d53e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed30b79861510459426a256c4e8cd3110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a657f6d433276df1132fb030fb289111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198e8bcd958aa94b96bcf60a9845f4cf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d0793e9c7d53e26b33025635f1798113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830c2ac40c23feeb7105fe368be1facd114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa70c4fb2b7246ec3ceb50299524a6a3115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48a223a16bfc84eb076ebc66b06eef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65631142bf9f7e35f9aa4827aa22983e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847875a7235155bb67cba2939d11e5e0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b93bef293b99da207c625817e602b93119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d14c6979e3a73dd7c46fa7f9e915882120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daace77ce94212403024c10200ba8356121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6e087da25576904391eee763e6fddd122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a412de68c077676d08aa58d479ce4a7d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dbf66c8f9709997e791a23cf5dccbb124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8744ac701e9af482cfd4959af0ebae19125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852148a98d7796038f4f0e836f88d79a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c01e76afa15c9cb25eecd01045e1416127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa36eb53aa828a6783f76e39fd3498b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6089eb677814122ec7ce0c44b3d68d9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60107f5659e9391942dc14a943d6b930130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6633d548f96ea9ad43c54aa486780de131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfb761895e0ff37283ec849762ba71c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960753fe05bee53d063c9cbd846a1d8d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a8bfcabe08e6eb09899b8e5eca36db134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f11ea90e886e08f1ddbe3aa81a011135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca39abe0dba9f37efcc568784837020a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a4ed602eaca7865e631dd7d5a13646137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcca7403ef04ddb32eda0dc0786dd0b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0432912a2f7bd25eaae2cc1983d657139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25017b7c5e77bdc8e4e0900ba52d10f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50eec29f7981cfb571a0ae249d5fcc7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa880a2f83c7b189def5de00f6d544d4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d7691f0bc317f3183bc8b04397bbdd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb92e09524efd8b0aa4f69b4cec5c2c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a5b677327894ecabe1ce475fe54e9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b887e05e983a90abb070b569710c77a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea6f28b14c3ae353591119b274d0554147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a47ea0ecbfac4ec4cfe418940902a5f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca068eeb51547862e9f06e528c28641149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e667a70e7f4c5dd26f07d28ccc0b94150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245c4e30ece0409376a7d7482367e0c8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7aa5529b6ebd1806daaa449f617327152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5c69cfde4f356979952884accaf045153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bf35e44c15eed328a3250e09cfa8dd154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a13436b7a318200ac9c00fcc8de577155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef223fa72eef0102ee7eb733d5dc38c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690ab22f90ba871aec172232a1228e8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05d59f065a7d58521c98e8f7241209c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc732db8c0a5be0f9b726fa893c5c40159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc124170156652992a3821ecba88c52160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f8bb5f9eaecb3305ae029a9955a9fa161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb410ffab2f2e709b37ab4f1e9045d3a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e91d3dcfc595cfab1655e5f61915d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8ff3673277041d0670203cebd00afa164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce77cf10a128206a0778c4eb4c9512d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355271384b4a6a8a8fc978883a53d0e8166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6bc18d47acd697fbdc91ea16cc8095167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd82908bfabaa2e796c2b8919bf16620168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d381a9b5fac85adb6c8cace4da843d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e21caaa23d89cdd5c1767b0523c1e28170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c5073aec18706e53e6e975be2ba623171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c0c798c461b41ff797bafde59884ac172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d0d6879b45f6dab4ee894f2b15282173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c421a7c88d4555b8a062a0ffa59cea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa258bdba5685b40a2cc330dc6c784b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b256fb7d3925fed8872fb4b3a215d99176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288a281cca5189a23334762c1cb6eef2177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a16191cd32117b68b6b4fc47f4752178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12d2df48067b40e5de9857c18d00302179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba40fa53cea2fa737a29bbb2c8ebb25180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf0dfa44cf564eb8201889e41a465c8181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c40033b62185a234ced3e41f72634c8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd1ab5f7e463c96baf5d5a4389d22c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5634634b604b2aa313b1a97deb6228f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1009316916b4a8241914d3c181060229185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450c4fdd381be897c737337e3513a4e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8595b5fb856635b41d25d07126f7a4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850ecc59a4dc2d0c79a4b1403b6749c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132a47570c3ae0cb046adc46c827cf8a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf6f2e48740c9d73bd7e33a93324401190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e381d5e04ac1d4df378ed763dd31724191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e86da1691d9101234bc9d7548fbeb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05e85681f625c9bbf90c36ed9c0764193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e173192f34740b8144dec33ae40f6b7c194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46a92c30415e2c1d0023e7f9003c46c195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e476298508216d4381b1ffd9e3eeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722cb64a5f9dd33c6b6a399e9aa8f42b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea8c9999164ef9e0ef2c10458cec84d198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1970d1fa88dec1adc7988a08aa244a9199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe5d60501e6cd1daf28d926b00dccca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983e86f22cca8c3090574482321de3aa201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1243de3d34da86403e269357280b9b4202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd55a4d0d118e33ea25837cd8b8bbf10203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343c5ddd5e805be5aaf59ae7ee1eace8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb03b9f23fe298489f3226ef67fa5762205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fef1f845aa22100e3fcbc4d87c65e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb060e21d96dde999012ded403c54cf9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5d08f251248dba2f84106fa25b0d43208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3a8e4b535ced1cd1d9c5de4ae5e2ac209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77ded99f0ea684aebf5f5db310ba5e2210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763654e0c7a034fcd40870b80c8e03f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708c55a1114ebf381eee920c0085b80f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebd5c55828b527cc0316bb94aebc120213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddc685aa36c3756199536952ed03bde214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e863fc01081909f1bfadae1dda7538215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40f5399244267a1549f81fbc5222bf7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a7adfbc4f0bcca3a7dc603d90b7ad3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34641de7062d0c821b7650a4ccaae35c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e000818584265353ccf1c7c24e8e33d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b003cf30fbb3c14f221362479059b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d540f4f79db5424568bce485983f67221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88c91959b555c9d15ac5472a9f8a971222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6787ba5f78bf19bd05838be6944c69af223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd34ed6e005879b83ffdf3e39218e4dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffe61cb1bad5e4c49a64b1677b3bc5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dafcac10482856c268ed7f0bc59fab226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92d92ea3c76418cffb4c7eb0f0e53d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5d8f59e4a25fdd9c00a2bbe44f5015228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79921b7973bdd2923d7015b446ea9164229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf0f6fb405b0d2546fab45ebb358d5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a26cde80a54a50a94b52ed7b925c55231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9935e0d2e6216c0f872b4b6da66d8a7e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2425a6c444a4b3966718c3f4baea02ad233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8668c337103b9a8c055146cb3f9e17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12170616ff2d17d251bed73d2e59a08f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d962598824ba103505c4fd2977fa4236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751471e5d63ba2707a7f2bf6e326ae9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e668360e707c86a093b526f191a26f4238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673858e642652c0b0f3420f5e1a7182c239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/389cf35ceeb92f14324988c1552efd4c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b3e1fd4acff8211a6ba495a441ff44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba76bc5e49903818e88a41dfd28977ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadfb71efffc0fc386e947983365d685243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb202523af4768658ab63a6aa5935c4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ab22fdae91f51f99917e9171079304245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cea475156f9d832819647329d9ac326246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e9a22678d86abc040fcda5bce1e89c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70f4d6beef1bbef766c5a03ac56041a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c27ff4278b7ee98d00cd1a2fa799e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334716a7cf1c4548e71fa7db3fd9689a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679b41dc6bf189378cee517ecf42a48d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b555db151a38fd4351dd73bd2cb2a2c252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f31a024186020aef18dfc4b4b07c29c253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085fcf5e3c82b03925b3bab513ff694e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802a2487442b10df23e82b9db3e6d813255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27172ece5e9c3cb40f119794fbc7f4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc0c8dfee64f0adc5748d7407ea69f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431e16c04f5ba6e0b33a08ea64b874f1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1aaf95cfd0cfca2bd03e47099d2374d259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888dccac85153bd0996c4891974a9758260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563c5a9d625199fe57da95c1853fd54b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40630531e7ebe07505ef2f7d0cfcb8262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957b23b84da884304e9d05edf1acddb263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9635b14ef420a989ed17f74263ddc591264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/120689a6e09ef198e2caaf1a18237367265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be511cfd33ed01df20479f53c348972266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286642535d2a371a42336146f3f2ea95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e7365f343156d3b4c87f02e3aca56d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c75b0ef713d49347612008a8a459fc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46ab733438428514a53cca6cb2c1aee270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01292771310ef958b9a2dd00691349b2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b69863ff6b67d0e495f487768e9a268272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b32fd1a3322d44b91f521782405d5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3213054feeb6ec1de94a95e34ad8ae7c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fed9a3453dc269fca33f632fb11b475275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c747e2e54d2a95eff8323c5c26264276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35b505e05052a9543900cc342cb8c8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b9a92af2f766e4994f6a7bbaaa4a6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1924274fbc4811fe591517d870ccf8a1279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037b09b8bb37a87d00d48157768ad16280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbe0f68d698d65da3da8c9d1a99662a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45f3d64b53783833b32d5157f4d331f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef34dac3b69d27d6f86288174be0397f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74eb85f5f0749ff5e5cbae3a8a0f1d53284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58282624cd6560dcb09f8937654e3a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a08766b286ed8f80be5bee8b487b1f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f985752915c97a19a2eef4603f6f0fdf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b314b89545d1eb8ae446693f31b7f12288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6986bcbd0702507baa8bc7d352ed861c289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ee51b239cb18f1fe61ee3b071cdc53290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940dc5b35271f14a9b50f39a3f780db291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b607e7addc63b7dcb9eddc24ca35c6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b897d1ea7561faf1106f6f839a85f5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3110bd6bbe14a148478e7dc75ad1e6294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e43c023334f26f6dcb24c47c1afd4d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df37f5246dc6de1a1a2dbf7f1b0067296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/811a7a0e3174519712b94eaa93952ea0297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ab620e776b7edd81af8800a2b14ef5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b68f01c14ed0468a5fe48c4ef1bf23299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecaac2cc55f4b226309f68f49bdd00f300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735e7cd26d69abd3d0786faeee63d29a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb5d494fa1b79a9a8bed37fdefbcee8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec6f7d452f80479f8ba86ec23061d44303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3838ca808a328c319c00abf4723e9752304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33937f2185db7381be228378c054918305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1eeb381eb0234109cb74c27788e2e5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5932139d782aaa6ae1d1028ef91364b307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfde3124450011e33292e108304559c308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117ef8a1fe4713a84889f4a77302458309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac97dbb4d660c15a8f3a16e9fb066999310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac04c689ecd4dcf2fd6a051c094b9c2a311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f57f52b2885858323db70d71a1d6720312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad5b1d083d6c2d03e2ed934b6d3ce69313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2641663d09b607006361cfe915fd0bbf314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20994a29f5ef61f95b99b2cddffdc62d315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1934400c58ce6801760662c536a52a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca0c417f01c01e6aaca6bc2017c4c2f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31f8f8423a65c9b8371e02d1aac12aa318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abac61ab6f772bd33ebc1a84f3d132e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc899338e99ddd0e84c1dfef6f550d19320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0c8d99ee0254aaa807b0c9c838a5f1321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8281df5494ed23b84f975432c1ba99322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8484ba4e3e4d80d6b96fd0be2114b57f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99eecf10f3dcef491b3b5451ed47ff324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72d81b8459b59310922a6329c4dceed325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13dc2227eee8b071e0f84b1699ba6e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d536b91997c5d91ab90eeeda00aef4eb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe96b6875b4e089acc3376ad745f00f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4f3f5eddf367f94a288e5a805aa3ad329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1033cddec49f7058829490c4af7875330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d72d14cd787e2fa0209ec528b66e0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d75bf0a532ec9ed691d3c5c3bd43c27332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ff49eddcbce9764bbb4aa1baf991e333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2bbed9444d1801d29b0e3b25e09641334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ea03d3b541e3ffdc654b7739df3f6f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560a3ca6ace3e1b99725bf6bde0a3581336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a073f6cabf5475a0ae43e87c3804f87b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c4597afd7fe2e6d4fbf0c0986012c3338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72953d59adc2978e142fcb3d895cf623339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d9a2909abc0839aedc3d647c59a146340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723f945835fc295fb1c53b83839144d3341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01d08d11431f9e8e5332e1a55629a5b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d277cc68e536d784c95acd802971a4f343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b0480f29bd5bfd156c7fb54457e1fc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbcecec90cab0301d16f9fa6e9c1fff345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc9024f385dbb5b703cd7b949f7187b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61ac27a12a99deaab36f6ab25d0fabb347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e414c4383c87c80abbc6b584d33a8cb8348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74819872c2d814a32ce842dd9727dd6f349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9d2c265a851fb3d51ef5f495854766350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51fe7f7de71039b8a4bd7e8dca24c7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5923a99a3919be2b5c03364d689f7df352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54a2f35ef6c172e913dc0d5c3e55d0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ac59a82db3aa155879350f00228dd7354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0706f1d71f38cd12eaf354194bbf5b50355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08912ad49a1879ccf8d72942e4432d9356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bac7fa67e42fee1234aed84e80dbacc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607aa5465502c8af823f6a50cb11e33c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451892487499ecbadc0386d09b729eed359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1430651e0fc647920bc44a6d01bf11b360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b64a467ee0af4a8ce99a8ee151d01a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e965330dc5c61520bbb81b769c03e98d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe03089cdd33e084d292304be2e83742363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/581ee3f43777c565e0c07cee0606ddfb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6db3fa66a5bbf90409caf91207d144365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19912b9faed6f0c7ba9c8e01351b89f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ea30d621a5f88d86cfad9d27292598367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b42729550b51114e966459bb9c7fa0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6c502a54876424bf8b1cb724fde601369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8397f1c81936a42535d2a95a9881f3b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9886f04e95e083f57b55231f43918f8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312dcd301574f0f2ffec0a10e7c559b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f734d51e2d37202626b8e25f67dd0810373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55da919cee26296429edf9304444826374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752d6bfe2a6794278f16c176ea911620375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ba3f23b2c9f3e801301d0acf083ced376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7dc22b99499b48b44644c8102a3e97377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab56bada0a0aede9c65a8f70349aa9378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c324e1a7c69cec432978e122500576c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94c333025fd10c5d7e7ea33b9ad32bc380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bae02e20bbebdee4b209e953e395a3b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23a5f640a09e256ccae008406c63dec382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb710f1ab353ddd93ff20906e809ad383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bce255e4813274e9bd6cbde20a4dd51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0bdc72043819c5c225ad9c07aa0ed8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0da8116acff3211bd679a8608a04f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d0aace1b071125c7239e5bd1a95b90387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115f0824dad08a409fdb637e39beac9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e24bc74d7e24c095175c9ed71ad710389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1592069fe76b931a95c7deb9dccf9918390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ee5cbb5b71c9aabc458197261ac26a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba22c83c3633ab0523a711a4fce2a768392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fad5044da84b2523f0bb33e969a80d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c7d213789d50381f23804093d3d0394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585cc252962952196114ffd67a01c66b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6cb6f45a2f973aa40a49225414ceacb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcf0cb1830d41850ccbc916370dfe40397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827006471ca218a070d8a8b965efa396398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b3075f87f49f99ccec302a3a401afb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0ed6e855047f7cc4c9a5d0f025bf2b400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a37c1ea5f0cad32292e4620d7e0cb60401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00193061ba908ce5e8796f55ca15216f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc748b0b4d4ff277c5941c63a839c35403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0adceaa25d81572b16ef592f1ae6b8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc6a9015f580e0626e778bcd250203405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f8da21493842359888b4243f7932b5406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d33e41b8bc51fed5f05294ea34f8936407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba47c228a219b1f9df42b6c3100719e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72576c98e5a764bd33a7874f32272d46409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfd8d131993d2adadb7597206c459b7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077aeb30cb22a2ded14f8f6aa5d11def411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8a54e3e62ab63b6d666bea2d26466412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc69c008fd83ebfa9ee99253139db4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564a03685286f1e138bc11e2062e6906414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0dc07e98108cf6bb9aef2f8494e7462415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832add79e1b2431454dd0ba36ca140a7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6194b8d74dc1f793cb6ce4b950b7423c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad21262d1b9196ab80eaf143a6b1876418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c17b32407d334a8c6dcd91b30f2336419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2aa8dfd170a18de150843ca51acbb3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437cb4d3271c54082c18b1cc9dc6ed16421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead1097026f4b0f047b1b8018e0cf1c2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5a1389f5307dae2ebfb8476dc0eaf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e43a26393374ab5b606a3011f5cae2424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459fd1d38c5a01f8f79973ccf1e8ad9425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738013b4596c88cf26c72f00040f6001426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b61a6ea5f233d3c13dd613f32568d0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6a5d2524f54f8faba0e77ee03c0685428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbb763479f5eede67c20fc5ebda5e04429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa39a96b74b94dd58bca4177854c47430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138d29ff75a95afa3fe1a9a9851bd844431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79b9c49e24555028eca90a4470eb92f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d353c851b24314608fc20cdb8e616107433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb769f8138d2754046667a36378aa118434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e616720462227e866eef442d7e32b1cd435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ded338fec41e0c48b3d761e0c8dc1f3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f67eacb2d1f26adc2e9dc0d7776050437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07011e725af34e9bbc0e3540469587a438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024ca8758d8091cc067ae82192008731439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac498d12091a36abcacfc8eda63def9440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788e60b70b4955ffb8d1dfb1b099db85441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65ed09ea6ecc72512c037ccd280f6ef442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc43ba856efe9a4fbe9c3d1e10e3ad5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943358a91bfbb8d8885b502618214c8b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2f016b2e96abaf1c2760bd617939eb445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3d10386f84f6217e60e1d721f7b729446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62da7d365ba9d6d64ee1f63a7dc3db02447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50a27d359c943e36ecb052a4b9fb6448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2738f2680edcaeeddf505f2848d9ebe1449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865e8294c49262464e1421a30b19058a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f104bcde8f65aa384790f7d4926fe8b3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d432915b695567e43b581b9f44d04da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307dd8945bdff076664616cb03915c6e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bce0ee54e9f35471fdb9513c8bb987454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcce902a35edb6a3b560cdef58b69310455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30dc7e9a878f95222a834df2fd607a2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e61cc236833c4ba23f8387cf3c27d0457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ec869e08f49aa30267e7b2e8381c6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214a5ce051f94d4ed3963adb6d914cdf459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6a1ca99149ecbbdbdcd1fbe329aa72460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6807aff1fbc8ad2bdd2f614f04b645461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2996100e85f19a21c7bb5580a124e1e4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e2b30dc47c1378cd1b6205ac086644463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf2121aaa90b053839f26169458850e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2e49e89776a4cff65a105f8aae1684465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d8b4c70e1e4455ce19e1295b9e6e21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3879c64cd829c73015af0f42a125e37467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4eb3c43d095bd08863b49feb600390468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5804a48194edfcb4201eca5eeb9b8946469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b94c4735841f5ca7b1a80548b824f2470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1d583b31054adc6b33eb312cb89bba471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d206084f3b09deea5c62fefc51a14f9f472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26c1b4d14c39dd9fe87e77dea92363f473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fc3a89c023d9ee373a41ba07fa9607474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6697a74a0203d9cde2f79d8a7a50ee56475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a596b659580ac148eb26aa7f9d4468c0476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a18252a11084d91c594a4a3abfcee8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a910f3b5c4124553dbc2de40ab4a937478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8122f106595efb93b3f91f8ae3ced53479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8176266ee6a8450f2d96d4df789ba53480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df24c427f881d15c0b58f65aa0de426481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2548db3ad8cdc6ace0e7bda03b9a957c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4084672d2444335fc042e1b72d0b6ff1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79c830b9c23571b556909d5c374186f484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5bb8943eb13337e2899d9b22bb55fd485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4002c316b9bb44d86587ed9864ba7c486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3bff085647dbb2a0d744eb47716173487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9b8f77e802064e0802d11efeee745488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565c03b0f719071dc60c3240a76325ec489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239b71cce1b64db9819bf32a21a8cae6490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b52dfc02f1d0cde85766caca1670d8491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80de85e34dd357e1d96920035d5cfc9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec1e357849ccd6cf0f15dc3aec9f7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e2ff9a1efc9bdebbfa27d3b2e52739494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61b6604ead092deb2f6d66f99cfa39e495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b826b0b153e51bf834f2f67de27d4b3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f04504a347f00019bcf1786c96cfb4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aaba8a6e2500fb63d96847a66406f3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe5d5dc28e31202dd8c9007eea6ded1499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29e54c301e05f09c64cd593793e068500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fc7d0f843e6428defa824a9f0b45c1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1850f3785d2dff16b38dbc19a21e0b78502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4ed31cb68cccae481547f4bbb9f9de503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c08ee0c9db201600db09e5e8eb348a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaf52ef53c6c5fd17650580199aa001505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef065be7f7d94e222429d78d026c523e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb7082d1b9cbe09c39dc2821afa9d5f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c03cd28cd5a6b6c7c5a969c5cb39a0a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0126b71260d7f48eecba089012dfb0f6509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9633f713afc9976fdb0bae5612bfad510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316ba6de30d3867ecc8ce512d4058d66511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749f6dc32c35afc3af034c6396123f9c512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b9d4981c74e31b9ead85a7cd17c19513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693cab8350d590aa1e623f46bf279bf8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1553b5483a02d0b47982413e31d08a73515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb90ae97b013ee3e1e71b64f05e2682c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718b4ea98395a82f906b7cf7f96256d5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fcde6f76db338c7dcffc634d45e96f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17df964d957d6133306304cd07152e5d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc48e49bf1c340d025c19a25ec0a691520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc13bae873f2e8277e27c8791b559b9521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545348e184bf217cbe8621d2eeebf5d8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acce6e3b538e07ddf13d674f5cb1006523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aceb27a1c317c6c95c0bba1049bcb55524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/632347bc6ca9b398f1d9f536df6422bc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712eed39194ddc8acafae5b6276ae40f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da406c901b0aaa5474a3bfdab83928f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6decf739c4138b9e71a6293aab6be3c7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b8cfbd6685f229900fd0a5adbd59e4529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2beeef43fb46f4a8d1bd88c1bc9cd7530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e3587418624738c070fc8a1dfe5c7e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652de015157efbdd64cd42bde0648e70532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13ac976f2fb11b3783c2a04f83bc603533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703d0362416e80a75c2842823bde332534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a988ab915f38a07a7b41be0984733c67535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d53f544e4f01a3a123020a32241d6536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ece30e806e50ed2768d315833f29d7d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dc79c262deb121e4110714dcdcddc7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0699b8638e212ddd59dd0ca691d29704539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072f6c8dde9ceb25a9d9178e3f7f4d9c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbdf01bb969cd007de2a74aa149181a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5675f758dc6392dcf08c676fd4c12d2d542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84688b47dce6fe470ca7b8f5d04c9bf6543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daca98659ba308c9bed689913657b464544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561883a339dd556181b29b421e04f1d7545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b15e3ae35ab2e9f1b8877bce8020cd546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9715864570a58dbbe6edca8d1c99a379547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967108221a583e179c974801ecf2149548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce60a6650b01e9d01510184dc294cda549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e21e70729ad0f721cdc687082898481550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f87bd74ad843584066dbade89df64f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0295344d5de8d52123fcf6fdd0f88170552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49fa01437a8f4c824035bfe80ce6d0d1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa248e3265f4ddb14f2a480659d315f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd86429893a704f86818c66c530ceb8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5085c72ee7b03f42f1572243ca2073556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ced1cea24db66a392290cc424812c4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da21c84e2c81ce4a0ba09cad9d81cc6f558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18b06c41239e20b8d58672ad4826bd3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9253383eb3d891c92d56c1a8915aa8dd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706d25f1388ad079daaea87cb03fd1dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84525369cc65248efc1d5ee096ae96e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e29575711b0539509f5e95dc2a4145563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c1a9a4e18ed0255dac8856e762e88f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480241fe5db204f5e27413ecc0ab06c2565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de983a2486727cc59b3ebe132532c94566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25232bb95c90628cd8b22ac2dc1e7c5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6402a9bb1c759cf22184860174b66c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78de6b7831489a394a95490811bcd5f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f33dd9f773df2cbfde015ffa998163570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe885be76464269387f2d3fa779f397571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e15a6f036d916e785339641171a7ee1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12b74579d46bf0308e6652df270fa91573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0411f77f2a4614b67e33f8fd74d76db574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350d652e55ba403d206b2938ce984d20575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5843595bb8a0f0e8a11318a0b571bbb7576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738395d52da9a092cfa32e9117fe142c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eedfefac08d0e64c430b895175693d578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9780e9644fa1379aa92ff08dab0765d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0508d4e7b59ede86e9eeac281f28a1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30172e171c8939598fc06f52e54150ca581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bc1dacc60cd80abaaea2fb4c87befd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942abf4732af819f7f3c94da1f1ce5a5583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa849b3e71a8cd25717a1ca11f6bc67d584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f95a6df1280648895363c946216e462585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb490a646a0167fdf857205363c0e24586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfbff465bacd3ca810092bd1f05c2ee587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54626d51d3e32d4546c849aac7769266588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825cc4fafd0a55c03b048e0659f56a2b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8c998d091de626b4760766da3b1dab590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7688de8b26a95bc9dfb51d0fd2589a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f951226542f2d3b70c3d42e3d44eb3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da1a0505bb065131327760422239a0d593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c626c71ae2b7b662fdc67447f7b9315594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa752b7b122e6efd390724e3fdb164f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a7b8c25609060abb8072af73f1d1c7596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5307e8139f7842f9c25897c1c420b1bd597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd75e9c6321ab5a8d47e30322374156598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358b1f3c34cd8cf6b2021c886511c2d8599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4aec544a60b859416245fc05dfee54600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0731c1539d634d8408415515525b88b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa2b37f2b9031dbe79e824fbec110a1602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fd9e65601a551a94d4937d083d87e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ec6756543f8d7447b3d8ff64149989604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254d1041ab3978e5ca017e4efa053a10605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d211fc92dc6097074610787a43db1e6606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ce271f887f18d1d08ceb76b4205ed607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759cc89cfede2c25a430275d9eb7b68e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd710f269b055768b505d1799508b9609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c8048dbc4adea4650f91765b706db5610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27d7f1a8415fbe037f346f616f33c5e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea91c4793d4b1725b22992b90589e0d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40250ea449e8a90c0a4c72377056a65f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a417a55ceb97ef968433d7c5ef8979614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70c5c00527b1550bd56e100ecf1ae85615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc80c0789012bd74b10be4734bf6921616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35809215f42d0f573360641eaa5e4f9b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2128a03d87abb96260135492703540b9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005f02f033388be3886eb0d9df94560619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bda737af7e65dcac055b7a2e4801c3620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc71b365873cd6446c797f26655a313621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210a963aa098dcfe9a4681373c001169622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f85fd5d551a9fa6db5d623497dee195623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd74a95de89b9bb7a477f8d05d261e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3adadd30efe8b0702efcbb40419c2b7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d760124944fff61f080188f8cfc233fd626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe67e7d7cefc170968a2ab2ab0522fd627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1b3448006a163d489ca86dce2ca88a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be68debc482bd6edb9e8aaff81ce7141629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f617f8fab55eab4e79a0c7eecd6e167630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dbf33e111cc9045307813791d56b0c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e72dee306d2be971a18404431515ce5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360e0d30a79c8926be8c8490185ba036633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f3047cf5ebf99286a953781d13d66634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5759474f829832ac3c01ef0a3561122635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b0ebf7ee51b433554bccad648b540636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04fb277344b3326c3a6a69e3a33bc10637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575f84fb0c10b4c0a8e4cf20d704b9a0638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccda0e336dd8b6b2c190b5cb9168bd41639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f298bad2ce58746d54ddd16c394349640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce15eb6f8f1f21780e6fe0dcbc57d63641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc39a7b13065b6389b7bd738b8a785e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023509a50505696c1db91b88cdb1f51b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd40707d4928df5b781a687e10e542d6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cdc7fe6745aa84706dd629ab9e24a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f66c5f9da9202587de33ae6e3777dc646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49dbe9e1dd4d9bcb125668b5a7edd36b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0690dd947b73d52a0247a4cc184aa4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee910f30bcb0f32a9485939893d13a9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e438ea3d61d94e3c8e285e00e7712650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e07a62930e5c11a5c35cb8c9850652651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff185b51cbf78d8e3cefdb0297851b0652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c0cb22f8334fc0fbcc5f9a33b2b994653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81c64039d256ccd6b502d72fc986f5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035409db02a0413c6f1d3ab6ced031ed655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9f1e5d26ee27c6e225772d5f7a2ba3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4881c0d05b0af48d05cdc5d73ba4d25657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bff6647c926625b8e9261e94ee1e63b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63f1e67a02690d0f7f8a03ed171c3b5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a8d0ef15e794b5d9149b0189c3ae19660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345e56568e1ecaed7182dee1d2179ea661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b97d8ec2ff6edca07e9a22a6b51080662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a568f5b636d9bfa6bd4219320927696663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61593bf4db2d5560a7ca9eadbe5c30a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d646e994d615957eed221d70df1a13665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16eb90fc626b10f34934d0e7c94f2f4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf4516f5b197c9784f533642cd84c4c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa4089050ee6a87121af29f175f0a60668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ae37f09c5f25258d5159631af34f22669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3b04438e0de366a70370378d8fff13670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd381bcebcacfe719e56de30913731c2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8a6a548b0fcc7ed7283292b19f1736672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d92a5fd43d267d445d1bb99c662f91673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a531cd319385737f4e2a73a82c4a2be1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6109f8748ef554a89e891e1ff6e648675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1d0dfd491f0bf3fd505f009c0a20fe676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872ee1fde057edd5055a68146274dfdf677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb61f7661e17657a6b8205dfda49a7a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d41ed9ddb604720192a991644b9c2d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab97e998d14d26ffe99f46fde639fbd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b0009b0ba7ecfe9dc24aa72e67f83681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c33869270eb55403654bfbdc55380c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0ae9468d29209d37c257b6873d4f12683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b51e51bf02ef95f2801a75abbb4818684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569254b221948c0a49133466aa70371c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2732ad865ff2789a74b58eef1c368566686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18566ebd53a896a5b8fe45e5952c3f1687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2576bf83b89a85e15e2ad1644a68fa05688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a018579327c692b78ef85bdf66a190689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5fd01a5b289df07d12b81eb7e60eff690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b89b36972a0a770e1d7a9811417fa11691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd53c1c35c8b22a270b9203878961980692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0485ed146b244b408a22aa659a92f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd72877fa86461efc00396cffee1010694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24ba778b8c15c71155c5bd889596489695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f94ef12d1107fbfb2555cc40c755f6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b90ee780ed503e5b82605045751c0e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac67a3ef0b2594cf2e623ca68700d170698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32beea2ed0d0600889f6632273f3c07699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6428aecd94c9e99eb0b37d1eaf0a7f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ec735861a586a75916f80d6918427c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd55f18aea1a6fa48040e05b43ed8d7702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cee091df655c3e911fe2e2a9d72eb3703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f8049879762c5af326761fe167bb6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d27cf61f98eff32c2d7fce4f6c782705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19788cd2409568e04fb7dcffd435d6b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bdec4b17c3a3ceb4d6be5742fc4ece707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f7ea577558557198ebf806bafa5d7d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d385f632a9b2ec5933f8bd633e18e1b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8b7bf5b7fe3d5ed70fa202c8d50b488710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbe36ffd46d87bd809dd7f53c98e037711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff383b3f74adf49d297bcdf7a63bf5f5712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df534bb7600c5633cda32f09a162f73b713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b20e7feae33d0508080aaabb05d59dd714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b67050549ab6aa0dde10a70935fb2be715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6da112f75ea670ee604cd6bdc8d22e6716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421081d71fdfe751aa594d5ebcec8a17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065526843873d5db79aafb78bb1d8ff8718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a05a22eea14172498ee1932c1693fe6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821a2a514768a14d2ff23f90aa3a38e6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7d75c8ac8fcebd5b6fac706e62f6b0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17c1fd0e11def4573efe44f5b2b1e6a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1a770829cbe2cc825b2a7f247e2785723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f284961731550ce2d566e41ee7d96a1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1db0cbce6ada2a649a85a79113409a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a5001c0838fd528cd2d2195cffed7726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f80066f28531f01c7328476f3e52f22727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee58ecf481639c5b0c1a9b88c36b8c9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed567c75e5d5920d4774e7143aa0241b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2513f6fdd17bb35661bfde8f8742d507730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9def3b194e63c438e0c386bbffc84731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb35e20116859e5f79f3ddbe80001372732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051cdd13c5d224f275da58f190755ad733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf0ef99bd57b0cadc5fb9018b4b0341734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9ae13a4900955057cdc5fa7453048d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903ab0f554206fed4c72a832d1e28100736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24065eb02cf160766b0d99fe2cf88a737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ab0fc6388a2091dcfbee857a1a1a2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a74a685e64f08e8d1e57ab761438f10739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba15f5d3b344514a383ff1ebfcf1621740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24daf78f0aace0621f56d9baeb2845de741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d13b86f9b51fdac630dc5f974ead17742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f923673b717b683c4b243fc7eba997ab743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606ef808c5ca28a4a305ce9ab04e053a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92b7f20ce5630a585d49b6d6658e558745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4398373d877ab15788fcc9365d2199e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c012f362eec88bcd7bbc80bd40353c46747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66eec4e344603bbcb8c88364c180e69f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28e98ea34b97116154d5b17bb267fc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12bd0d24073d4cac80d29c03c0ab862750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221da39f16a6d272136b720e2120a49751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd671eff8ef0ecd6f34ce1649134f53a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4a7f2683ce4295b21ec468a6091fad753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aa1c60adebcda859ac87a92c2bac65754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3720a110d41e8ec102feca31a32f89bb755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8185cac0ea0e0165812774f6e6cd0d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081ca29b30086be55660a131b4e3b5b1757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c141a81449e3873e9cc4f295dd587cb5758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c791eef818005cc7b5d1ee9e85b7ab759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>