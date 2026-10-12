--- v0 (2026-10-10)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef85a522197b41200c931dcb2a5c6531.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088bb1a666b3a2a3852b1f07624d9e182.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0a1267ede372210b076927c230a4be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29346aefdacaeb8ca14349a95165054.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84111cc184b977a7a3100e849024f9c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c394a766f34cb28e81a866768fe4fb5b6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e520096dd2a797ed084b5d0d9f52ad7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a190b0276d1d7116ee3a7f936d23ec718.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7027c0f39de686702de35817cbc791249.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549e317fe42687bcfe49d237c8de482710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72220236ca06263a938274e1baef9f911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703df88c3f274351985a46317e96fb6612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005174c817e0cdf85e1221f4753b7da713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbceeb30e9861ffea056d921eed1564814.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca5f9425dec636d6d3770ffacb75b9015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be762770b157b4e71a658db52ab19b216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b514a2caf7610bec611a9b164d69c8af17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc218bd78a48e8b93b19f81f47ec212818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6815fbeb6a4d37e8a313033ea09dcd7419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112abb79ab786b1b68c5ab33decf210020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74fb87b25d7aaeffceed6d7215a414421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafce09d679f625c8a319d5f21be7b7822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc7c0a847eb49d7e3ee80af795cb36523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e9803e8996804744eeba24127923b724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f2be71b5b2a05b490ea09bea76e5da25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679987a7543eee25be4a4df83206a2f926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6338ca8723540419398687e675f3fb2627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec64ee514ecda224ee042294417d01c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5729079eabbb8bc7a2b7af6c6ee25029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8421d5a65e9d91feebaeb384674483d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648d0d5f74b2ab8d9fbe9bfb2f336c9d31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f745303e76cfec5027b9b35308cfc732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75fdd3e2b26644962764afd4af610a1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed9c2c9a5ca2593fd2e9c4964a6d01334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625649e33abce0c8d88f6c66acdbbc7235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e53eebdfa57121da783abd30f7f9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e937b8a5901c032cf7613f509c980837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40532ea31c40435749889306718ddb938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80521c68e006ad26dca2fa94baadbc4539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b9bf3599993f6c0cdcd7698268ced040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d66e44cf6a82eadfd1517a35737b2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56455203cc2ec26fd49ab74fad08970a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f2906c60b20060ed1b5867b72fffa943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855726528b3f25f319fb75c201596ef344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbc04356509739475a57ffaa5e9ec9345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8b77af7e934cdd76a8f39566e396046.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc4e5c3589ea2ddf96dc6bccf5b0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd114adc96d07b91bd19ed737cef43c248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195845572cdc2cdc4141ab657b109bbb49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929ab77f3414070115b2f228e9838fb550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb238a6fa6aa3375df4d0cf831acf7751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49dd1ff01c359e3d3c475cfe3a5430e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c78ff7387435f4f3a68586a1fd4c3053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353cd3b99e7c7d6be1434ce84c4e389d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba4eb636cce5c7f3dfe3e50da28928355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce010d4d8ca52953f1e69ef0c526c3656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d52fa5cecd1fdbe96dd395f659fbe557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17c7ca757aa11a7318704362bceea5358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f084df0762f9dbe160dc56b9b7bc316759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a929cb1a0dd6411d0ab0f70dd5615d60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4a2ba9e99d75a463b35b5f4f6627e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00150d30695b47e636d054fdcbb4b1a362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b420e8457c81bee5ae905fa107de348963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8808ef2cee72c0ebfd67901ca1a89a764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab6bbd7efc1b92e820288eb98d06fd665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da600a43f583d5a71adc0bc34b07ab066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0dcc95fd76716754e234200a46e1c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510b7fe03a3c9b205852b0b7a7841f368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbad01d1dc17e95bea3c499a33a4af569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c048764929207ba813d961ee26d69bb670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6ee14e7a99164f5ba6405cb231320371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73dd9b68dfb584525ae0a8564ee67a172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf683a601f2e4299d759e8794166973873.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c80b841158246cab28e24c94d4e752774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fcfff0319faebbbdb187d7a4d73a64d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9979de4ca575af9f21b61bea6bb1337276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8154428d98f2eadb65ca59011865d577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1411ac775d8ba8a976c23e46074d31d878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e07fd608ad8e0c5020077e303c50c1e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2e00c92dcceda2bed948c1fe55170080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b23852aa98b6660979abbb40108c3f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edf533678289e9fcefb6cfed5171aa82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e0932c9946aa68c4dbd04e9fcc932a83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7cb9d7847bc9e879011c5ed6fb39a384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ee3b2daf4ee0404dbf985ac92738db85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427c2f86ae0fb26fdfac6343dfcd614d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db7fa118a354db0ae0f34248ee84c8b87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63810b347ece07698d61c3e1d50635b588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b85ced32464f62807e3ea40cd886d589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f439348a0aa02c1abace1a23f58628c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57576b45935daf0fb813899a79abc3fc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fdc7f301b156e6d8f15a784ecf6f992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc44076ad16ac042d53c4284ceaf044693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7496b15d99e04f559600abe035c93c1b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/893aba25aa8169f295eef819d3287f6795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f6963a41b54dd8a5a0ab6da049306596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2aeb0d2682d8728dc8bc630df973e797.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2353119c7054d63ea43a7e623458b0ab98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85eafacb92a8c891a2ee4a13f84d08999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f559a6656b0ff1faf9f7cf42b95ad4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8bc5ae53a2944f1e9808ad30bc05b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847627b3fbd4eeed924666243b6b7e22102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99aa7043049dad0f2fb87db13d88c88103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ae8b2b534c1e1d7c712574e97c07b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef786b4afee1ef5a9e812fa22b95a261105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e04d68fc347809bd9a3d1b7d5ba465106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955be5e767baecdbdd4191132a72328f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d22c8bd160845ce39454e0d80f959e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5366c1bfa612cba15cdec0b5556be5d3109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775fbf3c5cfeddde5f80c3e6837e9939110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba60ce8e7c5695856398fa8b5c52a02111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb96c612692fbb95848f0f461b46e0a112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e93b2edc0ab146bea7d4537dee583113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6167b736d13226be908276110bed2cee114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70feb02fa6e84fd4cb4f6876403e5c68115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5269bffee3c24fb1c89022624624444b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fdce57d1618aa7b1b572bf2083fa6d8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46f91fe8d4e2a97f590f41b47755c6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9811ebd5d520152bcd4c3fc2561b52119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631c0a20d4a15a75fdc57bf4a16533c3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea664b1ec58eb071e4b399c349b573ad121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c82a4e84002f9ed2b119a3ae9e1ba0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ffa5491e2c2a7dfaa4f7949323382123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7602e002e939078143692e1b9731e393124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8e3f3a9452ffd2698423724390f34e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e4ad964f4e77d4b91cf2beb8ecf179126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d526d8f03c15b42e9070f737eebc3b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372b6ff896da800d5b3e9b5b8569ac8b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00257ca890ffdaa7ff4cf4129b5696c2129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3ecbf44f7af659f4d9e6059f3846e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d73ca4f62ee8b52234c9a811a11521131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf5f7c41e255af5a3052d64b958c5a4132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5c998947d78db250f2d2e3f56bae9133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ea10693f8e48a28861727142040ab134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29af06402ec5e864a54e731f6be84e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5d2068093c6314b1dd971349c5ecfe136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878a5070a0ae43344bf16fc3e416c1f5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284be9a382fb91fde6296386510319b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8307a10ebdd852ca05d91fe99a0458139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39765ccf61bc83754c610be9037ec57140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedaddb7eb3f1321ea97242aacf3987141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e3df992b34bc3005cf908721660959142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e7e1410d1e3e44e3044d21bb9485ca143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c6ff3a8e83d71038b06bc82949fa5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02211b56fc3a9cadfd20264d40d300a0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae9ad0bff103d954efb4515297d8d74146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c55022ed120c682726d73b2d698ecb147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737fc5469ba4ebf224909a9f9b5ee5cc148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adde2f65356bd8b7b97de26429971c86149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e528aa99119247b30e97e6113f47baa7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3075c8d7ac1c48fe8a87471fd6378026151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca155c1e4395069d4b758e734bcb276152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa553d5da50d964e30da72a9f6c8d9153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1234d472c3f83982f70411c6bd9343f9154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22de05016f33993aa0685faece093558155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375df4eda1d523e905fbd9c0c21cae9c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8430d253b6b9b352beae937f10b2efd157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19bd5c8ecd2dc274654d1706e0e1ed158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7400dad23e8f5582f94830dfc51f0a1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b803e0a0bcb5986422c23683dbf0f3c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3cdb4bc29ae118527de5f5fd05fc68161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c051e3b8c147036bc0fd11b25c8513162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637842fc45c6b17bf381d95e670c3c6c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a81418fcd0b6ac27ed861b753512d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320666d1ffce940d8d0acc8b0f0c2e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d661f43d3a0cd29b5889a0b71bc0793166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710488d9ffa98326803843d9bf8a9741167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc679b46061b3a6c28871c5c5f7689168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1dd9277efd3ab93aff54dca4ab2edf169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ac7fa80ad9542f1e3d4b6ff2c50cd7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e838f83bb8d2da578dfe6505e95bbebb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407983f63d3bbb181418e02f2b99ceeb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27240556f5d0a4cd0bb17bd7cf87febb173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b102ce4f4a45998f34b356968d5aa69d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e874b4374045cac791370f720f508a7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152596840248f867244ce35b7180c477176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007385c8314e09692635b5f944b4a181177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f919079a0405369c081e722357c16f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3add1c336a9291b4c2a4a0b3a4a7e6b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9364cac3db5585a9b8f24372e56b6e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a378a84641ce4ebe9eca5cd7a9ce9081181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f3a77676236bb06892c098ea2fbcb182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac93db4e1e7c3cc2f31c47d7bc470669183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9ab12515c12847843c1685fc53f69c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2484fc68dde907e4c0365e814971b911185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915d9f01c5ff4ad041364d3c7195c14c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc27dd74e3a31e352489c8252e0243c187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c99ea3b4dbc1ed98ae53d5c51916f2eb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c222172b633461e44b471c9ac08e2792189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63c66f18666dea96011649a45ab5fa43190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a7b4cfccef6d5f08aa53505a63696191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7be315835882d1c4b3c837c88fe6fb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7defa020c2e0c1bd8e7fe9ce34cff4193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef64c231d7be2e59d111b4cf014606194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b35b9ff9273bf232c7bea945fb37a8195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7235e8a86a830a2ef3c174f683196e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c6baf73170aa14a3957da284cdae05197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3852b87bb5833ce55b6ed46435e595198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9075f9e0b377a2f4143047179cd2e5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970f37d0859fa78291f609479df2282b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736bda07eabd90a3351b561ab5fbcf16201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25fb8bca58f594c49e3668923710df7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03426ddc1e40ae40eb69806bb8c4a17203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f4a85823dfcffddde07fa0c6ed7b3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50341ccd1c09d993be1d7c00fbbf87e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f45a74b2b968274bde69dc06b293e6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6acbda697a21165a8d036b97e083c9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf9a40bde20e5ba92df8cf8e799267208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db23f453e97a948b6db032aa4677e36209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1ac8fc0d69bf7a0dd38aac218c7038210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce42e16d30e29cf6f859a9a5c81d9f5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac87f8b798023efb846ca9219d7471f4212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b414ebb0d43083dfedef2102e82e7569213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2e637a5183ef31a3e0f878d6aedf1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500ab19eb1bf4cbbec9249b79d0205b4215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd11f1639612ebd01ce0da63bf886f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcb9f0aa442f99c73de3b6e68005e4c217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa3b5cf76725700b3ba3f013bd1ce6a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ef3a75569f58b667681b1d8880603219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b69f99f6a96f46d0100a5f6b87af1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446806e42a834ba6c3f96bfafd5a091c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f9879ae2035a3e6779293c11407cf222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca55fc67a5e8687a095b937d8c087a72223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b7d8270678d9bbbc3033c22288a8bb224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626dc9a7ab852f27373e4f10e72970f5225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5d4cdece3f789481f04ad923b3174226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05448c190741493f34a4a74a7d1568b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7a8e179afa97e7755e1f5c1dd94934228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509268e965465e7dfffaa2c411cfb165229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809eacdf170643b179f797e9af22269230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58292e07d4deb3e3daad5b48f52f79c6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603db606465e0f00cba85488563e56d7232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d205761df1bc2cd733c322dc5e1c25d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd51bbfd700ba5bf1dd1f890d0a70749234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c446b918f013e5994c5c8a4d77f1608235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bf5e309405147e34318d262ab6132f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7cf05672bc447763d0c4fe6a55a168237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f87a9152bb357e627f1b5e46e64e9dc238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4ce31f3904fee5070b4b940c9bcab1239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6671a0e6fc8ca94f505a4dabba285d18240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac99b7050385e775f4c713856192a776241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d526caab56ff72bc253ea947a43fe8242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163243c6f88672f60cce8f2fa0a83f1f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d84983434d02f1b48cd19eb2bad8c1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a30551d0634a7e945581528de113c9b245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3c7dcbf3f8cd8ae0c92b3332b461b4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5d591208b3c4fd3af14b0e7d6f48bb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f87588115226eb7b43b39c59fe918c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0855d40bf5b4a11a68fd8f434a14a8d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7b1c8ff344da2130243942b8aa9832250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0930d27ee89838a1b1c1d9bcb6f8abdd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddac51171cd5e22d2eb25c335e10107252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce404f1be87aefda2849f223d815e846253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0884ffdde30bff785819f4dbb8df686e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74add6c19869d420cebabbe8ffee3a23255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837f0b67d18fee6e7d76d6b82270479256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c3fb2daab68d949d730f1cc7253b09257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc730b6e0a7d3ab77e959dd39d8f3b18258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734676ec3286366bb85f21b5bbeb5c61259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be9910e7d9a0e3b542687644db8f8f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c84814856dbaa3e255dbdfb552d23b1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03da22f1da68447f5cf9b8d244d07a92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2545c8d466284c302f8ec3f85f9a1ee263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8366387cbdb6585eb31b9bc54376f5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e684c77e67fe0d7843b7452478f173265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7e859335148b13bc975211aff01c8266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a2368a66da4863260f71dd136f95267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bd1ac142ef96542b5a06e8e54a3cb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13600d8d0fb801f65d7fb8d64b6475a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9453c587d9300de6b6add2099abf67270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb737a5844cfd01fd3c4b7e7b7787c29271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02210e8c075b6975c9f13851991f20a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec0f39a21b50ebd4a7cfd0a790515a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cc638e24ce89e936af5ec5a430655b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b50efa152bb7717bc0a53cf744f336275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d703a574a53fd7dae4d21959a186d53276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4d9e5108bea728e293f08cbf182098277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6e9ff5555a7cefacc1786559cace05278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d6585899959c46e857267e02030d88279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa57e79247abe9b8cded6b21dacc576280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9865662ba395bb2f9518f3f3e3f3e281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193ed82fa76a65e3cdff2b3ee6c24cc4282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40465be26f44eceeef62bba0b32344c2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18a9c39a18d8d64863d2b352dd18914284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5ba26cbf1ac21a10ffd597c65c2b1285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24b74f537b1815d8303656833634fb8286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d184093f0625d4282b003acd4a079ebc287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216ab1f15806c3274234d6f3f3d159c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605de22a5da2755885c813d60afffb96289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4c5e02810c61c440e1438fea1fb57b290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27f542f488f562bfadbfc5f994f4623291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e711490ed66fe7c861a8bded5ffba3292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78124f2dfbd1e558c35c5fb2c07e38da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c026293136853f4d5cfb59cf06d6d4294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15a4fc6908580a6afc5d3b4c1aa4e59295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e013f29a5f80836119a2ee7c5bb2d8c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ffae8bd347a45775175372bb22594297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9ed771f5d6d0c2d7e503e37fc7f917298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee33f7b2e690697bf26e3fd9156249db299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0d51cec2bfd6d6324d23efe378661e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b907f2040122f0edbbc613978aa8ee301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c763bc6c555df41270941dae4705576e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc084d67b2f5a792025e5a55d0c5bd80303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850879f169ee574f6aacded3c69fe24e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c88ee7188734bfd36f4981b8c552e9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230b6ae374942dd5eaeaf990a0660169306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bb9e30818d9801db86200d0e523782307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79429a607ffaa0b9871763ce8efe028308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a203d1f30f9bf54e8820a773c1faf4e309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277771b3a0de9c798135e6ec35bf3d3e310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81993f75dd04d9e4aa0d94dcdc373237311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca46543a0a66fd0337d4efb6cc522bba312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749217b9f088c7befd707aaea7b7eb6c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52be74e2f755d15d8382260c10cd69c8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9a5e43d86caf0e62d1d93670a494c2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf85ef82f0731d1e30aa19878a99090316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ff1da6e2a4a021ea0fffe6b8518791317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02c3a5a6dc42e412ddf71e9a86017f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72af00e6dd8ebc2701162dbbdfd60852319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edae024f434ffdd444a9faaadd1e3f9320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c18fb123d7541875de38e0aefdf6e4321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2423c2d5606340772735c8ffbe7047322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d917a59d1a62213492887b1fa43e98ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5c79384496d29ef9b88364ec80e1ea324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f20ca84dac3cccdc8eebb38fafd46d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec3b47314e7f426f9732b6f3105b7ab326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55918ebc32b67f12b00785b0eae707c327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb5dd2c88ced5eef1e7ebd26f541990328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc1004717e01f36a30926083e422d76329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b212530613393daa6cbb6c6bdafeca8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed32de220a133919b5be05fee3d7c94331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722f30febd085f6c09b095ca966e50ef332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e79daf3c01e1915b1f55f613ecca9db333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18f4a32946d39e7077c777d91790c28334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a2bb98a797bb0f491b273f910d260d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60bea35665df036adf8b07747f68e73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259f97076efde4dc66ae0183f137d183337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6460d4afc5fd0d04de28f88d05dbdfe1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd9cbef3f56b3f739129f191465099c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122e34349d1004c5ef8bf80b69be42d0340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd206c95828eb451210a860342b09aa2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84c41cc0f6e96bc0024956b85edce8a5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaeda02f47c0cd9002d9d19778ce26343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957cdc64e90e30eb09c7ceea1f607d15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2abec5eadb869f830d6c12af8f074db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6c24ccf93a11ec05bce7466685211c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027005d258659952508014acd8a33c90347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c638bf7742909dc80e15616f82abf348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2bac482cfeb5bcbb8566d1d14a3aa7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ecdcf47d46c28560b72a17a128f5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904ff8c519246d92b736db70030c77ab351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2307e0d25609df8ba57b8173df6895352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c38463fb8f3042a1b581d0991d7b25353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17760239da37876f8345d9332259652e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfde8425dedd211e881ade551fa1b740355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26537783a54a2788750dfdfb6389acd356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea09400de3e46867690153808bd5761357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed23c0d57fab9e880384f3dc09898cd358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30f74800b086b1d50331b8d05bee245359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654ba2dd8ea1008a0784356dd89e2269360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dced30e4b26bc49b6afe16c369f3d7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce41fc01b9f724c039ffd3769cf07ed1362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7c892c7455875f4f9df44a326c6ba9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b340f59c4a405e550dd8ca7534e30364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7838f73e01bbf76bf3393317e05784c6365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3591680a78f680290c12de669a0c03b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1984d9e281f5d12febd2438c2e6fd23367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a88d4914d5910f96116083344943e2368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d996f289185e49b8751ef5505eb6ab369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e1ecbcb67a1e6bfa5bcd72b888831b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b98ff1f9abbe46340affabc229d9da1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945a7092ff7a8de31d839170d133ba2372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281e371d683d12cf549028fbc5b40b96373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f8437971199a67e5fd503a58bfc5b0f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9d9f70d1b59958f94f8f8374a804d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade451c21c4e4431712b5de54a89c06f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d659e38f29553415326e380b0086024c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d339c5a3e7b9b1cbb5000f814fadd8da378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087b7a8b3eb042682b28de6962c9cf5e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96a9116f301783d3bd7f1b6f69b98a6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0c55729aec6fb25064effe8397b71381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f96b782be7a376930be8141828dff382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d67b9b059f5f2285fafd4effd8ffa14383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191f241bbf835fe056d2782b37a9b556384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99175ccdd5dee868192f5bb13b053342385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3cd5980b42f06a201d125d891effa386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154bcab6af2d2881b75fbecc8bdecc72387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96178663d7f7d2bceaf23e9deca74921388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769856033b91927c61412cf4c8041e24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a39510681c9f818e0b4718554fa196390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153eba313bb7a0044e4a910756584ff1391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd201fe423f2e64e94ac56a495cfb53c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c163b66f9711072ae1bbfe0f734b97393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e85b7a15aece0fb4e56306afdea76cf394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3535cfdbe9f0b43c132d4bb8353e744d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141954ce8f4e26e91304274f860fd606396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc218ca54ec0c0363ffc5474f4df58d397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7d81079f3ff18858bbaaeda3c9b2fa398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6ff2dcc8caffa30c0a9a1640ed389399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d46e6b745432f820b3dd1a0d7626a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e9595207966890ce7a678bec01a98c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eae5a870f301b91dfb737db584e84b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8ff0ef76a0becf182ca70a7bf09abc403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0696e049bb0ca0c1e655c2caea9d5ee3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10e4e4181cfe296c5cb632db5396ab0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5be081f2d8df87dd72d870e500701406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a73d387ac75db5e798db419838380eb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9150ff394fc8b589d96980c63bf3f9b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb2cb2299189c2bc5cf69a32ff656e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dae14daae8efdacc59e3a2538cd2cc0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4172b926b7f456ebe757fceb42c3949411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c18e8d2e9fe9ac7a82909be09719443412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2fc24cf98a9e9788020916f64492c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7797bda035f4ada25ead9160cb0c41c2414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfc1724eedfd67b19076a9cbb75c549415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ac2fd0abe37e1cc37f4514282b19c7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58575119acaebb8a9d0c67358b3fb0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75042ad49064f67428b8e61c2df93d4a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15435ed770af8df436eb22e9fe3998e6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1598a101d8ddf87fb61fb5ab13302756420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3308fa9de3a5632f176cc66f737b38fa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e27695adcc2e2fe020d47c1b1d9d47422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e26c1bc46b6ae1d7952b03cfdb21a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f970e3327aa4666bca9c043947ae93424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbcd800f3d2e2f5157cc49e265d2089425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b8c21d3cc3e40930cb9982532490b9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2cc98469eee2eb6440b898a0ad4a86427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a26a688f3ca3d7aec004e3809fbd63428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83bc30cb9a83e116fdc964e22786724429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d27ddf47e39c34e95b946e3f19d0f4430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2cc485c975a886e339d677ef9dd6e01431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a15881ff3da6ec35acf4429582130c432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a81228ff0ef19dcb7df28777fb3c856433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e9434a87b2899bf49abeeb1138d60d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb136c88a0ad0332a51a60c68f6f9d7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27277cd201c82770ad45b7402144af4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352777ec7ed3ac10bee8b6e25e7a13db437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a2cec115cf8c8bf28498c1d60a2521438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9135f5d3fb7d471b87da5a4f7dd7a7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203501640bf063be088b5009d6979212440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cadf56455f37d6a47ca334a7b0aafd441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522146bac596ffd81fe33ece90018a72442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7a68adaca0f41b7b34e98b84f0f4fd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddf3b40ffe8ad43f7d10c25ebfed4b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bdbecb0c8bb60e536def9b280226dc445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9919e27db2890c02a7848cff549f7446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30fd91335da2fe9991105d4b9db2f42447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a20a24e0bc323d7c0b40d3e3da063448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d36968c3d5359ec19153fecc24f90ba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21710e4bed147038481042f3d82c66ba450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f2b8f0ae1a7bc97fa7ea098883651a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a0d0071584275d4f54ec00bd04fbc452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99334704ea7bd1f0cd20cff30f9ee65453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69c0d164866c9f86fdcbeecb83528b2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675ca6d35a37e5d223d648d9ceb01526455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44afcc0c5757bfd98b0dc48ab2c93fd0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8429980cb71204c2f0bc44df3d3b16457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25206a1579fb612e93590e3e62801298458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d587f6b5b9a22e5916e7e2aeb836a5b8459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e2c048c809ef2e3db1df5033d0675a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8f17ac2b9fabb838b681e6529b6dab461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a0e360c35c53d6c0922f4aac8e109462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1506e2e7fffb4d5f93ca2784d9d54268463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e54e35abc37161f2f24acc6bc7243464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491a7da8438d2e564f23df51dc9a03e8465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b803cce12799fabeecbb899757393bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4973c3f99b0b4b052c6d3ae24c84a60467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a36b03bc6f5da4894c4fba1a54f0f76468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2077148c65029573ce6e0d3d7e2ee9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0557f63ed0ba4f9f223057a0a3f59d0470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ca287fa270e6ba48fee765aa18e6a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d8d4d15fc5a771054866e646f0228472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775d0b30771bad521f441481a2c7a90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1befa680cce7d02c5257db19135c376474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98beac85e02796ec8261f59da68535475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29f5ff37e07d12e229d3846d8c22145476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8d74c5720389169c1869f6628e7f23477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ac45ae76ddaaac38117a3b055d6b7e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4f33f4e6d86a4f0be0a30ddc07ac68479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874bcfe2df0f119906a5e525cd347a35480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49d023d40b4f41c12a192b9a50572a1481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c074665e6608f211f2fc43d26c1eab5482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1a6a0b1dddacafbe535a9ff4b624df483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618dd098d94e1ca64784888635dc95be484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da132db7b66d3db88965cd497fff5d1c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3c27865cbcd178995556bb8ff323a2486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd3599d8c6ae77c0e105cedc6d290cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1135401c41eb60bac89a113e02e1dc6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa650e2dc297602168b96446a109ffc8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d5bf4862b7e4f40c05b5dc1711c4b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49d85f2d35f806a19d6933cf9372054491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a7ea85a776c4eb2b8152181376c2e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18860a23a40a8ded75eb1a270b4720a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a274097bcabd5bfa56c55869c25ac494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935e873549ecd700d790ed2571135331495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fb7d855657c54b9e7644b7aa21373496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a301a69e701fd7502265ade907fbf72d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800fc1407ed62b7c0c622d056c416fd3498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff4e3cb9e75c2c89bcbfcadea91a4b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf2aec8428649befd90cfd615966bd5500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596713bee22c9b7aef51834f0348f409501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a025185f07624036b986bba512927836502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0af53768f3f6245149606a2186a59a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0129d27e57b37097da17eb169ef0018504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dfab067f3196ec0fba6ea817e2beae0505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760c43ac607ddf10f648e1e64e33ed6e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4d1f6c684ea9c3985ab4ef33e70e4a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5244ab6ef611c52ab4f18912b1847000508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050ce76437f0994661d9575b53e7d28b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4433d704fab62f3510c24c4ed80b1522510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e943932c4196417547a713e01046462511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2750b928dba6aede4cbc8f4d18e24f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea235862efc0323a21df26c0c020af5f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a10050b28028d70fb4bbc41d678241514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc03808a5c4d9d6b8a44fa10c871107515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac37387a5c72390dc9487f377a75f95516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76fd4e3e010fb0a4e4fe32f44a03e1b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c64796b7895986334d21b917c75df0d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0334fe262d2c25d92d282aa4705922519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578ba1301bdf9d2979c5dc9646dd276520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230070d19324226bf02eeb5f029af01b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cbebb782752e6971ef8e580c7bfefa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91fb99777fcaa91a23c94e932e1b326523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3869705334ed5b140c65993a5ab38b51524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecfe48869f83af9df336be0b4dd4cea525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aac4803d6725d4c38105960f8b40c1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c57815279967919d4ebc12b3056d9d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ec7bbb43e409175b99a902466e8a5528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4398d04fd0d9512a5e0356e27158576e529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0a60e589e87d1be4bdec803ac6e695530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4036578456f8e4601d2d568c73c45284531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65800e185efd751716a9c348a5fec57532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f56ee386e6eceab41f26b5380250bd2533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4090802c5ff89ef814ac15c46094c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5685749fbcb17ff4d89d91c84a879bf0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f66693eaf4e9f6dc92615004a1516a7536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b583d63f3f9855171ad408347e2a36ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d2da3b79b8f3d1fec4dcccc2cdf6e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc22c1128e4ac2174fefba7e1cd7a0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28025f19655fe6e44c0fc16ecd0246e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88f5cba49a44156a5f8fd6c3eeeb6d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7684544f2511c16ec5fd4f0be412275f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4720dad5368f0e02adcda84c5ef8d413543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198114e1d7894961481d7f083370c438544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd941d55b78e84f4bee1691ce03b3774545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fffa6b40a0a7001954b8c5798f3874546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dd3ea423039db93b1b05b1d584c1f1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1fdf0f4222e5bee8965972c9df9f87548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c7813f242224a51e92fd43046de61549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183676de93c33190dfc66288a05c9fd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bff99d6e4c8a453fc5849080349990551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fde36891d31ca6019100d88340c6d31552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def63c7e2ea1d2947a73301c3482d1f7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f4a8778a31acc366a58f99e1313f3e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2532a6ecb3866b949ac518efcc119d01555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e861cd7b67bdee1704a7998faa5c622556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38661ea14aaf85a70d9a7eabfb7b406f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9361838e0089e94c815e591d95ab087558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701cea072c70dd01dc0746a9fb214ef6559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9030f9e26932624f06418dbb5460f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b663138903d22f7141cbf04082e751e0561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d239e9abefee0c7f24742ceacc3cd7562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a735e8ce95e1a74ea0afd683329adca7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec352b88c22793590159e12b3d5b7f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f01d6f2a3b13ed6acbabaa5f8bc9c8f565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657b82cdb2d5c283d9f0dbb0705d0717566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221b0dcd9d8a49e1a6f2d1c2a6a687b7567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fa323bc26ac47dbe45d15d5717282d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad8480586049d3d9915931b1d9098c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e0baf7b9a45e7390f4c765c1e078b2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e826ef8b40b67640601d98a76a53f144571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8f031c3c22c2ccca3ebab62dc337de572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a44d73eb7a24405814e8c71a166da2573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdbd10848a824c20366358de837fa95574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec4d7edc4607bd646f33bc93d642611575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff46be9c12d0446433288bd270139dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcbe446e4692b569f6090c969e16809577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e302e1ab1d69abdb0a297977d26ff222578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3b5163e84dd489e79791814c06cdf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356803241a9d4390085fbf5311c5e33f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d19d08c68a37430601ff59abc2ccf4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fbe1298599ad1339341fcbebc3a41a582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae88398cb361830ad30bc921c7dbca70583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c00c92efe285d7497d12f63ee727e0584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541dccd7130165b1b9c4072ad5c21f10585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bffb39b5b8e363d248d29aa08d5e81586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caeaf144d6f3be92fbfee8cc56a252c587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef4fed631eb4fb6bdebad24afc91d99588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae3e623b394d83d35733b9a5d0ad608589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36708069a87890ffe5c25329c5778a81590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba514de56a9b6b0ca0642713bdf345b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe572c2d50a300e3631299aee173f2c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b526dc1cc2c95aeca3a9dde3204dbf51593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6274f60a680adf1e4e83d35ecb9c6d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a568b5c73b582a36487fa5717f69aa2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9e8bb8ed8fdf9aa5d5eea239dbef9e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c598db1d0efe7f2b5a3f135b4d427087597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869ce6b88c275f1201012d2fe956335b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424872615b157dde44d982dfa342bb65599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7113d9746c590783878d010d219a7368600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6013a3a2173e293056d6443ebbc0e8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a3d222d316bc403c4ffa73172d927f602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf95234eb8acd4a0725543b14fba4e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33640b8cc5cfcb02c40f4e296fdb31a8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e37a9ccb67a8e0b1c8357d8a5ed353605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51381b451421d7e616079df22beb5ffa606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1046fb5252bbaef97c91c65e6bb00a2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c955c2cac738e68b667bcdd32b2949608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b46a56f30aa23d711e61dceffe52dd4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bdc5bebe16dd8ea7937d6c896576a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f58aa1b4c8ad9f9347bdd4aac8083611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7bd0a4f59e9abc9d69a8672bcaac88612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bbd6ea5c789827a4528ec8a01268d2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6986de16605d6d96e09a5249123bad2614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612199dd3dc120a8abf2ae946489b91e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78160ae65b7f4335b2a8a059b8a51c77616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94eb8295fd48215d22eae71a9bcbdf63617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99604ee7c6a83b94264e9ec74f78b9ec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e39af76d59471851808f21bd99d084619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2efb9f7de72389778d8b6d75f3d7a3c620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae88b6b79da98a05f1fef8de2ba623621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e622df9ca30b2176d8716b2d721716c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeae5c0afea5ffb34694dc73a449b3f6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20d731b1cb24d7a7004a97dcec3bf25624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a922287b509a160a45258a51abfaa7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b90679874a5a2baeafc139e150cdad626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a09dc46a74265d08903edee99dc71627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19df449effdc33393a40968ecd0d0da3628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0b2fb5130992194397fbef5dc097fb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb424ca7f060a648dee80828f764dbc6630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/560660d8acfbe965469da5faf187acd1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cde1d9abc4217431ef85f7183d35f6632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef1ba364b23bd867c4e7b68c6c438e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eeddc4f0d49619da8c2e0fceecd433634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa633a5d2354d0ec034ac7ccf56d9350635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc0a5451121f6132898485cb5ec80a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9c987f15dd80b63412f7dfa4f4e5b1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917f401e2152a9f9f6eab60bd1aa034638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1ec044d7bbfb4c0070152f0c0e1370639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961abdb52f36a7752178fa20b3db6c5f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af17fbb0f8cad27758a4e7b5508ce202641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b8b5d34c07765eddbf97f97f9c4340642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39026c5a7b9c2d0633446696c076312643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52218fbf464dd3410de4da62100e371e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097ead0cacbe3dbb1e0f200a8775d11645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cba166cc914f3a2d9e77f9ab389b21646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f8c84cb63c94b9fd0f63fefaaadab0647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb0b648cbfaa3243a4e7cae2d60f57648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b61142744e82ac3296696df079054e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3558f9e1efc3d5fa7b504cab3462c4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5050952fb8f1a4c432e3a4891fe8fa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565f08b5db0ef24e187a4c2236665b8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e04345937923925e0a8fb7c412a3bee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52dc0d322bd459d56bbf6bd0875d36f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c3da40ab5e88b3dbcec04324e68c0e3655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74f9a634e75d59ee2faad0a47a85843656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe705dcd07af359b17ed2ff3fc8dc08a657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c845f60467c1b545c0755b51e93029658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d51f870f8f11a7eced333f7338233ff659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406a23ab7ca496ec57347261f9d9c8df660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d9599a83a47203f6f599c44dd85d7a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330bc91fe92ca26bf5a862385f822e70662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a431eb3ddad68519050e025f00aabc4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb714c58d106ebb065300bd2b8eb42d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027daa677eee88d7b59aaf55db516a4665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b963817d5be95d3403186b2bc9675fe666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2ba8808cbd5e41814cacf89916ab93667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b494f02c2e0f8d76147a97ae9d9d53e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f969112dd8eeb52cbd42b9e4821d669669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091cf3dcc440b9a49a7ba45e54d4b471670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf7a105963f215158b3a64f385731a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7784c4e5120493df7d87d5464c0455d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df41f1d385673b7b290e2b75d44bee5673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb64ca6fc992732b6b89a44870ea9cc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbff4384c15ad68666838a1906a6a4d1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4e6c8228811a24421013a6d0bd08c6676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd785100884a451d129b58295dce038677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e21b7481b22ec3da45d38c179141659678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c7607c49fe54e433ce1d7908db6c44679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab27b4531650758db624be38a01a528680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d315f4ad206105042241ee335f22ecd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf27fe4cfbaf5c3d2f1ea60c000652f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2098fa2e6593e77a1ab3a9e84985aa34683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d6c6456e831fa613ea88541427ab10684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e120fa6c0b7a99abe341baf5cf6240685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198b8f273e934f6942721731e2e6e467686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e072b2184afe5fb848be0edaa8bd8aaf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c252fd1bda93847a5d6134c5f043197688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24477d2108c27f0f8f50169c30859e26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74505ce447e92c2b424a320b5cdfa98d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdd3fda98b83c29f0cc70eb1df5672d691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663cd5643d5f12850ce3ee74045fac8a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180ae58010c50b696171cc415317018f693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f38c3be2d6b92f9dd9aab7ea981288694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6c78cd26781416c9d9c2b13d8c569b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a5c044f02eecdab700de459ada0c2e696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31272b13f16863638bb447f3bc22b564697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b43f3142ba93a3d41884761fc75900698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ff77870ce5080aadace7a5eece196e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51583d8bc6d4cbcf5763cb8f34551468700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3998173546aeb3c141cd268454979b4f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c019c49c6d33ea96c912279d9b24db4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02438e0555a5db8b2e4271104850fda7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a946bab85fdfd80995d6c804b9c5d813704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b74bc3f47f269825944748d4ee37ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521532a6310075cfcfc56708861ef79f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5dff570aa481d5d81be1ef400b7619707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d9da8189db7e57f43de11b43f42445708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400f6cdff0597a5811335a11f8292838709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460e5ee3b60959ecd42f8596c9c98575710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e174e8ae6fd234010efbedf99c7874d7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72867b222e8778c88cc133e7c63e115f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f23b1ced77241f70892accd535ab3f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdef1cb629771ab1484162957630e813714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2de74e5f1d289cc13a327ff2b7b79d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584c7053648fd9d475c9f9b77b097d81716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea2cbe3b2d46c5ceb645777ffc78ed7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf50e45c495c730a79189bfccd47872718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c8e81999cd953c26b1d16023ac16c8719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b60dd1e5f4ea35420a44d838c1d824720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a44586b770c72c2c724e8b233144f02b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce3ddf4fb56bb851e43a7f0b0df9cea722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a278df56efe1d7a2df06ff6d0b2a9723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762709a698854e64e926a0ad803905b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d168ccc161dc9f66f9a5c15ac9cbc0725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d10270221e5f930be9c5afecec7e779726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eab638b4eda0ab8d4f4489fba32906d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0c1fe91f82a5ca381902729fdc11cf728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac670ef1e1f487aca084711a980757e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127bebaf250bc39d5ee844665037a496730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b44951caf22f8c4b5c3c478c65dbfa7731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93dd25b7bf57db21f13953d464fbca40732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a956e3864c15863d5176ee1e14d286a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea3dbe8b7b9fb26e5bc231ea99dc1d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3042ec400b652a58440e5669c233104735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3d68194874a30fc67bbf7881a5cadf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d0845e30f12c29310be4c38a28abbd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56ab91945a9117aa20c1e0fea2e5c77738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccda7c179cf4f30126c88d442e58762739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9139d6b190d2fa086b0c16a3238cb61740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6dfd95e8c9c7c3c134fd41f924a88c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71d49462ccbf5f8b0a516f75d9b1de742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad0e73111949144eadf5096a329a445743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef7ffb64360b8741855b9c97fae2cc744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feb028fab39dd37767ebab5e2b8306d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45a81cd9668d2642a50e1f865714e12746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7371aa07a097c168aa1bc2c8b40afd9a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0ef8a857ce7fc9851f9e9de6ff25a748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2127e1c60a48dd694422210de3220aaa749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a3e2f96885d196ec5c8803e95519b0750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62979f7d67725bc96b42dde21a95e577751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b25a0718ae82742f6615c3b1b39365c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0462d56a795ca552aa9dfcaa035061c7753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7039bb607096e267e66e233d05026435754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5be84a9bcc486982cd26de5612a4b1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90fa50aed96063ee80ed14454ff5527756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7b917ac0dc3da535aa5e667dd04822757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba2413ebd12527f7629a9132fb0d2f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c330e964ba7949e36458c70de880622759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fefcd08ee773117915d40ca58d52a11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e73b277c81c3a2f7d959bea1134a6c52.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edec36c7344909756b9d644ebc8d9cfc3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590d4bc2cbd450bb453249c0e49eb73a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f878240f6f8d00c65aeb23cb14995c005.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0ce56b0187a07083e2d2b5d6f674776.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcff8c4e3eada4a73ad97d3256d58f167.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87597beba543291c3110578ca5563a18.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54beecd621ef857e659d61dc0e4dcbd9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba8d137a57a5ad5a1f3a1dd075758b710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f951f968714a8788ec6b2e882121853911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1361fdefc707aea18942d1f0cab600c212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8ab20e6211713a361ec53fd5ebcb4c13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0045e4916d0dd6eb1e661f4028e3fda214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576853375dfb52d3815a633cd8fb367d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7106c34d8e9b46e9bfed1fd1a00e9416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e813a9e4bae39235f83f42d5a2c5dc217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6aefd1f0ff740194ec513f799a2de518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62eb476c1c10f479496469b53384a2b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e399ef5cc20eb3a91095d9aa9246e720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e525e03a6a3dccfca8dfee186973fc121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11faa57c57bef08ba2d2e0a12a6fbb9022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8d7d3dd74baee6e9296ba40447c30723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcde5c22bedfb59f4167bd79dc057c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff305f286cf28d1ee9db583256535b3925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd442d434b1870302eb348a893536d6c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edabd147525d9deab3ed3c186126aa8b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7883955cfab1d477d00dfce3b380e22528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13ed3806ea4bee8362f751709decc429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9c903a82cfcedb8eb21f1c7ea152b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e86e1b193f9f5437a3d37b2fc3025ec31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f74276f1a85020a3abed2317f4c951e032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee4a58f71b9c4f79c950002ebeb0ffc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f71c763dbec47c2295966e5a736c434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e33d5057d5f902baa9ba804c30f34c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1a400a3913ed699f808d26e3f71b4b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f564a7da814a1566535b937dd721d41637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a553c6b5b45121d4fff59b2a8f2f8b038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343adb9214d271c5f1948f052342ac6839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8625f57186a6493ba79b3b7a4a1d7efa40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e956a23083740758aab821fee04b7c241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db5fcd5d96c427a035af16b55f5294f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3f72e4772bc7d99ec083e50a0f793443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7986d67d01615634ad5955a472c748d44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717c26e8f07866af06d2fa477915afdc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94669cef1e9595fcc720153235a877846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d007fc2a0c5b0b7e263abd374b55549647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e21a30de5f3f5be8119574a855b48948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e92b6d0bf04c68a49e508d988fb5a7d49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32eee753d6e465b5bf7e2015a08853950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3de708d815ba77a42cb2ed2dd12163551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083d045a78960f704b05f10fecde1af052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f98d0c0d00f3e211758a835e8c3de653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f35405f85f1f0d17121d6bc977cb1554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0d0fefb43783a9f7ba276bac10896d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34014f88799c1d9a359cd0adab7c77a356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad4f9830cb3d4e37e75161ce5e6bad57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e399efac7ba62e4eb36a15d363b5ca4258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7464f599d15ea8f2ba6050333ee318359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad7568b4b4116be93821f0d3d357df60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5d25e49985c3c98ffab0f1029f6ee161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4f4f723370e15b1c6230e5e9c90aec62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e257cef2a4732c23c158522e98936563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac017e24acf373897351254e243fde864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e3f31c9ce805f5b63aa6d76358354965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f336f2f183e7eef0a6ff008bf0fc1466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a28b77a0d93f7a497210b978739cd967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a75c93ef47671e87b311ac633c946b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba2daaadd6923ce08fb25f44691cfa069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400e0c82673d18344fac4d7971e2ed5970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd57cd769e8a2289fb5c1fa8ec8ac71b71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c480d70e714f93ac6bb9f9b6c63c223472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021b99bf5842942a6fc228939374edb773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91516f3c66677b7f909b5546a7e50c4574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8284589dc69bf02a8e2555580c07b6075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2226ab124ac7c248d2130fa0e7bc08b976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63e565e16d472fb86133bf18571d5177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc8737a420b87bd16c49c6b63a2845278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496ae2eea3df3d590929df8870e8d76f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311965c23a7510009bc89bac06f813c380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d721aafc049b56545d6204ad8f9d1681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcc345788fc8475eb9e56327ff0076b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffad6461fd224a812e4f92a11a92be0b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84de0c38d8740a908ae0413f4e91ea584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62be57321dfcae1ab6e82af7758c18f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a0aafda332fe35e63e7efbffa61d5d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d8c7fd65cb9d905a8424dfeb858a1c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29162708010773f8810ab9a8a56ea96e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c6590c4dcc9de9e1c7c766904823f889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19bd875dafc33787eb4d2318734a51a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b40c39c78d9897157ede31e9d51dd9491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f2d03be11a42eed9dc1589b60187f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b5bed8e89e4a8d1eced77c72c1aa2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b8a4d9e0cfede3f76e2a7d1f6c7db194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8a88f5f420c6f648ff8b51ea8639b095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8769572ba1a70002b1a3c4d016851c4696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6600119d81a8db6b5f9cfc7d2cd5cc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c766fdb9aeb51545758d59c5825ac36e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c075646efd353038505c891ee0f4e099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1832891ee8e5ba30820f5b24685efaa100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3888d24e6fb7729dbee46796a4893918101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d06334ca16b3f479a72467e7b906af2102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ac71abd65b5738aceb7178f6093896103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882807abf972fe1f46609b2ed13fcfb4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2ddbd3fe2be34b474a57cf27b36715105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ad6c55ea31fb9b4f8bb46e08e1a12106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa2db284564951c1d98f754a76f58d5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be60e9b7ac28ea76f1210e73b7b48b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e08b62d58b1717b103ac435d1258d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53439e31872f07271698b4498deb29c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f160d83d20110dc9a255fdc18e24553111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a166267f1bddfadc39aa117333a1e8112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ab2b73ac675643156214239ff61916113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9959f9a53a3324b1f1520a77fcc137114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20feccb3540ed45e73d926bb03bbdffa115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/775b4ace920209dd1d356d507a065b54116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c270af678c1fc89e3c82ed8765b603117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199c7a765f2997c6eba4d68c0029fe9c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d00e432bdb2725fbcfc4beda188514e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e276e8ec2fdb9a0c10ade8fc108a11120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841518966b926ad9782f81250b6de1c4121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad85b9b4183144922826298b2eda1613122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a19c836c1649454dfe8bd2d87cb3dcf123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804c00ac48db19281e7d8a4a67823c58124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef34a7320763c01010ee95b7f3fbf18125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2705a339a2c62ebf8bc5652e46ce61eb126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f3cf8f9daf06dbcb5f4e381927fecb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6414806e0d5a7ea79706a15178907128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c09dc43850174437a9109ef8c64216129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aedc99c5229f71d2bde75fefba7e021130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149b8e10efc72104f22e693c38c5ab26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77235ffb30cf4d8c30573735c187ebdb132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaae4c5ec436be3645e4e98db8939c4c133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655bc96321723a1ad4ce07fb1713970134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd1a60aa78c13ad25db662ba2b886fb135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f23ace30db038f61b3715df7fab5a7136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/055698304d5cd0b7d3421b8d31f3e57a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3da42d623e6089959c936acee2e88d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a014e21748a4be88e9ad22979c52255139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210851269a73cc261564dac2b68f74ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720b432845d9183159d8fc309584486a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd40471fb5fdc59b2ab778eb73d54b2e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8fa8a136150db5d6214f5144c001e2143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3815b75f6e5b12fc15c03985984dc8144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd227223c96a20e1e7f5fe35816180dd145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa69cc7994b2cf4d88414b4612806f1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0431e52e679288340f9728d5f21cee36147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29949b705670f032c5e55ab5983b85ff148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bd2b1fbeee927ea5b212293398aa22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a627b1ad1f7858b85ab8ac86724446150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255523cbbf7df51ae1b1d7379c20c65151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47deb9d54b3067a57381f35d08640d3f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0475c9401106a5a49cff2dc164e065dc153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199953f8552df2089ef42f2cb7843d65154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a8c93a705e6266d16dbbf8dda335ce155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff438380cb30b496b5019e1e50a1f89156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0a724a175385f3101b751d8cf959a6157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b9d6fafa194f4c1e0f9fffa68d6c63158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524bfea67c9f8d6019c2d1e7ba8c8ac159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723b90df8caad3e681db483d9e1205bf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ebe30473e74a81fcbc6b3ed16d4530161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40142485a801d04349fcf46af824ffd2162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd9eadc13ac63f6ee6ab46152646931163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275fd9ef54486a3e9329a5c9f586c027164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bf64421bb0640f47c342e0ff4d6ad1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119551dcc66e68f266835a9425f46633166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ead0569b4225ad2d03d8314312caf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4823168fce8e9f37c740d23f7befeb168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebc1400d3e72e343eed4822c6d3e293169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e9109657d1550e194098cc40369d6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2613aff5ee896bcdc3efe98c1156a884171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73437140f6d916ae112fad7252179d9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17afbddcfe355df247db37f7565eba8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6c6663b3b68d6a6fab6136b3525322174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b97afd87d65b77ea59eb40b7ee99db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64174d2e60e81147aa4e8c70ee31c8176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109503a046a0cc5bd4ff5588cf5285b7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558cb5b0d4701d6f89f7b2cc6e985561178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c15973380c84bf1aea5856e77772239179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8118aa5da1e90f63fa97d8ca09b07e15180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e7d05cf5cd5f1715281b3118beb438181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba92569a680fc31d8af6069d6842bac182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fecb01271d3b6b8b78b67702b5fa56ae183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1263cb97c917c3c47660d899adf27e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75558c26926b5ec0d4840eb523d2d0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb849d31d6e4a4c83ca71b91128305186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c01cc187ce03fc9c08de583287818c7187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd10deb056407c55463f75cbcbcb15188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aba30b9d68182b7a305ffcf1ca1989a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853a0811bf3068f403cfaf502e3d4de6190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66846b5c8caca65751e0a7920802a9db191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf3da364e48946de6a77e5cb869898cb192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034b6bfd430334956f2b1a46402b1fd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60517048a02a2901fd3ad1bd4ee3d80f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c89b996782cafe5c68be6facf873d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d7ae469b3054e1c43db13e74d7495e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c434bf442dc3eb3e9fc5f709a483ccc1197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10825926a6bc2b8035c156f61c5457b7198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53276a4bea202c24a44690cc68366c1c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56e99626003e308081de14ddf6917b4200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d3d1e4cf09d91dbf26e0318f303cb7201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011fa52b50a94a6432e792a2c67db243202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257f43250e08f611a09524c167b679c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3a185268aaa2e6e7e0ad56bef30d5a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69fd9aea69d31b742ed247cfa742313205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88a5479efd735eff28588c8179b396206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6926496b6763712f85aeea5c7a980bc0207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a672b47c73fa3d2534fe464d8296792e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff62f35de146be677ef5d00fda4f0ecd209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab560dc59e407142ae53579dcb628a4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747f11822410866e84d514cd9802edc211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d13869bb8093e6c25281e2a352fabc212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e2db49071379ac61b7edf19d8a5fc8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09055dc3cf0cea4612ecf077cbe5f3a214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dec33533e626e65edd17513bcd018e215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8650a3ccad2259ec67ee33e74b1d93216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44755fc146d95e180a6f8a842a83892f217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66ec66b3ed758a0e4bd9a3a90c8760a218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db68c7168796b24de1759c80c0f463b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd5e3d15dcef4310651d68e71f76c0a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6bacf87ff6a94744064c8859319de221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a886289ee381c59e205fc50806928e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb23e6bea5b2c8b7c8cac2295a50b9c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3911b64bad5367a6b9ef2ef64995209224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81ac66abf356f12afe8671b60c0935ef225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef360efb95aaaf99dd0ebe83dddd0f2f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75505336af48669ab6c7ce828a34a9b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a33e1842998b4f584690d96d8cf717228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1e8fa7a7a251bbc32b044f640082a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbba391113923c3c0e8856dd137b399230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eff1fc12724e710718f2b096664a84231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440f7bf204b4e6f593fd050816d3ae24232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a110525853e9b5ad1776dfc1d164a8cc233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736286e16fe46e5752dab89c9399812234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73d01c7233c6d7503a645bcec153e0235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e3861087ab88f8c937db4ed0a21f06236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e5460461c3b087370dc162e3efd934237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7636cac1d017a81d329e2cd1ca2b7d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a306079d92173da6f815e6b0740c58c0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76aec3cf6f8d155032160337f9d45aa240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251daf77c9e71e34f7f12de837a28659241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7203fd1086d7e0e246946c4fda445310242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e5dcf35e0505b08cbbe29e4a40781243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f19ec3de8fbfc15ed2979579d23b03244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67024718e9db99d81f39e9f210622d3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017cd6cd5e2cdb1e72183e8c171f8c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f904395505c242fde2b1d8021b2e78247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a293e91e28276e303baf75efd8dc24248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5bd8038f0ac13a58075409364796d249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b1bddeea22db4cfa2327c7e8f10a2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3444b1b897af0e549469438f0a21b7b5251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a88705daf198d07f3198d7fd55cc8e0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9cbaa72d9e21f4f9c8fa3751b5690b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0912a5f00a9cda4be74bed7f87dc57254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8977aa1ba53123b874a0cd1a3f609ddf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b152e231d4cedccf1945642019b8185c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e2cea09358d051c93a7d614a69e751257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021ab527067ae426018aef5703c4eca258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9130c9304553108d475a20287532463259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13003124d0daa10b8e79991f30f6c917260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813a1558dec92706eaef9c3482758081261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a386c10a098821796608227bce2da3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761f4b6eb9a517a39c18fc65c697c81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8564ff43b4d0896e85d779ddb491c4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba24c3883f3e1c5143dd30bb4a2beed265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26821f4809a6506bc8147b7c4d1df5e2266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3f1a23630d4e78231ad7b815c7c459267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1dbe89dbae9d592381735ea9c2e340268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5673356891466b9f9eb3edc7702021fe269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f3b0e1902669a4b5e8f3ce4eac3952270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c65db81ca4e08f55d8cf5cf943e86271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bff8220fa1b073dd60bf4653eb99fec272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645c1109f769dd6e5131954c6ad481a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaa93dc73aa62d125bfed3c6fa3cbe4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414bcc641fa3d83e15d31abc8e5f0d8d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884bf522e6207ebd60b7ac507e01b72d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd76a92fcb62f4cdf10641026599ccc4277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2d4d32ccca4a183e380c0757ae8745278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d45f6c6249bc08987183b9b7636fc2279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef896c257b9c254da684c967b942002280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9beb8b2f7c35e7ebfce7853f32c8c60b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935ef470e29fb6f5e9e9abf936e425a282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d910aa93f26e0876886cb0129d61507283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29e23387cbc824a8ae0659904928db284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e83198c5184e4a5de2c1c0330eabc285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659c97411516c8aea5c0ee2ad2145fbf286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbe324f72f8500acb0328d64a82925f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f14bec2958ea34895945e57e76081288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634b6a074b1aeb1798d7037751d5cec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09faabe956e096ce1c3e59d689152a88290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e95d119f7c9f2c2bbc6842951a5e613291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9244c1307e43fbbf4ed1b9a357fe38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3842a9853880730ffd136f580555df0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50b9e3e909fecf54832834aba152872294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd4adc7e655b1366238d6a7f789946295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e74bcb459e84e13643f8fabe839062a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9247d8ca139057835ac64c1aea24bef8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85568efd7fedf93bcc55f8d608159877298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3b7a8ccd651755fd996c88ab3e9534299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a96ac2df592319021d0afa5f1058e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65841fbd5995baf71e2bc722a7478675301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/446d31200e8523902812734f686f2cb1302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37166536913048c42ff575009315bfc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c827b2d0dd58688d4207454472a3408304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32447972c238d420bc7db227f2096bbb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d44f7d50599a232f9bfd3059c41ee4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcd729b40d87b188fcd5c5fa91c347f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9bc2568ec25f83a5aa7d80eeba9224308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c1c789c7bf9fcfbebc670595179a7c309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72580b63b7d59b83304ffd48e9b9902310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba45633f980e8d231cc15a1981c48b0311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486da63a6b717ba12430468d382fd87312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb71391260acf963c3547a52943a295313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cf9783ec7c893fd3856ff191c72297314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90588ad821cab27b97acae5f28eecee6315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f297a85305bec57a595248ce06a8b512316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299b2d2642ccab10f085c6746903675a317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0e8932b328d2b33d80a81bb913e96e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2738813833d373d833c352298afd9c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991b93a8a92cf4900f38c0789eb09c74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e19095d9e8cae3bada55e2bf99121cc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352126f2ec2f70574a4a02abc420a8b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539cc3d4bc96b2c7f772cabeee89beab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5004a76c7a5759f49360c6cdd08efde324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c8343a7368c6a68f8e73374b14833f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7378171b5393a326b7dc2b2cbc7ca0dc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0ae2ecee502ab46cbd47cef58cb5d6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedc479c83c593d24122fc7384a47e80328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e318899f1d27f54948683d3830a91b329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d118b7751055850f88090b6095ab28db330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df8c748561b0b8aa5cbe935225f94fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5096ba9cc3e559e5d3667948c6d5ef0b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6a04bb39bac99c1c0830ea7a7c2603333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42908eb2d89685f2f0786a269299f4af334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3789428192b7d4be142ccfee00be6af335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a111d9576a64ca56c7a048ba018a95336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52d493a82661e3efe5dec23d62f9494337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d58d8549ee3809be27708c3622de4b7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07fca6074e67e6888ce71d0de260f8b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bae23a435fa0177bebad81cae4eeabe340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ec0e3a3b4c95d1b52508a304828e0e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfa259e8ecadfee323bffd14a14f83342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533bbd86ea8e6bf6bb2d961841705423343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf7e73ec205429e209c4b1e282d1cbf344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a0aaea5a716ebd7f93d124bb267a97345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f193ff7c2a08a56222a9a01ca70cb1346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2974416f089f8fd7ed898c38d7d7665347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b691f5fdf4a4c958104547ec16c5a6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128480afd37589c241c365fb5a3d5a49349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355e4cf07daf1c71cde80daf75f02566350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a428b46ac9af9862e97d30bb8cf6ef01351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469bdb4e872750703e14bb6dd5e5138e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45eb30c279d3905c140395397621b58353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009d3f9d01ac25f74d58e0d5d4b2ce8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d991ea19828cfa4fb62119081b3ce1a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b580ddb45256d202cd8a337027d32b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1d131edff3d95cbbfdf6c1b561501a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a767bc2d85414f2fcb62765aae696358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34957ec260c4ee171d9af02e494e69b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0f687deae489d805cad4aaa40bf0df360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da4070c4a48cbb750cff2fca273987361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d660484ce11482813bc2631f3aef7d71362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a7551a7d18f61cc7f5f78a317ef87c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f18fdf0f43ab486e59ce6789cebbfd0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fee8c621daa07faa89af822d12e2c30365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0dffdec858b431d0acea71835ad6c2e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e06a4a0e4d91cbd494aacf0de6b83b3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464ccfdafd41fa4073ce72aa10ea3b1d368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4544460a7b9609c93025c1c0cd4b1751369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a57a575c632c6890e3205ebe54a5f0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c48a70209dc67fb8762349877a3797371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6406bbee0f47cd52bd700fd5b6560f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a5851821a600f7c31be70323ae46f1373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48490d86df7d91369f219fc6d5c426374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47687ee225cf1d84534988130b4a7ff2375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575aee0c059da59eb823819f753c3de3376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc804180689bfeffb7830dbbae320d75377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe2c9b965516a5375ee78ffc4ec133e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aa6588080603f8aeb0a58a8cc8b74b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b384981b8098dbd7219207975f7ab6380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcddeeba4e7d45418e7ed10f26a8ce7c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b6fba04eb71f91430e9a882956256ca382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56a67632392020fa92d87ba64a61697383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c9423667418a5acf3b2c82b15463fb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d54bcb739236fd880d8b2c3773868c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedf3944d4be9f7516cec4a128a244e3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbdb0f66adf4478a6de49192215cd6a387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de4230d6976acc6f303e8a75c3f0f9e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3460779e81c6042061cf3230fe910076389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9377e4197202063798df9c7c8ca2352e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2fd4af5cc0fbdf5935b7a3385eab79391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bbd634c85805a9f2a26992e7bac818392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53513373a1362b3b0a31b2f6c537dd62393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d2bba9e1eeb11e4d85fdd0683b264394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94411cb955ac60d0b36cfe77d1b3e58b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8864a18f7d2c7fc527803543ad7e523396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81298cabe8fdf6dfb5aecbf88d268a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ea10f3a92b384e4253185269bbf624398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f865baadca21cd7dfcfcc9f09c7faa399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb2b34946c7cd51712c470a098dd9ea400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a712869db5e3ac96bcf6ce0291a9d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8e116b4267927673540f5f112c8f65402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928065c6ceac1b873dbd266856207428403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93feef39312f9ab054a672d9a4dc5d3c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a4ce5f5e5861fa53bff04ffb7f8a0e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0392eaa8ba88c236e3177caa8960c0ca406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c36b5a0bcdf450527943065c395648407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30aa5a335b81d95a29cc1ac5a5b4bdc408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e9817f8b6b6ff0be8bc080457fe9e6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496423022939b73564f5bf6449c5b60f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68f36db9e7e58a05512bd8147848552411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21af79cfe1b33d179567c632d43bd76e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c7b4f6caadf5b8c3a239cdba12f78b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247604d5148a6d419b57504cf8f84bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdc51bb4e8fdc9dc83994d57f9e9768415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ce459edbcbf4c6f5f240976cb3b527416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a540b3990116fc52373237158c57cbc417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60954663badfbcd2c33bd62103d35fb2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3907afea83e23be3d1737ca6d3c8d50419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00b6fee3ba888a446be1fc2d10defe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8c4d95275452c8a41f72bdc9d4081421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f026c3f463246bd9205a53b187d38422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f44b9cb6746408c9a5befa3215b735423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0823206a2f21f9a030161737ba900c01424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428f8d198713d72e8b00a7b42d14a01e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9ff058e945c80a32ae78e6ab64f016426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9e6611d84aa396b150dc22c8275123427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227d1fe103fdb190de94070a296a92d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897d309ed926b80dc510e3aad26ab79f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d6ae818f9152b8038ffd1d29c242ef430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952e5d8f746abd1d0869833d40bb1971431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7559dbae821434450997465d627045432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1955220f568d42bc724a826b961c5807433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648941ce339c652f6e7723838a87b03b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ebd8e65a3d8c49a7e8cf15c6ca572a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e406392c9754092a1dcedf2ec1f5a84436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a446f6106b908b6c51b58057e70887f437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a24081d019d52e5a09b312fee03d8c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82f71ecea9b93238d15f8f25149aa0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3514b0641a489b47d79154a5f1998776440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb5c0d69b294bfa03f9bdbe43f3fa39441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9030104a49b92a5f48363bf181c08101442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6855c78e742d2b1b1bc85dc80a6ee76443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42172f74e29628ad619c870c7477006d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39936067a73e2061f3b27998a4dd75c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060077b628e4db3f842b114ce11bc705446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af9c672e170d406cdf557a8eaa3504d447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f83a649079a5c819ca13a7b438e4f62448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f06b91affe782dc4cd1315426c57e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01961688fc1adf1fd0b052dcd45beed450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987fc0ef03144cf38c7d8e0e4f0c36d0451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc65a79dc9e5f7ae11d2af6825c9aef452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d1835289947504efe9d8ddb0a58e6453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd14a008e212ca9e825d3741714178a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c4373352f0d3bbc1bf0bc897dd42fd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d5f7322c57445c2249c63846c31751456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ac73999330802eb914961b3560e53f3457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f9a3d377074de57336be3aeacb5a4458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd96909137744533aefc9e6eda715999459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626eaaf1cf0d3dd3e934dfcfb1cc4614460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff79db0781230efd8bdd0b5cb48e7c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b62862bcc0aba6eacb9ca58acacef0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83287698afc072bf40eb09dc059e66e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5501c9c8545fdca48e98a4038f7bb81b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5224f203e9eb4fdfe05bb9fe6197e837465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbce6dd02d107ad198a2f214f214218466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771915f5e4d645143a592d48d9545ead467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f097905ea7d0fcb34522bc94f8c5c2dd468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53a6a028f472e66b9d5c714dfebd923469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98844e234d4551190d25d5820696706470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e05c6acd71ae539715cb7cef5c2522471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7f00c10e9caf0a8735a921349ae6a5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f680723ed53d7ef8e84d9653dbd8e473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c93027892c9016b8d85f94ba1d5af25474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3768f47af66fa7e134b64c8bccb07475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64becf2f1c413ffb87169cdde8065ec476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf695a59d503ce06cfa91d3b1b8d95ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dab323d9a1bd4d756581f8b15676360478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe20bc13f8e2f15392a223d889deaad479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a0a3533306904723c191171dceaf27480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3b1094d33011d05a9903673bf708fd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27013725734f5b78e165a1fc3034b73482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94e5698d97b367447213093afd457d0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95392b78e12a7227598920d8ee5c1711484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d921e99d331ca324e7bb1bc2812679485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bdd2bb04ef1aa24e42e4aa7a32760b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988c34af08a0ec98ee439fbc775f3750487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50cc3e7af4d3175103a007c857b3d2f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4fe95aa47739bc3fa87d478d168207b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28533b127c3c537a8794dffcadf7e97d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2216925f9fd93b12180a02e3e152d64491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253919f3a53f643b36070e25c17426c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002dfbbdcb4ca22b4ea2e35d8a61eb97493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d2bb7dda3228fcf88d1d937a5ecf38494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b454f9c2585fba9e7693308cd0dacb24495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649884356fef0d9e3d5eb2254a4c3210496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8123a1752f417730d3d6953e58b0814497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c8a6674072443e60c56fc5bb9d9eb498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba080bf40774d641e953b96c81c127e8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda7ce117d2e0adc4bf27bc6576d1bd6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5f4d06b13909517b6e5be18a11d38b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900d364c0fbdeebaed4a493d0099d721502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde5dcab359bee1eda58733d4541e429503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90890af26dfd232ecb6c711f0aeecbf5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91ddbd52ff293da7b5628c8f95bc418505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5247b2b0e3f182c5c3328596fa033b50506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320f1f7e576fe56c4d59be51e148691d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1849dcd74ea9f8325952dd0fbc36c7c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b79bedc479a1a16971634ddb9c069509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5cd9acf482dacc33b4f00510524cb8510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57dfdc4bdce5e4834275c57bb81242a511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb71a1745169156540e12e24080a58cd512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edb7b0c7c2ee313fce0c16ec588913f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d943f5c30ff014e03c3fb1d4bcc79c5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37f1238ab8d3fb98531bdfce527d146515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2d16732e79124d5775f62d40d38ed6516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a4da88695232a9ca3d30849ad03b3a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39615c06a0eb10eb99040ea8765596518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5272a878f0d859cb7adf7065def459519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390386bc713a794e63fe0d18bd83a24a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06e65bbaa4c8e39d1051965fb75da521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7919d22cc8d555e8569d470c8a379a4522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68caef33929543c549c1b406e7daa5ec523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eaf7f3cd8a88664b51f202c6147bf1d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e51fc771d0cf78e0ba05831f732a02525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e1386590d627da1a4d2273dff3a1d3526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d5a7da65f0f2f634591ab44c717cf0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714087d83b22ba0afcea87e4c6ba33c9528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deabf7446d329e177791a91ded1056a8529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda1ead8be0b9b56ecc4cb109273843b530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587f017f5f5727beb41b907a8117f0aa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bd4541805ff28b8f172bd633a278b7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265a41899ed8132f2f4fbe2c26644ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1164036d1499c1f64b9b786ee165ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa2a9b87c77fe7eaece5fc610e5c676535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8322af444f88d7a35174181ba53708536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86903c9780e9a00f1412ef98717cf456537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70b4d65d1e5dfa569b98e9cd34e4815538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29c16dced3fcbbbd741b402d586a300539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60009d4c88a8632263b9d42d365ce317540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941977bb945e6f63a320672178630d17541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955ca7d4c293c5df8704b842b952ff5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f2d4a085a22098f5daa6b9f426d70543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1a2997e783b6e2b5c410e09024e290544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab19014af95be631efa88a15eb1342d2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ee78979d29020dbb7dcd26a3d9ffed546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd3d52be64c7d668dacdc1fe2b921e1547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe235058cf9d7ea40e8ba6506c8ab3a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dababf29a9e0658559bb46a746474d48549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c322d95ed58933508d2bed26f9f61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2444d5b50183e853aeb1b00accc3b27551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2af8661d4d3d1e8c33afb2e1146f3c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cffd5c1a0fdcbb06aebc8515802da4c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03fb46742c1c5ba2f59f6c9e5c352d9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6dad387171d973b95a56eedd94997d555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3e908128c0216ab7f913d08bf30f6a556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec762554a2c0a353682e3fa342c6f80557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4f2a16c94a5e5e6a9d0b8127771aaa558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52ee3283ea9ab44bdce8fed4935c902559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b17f4b3c0ff50a54a88550cc173268560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec16c14385e3f566dbcff8876eb09206561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d29dd889fc5641825ef80215b72eed3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742ad051bdfae46db9d0c22f6fc12c44563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b3b5d8026681ef22dc04bdae978cb7564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d02b16608f854aecda41bab36406b1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e759e23a73cb12e76c2405155e826f17566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e6bfe309dd3760d4e1d0f8feac52f3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a11da0a12df2b1ea59ef3de6e7e72aa568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16286f7ee9b379b647ed868d62724812569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba0b13fbdae2923455206c72657b64570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8103616c8604a39e92b7b5366b600f94571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7dce886473472409dbe1dfef608b0f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd7eae6df9a334b99dffb1ee3fbef99573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bc6b7f53ca8f989dbfddc19ba821a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938406508217f7967d8c50bc153022fb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda4b2c043761f4304cecdc6741a002576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c548a8508497a686d8269fd8e96547cc577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928dea7d06790e84bc4fbd0c96cf950578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c64a48cbd0ddb8155c17096df41b089579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b602da085d403ac56c533c3eae3d4e65580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a602687334e67ca61f6c7fdc49974a6a581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa131fefbe45091b5477cb1c82e3a17e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0637cf98b00e8ed75d02906811f8626e583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a58596d198c8738495bc2ad642dfd679584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50fa2a98e2d8ad0983efc2f579b626c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028ef38c844cc473da26aa1f48a94b14586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91390c958ee77d2e3e4f5d869baf2abd587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cacffe6a3641e1a15597640af57672588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a9d77bf5ec2f2b7a76fbc3d9887091589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874b2789ecf0d6262eb32c72796205eb590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd87413da03569d82ebcac51b48530f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c506723d6b8dc8fad0314d3a9d74b106592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accab54bcbc50ae3d45508ba79551f94593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673e5d0161b7ac9b89d8ac30fd81c611594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5184fd8158f73562d1e791939b28601595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a2c294cf84cf1bc449574c726e6ffc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d757de5cf1771551297eaf0b512e07597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f192bdfe59ba308fdf32ec16dc9ad477598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772533b09ffe580a5a299c9e86f8112f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5bb4c8155a2e0643e232bc88802f4600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e25430b7c6a41d1fa1b634eb1774dbc601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d77d5d408e9e875d68b7626cd96ace6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89615c4c32860cd5dca30e65cff82dd8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d213d38456af0f95cb87e6403e614d24604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe14bd20a9b00d2f6449b41396ed0267605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41995c58bceac3e0a7aef3085baef41f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9c108ef5250f479426db25a4b81fb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5b527f2218f60f40e204288a0b8504608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a63ca5c8bc8d9be68e04d1647bbc61609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a74563def3f980d6fdbc238354fc1610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e84dce5f5820c37f445a220e35d8c7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829122b653cdff897691d371e367237612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05563dfecdf3a0b9ca7cba604cfa48c0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4188ab34ebe9a200296a2fc10f6ccf614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447c65436dd29a85e66dfd82cd29f2f2615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2a1cdec8e958a802101d6ffb9ce247616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d85de977c58e3e9e39e4eaba331bb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e21af73f091e160836f37ebabb9fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f10989547cbc475bbfe43603a791eb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee4bca3096d1bfd01ed39eefb949435620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac28e5d9358c62932975f21078e9714621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159375a19efcf1fe0d5aea4f875238a3622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297f0b56e51e2991e7f5c273ed0fa4fe623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabdeb9d64d5ad65e3541a172144d55e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97fc7de19ca012372a0c4a1da8e1776625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32099d4963f7ae2da1b6044e129ef6626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ec23173e5b00745b39a00751d7c5b7627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d517bd0794fbccc9e7ba357142b0577a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a919579e5aa21c014132b107423dab629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64a5c7a64e20ce3c84a4dd338d822df630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c367505fd00aeb924e00041549de439d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9684ca716b3fb9c37594a8fe8419a42c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6c10a4fcb4734c372bea2d233936a8633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea8e38ce561651accf39057c377ee5a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d979f0d9fd666e29a24180a4553a2b2635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf45fb032e66a440edce4ee5580dfde636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5198078875981220dfb5f2d8c7f20931637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d809b908a33a30a05d4a9cc1f5fcfe1b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70aebac34b5f32606bba55c0441daaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c711a27d7342d6dfa44c737a6a2373640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee6ac9c6a413e2cdafb6b899f826de7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02bb4ab339530a5069659798b7ce24a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550b430aadb7ce299e43f0d286db7d01643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b762563e4ec915fc6c5963e54202e6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb5703a37e231133016f52b79354bf645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b9b0e8a7c9346d5a96dc39527b678646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67ab163e5576d03130a716312f635ac647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346e6b5d2d9c26c88b29fe0a16ced4c4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2546eb6921b996dedaa2917ddd3883f6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54e98fac28c372949302402c0f2c4bb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87f5c80e821717b5ba922aa294dfa97651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86517aa77ab8ab6cf3c414ac6b2bba6f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5aa89d9e08e40ba3cc80be8fd650bb9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff424833cc4557c36a1d88fdcb95e5e1654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b036a7ac700dccdf6dc42e6428dac9655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314ef62f915956a8346ba2e27c1103a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c43b4413260a0ea9429e64c9c0464657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888eaf0aaf9ff3fa035fc9ff77c73572658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8e70f1bd5dd73cdce9a7151838bfe1659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b2c2b484daf9417d3f9867241814ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed412e55b6581d87f781a74d7213ddc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d1a3a999d83264a9493fd1b923e182662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72bccc480781ca560d6eaf46a3f3773663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1ffcd53440105fa8db84a454bade0e664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8251413d14b567ba3c9e9c3918a70dde665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a3d41c687c263aaa23832ba5c70031666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f861f492db2c0bc12fd0f3a0ae05c04667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44c574fc838752092a2105e0e06516e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13d051a115804780131aa55e1c1464669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a255b0cecd21b523b84e332bfa3a44f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cb2f44ce6d0da29f89882f7ad24798671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ac8610c86bccd46085f5df0f6555c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1df42a4b0f7d47c2288325f59d06097673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af95b3301e5548548b94d21bdc225ca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51137deebb0d73ffc118b9bc930932e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe5f888672ee91c3deeccb05d58e358676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf03e399dbb9102cf864945c8d27bd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c30c6216e20b504f7ade48604566d38678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34174501f5ff8378b3eed6fdd24d760679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261d59f12621fd49b5f118f0f679404b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f01d558960d6a1556d69ad4b06c75e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ee746cf7470f2265c6adb8fdd19b8d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8aa9e173d3afa575057aa57c1c6464683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3877ab2f452d0b793cac44fcfbec8bd1684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa56436d99858cec7c92ae954671278685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e7221902dde3b4de6cc5c58d042ecd686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7e0b05806f674396425bb5e98ffcfa687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188f13375dc629a9b1adb080ac3ecd54688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866282a4619d421d2adb098deac2ba24689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32f0dd1e14d7eca19ba1968b5130b9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a3e597e09be3ee0c1d72a954d115b1691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648766df8a65514fd6307dfcca01675b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ea9bfbbf16ac46fc87dc71e1914e60693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6045aaed8bc0742095fb64cf556ec3bd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081f13d6b508da375d39955b1ca20293695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8038a8101d5333a636408366e31b1c95696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b66e7f95ed064810b98c6aee26c3b2c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7941ee478c26ec07a13d4118b139183c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179740a2455b0afd8e398cea79fa99ee699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335a618a7a69244e0ce09b4bf4b8d100700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75043a7964f264f618822490635f832701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f0b3c96629216fe14d7babe4239d94702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94076c8467852268facffb956704f3bd703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51d76b964fd36e88a59d48bd11bf58a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af229240ff22087d4d5a00f3dcdafcbf705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab45ac8a6d8070c76d0b096dacf7718706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36feee1da84f9a2dd44691f4292459707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b40791c4d2aba47efc2b75be5e1b91f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d03c3ab87deb9a478c2ef3892a35b4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2e519e5bc09b94a5067a8d4c22abd0710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bc2b1e4bfb40b9d2b66c62e9b03940711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2190bc669df7763989df6c579202cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd34e2e78de7ea1d65817768efb89b15713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85bc7a55fefb5e9155476ee0b102d053714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fadddadab98b604d257b4e4226f4fca715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02d2ef6cc31113e85550bc410890e78716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65ac79adfccc79cb9811fb64a4b115b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575848f24e660579a7f2f2fd6ac71ee2718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df238ea64e157a0285ff36d345aaf5df719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ea6e912b6b8d91df756d697696c6cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ae06f489e2d410676888671404e668721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd18883f210f08eeb632d399831a666722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb1136a498d674be9d2e4fa5c2d7a12723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb922978385196b8ac8fd0adf0b2821724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5f0cd99b8cd10990da7a12269d81e2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc7931e28eca1d1e19e975ad3281cff726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16667aba9e530d78e90860389481e29d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2e3a12957ea9fc644f4a63a51f4d0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c8dae311fd093d3925be461075b425729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841d146210ea756b0bebecb3c3c4aa2a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548eb5b884a48299a827f19fbc72071731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dacd4749b3b56fa90ce3854a2a24a0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399e7183cd6cac20554073e6abae91e6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752aa27e7737bbda7db0affe478549bc734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd4973cef6ee8c3b1a805d50dfeb19c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585bd8a3e68010739a9cf75c77b0112e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3736287d9e641374dada5e46bf67cd737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539f70ee529a5fe53c90213e8b200718738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba7bfabfcdc59d8b8f9aea78394636f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d1f0110428259c6f430884a39547bd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b21b1460411e84d4958406938b220741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0057c8a930ff22729273371e1f6e816742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ebef1a0a0d06aa281181963dcfd8aa743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc5cd5dd881f153d5b545afd4d2b0ee744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4717f0d516f22f5b32c478f58cf60745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994f68259b7600a5d1878ef45c5a2a4e746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbdcd483dfc9a9b6a313e18bc16e21b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490d8aea6b76db9734011a7437686ee1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8db07d558be25ca5a9bb2b843225bac749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288c9307300eb7282500db0b45b9639d750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a541d409b8e98bd48197e92f079b4f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2411c95ec99cbc81285da8ac0335f37752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd76be90308a85e1c713ff6478fd9262753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5f3fdea9b6ab4c8304f6ff62d90138754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce931dbb964a99f33594c966f7705e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499ee32c949c8354ebf91a95249ca1bc756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062b518f2bd1bace6b95c0dfd39c305c757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>