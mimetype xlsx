--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6a0e74af4f770d8611d3d1dd7334241.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad42c4bfcc0314a79085c372f0661a32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e43aa11aa0cf1a4ee0e567723ff89d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83dcace98b4f97b2c7fd330f688df84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e017de7292097793fd6f04d8a654c55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9403b046ca727f6a74f871c3eb39b66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b1d1fdfc68249301680cd8d07695e07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f3692ab1387d4e314c40fafc53eeec8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428cd620130184f163d1cbc5ce4b5d09.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffec24da500da7187a3f4784470a59610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f95eb5e3d455ef062345d5e710ce7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b3e7adb3bea8d061eec5c0fec3665812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5aef78c8dfbf68c78bab91ce89f3b013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af2abd41dd06d4ceebf93bcd273db414.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f880554af45cb0d855ff51aa40708e9b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef40ec16451d103e8af9edf96b228e5316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a9205a6335063b8f03bcf2b942cdb617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf0578331b9d866e06ce98c30d665fb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29faa51ff655068a9a9fd365f2df78b019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3850c40367c299d5cb262d6c9e0131920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9ff0b8df9fff441314d6ab42e6288d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf390ad8edf87fe92daa709ae4f82b22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e429e82a7ae4217cadc80c9c25f6063a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657bf891c5a1a594d9009e5875a1348a24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f795744fd44770ad69131bbfd8c3a1db25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d5c9fc24c3e4c0234a089b8b5248b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b98861581f1e38484d259849980f71527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49c95058e11a06cf93ff60e7fef63dc28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0860801ac07465fef8300d1bcc11554329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a54f5f8ef08d4b43702d89044967730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cfd49e291a18f42c61cd06259c33cf31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4830bb345ef0d8d55a9d65311beed5a632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e650dc52f12a90b7a2a0df21abac669c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80be33ee073f427ebb38a325eb7b68ae34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b5cb8c9f3d8ba5d57932fb4b086d435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a64dd4c3b6c0492a122df2caf2ddb2136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b274fc5c32340a8b2d66b2ffafbdc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f30ee4191a7aa26e3d5ec2cf045e0238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db345145455e04c0767a62ae372f0c239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a1d495990389f8d6db6a6f6691bb9640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1899ff6205993a2e547d679aa87f478841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0fda7f36907d72fe7c1e63298157842.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1111680817f09910de65e437f70a2143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ccbd7054202bb4adf3c484c7c2aa0de44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53304d8dd9e82e3d19cf8836b28cc7a845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db162ba533b904f7bcd071eb1def782946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a6141e8661a5b85230423acb9f653847.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aef565ef83081f09fc6cb34ef560a448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a447899d3beee56052c3b2040b68b6b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3009e86d7ea01181e0c9d4980d711aa250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f8d3bb43a4d6cfc7de611a1b7e153151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0b9cbb9f6caa88e919aa7bf31838bd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e2413787b032cea045d30b4854ec7b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f058b350e1edd1b14aab15cf8e78b5854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0f2bc02f07bf61d06e73bf40b2fc4e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964bb96ab09c1cda30b409147ec6fa7356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa817c0d2907120070e18a0100d3a4057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26209468404b315344621a8fe52574bb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d2ad99a441930ea37faa9ba69ed6c759.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f89a1cd7b51d35afb74ebfbc5e380fc60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339690b39b43d5276f556a720e22d7e661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a20f3c6b3f7ea629c18f233162fe38a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6a4b0ea9b3a92c105c06a519a08c0d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2af3b99827481e817110743df5ab8464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0d7610eebc9897db3ab7388c59817765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5482ba17a06e394e65f80e53080933c966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012b87dfe46a97a285c630fdba4f2af67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1e6235b332f6e8a4bc3d3343849f6668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a2d599f7aa096d08d240fdfc1e5b869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2610b5bd8d43dd0c61e0e456891c04d70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6992c82ec8951b69c902f17e5469d28871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2555133c274a98d18d881c70ee4740d172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1bdc6c169338726a1e72b34e43730773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39cf3ba8f65097c4eae5d45ed1b7fdf674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2515ca75e12ee24248709b7d995c8575.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d806ac06b646e2e291a0790af6a67976.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181c8b9dce180ceb7258260473ba918677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025871a7b41f9acd6a22a0d828ebce3178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88289eb8eb82c2f0973c63de36d87dff79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b346bc270c5233b636526128ab4812880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ed33a4d1247520384dd0e7f3c8de1481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700c0b28dcf26165d52046628ebc00ad82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949ead7d8f92c11a6fa551ec69db4a9883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a56d42551b7a3588489ae572b8b36384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd509dde8329bce02b070473ac9cf8c85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96042782cac4588704290ec71021b95786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe575d284413c89071a27fe29296a7ff87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5135b26626306aa3589f9f38b5956c188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe0742e7ea1a3ac627dc408c1df27d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39dffd0b131088da454deb794ed3f98790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c098bf2d946ce0e9d18d4834c7455ab791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433be944ac602139c2f7ad74e0d4f83792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89682a9ba985ea0275a26c8f6e9eaae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07546a53fd4e0c62f62bd1d85962d8cc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6cf1eecc0f6d05f68340720b00dcc995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e473fff8c292af6ff7671c913ec1e6b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9e0b096cab99ee8a4c0d6dec0cf03297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dff37dcd44ded6bfa3b1c7b0e2dff698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf8bad0847acaefba922976a663e58999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0b192f73f261ccf9905751d3248560100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032318a45a27808e142291e4c145da96101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9a585cbdac242774232b54e6784947102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffcd8297061a6d5eb32aeaa5d94dc49103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0ce1dc4d9025e5d7fd756a009de2d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db4b13a47e377bb2ad43da7849dc4f8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d34942ce4e9dba0f706d6e5852e618106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6785d666ce09b04847a8ccd5d65f3c0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cbd0a3ebbffbaca7d9f4357d5e7924108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bc9c75c06386c26bf219f4e82e545e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1a2b7ade1c0de8f01e0c44fdfc604c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d01844d4096a215fb8598aed9266d9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77832f70a8d331e4feaa2b43b859ef112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8805b661d5f3c261c247388b16144de0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ba4c22ff02129df490e5a17d4de37114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8244dcdfbbf5fd3adfdf51d9ce5e9763115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d86a24cf266c4544ef1a77fdfa1934116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820b00faf9b6eb2121db0e069e11b684117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab62c73816701768e2a0738cc7f82118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46d5088d6ad5a51da99089980a1f6c2119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa543b477b27fe0c2d120d3908c3ddb120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dd4d60c9b414034c315308ef4a467121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed43df807e42346dc6dfd0b16252f25122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60e8e845dabdd4014d4b206eb84bed123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc799f6fe6d9384c2785257bb5d83b14124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4d8ddbbbff554712c01860d375374125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c7d5206efc237646ce5fc41bff87a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5476114579283a348f03cf9735858f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d9cfb7d8efae7ae1086d9f0ff58c11128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0c2e4056da538442c117fe1c59c44b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8838b8a99910d25d1044988ba1236bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c125019943ee44ff44ba4a46b6a0c4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a585df985bad77250067824988ba0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a54d45e889bdf6b1f7c52efacb6d7a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8140293ff701c1b78db914a6f7c7581f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9796dad33391b45149d6acf5cde7e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e0f85c765be817cffe333af5b40909136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2af451fd4b8e87059068e2e92e443c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6246b2f47027be3c475a9605a4bb7893138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1dd183233078d6a0d25ecf4c6ba2d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0c548dd7a1e9b9d84d5427d20c757d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca309f528e0f5d1299f9dd35c2231d7141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee7a921c284b10a805be0941ea16fb10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83aa5a1cd43b0132db0367a5928ef4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53337505ba350dbc137be5a46d605c35144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b5c19bac0305b1f195824353967ef1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53368eb21dd4055075d3d9d4b143b608146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be666a44543ceb48b0aa276e636d685147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d609d40d3488a4440e838d107f5437148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d464e70abcc5bced190efb62bfffec149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9542e0f21856dcfc16287d187e49ea80150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a7273a9bbfd281fecac98cf64d980d151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3459a86f1c6ae6f5d26314719251419152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcfe0a9234a2f8b342bcabf3a5eb967153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f91ece886c4f214986db59daded63f6154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fed7dc3e981b6d1f87517257ddb048155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a5e9fe9ecaf9166dcbec84bb2de72156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db5ea964e24ad6bf1d582747c2aef97157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4093b67f59fc8c0b10b93e5e232f2ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834d21ea2545eb59146e940e9d88b6db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf1db44dff0380d7459c44088153311160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/621540d139caa2f6bf4dd50ebf59f0d5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cb8ab5499bf998f85f7e7925590213162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0425e99f5c9e85bb0ad328edfaa1f32163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafb700459aa9120708de2c8486800cd164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b6b8bae5c8d0c3b3f5ad8616b3a91c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4f8238c6b5134bd6ea00d9893e416166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7029bf2c49e8fed2d0180a9e89daa292167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5139c40768e892817a82648fc20623ee168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113f56a100921a61c2e94eeb351f401c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a282e8762b1af4411cd24d0ba033c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bc258712ff224fe8109097e5c471bf171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68196bda28efb6282c1c156a4be1e45e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6471b202f9812d889a7b53792bb74ddf173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c70e38d086ee4cc2360a14f77f8bc1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02aedad7f0e61bc1ab2e327fc2c3dbd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a292d4d2a6ca870aa4347e630fd3d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268e098eda2cda79f54c1d013bb79487177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7197234f902450e4dc112a8ba8aa5ee178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9cce2cc344ea4b1529ba4683f32363179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c9fa635d2936642cd8088adca88ed9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1785f2066788d894bc47082186fb73181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86237401d98b5925a919651ca46efe182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63738b3c81b85afb4e43704e9edd8a46183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72471e89d413d2dfba616618b15319b184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e6b77793d3bf140155e99c05beeb17185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc04a4478cd351bfc1711c826f6fea2186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73196a293690729b78bcfc96509f4bfc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94edc469575a16ac43d4e1d73a851dfa188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae57b10e82f6583d1536b3b8aeb53e1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a00417ad767ed32c97595a97a724930190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60ac66ec9b3867c49bb8bf0220b159b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc39b109121d1f9748df8f9c5d9ff56f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c837aacafe1dff3fccf2bfdf8ba3826193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496a930284c31a32d85c3f6be8a5b84194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c3026a5d93ff03cf7fad40d1aa0fbc195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76522fc24c13c13233313d5314124a1c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34773868f47823120180213fa8889545197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2903cbe61a246de339efc5c4673f2eb198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3c72cd1abbb580000230b06135eb0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f2d6ffc7197797bf00b6e675b81e30200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a05606648b775bd2a1226356b8f187201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7459fdcc38a4f325adde3534d3344a88202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaa955edeaa20e16d44b483956d68c5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b36bf18258788eecc68a7b1f737fa7204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba85625f2ec0b4f2da9c2179bc839fb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566f52276b10b688c8a34d6d71a1e4dd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5110270e62d572251b931b659c772a70207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48ac50abff0799821c7b12aa3d89882208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce06f6e0cb8ea8934113adc854e224df209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6312893fb4eeb466ff82f120f4d113210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537bb51eb821f5bc4c8ca1954f9f050b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55451d3e7d2e677cb7028d8d408c58e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab9ba7fd475e6d3895e75f4768240c7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd7256ab9f56b37636f530597f86a1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ed80d4f20ac24fbab5dd40eb573ae0c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5d5e3f9fd18455cf412dcb2039450b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92efe822fd0fb535ae56d8aabc882a9217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddf838c5c1f0b4ab1dce8e7f3f79420218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caae0794bc1577e7a8c39abfee1569d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5c07ef4120f360c4b7fe5b5115d7b6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9b5e553eb24ed4bff3a03217847c42221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf583f31f91f8b68f7849e091034dde222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b35c3d928ef9fce25bcd49288cda2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fc020ffe8580de95d7fc9125aa933c224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8c404b598e9c1fd483a6cec4e3a5a7225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1552124814e7d109b2b53830a707f6a5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17f5ee30c915fcf2e191211191044a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b965eac63c6b92176d005f874a3d89228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcb34999660c7f54bd3b530c0e468a5229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f4c434c22b5a8bd1e344c94f83b01230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3884246cdcf93a37ade4f16507da7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd1b36d8a49796c14a949c96aeae0b0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51501342c8859ed6cffe0e2b4eda6532233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abd9c60cdec79b7a96c9b45370c97f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df77cacad483fdbaa5b8fa79f104c8bc235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2af34cc3876cb28ef92eb5a74d7874c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20dc0e17fc0d45b1e9199c2e8affdfc7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c00eeac8b36383e49d7cb1f1a87d58238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db42ccd8d8bb794100135e094d32ce5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e5f16a0833897745d2e95a9cc31411240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85676d79928a3f31b3d012ffc0ce818d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85384dab457123532c9c7ea5b6eb1a4b242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8d46b8fe3a08553fa402456fe18c7e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9861f59585b4e9966da9771f9b045244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605fff7cbccc99a1257ece149661d62245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c7d267102ce3b09455bf1e86c61b82246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e9ef8ac185828c26ee0597fefd5d53247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4bd36f746f6a5972a43722ee641980248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc88a441f3f311eeb289b716e33e01c249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b77414fb0f681642246adc5ccd2cb9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea5c067d50de6607dcf522832af01b251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e550fe104c14d878f38999477bd86ec2252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b4323be3b3f300d01d89f43e7790c2253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a489e38b90123a1f1ffe7fa2f890f13254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ae9c5ff0a06e1aea601316c4993d4255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b41b1b81c7fa54689687cf392692f656256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14767cb9b2ad858140f45fd455a6b4e8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52b1c05abe91a3f13ee6a85f509b5f4258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab5fb39afb4a1e89d3cfed86551df18259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbaeef8cf608c308f20704ae6bd68e7c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5754ca057521e50f7e54df82f8af1f26261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742c56471549868ff0259df1b4b161d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56978780257ba8230d2bd352499ed12263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa6bc635980db8391c740e9be1c545264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ee5ff579ab25e2b531df69212cb16265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92517020c90b1cc5783ecda3055cb6fc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c225a176fa4102cd8332d4fc7b99e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb37b42201b283c24c857bd39461b8c3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4253c3b7646f6e279fc60dd8b2d0ce269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c71627fc6eb615a98e2b177d2af27270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3105840f50c114054fda9651539757a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e691a752b110033bd16ee0e10f9d31ee272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7043622261f7900b3e35cbacd88537bd273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe255a25b342f19bddb453bc76d3ff274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7901edd5be502f9d86e7cd93d4a317c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d62bfa172e6ba189583d5e22c11cd5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f242769977c554dc431eba6b5a30469f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c5a4ace5bebab9f35f059e27234c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6f6feaab723e8be5d946669c16922279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bafdc6a807eb847967af3f4fe93258e7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148a13796b84b864ac4d905cb32fdc2b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7885ec26e25ccf0643b72119e32eed2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c815b7d32827cbeeeea5438853bc6d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d383ad65a3d8e521eb4ae56b3b4c1589284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c2a4d885ca1f8fac667c8cfae366e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99056918ca32e48796d573fe0a260b80286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90c18d05b913b0296d9b8ce2803183a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baffb49842041b3581d6c81abd304937288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce02c57bf5f20c99486773498621d3c7289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1651e481370e411667fcaeb1df6155290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515bade4a95a98f4b5cd129ebdf04ff8291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55fb233d1c7255f7e68a7c71c528c58292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575e20d16ecad4696d072868a20f39ae293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4246c2352d5184da30428e772f8fdbe294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad5a96adf0b98d70c2f4cf783074f8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab726a4dcc17453ad691b1ac25ef7257296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c98367e9317f8852267d2ad6aaa912297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efedd1c6c965ca4de80f0ee55a632347298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b74e8725d60e8357bd179cd230d1221299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c953ab28a4473e55c69120498c41fc8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd758d7193a2ad6b96b76adf8d1e3e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d0478d2175af2bc4603a7de674d67302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d374ff8b82bd7e044b046106fe8c2c6303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df681eecc10541ca86b70e746f2f587e304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72072e0a0bb70a6fc9e68ff9f1077d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd60ec0a89c72397adb6fe5b24b276d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309f695fb6593dfbe09d86d17285528a307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c6031da8b00d562dc2313af851acaf308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bca5485985a20562a63ea2fd418f16309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e707f965d94819348dd1b1833c41db310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3cc6b1c14390906dfd1d1abd303b9c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a066bb6a4352ca2cb62660038e9d81a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e3f51376dfd114dc4517f8f990b0d8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6732fda412de6ef8cb540d142868bda6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f4b9dd468ba30916ceb058a520b0bb315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38f409f9749936be8e4ba0339a7b2fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb7ff4383b6eadfd1bbb0db7b904865317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0112ef2c1dac1d59601f553e057000318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7452dc63af03ea51aa9de77e5be22a21319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85b646fbd4defa71ff8ff815e2501a2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b2642b97fc8b9f34950c4f04e7573321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db02540f8cf9234900959f25efad2b8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9771de6dca5a046d278b9a476477f0bd323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa8cb7bf3b8213639277715194808bc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7069b896bb178b381c772d81735a25bb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacea0d3a017ccb2fe3c1fccd6532e8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d5f5e170728d61be134edb736ea722327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce7fe8ebe4f4c4afb706bda9f132d5a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04380cbb68f869e0604efa73877377d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98a25e9c56ff6ddc85322b59b1ebfc2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4da0fb85dcd3bef1303423285401e4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63da8bf7f8650a9e7a05c90f6723f650332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b4a3aab7ce84b69ffc8c678ee20e2be333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4567a061a0dec6a2e839ed86c187802334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a13c877f482df9ddff4387174f1b4b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1ed074d3d1eb1f224b9e7f18f1fa69336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96de90f60c4794d408b51e8c2a7d6cfb337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3665216b2077d6e08d4b4f25ea86b9338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f79ece14ddf96448a4baee61bc3c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481cb2cf7b4902253e6f9f18a7e002e6340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09d58c32868da6283f8ec10b77f501341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47065554ae1ed03baf03d36c4cb0d606342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d25b67a885f060d9f42dec9c50c7076343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ef6fa6c92a02e4279977df76efcde8344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4c31cc12a22b14a868641ed89c79c8345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcec340670ab7c3adc186c75412da0b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21db18187ad21cc0e2ca72a5d1e63e1347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac95b4d11d705ae5610b2941d26afc9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99523e6ea49329e4dce2cc8e1de78f7b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2a821f5ddcb1a6d50727315d038740350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83dfa5bc0aae77567d74a9c50c3117a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87a2f341423e07c42103ad2e612bc6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18895087337c425925f47b43efd54453353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a9a39afcd44d0ffd0a735f21bd19ba354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6655fcff152517a13aeed66a0f08da355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc7bbba834cb22b59fc4e9b39cc836356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadf4b268258e621db3cacd1acda2c7357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c8ec7b22d9e19476d4f3daead41257b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dab37bae17cfb5a2a2dc8d6fdf86dd1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71154dda2cdf030eac9e03a5c44ea698360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684a35f0225bed203bf8d9d883192e76361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5fc3dc8efc2877e51ba6f2a111d4fd362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc1b8e62cceac9a04b872b8f74fb9be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f19cd4730d8c4282649f37b738705f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69cef7e95fcdf5194869347c2e40bc3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8713323deaef5d6af4986e71b22cd5a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a23bde3f3934e21ba8fea1be1fcfd9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d35ca1c1b0131657ef099fbccd4ed35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd98600ab34688799c4df353ee187961369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6366d9eef7343d2573f254a31c8e11370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ba55d550e693066d19ef1164d7687b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0331d3e77c080196d76234ed4ae3f25372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be3e9590cb206c6ccd4a2678465a37373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed796c55223fb92bebbbb0eb160e3a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df572afc5460f704db4f1a989b99febb375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30059891123243706ff654bf5aa4552376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd63c247edde91b855d249d182df68b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172fb277754a3b1b324e9f6b4179443b378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b00abe0f5aef43118c7764263b2980379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce9f4f37b6c5d015419e402905fcb1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322f2daafdb3e2c22f04887135bc31b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858aafc5504f3681dd8e6f0260a286a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a5db8f7ae91523a48ff45dcb928f9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe30ac8f25f5d9d216711366d409ae1384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4c744345ee2cd9e816712f9b56623385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf7a1f67007db48a90052dfa9affb7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b989625d67240fca6df78bec44e753c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f916fe34d83b28d037634846f7f9dbd388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8920d8223a401b7cc90c0a8dc739a24389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b5c224bd17ca710896add5b63cf1d5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5ad1a76d9da15f2a81a33470af59b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18d4f1d27ff0b366fabf82598b5f544392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf8cb4fe0f2fb270a4ef756f60366f393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a5389eb3eefe0d14da883d863c87e7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b765a134d3036f87d2b3bc2af0ce02395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc5f2618eb179b5c0453d222bdceb5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d563891333097a6edbe453f3e65becf397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cdfabef76d27c4678ee833497c7f7398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b883fae7eb99c27174b72d56485c05ce399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499d163e9eb359a80a9709f865bba5e0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ae28dc19f8cc73686b45763623abfb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f509615a44d7343fdf4bc94e1390d200402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809738f58947d50e2d5583096417fee403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd2a5fbdb12838d2d31e97f6d81bf7f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af63e252de87554e4ac8e888fc79aac405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130c4751ea9c3c1e2c01affc93d1cb21406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98203f5ac5bc79801a1144a1789b00f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb1b216ea2f3046d9b66c4406bf8456408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7887f60121757156dc40ab7f5c03ef409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9141c6b0f1acd950a34909815ea9c1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6061258a337324aebfb40c001c7565d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3fcb6bd8dd454c1ae939ff42f7a38b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4627be94b7b1a7e87af132207ea94f83413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb45fb76d2be183a086dd3c7c832ce3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5dd61ebf3ded81da2977537edfccc5415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bf584fbb1b7113e03df667d6fee8c8416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6767eed50df429742b1a53625ecfe277417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9287858aa3f7812726d09639a9abcfdf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e18265fbe558ba4b55c04f9d206b7c8419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d73abee233eb8124eb372e1aedca62420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298a54f5a6ada073fa7f06ea5390b36421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67cfb6aed33969cc9e52cf0c803d61f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046e9baea31806151cc989c3b18809a1423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442ad24ce219d681652d2c93083f83db424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d8bc37f4b71859532d87819d0086161425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db19bd17de742c43bbca5479a0e21be426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56beb989111ca0aef9855e09ee6cf006427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657ccb43b818049b859d4d69de4851da428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4bbaead160ffefa4190f74a0720181429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc174328c3358e5735ba0d8b7570c71430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0069931c8d042f827f32a98bac37f3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7270b134ceaaa010df9c9d2ce544202432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d9d8b7a569e2d9414a24f17cd6b63433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0435968af5a96a5374771bc00aa893f8434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f6e28ced7ef177a4c1a70d4630ff2a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3570aa3d9b1cb38a831daf0d29aae80d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df796daa78c046d7676b9b159692459e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72455fbe6d191fe3ef4203e95ba56de8438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b438792c961691fc82a519965ab0b04439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba322a8876b05f1352238294222e0bc8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e380b286f258d8c0d0bceefee890c87441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a326c7ba84d2e35df118b7df89ab4ed442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501f2a568a1123e8bbf6512f3482d6b3443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baccb0e5235c95597ea5e6a15537438a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643337f814699a288080180f7ee247e9445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9196d7816883b56de2b3669b3153bf35446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fdc553500a537d71536a62b252e887c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6238dc325d062337e240998097503039448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3d7864f24129635fd497f6ae1b8684449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5583b959b730427ffec5a2189a8716450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a71f11a640ec92c84da689c7a964d158451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb41bfaf4e7d41d56eccb14b887b7869452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7074c0633b0629842c248bd8770c68e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2afed179440591519151e0b2d37288aa454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd6a32c0bd8c82586b089a2a490e696455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda25b5cb68680b64bbeb73d3b7300d0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80514bdd85a208afa4022e1f33813136457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60eb3783dd31c2b674b775f68bfba0d9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b5ceabf4139a9ec80a5cf0f7c6ff19459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80602a52818422dcbe0a21bb2911bf39460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11148170bb39221356f16f01f8c501c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be2c29e8281471122170bc20074239f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c8bbe678cb0fa75c75eb02d24e662463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d314d27bb750ff9e8b1ae44cb439067c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a65514e244e2d4db8f1cafabe71d8a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ed0a9ef8a9de27a1e7fc5bc9b24c66466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd8cb2a32182de80606e94a85cd054e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281c4ce017a79a39c39912a9cc5d483c468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c997044931bab4f79189bf431dc33d54469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de407b0dddffb26070600846ee8ec8d8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd29fd9ee2c8b04085751b07b47fa730471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19b10ecf4f9194734d8f1c9860abfac472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e272693050f031a002843c5a84c689b1473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859f14f0471f378c0ed78414452777b9474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acca1f064e229b71da5cef2aceba3e69475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956878f53996e87bb8fc75101365e39c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cbe5c535b3b5003e433623a99d9048477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d6b26e7bad9b3b3300407dd39af388478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad6e20b670ab14902bdc53be8ea22d2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7a45ae1ef01e2cd48b762a97c3cf05480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321a18ff56f7d2268bbf6b86b37e4de5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7727be060bebc465ca7f05c2486fd52482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68779f36b89e74e4ef1ec28be5276d58483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54893e5a733aa872e1a96f1e94b6a3f5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b881e2bee57ea25a86c195457648a00485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a420aabcc777e214673c43d26a6015486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80fe43afa54378f4b42cb8923876c2a487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7ed7eaf4944d3428f463eeb282b6c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fbe83a94833a008cc65898d06dbb99489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925f58f1e4bd1515c51b98455bcdce34490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b5d7289dc5736284987efb7285a521491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68fae15a865a5fbae074da4b7136eec492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364314f65849164ef006760b709c62d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e23f7bf61a749de03cd18559c76d6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35bd6a6b0e7787fce3b3fcfa5a1d97a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7672c1f0dc1350440440e04f72c27a83496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b225e2679f702fb45b4b47a2df9d395497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f0d1fd8447b46646af127838c1026d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf9da78acb01664f8d15aa44fb8f12e499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddbe82b552748944cf7b2674bc77114500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda3290ed35bb2833a7a05c353810df9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ba0693f999fe910b63fc9fb30bd310502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9de7e020cebdfdfdda8ee88b9fc5b9a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96ce701f88481b84971a97dc0fdb1b9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a99f6afa3de8be8de46256cb192c27505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d9db55462b961ae46eec8240df3bbf506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e5cc67e17712a788c9325415ca771f507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2888055ee2f878a745a8ed70f9346d25508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec742557a79f250af4273f655cb051fb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d958394e0b2e31208956dbc38e198bac510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab5ada2d9618e56b99eabe0f33c5d20511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06290e64b02b8760881ddcb40c6dcbe3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a4dcc0df00205cbff967794bf78e0d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202450f54cef5ea15f21c9bf91a7b1cc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6eb519e935deae0d1d37062cb75032b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed95e42436ae390cdc3059015637b0e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c53e885c70d71f897da8600fd569a9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9601de94539fbbe7e8ed7317f4558d4c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae784b76daff572952d4c5242eed1b0b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da7d2f610aa76863e601bef6e4de503520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0d821c777ff2f790896ff2abbe1ce521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af913aed6aad598358a9bf2b1e425f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1fffcdb57dd0d00254a6e03a74dec8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d871a1148e4eebff9d7d4f6130e222524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ddc6e8adbe5a56048ada8185ac0a8e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd2bce94710e962a9795e2c588f6963526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bebad5aa179da9c80fb3802e066e7a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca4030dba1d99e99e3d0871f5062d95528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d92c911b3ed2cb490d86601bf8bcd7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0498cb931bd194b3517591ebe3b0641530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5954b87940bb61f36575c0990febfa531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bca78eaa402ae57be403afb339813e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d97d4f8d1465827b95d76ab16860008533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcfb21706b1288d5ddeb46e8177295f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4ce3df227f3c7e6f09e45eb9034c5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4941f0153b77a68d3a5f12041c52386536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c0237e34b86d556c8e64a63dafac5a9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048c8f70ce5c00cfc5c65635d15ccaec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a653eddae8bb673050b5cdc0d54a79c9539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4c046f06d217f27e2821002ea38c86540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ceda947697bf2dc6c1204d3c5929c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8eeee7ce47fa4f5357ed1f20a4a2dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0300d11702b4391df1d875a853b0a84543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258c06fa20adcf6a6049fc684bf6634544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119e5aff74129b55e56f1d36345f993545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68dd7c8e29cbdc84dad86c083ae55b70546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935a8b99a337ed26939b5355bf1c60a5547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee962702e4944d90263eb82a41b46e34548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3369eee0c79e308402fe1127b26dd89f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eee88b637e47c2d27313e9e169d78a4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842d736f0ffe7f38aed1d4e3abe62652551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8524e178d865f9cd50d4daa72bb795552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e80a13f50b1a7ba7f10cc1e7294363553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a0c37397273dcba378a8a49115cbba554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488d6c71d4a6c660a1345f3139b88e4e555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611551c4376f0e96f431894bd7dee137556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d478090204fbc8140468ea1c7ebc337557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd5a6ddd7f1b6e949fe4bd3b6f09092558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b02f182dafa0b43969e99907e0eac54559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6930e8b247d4f2552e7985f42c1b244e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cca12f07576a41ac7af5feacaee7c5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da5e7a7ba74309940e96407932a06c3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1b5aa83be74f063df7333a65de9c5e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71018a4525b459540c4692660fb22db564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcf9ce2412c7a23e32a822113d3d4ed565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2fbf7c48e807a7dcf626efe85a4ace566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d199a22f0279b20bf9970ced60491b6a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ce2278facb21bc8f880dcaf236664e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54aae0688b9333870b216037e53393c2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed166ff1382552d40c25afaefd30acb1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f0ccb11b5a9b6caa98c9e233151ee6571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e12786c05e75d0f7666f4bc031d4f2572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b42d159d2992c86d81ff2682cff44b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563b04b7f248d083ee88aba205d9391574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fda0a35a195ff16d2ab82f5c7a6ed2575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26c6236413480aa1dee891ea15de1fa576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aada2b37b12054b7e80ad7eb7c2c55577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08610ceb4460a35288399124798601f578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77134f37413affbe999bc59635809b5d579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b595d8ff07cb7a8be56a481d3227dd8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7c5da5aaeefb95cd77055e3f7f20f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd06a617d243b3b96adb55c86795d5d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcedac8974b9ae69ce30caeb8eacee2c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b159df88ae05909b2cb761fe9c4af33a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c75ab4bd4977d6b70a6ecf6728a644a585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcebee6650929c752310d989e4b7657586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accaff2e140903aa42caf5e76f6e922d587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b5bd3f734a4efbc38ca5c4b5bc14af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1daa63c2e61c46165a5a965873843589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103f9da0eca5c0dac0826122e59e77b5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0c142c5bdf8fd1ddcfd61ec432e1a6591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3ce8661d901a1d28e8d4fcd1dd79fb592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3876a21087d54b520f923e0bcf7dd68e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1bd9c5583266b36582a05cdf72bf68594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6177e376f31577d80d9234a7cc9d062595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a34f3a93f84fc2526eae282462ec3596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692d1b7884ddefe3d0cc69116910eadc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6223afef05977082d04f8e2c9da2b8f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f500ac774bbe32ad0da588342b5922599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4125948232239ab8f51f0ae12c47d67600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9036a67e8e53299f87ff8293a5401b601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb049712351ff5d0a2d58f2a906b02a602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e9e2dfb9b0ae08eba06ec0e5f367f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb513ee940520c033844aa158cb9982e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee683da00017941a84cc54d382eb2bd0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fcddc58baad54a8e16bbfcb0279adf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7614025b8b85166331a2d38082fb9b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1896af18a8ed319acf71d85322003a6e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83cdb6f2673909b3db553ba20f64cea2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e288f2dc8a0a1f07e52133e2f43d90610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fe7992a27852258f4083a718fba07c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960a53ab8b476d001804b1dba696fa7b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d239df26e50d434c6dfc918bd22459613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277380cd6f4ed4f138c4b3052a89cc6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530c8e4a02645808a44bd391a8462d8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb51709cfc8de3e202d24cf5094752cb616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283406654d7092b0228eda67e1e4a255617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82be563a6939ed8c46aedcfa453a1d80618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6668dd379cb10dbcf487db91bb10e3619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689ab88bd7d1b08bb53835c7d3e78f79620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1728dd34eee30e53e4e79e8f796ee6fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41627aea03f31f331fda7c0d8072566c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd80c24f1c97c54b30fe08bbc0ac65ec623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a72a7c4e55726d7d48eb9df0c929778624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea653a2281eb459c8d8fdbbc69a7107625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b2eb956ae841f06364cabadd561f49626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074222923f510a372885688642e7ddef627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899d937536150ca840c8b554fcf8aeac628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5dfd3811b697cba2ae2b22a3b526026629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e561a328c536afadb95052281f3bc30630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7a2d4f5e0714a80ee35a792045cbfb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58991d8709c192930721a8e3002f147b632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859c9c6cf0984455c267ca6b194cb695633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36305ebc12c7b8234042868944953b0c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d524dbcfa89d5e956e1d51c367603b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171edd93477c419044f81ffc9308dc13636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754e2eafcc167346d404933382cc4947637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68e0253cb035601e4fe5cf2539a4c46638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61976aa283aad6f24d8be24ef36b8796639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acaccf49a03865cacf30dfc8b17d97c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0710df8a716e9a29630e61cd1072b78641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db40c2b37e876eee830778377866ee6f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b88e76cc5eaf3fbacc7e34326de8da643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a205584dea6b5bdfdf91aec78147dbc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb200731ddde5784d4d96d8f6b635f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da253cbbefd2b6027c71eb0db632085a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b2b74befb867e7b34ff7677cd842aa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc450d1994e6abce1a568614feb3fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f0fc31877ce1aec0c54f41ac64b878649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4d9183e5a2e4277d4e7cf2ff29a20c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68c073d9f27a8b824c34eaa76b9e92a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81b39c7947dce2ef70001e15bd05d5c652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4c988e0478f16eb625d8f771a69b4f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6400ad47981a460cb9ccc55d6723b3e9654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5481f83ab3f823a2fe8aadfb4bf0364655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146f7656c4ec3cb1ded355892d61fd08656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde562ce354dd51e92f96b828e3ad252657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118530bbc95180e217e673da98ab558d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8d9bb5d92f79bdc718598e5aa82484659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc3f89529020c3a233bf246656623f6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af6b0130e017aee2fb6b44b1e148108661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d610ce5c1ab5d3a84ce789e0666288662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba75ca61731c390257dc1febff394789663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def081ffc7c7d3b5377996123c93eb9a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016a0e7175532aab4fe9fed1267542e665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71a841cd301fbc21bea84b602a0b618666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e4c57c05204917163a7e3509fd41c1667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc08a1226699d63ff784dd39f5dcbd5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cf4f730a626b1fe412bc2d9a07b353669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981525229620aa477c01ae08f136a291670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd99c441b279d9687180c1af2b29969671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6203332ca7e8fce8009164d5aaceb79672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09b0eeb9e523a81dc1f354e0545080673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f69f80a46bc490416cafbdfe957646674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce359dc3e722fb8a557f0a2efffef95b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c152c80d768fea548f6eebe0987eaa676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9575482c41bf6675df8be2324b23054677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be28bc4d2fba4c0fd2748e5773ed5925678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7151a3408be60232d1161e377d352410679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678d3c2bdf94aaa94a156c493c333f1c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc3638385acfeb04cb382fbf1634374681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329a52fe7908d3af89b4cfc2778ea0df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4920aa9c75657c01cdd3f0d69bcaffed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc247502f60b675524e6b8545d7e0d6e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e38f7b55f3774128ed28c929a650bc8685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db102191e2505ae5ba0968403f724e7c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c07f159247049a292cb01a0985f022687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652fddcfc3a05c10ac95854d79515a4c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cda6723d8761c38cc1c4d8d61c2a8b689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53385c5092c4ca5c70858ef9fd48695690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad99d688535582c334a91f02ad758044691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b04c4eb738100f4a70d9f358c68501692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc591b8cf39018b685620a31405d56be693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf4868c1678a21f9bdcada9c124eb7d694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29705d25481b255d244b561ee70b1254695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bbee6cecf6bbb9b5de58748c1cc25696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3cfcad574bdfe98e86a0eb57413b48697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d228912853bfa37f109841eb246dcb92698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769868ca61d1116754f343e423822c2a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35543cd142ad85977a29f1b932fdb641700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd1b79e08139ab4555dbb90885756e2701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed9f19519a4d33e7afb3ce6c224cf3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8371186b09bcc1d405d7c88bdc54ec7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc8dfc52cd1912d3a188a629fdca0b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49486bac730a3008eca79af90495613705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f3f7f5b57a82c8304307aa1a2780e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44fba4b5ab0ae20b0951b857a539a99707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cf6d4dfd510d8fe2b228ac916ecdb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c5e547026fe79214c2b805dea6beab709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfd7eafcd5ed7b9c973d4385fe267a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0f1c08cf6a583a189db36ad53a16ab711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0e90b959af0d35e9786de7094d03dd712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a858503da22c666a64a700b976222b8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd47a17d8aeaef4d9c849bc8958472714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a73c4825db72e6b6ea87b58399f3b40715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8040ce422c4b6275aff9e5d7e21ca9c5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9419448e71fa4b2bd0b7c2b08cef3f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de444c8eea0626a69f521ceaf9b8a249718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca5a1152d8a1584878cbef67a095848719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140efd40ef8a5f7ca66945d27d99dcf2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee3c8e329d1e066076b8e215a96042f721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564b940ddd1755f111a63166de762f5722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb16c13dde714b6107a5cadf899c75c7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ebbe3e1dee87739c8283b2c1aadb2a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02407ac50e975cbedc54aeef61cbac90725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7d2c99c93a54554374030f6815d5b3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b1db9a810e9abc0923daed65e3f3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb140e2b2f1851d6ed0b9c4af141642728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e6c66fe8504b6e2105993d3ff5013a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94b9ed8f944b44bbd7bccc3bb1befe2730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bea20ed92a9455db878cba9282a5063731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e48c9da3284a2a8783d79c87d1d13b0732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466192ae0b862584006df2db061b6dc9733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d508cf3f7e0b86b68182afee6b91feee734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06915b92e256327030496b3b733b69b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80de6846d2a032e7626b97bbffb5e0c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba2104fec273bef4f0e60877c460fd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb32d44c852160a28025eec6a0021e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508774a1e52d320162506ab239a0e8f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816cb716002ff0cb60d4b5de0189ce32740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d142e88db40e11d09f19da3255d9bfc4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c62735d18ac60634b0dd29342c933e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60265235861ae148d323b1aa676f13c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb47aa4e5bc907f1b701c5961852bbb2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfddb3b6554b27977206485de05f649745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9f015889d9648b04587cfc1a211987746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d67ff80d536e85841b85b548a7452a8747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ff0b0de2a4cbe0350e803172cfc589748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efad9cfd4a0dba64409e7eca39c1e77749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa67ec5396d488324004ae64ecb20b3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c3682a5635cebcd4e46731b017195d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472bbc9199183b6b3fd4e01049168ad752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b0c8eec7d258ab8e07fee1f483b9d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883d8843e9090236bb75e0c1d0671036754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc89a87e55e7daf42ee3dce1e4b4ba0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a45973bfd44e62220032f751e1e3c49756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9eb142512badb03f8f42cd35539a8d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a150f4625829af2bb6f41edfba2f29758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53da281721ce3768a532697c6f387d97759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96011ce9db3026b5ba3e9a626328b3cf1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2017a25e0c58832eb1627faf2d8bc62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157b542e3102c3f8d9b6a89419d330813.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78d3ad5756c7d28ac70131c2bb12af44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefbb6aeaa309c97f253acd793a410e65.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e180acffa7af54cb5fff9be5909f62976.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a386635961a59277f4b7fd04921257.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4def27d7a3c6c7d39dbb71dbcd3b6a7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666e9535729a92653dcf153ce0074cb89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5160013bb5c888985ad2c4a7c4fec6c910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bccae25633f632850587adbfc488b311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c6e32aa8c3bbd6f7172afa63ddaeeea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058bb381389b40968e7a9489d190c9c213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d804535a82f36550a65696b04a7e8cb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94be4037b364eca9a10adbc1022633415.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada647780bc1f68dfe53c41232e2499216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7015e7a874e43f90a31b53e22aa5f8a517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228799a3f16d853d49f526a420d207cc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0a7561588f1122dad69f639b51c0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ca37e7e7aa3d03242ae6cfd76a9aa920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88fbbbbadcb94815bf386c2e7a479a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a88cd9dc2d6cd86f9dbc517f9c2e07f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccc3d6df6e92a39d450424c21ccab5d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fe59358e8fc39fd8349c9a8705c94524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc87a46b1eedea69f5e2961481906e525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac8341f2802181ba0596cc293ffa35026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38133286b11d1b4359e357757cf16d627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe11929aa67b4e007b6d578f46cdf4228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3782879d28d2d836b999fe27619baa2929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16d48b2ae9640ca277b6932ecd547da30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f88e256a5a0cd6504942caa215983e5c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b180d46f0233f95447577e2e2fa66f132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b63a2051b35728abcd896a74a9570933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c73f9d3438c0f45480be7a82dc84a334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8a048a13cf4963f5071ebbb2c26cec35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a04724aae87a484eb9a56e91174b536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ddf789b6cc08a0694bed612062f4fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ec86c0a028df512c13ec2d82b3a1738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aeea41579c3d84e63cd43299c1817439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9fb7854f28f2b3af546b4c8be7b3b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4aa4e87715c730793287bd9234c3b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc5a2e05b3be99ede251c09ccc4c49f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c56ef8faaee5368f0e8cac6cb35aae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51d8f2b30d945b4a15a0d0d65e312f944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e022f21122ee912da76d32647f619945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f844fba8fabc1ae426dfa7b80cc10fd146.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d87305588537ccc9fc9523e22e0e27c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057fe63b45b7fcc6a3eea9b3dbd29b8748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7fb16726bf8b56c723c3940e3f2e249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefe1eff330fc5006e0a076cd510cabf50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15a2e28f287d9ec9dbb168220a220ec51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0836e1b1d9b4a8338d977bc294603852.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3940316f7133e813f67c8c72af8dedfb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ea18b035e5029a8f21aee082dfef1e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75daeb4d96a2fe8f83d3be671fe5f255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf32150e25764d8e0200df577f0ea1f056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314b162552332cf05a831ab60a855e9a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd102f4bd76ea525a3b310013c0d275258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a861a4b2130959a0829dde90f90dbe8259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba29a1eb389be5d899a6a3d4091544f60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c131777b9fe815754b166a626b99d061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c264d8df2718f2c3e90384fe627465262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db319bafe5c1463c8b8efd46212c31d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7c4a4c1cdae8df27aad15e4308ad6764.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fd924a14de4a5a797bbca0ac6ea63c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dd419cd88f9ba3e8bd8760ff28737966.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88878c2b7ea7c4b1ad3f1e82ad4503967.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73cef48995f33c042bde865682ed871768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9597b0e37d602c718355e3ec5a1d701d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe35b53ac662543fc45431b07e542cb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591f6a728f918a1ca739c6e057af2f2c71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854cfc2b0471083c43dac61dc6437fa272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4d8f483ba3d9341c8f99a482f99cc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741b9f3d9d63e710daa07e190e18c80e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb03a42a5a7f57c04e30968a0d32b5375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e4cb2e8f14524500c0f0a390c61b8276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435f971cb6af91c76406da7fcd6e6bd877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52e1f42562c5ac1c31212d4135133678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32f18529d2d4aff12a2e7d5a3e9d8a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96dc350bcfc53547c2fd229de2eb812180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b730adee7104381885a4cb8a2d430781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4be7bcc05cb9ed6068147ce7f7b300a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fcb1da97bd5bd1bcb4b10dc811b11883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5eb28715e288f5b384f0ef3484b92584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc0bc2eafe3e11a4a9aafe4cdedf9985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998c639e60c93059e36789d6ac201e2c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e67b4d63c87c577cf59613cb2ddbc0487.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f25063b17b1d71c292c7aca79ff35988.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caae14d572a634f14e5abe1c71d3247589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da92ead6b692ea0b45f5f6901da213190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86ba20ae03a56cd068ac93b190b980591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfe8598db8d3b59a01bdb13b68531192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc826f6c6314597419a2bc1b2b5e1df93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858a4f86420dc7739c19b58b5e7e2e2a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a57932873e5d2ac0d661743a9fd4dbc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17739404c3ae8660c34295221e18c2e996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fd1d9dbc8d20a57da44000447c74697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9704cc742a34ffea3c5609c0b67bfbaf98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abcfea01adf08500e5eaf3a571236cc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33074bb5143b3e740f9fcd997641a238100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ec64508be991e4faac8b01ad1acdc101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad8fac748d78cd2a62adf06d7cf051e102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee17d6b1d7cad521ce8c0ef33b8791d103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e1b6037f7649fc906603497c0a7f4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b365b7a8fe2bb95997b0c0edcd9c76a105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba789f9a74939bc1b4c331f1e9b66c9106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64748ef01052400e88009b57d0105d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca95491fecdc2f1cebf050bd323d871d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27d6c7f2cb5b7bee3b38bf83c74b08f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719fcb45fbd6651e81fc922b8dac0644110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3725ecd4337b3b2bed77c99641bd652111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862d766f36dde822c1193c94fcb9ab7112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b61212061cd48c9b91370af0e6ec0fa113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252c1eb9cace01a50c5f63d964ff2393114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c55628da76e9a8f4c3a811a8c4b1ff2115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ae90363f3d7c6d9b242d53bfa6d61116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda697a4eb69ae3e3c421c765000e7dd117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba698d7f9a0f01aca7ae89b45e73e852118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ccc1df84770c0bc19e0d4c419f9128119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a17c1deb1d43990c79121b1ba939344120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071421813f5441d10e4a7708900ea7c121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b4603d5701e01340007d78e8af06d5122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea38e072800aad6d1a8ccfb1fb1f70f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d828b1a81bc6edc7881d6bac1eb4bf5a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4cd8e1b926f48b13c7a3407966eb0e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b47c3781ddb41e4ec18d1e7611af0f126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f4604eed24d15b73ab2fa136fa359127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7536f29ecc9fcbe3fe96376103e19642128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413aafe17bfb12c5e237c74d50fd0c33129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f32027fd63c65e6352b111f109125e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf48c7d05ab0b24ca89afb35077bfbc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0785e7eb36f16bdfc361c3762d0fd90b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b62802ef3bd353a883494239c13291133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad2a8585e7747edeca08b46015f113a134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d657d7ab334e988e49f2b6ee917a3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda0c9b9a0807111c5558c8704a56526136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce568078f1bc4d32ddfc5527a6a118aa137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2770b2822d7a6899d015e56d3aa35837138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1932fcbb5d27b101950319c505690a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586b89657ac37608ca44a8cdb67003f6140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23441606fbacc71c482e5d93693bac53141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b147f89a6475ceea332a67e906995142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0dcf3fc30661437ffdb17a6c917b6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e572a6a3d5b7f1f303b94f6aa86a76144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7e7fab1767310ed4208831731b1839145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6161b4c176bdb9e79bc1a137151e5146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b5a004ec1f73697893564e211da89f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86be11605a2c4dddfa61ecbe707b34be148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ccf32fee433ef8978f13da5aa0cf2f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab00d24ca83efb4d664feebefd261997150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946442d235e90b32650f44ea54b57d0e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332642f11062ae7e956a5b766c1e8422152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c9df5daeafa08d41dbd74966628cb3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfef59cc363b252e808802b17567822154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1188073bc1b5c3a1f5ac2a933af70be5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813f47c0260ffde759d180ffe72f1b22156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f32bf5177cc305235eb131701c379a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd040dd5dac6494e4873046a60c6aec158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477343e156e827c95919e69512725857159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a945f03bb11ba32489a9dfa45bf41107160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342377b7944ad8dd6f3e48e6e552f0b2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619bc62904d195353ef34e1abcb94c12162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36706bd4c6e66473867735905bd5678163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d6aa1f433110033ed6a6b4e40b3c9d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e297bc9fd7a6bb5493ae2f5087726a71165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76070530a67587e9e9da9c1bf505923166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab0f4e2b2042f1ab4b1fc336075ebed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37303070752acf9b394cc1bf5c90965168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598ff49034a23ecabf4683c01767c4af169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9671d6c2ab943e64c960d49a0145838170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4cbb150df92ff5fcd3804c28af65d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4b6bffcfaab6e57e19db22abd49a76172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c9ce2ed371205f646c42a8c41a834b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cca28ccc2d7c54fe92334e3dec09d8f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3786377f5c9b63fcf1f95c4464ebd4f7175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97440789cb0bf5d93e6054832f386e4a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f0d60c40e8e444bf8b27ca1b2f4338177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb929b040be1dbee2d0a646f0f21ffb3178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f9de42b12896e79681ff87f5b3b677179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf04737fa4477de62837fec610edc63180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82791f8304b1c46db9a4d7f23841909b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e52872431c17e53c1928cb369b638182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd2a0785394cef8cd25c075d21b193183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789e218f46af10f60126dc993b0a412184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/381ee3149456e6a574956a7002b40489185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa61909665f1da0942434b4b6f62a3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733d8dbde2c781ee57f0e8afda178a82187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bf8550e91c6985e49c0b1f2f35061c188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff65a21f43cfa98131b1ca236be0335189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa785391bb7d7d7d1d1a56c21d5adf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe4e3a85d5e83ea126c34a5fc447bda191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c6f74cc1e0fb049e2f854beeea2b7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0627200ba3632e081cd050ed801c706b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2851383bad25669da2e7b018f3e33255194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7701e5fef31979979595ad15f8150694195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc08c9797d2701b330e362400689731196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56528ee85d1a79708f57b5cd6ae296fa197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48893f278f097267b34dd2f9bfc1f7c8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3dd39bb26cb03a9f97b7863fa9941b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd8a9b514ec11864201828f6e9a5ed2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e40d8060194ad476b587bb3f8c586c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc63b4eb9ed686af124a2ba640121c15202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906b84974fecb526692277ed895a5a7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4e5089d1215e025293e7cb1e0c093204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420528575ef987ae1b7da1e3690ace01205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d44b857bb01357cc7a2ab542aca17d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af39735ddd011abb547481d7ab60bca2207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fdb0699e3c52ce2ca762daf5fc2705208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebe436e149e5c87115f594a9e1a4621209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6161ddc30324a2a8a751061d2ff0b099210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6b277751174ed36d54c5c7507994e9211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5a7cf4056052a5f8e3d200f68950b1212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b48258f092e847ffa2e65b912269a48213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88da03337933795bf107a0744ab9e770214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc83cf73d1fe6ddf06d926be2094027215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d725b1fb4623a046e76fef50a75a33a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8402f8fd1d7292c2d8ff85eb826faba217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad58229bb9b15a8702ca1980d5ee2cb9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224c2155e264ecfc3d515cc4cdd5e30b219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8efb332ffeccc33f452e086ce53728f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2005729afdc512bc7cf4bf6b4baeb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a73134c3610ec189bbbbe7f68e91222222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dd991ea6109be625b2fe5d5056086e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d05fa44f3d4e8c92987b0cc15a8bfa0224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cca448509d5e77bbc4a237d6e7b9af6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94522e6202dbb71b8474ddde040a30ae226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01b7c79e4b02931ec3009351855c611227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44188a9e55a611a4b6f2ff8e6f8cd9a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0904dfb9a688ec1bf648e3357783d8f4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8185ef726a323b8b8b0006bb6141e1fa230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d4851a12fd99c919d67f53d7ccc06a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231ea78b66527f1aaccdd6baa2dc078232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653c4b25cc9a9cea6058da52929281ce233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43dc63c0719ce01777e39df9f7afdd32234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c82d75942a80f9a596d5db1c450de2a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdcbfd298fe2ebc5ffef84c9a7e216c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eebe7e2166dbb235d1f19d61a4bbb49237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e64067b20cd98e53830a839dd5d0ca238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462d2d1c5e2bb67899b059abf3dd715f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fbf81d2d3b1b88b167293ab64bbf1b240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1409345094a7f5733f2ee28ca29f602241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db425b47c0b971fe6920f465e4ca96f2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fb2ae1bb5d4137a1012abea977ea5d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013f6bfeb944db8d41ec03dc60582c6a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee8aa58b50e353cb373ba44eacc20b9245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b758d0249136af67ed321eb99e9861d4246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62d0ba635068c70b3ab8ec94b5cb85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8fecc1ab978727a06f20258969c2f5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97198c85df3c534cbf6ea1be5a14c853249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d456e3f2513b565c1ffe68e19227621250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a268bcca057f66d9795ea8720b8124c0251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5d250fcef46b5e5b78d801649a1c2d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb54c914ffe2069fe75bd01a0648e8de253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d22c3bf8e13955bb8bfc3b9bc43c88e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7621db60ee7b6a216608aea90170c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e088b322e02e899d1d0aa97a8201d430256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d24ea1b61186b385ee95ee2d239d31f257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e2f7f3330dd86e92bc6b8abf143b36258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ee66b84df362497948d58a9b59bbb6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8495b053e636f8f7fd8f08b4942d2385260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbf86522a8d71ab491e5845b6d7ce46261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7904dc4aadead81a357e25b66d9c0503262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd58802c710b28a6f6f8f0b6e619b9d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da69e0a0ea0fba9080f75c242190627264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d022b55595c23b5b53794903bf72180c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc706ef340a060a94839862887bef72266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8551845d9444daa4ba9b49f1aac41cf9267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd6d491f89365bde787e32d550fac6a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf5b1b004b8bc88b44578685d67e3ef269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62c7ddeed134b05692037b94e457c2f270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56867690ecc6fe0a5db96448cee3ab63271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4473643f746c1537c64660767b4e592272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367a1b9898eb4698c4cf489d22bbac5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4978c1e722144eded87b953a5928789c274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b98671f07ac0fd9dae087178f17dea275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11469866b27471886e310b1aa3768f14276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bac3e4d7dcf3e26e6db27e7e8a065277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f906910208bbccfd58bfc4ac464b4e9278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15691d15bb1e74a69f656fa6f8ac519a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452602304801983be6176ad4842d5247280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc86f4f39e558bb47cd6378ca6d31fd281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9c3258d1618e5f9ad77d8acfdd38f2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd62b5b2817bc4cf947214ee17572b78283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e606ac3d2a5290932b1969305a946ac3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b18c71fafaace6ab385fd5f2caccc2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5ae38fed92ec578e2233821fd21006286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5948d046919a487acea093c8fd120976287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d740008ca58d270460af0a7d2eb43b21288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83900002a6afd09ef65267e203b7210289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b19da82a8d444ded7fc25c577d6b861290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4317b738878e179a76b08757ec6e3cfb291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0727bf2b0925e8b8e7c4c2c6e98f2bd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0072e92a5a570fb37b81adb5b11453fa293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ac8e22343926ca5a06fe65c07f74f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b81982b71d49765adc3e4d07ea6a7295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209c2583d6c1114d59a13cde66a6ad36296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286f49a8216687ed864ab267a8df57f297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886e3bf30d5518c7ed2d7da6c512d2c7298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb714dae2e006f21d95c83e5519d57299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfb375622148cd879e38a5035962816300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0650c9d353c05bcef387975249d08301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265d63d5f180342eab77cdfbd515c3e2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065c077b58ca93543e3ccbec5dcc552e303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f6043a6c29e54c56fb450b122eede7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e882bbdf0dc9b53bff3b3689ab99368305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e09f9e6200215e49d9f47981a52b95306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912566c5ade02d7081dc0fe28e054d42307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1ea93545786a15f4602474f0886dc308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81d2351b52dbca2569e278eb6ae8ce7309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b6f233d36cb3daed7230360b0a7634310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec586bc96cbfa450b6e389733f0987cf311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f5a5c09b44909812af20b16e51b46a312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2875e16cf02a4c7a7b54c1f61ffbe10313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e7a6d1f0e75d9e616df93b754be16a314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f52d59f88d6f2fce7f568e8853bc134315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c239f63b3509d2df726ae85bb6d7da316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ac2b91dd2f330e160c09ae88972fd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4622519ad0dfaff56737a577de2f0364318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc6c77b6ede44aa960dbb4fecc57b83319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34b1e1def4d4eaf7699a0c05738433e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b979d619272718d6587af4e5ac4e5bc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa2eb96a63802d1ddf8d664add99a91322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a877608d52d35a93841727839569ae4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8db8b84edf632569df15ba5d5ff14324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536292a17590d06796bd6673d0a6cc37325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9477f0f12dd640090386fe0e76672964326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8569527a16c7d18a085d8bf5e3a748327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea15d8edb2d8f70b56296c3cce9c1c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30acfe589c01da03ffdac5f6e9ffc1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be887557cf675d9638f6a59282ec43330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c892320f55b654682d750d65e6a62331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319ef1714a0e28a9f77309683a3b1ba9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0e7e874dd3fc3ecc748017b0df0728333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3176d27e607219a634dc95a32f2bed9d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67833df6913a89302673f98d88efa711335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c8dff3f429e591bfbccc6df893dc4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e2ebab897d7e794f37011162c11c0b337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f17003c82696028b3f48e039963fbc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d275e091ce7dc19926b5d96a47a04d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b52c61a0d322b5bd2bc4efbadf0ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a8586dada09b01f898ef47932a5f01341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833844eb233045e3e369aea4e15cb635342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb977806b2050c5271af988f26f34a19343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee328b845030fe5ab18a2b37301d0bcc344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2608cce6191f209443e1c9f5162b1fc0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c23cc68e75b74bb8f72f71eb237818346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6483c928723bb2b6c78e46476c3c22347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b1527ebe6216601e26c1cd06600c77348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e5a0268f2dd62e41725d9097347037349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1841c9edf4559a287dbb165fb9b86713350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1819d7c87fe4303943fc2bd723d68b12351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95bd9d57b6062702d08cca13a6f5ab9a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a0ab0bf5fd6185c1f71527bd0db908353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e05cd09e127d6eb7a3e6121c2481b3b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c052dadb0603ab007dcdeaeb20c1de355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae877fc94d6358dbb7ade4934f4dcad1356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61e0f35328ddac9fcd0303d242022c0357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106b2e8c4ec7fb2c0e47d75c8ba15c3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0116d4c64879fcfc056ad99d3677faf6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9982f0ceeb6e31de693c4f59f8eec0360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e058b21c0f660031bcc67d65fbf51ac3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e140a381c03c652198d92ba3aff086362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6591496943b03bd0ab6f6890aee68d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b2555be402c307e5bdd0a697e7a89d364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13ccafc2446bcd87edb15ea596cdae365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25f0f6c2c26dc5d3715fcd4e519a551366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b71f37d79b60fb920f63e8021bab941367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e96f9f84e2a7e1b24ef2be2795c7c0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9836c246d7b01582cf8c4d5c27b80ab8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323b10a68e7a39b9bdfea4bed702d08e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29791bb0694c19aae57d82e876747fe8371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a47b66b0cc65b3eff3ee8fd080e038372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7471ffb8503ba856c51689120701d7373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc4b55b63962ee9ff2efa31518b0644374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b87c20a96dff656a99d4dee57a7d0e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98757e9d866a519fff47655988ca051d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b7bd9a881a67418e1e96deb3f7d6a9377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f24ea8c5f2b0e584d9784ffd0deb6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a70d06dcc7643e014783729f3a6daa379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992d578fe0dd4b79535878159192b0a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fa3d2b1f2f5990462b95cffc012881381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96a37772f63af207b046d2c9cb3acf7382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f568c279555a2cbbe0b1bd681d5a587383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55afd4c0c98644551da1788f87da34e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7134e7e3cddc89cc53b3befc42e1c0ce385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9be9190ecba105af4da158221779125386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea6f3bc467ea6c2a457b99ab456223c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d259cfaa4137090c13358a0fd198513388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e0dc0001f4055cc44ddbaec1c8f014389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d75b87f7f2a975362b96cf6f315e2c7390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef08c3d062c849c0dc20eed303d2e8f391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a71efa1c53457372cb2880c915b465b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9e40ce839cedd74b3c2d58fed0f07e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0431cc88ed2efd5e5b93d34ea6df9ed394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff292bb3488d255732ba4db0003e7a2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225c4929f0feb9f0fe85540913efeff3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b713137162a3d71b32b4d05ae833ed29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2733d09a2b7f30911d1e136baef215398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce090463a92fe3f419095fff05737bac399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7695cf6b229d7c17c44d84d93e00fd0400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9b7c3b406278530a99fb3397240076401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294e42463c0791adeba0469e2b3c3f22402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc880a4076febd49f7e54f15d3c9e0403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc1c6df60e91114360d3180cb935e36404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f95e47513fecbafa00b35b80bea6a78405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f27b9b058a56859f2d1c1bf09e839e7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9954461d41ce92b4fcb5f339b08d2c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9194c98007d9d350767be0331bab679a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbcfc98b5b96ab173f4eaf9c201c286409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bef5e22a06d25cc113336dd97facdc3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5102a5f39bc4959ac87f8c390ed113411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d89bc4710b24db7794ea0205a880fd412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f78c1c3f8e87356dce680a2af0c3d7413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67533173350a0f4c1d8a82151e7bf859414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62dd65f386b6971362788afa1e29572415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44938335ae033409c176800c8f310c91416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd07c3aea49b73b3e1a66f12883d9c8417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f99f3c420650d8997da2d7caf3a113418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb21e4024fbce27695fb834e53eb06419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d804e92482c85e0a30d60f4496a438a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5048eddaab45f0bbcacc47855c9a8b2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e1f6313e8d712e26970cf9d449ec7422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b542124ebf652b306021de8dd7a667c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da3d4616b138a3d10ab946cf2601e4d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6db5b71e4d7c17b06d7353fcaa6cb95425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531e583e82be31ee2c5908e47787abd4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abfb6afb36b7b0bb6fe4d69bc5c020e427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6373458e484483402fc55669881931f4428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c704b9862df4e2cb935b5962c1d109429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d643f969e4e26a08dd8b17178bb181d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a366c46108081028c4888452cf17f5431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1561f08f621ef92a21782ff331b8bc2432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfc0db4b2a52d59f0345d1da9faa614433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c613638cf9d958b5058661299cf9167d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec09b3ee0f3691de9e520b187bf5379a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43b18167207e23a90e8f65b124ba8e0436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f15e0d4179ddc9eb40cb511a7de7c6437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fa9badd74f2817157fe625eceb7eda438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1094f2c9a20d12ee65f13b92600544439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc792e7842cac322a2b72e7dd68215a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128e65219c2bd7e2e7bdbaaa95d08ea5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a317baacc3ecadfda5903b5a64d4e812442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37726ac9a50c9f8cb5078dacfa1315c5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f12ffa2db16932b4418d4d6d3cc61a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f6e960aefaf4e1b8317b571cd23a2445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e58b6d16224597f4a59ea9cc94f899a446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d35881f327f4a5df7f10b9b73d701447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be334bcdb9665cc3264938196c766b40448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52505ea4996359c4b8568a3614cd1f2c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b82dab05dea88bdd8bf0ec0f1e6a5b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa834a8c19a26a78dd162f54586ae3de451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3262df5f3087bdc3306e8a69d9e6bc8b452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612ad221ce914632e68985166e1e8f4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48151da665580ed1cb6d0291e3d73c3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65e8d92a50719e4d0f63c2135d737ef455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c668e185b79d154dcff74e87f34a865e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a41bf6cd4070c45893f93c199d65d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa21a485be7199c9c1a0001d07c7ffe458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1b8153f28a6f89a14b73c1790bbc42459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6997993ef16ceb764c4168e4a3739e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2314329fc604ab468c1608efb41a273e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2b294b709b501cf384e328af1067fa462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f744753b1b8b0770d4d948e8bf25c7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675a161ff73d7b97ab0112b510ec474464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306cea51061aba65d3c611c4876d5fa5465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db61ed5d238715b463849f3a0f0aad6466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7770fa172ae1e28ffeb7789a7606fa52467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f8004d7384bbe40d43d3cc11cef943468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e942124f1de675762791c831c4dea5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629e8c5efe67ca85bce3ee15fbb6b0f8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7d4acd825e9946ac1b28b0c63320fe471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce42beef41e21eed4be93ed27a18fec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea36bddbf1afba21d0455d2ac84cc653473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4832653d68a879c7e08582d995215905474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852c71ad3fba304d1b1203cbf5b9d3f9475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa46936d060d0c4cc7c6f7a0a6c51a3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c26a06a27dd76a13f04c3771c1b465477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabf4cc22aaf381dcc42d6a58180d451478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81d2173fb2ee838a01759afbf8099f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485cc1c6fef5f35fb60f2a32e62ca9af480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab81f7d44be6bd00a71357723aaea51481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452e1eb98dde833da2b5612c0b0dd15b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf8d9713589e7163b152bf026d60d3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df3f579f063ea90aab724963e4d6f30484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde38f9ccd0b068eff1127cccd48d725485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6d46b70ee6be51c435d06c80bc37bb1486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62855af05e4f30ed062e1dc78d2b9ed487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505922829c7d753a238b6a43536302c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510eb708d01874a37b0805c47230c6fe489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d5d2d4dfb1664813de4a85f78b3c1b9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14386068f965f8ebe3fdc711d5f83391491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccc7aa675a2466fa4e6ed9290c7b19492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218aa64e7276d3da3692cf0d21e60f1d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a49e966951317af1215e94cb4d5f0a1494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bd78fb4c7dc199f730bea3310be37495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e164dc8b05509200a01e110a0c122ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a564329cacdf1c7828c3f5619dac1ba9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca4391c9f98f8be76ab11c8a1ea0b54498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8424651a167aba269f59580ebb3bda499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0feec0926d9ebe0d869e523100ed38b500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0177f91aa187a69ef450ff6e414d1c27501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4997c60529ff35484739bb7e0ea986502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad215db936788beb508e99220a503e2503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49fae3e8b2bf572b8c25a0ff1321c2d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a370b2f3323e807dbee9cd03e2a31d505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8573acfc09b4034c2232354ee7e3f751506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768bb50bb561b8b0149c1a80f2ae23c507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90854f2d228184a50119d7f68cc84bf5508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2130702cad2f0ebed1d1993ab446e5509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8d4b8a05bb8974960994c58a5ee227510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558a57688fbbbd917f3b6d53cd898473511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4274905fbc53629c77dc1aa9b99db941512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348a279a5f0fa5cf06fe14b7918c7e70513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd34f81eff41d28cf39df23f6f6f719514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645504042cad08f1932ea6e124df1cf8515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a494294a9016ce9d2a91f6a6a6884516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae441e8c89bef6f8a4ea2674dccaf4d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa172249ace49bdca9017fb365219f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4867bb06b87f7c49679980d9d9805f1a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ed916b4e8d1da4c8c65d74087629c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b736786e6c50cdf8c4977b5852b49af521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f370f9104e3d8eb09e06309597470213522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2a299dcb38e458020c4e9486a74969523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e675a499f1f0095f794c61f901d67eb5524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae88ce39d67997cc94deab7df66729e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f333b38eec6835d3ea83d76e6d1e37526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9cb27d9f744eededf6b2f7252aaa8c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccd1495c00e700d10051c50a5569e53528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb8cda3dd3b65b67f868dde2ccd21fa529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40266de45b1e743fbbca45cf1c40be5530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abf70becd5e66dc12718916c238e2db531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41688c4ce8fb6435249b5607a08ef55f532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cca0249660f984697e06cc11d7d1846533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a9ad9318a633b5d80433a740f08d55534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07c706a40375a7e43265bace4a4e6b9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5e585325f8f5367f806fb12fa8c09e536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed824684b38b3be7abe54e3fbbec77d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9533735482d3f732636c37f475a86ec4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27e8f1a45ee656d6c08251d77448443539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f8040f8b6874efb295cf1c8fc092c9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4f2e5ebb27cb6d7a0cd66956a590f6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa2b8b990cc4328ba24513644fbf79b542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a865399459eef3ac4507b0cf7bbc148543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce5f32d950ff529469276b88b70bf0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c4429a0ec05baba4fb4f2619691e9b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5f1c2aeb85bc69b4b8cc71e246c717546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68149daf6210f8059e0b581a4d20b4d0547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f28d50a12a3905b43273c674aa1e12f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d79dc96a886f2794608e1f14432150f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145638e7e6f970cbd8f80d2e9c39eab550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4f9fcf88464bb70c8efcb62d81077d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82dfdacad0a25272a4b1f5594fa4ffb552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dfe97de33239353c99a71f245cb516553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d760fcb3032877d66b7b4c9edac70b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb671fb7b60e3f7b321ff341303caff0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7da349271c765272c779e93013084b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da20fa4738ae4e233e0fb9408be7ac5c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a293dca1f4f795ca3807d825a2d5578558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daffaa95bdd76be9669247ea2c024305559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f80e4d0b316b4e182e888f94134f749560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea8d312a66d2f26cdb9954e70a8f30561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb713713ec723d881d8ffb002b846b0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ffee14b26a638e2161d461f36b3a6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d845cdbf573a503299fd16ca332e0884564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36ed26567b22d50ff3e567e3fcc6a9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9beba002f481b271b1ef4921cb96d0f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5e38a8236ac3be38d34a3de79f46da567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91624bfb8b31e5d83cf43ed510974fd0568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596077ca5769102f109a1c6d29e140ff569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd97b54b83fe872d52a5ae09854c7fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3735614a154ad6ab4edb3156f0e8bfa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b4f55fd5d367c3722c88bcbb283543572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2d863f2c56b4cb0f6beebc50f31a4e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/205969d86c2ab4e93d686fe6e7ed7aa0574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6ba921c9bc90fa1ceb3362a7da893575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf2f6854afed5e979aff290a2310b6a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761ab5bc908c68542a9b8f3164471523577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bef14a60a1bff7ab3f9131fedd2c9b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a3b8f565f16d91adac4ae77c9fdbc5579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d432b1b167027f56b12443d0f7c72a9d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb64ad70d92740c943cc4335fe2f5f3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c650646d2b46ff332f747e8a26f1150582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2dda8da503a4cebc1c71bd5759a966583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d32544863755924e45f44b5c46c88584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68fe4599af9fce9a426b2e96868883c8585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e09f06b6ce4af597a6b8c765dbafe8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74238b942baf5af7ea56ce776ea4011e587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de13784d8e87eac880e3ab30e5709ec588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e2e5218dec8a4ad09ae07a743e3883589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4540c97eb86e303786e81e92a4ee47590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e970fa81a3c9aee04473a635a351c4b9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d11d036c4f9655ec9a29369606c63dd592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53c121b58c02b6952becc4cf1b17c34593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e388e87460dfe7740fcb673f022f88594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbca25bfd35338f69ee2d3fb7fc5c7bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12da71fae47257029b9c1ba1dd3b19bd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026c62aa936c03b523db0e15f8936e3597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d95b193d82450ab840c666edaa7ebe598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3109775cd8e46e3c4b4eec5af50d18599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2e6ce1b3e852c567019a1762bad2f3600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b43853e6269ef9435d4a71ea6968bd601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a00bc5ca5ac15bfdd8e07d17cce218602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100bbbffaa6a10ad8274dc124c52b38f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e2896029835ce6aac144a831bd63fd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccfc8d48f91dc52780af80ea13eb0a11605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccb2bb6608ec87d0393c68de7360aea606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9c753b8c8b579262a81e6d5c94b7a8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c6047a0dde9ad35b3170e16421ebd608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d360e2f3729596fd327ec4add59a792a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca3eac41e7b9252d6e99100cf9ccf4f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7d2d2a7e782621245c07c807770765611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e9aca4571d7ab12e79a12d19eed8a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418a069c6802a2dbdb273e43a0b005c7613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259e94e093d281c777af93245cfc7452614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f1929ca52584a1d4a83ad4fb6b19fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11146e73b1effc7bc3b5e77690863dc616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51b32082405d20f0755a94847420ce1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9876eba1f657fd2ef3354f51f1c4133f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884a312f445926877adc1991c6d97791619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8909fe5da924cf9ba08eef802ef871ae620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65a17793d6cb6fdc03d13b03e749d1d621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b64625e1f3e0187f468f3d5b2099ee8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80430adb07e19029a10c2058051c86d623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12605b1c92524519a05ddeaae9ea0362624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14ba3beec8ccfcace7db8171b2d41c6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de25cec89dd8c735486042f79c0dd4a3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76890f26b58db69641bbdf17c34054627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b5fa612d6b45b81386530616f8f12c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde3dbdf46ef21b4678cb0a003cb634629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82a642181609a6f541b5751f181aab2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2f2e925373bf739a81e95b2f18e974631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092ce5a2f14c8244296f14fa88d618a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97c0d09da9a1658b5c38f6ff1b009d633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a002e629dc4145290a8798412fd7f3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548cb19d0fce48db1dff34ae4a43160f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0a66781d84d5bbd663b073528c7e19636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb40adf0a5af9568b97575ff9521a02637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e0a984904dfb4ba4a60350f9ba478a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/731aebba54cc4274f3d753686293abd6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff291898fb911fcec41d31d0ec0db58640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d4524e1ba9f2c644692a3a4b775cc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fba53e621c5dfeed46ec915b613c13a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738705d6e127bf553dd9e53acba9d58643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1fd56bd1b2444bd9a12a2e976b2f11644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45651e0093aa64eeb0dc5c3df95bb7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2e8af1a08cb6f54d5532fba6eb6440646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529731e9492590d790c209403d8aaeb9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e5c4e66b203623162dc164e70b64d2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b60519384a2cb77bdd9566f8c865b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac5429a61651ff54eaa8c4158201af5650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5658f9d88adda276c31db6e2f79e1c47651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ca9b59c34337398c4d719f0bb38534652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e227dfe9b2f29078aadfd16019b11f9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7601767a03a66637865349bbb63466654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb41a6b2b2db850d19b8610924e9b5ef655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72fab164eff092d83bc828a95b9db4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541743d78546d0e49ac29a4a9c1ebad6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f780f95fe002b5d3bf349391c7dd32658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82a3bde9895f22fbfa18462c79e2bbd2659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc0d6b2c3421af4aeb1d8371c993127660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5492e3ab378800c636e7d417105260661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918354f4fc50939c72dbe66241ce7397662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30354ad9ff964696bba818b2e69dadab663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9635260dcdb280e956fd5b034efcf71664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06922d8af7451ae3085cdb553b10f1fd665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd25527e411173faa355e028fe0a87d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13923a4aac9e566e00be39b8f8a5743d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8b869336e1b961fdaf888d6deefd5c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab4b015236539933aa89dca747ba571669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b89b17660f4999e9527a7cbee010893670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eabf5fd6b5cdc19279ca08c0b2e24c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a813b5a6fb18da84004d8ff01ac9b80d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86dfa49e765ab426c211ae190ccb3cc7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28ffeda3d0c73de67206d975dd566b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78c6728fb46e7c4bb58cf28e84823e2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31237ebed1adf47206023b37eed32869676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565f6a6f0ffa4d5067cd87e8b0ee4d7f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50101169bad66a2c56a85cea8186b4c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e13533276994477e9318bd402eb72b679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a4e8f94d39b608f215659dc9759642680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eefa8dde98920a1bd787e9cfbff460681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321db03018aaa8b7fb5aa4e04366dd0b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ad62701079cd56b39a3fffa92d0a17683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332c03215314d10e9ea421efacac7cca684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5eeb2b56ede60c91b4239d310bc121685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d0abd4285d7276db27daca655cf956686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66cfc0fb88f13ae84ccb88bd497b839687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e047fbdbbeabe04a907d8fa711094688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f837a31293151c6e6617a2ff3cf2e3c4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2f01a5f4a729bbd2cb91128282a3da690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/735f7c11dcd5430cfd6ddeb4da32b6b0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317177edf69c4f741c5fe1f789507d25692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a21d174b1e2f3873d131219555f2c6693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f54c5ca4776fcc3e44c0740cd1a68a5694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cf3cee5ad6f9ba7a79ca08eb781de3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e63119ba022b1f594844dfd808d145696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c1b6e33f7959b5c6586ac3968e612697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7180df53600779896a8d970280028c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1714c9989aa1e856f65abdd576f7f2e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b485e7551c90839761ad3857a052a3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21e879c37c1da4794bac3fea21d8e96701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0c6e9dc44167aa7abd40000472ea12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab76dfdc51e45e3abf7e1501dfa721a703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca610ee1f8c54c0d24932dbe8c269718704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55daf6c5978d8c062c1b6c628e9a09c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc36c822271b57ce2c38c47af14359a706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ab9d1b720120ea1cc0c9f7f6f306f9707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3c0c5eeac91c829ef43b359a007cb1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700b4be48db6af053ddef7c66564355a709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dec12b155fd6a40345273cb2d6cd2714710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed817ae1a9f6fb21e0a5fd9a4ebc5af711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654832f85ad2982937279aa8064eec70712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e5f91f0e9d7a45ce33d3083abe209713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945ffa11b49503c0eb93403a06df42de714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857c2a2e126ccff11a0d6e51a0cd5efb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1044b6ec7d0694fd2113b52e34aee739716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b8b217d5bda2b47c837f2f9a7b6fb2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbe8a56db113261e46c6b808e462864718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1128ca28ab3d32b9abb90bc8ddf70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b870fe9997cf8ebb7335b66771823315720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8df8aa3eada94757ba593d08f7cba5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dd6181ee786242ae3559d8751d65b3722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4598b0614430915844a08d389608ce2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ba6947004efd9b08b21d7b0d40d987724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fc623e78b68e4323aab1dcb326d55725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf696d1008ec825be6e8e63c8849fce726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70060658734792bd15e8efe8182dc8b0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac5a1838393cf868e29caf4b13111e0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ba4531b29788c7d92b3c4d73f4f2ac729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a534dea3c70406f3f7d986b35a4c132730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524e4c652c079365d4e34bf646471549731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61153fac2aa49688a013708dd8edc2d5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1720005cdca2f7b46da64333661627a733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38383dc547596292fab3c020775d8af2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0738cb615f3af7d20c73469e8356cce9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6679bb1b15bc28a142c3e44cdaf769736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d486efd14af3b0fa9ff4b4db42d350737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76abedbd7496ff117bfac3bb8295430738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677a16b980771e55e3d25ba68c1a719d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40edea134d48f750903dc5c5f7ac764740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb49bc3f3e9d3f74741b1ff6846d27741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c00c97626ad5b70a051b9ed7696b0d7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36e7d07b1d8995d5e493799aa229a98743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e960477fb321b22239ebce7299742ca744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cb1a68ecaf7b4c5c2826a25a61d2d7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5c6000ff413c94a7c57d42d3f62ff746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d64302ae0e8cffbab727c61f4a21ce2747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e1145667dbfe233985e79afd26f66d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91469fcbc0d5bd60100aa632a0e42973749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a370507133c119399503446df50f6d12750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906c3ded7cb64adf4f5f02bee113dac9751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f95c0051381cdc222b474fce2e3e4a752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c0ff00e621ef597c4f77f493becbe753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9471149153fb66b12d9501517efa407754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2abad5706af3ab6748f313a7657ce0f0755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ce1134f102e3a438931f5d3e48a749756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a152883c62e24de63fe6cf9f5b3b2781757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4192846875ad7274116df0ea0f44aae3758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b106b8667a2d522a1ea97762549ab9759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>