--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aee2ae001ef75d99973c90aa158a76f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fcc98cd6b57c83119d25203fd27d722.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd01c7c86b150913d441fec79128adb33.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94715aeadf5e06ba10be9a3a178510e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70c377c7324a226c24e6db9b39a69705.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de81a595c2cf74768c53ae29e84e6716.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee562b8ca521d7f00ac3446cd76f03ce7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad36d98f8e194672f4208541d9ebfafa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20a1beb039b1d75123b5ae7e37255919.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d972c0c9ae036b6cff248e18b2c34a7510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f941c5a2ccd93d64680a33e05b9226911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ec890a41a69199e1941c1d3245e55c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df09527dfb345779da0eb6854397ee13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e12743dc1f5340ebb33b5613cccefe14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a34122ff8e5fbcf162dafc3d12f4af015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713aea7fc9037ab397a9d556f6ec368216.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0eb72ddec86f2f9ab1e59d6408f5db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d64e5b8533c93c4ac3eb53148c05cdb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1338e090edea03d00e2cf78df1377f819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a825c394fe3160ae92864686683bcd720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d096c10dce53b9d774495ecb54ee892321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e08061516c0bd9b50cf8d2c4f4ce7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35db52164e1db7f9e0bc92e2e510c2c023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b085179053efd47bff891d5525b0324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849a498665c148dcbbf841125a8b5e825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8809ab6882be76dedaf461c9bcc8917e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3bf6b03c56a049d1aa08060cf0e84c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b271fa081e403bc2cc2a2da913c125928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7cdeaeb8bb3ab9814c66d1ee9a48d929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97dc52f6a4ac5b4247518b6a6abe883430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c346387334fff569c9e31c381bdf83d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e733237a2f0b1ff7c5c1c6f6490998d532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba20f1222615ab033e21a0d08dffce733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2a6f6b01abf89d51afa6363ae96c2134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69cabba0b44a0cfe7bdbe0992ddae0435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0aa3b8e8f986ce41b142ba67b0e036a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5611ec5afcb24af4982a19388788e45337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c706df98eccff3672f582ee4d55239f838.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f91468a9b6781c1b38356f7b596a4139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9feb50fba36e5569a2a7b39e32697f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61862e7e968cc8394d11cd5f3154c4ba41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91321cfdb4801af1763a6a227ec21042.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc791c8c068da4fa4f33a9912d8d049743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea423715596c6fdd5b46389cc29db22344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f9e368ad13395a99fe4270e0c6e4145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c74808359c8ee824c20f11072eb144e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb493db7ed947be438201b4b6a599ff47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7178b417a78f9962a1645301275975b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c508160eb79589f655749e0e2702fd49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172c19ac83e1d746487bb3e76090e2850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a294a3bdfebecf02ee1846855cafa7a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0e005b13491aa2d9b90ae28415e08552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7767dc88733f43b55c13edc980c8c2de53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbe2332ad40f8c58367e6e6bae090ab54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb9658c0ec9de9b3ae99554110f1ccd55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d2574e14c4491ef1c0a0136fcc2f5256.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35a3d9c73d8be0e7e00d212910afd7957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ec95aae854e812c265d1e752823efa58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88fd3c5937db2936cd895bddf0d0af259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6292e8a7b90fa7cded4ab546a60cd7c460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea216fa0b50658dc87105939e600387c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b06e5d3ebd64a0b7dc1148e7bb883862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58474fc87d3991d8a66202af4bf0248d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8230dd0dd8179ed2008df1af78e83a5564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee29bbe318e011d5bb6e0a8c9364ee9365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e322d073564538038e6fcff717a3313d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a5b185facd2a4f1a5a6a83d3fa056067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02468413edb7d22aa782193255fe79d068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce98b186754d60dfb6bdb88fd9a9928669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa603b518df10a6f93eacebaff2f03970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e5d8ef87a45da6daf408e82ac2fc4771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ec3b0461dc6a957721438c18948d4172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927999539ac6c263750e568f38b7320a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84d8fce4259fb0eab45e2ef7b2a2ca274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4553624c70701ced692aa9127ed8d92275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0b7bc5dc0f6979539815659f37504b76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf232d577a4ddb9399dd5421a15911477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d851b171e90e1404328d9a1c0c886c78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a98b45d4707d34ccaa0936c753c3c7f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a674b98bdfd075c3d9c18f3355d72e7880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c76b7d38f1b42e95a53de3db4d30c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70c646824d57faff7c3af0c149f9c382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fead43136e0470383e9264e73301cb3b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f1c2b538a15bdbb947d27ada0ef5484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d05364de7957a57bc1fc7277f0cc99885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a2ba1db04b9dcd17ae467dd66072a86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec615f26b82634a27b3cc97c3e796f887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae96a811ed275f208c90ebfc109b1ed88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f2d3b000193aab942b70cb049182489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ee0ad6e82b64376c85832e11a69a2490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a769dee261bac1bf14c5afb0a7d3b5d91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a022640e156639f0b8ef3bc7f80337192.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3340f8e6114c7ec28fd2e26316e4d61693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a5ea18b7d721609bd27720bdf4e1f894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6dc8a8fdb8edfe9f53cd56aefe7aa095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be027fbca2cffd4db3bc70a6b6bd9a296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e16f401002cb0562b726a0145a10f897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2ff6c32b52af7b606ed28e38af450c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7537ba15ba691f03902197e39760939699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276d9223a7240d09b91bbbd59efde816100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1986be8b86bb6da82d159430d1f5a201101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68edf189058e98802256df295e8f5fb9102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839502e1b1429ce51049acf13b4703c103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb836bbcdd151d7dfad1166d8832a9d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7103c1d93deb8066d55e909d9b315b1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c0b1935b5be0539b159e726351e317106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bf8145c7ed597590d9c8d6b869a0b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b444547dfdcc31c7dd3c8a6cd992f30b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95bb9d105be7f387e87e9654cfaae69109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b351cfbb1f5fcdf17ffef54c3c8748f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a1a265eb62f26d16ca776b3739a0d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade62dac558f4a5f0d5c34326481fe8d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bf20e77fbcded83c9022f4eee1675b113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2000420d35a37cb717f1ca66f02cc0114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f61c2b3be1beb65e8dbae65b5eb895115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4498011eda7c9d21b1dedd9e052d32b0116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a755f35aab139201913a3e9c01c1198f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c57f64897aad0dece5876e648e0449e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638d1aea30f77e79e4af898d6bf8bafb119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d49c89e83dc3b464dc03f60f4f93e1120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8fa9bff28fd933d180266765204340121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affa8b5f0189c734fbb7b8837fedd1ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ecb5477113ea7fba9076df2ab2d338123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c6679d2b8dae775fc41af0282056c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d5977c0c431e402373943201605679125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9814e4cd9b2f3e68607a9189d82f1dfa126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc91ebfdc0730dc18c2c8202b6360f47127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd16be2be1ed6ce45580fb9d9b6bb78128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30713e7491e32c86e7fac6c545a6afd129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066e0305afb04ba07b96e2cf8e500955130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ad4598a54dde5ff43c3abee03c7cf131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32242090937ab8e86b11c024ef5928132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5d530adede5fbaa052ac97e783cc5a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112d1768ba210c1ccce3fa66f9740546134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ba7406b85c0d19ee7f164c376f7b7a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfa71a6a1abd49c1227e38d3936053d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5640effd88e5b157713e6c683fbe41ad137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a566512412fc617bc8615ac42cc4719138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f2d5ee5e846b69657fa3af30eb232a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab5caef6d44c286a33717487d36763f140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35c4c795f08e921de723a129e45c94141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a416c096818df4aa98f6ced0a910dbf142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935ae686e1a25dd681b884cd39de6089143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ab68d06ff32b95071d079cd4a683d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a9560a99216f7e34e23c5bd4d530f5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ad5e22f3e9c063e4eaa8aeb0a4005146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f414813b31d67d59bc59c5586cdee1a6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9216d6186f96c989104c08e513ddaa148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e60ca04b7cee617a94935298771f40149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73827d56808627676e54cae3a5474dc150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ceba84d44c95421175cf8646f73bdaa151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46efabb8440117e48e9f390eefd953e6152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd75c3c7e8e99c357d4b077412c4629153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b497bd4727dc0f7776ce9ffb906852ae154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb214067fe3fdcae0a7325243afe8c6c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e0438abadd0314a390fd5ac69a22ae156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e3ad382b80d3e7e831d49a183fdf2a157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b550f94da46ea3bcdbb59b0c83c5a9158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f8b551ab5ea941c5f5375af42f12db159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618cb993bf691cacc20b6af0d31bd205160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9894a01ebe93cff95fa4e69e5fafcc1f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f221d4e0e1d6e184444e3b9e1486b347162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb83e0d036f12010a9b880ade3b50e7163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d5aee36ba91ca2861c1bc1af1c4fde164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffbe1ae1044cc7fb8b5d5ee8e9c0759b165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcb2dec09cbf815f8c08a37b012f5ea166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf48df547f817460fe4cdf0fb304ac5167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a16f57f0b7a27dc1fd994b74298ad3a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89131fc4993407d59a9769b0da00a6169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b072c87b6ce2baed2feb3eaaa4864c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327d8aec2d025e0ea067bff00606b65171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412cdb77bcf5d23a5fdaf5e062d6a5ab172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cbfbeda3ef4aff43f5efdd4a515356173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099ba446edc174397127435f2754bfea174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0855b6fe1d335a561a924ad4515239f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed555dca2094e0f30cb9d2524ec3e77176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61768b035c8b7264e5aab5d8cc36dbbf177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed386309741aca6322cedb7de27fe84178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c75f380cde933210bc26e9266a677179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2ed5da918600991c09fd3caca9b8c9180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a63ae3da9fbb1c31dc7ed4c1c9903fb181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79814033e3b9ef6c8eb315dfd392abd182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8881bbe7d7219b6c7d5a3f66745c8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902732fe289573be3acf6992e404fe1d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ea31057ebccd15a0f338c1795fed8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa01ac1275cf720c833c0744a9edad186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94108abc43574550dfc9bee61a55251e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ed512355a8ab54e29620116057269b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1070f6897e0a16e843c645e59422b305189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01505943b3b8051d3b44d93ff6c9b46a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fcc6c95329c8cecfaf5c31872b1554191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44254ece43bf4f8e3ad79c30a8c535d4192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43a52eba8bbea287b5720b0db698b3e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1515a807fe1ae76e5e37bb156f57c6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0e9e9a61f817d342949251b47fe712195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55848e0e0c5ec15f928361bc80f070b196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bab3f88fd88c7f10e39c8989c44d56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8649e241bf3f1984b423c9aeafbe0c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2437e67ddb7321dc5db93d3c9023523199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d1db15b2258c52290d859ec38b523200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e652b0f6dd8c9c9fb3920b42bfef13201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade39e4d1efc1c5362b76cd687e9e14202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154057fcc6e40d8a1f4dfdd8bcb282fe203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237d8790e02514c48cff33f12c18a91d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409144764793cb1b863d02ead372cefe205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aa5011b4c2c6923fe0964a797913d7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fc30382911d0836964fa411a03114d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837a540dddb55a427415cfccb4ef54f7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f969104fb454354186722800ebbde00209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6ac885013cb0ff7ce3369027f661cb210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814dc1d21d33a08debf9e4b2f1062bae211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb694390af6da70fb43d92f00108edd212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb8ceb836cd7a515ce9d2637fc54803213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef152bd9b2925efe742b80e0bb73229214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9236f8e6f869ae3b1c889167ce155b215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb95270f002c4adfb138c89fff913d3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80616afa3e35213ea2d49f6cc6bcec3a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1557bb6c6258c55ffaf41e363d71c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0464bae87b2506bbce23b8a3ad555b43219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc813f093ea25d61f1b2c9036918ddae220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1957fa85bbee45f0aded823c0a335221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6fc3d1d44e98c9eaf80c4edab109eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d52d0c434b81459ba47b16f5b67262223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802af4a7bf6c5a8940204decc4d3919b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3f98640e7f759a24f0f9b8ec72bf40225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2822941c930eb126c84231767107081a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cda34227e4b8b713d4d4be7f53e17c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5285f3cfc469b3c237808c955862af228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96d649d6d34da9d1f572d88c2ac411229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35338304ba7986495f0a9971d0a66ed4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0893c962e12246308666c7c3ecdfd8a4231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ce231e3ec426a0953bd4c5f5d55f0e232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397283db89a971a6d9f61e6cb339d4b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfef183a6bc2e259aec5b10a64ca1bd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ca939026ca3f4a511aa1158ab20fa3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a33bcfbb238aacdbeebd67370c5abf2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5affbffec5f4920f55dd55aa97235d4a237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584a7585c578f12e8babcad673be4168238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995bd0c54f69957546bc87c2548ff09239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eb02053262adcb5a7f2515acc8dc04240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a517cae24de1130f7cbf22cb15ff90241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b673241161b3e1f8dcbd9e43e416fe13242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933f1103109510470cb8ecb42e00703243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f726885b6637c3d398065da3af8f8395244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd823c7f54ef8b0e87a322bed8e0fcc245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb1b3df3884eb8f970167a6a162b6a0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea26940f2457673f4533320a44fd07a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b78f37f1ac523ab48eade48c8ca6cf248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3abbaa644fb5fc54ec6d849928d3a249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bcc30763ba84a57b5cea3a535f2cce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc179d855dcfb3d79e1fdc6678da87d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d423c5f55b9a51d693db195fca2de1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a5f0e2599cac1d0060907f6502973e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fcf35c4005efffd4ae1f16bcc213bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80193ad7e84ce95b70adec95f8ecc716255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea4a97c53b94196292a334da1971e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec9fe4c8dba78ce0a6ba3e5ff894f8257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67c34d2ae0e7f3ae029aa0c9acd142c258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb01197c0bb8b9a63731e67885d097c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435802850c47997ed1b0b006e04d002260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd974aa4a69e22d228660d47ec55c965261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9279a283d7f58542aacdcbeff76f68262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f08445fa12f5ebdb86d85f86a31509c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec91fb6736a17ff0a888c948f3ed10f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1406bf7cf42531dad5c39984f2454ff1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90082872f8eb3d052fa365986c27960266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f65d72fdc423e1f199ce0dbd1bcb5f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd39a7c14da63ae965de8aba65b4a9d268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122d5bf969324ad7f964183aefe3d8b9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11931cd3afaebbe21702100bcdd834270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29362b1c32722cf4b6150c00f59810c5271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fd5f4663a48f496ae04dd5f6830d6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f63172753656c256a0362f9d0f82b1273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538c2baa52c6b09da4d6447abf84cf0a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b660ba36795c902ff3cd3b183797000a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2077e40757e1191356cb2e251674415e276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c7538599cc35bf23ab089d669aa9d2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3b62ae62946eab421b38c17b425065278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23d935bd8621539a0cd2abbdc4e8f7c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5215b2013ac28ef34f9f3ca6840309280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73a5a6e538ea7b9b4ebc317fc0b5e45281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7ffa07b451db2787605f1be69f8cf7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b9df7e6a6ded34e47485d51c0c107a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b4e419c7133127678bdcddf0f41283284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e0a668ecad34f28bdeb3a80bf1b34b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0c1b617dce792c1215c48d336b1ed6286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17eb3b2e175b7f60a29ed9b237fb63d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2addecf6cd7e0016aeb594f62b0539cc288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c42ad1a97169b89accd1c8842f970f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5785843df53744475545fadca57383a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d9611ef235dd574994b49f90bb4c61291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72db61006dee476e1452013cb7dcea6292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d528af47e786d422754223f49c08ff293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00da868db838ab33a95959692ef9fa2e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f3d429f9619a89841e204c3ff7db6f295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d0e561dc414630a820ffab3ec90951296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e1f15f9b0a43ff805e5fed640af8eb297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a1eeecde521d02d6ed0cf4b5c75c09298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f0456373dce1dd52ade83238acfd4e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903052ea146974b62d49871141b89c55300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78948564927c501f3a6dc24b81a4b698301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785d7b550352cfbc5405a0c711517c6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88edc90bb7ab957ccbbd7156844f06c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eedf4e62a27d19ff798ae4dab20156b0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070ef125c0bb95ebb1a4440522e1e3d1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4925a70753ac2dbdab9210b86b1c71306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66f60c3983044aded49d73cee1e5dd4307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdbd7f7e352997ef8ae3644cd8120a2a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61ffd1035b02bb4582c287f2ee6c53309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e08005d28e79d49b86379824c44f38310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defb081737cfaa91aca7b1f465e53cd1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa235fe8972c30bf81d071470214b110312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a20a4db84030f8ae251c3f0a234545a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59bcaa541a2131e25d05577c58d2a2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d75aba2b2edec5c935386637be85a19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b711de65df8d066332662033a863d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f90cb09e4f1f150ac1a4e6060e457a2317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56345d1dabf342e3a840adb4067f3089318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d4195ca582ec23c043a6cdd9073c22319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4581a88bb85263a2567903ad09a3ccf320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6369fbf9088d9a4b0de1a7b41f2386321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d85ef52b2124d73aa508ec6721fb4a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099763c5801a525ac22dc3e42ec236ed323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d4c67c9232f355b186c2dc4dca30d4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530721f7a343607bd97e7152a02893e5325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2362bb95da4b02c56dc985bf450dd51326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f9cec6071e001586372d999adf5851327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ced371f1e4fbf0d37af862757eae1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101a27a5ae05fce8825213da783bdfa4329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d3be0e2a0d6c716816ded7d78632d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebc7c996066bbb59ec53f8b3e8af34d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b702935e5ec7287e656a83a79e1c6c332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014fef8eaaab041e26bddfa8f6c3b8f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f31154ec5eebb9c7d3f17a636165f8334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad22a7963e61cd6bf39e1d6ea4e4eb335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca390f5e18ace6c44a58c8c8eeef60f336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28912c109e7a744f51fcd7d882f6d1e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bd3df1a18eea708d9eb1768460f404338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fdcf46d27f13299b05429e5393a8b46339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c71bbb8b18f617ab34a4e31fdcd4866340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494b4112223143b6a9a27f0e8dd69b54341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cbbbb0bc0b17fb0a7f51cf1bb21ecc2342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e902b8f2973dba51744b882d4ff9d1b3343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658a24623303e252ff174b56190ec65c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901b0a84ba7d1f46e0b731fc3f9ff377345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cee8c588d293cc5fab173faeb308e41346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fe60bd32ca50cf5d976793a2ef5316347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cfb1ac8296ff812144340ef89e4a13348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08689e3a499541b3064a6717b6e4f7f8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a737e04813ded2b0f7ba783f7df945350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81291ea44f6e1924e33d42c45ea28504351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756a4f755ce60e6823c6cf569625209352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bece86e73c34598876b0ecbfd57bf5353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8357cfbcfbfb62e35a3ab63754a4eda2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a256c5e84206aaa064294a126abcb0c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4d142e247f3178423e27e79b02dc6d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7afb5e35107217c752746fabb24af8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffefd6cbbb28f4665d46ba2dd1d210c0358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fbc3d7a38e172c2ba785b2dc419777359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef93b4438b6b0550144955ab7ce721c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6323e7b16a1158a35802ca4d7190e5f2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcb3220be0401b9cf5fb64106ccb0dc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752496c361803faa28ccf7a81d57b3b1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba433b092043a102128a4958b9dce25a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954289772c148b5c1f3c231ffb5bd0bf365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3756c02bf61bc2a6d4106699a722c5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b629535ebfed15c14f8f6e6a80fd7fb3367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea48c83b788b2f3620f6d1931cb2a35368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0236bf635808185b180557105390c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bd9c2fd95a062f0fe0fbe18b9f7ebc370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738718868ebc53716fcb76da30fde311371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff735c50f86228858a1f861672494495372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7ee32ccbbcc8a3b5a971827bbb0913373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19aa9d26abfacdc1b7959e87d708847374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1822c049861630792ebff14cc50cfa44375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9df915e82954b7cf918ee029aaccb99376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26594234b29d93568e6276eaa603d28d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1eaf2cb72afbf43b1470dda4f6cb25378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c33ae76e900f4229b79e7aebe4c96379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d1fe8fdc40c38575e6f931773e90e1380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a165d15802c210fd839763f23caa669381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461ac6faf03d83e26888620225d3d6ea382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8337d765ed1179419b7c980ea42282383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd43b13cbaaeb0261649f77d3556590384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e765103002d42850c61358e1eefdcde0385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc0731e3789061724ea1ac0c4b7101f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fac2440881fef0d12c5659e42d3a99387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baed5cdc6b25bfc116a8e20141f930e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b10e0dfddd67b2004989dc63d46d6d9389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca25a6a8ba3c584c7a0ddac44408b98390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7978b864c8c1c779d10d722c13ff80e9391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38207172ee588a64eac9ff32268f5a52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc94ebb9131b60035139e5819b17ec8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8934531dce5f8ee56a4f42cb9461f4f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37808f893105d1eb64316166657c5f2395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28ad1765b433e98933aaa91261dc9e5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c1d2949613765948e325bd08f08011397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34df5b7265bd2e0a28f0ebcb0ef0d32398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26613186c6d63a16d695bbc92a93c5e5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5f45ddcd3fb8083449c3fe25a67a5c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cb04cefcc413349d32dbbbf14cf8c8401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af93da7569474c6b3b1160622f8eb56402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7720f07998b32926f2777f560aa32ce403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbe43a5b65016297fbdae952eb190c404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa3142291eb23a447475db627eb6a1b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c705eb70f5a0e76505587d2198a6165406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c62f60095fb5c3e5151578dc493a9bb407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebeadd590ebb5557f5004979fbdc7cdd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae30c07f9944ff5792733d381572432409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24562d33d22a339f07eac9372d3ffb3410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6aa8b22cb50b6bfc79a5ac9d1cd7f9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246f40079d5a1cadb06494889dd6b404412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280442a459c1220da6a1e35b0d97e984413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a76c950995aabf29e210e817469133414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4687033e29de2752a0428c497401001b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebca6b3e73dca776cd04b3dec0272a1416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d44614dfe035632309c6d12547bbc6417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dccfbe1886c0018c2835ec04747fb13418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2dcdba34b8258aff4ad8e9461719a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dde782be6f771f7980cac8eca32e05420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b5c9ef5b602ad1ea3e3977a049e193421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869d51e5b181ec9f12abfc550d45e10b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eecb91e70ecb1fdf411f341594a5fb6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378008d4f45ae60b653f6d9315828405424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8c16c2282670f482a8eb737b2db9d59425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1172e3e8ad86387c4ab84dcc507de43426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8b4a4e179aa0631f3a5eb079857780427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455ac929338660199809d534ed15ef8a428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0480a41288c7d335b47fd49f1114e6429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c31fb434733fd6b799e620120ebba430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600e5da08df08c00c6fcc97c7743dad7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a68138142efd7757789bbc15f52db3d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee09246e795a7a1dc1125ab28b79d4b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609e68748fbd8620f17dfa0d4e2544af434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875bf493e06fa38a3e1650da70c27aba435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024f760c7dcda4862965b786f346582c436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2549b0900f9fc63514727048a1791474437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c4b887d5ac1151077f7cb494fdbb4438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a21c3f2fcfa877ad2a091bf06700dfc439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590deccc3330f7e0c0b10201e080d484440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8f8c8118227b5dbb68df90216e9f64441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8617aefd21c8d2341a440c5d53821616442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b320016ddccb379dc89a0c1c8ef0ce443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55d5d2b2c5a7ffde0c9916eb003d1c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c32b82af111932f460ede53df34493445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921e86428e23456cfef825f29c7b0c1446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a5cf68e5722fd9a18c1a0dc2d436ae447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325a8c77c7c6854df60ed62dc5a2c69448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541900d2fbefe3dae4477962e7340435449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f285c7f97868ab4acdabfbfcdec1d021450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdacac984103ea2e2b5b8bf32eb4a592451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9820aea910ba87f2c81e437105943d5452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237eaea3417d9e5eeba9b41ae67c352f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed99d1ebed09e27f5081909a9c544ade454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd38533168b10391565924cbea70f38c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10785cbf661e3a138286b29cf287dc2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce149fa0842ff5330ee28f222f6b65457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7672cf3afb29b47235eefd623f2015f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c93c434f3309a47488d04961b51a68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed711ad57ab2b7bb40f46c911af35ea3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df728322a1c8d9ca49856aa8d5325cb5461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61accad2cba2b252eced567d939bad3f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2434524701fcd42d4ed49355817f24463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4799795d1cdf19585424c6bee5a68957464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a969f13d836c5ac75acee0247187a1e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954ed382dce5984512f0f58a4e91d175466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec04ae93d095be485ad3efeade0d69c5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c041b74f7a75911466cb6d21709c3e6468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06e4ea125c4acad8939e6688ab1dc1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804dbef8476cbcaca6f41e0c4e209aa5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a726d27fcbfb422b89168b005a5f1468471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2f98421c1cbada6a3116998fb13e7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e9449f0289d43377e69a82677b353473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5464965bb4abc0e5668971af80c3c5a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49724ca3bb0a018cbd076d87d17222b5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53696dc1699a9bb6d2bbed56364fb3e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe9a08a175b93fb7995a9942dd6cfa9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d269dc56f259fe3ddbaaaa2c58eb56e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e8d6ddc4ec6a8ff6a1525b7d6a5568479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c4c189c5e94c582b44bb79a4ebc2f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599321851244dae1fa774d9d003fa2c0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5e5cea2514c384fd2ca196744ec4f9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbd7a06479b773f749dd5e45a10ed6b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4765b2c18c8c870881f702cb7771e2e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9484c0b8e7e298e9c63b5f2dcc97db485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8980f9d79d48f32107d8628aa79baca486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8abecf595d62378ef47bec67d91d85a6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d4f3a2dcc7619a2a83c4ca3ede66c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f69078cd02eeef32850a1d57fc2390489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16808c2c995f29d88c888f882aa12e06490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01bb242afc8f94cb6d686a4e94e76c9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db7c7104d552a649b3965d231313b5c5492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c7e825e10fa3d172c74cd71a5dd4b2493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885420490c7c6b74714981eebd1acdd7494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56f94362223fac508ec77fb2e98fa592495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa261c5e3a09f7c662c95edda1c8ffa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64db23342b926958c64d66ffecaefc5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c1797414877126352b2031934151a9498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b0115535ec5345dd9e908ea172bd15499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6c4042a874c1f41bd8828a6e2340b6500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451d82eab6574e544b0ee809ce74be29501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66edf7b8d26867a5e4364b0a7de73952502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e035a8833527a4ba3e4cae10c0e43d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9e1781b5e7614282c4a201aae905df504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f0e7ecf4e0c66a2ce3bfe63adeab9c505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dae79feb730fe0a8437c0b99a93ae51506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6d6ddb33a9c2b7c18d6e975b741bc2507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca27a7f334e7a943ea3968e92e2c9a94508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5f3d22b0f2e7b5821672a358510123509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84600dd3dea8a7dfe01400d6cd9764c510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0963be309db07c3a67c8a0c35b12f7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfca46755f0c4508455ee702d02f376512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3c2ae8cce9e85cf0c1a17fd0daeda513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c9a6cce3d79c81634d7c5360b8a158514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8e1d78bf7c73a16e92833b9d850f15515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b71383dda2b5f8e704729067162e221516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58710c8efcc97f0abf872a9bde76b07d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5d8e8d80d6a2a9ad167d4b624d884f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b75f8dd1856bc492588acb21629bb9519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecd4d5fa8674ba2e5750ff372e68039520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3239b92944eaa4eb2ea767847c073942521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d87f7d3814fc4483f310d0332652ee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2b8083bd768f8d4cf298073bfee5a6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406c8d0d83ad85c42c885e045095857d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c06e79d908b7f406b8f2db40f52ccd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67482b3d864127ca31ae5ff7e5d17bf7526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685b39c448b136074f14fd54e13ef997527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea64b1cc65f66068552633d6e56253b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77e48acdc0b0d01b9315c95fd8ccba7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d01ec5c4794c73b6cd097bc8e08e22530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284db6828f9a4659d0cc8511e27d4b2c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f69283462f231e23612ae24430933c22532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdba636ea5a7b351528a6f1abae3aaf533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8292506b1e20515efe484c7cad6b0f4f534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2d398e7ba56f6dedee035eb8581861535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6598809489ee61407e3d50b286f4a159536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87b0d51c9edfcea82c0497f5eaf583e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de304bed686a1ff613d668632a9efe18538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398a1f4df2b0991299f78e1b1329ab2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a1dba96fd37ccb075a58e74cf1138a540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df80321c35b30ea3155600203c26615541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037643577166af744b644c74133695f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20bf602548bdd1e9231b8fa55e8c000543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024d429ef73af8c041b5231d72512072544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067a8a41a4e1a3ea8e715734725d9915545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aff0123f6ccea9f80a439f70c5e38d4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790ed308c3a178b1c2ef4c80cd5d3562547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0132cf5a07efef0d4217bc6e46e192d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2635438e46dcf0895c8cd2f8856512549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae10024257b13850bec97c3440f2a63e550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2eefb7e6feb663f21bf2da9a13824551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39114617375848c237293cf40e6632ba552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d3fb250bc7728d8a2f0751eda86ef3553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470bbf149747159c85f6fc954c7fa38f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423cb5a1686acb36f902af94b7a85ac3555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfc4ffe793ee7794d85384724a9fbdb556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28427f67975b0abfd989815c849c9ab557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0f21237332ae8f04ccb91912f54f9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b557af8571e4fa0ad342506e8df5d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8378b50c2b9297e0929b80d6ed785186560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3296777cdffb868065ea4d321e5d1228561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db86b906d643bcef1f104db6c6df3fe562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73442090f533767b66eed97166334ec563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3a3b6738524afc613498ae32fc7e3d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e555138f12f48357d4fc6863171037565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ba9c5387a820c21d59853bf7866d61566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91333b8d949753d047ca8d42fb760d2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0fedf877feeb1461cc0776e0798feb568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d7d8bbdcc28d8d2ce5928af7412982569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ea223743d6db4bf472cec00f2fadbc570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5acc595896a989388a86df4224b9a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cf191856454087c81baa603207b832572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56206fa831737da3f9d79f5f7d17276573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083802652633d1bf43701026f430c87e574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0223396c5ead1dff03c1071d45bdfd01575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5c135a62191b84eb42e1880296beee576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adc9cc39fa0d74eed9fa61ee2689cff577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58433670665c4e6476e9e5896cc9b77578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15526aefcceb86f378de9ddc6f2aa0f0579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1cd1501ce65f12d4bb7806aec737dd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3100d1c4da51a5e020ea9935ceece7d0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16aef20272d10fc80aebfb5a617de085582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6dc8b54bfc55b02b1247a18d4eead583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43552abdbd0f716c47c7d4645b7c05584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b18b1e2d7fe24740475bcd7dacf2a48585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e897b52e0d837d2b63f6d48430a1ddd5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5aaf2643f255516036f24e1e4f51b8587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61521ddcabb2ef1eb992eeb45b4d786588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aead632efd557ad30206f4377e98233589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e48150077613e652838d403ecbf5e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d525f7a04db37e8913382d5d8996b52591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fb118710928f86cdd921adb23c1f9c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2bc26f60a5786d1ca83cbf90b729b71593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b9b1a090e63ceba2bc4fb2747eb6f1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a423124aa95379d5ef3f21955d97c2d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17410f6541570e58a3b6704543289842596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8322c8c97141c2b2bc045560e32e68c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482c337434b81450a588603dcb148fa4598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7571a71f1aa89d22fbfd32777365024d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7438067798714b0a244512368f00c5e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540f37fa768d1cb8c6f54350944b388a601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe60d52b6942dc767a8b9455f64ffae2602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc30069e6e4235e0475f217a6740818603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d656fcd8d3e3f2df65867082e6ac2601604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1450d5a675172c16a53fff83c956314d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2fb5d4f644627717598ccf44a615a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccb75d65a890ae307a77f8f50adcb6b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debf5f967d557c874ed63f52a436e0a3608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c7fd17b39d78f83fd7111d11c0e866609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579d4e93cf725268d7d8f36b12b698c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5342ca6afa2678be00f9d50c96262611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6947021ec2d0c822c53c0569b8bfe04b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976836648b9a6c01e941a7be7f03bd6b613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510493add8361e63a73cb85af44c86d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2957317b7b54ee0a060ac5ed6f49a77615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ee4f7affb6a18101a36f8df36c05f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bcf8aaa3a3cec96522105999419cac617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829cfbf4a31aaf8f3ab9bcd11d4a1c6c618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc62b7f635cc01fe1c3c0ff7c7f504be619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def4c26bde341edaba3be284b34e218620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aea2da9f18c90b7d2203d9677c127a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e3007f0bfd6b6f869463374b9b15f9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28822373e732cd0e1450a3b59560f694623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323af7228007cedfc94baf3e285816eb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af63996a5d72321da7c460b1d05a5ec2625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db8bc187ffabd6d2481655f1660250626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb04c5033cf609a21813c64c0573603627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aec9a407703bf29d4cc7ed97753bd72628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a62bc60524ae16930303acc94c586629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f9b901c86d92b64826fd86aa5210b3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366d8dc84b70a884d78f010b98b0dc44631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597d198bdd6957553b2e74524f0d917c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990b83587758e0107772ae559798b38f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708531b31c4e2b938cf2e6f3b382ffbc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56457cccd3f67a369bbe5d3b5a3e93ab635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df97405aeca22a9d3ad06344394e7ecc636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868f978940d0df7463851305c01536c5637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6972c1d2f3cbc4a6881f850423fc74f1638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdffc5bb0a42151bf2a959baf941cfbe639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef442fafbf6b7d62320c253fbaae573e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1f87dfc254cfe27f0af8608fd40c1c641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cc855ac827fcd963d6214c5a40c00b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71aff2025f32c3e0a3e2b0d54a15d609643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301734658f7473794b3ab26d4330e63644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eb2ac1033b9621190db87e1523ded0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba0f50c088c634b4903c1e9ad48b067646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732b3bc7b22346e62eb3845220eca764647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1ec00ff3f35325ac557eb16ddf13b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1b39cd62237b2868fcdec8cb37ee76649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac125a470b3fb593992b5921a3b1050650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152100cfb0ef78e87cf890cb55941a4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f30c244af3ee22688670baff10eb46652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f8f2843bae228d0c58a10a4d69ac44653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f65c7f1515a813d9254d62fd223050e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb26d50c2414cde37fef9b4f663c90d5655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b3d7eba244be5a46441dd9139d87a5656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93737547c4a0d09b7481a273e320b990657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558c05485b4573cb2d613c672e74d3d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67876ce52a16fb41d569c760dd1a9223659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0eace88ae0d1082fd0616d11da3df36660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb4ff588c7e2aedf1e5b6c68be3d8a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafcf43d8382c7ab7645f78273f401c8662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6433d25cbbed52a77a2620d6f86b35663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3469993f4c8ff5dbc2e0e3fab07c6f44664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966e687fd52202b8cb3024ee508cf0d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a821e577e9be54c571a59029678cec55666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a431fb8b9f29d629371021cc86fe475c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71410fe60f372df9fc744b18f300d72e668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac90b6fb8cb60b8012a80267347e4e5669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d141f47db0011234288dc93bf82bda3670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ac94c5b08de7f479b45ff2b0978a7a671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31187385574f54dfd84eb709d9268e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8ecbd1db1bedf717112cae440dbeed673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724f6738a58e1e6163d2dcef23747b1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832b6757d10575d3d73ab6fe1e9de59b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7088a9c35d31d3c2b39e5ec1828232d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b26e92679a8c79336810a13645eb954677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8435d2e14cfe7dfedfba9e7632af4a8678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c55903f9fd81d56c2e272109bcd967679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27fdcc8dfb0b84c37ca723414791b58680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae84a7350e5ea50c8d293e039b849725681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e210b515a4bd47304485ece4420d564d682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec82a5b69a418d3be9335159906280b2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873e661122b1e7fda23d5574a8af8901684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32d3d7be836f0486f7bc9234f6d9ed685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c6600710804bc3169ef3a420ea6199686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89ae96d94ff51afe85f9a2c59da1a71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e5a96848007cae3f1cd0a91b3e9400688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e172963ba151c1c6e89abe080bdee3b4689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934468c5408749d70d13ac4bc083c767690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c03a0c225c99f5640ff09e850c821eb691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c6acb3619e4f77b11b64d7f5eed9d4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc6946b82632ec5705a1135b4e8a058693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f794d49387355a90e7545947108c0cac694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6425968b0df0e2b6f91123da1cd1af6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed6b9daed296c96ed1d4f1e39dae71b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bafba084168ea881f62206749e3f5f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbdcf22817955d0ae8b7f826c585641698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e13cb920930d581a3aab5cc9c2b4f4c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12be3c51c7adfdc5d122b6b808b79908700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695e42186dce1ada62822fa6a0dee014701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af68e9e79e102d704aa5ebd4afb642e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d9e64ba0a95127d5a61c72ec6c24b5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d935444f68a42de52a4013084a4c84704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b0ccd1f9e930b2fb2a5157ae66f14e705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852a0b10c10daf365bc9917ed9c21ec706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb5e4a8d446a27ece2b66eb49806a5b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cf5a5491e56ba02c81e0225fb1df24708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485755b93bacf17f195cd08e228306a7709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddaab440dacad51d658a2bc2c0afd8e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a1c1ec8b574e945d72e72971274d68711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd0c185ab31cad4aa8ff89d20879357712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e228f7de3e2310592285479ef58d2c713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f74391582e1e008eceeb115b9d30417714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc721628a613f92c13b48558441fe67715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2161907165df64a7cdcc7b4395069690716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4dd3ec54865c79a1bf5616dae8ced8717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ea7b56a2d2ff1e39b27b73d579961718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe74eec6448d6b55e7a0717df5b3183c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73365684a4b35d7c67a9b3dcd22265a0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee9f84f241ca2e5a4ae5012d06e9423721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca66572f3cfb55096011c4f7c9ee705722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946f4b4f880926af2aed375dc2506642723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8929e30f434c0561ad7ca217ce6382f4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b24551bbda4b5324a5b536172dacd4a725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7593b150300571f2c5fb7c8c65819316726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1999ac46274d7c48ee8b03fa7556f78727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fb4ca64d0a4a5842913ddaa37dada3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7f9c22a65c3aa74c317752a97f2e73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfe8ef74215bbe9188b7808871e9690730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3a9141632da418b9f74dfd0a7def59731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79ae70df79929a3fe22598b5e120704732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890e31c4cf6b942c919d7ae74d8b88f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5da5f9da041c827a4c34d6c75ba7f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cb81379ce0202e704337e9c6dcd51d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1ff7709fe6dce5ffdbc8f6212fd4dc736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17f5912167c32ad0d6e1094ee7b827737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e06b24a7ccf69465320463f69537f8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe156006ecf9efbf22cef1d3f1e313739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0389c75f805d02255282e3c5df004d13740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539bd73be428f0ae1fce6135f8c691c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e729671305401f07cd81cca6183370a8742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cae2afb3d26c022b461d692ea229090743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b14eefaf53b027e030418156207191f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71ff50ff9378ea370cc532d86dd9bd2745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582398c13e643af2534c68a9379bc7a8746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2fa3375629acdd646d5ad483c12d2bd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28792f2386b2cd95cc28daf03acf72a9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26728a4606097d63c93a17aa9d301b5d749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078c3e25e20fab737fb2994884b07420750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cc28d996cb0c88ae2f2c623ed75988751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2a134e463ff02f6ebfbfb52eba7ddb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a6138413517101797eba442849cc7753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4794fcc8b7d881ac773b8420904f941.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079bf9449fdd60b13dceac070e5d78402.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30161a620e4f83c596436158cc40ec6b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a50a110d7e8a11cb8f370a98ca53f34.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a5237b6f11a1dba4ca8aa2e8e480c35.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab86607b25d0363be8986c80152ff8da6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d35f3871ac0e5806db6cdf7c4b8e337.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef536baaa3f464aa81067b0c83f4b988.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da53eb52c67e9c73a089440e819cee089.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfdb07d08c8a8ded66bd0fee071920310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79af0f99de47201326730aa6650b927211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa24e7c75ed9b3d85d4d3251e01c34d112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013aa456592b5b7ae1ec5ad9c362b29813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a7b6d0396681c41fe39e9b1eef8b4914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ec53b295a312b5036a18fa0b4bdc9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85091b9730fdf1838eeb651cfeabfbf616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7362c65e5b61cc9bd5e15d5835cc1fba17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816752999de5146189775119841e41bc18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ab2ff54cabce929524c2180cf65c3a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd682c100124d6067e8ee76875118b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f24f52eb0a10b3bef87f2aeb66b981721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959eab78828238ad71f105923dafe55e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c17991483b39f21a6f4562eb6ffdfd723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a43a06506aa7f255383516ea29072324.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c6e074ae888d5a6c1416119994d05525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0e9a7a6eeea062368e038e7d3e593326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adadf8230403482962d069364605ef8c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9dd2ee9e9cf41d9c2cd2604b1d7100e28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5638427b41361942c73c7c04044a3fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cdb95def60e7ec7b2acb8476d6dc7d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1dad009aef9325d55fde786f8fb4c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d212d602e99408e1ba37d9d0bff3b7dd32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd92f9242d77d7242b6cd133e48fe0c133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72f55f1c72fa7853a2418a07489dd7634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d971477ae629a09860ac8f24244a835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d410b60c3ad43cc2af531baca213936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b44eb4df3ec7df4753e5b26f5ae931f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39ca7be936f06c896575eb5e7841c238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653f777b46ba2aae44192a79e38a993c39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67807094680d4ad41f9780911cbc2f340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03586be2abab540be935b291e2f1e10d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d3dfeb7f8520ed4a8e19fcf56ddd5c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d81f45586f863b090b38ec50c8714543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa6d72b4f3dce371784bd9912d97d0b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17939c03b47034d42e957f2d68fde08345.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b57a215c366951795d9c8bea1c011346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f92f86396285cea34fc50a05d159057247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e33d20b5e05a810417c3b289c9f00548.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cd4c115ad4568b5945af6b096b1c649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3b04bebb615c8fc1f14446cc93395950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40da1b96e6c05df3be503c9b9d6a4f3051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca4dad188ed19473af230943a26563652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d222f62afa0b395b693fbdc5178fcfe053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703c43fe883abd016ba6235b92002d0a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bff6b5952327530ef0776c9ad69604b55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e178aa7fae8100a43f094d3d04ecf8056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aadd6d043cc6ec301b9d742d2da22e757.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd9b36887ce9a297623b2161745dfd758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d296371ed4485dd9603d738768f0062459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad48c823e30b1bdbb116e260a92c57cb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9eca5356f50f8355200275c41d627b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3974031bbb28747d00a3620498cdb862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af0c3141797d0f69ed378bcb934ed263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990349d7bed5b6ef8800ad75722f85bd64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea7d7a7ed36dc9416aba870629b6e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75f030da402438ebbd78a9f52ce4a9e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e209ab6f717f459bdc04d0277ca4bb3467.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1731957337c9bea8b099663bd27760f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da610b11843e9cf6bfbcd80917efb6169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46bc28a8f02073903904afd33f578370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbbd95f4f8eb06219899befecf317e971.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e6408ef144d69252f836060f86b8c072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bafa0db1fb6fc193b1cfa441cb70df973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587c96fb2a039b278e82e6274057ad0574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5f523c5c3f37e381735a4afcb7fa1a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04159fd2b33e208d0b02da1ad8be6ecf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a92eac6babb91276d97b0bc065aa4577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aec110f277f8d0205fb962f045dbadf78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e86231673aac31025030403248510379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016414ffd1d0ea804a4131b4154a838580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25485eea23c67d06c928f34d15b718b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3a1a98920b95d153ad49cda548bad982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340c2b789911c8e87bfe57c2c071375283.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12712deac2095cd1629322c6f1383f5984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec73f6a3682aa561294a8fdbcb4fe51985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904d081d78d3b2882bb926dc9a5139386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851df11091da8b7aab4937e7b34f277d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b42758ee5dc51a90d07463692efeda88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631250d9ffce2a61101da9bbf5884f4b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8f9ed4f6f1cfed3f55f4b0446c810790.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d93b698d76e85a2f3e7cc523c1162a91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d06db7f7c7a7a0c22789f9de8cf48092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c245cd88c5d9c99cb56e28e92cdb393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54734fe1e295d0d784207b09cb880a194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968366d4ada9e3046ad31397434f1f3f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d148d893030e6f0339b82bf73b05d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c608973d5fc38342dc133559d5046697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e930e6f50f2dbb6162aa60cb68fca598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f910a08567c4efa39105f90cbe84ad99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed86dfed29165eeb1b5b517e8e95689100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d78aaafce17706363cb4b719740509d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba4c7cccf1ca6075c3b5e3e3313d812102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41fb9bb9edc6b090489a0fb3626766d4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10ccf06da9ab9456a4f0b60c888bc9e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57db96c7d8fdda877a40fca96e0d758105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d02503256ef88c33baa8c3ed63cd576106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b1aabc806a9313a9684b3b744d29be107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9978874de2b3ea3be086dbd5022089108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b837da8d59d01c5e68306480ff460ad6109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdaf81722730efb223b02801570aeee110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d56e29689eab146d774f65c79eb4a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4d5781dbc944027a80e13c89527e3b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14bd1f8d03e65fd9bdc5c71b438ea753113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ce9f826ce6a6da4f3b3b5faba5e20c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b5a3fa3d3542eaa9d620d043ac601115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c8ec788fc6fc5b3162acc28e372b9a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7ccd2f43819c14081fd0be082889dc117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aa2fb0997485b1d7831f1bd8690b0118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9567fd92f659b26845848f38867924c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66fb22f01afd27bedf2932dffdd6269120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9041e0372a2078351cc9fd8a464b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9463aec90bb40528cce5d7f39990f51122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6bd5819373f5216ad443845c69c3de123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737331d6f71d5e5ced77f2f0ba677eb8124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00869dc2270cf911da59721afabec567125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c52d1238c9f0dc6da0fa0e5bc95e62126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d66e074d542d59db447f387c0b520c127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84d41c739d835fc4b75db83fe97e46128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b977df7c4297ccebe371e3c07cc993129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90deb4d6e68dc9d83a056491845ffb130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c304a9025c0984391a9848641cf730c131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b783386800525d14e5499326b1c833132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0fa14a15e2430da2eed457e0954760133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4326a274dfd5e772bbbc9791bbac00d5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d452081f61946b98fe8142f5eb713406135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aa7042e33e40a0ebb79d897b030c04136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b57efb419cc3cc2a81bf49939891338137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edef6f992ffad8a085bf4efd55499101138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b80ad524fb35e1080e258ae639393a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abec80d6078780e971e961d3a3c53f76140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b59f20460f0eaa02ba6fe7aed6d1a2141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b17a99a9199349acc580387b87c6c142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db88db9020c7a59ba9c6995020c15e5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e017ac4998ebaa3beea0bde341416a50144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef12a6cbaf5247b64356dc7314d31fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012f955a6b859fc82ace0d88743a325c146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c42a488ce728f24bcce54321b5eed147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a236761286e84825563e75d5585876b148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ead5f991ba6563108d9b78169d811149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd4d4feced2c9ff857127d8f8910eb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a5bf644dd2a38f3e5d92db9864fa67151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0683ea7ae28e04c24c61a20758abb0a3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee743521b52d4a698bc1646b001107f4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b123a338bab26234ed230348ee24ffde154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4f83ae11172267db0fac98101af612155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a221a785eb879dc09ab64f5631c3c84156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d11344602522b1983acfa2846e2be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3deab865b84c6078345b443e7d87c3158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f167bb2d0143166d42dcc5f1ecc294159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435fb43e5dec1367a6a02399019240fc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b01eb0ba382cd84eafd9b99df390dd7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db446fcff97f4e92aadd6728ca49e200162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c3dabdbcbbb664c1b2dfe6b9f10152163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4738d5e1a5b44057e0a6faad84f2d43164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b19de8e514fa389203e4e1f8aaac548165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d286bdbb1f611be3c3a36ef57e05c12a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2fe0a38a8412ec2f5988e2a92f2b76167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bdd2ae4739be0b8ee4da46e666b9df168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a788d94394d2857a7c9fd7ba26d030169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea81ef22b2c512768b19871c61fcca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22df13fb3aba1e752c2460d879e04391171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b63162d353cf44a098cf75cf7a406a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b824613b8a62b01daf149fdb379c702173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd7c59c1d1ed6d92fb25ad3e1c65be7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574b8798bae096e10432057fc2bb2d1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de498f520745cee5b1eeda67266d5c1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff1ef55616d518e538eeea6be7bb1f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb217bdb5a30e074c848cb1c21480045178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e3ed07fe10f7ace04d7cc7ebf975eb179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abb01851c8f780467509144c66c0881180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4400c25eee364ab775d79c7aa3bf0d36181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43913ae4cbad2a988f6fc6eac42b8de3182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e92bf2cdca36ce6a5a6103bdacd58e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66c651f2482faa12ebdfdff085645c9184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360953fbfdfef896571a9f762953031b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b8cf2bdf33adc1cf51e1fbf77921f4186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7becbaa928f5c937b0a2c38cf8c16c4187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35e0273b653f7a07668c01aedbd1131188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8df57d996259129d6690c151df7468a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6e1e667fa39188ca7d14987fcf6c4c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62612785c3982610cbc3bfcbdfc29cf191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5724b22dc5bd503c40d623ebfeb2bf1e192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c383b43c142c03cbe7b528d87f97b5e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029441b0ebe0226b89a82039417063e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863af9d7432e37284aa7ac7cf41f241195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdbcc5be140036639d3bd17966c94d4196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c9527fc8aa9959ade1d67487204982197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865450e0c25f5df7d8e693ef674d758b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8705d0b372cea27553b1ce078003fc5f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b79b904ca4347ae387f9faff4a6cca200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6536ab463c58748791060cc5714842201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6306e07fe1df5cb32b46e0dd1aba55c8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3c447eb9785c6ffbb959c8dd75614203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a859ea82af52ddfaa80eb8357fe649204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab656dc091ddba3ac0c3d6bad122efd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450f3976d1b487778ffe33c93115fa50206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f2fe95488f73dea88cbdad91a51b6b8207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6577643d4c4a41e2c37df38affb97d4208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fd026ca70268f8cbe1fe89e476fbee209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5051ecd11dc21f606ab3835674fd0bc7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08e3457f6c16cb9c8b7667100d667c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3141ff683c188a73c8644d018922a841212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0711810d573741e6ddaa2e828ad1a991213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a066e59f8c3fd0fdfb38a97c0205030214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ae10e22c55d21a1c7b9d0784d659da215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18667bdf74d0706db7fb021a18735b1a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19eda5613990ee41cf5db272187a0067217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4fdbd40be35eb2a1d7a589b82dbd3c218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf8f8c4622625218b3303a9581e0953219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33294d56500625e3965df0f1de938e90220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4625691c1b5575edf51650e5b68528aa221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45784d9436e8c3017310c588c31640c6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbfe53da01b763d091880e7a62899ff223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38bade4d2456576bd15684d2ec1fc901224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f551d9b7cb6266d76855034a81be0e26225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdb554f8bf55dea78652f2502aafa0a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aa83d1dbb915b7137eccb5ebb33a7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b93ef1a025c255b89d08aef2812120228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa9fd32b8ec880607749fdd9794058b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89232d2fd84d99b7bfc4f92e31e9661230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8172fa2e8f6033c14d3a4e3c972a1dda231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec776437bc349d7029d7ade750f079d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90ee9513c5b4c6a0a389630cfabf3f8233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/465b79a8b24e9e4c8023f2186361cd07234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435a96b2d20593a0d037b956d849a60c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc201fa64a68ff3c6f3bbf6a68160e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701f096fe9622377e8168b8451325191237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b261950d45fa8810f6c9fb11092e960238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ae2fa587315a5ae9cf5a039f00405239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3682e769f623ca4a9067f05fe1b10310240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b2f09979de70c6f707c4bcfaa6afda241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc52a30f7a9947394dc2c8174f447a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458166dbb27e7f663326894aced92fa2243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae920158f2230a20a2f4bd5ebcbf194244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab97a25a348a36af69fbd0467ca33ce5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e90763815efc1f6be770df451b449a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6222eb8b2ba845e090063aecf33333b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e0fe81c3ac0b798c27807a12e1fc25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f337f90f9117e60a0770012883b10bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1beb12e5b3c28e9f7efb63557ff22bc250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ebfc2e62b5ab2ab42c54c6581ba23251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacf4d42774bb62f6183d6bd927e26c5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45058747d07d55e7ee082be12a5b29a3253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8202b50c7a342248c12cd5becb325a77254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba9d68ddd705fef4c202b9843532123255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868cff624513a49433b26ad9cdbb7f01256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8702907fc1f3dcf94c8b2e3f98589a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e87bb786b71e8426bf486202dc9400d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de81991645306810f351b2ab3ea308e259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3ce303f006f1ecc3e16c3d670c768b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96da469d288556fff1e712eb0e90c7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e338a367122ee3e91fabfaa27d5d6497262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f673363594ddc34f322eab7b17a895263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e47c7dcf3531c1031ecff13d0eb17264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88cfc555263388799644c109bdb200c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f440bb1bb86860415626ef56f3af18ef266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f9183954466bc0bfa139b86534487b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539761a97e633a75b5b1da3070bd474268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3b2a91938f76d6e9ea7a44ddce3971269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95551d01c3744b3f9ddb10e6977e3ea5270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5dba5613f14be6a79dedd916200be8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9640d9a733c0ac240d4c933b28ea8c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cd81ca7728d0e02f1fc583801e9ed5273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d87b80d80b8d24f15f23cf94e556ef4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bea377527a781bf014e4acd0489165f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe97aaf878d2a73c0d407faef5839327276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7736219ebca1cf9f4dc475e075aa89d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15144539e7e0f1d15e071ddd9eff58278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0036d55f41f23811a34d3e6704eefa279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b41cd9642f72235a2ff25caeaef7d7280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc89afdc33dfc3403acc64948c7146a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6028d32b70bb0ae3b9d1818362bcf806282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02db129cc7c4f46221be17259393cf5283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220e92c5052a994378d32ed0bb30d3bf284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b955cfb10b3ee9129539d5721a4429285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e29813faa8d5f3196418919dfdb6002286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d9d49cc9f172facce6b541da9b8ba2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aeb9d9f26aa8f0600fc6fabb5613bf288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97441ec0d9c9ee8c25509d73c0672860289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b907d187c882f35bad2089a20107ca31290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a8086dc4783f70b5d480af923e2651291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d88afc680ae177b4993f558efcbf62292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effb31d49629cd8ab814956dc92bd7d5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3825e25ab4e0a8a5daf5acfa821a3b9a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde808264737ae8dec26f3f6e519a40d295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6fa87039b58bbc7c44d7022b919ebc296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbf8e2564261ab231b5865ada48229297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba51ad023ff15655271b6dd07a98e57a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160577b8145674c44ab4623baf40c05299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774cea8dc6390e4be4f978fc9867f3af300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c25bb060a7fb10202e3c88d09c27478301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b356d8ceb9dad9bedef5d84f103be011302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79894d99188c5074a56c91284fd1b26303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a00cfab26fbc9eb94f1be52ddb2795b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cd2f707718e7c5142681f829406a43305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2da7cf8f0e7b1bc925259fafb8ce4d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8e5450d2bcdc6703161d4d3df05cda307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a4d24fb964f79ae7c8d13a88cf0aa8308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c95a6a668371f9097e88a1a024bb71309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc631b26e43bb4a2a4671faae3811d0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8630a0a6293f44815de23f7e5f8a4635311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7791b33257cd3978d03894711ccc93312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62945d5af4689c8a2c36589ad59ed1f1313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998720fa1d5772811c621ebeb33f5ad314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf848bfcff8ffdf39d11f26d302f6e6a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95f2e5ccec6e75cedef0ae81f2db7a316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce385365c62ca6c330eebde27bd5bfd317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3773e40d0b8e21350e78e34acd4c1610318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc262464ebf62c7c6f93e502b1cc50319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef7a0929da944d5bb8c237a9bff87a0320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1694f9dd32232ec3f90571c8ff4070321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6a3fbc0db5e3e36d85293f0be72865322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfcae85b699012aa84f22c62390546e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa80877eb7ef3027baa288a6a565196324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9add858968e9776bc35b33504abead35325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fc9ba0da1d946124bdcb7c19ee593f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0260997a957d045f6621af8962721327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a5420b5135435f391aadc5f435b155328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95eb0c3ee2382d9f31fbebd5f2c03f1329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff7a368bac9d9ec08cfbd7d64f25352330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af51b7e33d83a0192404884865b8e69a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f250fa4f33d3b44295195505262679e4332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c577eea7391bb3737e539b9c18f910333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0a2a57eded19eb729e1d728f2aea3334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dff8b002bbe5e47990a2e184f13bf11335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0713597b959752902474d0acff11e094336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dfdd1ea4962c3e343b83f89748f755337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398d933b987fdb9a3ba7b61d73f0aa84338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa3bf184649313d806c6d52e35966c8339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cea2690a8abc71800313ba12cfe3ab340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eb34152f976d0d20900c5dc69514ff341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c95d8d4ba0f21d51260d01b887bad342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1f6efa50167a3dac79b4f39097e82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c331e4583037ffa7b9b5c1d1275d3a1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae5a1fb6287752a37a444debd4f928345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add9eeb28e890594b9178e1d7a4e05c6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b078b427dc1bbcdf19cf60352faaf8347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861ccd433f9a83a37a678d40d27e5f22348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3cef76e6c5f3c4e1a4cdf97eb1b2a8349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5174f83c44403c6687ae3a8d12fd10350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefc5171c7b40a9f89a5dc8e87c630e0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f7e32998fad64bb50911d13ed3d966352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b34286ce2017f6c5326fc2acdf8f61353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcfd540080a59bd653854050eed6858354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194960be77c2a984358a022f2d1db70d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e802facff92c98522a436517ff8a6080356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf10846cd6bd0d256e63e7ddfb2dfeb357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cbf0cfc192639aa36f0f9e79a26914358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b9905a9a77ade04f4d1944d520ae1359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5411e6327acc0ac6e50360897b6191360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d663d96875a967d765ac014a302b7c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbfbf9d7fc4d70192e0024e2e8dc317362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f95bea57f669c532dc76380df68580363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a22d508ed025912fcca630d36548f6f364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdc593cecd18d27b79120573e87c078365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca86737907b458820c216f4b36f3471366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156c8841a97e01855fa0e7db263a78a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccac807fae9756ef94bddcc356114fa368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf6a2f711166987356c9741a344ddb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c666c4d6ceea17a80abd3a541a4aa1a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d032dd1d9f654dcd068c128e69b8a0a2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477a3fe19f04215c5d0b718e47ec45e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca55acbd230c706588f0d613a0292cc373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b037b5a2ddd067ad473ba802175b43374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b32805d41ccd76b863cd3d0c33cde5d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a31c3873e9366917366afc28c436172376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83aab4af4e141c4743ce762657240330377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241873d38e0b6ccc5b4b81ad7e2d0979378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bcd25778be0e8460a37232fe0d93b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7a1178312609a31e6424c3b71a2969380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb1868b3c695d7d35ab129ebfa0e6c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd56456382bf0a7378ed0263e533df4382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a81f3f1a9412a3d92005586887a79f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544cc94f81cd6f7268378e16b5baa313384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b34b6268968b730231a9e0f67720950385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa84b7430f376d3db2210886fdf3c226386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679ebc224355be6927bac046cb165a7f387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaec01bff328f889f6636e884c2b905b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b885e12f988eb273e668833eb35e85389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d4c8fc75809b7455be440828293149390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e3e4826fce990687fba95d50c163d8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf08d2e7a5f752ce10f2b294ffe5b5392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f27aeb1a9b2582ff2da530cbe81fb8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a40f4b9fc5124ff2a3f7598aedba6db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e318d5c31ae068ae4d13a56692e4cfc7395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df33a921714e4e720fea7e504b863d35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab007e04b3cdb97b689cbc70531bc27397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb3a655d0bc72612f49d56f1354f86e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028418c2224d3b144014d05fc15ce525399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1986a3bf98a52355382b0b14454447e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192c2c28e091a56f3bf441aad70b5711401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2cc69d2871f63ce93ce943411694c6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b478d856f4ecf6fce0fcbe4bbcc3eae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5018f38dbd958f3c08a1d9994a4810b9404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ef65b150165ac028b6617ee914989405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277c5b954f7863b425971de5a12ef832406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53deada1778428dcbbeb22feac455032407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb17b1c92997bc8bcbea40d6b45f96a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326bf51717fd410829a5e04ed889c636409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1266a5dc1d027a035fede3224f5e86c9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee51b65d6aa3a2ad2b88854eb43e11e411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165c0a5d354e35de1ddd0af63e59f595412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de8ef650ddf8ada073067d30fb05cbb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2297458436134fd2298d7419d2a3932414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c1962000a3edfc3f8c62a5bdc33f3415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afc282512964e2385cca7a2060a11e7416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e5c1656ceb914c7fd83c7fb8dd9261417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca277f43d33b1d582cdcb25ab6395248418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e27719023acf10fe05f489e1b32fc9419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3b1174dac5082ea6e30e9bfbe53e75420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881a9f2abaadca2f652e0c81d5247c31421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3cc8ec9e25bca2acd1d07c8b691d8a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7662c9dc441fa20eb09832078615c423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fde2887cdba5776d061401e2bdd9ae424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058dea9eb7f12ae4d6096d4b74bf8f96425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed000a37ab4d5b539e3cf8d6c665e4c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4a61a1865578696bf4da8b1c8c5c46427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece98b15c153beb3904b4f10d495c923428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c301fdc3acab14c5adafe6ef2def5cc429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb477c868098e4584ac1b242cc06f82430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dccdba2fe21077a07b3e7b2e7898a409431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7cc13b0493b25d3058cca26d7ed7ca432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728071d51416e8aaf4abce53c9a4b9ec433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374aa2ff8d6c9329679d57123debfde6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8543082d1bb618579159725c66c15ab435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c5656b0ffbb32ba316070264ec0f25436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a468a25f4f52df9850ae9127592bc5d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bf204b90b388e6010fd6ec4a807ce5438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97bf0a74d97529a5d76ee1dd494a65b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14f73de1c263c0be50c59838311c63f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25e523c9cb0e5a9e6c7d8aa271e72de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3af5a2d4099a1702ef15ea0af66143442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2b5675020d44807acc95478b3a7c633443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b208f95b4faddc0ee9847b3f08d1089444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed04f65c387463ce1d52ebc3a4357002445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7a86f35d5c281bc414d0042544602b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62068a1d7827c8237bbe0ec6000457cf447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ca8523b22b8556fccf5ee5b643dd9448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1c46519429032464421fc4378ef5e2449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c7695fccf9aac65a46d662d457c02450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ff91e5a63eda25ea1811b94aa7fd7b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245f7caf4fd10ed4c1a1d741f1506311452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869dedc06396276bc6fce2ac60cc21f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81ae6c81f210a1335daf58e61253f3454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1599c3eae9ad555bcfaa26197e7099455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0caa972ee1c4498a94a09273dcfb166456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1430253d2be88a91725c96baa287485b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4bf78bc4002612ab3a729c3af7540c458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db91d16faaa407b78e16996c255d2e7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cff7db5ee3638a8a986e25241ace102460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2073732205ca2f86bfeae4606691d8b4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9907140e3654811ac34d37da4cce1d4c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ad59199d0b53972f93e2e75661574d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6273e90f7ad6991c6923cdeaa8c3a464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798a55dcc82f86647c7fe860fbd2997e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece37352d1443cc5066d5a2c1846f2f2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2e1152617f5711ba1296c9513e441467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad4d3bc770a453c98b1a4de85ee87a8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a19a1970cd2a3563212510eea7204b9469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec0043a81cf4ab7ee19c1527d88233470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9ea51235a895cbf4ecca3aa58bac17471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092691eb8d4517b2596bec3fd7328eec472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5debdf91751b536fbcda2e85e292decb473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852085abcef0e33b4cab4be5ce7377f6474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9910cddde98f5cec17a93426bd96c9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712c8a0777a004259788d1e45398f470476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cddafccb4612fd1e3c9f5c4d06cc4f7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655c2f12489f37ec062dc68569683cff478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1473f8963010806e5736d348e3547881479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be7437def33cb99f985a8c71e38e1fa480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e331536e8d1f1dcf9832854cc1babfbf481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a944d3cc9be35687afb2b2c4b94777482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128b0038dc163bad3fec0d691bd7ae5d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363dfc2ed20487ac39e09c6805ea1938484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9174cd0a148bfe66434cecfabb327e9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc9badb0e34ce097e7b63c31b941179486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8c45c4c74b439aa8ede96b40431a80487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f9dee7d8d4b5573020c0381aaa412a488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b27786f66b3bc235234b8ea430ac23489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7633b6caaa526457e462de86ea3e0e22490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aadcbf71b974e854bb3e1e536ef3e0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83caa3f731d12eb0d00ec01e6368e8a9492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f801ecedb260822c2f19c6eaf789c320493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d276797ac765408755c6ace7d96633c9494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d40ac97917353963828631721c8b10495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3ace5255ed330a2f528c0f0438ed19496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffcf768a0979adb58a136646c666273497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37982f8b9bd5b91c507b41605ec6f0ab498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef544818dc16591f835bd8537b6b53a5499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d90bede49114f52c85bb21621c4f16500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d3e8575fffc0d9de4d9fd50d3f5a68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919d9b854574acd941560fca07c7dd08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1ff5bdb760fddb493dd3a34dc3d919503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13bb13f90fcc4349acc7dec206061d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25cd8cf5be256563722295493db6fef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8470486f631964d5dd507d02c18e677506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7ee8256375c71fe469a1fbff9398cc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd9db74f04eb6d839648619302580f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dc9af6c62d611013687bcb8907ebd509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc4edcc44ae598dc121de42a42459f510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199085226020827cd8b45305e849a549511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c5a263a05e1d2a3e6016f216449cd8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475dd9adbbde810aa6909ac78d747c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0591f3f59832f53f6e96e2f6d2e28514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42ec87ac2fc628251772955e4c18d0c515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c28d88fe2d6e00a40893db3cd52a43d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bec7b06b0b39838cede8accb71d8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726aca636042fd427b372fe45b94b58d518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6f34690beaaf193afb99162c3a843e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9432ad57fd4a000c0abca1b12ae2b5520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7abe80ec9cfd5c2427a4d9aea30cd521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ce256d0962b5c175ae1d48412afd52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100ac0981319762cf1d8079f7e7f5d61523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4217de9b161b4d8dbffe7a16ea3b81524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6265614ef24d4f5ac46e09105f8895fc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4044403700e1ec62443b542cc75a8bcb526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d544160d1e7c9b9b416bce53a191d3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44dafd1dad270d31a4f1a781321019528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c9184cf68f77a9f97f5d7aac218011529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce19394e2ef561035770334f972c125e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d720aa657b8de1aac15903e4f6cdcb43531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e8b39cda73ce802d2019dff0235173532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bba6c88c4482f04d09476136e2287b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0665e1c4514ecdcc6f774457a7042db534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973bfc4598de0781172b9c3c63f28640535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374695f430ef31816d44b5d4145dc990536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8322a3c3c25731d60ce4e5081694a29f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2211602ab23d462b4df0a823bf23c8538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61d073cd1d00d063a216e1f2aed291539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6e2d2ebf1fed3ac5aa75f62617502540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c682d1085b5ddc45695d21b5c8808db541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d86e61f43541f9427231a198316e3b2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c642a284e80c407d78d5305a1b9dca7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d257e662a8334cb7fcec42b752fff91544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460d236c431173a5edb32371e3f2a244545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0dc3d4400f864742ffbcbc4e3fe5bb546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0863756bf4a2987bfcc78e81b1a3379e547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf891a9419d738c0bcaeaa56460fc8a548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76db8d6b3f6afbed0e3f05723043659549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ce63cb00096d45fae6c1f1f50630d7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec29b6c05c3353d0afa6c39295eda13f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d36fc42582565ef3db01d73757a5bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c9b7070c3327e01e12cde8a983df65553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63aebb69b69502696201c73c92c649fe554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e71fc721c166570836d2da2c17ae72555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15ee6c1d24f5ce76640cad12b3d6d0556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b000c2f17120198c59ddf7bf94ab806d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1342de1f82f6b39cece8a144523bfe38558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd45bdbad377566572c89ed44d3b39b3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc156f5246d3b748ba8788f172fd6c0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64444951cb29e75700d677591a9bf17b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35137efb416b81c4d5d2147c2fa8501a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c594c323a09d1c04730067bb61c824563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ab3f66455a0ce344d92883b121c7ab564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8764960d653dfaa9c6f150ec845ae9ee565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11bee902fad262c3028816e26034bd8b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19a8bc8d409daa18e4381c42134aeb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96226721c1f5060c5e6c897edda3ea40568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5cc652440dadb28ac391059838abc9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3843ab833892c678a5ed14e57084b6b0570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09a81b619e00a9b47df8a9e353713a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb1a421408fb8d5fdd48a4a085e401d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bc7f007c2c4fdd4fe344318c9e7403573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c2969ff1957b0fabde234123d484c5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f09641849949e9cf01ecde1474108f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae331c15af9574c8eeb0f151e07fe24576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534264610f94353d627ebebdd2e72329577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295114d548a18af90dd690edceee077e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed803f03f7f1397558eb82b1b0d8c78579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1239b48c303085e804eea3a112609b55580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db69141dad757270dfd2d8370148402581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e491abafbae022546fde3f03b24c4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc09f04fe7ea9204ee4596cd3556bf1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da0d22d7e85b1a5c058d9caf57944df584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45120c496938e9e61aa06c6eef8b2cdf585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6b1769cebf5f95666aa494d2935c6586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869313d05c6d8494c35bcaad882240a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95aacb5ca3f44fcb1c83de5278229ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ab14dbf830557b79f731a238049b95589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd2627ae25ae2c2dbed1c276d9da2a6590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eb5d55786851b8eaea011b000fb0a9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165b014d9dcc2245d016a3366b5b6299592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c15e1c7723918f36d3eb671378bd11a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e6f213803c3fcb4a5bfd2c960b5c84594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05931b4a94e7674e1142fb45403f20f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49029780bd257beb6d02bb495b00980d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e0448f01f8024e1467f5b26e315225597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9029959b1761643ead5661a103bc3406598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c728dc075f39cdf174e686ad0e2836f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3156bf03a2be701831fe01945c3ac341600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c91356267cc6a554641e689051bc2f6601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ad1c027717081947ebc3e675c5c87602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb47d072af7349cf5b0eae99d87f3c0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a365c91632c3aea84c2fbd144af00efe604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad63f408134cecbd97a0cbdf2f062e6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bcefc3d6a40a0626231e2d737e6d2a606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb36c81876e78b0e811c67da4e13a21607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edba997f6b92840ce6115195280d02d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ea986faed19993ea9d2f8daf6cfc6c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894a087cdcb70aa95ee40afaac108439610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c412a1ee9c041dab3c18751d18053f25611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5544919cb658888c14f74825e02765e612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fd4ab4460a1bfea402bc67c7ab0076613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8364c04dbcafb940059b6aa6058a46b7614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc895680410325c562a21b0693ee082f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12fe697fd97a68eb4cdbe5914bcb3af616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef35d1f9f069aee51acb2c55cb3d9fd1617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed801e6f04b97863093e77edd0980892618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e054f744383e3114560bfc0e099fd5619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8b80f7b368bc061eb97ade1a59c3e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ac05089fdaf80fbd6195adc42b24f6621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f82abf427c6119591ba8b00f6d220622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f7ff769ee3c76777332e9fcccdf003623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c50c3716cf405837b3436f958c916ea624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635f581f2756bfc7ecff025ac7e406f3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad4c7ca1ecd8c649b1fca9fabf93b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1310ea3a248bb0649606d624f2408a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0737b9f2bb54bd35522d00d652ba2f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56c7950f968a5416e53d92310a07d4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8863988f60ae719cc697c9daa2ea520d630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa63825ae96f7ee2d125b07a940bfd631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df5687f8994774ce1aee153ba9140f2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ab323d862ad28f81d9454409ae9be633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c331446f68c05efbfff62389ca0fcd0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e719bcf187224291b4cd37ced3d840cd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c73b76c6dc654bdada20296122f8beb636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e0429a83b3a512685c5f446da53142637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81050c72ff842257595c3d526b7d7acf638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b3a29b2b72fa99ceb26acf38943611639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7104215a7a72b905af10f5e600b9724a640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742f69614bf228b37f0629223235b503641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d07d8beb649c756981b19eaedff8bb642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea8592b346f4fa3f94ef68937f99d0e643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362ef1fc3806f210d22ae3cc05b67643644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1ccf979d60a163b5f722c36048627c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a0478ede8cd590bd75358b6ada82887646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276841a3cf27c7d415d5978d6aacd25647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022ab95df3831054fb262e460d9ccad648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6adc9c9150fff941dda736fc80b113649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4862db82a91e06834f6c2423f82dfe51650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8cd55329ca215c347109ce4fe10d62651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d311c9a8c2a677547638633c63e2c8652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e1760c79dd793bbcf242c12742dcf0653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed86c840222f4dd9b94d4bb4b67d4674654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29be0ff653dcf837a7b441fb3cab24d8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e89e5969a03cfa3fa549f7bddb45ce7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8386e81627ccbdaf551e2134d47bacf657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bb281d97c09cc162d503c6b306fbab0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e356efdd26c9fec8b5cd4194ecb6c21659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aba567ff6e3873f5218baefcf4dd9ca660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e564d783884eb8addbd533cd748eeae4661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1038d1b6cf128a3b05f00cb075cb266c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d32cb7beebb42815759f621516c42663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d486ea81d99d85af324b93692c913d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7437d4b8bd8c62b9df63cec3e30ba4d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7830d1f446c8863543d69db1d209e975666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a3a308017dd1d76a36aed5d24acd8b667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4b24f75b09eb085189ac13466256b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1632ed0b5b3f15e5e93006021fd58f83669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4839532b782be46354dd8d39456bf958670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b12156ce4c602ceabe9b35a3be88fc5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4a8a311497e76450f938f32a7ead9b672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5213c3d16f8660aa7b068450b66c71673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0a5479470f97f0c51fb57ffaab0da2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64e561a226a6788eab8347d496b6f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c693c002df96c5eb131a6d15e522567676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dbc6c95b56b59a678449d9d3919c6dd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03267f18bf1e136a6915c1b68e43c34678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da03b7c39b6c2b8a7f910cc61f11fa7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b249f8c32323f8e2adbd5bde7d017f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15cb4daf81a72e4ab933a13f43d93f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c1df41fcbe172079e1cd49b39a6932682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e7240ccedfcc3ec95bd0829e8fca14683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b53e4e337cb46f42e67c7c0157de92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09835f2687a1932f562b56a889eb8e2f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b3e04e8d11d175a0d5134ea4ce931d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb064d0fefa0b3e96ec99cb672bcac687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e25881fe9f8b9d8e65329d6d1ef15a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979c043b4dd63d70f778761d4e4c60a7689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab8e8552edaa64f99bd1c445dd3dfc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2377b77947aae637452198463280aa8e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04587237133650552387a18e94037bbf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7292ac9f47da98f0023b93046d18e56693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216fe8a28509cbdd8c280ca1e5a59123694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dba9f1a40c4efec3dda98940dbc614695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021284615f6326cfff00690fc6b44f30696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f742350813a15655f9c33422794a91d3697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8c7567807b3fc1cc7575d452bddd45698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e0c94fe20642ac755cc64d3ff81237699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9132580c43280268807f79f78c5d69d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac12de6bb7b2e8884585b6ba882bc84c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb512a954799028ac7801fddeee9abdb702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521cbd9ae205980407bfbb795ceb8105703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd4b5fd222e0ac908007a3f62ea7f7f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d12a0c4936b8314564c9f880acac45b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240f7c163d6c17e8275484c5b4bbaac0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a6a8da3666251c7779770cc357ea4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2a2cf2b3b0c78b272484f21af871f1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5747d356e51fc5e4658b038a3fecd8ec709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820f146adf68607ba55650cd724caaa8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11104a2fe18104e340ab33d9339fa8711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920af7d42893e974f550c4f44cae44bc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2599332f35850a905f5f9b27f52de8713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b77fbba45c6b894694712beb14d2040714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db743463a01743d061d2abf6279d6a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540050dcd715429836e2d28fc28edd0716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605dd16fabfbeeaafa0e0973f4ba30b1717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a023fedb13d4d34cffebf7eb106fac6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6083943939d925883d84ec4a1338ed719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abacbefc7e8f5dd5d7581930a071cd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c348a81a8906698b1c2ee3b984c8a63b721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a790c3b3c382453a43a272a805fa48c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d4eee7b53b440ec92c71ebca2b6aa1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e01358611ad0590073fe32cd62146c724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978178435ac5d8485823367fb36c98a6725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13850402cac661ccde1a73996862fd8726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106def597292048ec1712b2c7c2d43a3727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d71091159022cbc06e73a091a5e5440728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4eb510ddc506a151231997db14ee00a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc4942720bd2db26edaee06fc51874730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca4024141fbe2108101336a8751fb9d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b12ce7b086f3c89598092840a9da1b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bc56035996897518d4efd0bd7ae805733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19a51482f3a1cc83f78ee7f06f6b287734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f0464d954844a621f2c60cc8b3305735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a6b3cc6a7056a85f5bf77a814d0553736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6553cbc70534b0a2b0dd74f2e14ddd6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eaba5eeca2a5222aa52c0b8239897ee738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbcdc43f24f03e786dadc9bf2938b0e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e7f4c7eeda183d2150b032652eab2740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce8ab70e1603243ae1bfec5c09cd090741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aebb29d0b15ec4f76e2cc96ea590640742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8339f8130478b10195a4c567f1b00a6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063b8e7bc69e6010bce6d39ecd422913744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ca4735f402fef324584e25cec6193e745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f767ee0e2cc61ed2ddbd004fc8bd5cb746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e59c989f29fbe90950bcf9112a15c5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ad58534f720a71dc6a232947d9beaa748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ba3c7e7ea7e067d5c85e3650a2217e749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718e7f9353a2410804b0e1b4863c223e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e60beb51bf17e58b71341193afb1f89751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33c99617118396bb77f5dc8bb60f0cd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ccf3c5da97964b33a02e13e8aef578c753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>