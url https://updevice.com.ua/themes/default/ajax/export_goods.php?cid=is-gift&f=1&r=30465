--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbf2fffbdfd9c9e5e5343999f71b4e31.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da23da4638b0974ee322905558eea7302.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce1ff743576d8101971860ca73204be3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a09e532a6606778cc7d46a7e3c1874.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093aa0a24efa9b9a1e4f79b11fb2d38a5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f72cb10892fc7d3f7659bf6fe9217a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1547200d9cc93c953d619a1eb23ec72d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaa9172681e4b7c212caf993a5782ce8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb1771e6acfc862a43c4f80245940a89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868c18b423f8d0d7bc72702397fce24810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d0e1b955148a402d3bd25f65d1c36211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377e80bc9dbb5c5ae649acc0a48d13ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ca7b71e3fa6e7f19ea651caca82bd713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e45081586cffaf0d3651898a91eb614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba5df3e78b2179bb1c89479a18f5ad3e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92ac92719ea242a424f195d8715fb1116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a3b1f33ea4fed1c16d82bafb23dbef17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834ed8cb77635df650b48cbd45645f4d18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4bc3229ba5ccc6982626214aa0b52519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cb3c25f9fc50489835000556b439620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540c2b3f6b6e04d738f3c99e458312e121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf67c9082bf44e6d1781fa60e5522722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c7d3f3157d3852d39ab678c6fb0f2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193bc5e0e31a729dcccf4e4063083b8024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c899860ab4aca4d97677cfddc89fea0d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13d7010d66801bab4afdf618323f8026.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e5281cde3288dc8250ae307bb097227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30631fc0204b543ba74961fab9599328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f863659804cd256c491ded5604c730fe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c484b02037d9aca5995f0fc2fbc818df30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63075eac0dd290679ef5fc049733d89e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccfca19321a889bbfd769401b3a24632.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5053ce9306f7b6c083c1eb752fadfc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe1ccc7df50114619d6043ea62c4b7b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbeff4a71e0735665f22d99cf8c8cd835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36effd29127dbbf8062110eadb4009f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa062bd71c4cdfcc464fb8382db7fc737.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3db25dbaccce92d65fd68e657b55a238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081aaabb04b9f9720a7b83876a59a70139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922a3d9b175130d084bdadd2b245fcc840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa94f699b6b975695e3a881562e7ace41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317f4d02128d8fbc11d862f874511f2442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde65fb1dca6357888d56a6cda51560b43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab758280fd078d1143f79362966519d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6536bfeaa91dfbb6b52535995076481c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f272a985c24b166f0909ff50481794dc46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88895e5a07e604a5dc47e4e6b61dfac047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f456b74a81efae522b7d89b4d20a9c3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214d9e004e95cb825c42753a3a6150fe49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73531d781203886d96ea323ced7de33d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835bdd55d3904226a0f11c1cbd19116251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7a2e789770d05a2cc84b0394b5306b52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a71601048db3f65012668d8026110753.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f874211fe7175eb3d4362250d8d1c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a198c15ee6ebe36e0ed6e9351a1b91655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5492d53e04cf9c9a579c4e9077498ae56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4df0b60aeffc7f7adac18faabbacc057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a308cfb3a1ebd2211f6a58c1cc6a6c58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bf4b550966206a7c2680f9f4beae1359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04b471703621a30dadf081c690da5d960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892cf36ace0547c23c9247d774a505661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4c364255ae2932cb14b48e3b36b40362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037ec38cd41b855fd430556cd607cc463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c731852a2ccbb6b9c169dd338795c9664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1840e1b0c9dfba0b76fb1fb8977b2465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e1edae5478249c128946288bb289c066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cf7e811c926793dd966c3947b6518a67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13b8ece2b4f1c1c012875914749e3d68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901747db3114d4f1c548ec3cbfceede569.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738062da6dfa5d4c2adbade99565e1f770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2d220f448affa715722f390b3c592f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972e04dbf4c19e1c4e4d7cbd167b79e472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ab59d6c1ecd232988050462b1d770673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f2d6ef53d0f9c50dfeb115b7dec43b74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58291022637ee17aacc6adf45f7e9be375.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3d64406077ad4c2b0c69975a7cc3e876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9eb26d841561bcc0e4af5ba8f7610677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc23e7ee8a0752e0661bd071250abae78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa8b220fe068010800da594728314f5479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/406b57b2bac81218c8379c2508990c5b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65d2a3c87f0c385e58a96f14c970ea81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005afc4a7a1bccd2d470d5615daa87182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734737c5fae4d4d8de3cd667399bfbaa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9257ff753b3c4e402bcf48c907e94ebb84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff37f1af70f4caad0ec2238559df1cb585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8943a0c2a84ac54df332d177a7f2ce1786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2042d8bcc7faf37296c730a470d85cda87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e8d01babc7b3d5f280558a72ffbde488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8963decbd80b45d581d009cbebea387189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f43d0d54944af83496936c20c056a590.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b7d9dce666c19e00e9c8b5ff627d4f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b730915b0e9e5cc45b19b2709a3c5592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1720680058e53d0b224e59c877798a4393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f1acd667c24ee1f81a741dd8c0e62094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aef8d3ca38882eab0c7fe1d97d83da095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de53a208293386b48e6b87e9d6cb9efc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f792b42657cfa02374b21225f16c0097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084007804db55d2f86ae6aa49f5c143998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921173d704564efcad636c19771cb80d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8163ece85c05473ca19103a9f4f50100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215ad1242bb981126484c5f882f40214101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa871178c2c468998ea8ca75c78ae999102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3266154cf982bc5004b8ec06ac66109e103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/defc30ea842c4b42497fe6bd4559ba5f104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fcbb0deeea7249c93818575696ab83105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce61d6709fffcdcae3eaccd768f6988106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fb8e1d30714963edd25e67d3a7f9d6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c24bfb34391ae367a59100299edf0a108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e97760099f10aa1309360134ab2bbd5109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2afbac7c908f8b3f338de416550e17110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35b5554a76ece2a0286510e7e0ee8dc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838df850f64df406fa7f68760fb4dd86112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efdf47b6d3c2d7b3c5d4d23f5638184113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd691ad98b0fc0aca3dc3ac6eb753f1a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b840a6dca73df6cc9a62eb73471a1e55115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecb63de89b613ac33e2aa53f1d13b07116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce30804415c7e2a12e65016049981f70117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b688123c17e6bcec1a64dcf5487202118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed1ce673b44ce5f179cec5a522ce15a119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4cad2868884887bd3e277cd924719b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91dcf7b5f8818dfe140aa1b6234599121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5dc5831e9f9466e9227e51f8b766cb122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b1e2f936250a18573d22bf1ac4f20123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1de2193403f27911776126520dec61124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9272dc5aeaa3a24057e6ae1578ea462125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aefed46fb68e15190bb39a01fc338ba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a98c392027b168eff0b6508c1660d9127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0dd9bb73f311ddf3b0ba96de45aa621128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19ec57027e3031ba44d1a54bfa7782129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7e710c3001b736bbe00edc3cf89b56130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4905e8616a69c37ca329849d716fb540131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba939f523fccb4ef14511288494340e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8f6388fcd4bd39c981565f88926b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dea843190c0620ac0f2b2c25830b755134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129276e2d9edb1e76e76e6b3c36ad425135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352edd845f847fb9582dc8b81c46c3bd136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63236fdb8106998fc850e40aa2a58be137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d155ad1a36b05219ed91a3f3ad50d3d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805eebe358d4258b7acc815f922d10da139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddb16a1848c0610218fe5da46d78ee140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035c326fc771e65a27ffeb78c988303141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0119d6dc696a138f094c5e129bef960142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c1d147760b042fcd093d9de60a8ef143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824a5b9d560cf1c21d3f0099b7e65193144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f31bfb05247d8ce970f6d67abc52fe145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bec33731386d70437c40520d667f8ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d87d30630ea43d9139dbe06c6e717d0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df58942afa4a4ca51286831f9ef687d148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbf04e3a5de9121d10ead1d3efeb4fe149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35fb31ab0185411009318f3e53928c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c22a9bc4bb40c64c7c4d19d1190bc9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efb0c9338c25fdd167f8e295cc8ab7b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71102cbdb4e96b8f5cbf8f6019abc1d2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8f583fcbf8cfc73a9949f18e1c9414154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78206ff589322592b46323fa86191e1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3bb4cc82b36ce43a81bc06b6e34c0a9156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce50d71b61f1a96cc5b2064342c9b99157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54682e30d8a3fee80c823c6054f8596a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6309e957f9c45fb83c761666167b92e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fec797fce558aca7b34f6ee92681dc160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a76d32e43d782e55aa3d292318baebc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64da66814cc3e7374ca51aa543557f56162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a434c03051e7b943dca9340f4fd4748163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56423aec46c379c8da77d2c21b2d8f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8b3066ee144562ab50acace99b1d51165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5714e6e0be7f339a3a403abeddda7468166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e5f69461fbd531d4d2b93453840e0a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef2b4be05b1d16addbfb525f586b2e8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2558f1909827da46008dc3f64ac11169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982a69fe5b9d81caec3cce72673cef18170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14aee99419dcdf702e21999c9361f49d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218725dc554e24bfdf9b3acd9147464f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd8fbf6065ae10b283a512b5b53fb0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4be63f75db9611a7f2949ec1600dcd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9cd0089606105f6e51e9550d8cbf085175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe82b308f56ee0d2206855af2f6bd1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3415feb4a0f7bbb291c3c5aef93a2d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7df5b2ef178ac7a0963ddd698085216c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249de773c4e2f4cc5586c1d14ce2bd49179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41ea313b44293de045d6b8ae02da6d180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91070d08abf3a5fbc2fd6703d809ada181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ff3727d4748f523ae95b6b3e4aa0f8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accf4ed6525636b63c7c7088ee67e1b4183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d7a68dba17e2e45e85d32e99dec428184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7aad8e98acc68cbd40c1678c4d87970185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843beed68830796b26b2f3bd4bddff44186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c45b3abbb6df9fa478c417de2030a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba35b41e8c4bdfdcfdb6e73af52ef094188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f2fdbf0d2147224a28c5921cbc8db0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ac069ed91803a68008798579980e8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4bd34d65553c95020b1b8615ae68bc6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e86cba363b6ab09afbb5c534af2b10192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b966796dfc93612024ee96de802fa42e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a604a084d81bb6548b79aa3996dc0a9194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d66cbf0f8c70e7d83de35019c01f0d2195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f543f11d32c8a3062936964de6791196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30a119eb7643e1651c345fca75f825197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ee88b32adf71076df9a6cfecb1fef6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e4e97a30a1aed150666c8017423ca1199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da464d5cb88c4b8e03f52bc11b50df1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b4885435591346cbbad410499770f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6c289590a19dc9221a9eab46957629202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b5e877465ee69bd2da2d330b2f64d3203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef781e4ecabd7d66178322fae07c87204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b38bc2239826f97aee522823ac6432205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b711d82d68a4e931f4026c2b18db5c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c702eb8e2486e944aeecbcdab3c8c0de207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c28345330f1409f98870bcc730dcfba208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c236c61dc4d059142d1855f41f62881209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff69592983d8ec596ad5cf1ccf12b757210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/100538b62531f3b1d779bf0ca89492a1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4daaf5d51261cca176f0eef0f523bee0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4017b8d52c6603694f80873b7f013b08213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3597feb0083714a47087c73d5a1e6214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d008ffe734c5626032538beacb80c44f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e14d31c2df2a93ac8d52eca00b887216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c553f459092b5e4829951e17a2d4f59217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1638e8cf66ade8087f9afff17dbae6e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c509927b861a10e048da0550e1079219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0269c067e4a5b4a0706cfcfdf0f94f98220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e078a648b5d6ee1c162c678e94bf1d0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7764578ad8b8b9299619005c939ea36222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa509dc57cda227e2412025bdcaad2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414fa1bffa9e7b3ca1d4496e4878e1b4224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4553ad83fe761a118370b55a7edeb2225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055a8f0961fa7f1108cddc010713759226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f624b8aebbe2ea8756ca0cbe5abcee98227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d53f3d5178804e39212e6a09f0ef2a8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f477a3e3beccf51e77573cae0b34db85229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad4abb53a00e799f4b82e1f0e4046a4230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c70ea05d20d2e1dafd2a926be1002231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f91baca297bc47ed536fd0316fa051232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c0787b27e7e6cf79e5617a5b93626233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35c828e1663039bd44735c9c7a20cc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fca7b4f6d3bcb09c4b31d5143f3202f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65d0ab0228d24701eaeceee8b337885236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc831563bc9555a1595012d5a53b4c2237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7180ac7ee37ef5e9937e0e5c1bc45c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5def9f0cda3aae0ce8207bcc3c451e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35f346ccfab51f712abe802840920ae240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027fa5e152e42347daaca84f8dc95fd2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a569ba60ff3a0950d7bf9b7c8c04e06242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5d19a87267e50dded7cab60af977d243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da463f647fa97f2d55bc4190065e553a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6142656e1f88215961bdb168722e267245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c923add5da1df16b3b038d7bcceff8246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6579c2facb29eb2620d50162fbc27e38247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fce4e2ae947a18f2b2b37b8bf25e8248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5413f7b507291f186d96136ee423e6249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0dfd8f98f6c25eae8ef56326b7b0d0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487c99f3f85ca4edf3b320a1b0fefeda251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e5d6a77497db13063f987a55afac5d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1225421f5ffc508f1173bfd33a2117b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319b729d234649b82054f5f0010e9309254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb620bdff02cbc265ce196c4d11b2750255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6372d606fdc2052707b2bc2caa6068cf256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc12123601de9c74ab2524a87e537836257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702484b5139d32591f0bae5af91a486f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4904264229637d45b2e032120fa24259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/435cb760194d89ab2f1cc70fd55d706c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beb8b5ee1a0967a6707a26acb816e41261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a43eb1334c139d7281b3fce48dea24262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87e292343bc92b9a92b78c2a071a02263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574db4c27dd81db8fac3e8deb1c77f49264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d786bbc482926928fa5783a2352e3beb265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d41c4726fcb7f349c4a458354a422b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eade26c3ae45dfd4bc69fb1051c20169267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbbe24c66773a8546dad328f49cf6a2268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4612be63b4f3c8437a3a0c8254e2cbd8269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d1bb31bc9375daef8d37b91db3fa56270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3140779064d9b6a9b9fb82f92729009271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d40dc808f78b54f0f068620924b378272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c2418f346a5823301525297f3945db273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffc5f251f00809071290851fd2f8143a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1814772179107f31d09577bb475a78c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1e34e0079a537a22a6608a1725926b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99bfe5d32b4951ace0adcd35b1d63680277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0884eb4643aded6ab6c1efed526225278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249508645a927a352cec2ce2c13749cc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797dcd2e0bdf2e4a291d7841936718c2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18815c435e3978d380239a9dbf2a3a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467f7a7e6fe60dfca8c17bf26b81b48d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b838cef3d5ffdcd21eadabb8732f502283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462fc0f4bf519c48b2c9d28eddbb35e6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19743434d5e9964b9881e20dce9e5c2a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efce16757a55d3ea1c820f3fb844c2a3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1fa87c02fb960c4c3156c8a518a479287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9962cf25c6ded0d6b058d72091a9efab288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fcb29eb5cb35ece2cd650490faaca67289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b5547d4f75edaf9b0ca0832325a430290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cca83f625e4cd674ae4344c7e19aa45291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdc1c8f35ded00fafb78ff88008aa47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c237f8824f108e69722cdea2ac7e5e5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da95b3df4a92afec12dfc70c14ad255294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77531139ffaaaa8f6622fbcb6ca5c97b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e3eb2ebb484eca18b41522c3313ac296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8287d8fbda247d5f7f45efd9b3e7aa2d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41c1d4003e476d369d8e845fc755e23298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139e20ba25fd25c1499bf6b37d7ed14f299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b78481bf35898de13e0103936ccbe06300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22dc805ac7841f27402242942111c3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8d1e842025be8dff189b90470c4b68302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9f86456c934abb6e84f6cdcf613ad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3582c380110e48f305924d1414c91d304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17b5cf2d4fc0a9087769a2abe1cef0e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f3cff5050402591bcbd5e8dc3c95fd306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f487fc3d71385c8339c52ae596145bc9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4648d1b2840413af2cd850400c6b9912308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627d0990f2e13fd9ca03519f31a627d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9558566a516a22ccbe662bf3e32b166310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bcd818a2c217b3cb0f46c30fcef21d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa05fcc3a329f7cad8c86d23ac736bbd312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51cc13d13b39bf7357f5d93c1ca4fc5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7649744e3dfdbeb41af2dc350e9eaef8314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f6da7225916663b483349c045b489c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bd4f1b7ade9a7de1cb65ab13f743b6316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dcadbd8522cc2069272d9c0db0e02317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49601ba82d6a356c320b07e21d143e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34166ceffc88cbdd1455f82b83cf3211319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce7b8501332aa17a00fb54299c934f5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c712c15bd174465b9afa194af03d2043321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6179e05182de32627eb547e79c6ad147322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f337115258193e694e8f98afa8badf4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2181b66d03180a7a9f54077ef06676a5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee30d74be40649b462e7444d5cdbaf6c325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b2284f903a1252e75cf2d84b8f6fd2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64be03a2fefcdd8b29e540ab411c5f77327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2c541169c3a4a12c601b3d076b6129328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e23917e82330df3b710d1a2a93f9a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e40c87c85ad1a860364621d871386b330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571b9bca073596af55b586527e151881331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabf4598a38e739320220f962a4bc58e332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a424723e22b2b559be24211a1b956488333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3464cbb57f6f777cf71ff26c127ef86334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ec07e984470c93add0f6948abeafaa335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03277aca91ed5ae1498d57315b28dad4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bbe775f7de6f5bc54c8665b5db8a74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f0f029d9f3ad7f1b1247ad9e4a95c0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122ff191ebc24c6475f28f4de834757d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/964ea79a3b9e920020058a340889f168340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726bee24e02d6c5b3c4bb1fb3d27c85341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cbb28aeeebfb783efa8b149481c65342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2a0747eee485fcf9192efb5ae8a3c2343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9115f60bfcebbfb6f3bd9a800a4c9be3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf0ec44f1eec1200f7fb78a2b9dd674345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2395fd76819d0c47aee90eb8728c39aa346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835e5714dca4eb8ee0b95cf83049d88347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e99737126f42b42876ee467a8118d95348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0fedc67114ebb7033742f9f4ad8d3349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb03a7265eb7e20c479cf7ae896a85a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eca366ae4a563368165d69b16227d87351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2a32997def12c8afdfdee75acbb3a7352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d408521977fe6e9e02a2f98f2dff272f353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283fde009c4449ae84bce0f5a3107fa354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585c9b3c2cea1749c0376f6b78a00209355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a550166f6752b396294a06600866e66356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fff427dc2106a587860df32113716b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918223c5c8445757fad07672ceb2a62358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16dc2b3945f0be7461160af450b50410359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8c95b324624c3239107d86b1ec1b16360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167a6ab3b2aefdb2a5df6bcb1835241c361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e376ba83bff24abe0ca70124eb3cfc6362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540d1657967ef65b21f1fa8c097730db363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a08883ef1e4c94643637884a62d14fa364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f12f21580802bda9982414c5fc782ec365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91043ae6879a1eb8193583ecc51354366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4763bcbf74ea42046b1ef412248a483367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab3e20ebc4f67f6bcdeeacd48aa6586368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87fb6bedf4ad2c15b06396da1e4eb50f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4041afe38841d25b1dea8053b5075dbf370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ab94b7a428e5a42110719ba0de8609371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23adcd715f525c7dbb814a5abb3f2ced372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04472452cd1540939e82679a81a89e10373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27856a105f65f0fe1ef2ba64aeea1d1e374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f50b9184927895e84e9ccf9099ca4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db949b59fe0e02e574a1d1d7c37f5e90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1c5eb36e2735afba9ae90d1e20c049377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5c41bb1737589a540f27362f3ee816378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3ad59e31d4c6835702f62a6ab5a69e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bfe17bd8829af528c029fc9fc787a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35293286d266230d242c9906a323919c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0f7087fa03b0494ccc6a134e46e9fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2632ae52838d55da260d819a9847fc82383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45905c9cefe0c6c7374c2ae905928c50384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eecd7c7cec4eb56a8b5be418073119ea385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d08f39f1d527b0813c457b6e6485ae4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a830658c5016ae4e0e68f289dcbf37387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84358c165b7d4c6e3f09dd4af3433343388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1ca3fdc83eae70f0bc7ccdfacef64389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3881f9582f4d55aed0626f8c240c9eb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15a38dd741cbd4914bbdee81d0808c3a391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3a1e4d662c7c6d5a2887b499e163ae392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63478801e13e49c99f58c646bdab2134393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86acbdbba6134d2426624c6772a382394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf7f86a073cf2744afb11d1491cb8d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e03726afb17adbcc781400ffa31350396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd3e95f1056e101bb6bab236e93b963397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc92f47178e1f050ed28aacc1ea418398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25eb7fb1e8256838c84faad1b74c08c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560e41166a888468f3db60362571214400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc24075fe0440e00bf5498c42e0684be401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4fa69c6eb3331575451ca1c8ada269402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae08dff003bbad788fccf6d4efaf5762403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0569df7fa45b66cdc399af8c51d3bd92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e53a13e956e5e16dc1b98c2bdb0c0b8405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ab2a2ab8f0e3fb59a2e266257760a0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de6b69ac6046297b03a6461444d579407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abd259a3780eec47d6df40ec848fa0b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57946333ebf79b5b31b8533344edaa84409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e57008b10b93e9dee971b01adeb5a383410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475c19a6e33a89441fd9035b6e38e338411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c33bfc0a407167fb73f428cf7ebcb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b711ec80836c08d1aec7c5342ebbd9413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9789f063ccdfb83b1ead874b8c8de40d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d6474dac08abb9bd632dada96e6bf2415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44162030c4f39927a8ea3809f6c84fd2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa9824afee71a19171fd6cb1743c61417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ba6c7799fd25439d978037f729e7f418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bbe2404b0afaadbe5086a3d25a1afa5419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62db200231df0ce17f5ead140ef410c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f72b268e87b4a5c2cbe510cb318da4b421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef9e851e5d719957c85e92619ca78f4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a278bc390b5387e905e79adca13053423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f35d8070e7242308c983ecd6122df48424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3460e7ffccc006aa81459180e1a539425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f8814823ac9c5d9eef2e56d341328e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62613b78c2f711b1b62833858b12af40427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a3c39404f27923b4cda9badf220bba428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85822bc0715945c62a4a6a444374a620429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b7ba380cf4eddd5ea31844c0bef8d6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fd393041450d8989d70524ea40eaac431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae174116ecae737d9dad6d0a9380d591432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470f5a9bfb4cd3a85d7c5121c3759cc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12695fe29c5a9a13f5f81def7bb10e32434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5f3e7d2a1125284e6d6b86b0225b99435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa64eb9841b15d1cf8134519184b9b8436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d5688bcc3a0badcab37b363615d5a437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e83e350932a379b29c9d7cecbd02d87438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de838b75e6d0fdb8a3de4e2b8ae156fb439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e515f9ff3bc455b8ebe93fb76cabcab440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf46c99ce8a1df02c37ac1241d7c744441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae4c624a9682b1288925250dc27b871442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317013d8502e24f27df390a78a2ac0b5443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff521c76f29f95197328894ef904d6ea444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b5d468538d554bf798056952dd482445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99af8556503e927901059cc4c9694220446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4ef037f1c45fb8ed762255f95254d7447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdeddfdbe3e13e8b8974c3e0dc102c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eb55d99929a68476e71598e057f589449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efff680042f935e7c213d6268c56f95450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722ecc9b77eba13fe3c7300ccaa61434451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6491d7101be73c657f915baa0ad2966452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a257b35ffb115b6f67def0692239b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082c80a44308ea61bbdb470f955ff46454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc7f5dd8a1ce90b63cc04227da54385455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553f18064930760e3969ec493b27bf16456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32beff38386ad3967e288ad21e50d356457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138a913f29a5a9ebdf152cdcb69fbe44458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfcac66c9fa3aca1dbee38db184855b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e0e636b43b1db841fe6671c1db592c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5c4c35c74b3ed1d3a7de8e2ad8915c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90a601bd6d3ff3447a41fa4ceb9fbcb462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57bd4918fc58480bfcc0392217ae870463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b3b05e0f1f1d4a9dfb624c68ac70fe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eab2ee0dc8c363ba9d02d5479d50dac465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f065eeab580d63123941cb30a9d10665466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d576212a42f640fd8c40d7bfbaf0ea5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54377340966f196cd2bdee3802ec7d37468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa2af99c353be2ecb0d8a22592a637c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b91a0ea596aa5821f32b6b4af9b3f7470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df717f04f0964dcd200bd1150011fd80471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef7b3723e2b6057fe64c6bd6826b78472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a80e37266be3f976e5e7e2aeca3c7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324e4cf7d9772da963325c2a70be82e4474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ea4664c52f228bbab66e7f9253f157475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ae9bc72a8e60e67b1c53be960035a1476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc660baeb68b09d6460456cbaa263c2477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca4d0dc3c9c8aa981ce64a43119db26478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696a76a9935d46121be9cfdccb53aec479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7f1e7acb663ce1d5173e83fd6b3c06480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31406e085761fdcf0a77d7c351e149b6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9b89d14f3cdde9e7c27112b0a1bf43482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e474d8953919c788fbab91a9b5795fb0483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ccd0af75712b187cb2443b8ca435484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfc0d1759a3ab57a9aea53a3b034145485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d729161337095bca9023715d2a4e1bff486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a5f29ee37bab8ed0de335b7290596b487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83698a8ed1cd37576defbcb933d31535488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32da7922f81c13d5fb88c68dbe186d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69856a91227b3887fe16e0fff34f7d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177a8046446a4f6e9437275b6cfffc6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015a2b07e7ca93130a7c43a5d1f6945492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c8fa17d82acaf54ab8eb8ab7aa68c5493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27788c6127b4681cdaff2ad0bc8e8a9a494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27db3e3e2a3a773546370e76897cf749495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3140d99383303b29001e5fb9862aefc496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30adf75fc4ee1cb2959f353961545967497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0511ce3064ff5bafc415107a566e7a498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f298aa4d5e326b64454568ef647567c9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65bf429e22bdaaf5709a663f777a92e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df601501f3f07824e53c1bdbb190f8f1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce006ef3641808b8b573c095ff3bcc502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abd52191fd68e18d8f129a1c05a9685503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5a9e1a8f1a5ca2e82dfc7022f04a2c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822f2f1e2ee35422fc4d04827fd641e5505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b974a6d9ebbd644055d3f8ffdfe49155506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57498d41f9c6c99d39c554613b36c1ee507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a650b92637b894f2da02ebe368bbe630508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47c536023954399db5beefbd00563a9509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818e8f96d1ea5820018de0072b6b6223510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6aebd3cee79d65bd9cdc74ff24991c9511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773cf55f57a1b15b6b790f419d8117cf512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb3b02e816395a771e54767d758db69513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8de0f8fe21ea8cfa9692a7da41a81514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a270362073adff77429690a6ebbf62515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c8cd794b2982f18080e60231dd16220516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0e152daa1707c98af5def15e9a2fa9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff81742f1dafc6b2cd11f3bd790cf6a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96578df242c8d99eb1b76cef92570ee519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0401df38721facfd1d975c97e33f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3491ba359431e12ad33de78514af7160521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2542cfd9f36823373a6a3924629e52522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2021f8c121e9c37b918fd7e666781c5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec444ce2f3ad87dd3bd223b562c4e6a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e97b97cdf09c1b3872c2915e033cec8525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82566fdb85f5bcb4609d34fc56ae6a4f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c310de35773e4cc57525f05e3335b15c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0761ee6f38797c4364e81826f8fd47a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77b9d24e44ed8effe67de538545b7b529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e6006ba5fddbc629d92013c4b38a1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750fab422eb7eb0d5fb98187231ad72531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a531b836f2718dde06d0de92bd78cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35dd2117df12e683bb3bc6fd314298b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec843124cf3b27b6fc29d9e7376e76e534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fe099338290decb2a794d697f6af53535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7738d14b37ed26864390789eb83c610a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3beef6b9f319fed6b070859ccc50ffa9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981597c0d13df10fb53dab28943152e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102d0d84f04f8725ee3cbacb1b9ba6ec539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6748c6ead6c3b8eb406082ecea3408540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645072932f37cfcca3c255fe37276ad5541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5240008e78e27157e1b3af8529476b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f23481c51739752b36760dc15c924c9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714f475afdabf8d954b9bd3828f8fe3a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f92aa55aa3019d73f75ddfd9b1963d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9d06f24dd9cc9aef5665679e4677ce546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da6418e150158f875a03237ed52b7c547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252ba05b4bd2a200590c9c7ca6e08b8e548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d4095c0b9bb9907ac1afa4a8f23c7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78620b52e3724dcde844b34f695813f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f543bceeab7c5f3afb141531014ed06551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73aabb0bbe6aec776b5b22f9cfc5381d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec55902785a2bb99c414915c956045d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be9966d0dcc3e8fd5ea6fe48214ec10554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e574a934a7ed5107a7b63f7ba2f45b47555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3256b6b1f279a3a634a2d579b4a3407556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c0d17dbe0f4a93b3ee355762de6b8557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf4869b8a137a2e7ca1727dd214c7e8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b85e3b5924eb1293aa75ba7a8ddf7559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffbc7b19f4e953a8884fd4d749c4dca560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae436207c83c036912983ef3ebb21331561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3341eb5543e0bc52ab6a6d18d0061f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b657dcb0c7c450d2dc37dcd2b9362c1563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9a20f744c5d9b268c187408fc3c70d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e86e6c2dc41a169b1a43399ae6549e8c565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94e237cf77e9970dd070777e810d7c3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54442b39d1e1e3866073ce696b05242d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8092553e93b538e7a8bce1929d236f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ef2ed63153a76139a80a90c567e546569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e49cb2bf7ad3605633ac0299d6d126570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9c0a008d37d72e0392660c4d1fb8b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa686d3aa3a09dc13c1d16b22dd6ab79572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743624c8659bbedf75e057607fd54d13573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e00ede06936ffa2ce601f54d54f8c827574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a3dcc08267fa7874657adf5528d8f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1792b8443c9eada80afa711aeeb11d47576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d7ee2f168de4f66ad0f18595b734f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5de55b65e38565b2c1525af47d3a96e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffded785e61cd352edae4b38624e5986579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cdece7d556a44442b4bccb0b4ec21b580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd2e041d7e6d89e4d71edc5fde673d5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f736fbcd4fa085502365259dd946de582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5973f00592821586564c85f75faad4c9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c193b7cda27abd247a14e425c2029b2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7cbba2be4cc8eb242857cdb67715f9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08994c74abe39934b59e8ac391056e91586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce22baa4d5e05d3b0174505472e3c0ed587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3478f957dfb8c1dde2648842bfafb907588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea41f068b648c3cc1625e386ba3afd6589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c7d1317b57ed895221fa39ff03c932590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186223eb8dd80e85e593f431f21f468591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a12189f94a22781534a7ca875676e9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6e4a966816a3eab2869bf5f82d0a6593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de3b475b9fef842d74187e384d4d7d594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1315bb3ed0292a424b4e918aa1bf6eb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e81244c11dbd8ec2654629b4da55eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04f492fbe090947f6726bc644e16a67597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a214624c2b6e1e18fa62f9c3f31c1dd9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc75e8fb8ba23dcd7add6e6f74316127599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae8bacf7dc50467adc1b00146cce4eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7c3d4265c0ec7969b691fe7212975e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c470efa8e0f7087b652da1000e616f5602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cdd87b827cdb24ccbe213ac4f2d34603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf10dc58ded7bb5c62b5ab703f21cf2a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9abd9f7e9be60ccd1883e1a369709ca605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518a880c617729a26d8dd738161a1933606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fcf8f38012b40aa83cabf763c4577607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7e7e03e86cc293d7c3f33de6c1c167608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c4c492caa4894686d8e1875652be0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86938d27bcdec0d3d39e1779ae416363610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb4f8afc4dfc5f7aacfd049a361f851611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0694b6325f4de26c5f8784f9d00ec84a612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ab4f9e79d8cf9fd6e1b3d74dd4b9a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b9f1132410ccfaca66d44afa8cba8614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc26a269f6ad9030611ab520fac696ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e823ac8a02d03f5103d546cb5e4c6b3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0026e77ea7a26f8aac9ce29387e4301617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe006eef873b342ed5a512b481112b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c01472f94e0f15605fe6d6f1b9de5326619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afe528823de4775b81a0e281f40a919620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1884298c4a18e12e3fd00e48e6acd94e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ac9878de0dc6b8680e0f9c245726c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0582152831b06d9e19822cac638f67623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab112ec2ccbab3005c89245bb2bad9b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8feb50f409c1899e219d52c8cc4369625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9f23a32f80c2469ae7cd46422a600626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271800a2013d84c50bb313ad669108ca627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da42830d4a1121fe0c542739ef0a7388628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcc5e3de1be7702064b26fe4c916a36629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef1a4ff7a59cd93e51b88625cf145c630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ee13d15ad349e569ae2a5d4a697cef631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d4ce849c888d1d2c452e7e6678675632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c50619f05b54bba14947d89c6af6e3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321770a6bae90b48d2d9667f8e44731d634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92a995e462c99cf48b4a1300c8f6c6b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0c83c50f71831677528bf1beb08f1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69a7e480b5568d74076841914d7dfc2637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb6210883e00d321db9423244c3889b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7d3df8a6c1629496c65e6e0e7d1e10639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1670512a85d00eec911678aff480541d640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa7fc1741a581669e0a1b1ab1e2147641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1fb7482c6250e3a6f5a796719b9e57642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e640b56544b371c59b88d4dc0718c07c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71947e7a85e6c2ae9fa1b0bf6cdf3187644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abbf8a12e9931268c69897cb21aa51c645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae053fcf2d113b9f94a97d88870c1b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55918ff50fa337b284db06793e5a88fd647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b3345c3b3db48128aa7c3833f973f7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af79e71a55b6474754e0012d3fbc022a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c8323f3206a8b27a8d4c99cec583a0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfe765cbc0feddf8aab5d621476998c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a62320fcd893123b5b105ee71a9c51652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5b5caea15a8242528a9c93a013a53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb45b1fcd3ef8defe93a10a4ab3521d3654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa34a46a86979be996d407f1e763f48655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4467d9f461e3cd68692b80c1446355ac656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e1de10e81f480e03cc9432f268a30f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c4a862d1a6f72855924804e6b9e15c658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc1d8e7177f08b7628aeebdb4265b39659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238fbf61ce775d8cb2980509858fbf44660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fdc7d435537bc04428c46fc37d46d1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35abd1b995fbc44b8c133b96b87b514a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada48bb3a9bdda18c10faa945047eb0663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937048d42e706f5a2fd235eb775f3f6a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96ea1a7a229d3626fc8482e0547120665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84413aff7afa4eab90395535b9a06a9b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd986049fa4a9681025cfc053e2bd92667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47f843888eff0e02bf09e5e1524e037668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d249aada3f0350d8f584b53812f071669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8adfc46a8ebf16a2c2df93d52cf2277670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5049d74fb2375aa9d86f083f34036c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a40cbd0e8042a9a31c6074ca3d84db0672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727fbee5f9bd6190187d20a016b5a615673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec964f62f144238b25777ffe0a837adc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b84059c12650a70252eeb1e3f12be675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3935e6106e7ede6e413fd4de7c7b258d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550f9e79738998473f30c95873631429677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb505ef6410cb512ae501a0463e73198678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5f822be3092ce28960b6ee77fd8922679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f595441e12a96206663f53df77c04a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f48d6e60e7c52ab0c84d6c993d1619681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593f42f9ca06e2cdf7440f2b4a82d358682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073d6daf201057916007f7198f72e86683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e870c73fd517054c5987a43cf95e92684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d23adcba1ec7bb89913e9bb4e88eae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bf9454df92f44c266bc1cf53581807686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af47211768ab8b6473f1ac3868e0ac2d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16824f23b4344a618c910b93df7011c9688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cde88a9f5ac039b130be676632c72bb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1ff17487282d31bd8f8d55406e5627690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f8bf85e14c361566c5eb344088aa63691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa61c65b7253e7d0a0b2f45e4850af0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05102a54cc54896412a3544a997432d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe114d78a81bc03313fe937665993f9694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677025d58f982e6a6c527c0095d149f3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e0bea7ba1c97cb48d7e660e25aacef696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe9271a7c68d5b9d6f062199627a54b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf76650479f515322d7bc33e37bf438b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6137a33ee8ff386c4992f78ec5362d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933042a337ac3012acbfe41e4ff85d62700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609b1d89bc650ffc4874d968c19b1d49701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d200f5670fe017e1685662fd1d97aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcad6ffe5828b448883931eb628dc9f703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e886d73fb3c76d1848c947ac6a6ecf61704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2874c1d2303b1b21cedffc33794da099705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f222f58b904a984f9c17e56866bde706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f77a02cfa0668d5d9dde61fc04d3e80707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22633705db08e70afc7178ecaf800ef4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2035a2eb415580226d8e3772e6c35504709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb33185ea2c51e025f3476a2095078b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d90bc89a1171f9ba811926d10adeece711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e65a04bef37cf3baf67a14ef1a0169712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d346e2b47df6776a17d1d4682127ff9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac316bfd105060019a6c6f7b88267f2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75901bf2e09eddf0cbb0b4066b70fee715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff9947f6abf129858f35f5bb3ac5f28716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e694b331e3ce716bf217de09f6b437717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98706b8873bbb60a859ff6c703e084a3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719dac66b85284088252327ec380da57719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ba29bdf65174d4362fddf5a4d5f6b7720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1561c8f70d9059ca8ccc0e83c92c2c1e721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c4d287adc3d92ac222d64932a5663e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f34cc733caabc65359dfbbbde28a22d4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6ef588ec7b702ab2e7b0c7cb8fa57b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d794df386371aa1e30345c4c8cc1831725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1d23bed53e8458acd5dc0e411c47b5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2ed480a864a2d99e674ec911d1d4b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f3784e841f1872e609910542f90957728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e26b924a5ceb06ce78dad15e506d5e729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e975b6b08e6070f86d4aab88256962730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdf07acf0056780b9f09ac5d10e0c94731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd01911cf1756122dccbf43c655a2b1732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1afb628262cb79036541fc69215f4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61be5f724afc1c8d7b197afcdaf9302734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8594fc7ab803e6b70a3ef6e19f4f3466735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87153042037f44338df7b2e8c478c15b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b9130f25b118d8cc9f37e028011ef8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/867ea9062fee7a225da1acca85fcb441738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e09a3ebe09a43add23de3dc77c91eed739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05640a14888b61595797f1fed11b1ab6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552fcef3ee6ca2f456de8efffc246502741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3243af542a249b6bcc1c88ed29feb5cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b5517a80c7ca503f01a605f87a37c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199764bd46e4c0eb1571441e4c88f3d7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b586f625b5054198edabe1ecb23d63745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3639b0ce7e89a818e1f6c36e3c5ffed6746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e988082aeee2dfecfdce94bc289e592747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e230f58447a2dc6d31d6db6c55b51d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098208d47a51b5b250d0a6811fafc845749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e62b19d0727d70a044f75b7ac25a116750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8207e25dc40580a858c53b0c2631fec2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2b3e86b2d2d5dee7c3e50a2ae34c6b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3df39fe3c678011eed3e3943935e52e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3f5ac684a4b6c8d9a89bb496c508ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47cd2fdfc22f92299022fc37d5654a2755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8769fa728dbb04de746e82c0469eb6756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d62d1d70f86e725475f2c3a03a7b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591240242cc974f8199dd65b4b4a4723758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7df5283d8a06ff3a6c944fdcadc2e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3515099bc8c7c0487977472464df3101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc370983a994cd26612824a55563e7c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2c94e2f2d9176f840834b54e058b6793.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe98019b8670bab09bd9c394d4e29b674.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a5f47012d31f49f5318d8a78e127905.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d000f0193a0d350e8ab5d8471ecdaf896.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbab88e5653af315c673ef356f323537.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8427a7657b3de51c051f89d831be2d7c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bc15bcee3a0cef0904126c8bfd25509.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0914dae25b3c62b9e15ba0097a2c5fb610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425378bd8bd141830294226d14f572df11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39a4c38baeed8fc058adf70b55221ea12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9699c11a7e4447d3b0028a96146914a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6525de77c3e4cfca6d323db8edbb280214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486208bc511c6b5949584ad70ca1d29b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1ad8420c42e08caa903d815eec48d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7102532a0ef85132abf4946c787a3d8f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961eecdeb02322b658f811c89d2b10ab18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d037fe913f5bd5e595ce0f439aa47f6c19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb455cceda3e5361187aee3ce673a3d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0d2d816e4194aa8a7e34e9083efe3d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab5cb88787ae2a41d6dbdc098c0cfa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755cada0ee4be10ce54d57b5bd044cc423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e4b94b30f9c8167e78dce351da4224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b745d565adcd4037da66916e2f619e25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8691dd0e6f4258e48b3645664143276926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8355b3f7cdcb9bf6a3e15df4201d1d9127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a209cc9aeb30bfd4c63765c757d8dd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659febaa871da23ecf968b68ce56e6f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806170cd86975e6dbb63504247dda94730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a84ccef1682dd26b4e34c2a2da822631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8238a993779ac24863a6cb1d3450b76832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6a5280b253cdfea63b67f3433e6c2333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f682373996490a0dd61cac755e91f034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b4c2463aad7dfd7407c7ef7c61f19c35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4717bd670373d5bccd1dd3ca24132936.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea74685998d69968f9b7831b022260bc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db79c898b3f176136b1e55ab1cb20e338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d119259a36f8a68f8160e863fc08ffb39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b0e2029b0083a34ef3a94f87fc5114e40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d90faa6b2dc4b2065240e6475c7af541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283031d141907efde8dabc170480aae542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37f5fb24d200a9ddb549b47f557cc6543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba08acc7880799549f83ee9f246187c44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd1630ff635c0dba01725f6e523be64a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27cfe1251ae630ea74788eab3bee5f746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955e69cf70fb827baacf7021be09ade347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dbe68cdad63c77ae22f3d963c8f757c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8427083c8c563f3d536b0e933ddb7649.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5104a8129a6913e515087527e8c9fdd450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c7ffe0854058029ec62b777bb27c20d51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0247c0782b2ba49b8913dabdd60243cd52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5709fd71226358097d8411395926a65e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cae917a8e5815f75f931515a1e00f254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70337985aaea39e51a1eec9b25c357e855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b20dd7aef960ed1b3bf3c8aa532373156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8c9ad62b8ee3ada61940993c802ed57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d85e1c3595bd9a12d4f5ee6711f616b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217b1d0046efd86af888704f10698cc259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b5988305831e5b0280c84bf7682f1e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424ccfbb70555a5a7ac368bdbd414bad61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b8de17b9d5a1a95c61c2f6fdad802162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71509cc020b54442810e0f0b7ccc43ea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6653c81ca8cf4a98cacad2210af1eaba64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d5c0100694a44f55e1d21942645dbe65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50c430be66f994e32975491b8597a566.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56096fad451fe06d9d15be3dfaaeb6da67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9364219e009d6853b0655170ce25c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca6613cba6015cb185353c9e20610fb69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d04764fde0de482d3bdcb94b09943ab70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5c89650bbd60c7786fd6cf6db0353e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e052368e1bbd583f9d368ccc3b3c38272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759e03032259b4062e0554a0e834b32773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0b1ed85119429aa151afb1c312313d74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc58cf50b9cbe7fad648c8bd15c1b6c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7549d6e77ff2489935af68c04099c39576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88252eca77a1cad00d374b11257cc23577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffac115bee9a80df3d526e7f528de25278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd0769969dc64f9e4276edcb40e1665779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6237047e2d0b83383e4c91587656f5380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cac72072de68d10178f511eebd400981.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83e618589efcb8d92c58b0e1e6973fe82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae2d3004467a5e8b687326ea62a4abc83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679dacb789111c0bcce4365de704446a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e432abad6cb804a033f26db5eaa49e5485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d53973cfcf04f60ed67734baf7a0e386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a05a5cf5096da17153647a28709f8287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1edf1a873599a74e01793bc7697172288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890092c1dcd4f962d7ccdfea69c119389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e0ae2e75d5b6a1874160665044655690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6772fca3a28684f3f5c45411cd77c0691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d21ff60b9baef8ce5c01c66fccff392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a1114826d96b571444f0edde80c38393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756ff58472abed6043994595a2bb9c1a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a3a9ad4d714f39d1d40204bdd5461f95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b5d6077ce61785ce35e65f2bb4a57196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb102148ba8ecf97fcbdb37505ce29a297.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148de7ddbbe8de91e43b0044be7792fe98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050b49e6df1dbb8ffd9d930fecddb10199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4286c189df7cbd45e173c425b1f5f0a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3729071435fee54e063353e4cc266ae101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8aff17500716d86957a9e970f8988c102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb7a56db906f00e7694d5af0c8fecc8103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fc3e6e4f0e47ebd9728ecf82d84f1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02ee2dd57ec9cc9c4340b37b92bb3c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b7f98c9577241c3c0ba4a1726c1009106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06938108c2d89bd7d50011f52f042d1d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dab89de11083e44c9dc43360783405108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4af55d2cbef911f3e888d8632304e5a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dad4854f076bb95c283727a46e570e110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc21977bb0578b9bf0397192171dc9d8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c2fa0c9ce0ee8f26d27e08fc17f6b6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f249d27e7fe662336822397152947bb113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88201c3c39e96137291d49e05b62cca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6303b6cedb875c848104e8a89798fc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9a60de2eb0537ceac9085af021c702116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe65a466c5e8c3fc645fcd4f7a715f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47195e822e759ced224f33c28ace62d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc778022120714cbe8522cb3adc41a61119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0f2158825e8af73c27d385a62519f7120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6cf246ad33719e412c7f1388eeeaac121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af704b2a9862b2148c1cde9d4ca1291a122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b6e84467ce142ee4f14c5aa0f9ae8123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bd1e5cb449ca47f05cd7af999dfd5124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43f5b575c2437eea1c979420c9f8a80125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7389dcfc589a496d99f06d636791577126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b0769e016bc52b8d989753d25b19d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9a2081d33fff270e617cbbdbe1e084128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc925f2f7f78cb76869cd375cbd08629129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4038c58b5dfc5ac97f8d646ab27e3177130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9348ca58364e7b13a2fb6c72719ac26131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10286d0e5c0a6853ee7e6b4a9756e784132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47526aa173484efa1d9c3bd40163f76d133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc6066666b29622645c6a30cbbe8e3134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315ebf73b1c3041c74d5736ce1dc3600135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547615b82914d1c5ba047d381984cd99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b471e9a45d7d9b1357b2a0180af4f4137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baed274c52fb3694ffd231cbb1c182d0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a32c0c5c2684146bcbff1ac903886cd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acbc9a1b57f382ca19dd49d0bdfa9a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9df6dd966165a97395c60b3617837e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b50dbbdec2a3e4bb7d54ad66de724b5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7679b643c3a34c0322e33c375db8a143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf1399f7992d486604e97952816987f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257b9f3ee446a6a41c0898ea71c26c6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd98d1e001b73b48ec9e9b82b3aa8d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8da6053f8741817a54fa96173799607147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2c873db54d2d52a1d7da2bd5e51a04148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef4af746b832b80b6c5695e8f1abd6f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403f4d0d263f50c9906346b7d96f517150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea9703f8faf27384d07caac2f0dd18c151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b865584cdfcdb40458bdf0a48472d3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912bea8a4f5b8be0a36a69679bcc93d4153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad19bbda201765a8c0321ab0d884d380154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565fe56fc4711ae755ee57bf526a70f7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183b75e9565238937402dd5931285450156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8632b971476485ba956a6aef5716157157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966e3712d9878578f1a58185573c47a6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81859880435322b6fdf59d59ef631970159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af8009fdeca156df87c23e002a66fcfd160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8f9bb92fe152803222c6e769f84533161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf2aed7c0edb18399de4f2e97991cb9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee7e41110e7a2d4c441f2b5893a0ec0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954c6942caf57cbc85792f11ebc9d145164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f3be39d9582111ace35123ebd40ad165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4e336535fa43117eba0855285366c3166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6792f15d94119413727a20ba2bf74405167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cc148ac361b33df03d5fc2d4c46ed8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3ec13c056dfb32bb3e9222ab2d00c0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12667bd55a4e7d439daed9742946c395170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49322542e55b01bc1aa1a1d8ada46e99171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c59ca08073495bd76a0551a114c1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603cc253e8d6099bd19b3c6d82c1d557173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08483e82a4fe1bb4b821cbc61c8328b4174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f436b456aa1031fdc656740346924175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3ab9f70234f82d7fa14e622826004176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faf36e07041584736e667b30f8f6782177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef336523788a4ac845a816b484e452df178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aad49ea0715f25272fdf0d4242c0c41179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5eb05f92f0afa582c22a89795e940a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf1969ca61afb15e61dc0d703763f15181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5847d59aab0ceb1643b4b702c11c0b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9c0f4995305d1961ad802fcfe156cd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c4706d3fcfadca13471f1fc3f0e80f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e04ac309bb2e5382159501f08a11d783185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615d05c4942da42e980cb283d3ea857f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a4eba12302edb409a658456ba8497f187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff0b78b98d5e2bb00bd9afcdea6ddf9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d05b796e8a15b8042ab10d07efe712189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311a050264b253a48ec316487915579e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae8461e8cd2ac714c15499e84c795a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4bd66f87c98f0d86f2e2aa9065acd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4939cfefb8d4b45982a1ea332badcd8c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2ca26dcac732c0d715daab18327aa7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55629e874655f245a8e86b62e98b1d5d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab9bfabb47de9cc50c43589455fb810196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8ccc9342f806333cee5c198785f107197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a721b5b9eca2c8cebceb99be6ed9413b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdf3df8b9007be8deb5d6cd1fcf04c199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc09e55256fef4f585826ee3bff7ba46200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63854cf03c775ec376d0d246afa9641f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6136c925e6b449fc8f5f7b6f7f44d4ab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca48013c3e555d7ebfc6df7a9e384ab203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9233fff5bd66ecef3963dd8e0bf82e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24b2d03b20893050cb19a65954943ca205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816a7233ed684418d23ac4ffab66af95206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3d7fd9dc2e05f8f10f342644e9d4e1207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59299b09061b0a0dd3a8be8cc313edc0208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c897ee825697714d29e0add410d167fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575d819b9caeacf7ba78ae4af6efd8ad210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccffdd702e6c7c7eb9030e157650774c211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b4635393106389201b7ffc70884121212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e5a69e61149c6983f527b1e701abd72213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049886bb39e2a2aa3e56451d33d2b8b7214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddfeab2ff2364fcd45ddeebf5b631b1215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb3ae279a0b269fe6ad0c546be6f01216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4cf92de2283a4951f244dd291cab58217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017ad1e71950475d813de138094b2948218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d18eea4be2ce3551d2ed54ec42a454219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660dc7183810c5567c0c36e78ada9da0220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df01dc9d3e5bc3e648206037145490221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93aad8f407dc03b5cdc34cd969dde1f3222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c1dedf3b4c62f07ee6bfddcc0d788d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66705ffc5d9503644e0c4d94d7aecf6e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62a124778bbc0acc60d9e597e907b62225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51e8fba35a09d947b68689e9ca2ccf226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506d26c8678eae16df46775ffca68bdc227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e143ac8d10ac79d214f3d5dfb63d4edd228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1733f9bd6b41d8a97b9c83eaecd592229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acabe867c2bc130bfc4cd09b6a0ad5f230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c51a7628a8c8e5405ee441ed8cac4d2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57abd2de1d3e9a41e5a589dae1b302e1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba77721d6fa2ee432c3239d942a4a22233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e882ee413d842694094dd195e710eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4ce490bd77079239570a155e653ecb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec369c29ba1ad4dded94b4f627869906236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa11d672c73d57b39398139d7d1009b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7064cabf53f15517cd744dcabab18c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1601bade637c428a64f11e9a5c4318d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a79a18ca6409d20adf8721f7860612240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d418f5648752306d668d74ec7a6b4317241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5839b42d5f4a614942e7f5e1c3b08ea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a1a4ff1583e89a37e1a0ed8466a559243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd0a4ae547d748d537f31a92b2ce888244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8531edb0849e404c70cc337986d6f406245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d0949262d0691a4388557d66b58398246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8a6ca34c976283035d7c6a80360345247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be441a92018765cb7d06c6f06a6d6b78248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4618fb365df6c243d33f8c2704fc7f249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037e6077bd1e766811a578867eb5f1d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3523ae054299bd73ac340f497a4344d251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b419394b66c7e32824ffbf4102bed5252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ddc14d0ad22ead2a807cd9a1c1c53a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49be353fe7e230f217b319b1b16d29c9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf73040394a997bf87f2cb11711120b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9585c04f24973788a8df6232d2464ae0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f16472291ea01e5b68cad38cff5501e257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7996d2786d191ee93fd1b5de1c1ba7ec258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7ba65d23b46c969dfeffb223233fff259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c37f7318f5eb7298b65c84ce5cdf1260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052c1146e63a860bf60b3764fed8f10261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adcfb25ccc3395505ab8d5b32caf09e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bbaec29764bf053558e925dcd29cd4c263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f8d5bdd22aef6c91f19dfad2be8f9e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517ecafe8ba7ff44eb75e468e3c28853265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51035c307871bc989dbaa9fdc1e5bd1e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230ba590071a9205d63683896aa96f85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d2c2dfb4babdd8d36c0ff877b5a48a7268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1641bc6252a4c31286202a6bb223cb29269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9710ad4ea81d7b33778e740a1ed39c5a270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877926aef2b78566a57bda60f494cf43271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be2fc529ecf2ed09ff7e68de69f4cd5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14782ae5e0aef1108a9967d30de5a1d8273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163a27a8454e429fccb887d62dec3033274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b168dbca1f608a44e877245e734338275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fc1915a6c7a5045c99b7ba46485727276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd08f380db621500b6073839fd7ce3277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5aa1dfaa019e2a7a0c3c6bb1476f4a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fab726067e36c86dec09bb2f30614279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b31ac6bd8a07ec904e45433c66ee877280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2818e5bfb3519176c6bbdbec544d6ebc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395c8da6fd97f282c6e2d9c644ca6827282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78530f9baf8361c300d28159ee818519283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15d806ac1bdb04e3dfe77d49cd24a4284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2674bc6176ae1c9c3cfbbe88d100f644285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792a1fbf4026deda0767282c35c39a09286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ef1451e4824bd65525c81b709d8f60287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c50892433bfae2a95b7bdbf966a5d288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d08cabcf98cfa8e9242d60bffc8aee289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8065e929c0a18598ab679325c74fec5290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854703ed40131a230daa1eb790babd8a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59710210c8db6c31596461d0bb8cae83292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7711e851a9993ab95f8fc51e3559e8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31f95b157714c81b5f081580e912757294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b93d6fd269eef2f5278f8d073fe0de3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0c98146970499bc31d3287aadaa23a296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e28e398b81de3519b6611f6c0e5e575297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b982bf0577c273993dce2f02f9b846c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ccf6b593a3114fc3e721d9f9aac3a8299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5434dfbfbbadcda4084ff632b3be26f8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae042247591f7fe5c19078ed08959d301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9021b052438458669353e8db4a7028302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddefaa321ec4d026144094611eb5f08303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64188e775f2ad12ffff9d728055d56ae304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8269513b94ca9347680f2e1779f771b4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b758a44d62beb7d21695593ad8cb1d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b95c0742ec011508fe3faf00f9408e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebc180ff888495733d0a0e2f43430be308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b229180e42a9294f9dbe08cbc537541309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274ed50d207af18ecbeb99c84d0a2323310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bb937f656e6291f8f832c9a9bcb0d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86871ff964e7cb11d6b18e04f9d9a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c4b0c3c54c93afe3ee4bcda3605207313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7866e7d030aed2d1c8abc4d56ec12d77314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d32297e4107d89dd1fbb3a9e7b189a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e69e8b923fd361a763aa15f68a7202316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58f6adaa9a9130a8e5f85a6a187b2c3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3226865aa7092911319ee28110a531f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347a900792b1dda3a56cda6d3f4a4722319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbff2e5bb8b9cc354b485da992e40ae320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3760a201bd79686a6bf2a9c35c1e0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c5c26a3d7a82d01ffed650507e426322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60fa7a5d3fa3b1044cb8eab5bc3de4f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494584e0e5212f414f7b5b297e94a31324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448a88a236d1a3044bd1cb98c5fc13e325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5610991b68aa5fd8e14cdcea909c990326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b4b383e4aa0fc6ee7a7ad3e8dd5f12327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a0d83c187d0527b0b7cda64f168210328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761b97a416a6f70734d1e3a8b5414269329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616eea0d366229cb8c9ceabbe5f9e00d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d3b524b5f3d5c6c6fefa83161789e9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e701364b7acf89472d0d92e30410375332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a5432415bb04cd6b6af8aa44efd92d333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7637d0fd16bf5585722d6de628a7c90c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272e55835cd57abe9620737f3f4d91d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cc13c7654187c0f11f7a74ce41e15336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b438fa768cb37414a1141a79e1a8b001337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a315da3ffc340b3f2473c452fcaa8b92338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaa7033f3187c4b70a0856dd1c79159339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d3df362b1709aa998b86487562208d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013d6fc7b3ea98411dc43646d3cb199d341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe7e35a51ffdf380d46089692e39681342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea11e09b9b08370068a35b22e23876d0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51100a748efe9ff842217fccc165453344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b4f9d224384d533c3a1bcdf23e0727345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14778dc965effa7ce9c8700314fc0c43346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03def3500b87f31c75f94011e718d00e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816ac64fcf91668f577abbdae31bf2fb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d240c8c1a0525c0d172fe13faff56349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058da47a1fc6e8341030c6969b31b31b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2556d84a33189572641cd89a86d358ad351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4164c665f024eb3d3c6f87f0b984a63e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ee1cc1804d05c32c70fa45e6e3520d353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a608c3015c80ea48f678939ffc486656354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6caf194d7968387387d9c4e9119684b7355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa9cc19f7511f15aa8d47b46851d005356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1476dd3880c4965b344c0987d2d9e3cf357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d27a464e261a1a2eb90e1d94e52a7e7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd2c78a7ea62b7d8a4551e9fe72f9fa359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0facfa13794add966324f151443744bf360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610dce1d20fe069b776d8c7a528ab791361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9627027be45c18f2a9932a39b8cb4c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e09a46f56bd55f7a6dbd1bcf4ec3d6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27ddb1b95ef4483d46fc46f10c926f20364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2003b812a74da1af227012a455c4d0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1ae7dc808e01098e52c6c5e964106366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7104b17bc13a7b99a3e732133039709367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b715e1ba57b09dea9a50b539ebe5c6f368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7937b1be783fd0848cfee057fc0630a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf8101ba5a47ef61088ac921eb92a6a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef8e7c75f0c37dbc896a71410c8240371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f252b7220bc3ddfe33fdee892a329fa9372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810c7f899ca194369746550f2dde735373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71fcdd318b6a9491c3e83df37ffc6884374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d314aac03eb18e5507665b12870ece6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287800a2bcf46ed9f25312417eb0a22c376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67dd84ff1a76aa0765e498921c50e4e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a4e8085ddb98f671557af6d13e964c378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918ba882e6eb5399dc26d6d8e81ebedd379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b49dc94169ccd3e8b72df5812b3bf7e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34640e44d6e15e7576db2e444748216e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989762bba14783a00f719162311a8440382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744eeaea764b6cf942f2d44e0fe5e19f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368769f80a2105ecd871b1319bf81022384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dfc0e4acb8fed75a3a40ce19c3c8de385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2357ed8f24ca65ad3d6b0cfee6862f7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fa0817ee8f38f295e6c2ac6f16de8e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880f41a1a69d94a607872950aa303a58388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf66d782143a100df6682d0032d9e63389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1874349a2e609dc696f100f640000fc2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091b5361f098319b59791f77d3f2a482391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab9072645a990d6000bfcf3cc6b5f42392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee695f90ba9cc48c4562b86aeaa962d3393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef66a3485966086ee6a687994857b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da7216e4cd20fad882a6b94436d5b3d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc4977293c06206c3f8752fb86f440e396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e786d906fe9f6e06fa605f25ec883b5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d959b56ff8a0a2f8ab286336e37d87398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e237b960a241ff07d31fd44058dcab6b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f0b3d6b6ebeca3cb1d4bd85072e9e3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c499d6f2de2862ca410f39ef6115ad401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0e865c09efcfe70bb438bec0e3d898402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf04319fb41016104d65034f9949b853403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9733bfd208968b6c32f2ce33cdadc2b3404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83d134a45cda5fb6d84253504e012a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e73ff13243eed3a0c3518f5756c2d7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f192ea4f5bf296aef7945ff545e3ac407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a419f4b96a1fd6ee003d1e63ebab9a4408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263b05e1e41528a3b483c544f26e46e9409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ab3b1d38a4ef2666ed87e3f26aa2cf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9857c5beff702b9447fe5a8a3846b4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9bb4ba990fccb9677b0216a56395b412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fab876c16b58c8061b1a78ea1d13b4413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7565092fed0412062eb6a28de7e4a8a7414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8957a55729c766b42687f212bbe0e318415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6394dd5dbed8b6a7c26ab99d93ada4b416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2d09d87f6b44721dc28ffd5470e666417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c22d81af378afeee2e9fa2876e371b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d966188aeaa26aef0a6cfd137e91d7a6419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd054eb819a27f69d4a09da8e05f835420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b2955be086e7f89112c0eb05c760d5421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23923b1dd2a3799805612ba4ba0e25a2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afdcb70250bf7ff34a34bc23791f39d423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd46c736ab2517e41c842e6fbf684f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fd31c27292b55268fea14cef2e3d2f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aab9d0f1522fce0dbd19e13417927d5426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af66dc2b3ac4d353981ac19983d595bc427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507427367049cf7b24aff20ea7fe4355428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e9312eaac4bf277decce673f689640429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611988a56073a61c0c0cbdcdd9c14a00430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe17a298cb376968972a4622297a75431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f57bea2c3d75f0caf72e6ab96c56b1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec6e0ce6dcb82a776e337f50b33ef3433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b0f56a4b2d075e19d65e5d82a1eb15434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1848abf9428bdc0e5fac9ec71e3b01c0435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5106daad88cc1a1b11a4be5ddffadd2436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55fde72d200919e37f370f2a7db0ceb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e2e386b448ef10bacacb0fa0975e30438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47fc9e371a91dd555a62bf8f191ec6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c0eac89b3cab3912ddfefa8eecd1a5440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a936665403ebd8ab4e515921ed62beb9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aa7e3899bd2bff85cde574a6755df442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86c4fe218bcd26a6dc36a3420dff26b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fb7bee161d13ff5f81212bf0595e60444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff9a9148df039d9644588fb898995b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e488a54ab9f8bf180af0ddcb8b18c17b446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f218c8b4326fd9f0900d8682b4769447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2381b172586d0912ccb39db7eccc7f4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dc5367764bee763216c5cd7d80bb0b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b012f8a91aa500a605e86cc07b14f1450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b74d86313958790078339ea5f9756451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3808811f459113b8e2e7bd0434f76d452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96e1b291cd3368f6d5dcb6d1117455453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71770a492b444f04720b3e192ccce7ec454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7dbe9aac5e833494c7ac1de1b83c4aa455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4ded68623393e66e18bd9531169106456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95911c10d069539fd22ac10afc581f92457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6795b58a0e5b757411d65bc172340090458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84858a894886c4f15df170d62df20d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a935e07cfc110f3089dbdcfc06215277460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f108b6350b97b448bcea86f61c981ef1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6220a26656e89546fe449caf2556164462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da78de105861d83e52e3993c4f6628e7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6256b2539bf79fc22db4dcef4ddc0ff5464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2ac51a07e84e3464edc05d7dc31f6e465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3a6b70b8057cd5e1b038ef898438b68466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905ad88b78a4be4af6d008c714aa730b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ccb3d63a24787d94eb8d1fecff32cb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f301e85cf89e2ada1deefcca62b35469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91f1416fc0a95873bfe925122a940f4470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295031957f22beaf18de1e8be66fef8a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde66183012a8036d8f238ee3fbe87db472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebd761f7b0083c6e9d371ecf3f69509473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9460317fad22027ad3c247e6cb8e35a8474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d23da40a1aac6cfefa0132531f6cda475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8789dcfb39b00534bf3a384e3f7b4da7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afc64751c92bffde614148e5872655477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b5910fb0b94d5a382a6e42bfc6c896478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/371aeab6e993d4ac7eac9b1e7b0ad835479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6279dd167c69980b4e4b683efc956f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c76ecfc7c65c28f8e2213e98090b6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb13099537a7f2563c0e7a57cd69ed3482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03a42f87c7441bc576b22fc3a584ea2483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c581bb5966e4062e5dff200cb98d75d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4bd986d15d8d1e25e265914e954f5c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537eb232df68ed280f972b2dba459f82486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b9d78f015e62dfbe89ff5efcc358c4487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf24b26ddce0bb66ff108c295c524d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75aed89e62e343b5fbb1ab44f1b09c489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378d8b9f29b511d7961c121bb90b9c36490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a5e68fa8f03d7e46bb455251ab2f2b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0015e5f62619caef1d26eb0b107f9b42492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b610455100f30885af8928ee7eeb7d7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3cf95676b957bfa6f5b475d097715f494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0003055aa8786767ee5fd3eb7b1bd7495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f340fef870bc969ba40f89779df0f3bf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1028afb28bcde42c570a9cc6a1990c6497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5e3b40529f98cac717c8f892066ba4498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aaaaeb7657f0dcf6ef38dfad5d0321499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1467379ba51c79378539535870bd003500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74cdd534ff86ef2043dfbaaa4e11842501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fcca7acc103d3b32d1fdca1d2bab7a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d32150a90295dd460b1fc840a00c59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d36b1f20abae017f093629d235ab209504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8addd41056fb9d56d4758b3df6ea93505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203106f1361da38914f896935147c04506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51124827b0395189f66b45be93d83574507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a77e567763cdef8e7814df752e547e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d601ad182ae025e259ac8a644126ffbe509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e9b751ddd7fc2fb1eda2f0980c33a2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a719eebab197a0b0758b02d9d1a253511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41eaf9ce0b4b6001ea6880802df8f367512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e44425b86f9b7a4f2d2c1fa4a9b80cc513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4207e07c3d6bcb69268729f6dc045ecc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47e27393274d65d1be9b63544fcd6f6515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab06e75a0c2287838dec5bc89503b7f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154fd28194a13343421c76b88953bf5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8cbfa5d5558532df7940e10dc759e7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e69afd10310adeee5bcddcca15579b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee32bbd9ac7c18d532f309377a399c520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a2bb3135874450f717b62e4b401cc6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d64bff327da08571b8d25118eb89190522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678c371d0de615713a2408fc0240b36e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9255ea650949ffa10f600e32432fe1a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca194d39530554b7c87a627af41c5cf6525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4982786e060fb5ae2eec7630706aa24d526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cfe9671e8691b7e15ff118fafa36de527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f9cb189b3ba6e8f93babb4dc87255528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cc19310e835bea5c76105fc7c1463529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf046e5b147bab4f503f4b7c7f11058530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a260b8f080f7270889b98d7731c95ef531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c54f10707806aecc453763685450a7532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d727ffdf1be59214205cf63e95afe42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6077be4adc7e81e52882623a4ef243534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e31403566d2175567579863907340c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e30131b9354ccacead9f561d0d95941536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a12d6f8b81e4fc8ff5b6967f5a8a53537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a550a61d32939a5eb401def80b00a91c538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74a92101809dc768cf66dfdb2b59df10539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79308d2d301ee162ba8eac389e3cad2b540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102b4ade031b63131888c05922eac28b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a2e5e07d74a1cb9c5ae973536cdb5542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eefdc23f9c96d4c2cc1ad844a415467a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9ce3f9e36a0be5e39c5bbbe26b8aa6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa342597a1de4e31b612243d3655143545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80559bd31432139c697911aa3728aca4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fc72810fdb68f6e77ee93a200c91d547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcc8b1276935d6699e9983f8a7e0cd9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd453b248e5303bb1dd1f827f77fbe55549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d92a5963a642f349703408a88ff3845550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87dbac4ff27521d3377d078fa2b79de551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d74bd1006d9ec9aa65b2405903985fd552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6471eaf3abe851f1045047277c3f4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579223ad378e3f0de6a76ea1a3288615554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f391e6d68499c9d4effa533e2a678c555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc33dc32401dbfd8535733ec43a7046556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908da9b744a7c70b0bf384260f4c9a10557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf1d085ea2683aff9fcfd08f7223e4558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e69cf738e4ec6b25e20fbd9643c156d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4ce668a0d4328ed2e1a2367e418237560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7131f3b93dcf1cf317d591873c0cf5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1041c977472022547f1e684536c32640562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46650ecbee3f3cc9167322d8e8bf2d6563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b82e481e261d32aa364aa9f3601f51a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4fbd5e1eea36ee8bd772c7538f1ade565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9263ac00674beba409eb82482de68566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d63a9bb8352e96d9713cdb68df7052c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6281198ba52f5676717484894c34cb5f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c54422cccf25d1ca2db18706353057569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f14a79c20681afd5bc72a8d0091dc92570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303d57bdd4d35f44d91675c139cbc9a1571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34a0cc4322d784977ae35df4182e21f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488f21cfef4ae05eed4548ade431a195573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5264f97db5e315d34efa851e032f05c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f9cff0b6422f8c3e6e4409cc4924e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07583ad6a508ec905556e332df7b6beb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73deca8e28a07773a4e99d2bef8954c577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee8221592c5fca373f152b240275beb578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6489f59ab3821cc466f5f423bfffe2b4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3cb235601b709056ec407ba6d6f96c580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ceced43bb7427a9ed78518ac75f3baa581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85700581bc0da1b5f28e6b9de47433b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4eca6e54b5f9fa2cd6cacd42b738f9c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b14d89d4078f264de9eabaad4e921584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b37a9b7e9080db67c3324f895139d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0633e65368cf0d6f6d3cd89141f9eac8586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a373fd401d0c2f78a3f0f7a38cc4fc587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408db4c9382080c74a2b7a596bd3b243588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068ee61baeffe96c2edbd6cc05bbe449589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc65277b8417a41467a18d2fbe5a63b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7758d943c7704ee463742a7bb30fdae591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9c46a089c5d1752d5b8a7c29e6570e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a142e78ca56ae608f371383b8fb32e3a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38f5ce04dd653109e9732cc8eee2d17594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4b0e9bd978f5340bb8f0f3a2a74024595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b03925df115fc2dbf6d7a087869ffc596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5426df62c3e408e49c23525600917a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d652783bf50a2bfdb878cd3dd53a228598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3648a68fe5d18b82dd996cf97459cc90599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea93edc3a87494a079a6dc0fc97b2eb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6537116213cf5eda93379e2465a9c93601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec17ec20b78d51ea324cc4225bf1aeff602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d0d3f3e28c436aa925c5afa871efa0603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7cc2c934ea5faf2b3ff10eb3d637a5604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308fb43f9e999093d64e11d6adaac807605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d513e57cc437ccc12010101bb2d4e3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffabb2f3027c44ebe23814d6f5f24d2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f963303ee37d24bada1c8534191ff0d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887f342e33c679be93f010d7e006002f609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b2c5ebcb92c1585e070a33c67dd7ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae61087e7521dd9828e5c6a85dec862611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cb844f892cdf4cc98296fbaa548b1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561875a4aa428eb60ecc4a2b19b33482613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9610b1cda576aada6b092dd4783b2f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f652e33c1b0773a15e3aa753e2036d47615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a40ad05068107860fcd5f420e8776b8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba10919be3efd5bb6c5cb02934ba980617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd1e4e8e0ff2c2a57f72c33937e570f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a33505e1c4e12fd2870eb8c05a31d619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0892329873db424f7f1ebdb75697f755620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea57a68290bab5914d1927b1a672e99621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896d7d0e8816871e501bd437542161c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bef4097eaff3fcd9f5d84c57d84453b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368528192b11b07534854e875c3c030a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3505fe6a5416c8c358d11316ece33625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1cf78681f607c493850b2314cc180626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7617c125fc2926e356aa7b8b5f7343f5627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3fcab4c40adb3d221e8bf0085d809628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c0b60a54510c082f18ba3743e220a629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75189fa6c62a6436d805271ff7a0dc3630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96c337abc2ccb8905431059634d991b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9f27ccfa9a5e1babc309972c16137c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf336b11c9aa5ca47763dcde6aaabe0633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310d03004e8856ff0076518fda3fe41f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215bab67ba505265a30b0af65f6c49aa635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9107a4adbfe439c225247495290cd9d6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bbc5c06b8e708ee064d1bd80dc76f6637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b649cdcef422208f2d267c60366cf1e5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5411f15cfffbf133eceed5a3f89790ce639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ad102c1a3c55661c5d1fc75d00015e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bc622854ba090d8dfe2ddbe94ab990641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de05765106c94e6e16445076e75f1ee642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bba4862888fb6594476e11aa827eb51643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3128f01b21f8b2150103697125201fc6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfb4abdb924e0821a60c1d197fca9de645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1972385f6a23cf9ca38255efe61e550646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baae312a5d7a4abba83f36d1195b33647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1047ef8261b6af0cb20c04169133cb5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3699b6569d91a5076474293a8c7b2245649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de53862084fe1a61b253c75ce8ae60c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdc8b37ebc29393cb4bb1d6b485aedf651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da65e65bb097f334215744852242cbbf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af19ae579c278a8267ed0578dd064381653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1568937950fba2fbce1e78c434027c2654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cb2611293bd4e012d823f2a6daeda8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad60f5cf31cd57c8b28c7dc74f10223656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a0f7520617743e23077690cbb9314e657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5f3f7909c52bb2ee6aec41631806d2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bbfb42a4d3dbb9146e26378e3c6655659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09cb860b96f2be0f2857a5ddd4b974660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158fec660553e2c8da82619a2e229c61661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911c070639e93ec975a41475b0c5bb9c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87273477d6c4e74884edb6a2c2a46fae663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a513b0ed97c6818a783f515c3517eb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3137c67b29cfbff5c61da0a195c1a3665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab350aeded9b599a8001aff9149a783f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad992cb05b23c853041757a828e4bb0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cce93501484ab7d57bb4a8b81ed3cc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24960e38e680afb884121dbe31188707669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb8f36477d51441f409ed39573cd467670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ffec8275111fe52c9a6066cd4f8179671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc323fc10357a7754b991cffeff0287e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9154a2fe2faec7b3f947e2986db86f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d006dbf1a27f270b91af8513652f43e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a5c613f0583884580d8378584b0b92675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58afa164892ffce5dded966f3dfaf9b2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd956ba6c00acaf8e39a9cdb6683397677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4a687f569d5669041c55d189977981678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451101d9a0e23681ee59df79ec196f74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15546d6574eb872c414280f1ea1eb620680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48aa721e8d1adcad311e18206e93ea8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3025d1c8959f1920c752ba64031ac9a6682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cebb5d5bec5105716e7485bf83700eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579edd7220f25c7b998c271799455074684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717aa0f87213e2abdd5a024566560943685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803b2f9606d832837e266800db166f92686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50780a88a7c33d36ef2990c6f1d88635687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1140cd640fc8c447bd3527bc164df37a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53ade929acd14dbafd8feb3267803c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf82c10776e83ff8a0d258f6338e4e0690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6549cad0ed5ec9af87b9e4ed6284bbd6691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e07d751cf265775c56a86315f264f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3cb3630785ced918af31c0b182f7a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0ec0bcb1f31cc4173ae39a1f2c4810694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ed5e38e71238856768d5cd58b825ac695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00119984e8e631a2687b9a3c3331adf696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938be1e10efbd7edbd15eb8d26289ae1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6412a318fa913891181c1069c2db5a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b1ea46e294a65c86f2d9166adbc59f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58703a9479667dbe40a27ff0f15151c1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74949e7df5273fd3418700ebc2c3ccd9701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385517244683ec23e3439a6238656db3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d38c6f66c2c8fb8fb4ac94183c9faf703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51c04a1b950607ef2ffe569bdcfdd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf565a6dd8fd4f34fc1816017f41e03705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eb958147ef317bbafb2fca7f26b9c8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870519cb2a121261a45f1f61ec75de09707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d85c76f2f1c3b5b203d40f37b4bf5d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6def7cc354db0cc6f73e77e0dd15eb03709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391281c65677b6d5dd7f6acdda69ef6710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492f7ece6ef5d5861d7c3bf79e151c65711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a32e9d469652d4bebca58d73091569712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ac31b530e3619cd43deb4551aad9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1ab1db7981868ae0acd6468d539041714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b6d06775b9692e3a3ef8768c138ed715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0578c75816bf40b5f338e3c27851dc53716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3798217b15c7e148cece0e0e52bcd17717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d65d35d87edb56780204f4fcbdee4718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41f4a2a534551650fd6c9a95285f8a14719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0108dffb9fc45bc730dcebc092f28bfd720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea96ab109035ad4afc5b6029c2a0b302721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f806968340bb2074290b5f9884c2b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187776a992b002292ba1f59608315aa723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987287286b0b53cd9547b21a1698abc5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a7d1902bb9d15b4d6337d306854627725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf77f8cf0b6ca520e557e103bd1fd3726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bd8293d958f0b3c28e823fc564eedc727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9c1207b2528ee8cbf2c9c27c99dc73728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab6a21e9763df973c452cd26897f473729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f478e9af8ce15acd8dc14b616ef395730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8145b860286bcadc2705c0671d40243731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96927fdb117043474decee590e945daf732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884821337f013f38dccaa1df8a62034733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d53c9040bd6b4d7f4b5de1cb891b285734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f99e766109b95d82c7d8add0ec0eb07735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a794ee4b3c90357c3cd17e04b6f6f736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a52960d4085659364c715d263917869737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a6e79486f30fbb92c4ce5a415181e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ccc7aa7d5d7b537d49eb8c43d50d6c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b33dbdce0952ad82ca950321e24af3740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e91ed07d63c6fa2acb3c1c39944da9741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374d59f8021d0f9aa073b90a8b5acee6742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce33d47f6945669ca6fad62596d00d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d009d88009e54f654c1d8bf4a3a3458d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966c0181866b4226fa5f379786bc2f1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee730081002ccb6625ca49c928905c1746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d414d0b7c870dc2b70d32115d0b056dc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12f541fd6a5514d950f28c260c8f07f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a838e4f30b8352fa30e989471e7dba1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf3b57ff8779770de6e0c425b8cffce750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea60d7ce660b95b8cab876d622f55da3751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b28e92c90ce0ef558078d55d4fa171752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25d495c2f792be36b4ead16b88eaa7f753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d278971b7e5b08b809a2f28722518cf2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67d6a33c6cf4108bfb1ec22609cd499755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9103e6e187fa329c7dde2aa8f393f5756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dfa7e4525a2fffd53c894b6b108498757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfe694cc749cdb5c2da3a2c3eed3dd8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9387639ea56dcca8213469a5d229224759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>