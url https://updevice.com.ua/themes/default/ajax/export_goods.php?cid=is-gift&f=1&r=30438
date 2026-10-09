--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a7ea49b64712cbd0906ad6db3994c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab772822728fac0cb19f537fbdcea9332.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f8d7af40fe45a61cd4c9018341ba723.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4373a6e657aaac2770fe4d4e25fd502f4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670bed0e34f18dd0000b7011c0829fd75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc4839ba58b84ee45028c9f1d7d01956.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02b4bbfefdc532b7d59633c8b363ce17.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be6ea2f9d67a84f606819fb0ec3f798.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd7642aa1131b22927b528cb8480ae9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebfb79762e644e4534abad144a4b9fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5671c288b013c199dcb712afa2ca5ad511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356cd04e4537c718cc2f687b955c709212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76eebd7e023e0ad969b8ef75da88c4213.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bcd12e71594987247480ee78280b0ae14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021d8c040f74603ba72cc52b00eca89b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a1b3e664f9d7cee3c60586b7dcd2316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342ea4958d086a0ec45af8ccc9b43a2017.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e470027039908b632da97d65edc5a918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10d94b4ca4c2d33793a16afeca97c0f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3babcdeef80e04df4af1d2ceffb2121b20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75417f848c044c284b25f238fe96804e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d2198f06fa25508ed535da6a2d2c6c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba5feb0c830c7a8626c830a12f6148a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72fe26487615602f8a6ff91bcd3019124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a092bf53a199481b9a089b51ce605e0325.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76fa1c20c25eea44153817e3bb23ad626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9858992d22741db9e63a2b8783cd193e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0eced75b806778c9d62075f5cdd373728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8365f3eac8beffc6a356c110f11b9fa29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff9c819969b6f94146d53b33b2e04230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd5cbb7327fc5b84610990368ba836831.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88601168a6fba9c2fa2c51faf5ee64f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cea4c918a00573a1557ac59edf4b6ce33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b816ed0d41c7eb19f94f8d8e4479ec34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9136f7fbe0683468269e0942d018d1ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a651d7d34b2a78b22fc996db07bab66b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e3ab82bbfbd6d0d0b2dc79a068fa0237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11fe36f4fd2e9212fa6df540761543038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940f3765905ac072866189f5460ad3b939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3403e667f6e729b587077767a53f71a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ecd45baab987cce3830c18f16bbda41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272804dc488ab69668c203fe16aaa4f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75b69428bac4a81b95424201727730f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c1f4d05c67aa905310a7ec7259955e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c33c3e40621f98975b23421c7597bb45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124297ecf50fd56b7177c5296f636f4446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8ee22435af0dfbfe723d568495ae747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/663be6f4d0e8e6b85a64188765b6f31648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e7c2960e97de3191cd88bdbbe4bbd749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d65ae03094ebefba7deb0ec023161f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbba632cab8222896359c91cbb1d04751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11619b101d6d97e5f1c01e26c24d42f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d662999144b2ea38ae4edca7163649253.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a31566c69d6392dc56df918dc12346d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f88e01acf0bae2c07937c3cafd81655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e25c4b2d7fe58a9934f35545547274156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368f38c911b6a40528560d12162abf5657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e54ee2b92647ac32b920f0ee8839d0a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b22e4adda258b2d5b9746b55e827d7e59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66070e060ecb42a074dd6124f199be0b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fad301110dd67830b9dc92903b7dbd461.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537b9e85b73364b468209ef5e1e5dd762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d92f154fd9c1137a9901273c2cfe59363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a44b58d2aa4e3d03a669008365c268264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929f44030e5ecbe99d0037c25bf374c665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb19bb614e325fffed27417a1a88a38866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c026b53c635c8d47f693b09aad7f860067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd93113fde6c51029078324b5f3de068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a553aae63473551f0b82145726660b69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a3e03a2b8e2ed3b0f1cc0c040e8cc70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741736d530984fbcaa95a04d819368871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1d71cbd5b5a724fe413a2fba71450f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860b16b05de2acd2690df0ec4085233a73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f36d6cf9e036b2f266d6fd6f75388774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e464e7718c5bb6c0b2030b4ab4a2d48a75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74409f31321d2980a0ad1c1a222fc27c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e81661a09459bbe1846d9ec8c09507877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f32e0bcf51da3fc19362967be88e2b678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a64978f5a4cff32a838bf2b46d9f79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f150272f0933177dd54b170e8c99b280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad69d48b07650e50ea91855a27289d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab8a09d05806d08dae01134910325b82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038b20faa91cf4988b023ba53a487c4f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbec646495a3da2bfb99d50365ec338184.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039d520ed44fc639e1a807459d10e9b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b3cf9e481c86be1426c5cf4696b1b86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7e0f13e3906e9dfa92a96ffe164a2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5b4fb572817222ba9af8f938512bce88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d646b0444948f133e83c3f950d347689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8659f8d7d99a1932f32d2c62ece11a990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565caa63ddc6c602296ca77ffcbd21b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68d613d00d122ee40abbfb9a9a0e04b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4a11105df3244a5976279f1fe0d77593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ba99611c658734b0366e5ccd17fd9094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681f624c3dc5a22444fa40833b70a4fc95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e263abc79010874bded8a1f3ec271b6996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960b28778afb44137f719edd92bc7ef397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264e7bc32ad48ceaa81833cf458e9c398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63473f8c92261a8749f14f0ebc18bcb799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e309639ea231973802b4994827c26cb4100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2923b9b068c8822118cb5cfe51eec6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4d64cc64eb1f89ec477fee9646517102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f4f764b046359cd0b6d46bd1fb3279103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d030a492bcd8acb24f2d9d33eff7595104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479e93a0db38a381ef26747149a47bee105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dcfcea3f86713fdc4c6a205051b89106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6122053e3775c8bdffbbdf85efa67ef107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e37e7b9fd108d44d3da34cde03d5edc108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf95d2794dd74379473d04f28159547d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef66726055bf7ce656f65209015c760110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d5f75c6f1f47597407a4c2d116f6b3111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8558e17770189853c9c70e744e39204f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf91ce772e1870fc61dbf3272646d26113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bed8dc1b62d71e36763fcf108ba4563114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67be7045b0569711600b9ccf306c2833115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7dd61e0d85226744fe06571877bd02116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799e9e8792e7781f75f4a0f88ee7ca50117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a374d8e2e22c85066c9ea6e8b5ce7a1118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3eb6dc53e307c98e8460e37a29f540119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322c8b35fdf11146b040107ade8decef120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741748bb3d8f957a655f54b1aaab4c87121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad96ba40f66ce5715a4b97a1977f4e79122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f83baba0b1044d37241698712c80b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1e9b0cff2e6c8ac03a213a8d1cf6d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d921f0c6106564c35a5ce09e7cd370fa125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1e524ad0c960873414be2228c80ae6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f760020f42d06a24812300db21988fd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1ca3e92c3b9eea82fd90cca895203128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47061dca04dc7669aff759686706841b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0471f06572fdd67e7afed90e66d288130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45556aeaea095e63ae2d210a33a84ee0131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fce9f67cedd80700bd1bc9877c811c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0412e7a03f1926c98445797f41b70035133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee928ddad34ad932ff44fd577fcb5fe6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff753226c9c02f76cb1c6a37fb669320135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ccc1ad61c50e4d892dba70080d214d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc03956554c1f5c64705f9522f7b6d03137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7402db0550df427d2613173d1fd01fa6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78a3f792e4e2f2c6474ce36f7941985139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723a88477443ed7f7d73f9021de0452140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c53c75e9685456971e9f8f6ad7bd75141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a2bfadc9515700d867946a82f42b6e142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ad85865a2f9419374ad9f728b9d28b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3975af16cc5c617ffd4d336a0775f9f2144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5598105b69d85d6822b1a77fc56431f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebef3e5507889aa5de9dbe77aafcb3b1146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950221add4a42e67b1609e2447c980dc147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97284cec564cd1dc217cfe9d043d529a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0d79d006b8710b89b71f6b2bf7e503149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb68b19e7f24cc5c87559f7d7b24c8a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c215c79599744d69b77538406c93d2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a8093c4352e35d8455f80b79af706c152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8235ca6daa311b93d81e6a05e48e21c153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9271ef835132cd133de7c38cc5c7313154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6931f235f563db950344fd064c437f0155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e070872b83dad0cf57474234396444156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff501534e2ce3f16431cb75909cba23e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/311feca16dffeee468dabc329df80757158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896b7b000b662c17cf958b936c4c4ab159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7b5087f1281a0b2ff8aa10d38ec812160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f354fbe800b215fbee047b9e20e71f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a852c2d41ba8f08acb084434e26ab67162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efc72eb9de5888f1fecfcf86450b33c163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd90db4cc0e38b9916f6b41580a2cc7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29652cf465e593ca588de0c1e97f2ba5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f5bcb53e2b7426983049d89e5fec70166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00bb9ff75e10be09c5517a652638c6a167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9a949a2437cbb524828881719a8618168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9934ce4ab8d1b0ce4df32e35fec2858169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c5736877c40a0e436b6997874e49f5170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcafbc6cda21ed297870e3e7f178bfaa171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788f0e3e8de87b78fa0b96028c7cddd3172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e580582180f825c7e59ecc7eda97b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c3d1393eb008b10af6c409b16f3ea1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5fe6e0efaeed7d03353078263f1e1a175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffec4e9cc8779e1da185c99cba1f5b3f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d982859c97840b08ddd238e5e04770d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958401e4768ae174248c4b0c961f720178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e02468874bb4d0d0c8e6ff8629a695179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c86317b269288c3d698f3663fadc79180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f421c39a9f35c4b57eed387992b8675a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bd448ba6e9707e891a2c62f204a58182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657976cd8e740c565d490a9b0508a77183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f335a46c5b105d2684cf84bd91a3d6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f758567018c47d484157ace13e556a8d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2490d39b6a6d9c10b707e006cb9b7fa186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaef6b12d39601cdf99ff505fd5766b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1d5df9a2c3e22a8ea8d9fa6ab1a270188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0909c66f771ab8f27cc1e2339acd6e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9658b5e5f3ce38b3efe5321f639aa649190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8025491017b2fbcef169e78e065b48ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033d3d7f547471dd87a5b8453122d7c5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9ed708414c1f1e0c182d2a75f428ec193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e7cf41e71f864fe5d90a55363d567a8194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249cee9d422053bd085482054aa1e169195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/335c875c199ecaacd99259468ff575cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7379683506c94549f368f4b7e00af898197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe959c5c3bf2e4ff48849d88229e37e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2596e7fd15f435576331d26e8402dfc4199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373aef885edd863c94818fd55c1b4de3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba93b4db9b28c1e18dddd1cb59d08f77201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df129c067b9ff489b97e1a68f82989202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870fcd02d21ef080f28e0e991ab9cce5203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5810923cff0e4e8a630f1ee9570411bb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036074cc3f96d0096326a9321292bec7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951e1ab949cff9743846a351309606a5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157f0a5e7770e51ad142b1811551cba9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cf1d1b5bc00cc23425551bdb6eef9b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583191559ac9d6f9ce6216ae44a2e7b3209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658ee6cef9f75486356d92d817f36f4210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc0c7480a370c7cf6b762e3a7d40a65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33d5c04069b5a637455547e01163963212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f931b5bf7613fef160dc83bff7f78df213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736c10766c1d3d1b1bc4269029a790da214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dc33b416f89ba3ad79b5212ec8a017215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67705cb16b57ed3eeb0bfb8a7a1e2bac216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015ba5d81137c1461ca49cbae9e629c4217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c71b57cfec3457387e87afacd8d599218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4cf005e6181ce0a9f923d6869113d4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccb4a3b4055ff5fdae722505e6edc75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dd1767014ffe07f2af53d25f982f7f221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce1a13bb91176635e8754e81677afae222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cfca34d8b1b7e7f1695d3fdcda11c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754a4c62f2e191f357e240d3693d6698224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa8b072cd668ce9733ee597d75b4442225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2ee1d2118bbfb3fc0b6b4862697acd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b0322c870f2eecfdf668e4e5731ffa227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a94d8c00de7b91f480a709498bf5f71228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eef4b01693e6162878e5ec3fec11be3229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9667d34d8d17ff93c5bc326c962dbb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d790c1e7b452ec3a88b3dec7c556f2ce231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdd8ac16779cf73408ad2d987299166232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96843460284d5a3e3042a7a4d0092684233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f55347669e413db7f2c96c80962152f1234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d0196f6efbb372eb18f58149b184ac235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c106a8f1ef29103db832c13ea6b5c24236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2f8457cd132c38bec891c06e761981237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dbb57d864a09b7b3ef8b9379222a49238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8675a54dcaf1106cd8506d5502fc628239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3674f7b335ca646d90287041265f8f4a240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7a30d8f5c49ce7e49dad1867eac12241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c508555ca48e3bdb25611134f58593e9242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171ef041381b3bdae4d33d5abfa68e52243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ac4dfd240bc013e508d9d11898786244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53bc14cbd326209107afae1c12d82f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79429422b3a6280a0bcc1a586e50368246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e692c6160a43f41de66d5808c0f35a2a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb9115686ea6d1b5f114af0f4e65e58248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f26beb48196d19610f6190c0d97435e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e5e94eee50051d9a2e9e78c4c577a0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dea8f1d6d15145a3620eddcc7c7d26251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba3ecf9972c442856184897ca97035252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0faf913184efde5f777bb40ac8d72b5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b2ccfd4b5a387f07004901dcf4fe97254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51efee76653e39f79ae4482fd710487255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed8292a04078571e52bdd0d10b86b74256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d41a289a7e9f61c3361da56844f77a34257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc7e03c3b1b4231f3847995f61c8fbe258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1811ad1f79f0ab4242645d3c14d4eaf259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5607dea0c20685efff4611b3f99acc8e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a94f11cee0932d7f48086a499bf4eb7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f89cfb952068113eda5b8299f06d422262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3282387ae8617d5e546648cf94387e60263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137b9266a005a7326ae34b47b1153c5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8018e8b76851eda32446d08e2947a1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81761decb1438d52f39b7bc4a61874ba266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21916343c6155461009ddab863736cf3267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40c2f7e0202c1a8aa6d76bed2bfa10a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a6a61a72ae9c726f1e63491d360a1269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffba62c27fe30fb222b1b9e57b537133270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe761c6df7366807c92df56b19257ce271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aae66970edbf5afd8b18164c3c2401f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed67723ae4d5c6039317d7c87b6d6347273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5762a8bf65d954e9fbface6a59ca6c89274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d23a2e920530e8e67dd08951e60214275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35858bd1af344bc23b7d04608722dc6b276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb431d69aec78362866ad97d16bcf85277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ae039b90d117a509e95a60d8833a7278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786925152a4b02ffda9f721f05e96e44279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2448f0768ec33f34da86e6760beaad2280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d14cfbaf041640e9f58ee8417a062a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af690f2c685fdb40811e7c3daf3e012c282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea553b3adb714d63f64999adc7a93f22283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84254f50bd10592865d1d34cb30f36b9284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb484ffc336b620608b1aa872cf357285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d1f17af6eb8fbd879f23646e430723286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5ef71d824f6368e392e29112a954a1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed66400c76bbaf19d3925d8034f138b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a456197f60d3da32b401b0a7c883c56289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53b1b36abc03e4956ebad3b8b7e8571290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f988869acde02eec7efd30711ab919de291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39ac3178cfc97ad26993b9086c01122292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9d8e8c0e6e10bcccfa86665a978548293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a546a2ccaea530b42ec619aca0de44294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28faf0f1f68bfa4241dbd9f0468c0f51295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f05a4a661e928f0a2234cc63a3a2759296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23b82c4f43d76bcd46827a682d53f527297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5d5efe84d23478482bb48d18998841298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdca9191edec87d9dfd1ecd46c1ee1a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9483dd88cb96d12e97f23d1643eae1e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387b63aca885f0df4c2a7a14f295421301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883711bd25c49d696ce67766ecf46a15302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f6cec5ed2390a8d4613a78a195720f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895e7420d13393ad0d8fc01dcd5cff67304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1776f0d2b5fc69a182fcded6be3ba006305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72f69dfa9bb094a36852fdafebecebe306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071f0a2c0e0b2a3d9747f40646292a0e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/154e4d26ddcf16c5397af1854833a778308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b007144ed2b67d0f5e4cf93d19dcf07309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a4239fabedbcdd66e9e27153f05712310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1efac43c9590ed539d5775b984bbc9311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c9d60e45c22b62bf5cc84076af59c1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2efca8f5549589c3de191772c05b3bb313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794172a1d433383335d4d46486ab341d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad0e9cdfc6e0eabeb2d325e29f28211315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9787b71112069d24914d080306710b0c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68e5eeb53dc0a277300567100ab4993317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40b0285147ab891232e77f759f300a1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3dfb7d52df5172d4f87b90d58082f1319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0cb3c7f694aeb2ea56271cb71182bb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e796d3ef74f73e5b838384010749f0d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a0e3256e9e8c8415089dd6c41632d3322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5068cf19e48ad89b00f4bc3a3001203c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98472b7831078a258660ea9596dab43324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c6a119a84f4cd8fa1a0bfb4ad48519325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cd1575ff1fbfb8bfe476bc2415520326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e8fab4e7834919a19fb8336943fdec327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19535d253fb114d886236a686dc2fb2a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c325c86159357244a2988e45eda52956329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c9a154cdf0652a104827017a4d7ad2330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664a8bebabd9ca618abcf967fa9d671f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee82a86dec24bc043360716b04c2955332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af70fac3e0f6affe06974e57ecf61440333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12d9a8527bc48909a8050994c72dc63334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079a067474deaab540628958576047b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb477e80f183b783e79d27721e151f75336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67893eb157cf348acee64f8d5caa02337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826ea1d71b976311c5b54070a6355a52338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abcadce8f4b797fced0850e48ed10635339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c112b282d9becc7a5864e298b23443340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f400f7410717414cd0530216d2c433c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b16656accb20963b8d869eacee0e761342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ed8911eb4bce970eec0fbd508bb668343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae47b8aefb35a5a51d2f16c797ac3f0344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796077304da7f4b1202dddfaf76f893f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322cb6d11ad82c70b75f4293d8e5d3fb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cf53817f51f560b1339530b5f77833347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497e2b927f6fcbe67a08a7af7fc2ba67348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66342c608ba36719ef94fabf7603d3e1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66da77bb9bec43536d6ba6e01a5e7b5350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3843d10533f664aba3fdf6c1710868351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021a5be64f1c13e41f170390025314ae352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795cf7b136710ca81145b567eb2af01b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6507837e04ad7b74a72e66c49e9f654c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ded14b5bd040e792ddba76da880bcb355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264f434eca42b0173b28f36f7e536e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c457c6bd395fecb1b3206e65848c11ae357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8912270f7375432389e130f10951fbe9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d568bd990d675558b718ab165170e4d359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb5b4941e9b0bfe26b987178d2f677360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3668215fe07f689092d9160b1d37dc2e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acf6e049785439cff1bce580b16b32c362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd203ee068918d001e8df820eb113f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034b450c11e6bf00c2c90a8aa7129ef364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f8c8677af74ce721d15289988337c1365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c33fb31f99a7d18b2f4c502ad717a6366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6180925e86c25966d54bfdbcf7fad367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f39113925527c67e1b9a58b7096a5a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b9b8fb79e9c04354edab613f042cae369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234b4494fa3bad8c560369a8dc25f48b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6083d204775c762ab1d2ca6477f1842371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b3cd1a3f018cd5f9eec49ab88acec4372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61c7428bd555ffaef79e519a34ff0ed373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57d8c73a72f6a6ba3b97b449f451adc374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf9b99befd5a393704a1f6a3af45501375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5512e9b4bad9f15f753312694310b8376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad839e20d73288ef7a631f416840ea0c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3106f3c7927faa4ac1e88071103af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6527cd66a2479b08f5cc511ad438a9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bdc56aed815b8b51b50fd7f84b8936380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b6d888e17ba29689fcb93d4559a3a0381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c835289e9c2d4b7f931fe594134356382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f246b653acade495568542c4729c3e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb1f54a7246e707f00eadf93fc34cc4384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e10680b8b4fb7d6139eee362d0344a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a958bc3c5862b7aed222dce729594386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c2c13c7d1de93e489b48111fba455387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f744f8f530ef5592b19a8cae6bd6493388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83110351b77d80138312d8d1f044df3389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5b0cbf6be3c0e48194efa1c20783d2390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4d519ec25832a944d35fe47001ed65391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0f3ddd79c7b7649e3853984cbdf422392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd995d1663a08f096a659b43b62532ad393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea9e883c49dc6868cc227c4cfc0a56394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87070bb76f72bab39b724983ea9aade4395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14c295563f84865231610e2b3df620396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95138f08c5924fd7ed2a4eebec25e3c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2460e44e4b0029c01ccb311272ae8f04398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1733da4e2ef9cd342ae07a01d30146399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a598ebaefb5447da24376376431ca6400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9496cf41b4a27ee5df3eb5f67140fe401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73d33ec35625098739282b53bba8e125402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f231451bf2024eac5b48b6d45c0aa02403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b304ec558dfbae2f1024efd32a6d32404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f60451f9a7d6706e748202ec9ea6e1eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6081d87cef73779fde8ad34bde0d5e7f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f851dd25b29990b2cea41e48854d41407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b12cb29a20c371843a0cb05f2ee5ff408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542cd2a5f913ed2ed2c32fc6dcb9630409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70188ff2b112b766d7094c551e5204410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d793a5bd4d1a0dadcc799586d2acdd2411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b966011e41edfb984ce10a75b446cd4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5b28bdfa67f53f17d028559fb6939413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e520efd1d7ee8435b621c977a53293414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b01f58736506047589cbd7678256c8415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a024f95253b2930dce1a0d16af0fe4d3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155d9dcd54186562563b2b287f440c34417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/764d2cc188b98ac777d1886aeaa696a6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ab3ab1a65fd8c8016336d8d60223ed419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655b5805805ad0231fb72aaafd732509420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063f8a40ba42a1c2df79a2199af00436421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69528b685adc1fc6e90c3511355efff2422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d819de75fd6ed2aa8c27a4bc09718b423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2c376fcdbec10f840b3d6750f761e1424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd472ba7200d22c3d9fb6e97d9983d4425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9aef46b5d4152359b4343ac5358acb426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0952f81560e6e1d0f9db2a1a19f68f2f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/345c5afe242148f94f1aa914f1bbaa6e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0552bdc2a5b058e07e38217885c18f8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5acdb620ed7b8accc982a3c41811d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5e76fe82554efaad4383ad536a096fa431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df573efffaceb08f7e6321fa229921b7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f15fcf0f1f479943f8045af21dabaa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c0dfdae4e2f25c5897a9475c48511434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037abcf1dc3a9d0c37a9b5265988853435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f45dd26b03a9c83be9f5490e588284436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ac22e074fe789ed24248406223ed5437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9baf0b16ab45380e578124ae1bc99cd0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fab50163df4d1bb8a46e97f1939fce439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff007687ee4016daa0cb5ca064269b98440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc255c9c302dc9c65acf0863de0d0f441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba4628129c8cb585e90fcd0d99625f5442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec00edf5385938ea8bcbb3ed4683cd8443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326ea1692396d890aec24d6c7fa1f580444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ea3606bce0e0778e74fe84abff8503445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c418fda46033f9899c4126c646142446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38019b393eff34ae4dfa1469a01b5d7a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2debb573e543c60dd52e2f6264bc7523448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3510824741805d88b7acebfd67c121e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f886547b3901318f74d0b8ba2a91b93e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7008a8d442516900ecf996811f7f702b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8147755170f7ce14d471bf4a3fc79ea1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8845902d9698e5e166bb79838207e00453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1054d8d6e474487504e58488d258ef91454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637a9cda6f55dadcd8d2a95d18d05847455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/024bb1ecaaa9c8d081c024e13597b3d6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891d0bf90e06a77bfb69826f0995cfe7457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a0b657e68b5cd0515fbc67f2fac43e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a8b3c41f0c782e86117bfd9f31e642459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cd16b037b816d005029533568318f9460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f46ef674ab9eba5e50686c8350b325b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28057c6a607b78eed3e05117a5d69a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d5b755c926fd26504e0f72d37dc8c9463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620c9875d092f7b0a44606840c470c6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314dee663c96cc011d5ab21c020fa751465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e71859c7c0f96229d6e155a9eb75755466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e69dd395435f21f26bd26af80614830467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a99dad0b0552dfc0dcea9779c484e9a468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc544e2590a26310dcf8d516ebdc0df469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622ce0a6dbae9606aac06551a446e121470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8176b156e17b66538c95db3dbf86d3c6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7111e797e3354c02a2b286b7c090cb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5ce2eda0f3a5f03946cb35919a4fb9473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac6dd5c19549ae401fb0fc4537b29c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afaabecb19238608c337c97414d26eee475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9406eabae636e8b76f3b38acb11082a5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308fc87d21467f4b907e0f74b28d26f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d18ac4d02dcb95cffeadbbf23147dbc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6507b83947ca25a6c07c4f9de040bf2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010555e8cb49e730894a30ba9df1d2e3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3075486799899865ce3269d3cc5d8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930541e29943d136a50a9e1a8e7f0f80482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c93affabb6b9bcd274ba093edcfe2f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8195aadd3a2acea0d3b53d5ad1cef9484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b770515a32fb7e2e56d5fbbba92608485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae7624ce79e754938e15ee103deffab486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea86d59cd6e3e12c43898432a49d69c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c083ea2a49bd1212bb2238775d3e34488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b273c30ee77dc212bcfa0a91346907d489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0f3496e69dcf3b5de3edbb2d65aeb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0bb2e0dd6d0a8de905e1a6d22a79fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f75da5698e0fb5955eda75a3e6c1b6492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57e0368d85e8dad2ce1f9586fc2fdcc493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b554ae4f080498779f365cd8b09265d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db67a89688d30d8d52face15606e87f5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f70af08a3f35488b475a2b5cae5365a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94d827f205ef64fd5838c9e9f3ade17497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8cb025d38423e1b6dbdf5b781d7115498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211cbf794377defb35b9a82469efe829499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ad3502a12fd1a23a316117170141db500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d3e903b63a6b606f9c5452edc1dbf4501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8d6ee402b1faed487580705603a07f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e570ad179582cd2495b833898f6b59503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d88f5f42f1ad038c4a5f89e926d31b7504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82f189be85035e0007a907736a58a6b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e79736969bb135bca864bae47b92a3506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc52764e7c93327e0a1341ba3576930507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ea24e4c448c032bad7200b4b9fec69508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f898d83a6c83a540a6e9a09f859357509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad45a60cef60c1e57230958abd8768ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d97f52c9458ca514be484ecbd069f3511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc871d451aa76903d99d32ecd5491b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bc35850be3ecde4a9b8c7aaa480910513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d410b55562dd3229b41c37c73084d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22989aea5e6b5f4fd38857ca960f6da515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739004a51e090591d5d4fbb0c01425ef516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564ba70189c4ebb2e481398ddabc6f6f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ddc58d9fe54ac51c17de53bf910eef518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a722290990e7d870b6fbbc7e3059bf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6cb3933b0bde28c41bbfdbb24f848520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6988525830f6a719c0d1523da4c78140521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ad411aa522ced09760c5fe8aebef88522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6a19fa726d3ad4e2f72ed0a8314550523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7bd0f538445d40f53d9987a3c52459524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543a8dc1e4b5503eb76a06837000690c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5bdd251b9ee4560cbb579a7ac503bd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3462b8811cc7f26334df48869355367527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0562c4d6812de2db6a1980b24eb7ac15528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f124f7ac10ade7a25055230f7c5460529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e852318bdaca0a69b8d43ebdffd816530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55130e022b6704d86c5d967eb1af05b1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8fc4aeadb8606049ad99b34999b7f0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1958182cdb5808fc1f7d0708bff6e1f0533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020f32168ce154e734b67e1a7380851534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0d077193c17a8a302233b2c277c906535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbe20daf4c86e54038e0b98a9b106d0536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c41d50429ec3dcaf3fba133bdcf998537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2daaa3df0db533c58071643c681f03538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15bbbe768e5389894b5b9e4593a54e13539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b82a58d96872edf35f3d2a251a6189d540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1dcb6b9cf95296070e38b68911ae4d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fad27adee70ba64320c82e464ba763542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4063291834d20141213bd23084c0beaf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaca0e1eda33f363c5471de878dfa3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14dcc22048cc6f302517899d4603d06545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83579938ffde7d1a32530e1531d7657b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ff1ebb40bc4387aa255cb6999b0920547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c5f5a9833c5f2a2cd11a973a04634d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86935fb11d02877c8219bff27e1e53a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96270fa3a79fcdd82e8d40d5ba9a7bc3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93404d40f876c32dbb8578bd8daaa0d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3465711a6dbeee8ad47091808957fc4552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b6d8137d22b844c48670c4c959ff9553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558332461e54a2185379a8f7bf3ac7a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0597fa5ab4dc16cdb4aee48d6d963dac555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b98a132fdcd5c9919d884eddc19f0b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b10142f040f9a440116fb5d040a1f0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748014da13cb8c7d59f155a06661b6eb558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ea53410cd3389f0715a0579d371717559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af4e6018916b12a241a259d1d0cae08560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be7ff7d274b6672691da04b0de9b81a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c2369cefe03fa2adf24aad3fcedff6562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a502efe41c297166a1c33e13b67d0fba563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6c0ae22382d3c5ba12b42081e82ad2564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597350b3c53403c3c210bf358e7e5e52565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df77a3e7b43224661d04828ff838b6b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0299efb67130cf8b37d07d57014a7518567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586d4c0f17ddb40b487aa544a5ab0160568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6b76953834fcc73ec0a6833674614a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ded021cc7d514fabd520a7a8047b3570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac73eee1b02f785e99a0625daf7a4175571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39611ce3780d5f68ec0bceddee3360c7572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b150b0efc3dba6b4d9fb8d8612627a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220a5d82bb671b01532a0e29e902d590574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a0b02ae9832c94ab0a037538ec8e04575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724240b3187428fe8296de6b9d4b5082576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140c60da27949ab4f8ebe32ba75864f8577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a931b6ab93f3dde847147ca06e2e5e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c115a20662951fd2a8b1c3e423b1d1cb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aea8ba700741958b3d9bd9d44babac1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ce3c5469ce24d5dd66f166906e4d18581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4c5ede6e569326f76038e9ea3ede8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4189828bb05397e8bb15bf305f59034583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a64235b0b2e34271e924b873f8ed0a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e338ae2b9f60212db8b0fe920ef7052585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/531980b82e87fcfbb6ce34f4a4935ab2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3269339895265f576073e2669044761587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df916e921fb7e95c40f48ca950c288ea588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638ee1266acff9ed3118bb2122316b08589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d8d8254c4c7adc8b2b2943e47640d7590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2925f5b3c0e2987e670a21ac101f6d6c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/242038f7a403931645abcb48ede2a5f3592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d085f2be46b714b05ba031619bea9b2593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1eb8bf6b570ba9216d593d5c8ebb0f594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e7c62ca786546eecedc84b858e21ab595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc912d55e6628aa3bb0470bd2f6b098596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b43819ac2192b26a77fa95fd9af180597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c38f16198628d6d54dcc7edff11905598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c3676f3ecdfc0be126ea3fcbdc202f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462092f45c29a472f7afac019ff5bbda600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a706eac0452ade9da5eb030794dd5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc401fcb4904b52134209d6fcb2197d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1202416bd850b804ba55f59d2630aa4603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9243d0bf82dab8a5f1f042b9b0538e6c604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441175aaf66d48053fd66be928e6e085605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76f8f7d5f9ed7a6f50b19824da54262606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7d7b9b4ebd3e8095c1b7f36bc7e30607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df02aaad3b70c246f7a2b176a93d7ee608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bd4eae5f36ff4f3d56935e1911443609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fee5f51da4da2c80dfa6936a82b12d8610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0852dce2598957ab696ae69ba4ea35611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ab455eaf02c66dc14ccc6af33f692612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a371a2a218aac1e7a54e05ef1504977613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d56a6362cb95f21f5c44e285e353f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c270c7a43b1470df7d1a1d3f60f021615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1d82beb005d1497384d6f0287c4daf616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efdbb682bea2823b6e48a434734743b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c336ec63b32b97a84e5da08bf040ebc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159617fd7e529929761360c6f7673e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a470d4e9c864793c76573f6dcc3bc6620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b0902a9d077f2bdc0340eb84e66fc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91feb97d55890f2f942268770de20254622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a1d0faea25bf22bd52a3d98eb55a5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a287d0322185ddd53655201d8c29b75624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94e9e04005d457ffba452eb65ef6de5625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e155dc70d83cfcd40b34af196aa3ee626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9141fb847f4c6ea2d6f2955a8340697627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5cfeee662b6698d22d3db8902b57d628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbc4a8d4b154e388ff635aaff5536b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbe7b7a2012f051d5641c8b48d16a53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad59206c8bd947b57611670014ad09631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93c9fd3c06cfdbe082fcfdaba157ce632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea53f92c43044f7fef3bb3b228ee3a3633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2304d367e2a2b5f472a41f10941b5634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc9daab7f06e9b0869329c9e391eb8b635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbab41667cff8aee2f7cd9ac5077912d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06eecf2211187f9b047a0054eb76ea98637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673ad2b100f566e1e5017955c8835872638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5790379839de4bd4a3dbf4517a4cb6639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96db86d7adfaa8121162e8ade7d9e6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de514ac5c7bf11cb270a1b4860aceea9641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b11f1bdd29f1efe831c9412fdb9c71642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb46eaa2718f196779625c173820aeab643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d963729c240450896acf98022f60452644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd13fedbd5f80a4784536c1515b35d7e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ae7b09b31d35466ad78d3f5c035da03646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7162dd0550cea06031d3d20999a172647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be5274aa3e3cd1b498c9f2b42c4f19648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ee7d30c4748cc0574baea9d88a9f2e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab0dbed3f6c490216dccecd5aa2f120650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa3d54b3479553e8e818cc138df0464651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fb3f79c547986a6d02d0fd7aa78507652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fefbf726e6ccf9ad93855dd02ff554653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bc820360b86e8006731a05f2443363654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62c87b3f875218a9a911a0f996b6458655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914bb53ab00d51a770334c5b705426a1656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9a80a5c6d03c4880d3847c0470e713657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bd6ac4c33ffba66031b6d89d1af0b0658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5145eeea9f54cbaceb2bd46a16e75499659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c07662f10affa12b06d4e905776310660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a99f83c5144953289b5963ff79bb633661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207818263b431b64c0728f8b23b77f60662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d943599c5001a51cc3c2b74ab012407c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e72a1ff0a69f32dd6e0866690d0a0e5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11b5511f8c01f39285dcf4fef05c641665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5510e0aec1d43d0b5f4a150da020d1ee666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f41e6ab96157f60e2ee87ffb1e8b37667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b29f8a1b4f1962cc707e17ed1f3b44668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e2ab90aa7db259679e14b266d3bb03669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08dd7ef802bec22fe42b06be2d45f2670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7450cf7c9fee18f9cbce924844b6c9671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1365e69448a976c1cff157d5c06940af672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9498a9f2f8b61d289199517cca613673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a77c53794471cd7f9c9f8830b3dca674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a962e31deb9bea411b8666f569126080675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639122c6486ea6233cbd36a18eea2225676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa1c65dab9ee9563642ce098650daa0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcabd69a1a2fa981fbd81d46d8eab798678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0789a5771b8b50eee7afd3df1635c2679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973d0fdba6aabe5306a23d2e67dd5dca680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a70e85a6acdd2b4460184076a4fff50681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f014755662e421e2684a0a6a24733b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197b867e58373f1adc1667d19f802c7d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d8bb0c7feeedc44280c6fc319cf61a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06d796f400d5362d495c47940b9070685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbddef52fd4f5958753adea774a829e686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264013850547435c5fe4903acff34154687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6debb54000d48c5e94a9d631236ae8c8688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b93b7d07f6dfabbd91d8a1df6e6823689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b034e7198b6fbd063d9b258922d18d690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf78b323ca496c2cf7396c7b19bd9573691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32107d63da4fa5780f15ddd785fdd168692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb6e73a52a08a7e2457117dcee6f68c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fa14d8067bd5aa91f6d0d291c78944694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c86b0120715ae876df39d76b078b0f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea2aa27b60b38bcc0b7eb2cc2f50470696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78091fddb804689505d473e3a1cd7d63697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7d23a353ff6d1eecb6e17f93a52d5e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284b1218543a6561b2c3c35a68c85e6c699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814db2b52a19b6adcc71a5d20348d27c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8671e4e748b5375cf73d52210f455b50701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9be1de27f2a5c18f9796c7daf57c1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0bf8bce208b06e9e32fb89f44b0ee7703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ab15d0b6e1ca0cb67c808af487cfd6704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19585f3eecde040c22e73575f5b4137705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f8a1c063aeb3d37247a28e9857c03706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e93912a47f472efe9512d0e0f9a1728707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc493fcbd3ae704b90f3167e8f64113d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38873010e63e895fda92f3b49701788709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e1fe8a1627728821e2e35fc66eba8a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1871c65fe4c94f49f9d680eeb36543711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303188102da9f154e524b71d59078c93712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e281e06add92645d4fdcb8801ba26589713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06753c3080310d32cc18de5f4a3d01a2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1369306861ff164d09aa45bc4f847b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4858adfa5d5b2729bd7523b6ef3ad0fc716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f778ce7d0467fa692da647922333d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733591f44e5ed3ea000bf7e2a3a71913718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be937f2867e59d257025a5368e8c28c3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca01208aabcdc1ede066288f2a63c54720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/164930ac9a0fc9c9c3e35ed8b56c65ad721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0984c8041316b42aeb2dbc8b520b2a82722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79397d77622ea607a4c4166e227dafd3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdcf91f8360a85916c5cf14c6a2f7c51724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346fca04f3b9b0ad5ad55cfe403c99f4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66b12edeebab48dec48b67e582db3b0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c578964b276a2ebb75da00ba5d665c727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d694b9abfc3060046f578595a7fc1752728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227bb3df8cde1c98fd387c63c7e5e812729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c82fa1f20e52c32a99b5c5e61dcf49730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66639e9d66ea05d0f22969482095e19731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acff7d87f00310c250389a889ec42da5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540de5c6a21c2f3460594178a1ee286b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a989eaa76954c97583d3a617264f0068734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfceb2f11479e5a977c22321de713a5735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b605ede3b28269b11084139082c38da736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9203640dd933237bb10b6c94104f3add737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa2fe1b88f0f001c9d285aa03185b59738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d22097c7b2ea597c93a7dd66994a381739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766611b2e445415e0a134cb4298410ef740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e2ed72a20f3c333713a877c98afa8741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796ad14402766680b3691d283c69469e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42586cc30b705e4698a0fa00c0917bbf743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7b985a715c533786f2fd89f14e07ea744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b91c04810338b8c08320291a2bc59e4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2e6f2289006dc1615d2cb36cb94c11746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97b084bc14be22598cdb75154ef7bc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1486b6295a16af615dbd3341dfc75e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030723789f0751843b0f9fe751449ee749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37bcf3502cf2b15e513bf782d9232f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184965b476ee05f24eba8fa9387e8b48751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179aaad6d74a84cdc2c579af0762ca79752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7b6022dd24e2d94606e4ed795e6e1e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618fe4aba50d173d6c3ff28c1c1694c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe97f70712c76ddd7ca549ca32b22e5755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f012cc5aada9c3e22a7ca73bb96edd7a756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca369b66c1cc609187e573ef54d528757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06ca1d1c0d1e69e32d3e6f4c619d0df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a068e757e1161194e5a17d756632dd7759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a81fc336a003624303c872aa4fcf6c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6862bd2f788bdbbcc5264797c289902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0879215acf26c5546ffe84b24383ee3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae74a6c14ce14df68bad579df5e15e374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b68cf340e87dead4a124074e71ffc85.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79130ccfcb592a564c1bfe800dbc22a16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed310e9df03c9d3ad7a79c0b95b2b5fd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7987d59b4d87e63598ef6b1c498e9d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e0b0933c13dd9969fa64992312c5579.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3d25650b015c244129e30f70b4ba1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac74101de2123e60bdb432e4aff6709a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42abc1e7878b8bacc9d8c21b91cbfa8d12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc1df5cb8a84237c466965d9411d8e7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f4e93a91862ae3ba8f0353630c5aad14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828b05d0541df828e655b45a509ccca115.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50b8c2477b90ebe02fa3ca1f252d0416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0372071be6082fbe93c8270b93dc87c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5255d6389befe83799bf8dbc5ae7891018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4261f93f777883ecefcd90aafd3fd0b219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0e51c4075de0489d623d6707c8762720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb53364c9234a3d7e21567c037750cf21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5aa4c99f7c2833d05eaeab87431eda22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cc37a59b4e10cad748f08ca70826d823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bcf70b05c40a10e323927310edb8c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4020ef38a5c41bbb0faec0632a3f62d725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94ac5a15e3e074fa3d2c84790090b5126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659aa16d72e2199b5b9a578b49d5579b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e26b5bb3260cf2570ffc2602f234b5f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17005920a28bfb57bf879d8ce781c10429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24febcc5f56792ef8373dcfc55dc03a730.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c7bad82d2f5b492f4e74948cb04c6e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a9655a7026a58f73400dcb8a7ff96432.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2630bc21fa8b3fd76008bddf7e5425c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df387ade336f29fe5cc75e1d8e88753234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c964e1c44b38e451cf25712cd3df7d7435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f1c922424c5272ade3e60399309b1736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/370fe967174cf5db922ef726fc813f5537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711936664ce82610590fd8093bf2e3e38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd3829a1e743833ab78954d2100039439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90e03c4c66ee490554ce165ef66910a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed7099eebfd99da44af87c17f1a44f741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9c1dc5911ca96a287aa24915ad558e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d6a28a407abf16af9af6a0ed08675c43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f93328926fdf3d0a75b2d161fb42bda44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe806b13365558e23be1f09cbcb8e145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/573a961a1b6904781ec530d3eeeea86246.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c3867f13761dc2d8027642aaf2294047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5119576c985fa3d534af92477e25e78e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb0f77c2019781706659756504b17449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b8c68cee1d882c5d57b05a9c3d181a50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8610e73c7649b504b57c1d886d3fea551.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd53cf9e47d705365541019915d524052.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b015a12fd4ac3e501754468b3adb49a53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e94e93509f4adb30800c91ed71dd9d854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21798bf4d21144f0b780274aa4a60ee155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3b403b1bd07b0ab487d2671815859d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880251bc60fcaf476c85ecc56acdf25f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a8309d13eed7cddeb9ae68f9f0be7e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee3f7c7c9ac8fe7c769b4827ebb32f359.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882260aa5e2c9f4bfe282d7e0da1054060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2941a2d7b0d9fc89cefd239cd9b3681661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956df0f5a5d5b3809761b95e8429ab8162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2e5159a13ed8a5491416030b076d1063.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8de95c408b593222489d4cac836e8f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79528008acc61b61df0cd003c35d321365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2557d03f88175376b48bb3dcb406c77b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41ea8a44b3a425a961a2d2a11785dc7867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e813b9e3c94e65c9bda2360ba82c868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5ee413ee0e5141c5406046b8bee6e269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde34e6984de65ea05783d02c53ce97970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b27614f81dc5e093c59120fabc7c4071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9b46fbc741b1483c39a0bbe30d2e8772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ba9f9b15f31e6ee6b510c766e623fd73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54434a02cace0658093b343c7be2463a74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0496091402e9e0b5a7d3f2fbf43d9875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2bf313e032b5136c3bac5e48b298d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98f32db52ed580a323ae95442eb31e377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1583ab6b61bb2b0087f67cb38595ab9878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb9ca55c8179aec14d54f69d63dc42a79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4577ca8b24f4a74fdeccf102bd15ef9780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880713a7e828beaddb6fbb500c7a7dad81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525748a824f98ef122cb7ed22bbd3f982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbbd7143e06a36140fea35bcd57f2c83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bc076f1f91b9fe3b14bff612bd82884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26219c52e02473e4449489e9898939685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47ddaf045fa696117c3ad8bd036cc786.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4b5d9200f92d4aca573d7116bc14e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a7f243da8172cc01123d1d9631129188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c6a7d309da458aa2bf457a28f7462d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f2479c9392f17a9f6db3c228de356f90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4bae5e599988a054139e3539efdf8b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bfc6662487a8fb2ee35a079c02414592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2039c023db3693cef74c6cc992001f93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115cfdc527f034318c0bebde54bdd2bf94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcaca84e9fa14fe21d14e9f21662278495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a1f6949f88fd28c36a4c9ebef7acf96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52997a8974ff97056ad7e777296623897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fc50b50e0fc961e9b10f96c0a6e77798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14692da0cd3dbe58ee256af100bb0f4b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa049efd9cdc62a564e9eeabda74c73f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc78a3937a160abc48b7379d973f317101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65c9adbe6582326603906537f90b9aa102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36e75fd4bda3f91450c17767628deeb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096b1c86c776ee8f49cb1329de14e05d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6764949b20bda7eae63ccf43f1d432105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99206b06a3bbcf51e4dc9b279b84420c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d923225234404985a7283256e5744c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd986e223670e1725b59d12c6a6e3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ad2c2d5640957601ed8b7179c14a23109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81880234e1289149397d2aba65b282f1110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ca317f1b2e867dfdb15d62ab461651111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c157eeb820bc96ca3b69250ed5a6da5d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433e0a0ca3e0527d85ba5c2baa311369113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f9c5ea5d8e0d4a964799cf9095f311114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f214f5aaa61fe473158513b4fcccbe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d8d3fc1597fe40c0622b311b415929116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede91180499ca199c99b6231e606a55117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6deadc6340ecb688d566b32614bb7c7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d338fd38fc293be32b5df62e6d6f7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb69b36029f332fc90ac29101c97ab91120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50699cf69c32b2cc164a1acd44d0275121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116e851f6c83b3ba3652617942535174122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e783612f3ee1c2c6790a91b19f09fe4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298ccc97f7b83c86919af9de8782e61f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246003e06427ec5ba2953522b6eadd8e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c65c1236056ff946a0ae78141006ccf126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9eb93d599e831334cfef635840b33f127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce452406e14eab5d101345ae7a759e80128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618787b059bca6768aeb19f4f6fe102a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25053f924bde1482da95b058ec040d5b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b12157cfc98eb6f44a26b48d5b8fa6131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498d1e0cd0ea502ac26560ada6e73258132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b5170ccbd818af14a40a4bb5601ca8133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ee40c0a69ef908b39604686a26943134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18151726c5b3d7a311f0f861388e4b61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820aeff73953ac928bbfab713895cd40136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b99643faeac75d21e21ee2219ce39cf137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8bc980822e8c41d17e3ea93439c709138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9953ae3cc7429cac95482a4b3914af139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4306bf79eac5b9a32ba84816d1a5fdc3140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e96a1d4d0f64f45cfe1d47019092dbb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6422339455a1faa9d930c6a0d0a0c1142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad00e2e896ea9c3deb0d71a85b3cc80143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc427d53287065588acc9219222c5478144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88521ecf7431c64fa4998d856ae0df9c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d374694e9d4ea77ec7055334bbd4c24146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ac897e083e9e0bd464a0e1c4baed0c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21512061e95d97c80f1b8215f43416148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04872eabd467ca3640823ec62e012151149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2994cf8b3d5189bc2e68a91bf78f23150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cf619f61017fc27eede01ed04ae6d0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd791a8567ebdc927b52d2ea6fc6520b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a750e34c41bc63e810cb085df2d04c27153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17c72fc639131cdbc8c4ff92adfed88154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246555b00414bab7c4735f2d0aab822c155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cb322ab4b40e888b16b769b13c521e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6045184f0583723113ea72767d0fbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86d3a20ddb303728551ec26a8fda7c0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffbe48bec1f33f1a03e0bc22c88bc4b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ab457896bb4b6341fe519dc8d9314d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5266f525bef45e1c4d1d2893d15dac8e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19accba43a844f761442f2428f755a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ed1eac229e9770ae4bf3b53edc2514163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcccda4d3865c81b8a009d55f9d28a4e164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6babed3e118eb3819b319e4339d1d651165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0409e73efc24c5b86555ec940071e1d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76138b293a584fd6386320b41002b1ea167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb9644f3723c7ae56df01ae36e1e96168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f97882d6dd3792bb3153ef584d12e6a169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebb3e803c9d6cd8d5383a9be597988d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bffc01395e9173e69d14d0e1a0458e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b019f13b25a282293288d1317668885b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29512fd7e88ccb64003a52f4a979dc2a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6626c3ea2171fe49a941379ebeeb2992174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b54162f15ad9324200cfd9432a0d77175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb4398ef98f461623170135a48f76099176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1244254cd7b8b4fa5f3262b18cc31177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b34b167fa96eeec3b39d2bd9bafc9b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033661b6ffe61c15a4e7229d840c1f88179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f0add4ac229e9f219adcd06fed1df2180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3859910a7eea5b8259d3838e00022b82181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0824ef487b3699471447728da1240f51182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ffb38fc1bee4c494d8f23292f79af1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec470811f8a4c820ce3cf0f2d7744ed184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc82c30ca3d8f56a2bf8278c8f25077185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffff2f1e10b723870a242d999cfa22f1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1a64795f3b25d46eecc3e9cb17bd68187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a422608082bb424366e4c9034effffb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd4edd232e969da57978a42bad26dc4189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fb98c689999bc5e74fa380273579ec190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1933590bb063fb192a4a164510213c2c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ecef0638f9b9af9514b110c595b7ba192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed671e4f3e699b8ebd17b72dd97b5b6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948ea7514331430c21cfa4213c742b73194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f368a8637a238958c3defb90f5e0a99f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbfdc0de55e43f1722b5243b70657ba196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40501cd9a4530e8777feac34c02df420197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61853cf62847c4a5d28323cdfaa29e3b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8587353943ffc6f95d7a015b8601ea199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80e8f7bd28960cdfe70e1f692cf24ec200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0a75da62486a4ba0292f4afbccdb62201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce7f66e73052d29145e32edfd3d7096202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8572278bf236948a7b728c3213d45e0f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d6290c11d1c6a27b95d8010f82e471204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f450630d796ab6d2a8bf17e1278e6c74205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1d0b782e7945f22bbd2aaea92b01e206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d27e0e6225853ed79bded4e8b0b7d9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c2ba4b229555870d40bdfd78a5f0c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da18e848dc6d76bb0c2d16c2d1b2d334209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bca0ef4e0d511211a7578c2bb60748210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2081fbb1b44d6b1111298a4de96d5a36211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa184fb8bf8fd7c8deb02159917d4c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf10b1f3e07d350d706233853208de9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba92477920c939af345527cf29a1ce2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5b2ccc971ee2b44df880de7b58b3c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6760b6b98b15b4035d42a993af55ec6d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4826270866acf3a8d11699f5dd2a7a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338be05ecb8722b36bc40b98511f39f3218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3813ab37b9974bf23e7ff27246783eb4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796db511fb35e919e378ff156f5872d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a082c9ab751569b233e83a5b32d1ccc1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488be8701a6e963318d419b65e0b6c65222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24f4d8f1ed2dac0b8ee84b54d2e867f223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbdf59fdd95f0b42ac7918be368e84d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f0fb739ff72f6fe78347d862f23e57225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552a0107ba1d250acb770c5c5c0cd825226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d89f385301b5a95b8256fafd835fb18227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd94eda6940fb02912c9b41fa13f7c1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fd14884c3ad89336f45da97b647ef4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ddd42bf57347582fd9a07e66797190230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ba7013553fe24394b6137b2cf4213f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff3f4306909e046dfb90c36a14d281232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3380480a0bac92b263092998c635403233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70555c82202424f70900e683708780a234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661fbdd6093155e8d1a7c38af11ed83235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cd041272d9e6d58f6dedb71fab63d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66437212ce200808d16768e6bccedfa237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eed9e0da2c5fd4bf9646e4e3f5f07c238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc82b186034c3914340fdfca9669929a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ddbe060bed89a1a1f007589d9ef3ee240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3667cb2516398826d46f94c8eccea8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08a26891dfec0af7b084595267398e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc210393c215cc865cd1663ae5a8caa243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c00ba9907ce1ae254e7278483505a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2a93fc66f5189809238321b15558e6245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f04e3850159916143e8df846d08a9b246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af032a2fc4d4fe0c7a1f90ce0d3001d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ce279404e89ac78b4789412df7d7b9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e0b97486004af6dd3d937c15f22919249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3d8966270c5d1e1a65fd8159fbd956250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b415ca3350f0b65be2fc014e38233e1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fd49774f25bdf48a97667b5e2a0723252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61710b519f06a31650526e392bc580e253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f977087475fe64a8080cb5dddfd814ca254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3541b20a1076e485aca14b8ee56fc160255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a145252da9616d76b17f89c67462a5256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3758dfaf079244a9f4f48ac2d626678257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05402b410c34edb4254ffd00902eb7b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934ed9932f7a8ca7ecc2b3fc6968670f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503f7902b8144cfb879aa91e3990b99a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad82a5813523433a52518aa7e7099ae261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812ceb518a0ded86d908f267bc7a1c92262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbc7044158d0d5dac1887f909c95f81263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489fdbd2bc118510bc4571539d3fda67264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6816e82e7a87a69e5628ad06d63a7ea1265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb20ebc890efc78190870853479ea6e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968b3adc141708c5fa0431f0aca9ac4b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9847409afe3e726803615d705545fd3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e366ce4b8e619bf2b688896190166269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d4b9dfe5011af7692753cb6f7fa1df270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfefb0f91754b310fd9bb8fc39811f1e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38997c5b84eaf900c2e59e5230a661b5272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c540819bb44dfd687aa7ba2a985afe7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d9c2103d9f788076620b41772d20bc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/066a44a16f0ecda39b1fe449b1cd7467275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11654db9e94edb70d596b90eea909db276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0e7acf4ce900903c1cad8bf6199785277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e052c3981bea7a546392c508fae5b13278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1a9ae41f947f0aa09abadc23d4b22b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e02884bf1bf24788f99567655017d1280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c577a550b0384ff6dfbb1d984bf0b72c281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cec4bec397d2d0ea9880e41431b630f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180521be69a86a02ae6ccdaf43bbf843283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc7832aa8eab7ec07c368d7d6e3b092284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f88df67db2385593b7a8d0bfdf61626285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f201e72b5c0b8d470cbe376940a47af286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d47970d5b3b1cc870ddd91915bf76d287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0428e09a0e7114ab42edbfc29da013288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc815d814009b6ba662b4182669e4208289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2ad9e030e1e068983a8f6763a366ef290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a229a72659912fd608a36a8f96b5f291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db65f394d4a73b5cca418d25e1f5c408292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaac15c0aa4cafc1d29c6d220c504335293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f665243165e6cdc267a5a5130b7b770d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe1855996ff1c7390d4ac10b4003d9295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad9d4e2c21f93f2d3c6dfb2892c6390296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75127b5bc3da60e818f3010faa6570f3297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03cef8bff0192d0389bce1d1aa9a798298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634067f2c109207da61a448860299071299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a441c6a30f3143b059e3fa58ef8a9f3e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef464c1d3de271df7978bf61bed8756301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71ef160de82978f66d4b9f51be9b6f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef4bedcca31a7b9da16981023aeecad303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5783bf61ef7d0317fc357251e0d9aec1304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f424478bcae40655bc3108921544891305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f0f42529a6c9fd15b6785299c5ba76306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8856e92c5d33dee366f9beb9dee7af2307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200dd11847026d8c1efb3fe0b4fa2502308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734639f506e001cfbadf203c5fc09919309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9ba74a3aa325ec77f9f79a2394b342310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce97192c72499ff6814e63f976848a86311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea3c0ff11adce386c92dfdc0dc3999f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb0e5981ad63253845efe43bad7306313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2fa93fad97d2ba767efc9ebd113779314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd6475f8c4428f580d83aa66c2c9220315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd11cdb9d5ae558afa42382f19987f4316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38a565f155ce2549531e8699e111e78317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a710eeeaab83e0dca54c13699c076684318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafb98072b5c19eb3703cf77d4aa256d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c496d0183aebd0322cf519a74800bc320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3273424943ece9bf187b5940ac710d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34642dc9fff165a6779273db362a6b8c322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c6165bbec985930816e0afe247691d323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7ded6484657c03946b900a9956e295324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99364c525418a94fe804f572a3d1e8ac325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf657429974ebe4914eb389251a37f7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fab88cfaa12d5e2c1501d4be22c4f10327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da96115f11e26d8473fcf99c17028c7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec102c1899b8796ebc5fd63c2e1e1a2329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42562a1d916abea8d15441a35714c12a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6bb5a57afe1a45a70621def041fcf9b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5dad971ee899e0b99986a0767ca1343332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5812c09dc99a4a11cb4a26a8d94df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5c3567d9cb84ab10f649cbfece978334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04faf0425316f2cfb4b9b2953e0ef3bd335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26ce2423ce9eeca735f823c7028af73336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d465b48b0ba8b32771ccda831f1d74337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24ff4a5db7b20ea32dd09045a3aef78338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5f2f77dd0ea8a4d6daa90f69d243db339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d53b785639fdefb2eb0d672e3291006340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d9bf9d962dce48c7a023c596db7253341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb6a608ca77752a423f1246aaa70648342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8247a52e27094234710204aeb5edb36343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b58ca5a3ad6fe00bbdd5df249874bd9344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18b8917c495189eba559e8832ef295c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a466935df27e5d8a5e6999ed904866f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ab935534d32fd9a927a701166532d347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fb97a311f0e3218cb569f8451734ff348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbea38b8944205b380fef2d3851078c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e815c0a905d977d9bf11cd82b202374f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f69723f31f02a18ec1a8cb484d4749351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb2fe9a2fc9c42883cc329c72953be1352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09160322915fa593073295d511489196353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863ef268e839383b4181da180017f5ec354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd3d6fa3df96d3a54497f656f670d2355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d3decdd6c153e226bcd9c27e948e35356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca96364ac4a1d70bf944a8249f447c96357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fda58470c5af8471a6fd63d0a4dbb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed21adcbe05f986dabb3eb7b9124d4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d03308b667465c2f18a33a0d13da9c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02ff6ae8f4d12c11b7c557d56fcdd83361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d7b2ccd528b8854923a97e458b24e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4da981e968729d1959ae1d81c65d93363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a29f99b7bacc316ffbf1d969faab7a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afff707fc65b0cc871b9161effc356c4365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c88c38d0b8d1e88c05b9791ea2d460366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925b8b44bf27aaa8b9953cd812b89df6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b81835c86920f409cd8ae79ac6d4cc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5515804e522dc17ecfc8e9e1a9962369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a73aff22d16cb8e515b01ca4dce27b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5ff6d6541178aa6d7bc89d8ef90f20e371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb411247aa039c3d6742c31f3559edb372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9b6a4283c4f923ead2b997c5e0399373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e197431f048e5b49800bcd0ce1e4d7374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b09b147b82221bd256e8245a57571c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cff1946b2721f1376af6d09c7d40527376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7c712320b9229a334c8a0df9ca3604377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b001384eacb96688c9aac91351a9cf378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea93da344fb4d32661417a5c2d6845be379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98999eddd191c009a8f082a661157342380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8bbb873b2fa69231383619266cec40381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952252a67fb9ee95ef6aac4f9c7dd590382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1faafbc30f39670cf27200e67edf22e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2db8f8ed17e6df0de497c3bf70f0006a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f05f114fa540943101a24982856ffab385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5d7418dfa104cd429d2c29aee109dd386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e4cf2c6ae5f901b4e7dc02ae666476387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e060f2444ac78b7b0fbf447ff7e0e3b9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c81bd206deb5af6f6d391fb913277e5389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1e21f008d9ece67b4f75cf5a58096390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab8ff6950fb7d576af93c42e816135391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5565ba56653bf4114be00e382f9fbc52392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a434a3a7a07083a6e40f660eaa7ee998393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec1992bc1743c3121a7fbaf49a496175394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc040d7746e56668720355082f7f9a35395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c41b59d9529e5ee2f786cb899860d01396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6167b85f278a0302f539016dc8d65397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8154cff9131935d43280a30d64fdf398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f7f5bdf3d87b2b6529f85d1d69d33e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d666926c3281e2b572557c9032eed8b3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463583773b12c6acde6c1c8504cbd241401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b48e1710160ddf1656b276b4700b0ce402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e49d34659e3231037914259c5f9de9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2149459e283ceb4f3657ec4a0183569f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdad628eecaf4b4488df377b33c7105b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f46473f06754d9d1ed3c6028720568f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bcc6d8726f0e5853d061ff33668344407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc971f50f9583c46957ddd49ba2ace8f408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845f33e34d8ff9d793c595f893949e5a409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3f69e2e32d12e3129a7754f1e9d031410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13be2caa5e5114d0bd93cbd6fe67bde411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a56e85d8be821d92dd71260b855a758412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1378fb2d9f0c80d44ab7c069035de21f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d730ffcae348f2deb0ed6aac29189670414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49335ad65445f87c044abc17ae4a6ae415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640595046cc3f362ab2d2401a622cbc6416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c9f0386aa7ef83e528d3197323fc8b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7ece43f9416a708303033e8ed0335418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d532c58d34edfb917c935d46715c70419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b067e27449be0a8df825706cd170e9420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b6b4e26a3a25e8db912d1dd276e29421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099454389a881d1aaeb7f04010ddec61422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4111d1969f27d4d79ec90e3c633510423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b924dd9de63b24608f258319158709424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3502deac4d2da14a8070018dfc5ba44425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f358da7d06946454303eaf0b26c1d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfa3163d7cf622ef2d29f1f5d968e71427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fa67d4163af876e1b4327d96757407428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa6e62bbc54155010e4514affa69bd3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a247751900320fab63eef4ce039bc79430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952a438deef474ad14c5bbd2e75b019e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb23c38be0c7172ecf07cb804048bd1432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c57e8349d0da2d18413f62c851069433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e3106b70eb7aa15442488e53c98a108434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1eb703cdf302c53de36cdbb111dc7b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6550af43bc6ed217984c554e0e06a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50ed062669681b3b27b9813db58227b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7feddb415f2a21949b3e16332461c0438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edab2c4d78069fbdd08351e06e40587439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea432d31bc275a221a6df079724844f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c77a609e6633cb737605ef495ead3a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c0c6b84a558532ee35f08cf8a79db6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5726431c57aa2e6ec9005376ae92e26d443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee12faf860f5d13154d4fedbf5ea3f5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d581cf67ae1c926f4b5a981d366a24445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d898d29f05631bd2e74662ac5baa9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e016e4433344e2e52a06edf6de45a69447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1a011833d2a895af262786df191dff448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed526523990a63b6de86afc7657e94ea449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4649690e9991ee5f52f828d305191c89450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5965b12652386f457424b1ee945ef1b7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b1d83e4923d7a9fe36bd8cc1561774452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7918d3539731fba2b126ca948f5516453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1a87fe106d5cc182e0145ad968362e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2bc8041838252cf5f34c05456be092455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfdf7ac4f91ce586e95ac9a39169496456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c51c44f11e560e0b74c260de9fdee72457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c4bbd0769734d2c66b35e9d900a19f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c308e01994d46e763fc5631ca8b7936459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee357e1ae7d8318053e667ec23db3df460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891db60feefc35478909f8786b037961461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbbeaa8732ef2ae8d1edef7dc93ac59462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff1a33a952d64462584208a76045d21463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8b1e6400a0d9f1f843bc9b62d70953464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77367abefba53a68455e16f443900a24465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379b50323c810fb06cc04a406c146250466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c695b9a7d7a451d8749f5d6708fa9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89194b5f65c10bd6c0c136a159427e1468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b02f5c27d60c7ab04e6614692b804f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa537f990838d14dd73d6c9ac48db6e8470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563eb72c9260398334e83f0a1856cee471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704223c64c29104a708892155586cde7472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6c11f6187123957075dc02e910c4b0473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2aed0e4009711aca18c06ca6580eb1474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dda767e6ebc07f8b475c76b94f57a3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4aa1c997b32fa36825ce7141f300bd7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c66781e74dac5dcab6f81973022508477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14db7cd78d38f8cbd87fd8af1b46f7f8478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113b7f5c3e5acf13b3c7dd57227426b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a851a43ab66d89872d1854f162f27b3d480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb13a6416a50d6c1110157c8ab3326b0481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1628714e1970d9c6c7e018b5d7fbe84482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560a1f87639f8fb59b964a1067bcdcd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/748790e0b1b6711734c9c08004b7fa0b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28b2f58642451f6d309f67a30368d2c485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9288c2b6c5c506e5a3d209eca0e468dd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e13b0502406ade82fa4be8cb324cc1487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c539b866ac6859b0f054d4050170fcf8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc60553666c55b229b6ce4f0226690489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acb127dfd67ab22ed1c22fa06f885ca490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681668ce9556942f2ea0a11a25e39572491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f32ddba0a2cf28b504287e00eb766ed492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4605d80e7e0ddeff24aa64497d40861493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2aa071a68d7d57f384c49fb7cb49aa494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a78eca9f8ad990ddba039d80f599495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccc10ca14b4d71aab03eb8b2046b9f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ba4ef3a4ac5a75bbc3a8f78a4bd0cb497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145b2bfa1687258a0a6a5d0e4a90921498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6753f2db2c4280899a8cf7054702d2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54003d03a1a81eede5c8101e7db0f6e9500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7d47940b929e9a235764fb7d4382fb501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f4d301686ab0ce6e06734594ccff77502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6557f8025faf63ef67701d0699295ebe503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66090219664804b68833d140a04b6b3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061d46d4f7dc6ce6e2380a2b3b5a9883505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253c25ff6d7822f012731ba9a7795a1506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910e3b661cd533e1ef44f9d51fc7195a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43068b5df20475536315f9fbf944af40508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c169240ff25bf363e8852b18feb523509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522099a5eaa3f76302788d5f2866262d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8215016b0c604b2b7dc0ba3648c30c6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68cddc18e15aad6a1ba5bd19de8ecef9512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1bdec52c1b5e5fca8b83cd49173d9b9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adec824f63e6a39010a1ee62f92044a7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d87b4466fc5d70c2aa084de87844df515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bcef4c805223cdd9faaff2ff80b489516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c91be2767975cc56889ba708c18990517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7675c891a451a1adf961a1e8d7e1f8b1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd0831fc0ef1f736408b931c84ef33519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7433d9022f0f87cd74d7c18a0dfcf01e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779733ad5965035095c2b88107f03556521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbd2a58515c7b0da05cbb77e6119824522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d52734222055566a9d63599fb68a6e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e79732f5cd0d10119cfe25307c8212524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4dafb5c0049aa8f65bc9a0ce533ae7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c52cfd73dd7b9c853cef135f1a5102526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f1f58fbbd80ceaba4a3d9f0e34fcd527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feba8ec3ff4e7baf1c1f1ddd40767efb528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233744d76291f8cd9d7b3d3b8a89bf26529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaaeaa411d6a0b85983684315c084352530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b71d86938d9f0aabee7a4c99689b77531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842f10131dbeec585d989cf463551ea9532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5634cd8ef0b49810c6a8f78e7d454e04533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b2875063cdafe5a1c70cd5ffee2bc7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94e255081abd8d0c3cade1d8587295535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf8357298ed4d37df17806b6219d858536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153aa6b9625bc0801056416e8bd8390f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b1c80650ad5f00fbae1b7340c1001d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025525d9531c83fe6fd3bd999a89357e539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaada3875e44622fb1588f8271d7f23540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c93c319e0fa847a276ac772212ace0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2f796b7fed26e7d14a29ae306173c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9dfc9d941827eb4b4bd8eba960678e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02a77e04e6792752bb89219507b32d1544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62aac17fd5c2113f555ef94db662fdf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f60e9701677448bb6b094a19c6a3b00546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66ffdc0ea5f60f29e5f8f9d4498c17a547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470f000428f83018aad64b51dec5ad79548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8260bd75de5d4140003d43c9813b210e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da83d14165844eab220137eeed11fa44550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c60fc858496d2d51cd1866dacb8b98551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a605657fe0ae9870395a9a0c1ebfffe7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a05d7f94eae82db738b777f8252f15553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68bee892a8027190848f3b1fd7aa46a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ab89ec300ba62c688b1e96cbcd06d8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef99c0734d3c7a5ae6ff01442e5952556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc8f41c8e5941255c4448d2f6214916557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b413fd8ec3b807586e79b3dc7ef3c8558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7bab662cbc6cf621126f756d007cde559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ae01daa5076ce58e29893ec58c65c7560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45807aa130a52c9492cb7292dbdc289561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d735adfdbd5dca6574861d0500b847ef562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c316a9de1921cb34faec8f582e906c563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32792c16d5d809ff5110e2b886d1e064564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb165f22438b2a677634d2277f61b26565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53126f6c18f77ecf646f7b8003017880566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109b8b3981076ecc2dd0aa1a9a90bc6e567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3f5dc98b482f6c34f9eece4ff663f568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c3bad66be42067ed8d492f77538639569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1e22fa66e7f5934f003181f7190e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645d2100910874e070a37454f81d142c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d805894f2858a92c1d0899f8032b69572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6052c69764519f18c289e4d8a70db3bd573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d3d9454f8f7141f1bce5ebce261ffc574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81b981f9bc736407944e38f500b8efc575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bf7914a22a95ccf0138580a88eb892576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a222768018125a83b44c37ff947fe38577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2bb13e40a036b7207480f84ad669c7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766ad65b0c17287f05ffea52e97819ed579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb006fd2943d8245e66e58ff7bb1169580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fc8562d4fc2ae8f39ea066dc2d7324581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1082ca6d4260cb00be77a48c1272a867582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58789706fe4dc38bcffe859d2a894edf583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f1f2b7569cda83fd3451d34da3b10584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb43508b8f4db3f01cbdac6507ef3bc585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24a4c356f7cd313e128b4274150be9a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae16d3556179b05508b78cc739e6712587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca674651202ee92f790c6cffb8a7eb9588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961330bced68e92a272b87e40febd4d2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4879a1d498dd20f0deb2e963ef43a42a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f113a692deb0fe1d6b3ea57d72a1af8591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80db8c9d987b26a76d14ebd06bc8b59592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8798a17fb957db5ff31e3771209b92593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e3070fad7a1a9fed4f171e417a0141594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72271bd091bae5b9ee304274f1761ee3595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fcd8c21550c855f05fc55c2b2d7896596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e021b953d49bc243ffa4f3f9a9a9b49f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543fcafc33b63dd70ce7f2c979e0a066598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884acbea8ef7ab59c4d72046b449faab599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ac0be515f80a9568c797d43b6a0c6a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b90bdf36c3bca9eb04f07dd7073942601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cd6e36a8806660f3b93a37f4b97211602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6495c798b56499ac7cfd9ad0acb38a25603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c7ebb08734ee40f1751d04e2041d0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc2c3e7e379bbd760da69fc76c54a3a605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8ecb84e9adbf1bc99bdb94f64272c1606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f63c333736164b4f32d0cac7691cde4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca74cc6c6c01c2ebae4aacfd327ba48608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf8f9428a42e8ebd121455e4d340a43609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ffce6dcd33bcc4d0617d64073669f6d610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7954b4a0acf2a91cfdfb112efb2d00611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da99ad18684a901ebdc8115e017cf259612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac03c03097b36fd499b30a32e54dbb4613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5f185dcbbdcb4317c1eddadc62832614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1917f1eb868b97b4959d6dfc6700ae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f197f21b36f7ec6313a15df080ddf1616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6154e2fa99b1e4a2b0e470762d5abc0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572d86aa943aefdb1254a1da4908674618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28091cd5160fba99d74e60612db726b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b22b97f3d34550b0cc386ec7686ab8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73f09f8ca38fe57aa1759977ea3d15621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1c140f258135336966920447ee4e59622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0d088245aa5355183c24477ac8582a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894221772bddf8806ef6da1bd2e29605624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58b13f5ba71a1389af40a1fb1adf748625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21551d651300bd12c0d9a216bbeae76e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40eceede43e60a3d0904b3f324dfea80627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe7ec91a17d875b3f626189efe42c54628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb312a76e179f44d581ff9c064faceb629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f34c27237cd681952435f6210ed065630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369fbce16f5590caf151db9f8f14618c631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f928ae16ad6e3706eb412db771c939c3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ed0f50adc940ce438c93b870c42fce633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3125f54f3c7c91aa1c7046fd838179e3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8546405b1bf2b021f40410fab16bcc80635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0365dec081e6fa70c6722bd76d2a026636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cdac8ae54f31b7d25ba0015dbae61637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759f721ee5174babafd55937c7d71981638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aedc6cb81a817e09f7d58deadb5201a9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c724f2df1b385a61921b54a96743e9d9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66897275f12410ec31880f1d9738dcb5641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84108af7952283f0c5cee124bc8efb2e642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9022a899b1f8b9b45527c82cdd955b643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce63da52473e83ddd028ba28a9ddcb04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b88215e66142c3b9070e12f9ebeb2a645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52df530db72a6a165bc6bbbae70ded20646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7b52b6915e2d7bc43387e2ef9784e5647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cbc6346839b29438392d25b4865215648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6955b5d41c72a0e56deb2105392fc2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b89208df07e2ac766f0d65a7bc2a8ec650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b5c968529f97dc32f4fdb82dad5812651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d2df74d2469679ddc936255250a3ea652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72530a5f58e95e88bd7d6c8394eb2853653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84645679333d3ab3797749be811ed11b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578a0a3a8e4f9c75b7fe68d6c99b705655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6767cef378cc5b2766becfd46aabcb656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77aa8bdc6d7802f4e2fa52d0418ad9c3657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e42acf82d75a5595849bbe941b125c2f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1044273fef4f8e47f7baa391a4b62659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7f786d4f560d80e3cb2210cad35b92660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eed66142a8e6a18c20822e9e19f1f78661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65dc1cebb4a9fcd33a09c460a5bc0b3c662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d74adbbcaf0a8b4365404c8bbb4c965663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e47b812d58e79467ae446750d34a74664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf28fb0f09b415e1d103e2b7ec62db665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288d860946402d5c522074a92481142666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006182ca5805a97e6593a01f3445dea4667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7cac05988ede09edec460b4eb10cd2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525a788f406897b2ad70b2169f9ce17f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6406f7aa3fa58684c21d6f16cff42d35670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6171b14343ffd016d6cda6aac15c7396671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f98ed982143dc57528f631bb14d94e9672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236b02a7a880e17ae9cc7e4ce1670336673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e32ea243eb48ce636a98790cd64631d674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56454ea37794b381baabbd41798ee53a675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924d3b99a8474d17ad9ac8650e80da3a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cea8373c31681e1fdf5839fbbe4968677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ed34ebd2e9a43fa53066c68e9f426d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239c4b02150a1f9c622cf231b6cf6956679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593405f4f749cc1858cd9b9be03a9bc5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c4bd4eb394d10e3371ed9deb87a1c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec98c7710f284b967c156794dac626682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df03e1165e81da5538bef0e434f9a1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7445543767b5d928ff389371b765629684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0543ddc81163402c7b277ec5bc8a02685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7719e31833cf9aef0c078e1578107a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ee31ee5315df3fb6c6176e4b0fbd6687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261cfadaac267e0fc757065cdf6a42ea688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fd9590c9b800199c5e7c0ce7eddb27689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6358e7fd6f83e09e158e07e8e8bca06690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52fb38a3c2a15cf21d7cbeb1843f0ce691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630926b74eb5fe712f90f4db3ffeb0dc692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fffa4a0a04504d6b2b4fb5071794d7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeeae082e985aef6598c56358cfc264694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2baf93ee928533c7a17ddd3f700dcce9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a61c9fd9ae02040b018cbbd6e6773b2696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df1402d9d82f1dde0b243cb988c45bb697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecf5f925cf22b9ad968b507dcc8b3d0698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75af5c74621c60535f31d779b0cdf97e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc34cd454bf9190b58301cdd4a9755d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5894eea1e591f0395949a9f133622f4a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2436871f145a4661cd6653b6be7230702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029bbc50858ea60686e890a8bbd5b3e5703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfef64aecb3ead12a5c3778673de13e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbb81f103457e4cb1446ed4a424a814705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645b9b37599b6b365054d8572452f32706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6b32adaf73c695ca67af97095ce9eb707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d3f6a0a17e69cf323921570927ff1f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f384a0c43d4c49fdd4ea0ce64920a8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ebac212567b6f3e7df1a441278243a710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19136ae2530ccdf683a6029747f77375711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9054a787e939d9e4199e07b164b49ce1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1452912d31dc18ce6b9cb9fcf06dfc24713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb1a2d23b5d9c0e4f2dac7a32e0b984714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1edcd3fb924d9edbd6617649def4e88715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577b0fbc42510ac5d45d3037a6213920716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad3f28b6cb7209cb7b91a3c804c896a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54faf5e575c2e4a14107d67a3a2cea3a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78da646aece82f9c635c2e774a5d5bc4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff4f30e5c2f6eb46dab3d07f0e3dd4c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd66c4ffc00addf6d0775bb06c5aa4721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807b6b6a6a2ce1c9bf69e02c04e61b34722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f395697e92cc20676b39d9a96272754723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4902415aecd04b366c761bc58153382724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1c075498fc2754bba97a13cf923c5c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c1bcd92b7f359b171704c63626619726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7281c11e25dcfd583adaa10a1da2a1ca727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37c86219f16340c0478ba101f342b58728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58cfc8cc8a558277d23c9b5fb4a0e5d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53fd9791078de669c68c7a4a1a5c4b8c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9d33e61921c6959f9fe945a8871472731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973aacc5ed5d058104915b6b6b6fd9e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797418e74e2cf923df0404aa5a8cefcf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6f4b23b75f01bcfafcca74083c521f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822ba583a1dae244581ff289f417516735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8972ad163c2973229330c70777f0bb736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb6858063201cfa869f323fe82b820d737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897ab3401172c881450357b81e2efd6f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c429204865ab6830c75753b94307e696739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c53cee2741b1b0464532f26231e94740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e736c859be1e456469a2552661491f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf750515dc22506707108634f4852a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf833cfa4ae2864a88ec55182d48111743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ccc8a79f2c20cdff96399554071bd4744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976754958ec27c3d7a9d035aee925cd4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee602852dc296e88bbc204b74623712746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004a246cf91570eb17fe25f680b4ba1c747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7beca499afb86dfb89a5fcac9c38214748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fbe0777053dfa93094d9e038f3cff9749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f044c69ccfd2b7625fbb5891c5e9c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae4fe37b04cc7147a14e6c005c5b9f6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079c89f43a082d0eb02d4bf7ea973b87752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d706cb0b7aa44f62b469e745d576b0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3623743138e736438a6ef51fa112529f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcfa00abac043ea32c8597c09699f670755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bd1c01d4b59ce58ea2d1bcbfbbf1de756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01face522f3668383182b76faed007b0757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6e45beab775f33899fbee6ad8c2d6e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1991a0630c37f34ff43b8ede2b260bae759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>