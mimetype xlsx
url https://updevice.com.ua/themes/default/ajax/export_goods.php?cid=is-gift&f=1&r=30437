--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1087">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,87 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -3346,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458b16eb14b28ea83959011d96300b411.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e496215efb771e62c420e4b27962a03c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83de3c2c4a561a19be56170c4238adf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cefd79e6502d9e8b43f9d697e83394.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a7883b7e8511a16c302dcbbef223685.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5377f1dacfe15d190416a2dbe2a877f66.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b66ae0ca055ad03b5b5a3921e794327.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98a9975c5f34f47ea4b86c1544204188.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a082668a34a5561ba34f64116deb19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4df24fb8044b86ab18c8888d6439d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df64c49fea73ddadac8022237b5400e11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e023be3513cbfd14f593127298fcba6412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e36b3bc181d1980a1b670722c70500d13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d74cf6e773f25c1f0ae6b36b6d62dd14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53fe558fe8ded12435c25992a3fec6815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1f1ffadc8ff6f819141354cf0d63016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba29860965015045a281bbf87f65d9d817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5431888d71c10229c2b63af9b0934c118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4823ae27a17685bb6892342d028c9f319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a663aa28e9b043f724c5b445a2d8f48720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d8647e7b6f3570f23a6851510acc8521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192590e7341512df072bb4083438684522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edbc61499f8c15d30bc73f2f033f68523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441b95bd70cb41caed2f566f77b133a624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a4ced72bd8d40f92e2a189609a682d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40306b75935bcce910aedcde3e77e3d326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab2dd8c79380c4ce3a9745b13f9ea1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51bc456a048bf5052282ccec68f5a6b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f85f007303d214d7fe16856c2ce1d729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9445ea6b7c30a16d04d1662bbd0659e830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab07f198b2a167369ba99df72acea63231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3604b0e5e6e215bcb39b7a24d597e11332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef41d95bc4d395b243035a36eba593533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782340c550e565cbb1591f6e4c2d94e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a18736c97e0292af72d3bb1f6ab9c3535.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa55b86c194f96a958a927729772ade36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a739760d505a66a3afc3b4335ec97a837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fd5bba674edd5d06f9ef4898a0627738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac8c07276bac5f0c6e3c6a4fde2f9b739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90139ba338c98f030b794b8a7eb40fe540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02404edd6cebde6610c77d38379f2b541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3bcc50b845adb27c4499c8dd5416fc42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888775c43179120aa35015fb782313d243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47baa70a2093c16b05b9c06258f530d544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c986e93e0b68ad363cf192864c70f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc407da697c7101e9dc8ed0924dc10c46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d388f408ca003dfd1d2cde1dd5df4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b64c0b6962f588f18e576cd55aba048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668318e1e6a095d5f96eefd920181aa49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15054b6d52afce60592c2096fd843e0450.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fc45cf4882561a447719125ec170bc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9825676893ac6a2e9f8eaad11ff3a5a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4e6cb3f7db7c707439938d20b4465e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f71aec5a6bc537f1edf5411959c34954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4825575945bc7aee1428726563cf4455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba6873cbd5e23043ce17f0aa0aff5856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c97989598f1aba1be883b8a1397e2ce57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6f4499edf994a9f6c5ad2a011e9ef58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc4a404eff3b79797bff6a63f04aa3f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88257c7598aac753cb346cea433feb0960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79dc08f34bfdcd1418198d17f02f80261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c7a6be03ed873fff1432af74a6b14f962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff32a9f0446720c5a3095920e0cf3a863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf28017970ec7f87de13f15f5e9d580264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4443b218f03b4cb56b5d7616145abb7465.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13454501550c8aaaaac5f7fd5e1cc666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3962e1c43f391910db48ae4a0bee767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90acd8be615dfc3c9f6f40fdd7b3d79e68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29214f238ee95e129937a9cebbc5d5b169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0af5cca2c5e963479b100803d5cd4b6170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d62005e1c82598203ee2912ea3a4cd71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cf34011bfcb318012728b6c5611fd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ba10c29567fd6b12b6fe43e1983dc473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f079dd11d80f6eaf0dcc45a2b83b86e74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e4527e0945c64a7af603fd915215e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440dde03aa06b3c5901b31069579006d76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa96f437f1edcc2ef135930e953f22477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec934bf4aa8c15fc60e2c7576afc0f178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def7dc2eca6aa966aeb09b42962667e279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d64900ad0a6943af70e90ed888b49080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b0c8ab66c7c460da8e33be42d0eb781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de17728218c98a0d5c154749dae029182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e3fb71099fc21ec435e5913240269e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81c1de02a5e7d548b93df25f0ceacdf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914b1cde3ab66338e17aba8fc20dbe7185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4f5773f55449479068e0a479c20c1c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f034b105c95d3b5ec8018ea8f7cf3f87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4668a06630a8e27552186a27a6017b0288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438d3f71315db8334fd596821d6f0d3889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c1a6cadd08b9334cf9f0dee1bb7b990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050f93fad2dccd5dd0162631250c8aab91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8180006703cf5412a52197f216fcfd92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3733cb36f8531ebcb3e0f1aab6122a2893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc34bcd6951822628617fcb5a39e847794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9ad9e4ef390fa7aced091afeb9d6f695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297356bb7af6573c0038ed08176735a96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0564556ea8413bca85d538109299a0d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9effeda56200eaa4209e6c7f54b480398.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0246bc30f9e37e8e954f1c977539dc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c221f4d62482903329940eec72555c100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32517e83479cc88185608c0c53b07e77101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0b88a9008bc0e574e310bf274f9de102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d7b95af429d42527246508f0fd02aa103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891e26709c747a9f0caf68c23249490104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc3cb80e3d6a49810371887a9964dc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920e5b8be5c6c580fdfc49bc59905b8c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17fbe95876b67c54f03fee2bf1f7de6107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f59a984afc6f08dcc9ae999585d110108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf411e827350160250e96d6c78945a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50770fec9137d5e4defef4764162ee77110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0034db2d294e0c8284909747d9dd6dc2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcf797aeb83a69931d5886146a88d98112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb42bce38ac65c1acd72a8c6c1e50ed113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0618d86cd62953619490f672019f66f5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84101a3fc787066e5fb56cbf3be0aaf115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0e63ea1460143a3b0e274693c56034116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9b56df38c134ae346e0baecc3bc02a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1708d067beee600c4b0e463a1dd2d70118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce4b3f1d4ba33102942170bb0f33697119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c6d2df2ecd95d0c79a340c7d41d4e4120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a186aeb62cb515161bae0e139f756b121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6014095c5204ef80ed45294c15d5c595122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67bd5ccead5432532d1ec2467adb462123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c100f290acb0b8ad7f7396680086d8cd124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461366d9e559bdcd36c46c64e7a1c8b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61d1c0a39c2c1655c336eb987b03ed126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3d82f1afa996e41afc9ed769258619127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5da7ebd30aea129d078701356b84b4b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a96e9050eb8e59d31704933b030ec5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b39f8792b581998cd7a8a06a09319a8130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5ee9493b0be7226b1d6d25c9fa27f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff76e984a1ce3b9947769dcdc3d0df9132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff76a0d33e3adca133659ff4f03ea372133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a273234e610b706effd05be720ba13134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b29275ea6488f540a06f9fc4ba6444e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d686b7da7024622ae2753dd92f61db136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7309a2fc5ecf0d6df6b0bf461fbd982c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a312ffd3f64584b420ce8aa8c0f619d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faeea10aa384779363222112383aaf9139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d1e2be3f2254b4363f14e9147b4260140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59509dfc3298c108e999faae81ea5059141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245d05e8eb6279aa23f0f34044f4ff61142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a251d07509ea2474503e9d966b5c28c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baaf5e52d158c81db9c37175021242c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca2bb9006a196bb50d65a808cf5603f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c9ac75814f53ac9859826c61c3c617146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf2a10ec018a8e296d40427d835d186147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d9f592b51489e6d7702f6c058aeabb148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d56896c5ad9f22722b6caa94f2e12149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2c49ced3205ca50d0a39c1e444faa3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12138fa2abee3fa3b7c3e5169dc25d54151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed0d02e0ad9df1415f2c42708b61e97152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a6a652f9bcf4af275c0f882d955a7d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8152a0f86f72cfbd28570baa8f7eee154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f894f132cd2ae4e849946e663d6da1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a61b5cc1b3fa112daf75b85ad1214bd156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdd362485ce0b5417ef785176f4cb84157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458667644cc26b4c68f65ca7e807ac47158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb8491d4fd90834c2f1202ca7b874a5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2857c76ef0532e5cb311e30a187b7ba0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4786338956a381a20909c59c874bd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df621666d9c32cf9f1a1b4b775085cf5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42af780ac2365409ba009705e6eda7be163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e57cd3d08bdb11d31e9ef17aa3287d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd13138826f6906861fe81901d5d0d9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed77604ed20c6347eeb2c0b70e45a7e166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dafbcbea90a180167b5ac64721c99de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558e6e08c1c41c1e02d1e066a34247de168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a86bc839061a2a2d0c9b26c67fb81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a35f7e13b29772ebb48aa457e11457170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508eab4522ab2e31c5a43fc2e2a34a88171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8043ea2627de2938f379c26cd27b97f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cf066f4b3fe8f3f5e74271b379f903173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a7487f28e3cf3a59fb1761e2e6c585e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8c5ff46a5255429cca0fd075b4ef72175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d4c82b76214e5c77645361880a87c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd93ae01fb593e3de5465a27920dee35177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e9083e6da63c479113e1d112b35c8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19067e8a9cb9e5b1cba36009d9404ee9179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4e42de202e767b67568d1368b53958180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee36e404ceea118b880a814b410795181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06fe2897ce7c3ae937195b29ff3ad335182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4255f63151fd428a228bfa5634dbd8183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1b89d5b8d4883d0b947fbb7cde154c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42535dfd4c521f2c00c1d53a737d76bd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0094def98ebe96400fb6730934e4521186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc013d406b494817865f42062fabf07187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0dd52767dbf68c9eba7510c8e05261188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e7a2d740e8f5779e2ed97812c2bf96189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028d73e7e4027f6f36ed1e0b9e39dd3d190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444dcf25968a742c545960b3b035d4f0191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3032ed9a538f1b27eaa4dc7d9d274d11192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba67bfc4dcfbfe0d9e0c3c487e12def193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7db52f3a3eab7f9f74b096c8bd8129194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ee1e965c8e617b2acde9d04276e3a7195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2057576fa656b2bb25d8909bc5b117196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121254d13ad143d06af3f254bc8b84b5197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e562ff0cfd09a86315cc1410cacd31a8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56ab5a11b46280f52aa20babbcb5345199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e23536c0d6a06f2ebe57ed4acc43f0d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78789f539616ee16525b82f552db1420201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf07fcf7cab74eab90fd827160dbbab202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a25165b963fc4d2ce6b2d1208ef2bf203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dc6b6adcc23a8c8f7dfdffebe3d510204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0b8292109759f179436282e7c14ec4205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1589470a46917f6e49aa460a423d3206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c42f2aafc63c664d8e2167b1bf52bb9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94685e05ef82e6a2400b1499b31034c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe3e9d78d07878559afaf9c5f87167b4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4f5a5202b7040f4f7051e62f8ac359210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5f0fe97375f58c00d2665de0cbfa22211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb0c1614cc214fa7f67cbbaadcf36f212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57c0c995695f90239982dd06e4fb059213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ee06146f45befa6a5ddfb3db62a43214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642401d3ae6f3dc472e61e3ad6751b9f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0ef276906c7c92b81c22d6ffd11e49216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d577930e47aaf6ea1209c53af7a540a217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/618c5c711e994c7f5b830b46b27c28bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f40194b817267ab3229780c838f5e17219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b230a9af084c72a9b3efc24716535d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd66a79410995ca8f6948be4a7874a6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ee83e3693c2102d8dc63d1840d61a9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf57b31f3d76167f0bafb5a3d8c5823223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67416a6201f6d9ee1c2c5c1d92cde6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e8279d28dc5e54ce376a53547ef425225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c3aa221001556e1985711c9d5819a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603e6482bdaafa44f40b1bf5ec4d503227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d0e8f11c411b8f53e5a53e4188e94228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9037341cf29a2baa34bf802974103be1229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a1f3ee5a5d6cd3d2215b46210e188b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc6dd90df6af1af970f834c0a7bfa3231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4b6fccff8c0a48a89df8d5ffcb595c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f884fa6258c9a153870ae3e2bf436ce6233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e68f81d8a608b8581079ac41df0f3e234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e6bf44e1f355412b250af3df30bab235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881b254d7c96a995ceda8fc685ddd8c8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635e850a9fe586440547bd41a3b0302c237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad067ab37ef765ac1a8a622c8c6a42cf238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8a6cd08ace1ff19314da73e069af0b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301c3c314eab736147dbadcbe15b553c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61513a3801b4ee7de759035afcca58d1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e745f8bdd44f7a086580dff2935f60242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c218a26af3d57d32b264dbee8b1631fd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868766b5fc6e39bace42e2037fdc1f06244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627148d258467785a2f5ebb53b414b0e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10be7219f926688e060676255f16044246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0610d9e7529b906ba6498614e8153ca4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a620ab8792332bdb2d5daaf8c0052da9248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dedb69f3b30f620a6ad741442ae86895249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dab455a47b17ce402abceed040f2a6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6057d7f778720c4b2c5bf9a72dabc1251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2683b01b98882450cbcdd7c36b4ab2fe252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be9120cdd6fef128a4c7a816df47323253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cfb240230ad3ae2597e673b6560f6e5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b004a65d53ac30c3d19d5490adea6f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe985ee7ce517ddca5785ce91bb5cb0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30941a658a236e86133191a6d44eb25b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d765bf0e5d1e3533268a623249d02d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51700c50edea6d34e8a3e1b58e044529259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6536c6b62cac785addbf45881f27b0260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb12a04ae9da7bf0913186198cbd936261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f3ea4f8e906d4fb22d5106d36dd587262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a95dcf177acd1ef7c971a25751159f7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d78018fcd92f0f0e48a8466082aa00264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28e9509789ae693e881df00c10ef9d3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0809237cd26ace93a00233246004d5266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3ed06d6d14a316fe6deef64ac2afc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a751cf65f3d9c08740efa098a8d755cd268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b35c2c182a439720dd376b54fe8843269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7beea5b5c025d5a5907edde3acc243ac270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4caa1bb2b870876f45aecedf7586fed0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892f27d2f882636567e6a18bdcdb40272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c984344833b83014760cc7cc43ef55b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15af5dc4476514b85f3941a7470419ca274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f19a2da55a73dfda59c2174762a0043275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bb2b51177428f18aaf6ad916d09764276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cf642d9eb156e38082a89f8c974e6f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83987bd4bbd331dddcd8da2a871863c1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99128e8e0ac6e8df495875eb1f3daef6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944ed6489dd1177ab371ae08dfc72ab4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d774779bd913e48ba4dc86f9078c0281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e7ddded682767de132bee7fa6024db282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500df3d470661d5058177f1270520637283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438a8da0e5b8774220979ac1a1cb441e284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13e6534b1ba6de71251f68cd861f0aa285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2141436f9d70cea720d13cf7637fef7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913d6ac50278fa3bec7f7d05213975f1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88898978ab9d36183cdd0d187f978421288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c55d265dfef92329508aca6e531b1c0289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067053c9145110cbca801c95511cf3d7290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85d29ba3984b569e32d0448864c063291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d5b8ce55ddfe31432c946b9f1b76e8292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d78f0494171b02bfc9966b97a2b2f7e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0f7c50613d398af374467155a8953f294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9603b7ac31fd8652d0c9a80da5409a16295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8532230c7c35348e6876c6418133bbf3296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53b71bde431ca8de8cd89e38516f13297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1877653469a327fd6524db269653976298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dd52083777730fa0e9e8d82ac2e94299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7337a7c1b04594b77bc9bf4e66a3dc300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aad017cd7084c9402bd23460fb5feff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009798ed39c3b13391268e7a39a2a86b302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eff1122aece41834db309754677283303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0101cd0debc4633f38ec81bf5c071ecc304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339ddd304826f7a4ea276ca88fa93503305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efe15d442ead2cb4e421e57c811e556306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7856d1cc50405ce36f5430b603db95f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b50e3490f38143ed74133244abb4017308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7488014d624ba614676bf7beb7bf2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e95c0a204840d94b4877e09947ea2b4c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acd252b310ce93a6526fabeafacf606311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc99583f70e9068de1faa4fc36c627312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c228a180b40a14216a92644e7eb0be313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acf521f4c04b968052974da7bc061d2314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd19b7d434db6899705a875b1b22beb2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f19fe5ea7b6ba431dffc5cdd02ce026316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f57f7541bc44f83bbeb4e4e99769091317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0eab542f1142f6f7dcfee54a073438318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/544c807df34ffdcd8dad798a66180c61319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb60e5a33be9108709920ddf6ce4440f320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89ea40c902ada35059d9f615caf938e321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ffa3a71ed745fde6069fe2a1f817a7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec84f11023a70164e153cc8fd0e4f11323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f26605b9f21c541b1b8cd9d7d3bc366324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d858c99aca6fd1f39cecc3a8a1199fda325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef68887915309e5edf961621f1e7179f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a11fd68bb6c1f423e3118b83f653bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77c37e1316992efaa7c034ba3621630328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048ce008e21de3bb122e68a9364b6d0a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad93a1138f03d87054aeb0d216ee9fef330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6d037d7747776d0957ab47e3a9ea7331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3dd8df9d5701a4a5a79029d8024e30332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b35a11179768225396aa2f3711bae333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5866d205e67c6f714ec3e5691af546334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eec96a866218c57c856d0b6ea39fa58e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b5d6ab6b47042d74adfa62a2988fae336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6479752341ca85f913f777a6117b60337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb43d49521e079a584a0ecc474f7fac338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9369fa7c4b7c2e6514dca8e03382fd2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14538f1ce9283f280e151fe7a7bfca3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4578a58babd0c68036b185d135de309341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678e2337e8a8bd431b517209ad77eca6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa3b8af9c2a28bdacb68a8586bca349343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda2d3dc3087b5eff70bf20e17dc2a64344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe3ded79960ef9e4b72b2c393f96711345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44987fbbae13757c5d34d3768b6d0cd0346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0dd6241d9b4ec754beb033d48a2d8c347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec39e827ab4531e2de38a0451f6f13e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0727832222f23727c64cc5d300a0f5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02cf2abf4df7d156fcb5e723dafacd93350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21daf8f5700e33d8344a84283f4e5aa6351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d256e49cf14474ba292c991971cbc1b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb63873f4225bbb8548017e010dbc77353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4cc535dce502d450df8b8408577f29354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d048a733e0271d617152e3ace869bd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31700397ee5e5342a0b2004b3ad7a01b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d663a8be8e59f9a99cc373779fef2357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bf14cba9fd0e0bf49c035f713b7823358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bf3cd38a0e47d559b4459804f54ee3359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3990d5a98d0c4ee094d54cba4def14360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20bc94fa52b9b4a0287119b96df981361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70d473abbf2fa66e7a3b32aaee40b0b362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa87091107508d79e682ce74273ccba363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004745fa05fe57209d35e0ee7c127245364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007b86e990b98e50faea0a0e5c7cb97e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b452ae0b3eb8c9b7f9cce3c5c8782f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18340d1868e6f55b025d4fb18b6e7c29367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b0833c4ce1612c88fd0af29cdf2087368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3342a1494cc66c1f9519b68c3fe58540369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa823ac4217ddb0dc9e97a24cb2546b9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7685f23a56204daacb09dcf5cc3d3f86371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653d650d78a197b25c1910231e6b891b372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fba91c9e92e7cc01a9752a6e61a5b5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad52751119b1ad09d647e18664364a28374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa9f0bb765e3c32bcf99e078d8052d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b3cf504f12b2ccc53d27d12e430c5e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c96c7cffda8d5755e9e8ec02c5849d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65892a4e68a1b98d86ff4dd5967bdf4a378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee271bbc87938795c1b12d46ee1ec2c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2b9618a2feaba119c277add7b6611380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a7a1bcfbf3ed267bdb33f49e5c50a9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd601072f6241522c7418727d2484b86382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba326cf5e7c066e1cfe884aa13bdee58383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8dea3a0e484e90d5ac751ceb68e7f8c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc8bb3d13ef3e219b2c730586d7345f385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5caa3c33b62eb182b66af6b8aae95f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503d670fbb6fcf0fedbd3d7d70c59fa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a77e50b396580728d1b6ecb7b5d8f6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784945863a98dd5fd89a978ffc4cfd28389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb16e2f2c64427887bd0c0b221cc4ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36285cb79cfedfedc48956c5f51d15f0391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c9698bc126b4dd5198c257173eea95392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0fd6b7002d3f28f09fac11b485558393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b64f7dc8c2da7f8db7fad9f6f6f1e11394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf2e34e5fe814b11306729c26d87f4a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c0710a4e62ce8862a46bbbb55075d5396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43943208a1da35533be1975660a58c0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a34f86397c64e9ebea231f77aa169b3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230a4f1f09e8529ec98550c48627b1c9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3e8748a1bde4c2f0b9065bb7bdf5a2400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c20a8a8dc3894ab02301de68e8b3d11401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78561f378c60ff7398ca66846fb11444402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268674e00ed39b58b3b138a1169d146a403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24c3399f0994ff8e5a456b07177158b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b1c37f1c6a4aa1de4dcd4857bba7a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9f86de5129ea8cb9f2c4d988fabf92406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023820d63e896d6ba3db7a0f7fa2044a407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7bb6e5f0e2b9309fdf8f3322b61c60408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b7f3b8f8fb7cd729f6078dda67806e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3ff24bd2eb11a9d0c9bad78b3ddc7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9e6f09499a4325e63396db98666d4c411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e21a802906165aaf93c91386848c60412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9573eb1c604611f4a5c51bc937f4309f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d0f0c47311d66c2e47605fa83b5736414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae8c40f98fc476a13b67df3baf3170e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f341fe9f5bfed5644d4dd2b103c49a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23708ba2815419daf2b57d595cbaf169417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f2c5a88cfcaf75400cabe628a4a1fc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd496b8b4ebf145dfbb25db9604ada419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8908c3607592f37ea94db1c5ebe750420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e689684865c00a20f51496e0317ce2421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efeb38a57f7be499588cbb3e44d03034422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc218885a4d9a9ee1a707e76841dcb0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110298fef658580b2d9ba65f02a8881d424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dbb8bd271d9e665613f3d9c38b1999425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0296620a7696fea2e7516bfd353e7b8426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9102ddd84c11f07bdfa404960b25a8f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539c868d53217d4d91ea027d31e97072428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b046a7a75ee9348b373ea4db4ac3f0429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7668f1c2e380467bdda311d18d4f94430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d7ef2ae692cefc117d4e9f2587041431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8e932307ee051bd392bbb97674a47432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b71390016bff655b55609c5aae8f8c10433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb236ee510576098d521fcd334d49e4434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e9710370a88a7e8fb8fdb9364fb50a5435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff24a33df797eccd776dd600b79dd4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9dcb5a91375832c7ffb7bd7790a94c437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871be9215954edd90aa464e5035ef783438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d11ef9ce8fd8debda391d0fe256d554e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b955bd87878f426e1dee3649ee440c15440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4125e4127f54edf51ea73967321f86a441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0141d39de9164ca952e98a7b0ed1cf442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a623bbb1ec544945331829f2caf9d2c443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a3f1accd9d60416f86562f8dc321a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18739f00157c5400b2bde467dc11ce94445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc311304177ec1c954cf4de8085c61e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acddf4ca6ee71a1f90db9154193fb9f447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09bf6f0409c16981ebeed23a001c150448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75b3f2cfc97d320eb029d335cc9ea46449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5a81aaf59c595024d8bb24fb8aed1c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6491902856a554ff298d7ab883d039451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2355d7ded36779431fc2485847afc8bb452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37be5237d28cb9afef894b80e469301f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58618ab33c97ee23375a8bdd47935fc454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b195e032ae99cb6ad4d46893fb54e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d923ddc51d6383ca5b5eba8178a699a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a034f0ca3659c2d0553cd7b3b1c536b457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b084551eadad4363470e7cfc3299e3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943df6ad77ad76ef6793c45947e180f2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee15aedad995156bbe503b12ff71592c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987997d7c23a1f443dff86a41944658b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2882884a50665bd5a54ace8c149f17b9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a87b920620ee58ba1b48cbf433002cb463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de958ad8d994a9afee3228af5d73a47464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ee6e5794bc544c30afc9b5cb4da41465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07200a66f427727e262afecef6308466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5f153ef61a3d21881897c692c0d700467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093f0cae234d7e78301f3b9393e2e38e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3253105a54aa5523ee9ea9ed92e38e2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c51095828ff84092259dbd37e5750470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4227816e7197c77099135a2bad86f4471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1efa5f4d6c0a649d6670ea33819398472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5304cfdc8ec668975d3863e23952c855473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5544cea90d54fcd085bc373c970d2c2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bc97bdc2b11e448146b30ebe000c15475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1770173322b35d627afcc5dd52244f1a476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29631e46acf482e649c854750aa31b5d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41def693121360caf78c2ec17650f2a478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726b062af00ea86ced3fe9edc1b377a9479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f6ad562bbeae35edc96d85be98c86480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f18e83f890243a20ab46594c10b0d7d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27fb609d530f2c05be05488ff39e6d2482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7efb5ff8d71010d2fde70bab7407dd483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f296345781970b71cd22f948caaf723b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61685e583085b92e6a1bd3f1da29d651485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba67f6257d856e5c8b3f0fd007a0cc4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4364bdab6c2aedd8cca563b0408c10487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90854b095a0038d5ababab8f65df90bf488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b0101621648ba1c452f81ab33b499489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab38902dc3bf00b37a9b2c19ea46cfe490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6c50a0487c3b4d55515e3d5cea1dc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a76453fb3edc57509e2720f7b6f2b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4253f5e4dd69ef040cae075c0d56fd38493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22b17f3102eb3d3b21a8a2072aaa3bf494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd4b0d111a02de9aeb90311910067a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b8e7e231d7313938141a3436a3d32f496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c9d81501ae4004c4f058a5a00c8ba7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32320b08840a585c527e865f635b0f5b498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5337edbc533249c1178bbeb6a297818499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a2bf5742bcfbcf3a8d345a8934083c500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79dddc2a2915611e8031876dda041643501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f107f53b424873571cae896a6447bfd0502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba0b02bd7189f576d21dbac10131a76503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86367822a290f2df981fa65a383602e9504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f45c2f498a99c8d42ddafb4e243f966505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3966b41bd5d54f9a49c66e5f2b965a01506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88d838fd04d3159c8a72148c2ba5881507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4833ab2283d110f7ffe6fecce82ce22d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80fd13984ca5078e6e7e2e6d3a9e3cb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f9e7f84859cdf487962246390e78e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490a3030a4c1beac8452e815cfa7554d511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa54e8f52057714974cfb39d613061512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938e420b42755e0c8f77dd8aa1b60d40513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df13bd60ceff7a006509d48d508087e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f32ac7d0577b0afe57f8f74e3b379e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187a26595b154e34e715ea0da0ded835516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b12dad74dc8ae72330f42bf78feb7a517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7705956b8a5f4bdb5fb46f277f7e9b7a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9b69c92198d93dcd0070f599d8b23e519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7eab4aa923b34c93ccf161296f3be1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db621dcb38b552380befb907d2ecea1521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06afd96ed0bf7bee4b714b06bb1e39a5522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9962b20b867556ee59cd2db0d31634523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9b25d49768755220854e25cbc6f6aa524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1daa9fbcee0b2df292bd30b9090f34c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29eb6d2431f9e2ca15e78913b363bdcd526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bb2036d2f40aa2a17f1517490c57d0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da3ab39ccd3d57d1b182b165f400da528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6717f7c7b21bf2d9319aedf7e30cf7d6529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72df5e937c448705383484a884e4707530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f942b9cbeaa950dca3002c950537394531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472978038b4bbad5addd50859cc90554532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5acaf34cd8720d627fa39960861af52533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a709679a8bb23c5bb28e0ddc570996534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9968106f40238eec07b94315cca124535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba8b17d9e61d11d6b3ff4c78efc6c1f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cfc6ea500dfe67c0f376d0d4af8cc9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f075d1fea3bef8e90a36415577ce03e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/710107bdcf07ea314479cc960207f59b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b69a3bdc4f5148d8f5db120e183655540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57139924aabb85a4613c144f3792aa4b541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2855ae94f7acce7d2459b8316333264542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac1907bf105f836404c16655ab2eb76543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a539c0f41bc95a9020cd3be1e9159e58544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21ef23aa2ea8bc9bc9daae7ab25ad8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b06b87980b739553580c38fa290f10b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc01b5ff851254692fb4892947a2291547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f841d88b956240dcc2436cbd4e306239548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea52a751857b3094d17f54644438429549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d648d18b193c82387beb349d8fc5d66550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa3784e7fcdc5c253ecabde15707758551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e74d44af8df236fab0223cef954624b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082ebb9437c0eb325014926fdc679bd7553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda8a53cdbd2f30d91c677eb909640a9554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72e3ead064f2a7e257983a6baf7a94a555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8024a9faf086dd0f0d0e82f43f5807ba556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3510f3de62b0028157de03a5473ede557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756ccb3888672f82d1d0252643e1e46558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272e24cc06de53bf001e0ab9720e3c05559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12402e5224998233626865b17e5d7c81560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af451581777c8df8c11d3475bbadd220561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3949afb8ab30ac9b1fe25f63284fcbc3562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d493a8158c8a1217e24749526342d0d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab773d7f8e7a45ed9c5e7b483f3287564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d7124e486fa968f5e7b7c739cde89565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2505ff845d8498d1603350f61e4341e5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585881c437dd3b44d4824a82b1f956e4567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7451233f4f6d0eddbf9c7c7cd7b82f58568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffdbe6ffad20fea5701316a356c339c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4bb90d9819deabf6027fb559446295570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12745a5e9cf52391813f6276d5c80f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82262ebe14b492649646f01a0a30d392572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbecb759fb83b3f7f2ddfac46c1e9db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b00285745992a305bbb559208f37a574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c63d518f7e3c51b5b3a0b1130b73395575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60702ffcc303cf8e64522896ec89a98f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70386eb4c31f88ec4e2f6157159206df577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a1239da39ccaf721240ab982b6d6c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38138e2bc8c1656bb061c402947b068e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d96cb0fcc466759a944ed604c8ecb8f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6dbc3af566af924e95ab32261e26de581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05537479357f411b4646f0d35292b2f2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa7b2a17e60633ebb333e1abbc806583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555b94d00f4c5bb8eda0035a5b6e8fda584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a10f321772b2a20c9039df27794cc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d111ad75a20227e2f426b309154d4032586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b31c7b7a5e2000ff1f07947f5dab36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e2edabf236ebaf660df541210067c588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c52287781c8bef7ce55fd3c376f5c2589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef86182fad786cbc7d0f70bdcbc97929590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d786660015973d9bc8cc1808e5bc49591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5793d6eea2d1507103410edf7c29841c592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1a2df52f4a1a74dea01563f1e92feb593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47213b4630344dc2df5ce9fb18862768594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f24694409e8944a52ab4ec9fb45ea595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87d9516cfe7856748b8c111a50fa73596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096ea9d39989392f7dc548fe980b297d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc249cf945128a30a58194d0778420f598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6f6335eb6b9b1a1efe58c2bb14738599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2033b4d0c9fb564a1c1b1f0bf30803f0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ba1f01c226da411d4bb399959c6afb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fde560d4d049814c478e287de986e1c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd13e5eaa21861dc3aabe75e0d89def603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e9b6b0aee002d3998ff830eccf54b1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f8027a061bdb48ba375c4ae9213cb0605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28f28b25c9d8107616ed87d0a21b3e4606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3851267ad18d169b5ba74f10bd9a4607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed8f0d51e2d9b88b412793b8a802663608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c819fffb5e265d4da1163540c774f6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f204c5f776604bbafd47447eb30d7f2a610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7ff4b1a7230443153065f8480cad47611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6839af36fcc84a9ea3545f0048af755c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96fbf2c47dd34f99979aecfd99bc1af613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eba50e40cc143c8e5997fb9cc701376614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416914d1b089bae4e36d11a8babb6022615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022739dd2ff4f7b8038a009545ca4c27616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93c9160c99e919c9078750581b9d8c0617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb0ed0b93d24d9f26fa882d2ae34564618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05a092fee056eeeb1be30310eb20f25619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4682d3113a35f2fbe60482be085854620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a01b7d7555e4ffa29fe799c6332f27621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a4d950603d1b6dcfc8f00b6160fe71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb8c1cdc569f99f60684e0e722c9d3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16acb648fe20b5c55c21ea7fc5b96afa624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d199778e74dc27de8e6ebd6f187ac9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d230c4e07ba4da0169bcd6711b11d3626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1e3a5113aa315b5a009e596bc5356627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a79a2e3165d4c699797cc21a57fa6628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7c0706756eeb9816c328deb3497a7629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5920102d8262f71dfd7289c8ac4bbcc7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8dcae01f8ab60f8a95a1007edfa8bcb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679c3894e0da9ef85e1c4b4335ad5a1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6aa4d2fc50d9ae0c04b6b0cd528f80b633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35d775f3901ab54b674faaa7327e13b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f59a25498826de7b242bd2bb3ae5e3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed50f82ad0cafd519a8986499bb6fdd6636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef89adb7b2e91cfccd9eda554e0b10a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6886a8f73c5be3b843008a191d661632638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c4323c4d61559cfc581a3f0e39e804e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6cfcaca715885e90352525d56a0da09640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf647af02ec3b91ba3eeb2d800260d6d641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad7193101e0a0fe9b14a9bc2151403d642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26db46554464a150b6e761ef481072d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0148f985483a19013e74bc91b7063c8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa433ae703c07d8c47322dd198994b25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a915872296976e4071b7f2b787173315646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259b92aa10d361e8b482105675694665647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e817b41baf7f9d458d4224a90a8eb270648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb8b8a19ab822c51457970e7bb68442649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3789b98852577984e6d0f0a1c1625cca650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4da74be413d14dc2d98502261ad6e6d651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2ea498e56eaf1a6a8667eee39d3ac4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386c1f4258db29dfc9309105b122afa653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56a7d2ea6adcb98bfe4196c42950cf6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9918fb9c3aa96fb258bf3b24a9db9059655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82862df89721569a6e1bdee4cb4ef8f4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b91eb9553ee67d2a253877d24cd5b7657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78627b16c7899f410032f98aa960f0d7658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003948c65143487d249750c5704acb27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e975f431ff1342a23b5f29bbc2fecd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3eade386e42526a48727251079d37f2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a082e46394ec20b4911e34bb91101662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed686a0aca63cf95a2ed4dbb20037c3663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb3325a3ac95b5aa6810d7dc5ec908664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502af6c5819ba6733abde6b4d535d068665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46c5f7aedb0c822f18698fed8e4093e666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d2dadfd0718ec76157d6736ce7efe667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02245bc9b33af0b34cb925eb7e8f58b2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7a428b642d02eaf46c75b04ac3d9bf669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e01b92d430de14ec0a6cd12d7ee240670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8c5a6147639f15b3e2c7003ee4cae1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed54d6fd6773cd66a20340e7041aa48672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f1714db4ec7d9080ee1ce9757794c0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc96565c3cf0ac1562706322cafaf0ff674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1a9e34453712d2c74b5723f48cca31675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca694c25dea44ed9699179c3527c25d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20b2321ea0ff3b9036bea32ca3d1c90677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f327e7186894132524651daf089be608678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c1fad0df79c33221b0d77926d92950679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edca5090f9fe7c2ee6c48d5ee6129178680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29facaeba8c69d6e2f63f85b21ef7c19681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdb3f02abc1d3b92809b1d46757ea21682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847df63d8101814d39db95c6c4af6bc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e5130d8f579777205752b9d85a8471684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de831a8f8a2bfabd548d7ee3fa7b95c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668a0153c91d765e23b472eb5b9ca30686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca0439e92008ff6080865fb21d3f2e687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc3e71b6ba0f37c3c7b1e9d2694b29688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfe301f9397a32a4aa72e7c617af622689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61d5069a9ea70d1780765c1bd653c61690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de3050f9d7280964383bbdf726b8c29691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e6b508202a61be7273e4890e851ec5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d513c5ac82ae64ace37416bd6c775afb693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41de81509c01bef67051044cd3ddcee7694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6495fb003ca9ee950062a870c53ad4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4f99c95e9ca35e65c0f5a078083406696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e77c0133c2dbb93ff7c475f7d2a3a6f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c96673eaa83467d509c5e3f1d138f81698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46dbd344265ece0dec6b79e492e760f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfa303666fcae1037f4106a0a92a9a9700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2363c306116ab084c24368c10bcecf85701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3c019f50c4e3606e3c0c4e13a3b7e2702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb60b02737277649653bb6639f237be703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf42e8a9041413b7b1dcd043ac1df9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990442a89de33109cd52fbc1dc680d9b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27c460bf2e63c6481c008bdbdd4e619706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf9a3bbf2da11aec6a530947f92181707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8637d3f20d9a7effc930e68062e1e9e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9bab722fc76d64402b2402ebaac47d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9039c7c99290e37f82620357588fa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55514bf9431b1d68eb2058caa2e0b4c6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8ca70739e6224004d9e0f686e877cc712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ee120451940244d8652764115d2267713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee97468fa1a30d7df2e46ecf009cf302714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b699021a91ee52284b13722409af2206715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94e761cc5f9d60a228aa37b4bb4f096716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6527a39bf0bf402d7580d618c4dafc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0f49b4e3230d3d7c48b2e58d35bf53718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e37c1db138f04d1b2ee6ccda88d74719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0237b6d4ebc22c214f867176a8d6a6a4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2475499ed2f06c9679d5972b945d86721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ba513e300c1a6b08adaaa4f5250da4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf838e9684742022cbffe48d02723e1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5853dfad5094279549ffa92978d9d4724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eccbb9cf2ecf8431596f2b80a31b9a1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f011756c9771988308eea67f6216097726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bfd4c736bf881ae4047f12cd2505e8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7f5b7aa020ff9c0e6372093cac2ccc728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b5d49ef19158685d79c87a99dabd8a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697a2ee839cabd227493fc020e5d028d730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a0b686f2cb87a91529885cadec84a5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0bb591614e2365d47a61f45d633059732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12946c4e7deca69c0ce7cde26cee203733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0b9c61a7fb947f9a79110cadae8b95734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecefd4e630876f2a5af623385d34ff4a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45222cd8d68739cf33e48bbd84c006c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbd772725255287cd7b5c6f4daba052737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8852bd5127b79cbd9ba4bd861ca5ec70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627c79bd997f84b11e198e7350e61a80739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/322960898de2c485e0b02cfe454cb330740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c327564f8e504e2819764ba849f5c4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4383597b23c48f758d65bf2281755244742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b21fba688753fb49d14f965583a10a9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a46733f9856184c4bb59bc340483b2744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2282eb3254b570a6481409269c868e16745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79704a7a7318aa41e8a56bd27bfb3908746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fbd27697f4c5f192221717bc395ff3747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6aab286a4b06b454f6caf94bbe83c2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6932989da08534767642ac8debc8da749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1141744405643edc2c3e82607b2fd405750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1118fba210e4937f5e85bd61c258c4de751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b834f12038ff33a1ffe12213aedec752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9a0469e154112321c9ecc03359579753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28877c78da9389e07e283475cfd50f0754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7c9760fe7d6920eb45ea56dacbf402755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f8d991dba6eb2326c0bbbe17205597756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e46c19dff5fcab8eae4f429755088e757.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e645b2fdce651c1daca1f6a98409427f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f9eeab075069ea17f59ce68dde90972.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3590a984b49dde7c94bd46db763dddb3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41554d1626e25296dcca50ea88ec30784.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d08aaeac82aca32bb167973a89706ab5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c15a6e1109a732647cca6e3bbb5bf56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc353a91ad284a50acbe4940157a432d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda67f072c579b37bd6b2e1b789d6848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52c84c7492b7359ffad30b8be15c4599.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb6eecb100c8cf4c24a2a0fad6ab42a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0837f0e16e410a943dde899331e5a9ce11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef94e93f7dc8085dae77e8e1915ec6212.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9eaa0b7b2cdc4ea3949117ecc0b28513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689c79d788df5fc43e97a94b52f1ef6214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafebb922eb136387f91671e8d931fc615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0b55dea396753314d5c69a9d38d61616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d089a7510fa20080d78e0a3f8989db417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c244593a53feb26ec37b9c58d3440118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92be9cfeb2a42c1e4081e65d65a30f7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6272d1f56cdea51cfc1de09841f1676a20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad868599671337db91d4c2d98dfee0f21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad539651184831c7210716bf839691622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37502ff61dda76fa3c975ca79bd46ed23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79d0a2d84eeb2f5044e9e61ab90de124.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaa5c9ed1f6ce0e63ae7b5d3a3aff0625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cb10b0ca821b65952d8fe6b552bec126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0c0001d21bf688a44c541ec741d5c27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc809d335865372d825a3f3a29bf72528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84eee6650d59b7aa1da472d1035b14829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4989dc2b5acf3671d969000bee81a130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18fe4877c571ab3643c1f7decbd5d78231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b3683dc47f4fbf1f7a3a1dccd910e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483412bf9a7c8da7d94efd646823eafc33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182718b4e89913e2e14f999d02db94a234.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce90a48dde7e9f83b70e218c0b088ff335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92824f3094f55b7be877b047b4c00a436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f91de38abc71d8c6281161a30e398b037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810b887aea1e6bd726903548658fe55a38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114578b8d19993791b68d4a71243bd2d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81890d2a49b4fd880661518dbcfeb5f840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5088002ca84ca68faf6e3fd42a57b96941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d51d2d18b2d8f77f12c40769bc9de8e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cabc7b5427a8f6416a0b94be1f4b38843.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd3486ed614899464ed087e9ca0110b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b3e62b0e9842c54cb9b90ea66ae5545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d781c10da1a8021fd5b2d017697bf24646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef134378cb8eaa82bee583f9d79a6647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5606d5811b82173984fc928eff25dbdb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5837c9097e56520e1484e95be4e5930e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c07d60c5060afeb72497df3eb6c3c5fc50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3365952cb3a6a05221198792d018b80351.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876385ead0698f586f988345a141171a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db50eb6530c19cba4dd78fd415471e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2566811a35fba5ab77e25a56678ed3854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e178f3bb99b28fc4afd999583179f3e55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54246a9f4a580caf076f6005facbdf6f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7f3a12061d2d3b66ac668bbbb3195d57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f1fb5dd02bd89c0d7bc1c02d79c6bc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d97cff3cc7081c89ccddf5d839e46a959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc0986e6500d6a45e1664caa0a614ec60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03871e3109e7a32c09602a25d4a821e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45f9c320a922d4e884c2252672ee55262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd790c728a031eacae6a4f06e317fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d0218aa6d4fa155b0760dab15e21f964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceaa7bab0c5852a5d051470c06a0d75b65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1b268f190b20550134d881938ed19a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e441579d4ac746b6d6753928020945ec67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41da020e57720759dc211a597fa95f8768.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0365900ec87e37f41cc78f866e08060f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37183db690a9718e1dfdea073757c6c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b9368a22c8b8873df00603059f50ef71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcdf3cfa6d0012c25571b23fbe4113e72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c339be46cb760df613606571ab0bf6d573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4533bbd07057bc4c066dd40686bf082874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac6e51b4f689ae2d37aaa3fa6c2f771675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19f0215c6d104b5fc7fde41bc83b55576.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8800a903ff8ec402000069010e502ab77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a727dc73c41f519371f2887c969130e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a008416ee51fef0ece4d6478f11d308579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b6fb2a376e9cc04414d5bb1e8210b80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4824cec3643b446a26fe65aadda9a281.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830f72087f6491cc9695a5a769d2130d82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30a9eae44ca7f3de16d89dec887b76583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8150950a7605d28e9d29635bc6eaa6c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b310567d05f095be7444e89e5f46e185.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab295e8d1b4dfd480d7f803df0b54af86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b15b62fed2116a15bf85b6fad76c2d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286230d6773e7a9c02bd5f84e906de3d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0638075f8a898d593195f4711569e93189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175481a85c461fb07ac3ad8eae251d5490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638e93ab7881482d559b8765fe846ecf91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f7ecd2b859c5e57a10592ab7788ca392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf672d95b7e0bf1bf695d424a65b5bb593.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59301ca91e0be5cc413d669d591546494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf49446ba3b8d1ec8558de1c980168395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9ef5a20ce4e452f172539ee1a5fc0996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3730287467e23d171d70cb1c1c032c7897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7cc0e127ca25d220d1bf226888e51498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b0e8fe186b7cc5814f74d907af3c399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79dfcc65906ff1778f58d2d478deecb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977fd574fd3316c4473e38df4b09d66e101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a006117315b630853fba3883c95a619f102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1627ec9543cccb43aa76fc4ce5707c39103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8536e33d8ee3fd03244e07e40381d7c4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a09ccdb6119c77132b863245d5f271105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929d69a686377698de666b2920303162106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ea3285c33ee84a1d705ba7cc1658d9107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b915e469786399ecfa387e92e30bf6c2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935c08ca189e0f2d58be1e9f482228fd109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d6142fba454b0f2745a100c18cfb8110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031848ad1ff91644c581dbc610bdb5aa111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c50a7c378a3bf1a789b5f8f5fcf7bf112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e26efa9667874df697f8cd48dac3cee113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1befefcacfab46a99137cc0aa800a44114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f2e354d485c9e077e518514ec35f49115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fbbd0c3bece8e58683f5a45a48da7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf10c4e8f5b6f14b5083082af3180c6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3300041b2d6a4798e4e0d528ff750fa5118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13077cd200c23dbf7286b91b272130f4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2263028b6880efbf2aa3385e1fb9dfb9120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2cdae6cdc3cdb382fdf36826527c009121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b427aa6f1ea0d6dc5922f6d1044331122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f2473333e3031308e40e804022cf4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dfa71b9a85d1ffaa8c409dff29d1a0124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fb14ee29aff2d2f398df7b09ceb139125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b39992bdefba5c32f30bd25da0592d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e56ecff1d73eec37105c0e65ad5d0a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e7394c5153d3f0985a9c045111993b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5941fac948aba5d33b335e842db341129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08289f40fb043743a8f1e2f2c3bad3e7130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db97ea13450c0e4aed446e6b8cb1f6e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5e296f5292fd00b36edcede95e2cb7132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ccae82c45ca50a977139687a59e5b2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8deec6528c4d6c0c419c6ac1445effe4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18786b088854e31625167708e9d9f095135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8465d712eee8527a4c7d6c30de78773136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef8511a6ef84c0643fd75f3764f6711137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3571cc3f9a31d512f21366ee08fc3fa138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0717ccc70ae6f07e892e9b07fc1695139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002fab26ce03ebda6a7a2949f188c815140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77565409a7febccedae5dad8cce1278c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18ac514814a94977ab913dc289b279cc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a826a7f9e8c7fcebe275fecca41731bd143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1281f650bf131812f39acf5a6cbc1a4f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b3421a0e9bd92410df2f4b9626309145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb4c39d13caa35e04d6619c95e866e6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b9ee209f49caa0718d162742c196fa147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1940706b764ec79dc1e029c645b469148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca4b2e9fb9c16bc5d560588a21c0d9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cf6399229e5fab4de6909fc948861c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b9368ed4c9fd609819d1407dd49c33151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335aa760104df14120011a10ed8e21b152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329fce80c99744e1ea580837c1454a90153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0739f3454f8a5f81a3c33aed1f5569ed154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee4c620e5ea147b9ba6f5502c5b65f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c75f08a38cab7b0ffd75a454481be8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e60a43f2d58c0f11ba329ace2e14b96157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb09f9904067b9f81e3e8926d9584b1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7991d46d63f061f88ed5a92c756470e3159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94354bf44d31210be9896bf1239e9ab9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543737d8ae297391e04d7d2ca7ecefb6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9a54fd96159a31ef312bf6017b3967162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd3b427045a0b28ee89ea17f26b33a163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c920b8cccfeada59534025300894d285164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f6d53e9d98d8b234b8088c8281d223165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febd931f87d365e6bfb656cb29193bb9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5c0d6602240e74f022d34cc38f89af167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed92f5b83e5d147a917e390b8134b2b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fff693ee379f996392c22ab18ca347169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9b5fdd348f6c30c0cf443cd68e93db170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3da6b6471e12e97616727486bf6beb171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b3afc4e8525c293b59e023dd75b476172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdb55646fa3297cdd08caa552badbc8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538ae4732929c6f6653605d9f99200e0174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c628f94e9067f33ddb71830dedfad533175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/643d04528b2a60322f58bcb9bbf97924176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b62ed16f4b4ce2052deac87e037ebd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3a5688724486965f0ac0d8b49f863e178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76c7f6867d91f47c0745e4a2571711b179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50c0dac6744717ca911933e44c0f6ae180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c07a310230e467749832e809fcf6d5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2981826d253c5273cf0d01d5a813f1b1182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2811213152a96df006c20f06b6d93d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963f0f1a42871d63f85d4d2bfb650bbc184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34704fe5a92c3a9d5d72c13fff4994fd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78856b9d407bbb524ec671316b84bf6186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5fff3ac59d1a62448983b2a13f41aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49b4e99f4777e5c49966dcfadf5455b188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6355d78bbc5f90b6a8426c119558cb1c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cef807d4439600ead7fead3cf5bb71c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c67a4f6ffadf49ba164795a61d02a4e191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e7295c6f92a4ea0ac4ffb75833152192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb6cd1a5bd98b6cf22a1b87db2cfdf193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c727119d4b51dec9fe5bee5f5292cb194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8e906ab3883cf7b3fb8781a67a780b195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd8177338776334318117893aa1adeb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeda18a57aa99350e019d773e1041ed197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8c13e248d89a04d8f42f3e83c71dd198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68b1460351c10181f214e0cbefcf87199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30cdc868136a607f1cbec4904168dc31200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedc246f79f0697a955a8d321d39a73a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0b99ba1ec39fb4a1023619435123f1202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaccebc15b3325346ecf3525a07975de203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6967c6c7840297878764d54bf9427177204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ea9d110aaf917cfdb734e46ca4f4eb205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ffcb3e42cb73121ec295afbe94704206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b0d1c13576e518ee35083d2f69e15c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ea92cf6f82e498d9a21f49cf2c61f3208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a5bb10be263b9239766941b283997c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a8de5f231f020ca52e9fb16a91d4f9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d2bcdedfec742e9f4a7724261e681d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49581a9195f6e1351e83bca442b3b988212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4428bd9723e4308f296b45298a23c889213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e2cdf214f371fe97d54adcc20153ed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e871235bf4257c7cacb8c7168928d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f3d7d4ffc1a8b34044c551547533a2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b700fee9da603087980f281b12b4c23217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e03f52c1fdcef6e5b6b6a2e12f274d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f29cd9433e25fc1c04ac29977846845219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b5dbb67b53f4d4195fd77d28855f20220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989ff3771815ff2fc6cfeb855a36c7f9221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebad78dec89946c369bd383bc026056222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ba11381f3590aacaf37c7f0d953672223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d50195ed6dc8b5617d9a41bdf09967e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e0b20403398272a4f8c9d13c304482225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff043d0c325b6da46f3e1019fc55d8226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5829a06a6e3a3f32a88770e13d137b55227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730303296d2fef7966637214b4ca02ae228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2136fbbf3931139e107fb93cd181a91a229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf9001d77129679fdbb8b60687d40c5230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db2c90a69d83284899584cac6604f87231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9f7a14c823b05c2889a39c9f002c87232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702bc85192364660703cc8161e346981233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb5ec3bf694a0b300a1c46a33f8e267234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2fe768ee012118cc7ba7f19fae7bff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7decedc5355825ee11cbaa70f880a3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f74f82b01585ade212ea54b720412b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b385ed214bfaddf83db23e636c08b62238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c8b00b8d7beb8fcfc96d8314cd13b0239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498cd45dcead50c9680a0c2a0db6c51e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e0771b518cdf77bdb234c4df76a8a0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dd3713d473643d157db17e30b50190242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511a0ac0d40f03961361f3cc2bfa78ad243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69531dfc9a0af7aa4338dc2ae80a732244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982646959e4fe178ef710850a18aaa55245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e6826f049c59cf07749b6a45ba1211246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8148556e800849dde474fabd65d3c85247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273a511df76e58d06aa3114431b7376248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7194afd5e2d81229c05860ebdbf572db249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef42c106457cd3a22408182980bd27f0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337b680eb1883addfc8c934e92f585ae251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70750683ec647067d011811b84650276252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ea1cd6fc779153230320672722d121253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f605de83af120b3ae0864ca6485183fd254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e7715bc1b5052179c9854dc41d0f26c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768ef619f683a8269c3881fb33abcd0256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c9a244f0c52cc1b08431128ff5ed6b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3484bcb2ae74aa9bfa7b773400c856c2258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8c5ba4bc39a0b6a4fec1e7e6ff76b6259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdead9e6f611942ac8dee4d7b94f1065260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa42966d775c0a79c70b96080016946261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba66280d5246dcdc9e6230247fcf5d3262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db496a09cb5ebb7bc4224760060de73263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90a21fcaa9e0139934af083bd983b6c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4ee9421d1df9366d7c399ab59e8a89265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bd9d3d8f49e787696f8fff1160002266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb148437dc6f0afc0ac1f5733456799267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/718905e36e46374b020f9fafe6c7eb10268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540a170d5a7812d2b86bbabf4fb42537269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e66e04115b083dbc6a7771264e5e36270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75434b0f397a3afa10faf16469cefba2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c42a7ae787bc2cc036e51b7d0e32a3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1442849884b2969368379b890fd068ec273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc1286e9fdd79fe62b65dcf1d33ff9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cbb1a02fa3916d70adce4647aec53d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537259e9d6c45314d8b9860669a7f4a276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a1e77d67eec3da68c5507b34102b87277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6163f4444c1d3fe2314bc27f7563e278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a987af195e42638c0ea2ef5c88dbd81279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48edd47159593aa3c593792149b4753280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a61daa7fdfb32a39d8123d9988b676b1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1a94fd71e121c0e790544f552dc148282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ce1496224e3d3f0bcb82cc29096164283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e13f2950fdd4e5ac17eac4f723b156284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5689ae08a2866976d7e44f78f14c84a285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d231633562cd3de03ae7b6f86691b93e286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6360c6d7f6634a0cf462372c85cc0e32287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4faaedf99361f11f9c0023d90418cb288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc9656ce6d775600e4f1cfc9922673f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb3ec49daa45d8c43a04ffb6b310353290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d3b108817ad57f913d9c999f6e544b291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd0f72788c8f6747faff1377d4255d7292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ecbb08d0f900ad5ccf6d484adb850d293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b10c2a2e5e25286d0d0e4ac68b10a78294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6c8554f94352744354f1cc0798874b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3515c05ca03cd28147705759b730cb296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af338b62216b0939717258f910b4358297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc530786fb84efc0ec2cd9ccdcac268298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1291f02f1e6b8ae17108199c48d325c6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5863a688fd824c3331687e3245cce81300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab100b31d5b51577204d24910a466e9f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c771a0fe06dc4f0a542d6f1034317de302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc5f4aebd0ac475b420760d5a06a4a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d21bddefdaedbe0f7184d9d322566f7304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237b82de424cf54f660181eb8922cb05305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac835da485860b1c3873e6fab13a9b6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2872ac2f455b4850359fe7675a049f5307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2173dc92deb51093b1c1c7775e6b90308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78aecee19d3ad69159b2b495b31484c3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7f4078bb127dec0d5f17bc0182528c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a5ace4689a201b1f5685d544645c84311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e671bb156cff5ec9e0e3a3a914d97c0312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffbfe354fbd977e82a436dbea678367313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbaf0ed36b4557000c212a84836976f0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d418c25914c2ec87daf6fcc1c39f07c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592082bd2df88d340af0e7677a842703316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074ae2c2665788f382eccd3e0591d59317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6b9fa6d83620bb28d4a0f2586f705e318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2715b200bcf28bbd45b9bb6d9c9cc280319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404740e90303eadf4540730d5401e5c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc623e6222e4b7e902a5bb723d687441321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efdfc3b673b19afe7adcae9eaa2e0dd322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9082ecfefa9fe172070422985e81512e323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59917fe4edfb4a03e2eac9edf1ec870c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3215f5ed33be28f34cfd5c1f2601119325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdda3edb972c0a3a787273f0b190fffb326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393a873297fdba615c2d38f28932bb28327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6227968dd9d40ecb7180ef46a6e7bdf1328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afabdfec44c58c0a668454f46fae012329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473fa50bb3aa06b62e28f8ed754a5ce8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a148c3862f15a574f18e5895425c4a331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7603eb7a5275f2532ab19de1193ed514332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503c335dcbc5c369143e3c6ba03c8392333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68323233cb7bee69def96a7576b492a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478dd9aac1ef861d06c04d2a7c425b03335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8548e99fe89df9f4fd0930790a50b30336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9979d9f977f8922a24d75ef12ce4f73337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07a306f617ce6143c53dbac37a28872338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45070cc845bdc00e92678ca963986ab339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f9440bbf4d57577fb314c499c57d68a340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9703699f849843d9f473d7adf4637341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b12b048c5e9fa041c36be81963fea48d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01fc307e03a7b3922b0cbddf92405571343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b933a15c05a3e8fb6c77ef28ec1436c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62be7dbb00043e76b6c8e78d637ff361345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a049a945ae4ae801b713e1de6e455ad346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675e2f136535bbdd4a659363c9c86357347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a2ccde8b4918f6c76e19a04e24d8d348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c333748745f591210709d1bb817b38b7349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dd5630c815bde881129150dbfd0d73350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93281e469e716ff8c47e60546a62d243351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a92c07497d77d74aa70384f97f20910352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6d309bbabe69019b07579b8f389d4b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9ee34fccdf915f946be7942e2906f8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4c66f59f754a1ca7cae5734ae32bca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5527f47b1cdda4a68c5e3a0f56925f16356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d204d96b8c47d07cbfb013ffc62fec5357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d5cded0267639f6e737a8e62c12eea5358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a9cdd4fe34c678560e7e3cf1e685df359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9342144df6e6f0815f96bdbcecf1b70f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d6521a729e5363d28fe38ebfa6744b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff47cb62eb9d4e21dfe48b39bf01f2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7652cc8f520eabb459501d85ae01486e363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba77a2a555af73be21b080dfef1de9ce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7545a04e54216a63fd4cfc8a9690f2365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ff3f0fbc44bf88756241d723223aed366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5758430c6612c000e74384b3755ac914367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b38a03216ea7aca9594e3f3681cbce368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8fecab6471aa9c879eadbd2a4d918a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87935a707561379f04307f72f615ff00370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d683e69e6bbdfd6ac9c614f0a89f8976371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de1f5d691536bc1eb370aa66cc0c2d0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc624d354aae44cb172dfd3f42143f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72499fbb40af227e0f1bccd965c96b2c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491e1d419056131b4b45a586ef40479b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7ce0d2ff0f358daedeca295f9e1ca0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367af879d78afd1a11ea2b43c8c993a1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372e55c04b2d1f07d90f4c0efc5c0602378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609ac963764428a051f490e955574be8379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534120f522553dd6b1a4c0f9acf2678e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd61aa8c754da710522700d5e115c987381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52d0b3759513ddc28e6362400083face382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6066db3f1d9dcbd4525dc593918e06d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66662e0446e068b400013f2173583c5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7bf1064362cc1d19b140e906eb2a4a9385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0022da4039c8eaa078b5c880bbb626b7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8719df51c5f29c50e268eb5cec81020c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c166071c628c7307dd63a4a5f0b59d7f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc995c2c17eaa944b34f56c5666c4d8389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96097c34d32c90362b848e0f5de428d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36d9668ab35afa22576fbd8bd1ec708391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3710f1cf78f1d586757baca766a7ec8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07728b4d84828fea99ddb989cc083ef393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48ab5a4b2a9944a575690718429a1b5394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5118f1fd3b3377e398138d59a81fdb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5f82aa9e2e510bc0b8556fd70de22c396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647f6a695ff3e887510e7d88f1e17b4397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb0fc5f910266eaab81648910e432b2398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd8200117ec3d0c037a248ed059f3d9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59906e1098caac6e18cf9bee9c8080b7400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cdb024d4762297a4fb11785c1c0123401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e25a799f4ca1f4e1b2429e8358195f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ef096527f68749ed4d4de1cbd7d78d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1703ca4b0cb51bda88c449a65b970005404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb6a47ec70489c0e8980529a40cb8a405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6231cde80a453ae6f47b92c8600772406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ea9e4d1ff7a6a49c608f3ca86bcb15407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4a021004feb5d56098aef0b8499ef5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38db92e423c7500a89fa3166f9310056409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed011aef6c6a70d052407cc2a4d0ddaf410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445401486e8cff022d3c7b187ab6bd1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c994f3349a3fb474d7bbdae9c347f8412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb74e5d4ef0f0b970dd2ca71b661523413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5c3541955686ed5d2df265951d2c4c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bae038d28c20a1f9ce76c271100b2bc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bc4ea69ff1edc4350b0bd20950ed7c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149aacc2953ba2fef2cb4737fb11708c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba8d4334583954a3ccad7ce9e1606ea418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64224b5f3e2fde50eca910a5b8537d17419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60cffea91e81029e8aad0de382f3d15420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9deddb9f4400385170a1057ac2ff79421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8eebcc449ed85d38f8102074b34659422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039bdec4427180bdd8727035b84a82e6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff867761aedece973f391ce801bc2e4424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77d8d151a49a9e16e6716216d5717be425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afec345ad5a3babebd66c59819574230426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e99d1d5fe08388736a7e47d13e9a1b4427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615f1fc238c694e250ed1b94b9fbaae428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2fef1e262aa26e65d81c882c9f4405429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ce6c5cd2b8a88f0d0c98d8da841e0c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8721fbb9874e66a1ab6b807c4a84c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4975d92ba54759b0f070e736873cb72432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b21f618919f2d5b1062b763c02a2b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e79dc22652594d406d288f8e46598434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508d9a67736c9c6c55ea6751fb87e66435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10ecad823efbf7e2ca7e5262bbfddc06436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2421a333909a47f1193647f64b17b88437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ad2bda537f32403529b4514933eabb438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2fd4faa2ca2348e883aa1cc36e71b0439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14987ef69fd028492aabdbce787aa57a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7796ed46bd85a7b2c539e1c847c307441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599cfed4ddd63a7b4bfc5efd45f8c5a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cfa0a818f11d70103f8923d3a49fdb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe991eda83122fd496596c751a15df99444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc629827aedf0de4575559129e3e1fd445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f653b4ad7910cf3ea254a4ba6cd3a14f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db595426273233970d0f47d3afe5e5c0447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1cdd1b50e9c5c1e45c27fe07ffaa66448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f75977f9a57bfd0a730506e16960b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18694da3e3dbec18d808dc9791868f7c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb699c5da390c044ca6c06dde9566af451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaedbdccdd26c711a98cf3a8ed00908452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebf33232e0b2ffc38ad93f3b8d2f13453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40762095ef4e60c8509939b7c359fc5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ca35f9f2ef23d420b5350ad2057d01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d570e910030403e53a8c34f1d04619f6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5333d13cd9f0a33784341d327da4b185457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c3746da819a56704ca86ed069d2214f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b729516d595c091ba0281c8a83a2a19e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e760227e07635e0171366183f55b1b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad10525d9f749904e9fbead4ae40c252461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac205077f13b1fbd816b11eb4dcc8b4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d519281bc50f53dcb192526c0b7627b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77460c64c9ce4e2fd4c5885fa031414464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402cb85173e64c111d7734842912c39d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaeb5ef0bce9e993f7f13bef1f0eed466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3886e7dc9b3cefe15540217596fa6b2e467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798677243d0060e0fbfac265587f17f4468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/059edb03785d1e77f3c236bda9f762cf469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c09727b3b084c84c26126c8bbf7aa46470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863c1ce78d1613a2bcaf163340d0f7b6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fc95a5c005a13dfcc11a196a6a04de472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c10af18f18a3ace6df42d8f957c2d5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c7592006b9b93ab8fc8cc9ee47e65a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf676142017f0becddad8cd8bea4786475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd950592a5dd541997fa4d6af78ce75476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e37dac79ddcf8481f25fb1a979afcd9477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492efd43598660882ed295e295190ca7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8015634569697569249bab98fc44b9e6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de8df2860a6ba59ab3d977553a934b4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb2cd696cef44fe049cff0559b47b38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5f28221e27299ee35b6c2be29f5fe0482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fab9c8fa8e02230fc45254692c22bf483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f364e5298d421bba8efa70cb3597377c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb7151b46f1bf7f8775f7b54db4b338485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5830d280c5b074190afad99197acc9e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d18d64b605e056e3a074002019b3cd8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba14bb581b9b05794269584b7cfe00f488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20f09f47c0d567a9a25d3625c00e571489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71217964e05bc39d56e522f9e96a406a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434c2819accfc35fae1d7ab9849c17fe491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3600cae4aef2dab25eaa4cb0c2611849492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342727be8c56649c5d7e025686eff577493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc725a76a45405761ffcb7bea2d1d5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f062ef1dcdbda7b00b2b95f8c424bc3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ec2f9c58e558146969d6301a7c296496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6b6509003274ea7bb5aa649f9ec6d2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b85acce42cf5f918c12c2cac515143498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea032373860ab8cac9d676908cbc368499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f76a6ad833a317f5be68cd3404dc21500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f980e3aec1f22318c403c665d9313c94501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c351c8afcf39a15475fc78aca25805502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c5055793177579137ae43bd4ca0e9c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc7b81b6546f97e3a2eb24ee8ad45bd504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2902814ab4a823c27e89daf962f137ab505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaaa0fac3f592f32bc770161429796f506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff2698297771d54fa215ff4846d8124507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb6480c2e1f3cc3de048eba98f0d883508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936fe14dd872c2ad74d2b1356801d44f509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c541f55c2c46d31855af314f8d9457eb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ed756f94b70a4c57338f3d3347f2c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca15744548222a0bf83b2532ce284d11512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9285bb61724f7061e3aae2e567004d4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b09fb1052ae7853f9e8df9dbcc0beb8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f353536a0900147723f6787d80a81c4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396a14dbc31b3b95d6206eb0c6af7294516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff992d3d1ed83e73ab9d8ab8773c2b8e517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0b502f22fcd282e5430a104e0c2f7f518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739732f9d13934d3a7beaba17aff28eb519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7311ce6fc0594807a4fe3223ff0cfe1a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c5192b3506a53da9a90a1ebd63e908521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7987418fa5d773e50f16b4b2da53270522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d012c529b689f00085875581788ae109523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e95d0e03fd8d87a513bd066c62a445524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed728a2b8fc68982228ecce4bd1864c525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0764c565596edc9c888c37efc7a91b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f818d63b8307e3e5c3df951ec1c0e417527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea21d31dc9831a33bda7d4c1fea4d1a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d8fd06828fffa950a4f18643fe9aed529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d173ffa172ee147ef2647c88f39a1e2a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bcd2979639c6e54cae4766fec61fd2531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64fb729afe3bfc6f4883a38d56013fc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8441b1f8b527a426be4d47647cfaec533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83279f878a15d4dd60373dcf932ebf94534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00687ab6ee04f8301751a39e3aa6764c535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e246c1ef322599c6c0a25eb2be6b0922536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f2f2583067c5b56fb7f2f3c4495cc6537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c560187cd38e534f2c11e684a900ec538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2a65a871e3bb2104a4ba9a0671c6036539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9f2f86e8c93fd95df424de7043ceb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/742096bcab1a60cbe04046f72a518d73541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73119d5495f19081888ef7525c287797542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1afa64a280917e2a213e3f57103ab543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4139200ed519779377a967a66dd3f679544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad11f54be2a64dec8c1fe8444c30b6b6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/729feff7c9fae29b81065a8192e686c4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28db7360c954aff96bb4aad38245c7547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d1129eefde511a24c59f43ca6fc177548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b96fcd9ae7e2195dab05eae3d3699a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2fd3dc63bcbf2151bf6535e5e53a6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e625981f7880ecc7dd812b8b3ec62918551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0862928c530e547f55ee25f66ccb7d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf4ff1b1749e63147c1ad11e0f895e0553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcfa1aaa2fc9161eac0648d28bea949554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697add962e562aaa7de9b0f5f9ff3a32555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7cb7bebe39ed58aa07dc02d3f74d6b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126b61f8fc2857ff5f3801901aca0cf557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6b9e7536e8fa51d4c88e2a862e081d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7af364adbd8f6e8890981c91058a08559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd22e79615e62246c503f9d106b3050560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0710b4e6bb28b4c0151da551056183561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08a82dc44210f6932d71288d88c61a9562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc52659016cb4205733bda1a34d7124563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ab9759e24cb248aa6f42aa168adb9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca185ce7a3a5e9732a255a2df188aa5565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f6451db83566478df7adab0987102566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8226acc76ddbe2528936b21c8de2d4a567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e13022d22da6bea5d22baad07567e5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3602d4a2d314a99723317bffba4904bd569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f5370e0c55fe7850f3ec264a74cd5b570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf436cefea42eabc66d29ed4ae75991c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e41eaec7554ed04d848d929474d14fb572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ebf43330b3ba504017b0825caafd326573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0778fe040eb44d3c10d2d72b3d3079da574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170fa810b6d7548ac9709817e784403e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cf66508129fcd6b7419c3130884dc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea42ab6387986e08d49902a07b946cf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a703ff60112c4fb768e07f0146fcf89c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75299b4c2a6753315eb296a58b8daaf2579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e999641db64fef50e566e1167ae047a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0648817472bcc2876c3d0087246d9581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536b7f612dd69428c56d5b7dc0088014582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9605464bb2baea9e854e518c6ee2fcd583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdf2ec9b59a4f01247d290f1ce5972c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e54819724fdc9d3eb6b3c0812d4c44585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047e67f5566a1589e49fb413531b343586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f21e1fb75fae6382cd38c0c219650b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746a1cbae25e7772a8aea48bb3e3ef0f588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1540cda89f3d76a4f3593f4503b15b22589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac79098c86cd01d82f49c0111916335a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6c68368253feb30d062de1e19d17c6b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a324c6574a2b3dd191e7feed9c371aa2592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844fc54b6ded5fa1a52067fcc3f391fc593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e109fc4f8cb4786a5baa3e2cf75407594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4b22e44bf79453d20a45692694edf0595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f2bae87bd25aa9cbf50b3cedf3b9c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ced904b01ec439b98583ba156b843d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3a91213fb22f587b0ffd5042ef3bc2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2363725ff06fbd4fdcbf5754bf6903599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b98e9321a104b1b05f6885318b7138600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d733a759a259309d8af38ce938a797f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05ef49595f59ae4512ddfeafe68d4ae602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da43e2599c644e68d788ea034ec7d52603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c6a9b1fabeef021cd5b08e5210f1ca604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1e5a245b6545c72dba3154067dc152605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ec816d1fadbe49bf2ff77812204f89606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab4f2e0a8481f97e3aac326f6a44b6d607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c10b652f9b38d9fcdf7f3d4906961d608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b958e20a425d330937da51f56391def609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140873039bb9e3587160b0fe01284539610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5c24a3fb6fdf184adb17eb3f145f5611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a501fa5370e4a0723ff368d2e07fc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442a95e340f37c343f849290392359a0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee04603c28370726c6050f53acce5613614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ff51d30d02ed8889575d04bff6c894615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5ef94dcfecd85fda5a07f038d374c0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0a6a311b23c0658452244fd1a10260617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2a5c8ab73ee40d4457f2bd0e842dbf618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1755e375dea5db1d96c3fb94b62247619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75407a29ea98ebd1bef0633a76368281620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/050d53a3faa92087bf33645b713e2933621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f63911eee972fdf35560123bc97637622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a683b5c0327b459caa7b2c91c15ad5e6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b4215fc5307e12b0d02dd3dc961206624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6504be7e9b57190ee79b4457d2f85210625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ed0ce1ed49f8b4fc23475318e85e1c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a48cfe703fdb146f6f1171568658935627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3ccec3096177422e6d353e59960924628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3741dfc1a4dfc6e00bc8945bf22c83b3629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f1a3556d9dcd3da947470161b4cc39630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a0f9f1888fb7fa915221ca84f2ba4d631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa170234ce6b98f3804cd3c79d1d910f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ba97e2a2619bcb3db5f7a33bfc106633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be77f6364637bed1ae0f2eeebd771e44634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe76259b4fd547a69cc1fc30b64b91fd635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7129be86ed3ba5e9dc2afdd524b3f6d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb157d7d16f08f047e73af0f40dfd47c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3a42f5c45f6dd0b70101b40c75f020638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db89fb2f86b239944a1d514ca0e18406639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f76215f721a2fb2d4f49e025d9418ae640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cc45e4aa7394485416d384fd7a8b67641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea2186ebd5d9fce6087bdf2caa20589642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad778f44ad29db47bf08fc77b3dd59a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109aaf6e44ea0fab4bc1b173e8ad34a5644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec8bcb5a903a440cd2b41dccbe1f7767645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a47beebba907f451e786a6076f5b6de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3166c186b8faf166db2bc452e706a3647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db662d0e481927e06c354ebf3d2b859648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01e35ac5d2196b16e073ec035f0d72b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e333f43a1086f43178c1c9f92ae0526650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84df3d1b7edd53571a08afb3a8db577c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482f738547cbe71c50da1480921eb853652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de609933e8a59c861563e2ee323049dd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbb5df77796de15b81f61f892a7dd1f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b3e1833aa36fbe26e7c001252fdf27655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11516b23d6958f2804a0a0e6d229f15b656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d4a0707e6c452c1ac547052d9b5875657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013265e3fb57150c22fd1f76359d70ef658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb7bd7d1b150f71d7293ba7cadeebf4659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e394d7002ed6db3eb3ee02017187ee6660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fc653f390fd7a39056bf8e6ff35f87661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298a2a5f1bb7bdbae9afe1b62775cd01662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c164550b13f19e303ea18dcd928544663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f738cbab0e9b8a95c77a912ee7722177664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caa9b75e2325042b55ab057a4815ab9665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da8ebe682280c423fd9d519434bfb94666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d827b06e653f247687f8f473b4f221f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014efecd00be67eebd520f6f07f9dcfd668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6631881a73f05371321ea90b2f1b70f669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93cc6586700c089caffdc94f5729b9d670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32cf886492b0b58f445152e36be3212671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8da2a53a25fa1e15687d0a8cbb2ee6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7df07469cb6701d8bc23e136a14ed33673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacbe2b83dad5ceeb6653aa35c080e7b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96da15b0d6d254246f73e8761629fe3675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce21cea72c38d2557ffc99adcf1b6a2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470d76c78856b32d90c71238d9f0bc0677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d0d5c2e34ad38dcb5c797c38724309678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb8903856d53586b07adc9d1a68c7ed679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2434db1bbbd1cbb7348e217db2cfbca7680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700afe2c205d0c3b9f9238a365e25aee681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc3fe9a733820a20412bc9a27b93938682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03788e22bb94a9c1f21d0909e253ec8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5461e72a0d7ce15309cfa64ab0ecce02684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7e596fc5af35f84988b0f1588a3fc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6d885c66604840e12186326d456b36686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd408bd609602ab1fa14e5325858a15687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6c6b5d4e010329481d85617c6c62de688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28506cc57543b476add8a48300181168689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5b306a985a25b244710c2d5d1d4584690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c542a875d82f478c1a69c7228cc35d65691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2d742843617ed9b5688fb1a4385248692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a4b433f37a1b5a23bcb9daf901436c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8468eebda59e4e7db8d85e9c54a4795a694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c4ef6abaeeab945795810be194ecf4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aceb955895f8fa4dbd1cf87dfa21e3696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62803d0c7c6ef96cd601220e741504697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea4c84e33c35cdc991a73cd1f08af4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d629aeb47a6579dde925729c94c94399699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716e23f6934bc36aa33b5064a025eed2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6467f653f38d3a69b24f99daab358b701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca8be2913d0f85a9063271669bc8c5f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de81a66ad3cb1119a83392b49d5604e0703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf52a7b0e184ccfa9519765d111ef5704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fef447be8d937ed27a152d775e5def2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91972618bf198f6ca477af02d03c63a3706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04cdbe0f008a1aaf1cca609f05da46ef707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045311ca79bfde70121575dd4c42268c708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7519d9d4d3cd65dd3efca065e36ed69d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17439532278cab51d946224ca999f3b710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9480a2ced062549a04073ee12c1777e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468e171e6193992fcb22fb98e20f4908712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f69a414ad1fab4b565e7bc9e6686ad713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793bf9207fe328adfe963a52a6b6a4ac714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23be0a34ed13416b34d79860e95d5553715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf12ff5b03a6ccdf1af2c7b5f6bd36e716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6392c36dd2ed39d65ad26542414568717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcfa7e4aa7e7d623fcf04301728c550718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c778e1d8944ac9244cb2823da488f4719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bc2d18b046135536bba2eb44e70c00720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b91952682ca6001fb01d4c43c32fd9721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613b4486c83c7aec39e75e670194b58f722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0dab92e4902d0b32a3f7f8c6b53b4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a44269464f9f07c6c3f19c0a97ab84724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef180248b77d58d6b33bc965f45844725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10dec33ec404c71197e4320b1cb1d05e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d50448ddbaf5bd037d9d14d7bae46a9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4e69a0245c01666bdec1ca134c330728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090e20c38deecc4a76898544bdb2c9db729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d64e07bcdb4fe5736cfda9c6a21a64730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59c2a7a8e40491d2659282114370b41731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9873adac23f8a6c9c0273b4ebda0dfca732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f2bf026a5f27fee856c7d9a6f571d733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ab0d5b72ecb5d40f88908a344a9e2734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7f89f5201aacf0daecfc6848d6df6f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c50ac1ba837c62983d82c616b914a7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b19a5ff752b5dc3967ceac08aceda32737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb121974e52176c401e3ad9a6a0eb59c738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6ac5b355b36e5632cf1244adb6f6f6739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeb8428dbad530457f07a29fe51e5e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a462e711245a71dca3edb9c4c99d4741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4714af610770ab32ab4b3417de72b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b814d763930f7a2e031475a3bbea27743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed68db546f812e0ed5bcaf78db63179d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2cabd67f2b1a9406f0598c36eee60d4745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841487f62f79fdf7d7ea9476d10c4c0b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14fa48c3bcc5bee9ab2862f9560b404747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aead839343c259e46fab23c49a0de9748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bdf93a6a5ec5ec7f739ba72207f638749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173faa1eba78cecb4e6bce1d8a0d1cc5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d5f842f3a81583b4761a4c0adbdee6751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000d0ffa4f58b1db60b2ead45cf02158752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b772c9809ca1f18082450e9c408d9f753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -23938,51 +23920,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId686"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>345</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="687" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId687"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24058,51 +24040,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -25928,170 +25910,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>378</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="753" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId753"/>
-        <a:stretch>
-[...118 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26358,51 +26220,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J381"/>
+  <dimension ref="A1:J379"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29607,6317 +29469,6267 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18148</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>6.7</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>26425</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>10.15</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>18150</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>50.04</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18164</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>33.8</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>13917</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>9.140000000000001</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13918</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>13.82</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>557</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>340</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>26470</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
         <v>560</v>
       </c>
       <c r="E188" s="0" t="s">
         <v>561</v>
       </c>
       <c r="F188" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G188" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I188" s="0">
-        <v>79.06</v>
+        <v>16.72</v>
       </c>
       <c r="J188" s="0" t="s">
         <v>562</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26469</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>20.45</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>18172</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>16.72</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>0.5600000000000001</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>26483</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>25892</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
-        <v>577</v>
+        <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>18.5</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>578</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...13 lines deleted...]
-        <v>578</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
         <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
-        <v>581</v>
+        <v>578</v>
       </c>
       <c r="F195" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G195" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I195" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J195" s="0" t="s">
-        <v>582</v>
+        <v>579</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
         <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>141</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I196" s="0">
         <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
+        <v>585</v>
+      </c>
+      <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...13 lines deleted...]
-        <v>585</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
         <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
         <v>589</v>
       </c>
-      <c r="F199" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="G199" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I199" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J199" s="0" t="s">
-        <v>590</v>
+        <v>587</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
         <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G200" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I200" s="0">
         <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>593</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
+        <v>595</v>
+      </c>
+      <c r="E202" s="0" t="s">
         <v>596</v>
       </c>
-      <c r="E202" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F202" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>593</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>18197</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
         <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>599</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>11</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>21.5</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>600</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G204" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>602</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>597</v>
+        <v>11</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>603</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D206" s="0" t="s">
         <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
         <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J206" s="0" t="s">
         <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>616</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J209" s="0" t="s">
-        <v>616</v>
+        <v>617</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
-        <v>617</v>
+        <v>618</v>
       </c>
       <c r="E210" s="0" t="s">
-        <v>618</v>
+        <v>615</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>29</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>617</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
         <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
         <v>620</v>
       </c>
       <c r="E211" s="0" t="s">
+        <v>615</v>
+      </c>
+      <c r="F211" s="0" t="s">
         <v>621</v>
-      </c>
-[...1 lines deleted...]
-        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
         <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>623</v>
+        <v>617</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D212" s="0" t="s">
+        <v>622</v>
+      </c>
+      <c r="E212" s="0" t="s">
+        <v>623</v>
+      </c>
+      <c r="F212" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G212" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I212" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J212" s="0" t="s">
         <v>624</v>
-      </c>
-[...13 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
         <v>626</v>
       </c>
-      <c r="E213" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F213" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...7 lines deleted...]
-        <v>623</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D214" s="0" t="s">
         <v>628</v>
       </c>
       <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
       <c r="F214" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G214" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I214" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J214" s="0" t="s">
         <v>630</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
-        <v>635</v>
+        <v>632</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G216" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
-        <v>636</v>
+        <v>633</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D217" s="0" t="s">
+        <v>635</v>
+      </c>
+      <c r="E217" s="0" t="s">
+        <v>636</v>
+      </c>
+      <c r="F217" s="0" t="s">
         <v>637</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>638</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="E218" s="0" t="s">
         <v>640</v>
       </c>
-      <c r="E218" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F218" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>639</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D219" s="0" t="s">
-        <v>641</v>
+        <v>642</v>
       </c>
       <c r="E219" s="0" t="s">
-        <v>642</v>
+        <v>643</v>
       </c>
       <c r="F219" s="0" t="s">
-        <v>643</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I219" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J219" s="0" t="s">
         <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D220" s="0" t="s">
         <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
         <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I220" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G221" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I221" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I223" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G225" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I227" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
-        <v>11</v>
+        <v>671</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>672</v>
       </c>
       <c r="I228" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J228" s="0" t="s">
-        <v>671</v>
+        <v>673</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D229" s="0" t="s">
+        <v>674</v>
+      </c>
+      <c r="E229" s="0" t="s">
+        <v>675</v>
+      </c>
+      <c r="F229" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G229" s="0" t="s">
         <v>672</v>
       </c>
-      <c r="E229" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I229" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D230" s="0" t="s">
-        <v>675</v>
+        <v>677</v>
       </c>
       <c r="E230" s="0" t="s">
-        <v>676</v>
+        <v>678</v>
       </c>
       <c r="F230" s="0" t="s">
-        <v>677</v>
+        <v>141</v>
       </c>
       <c r="G230" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I230" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J230" s="0" t="s">
         <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
         <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>681</v>
+        <v>678</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>678</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
-        <v>682</v>
+        <v>679</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D232" s="0" t="s">
-        <v>683</v>
+        <v>681</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F232" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G232" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>684</v>
+        <v>682</v>
       </c>
       <c r="F233" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>685</v>
+        <v>683</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
       <c r="F235" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
       <c r="F236" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>692</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>693</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
         <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>696</v>
+        <v>693</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>697</v>
+        <v>694</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D239" s="0" t="s">
-        <v>698</v>
+        <v>696</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>697</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>698</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D240" s="0" t="s">
+        <v>699</v>
+      </c>
+      <c r="E240" s="0" t="s">
+        <v>700</v>
+      </c>
+      <c r="F240" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G240" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I240" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J240" s="0" t="s">
         <v>701</v>
-      </c>
-[...13 lines deleted...]
-        <v>700</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D241" s="0" t="s">
         <v>702</v>
       </c>
       <c r="E241" s="0" t="s">
         <v>703</v>
       </c>
       <c r="F241" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G241" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I241" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J241" s="0" t="s">
         <v>704</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G243" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
+        <v>709</v>
+      </c>
+      <c r="F244" s="0" t="s">
         <v>712</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
-        <v>713</v>
+        <v>710</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D245" s="0" t="s">
+        <v>713</v>
+      </c>
+      <c r="E245" s="0" t="s">
         <v>714</v>
       </c>
-      <c r="E245" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F245" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>715</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>718</v>
+        <v>29</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>716</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D247" s="0" t="s">
         <v>719</v>
       </c>
       <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
       <c r="F247" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J247" s="0" t="s">
         <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>29</v>
+        <v>724</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J248" s="0" t="s">
-        <v>724</v>
+        <v>725</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D249" s="0" t="s">
-        <v>725</v>
+        <v>726</v>
       </c>
       <c r="E249" s="0" t="s">
-        <v>726</v>
+        <v>727</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>727</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>730</v>
+        <v>327</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>731</v>
+        <v>728</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>733</v>
+        <v>731</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>732</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>733</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>734</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D253" s="0" t="s">
         <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
         <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J253" s="0" t="s">
         <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
-        <v>749</v>
+        <v>746</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
-        <v>750</v>
+        <v>747</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D258" s="0" t="s">
-        <v>751</v>
+        <v>749</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>750</v>
       </c>
       <c r="F258" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>751</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>752</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>753</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
         <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>756</v>
+        <v>753</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>757</v>
+        <v>754</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
         <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
-        <v>758</v>
+        <v>756</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>753</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
         <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>754</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>757</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>759</v>
+        <v>758</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>760</v>
+        <v>759</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D263" s="0" t="s">
+        <v>760</v>
+      </c>
+      <c r="E263" s="0" t="s">
+        <v>761</v>
+      </c>
+      <c r="F263" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G263" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I263" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J263" s="0" t="s">
         <v>762</v>
-      </c>
-[...13 lines deleted...]
-        <v>760</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D264" s="0" t="s">
         <v>763</v>
       </c>
       <c r="E264" s="0" t="s">
         <v>764</v>
       </c>
       <c r="F264" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G264" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I264" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J264" s="0" t="s">
         <v>765</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>11</v>
+        <v>768</v>
       </c>
       <c r="G265" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I265" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J265" s="0" t="s">
-        <v>768</v>
+        <v>769</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D266" s="0" t="s">
-        <v>769</v>
+        <v>770</v>
       </c>
       <c r="E266" s="0" t="s">
-        <v>770</v>
+        <v>771</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>774</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I267" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J267" s="0" t="s">
         <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D268" s="0" t="s">
         <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
         <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I268" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G270" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G271" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I271" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I272" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
-        <v>792</v>
+        <v>789</v>
       </c>
       <c r="F273" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
-        <v>793</v>
+        <v>790</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
         <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
-        <v>794</v>
+        <v>792</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G274" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I274" s="0">
         <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>793</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>798</v>
+        <v>794</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>597</v>
+        <v>228</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>799</v>
+        <v>795</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>795</v>
+        <v>789</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>55</v>
+        <v>796</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>796</v>
+        <v>790</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>800</v>
+        <v>797</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D279" s="0" t="s">
+        <v>800</v>
+      </c>
+      <c r="E279" s="0" t="s">
         <v>801</v>
       </c>
-      <c r="E279" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F279" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G279" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I279" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J279" s="0" t="s">
         <v>802</v>
-      </c>
-[...7 lines deleted...]
-        <v>796</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D280" s="0" t="s">
         <v>803</v>
       </c>
       <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
       <c r="F280" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G280" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I280" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J280" s="0" t="s">
         <v>805</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I282" s="0">
         <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
-        <v>825</v>
+        <v>822</v>
       </c>
       <c r="F287" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
-        <v>826</v>
+        <v>823</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
         <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
-        <v>827</v>
+        <v>825</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>822</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
         <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>823</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>826</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>831</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>828</v>
+        <v>827</v>
       </c>
       <c r="F290" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>829</v>
+        <v>828</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D291" s="0" t="s">
+        <v>830</v>
+      </c>
+      <c r="E291" s="0" t="s">
+        <v>831</v>
+      </c>
+      <c r="F291" s="0" t="s">
         <v>832</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>834</v>
+        <v>833</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="E292" s="0" t="s">
         <v>835</v>
-      </c>
-[...1 lines deleted...]
-        <v>833</v>
       </c>
       <c r="F292" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>834</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D293" s="0" t="s">
-        <v>836</v>
+        <v>837</v>
       </c>
       <c r="E293" s="0" t="s">
-        <v>837</v>
+        <v>838</v>
       </c>
       <c r="F293" s="0" t="s">
-        <v>838</v>
+        <v>11</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J293" s="0" t="s">
         <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17514</v>
+        <v>17520</v>
       </c>
       <c r="D294" s="0" t="s">
         <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
         <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>16.84</v>
+        <v>4.37</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17517</v>
+        <v>17522</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>4.91</v>
+        <v>19.72</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17520</v>
+        <v>17530</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G296" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I296" s="0">
-        <v>4.37</v>
+        <v>34.96</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17522</v>
+        <v>17531</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G297" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I297" s="0">
-        <v>19.72</v>
+        <v>50.75</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17530</v>
+        <v>17558</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I298" s="0">
-        <v>34.96</v>
+        <v>3.34</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17531</v>
+        <v>22103</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I299" s="0">
-        <v>50.75</v>
+        <v>4.74</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17558</v>
+        <v>17564</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G300" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>3.34</v>
+        <v>23.63</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>22103</v>
+        <v>17574</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I301" s="0">
-        <v>4.74</v>
+        <v>18.53</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>17564</v>
+        <v>17576</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G302" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I302" s="0">
-        <v>23.63</v>
+        <v>4.37</v>
       </c>
       <c r="J302" s="0" t="s">
-        <v>866</v>
+        <v>867</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17574</v>
+        <v>17586</v>
       </c>
       <c r="D303" s="0" t="s">
-        <v>867</v>
+        <v>868</v>
       </c>
       <c r="E303" s="0" t="s">
-        <v>868</v>
+        <v>869</v>
       </c>
       <c r="F303" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I303" s="0">
-        <v>18.53</v>
+        <v>8.68</v>
       </c>
       <c r="J303" s="0" t="s">
-        <v>869</v>
+        <v>870</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17576</v>
+        <v>17590</v>
       </c>
       <c r="D304" s="0" t="s">
-        <v>870</v>
+        <v>871</v>
       </c>
       <c r="E304" s="0" t="s">
-        <v>871</v>
+        <v>872</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I304" s="0">
-        <v>4.37</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J304" s="0" t="s">
         <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17586</v>
+        <v>17595</v>
       </c>
       <c r="D305" s="0" t="s">
         <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
         <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>8.68</v>
+        <v>14.74</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17590</v>
+        <v>17597</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.619999999999999</v>
+        <v>17.48</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17595</v>
+        <v>17604</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I307" s="0">
-        <v>14.74</v>
+        <v>33.95</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
-        <v>884</v>
+        <v>881</v>
       </c>
       <c r="F308" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G308" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I308" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J308" s="0" t="s">
-        <v>885</v>
+        <v>882</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D309" s="0" t="s">
+        <v>884</v>
+      </c>
+      <c r="E309" s="0" t="s">
+        <v>885</v>
+      </c>
+      <c r="F309" s="0" t="s">
         <v>886</v>
       </c>
-      <c r="E309" s="0" t="s">
+      <c r="G309" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I309" s="0">
+        <v>24.82</v>
+      </c>
+      <c r="J309" s="0" t="s">
         <v>887</v>
-      </c>
-[...10 lines deleted...]
-        <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
-        <v>17604</v>
+        <v>17608</v>
       </c>
       <c r="D310" s="0" t="s">
+        <v>888</v>
+      </c>
+      <c r="E310" s="0" t="s">
         <v>889</v>
       </c>
-      <c r="E310" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F310" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G310" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I310" s="0">
-        <v>33.95</v>
+        <v>5.49</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>888</v>
+        <v>890</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>24396</v>
+        <v>17607</v>
       </c>
       <c r="D311" s="0" t="s">
-        <v>890</v>
+        <v>891</v>
       </c>
       <c r="E311" s="0" t="s">
-        <v>891</v>
+        <v>892</v>
       </c>
       <c r="F311" s="0" t="s">
-        <v>892</v>
+        <v>11</v>
       </c>
       <c r="G311" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>24.82</v>
+        <v>3.32</v>
       </c>
       <c r="J311" s="0" t="s">
         <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>17608</v>
+        <v>17610</v>
       </c>
       <c r="D312" s="0" t="s">
         <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
         <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>5.49</v>
+        <v>1.11</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17607</v>
+        <v>17614</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>3.32</v>
+        <v>3.1</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17610</v>
+        <v>17615</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>1.11</v>
+        <v>3.96</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
-        <v>904</v>
+        <v>901</v>
       </c>
       <c r="F315" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J315" s="0" t="s">
-        <v>905</v>
+        <v>902</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D316" s="0" t="s">
+        <v>904</v>
+      </c>
+      <c r="E316" s="0" t="s">
+        <v>905</v>
+      </c>
+      <c r="F316" s="0" t="s">
         <v>906</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J316" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D317" s="0" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>907</v>
+        <v>905</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>29</v>
+        <v>228</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>908</v>
+        <v>907</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>909</v>
+      </c>
+      <c r="E318" s="0" t="s">
         <v>910</v>
       </c>
-      <c r="E318" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F318" s="0" t="s">
-        <v>912</v>
+        <v>712</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>913</v>
+        <v>911</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
-        <v>17617</v>
+        <v>26806</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>914</v>
+        <v>912</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
-        <v>16.61</v>
+        <v>18.02</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17618</v>
+        <v>26807</v>
       </c>
       <c r="D320" s="0" t="s">
         <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
         <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>10.72</v>
+        <v>25.62</v>
       </c>
       <c r="J320" s="0" t="s">
         <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>26806</v>
+        <v>17623</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>18.02</v>
+        <v>31.24</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26807</v>
+        <v>17624</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>25.62</v>
+        <v>7.14</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>17623</v>
+        <v>22115</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>31.24</v>
+        <v>10.43</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17624</v>
+        <v>22116</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>20</v>
+        <v>724</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>7.14</v>
+        <v>12.82</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>22115</v>
+        <v>17628</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>9.710000000000001</v>
+        <v>21.04</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22116</v>
+        <v>17632</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>730</v>
+        <v>11</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>12.82</v>
+        <v>57.39</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>17628</v>
+        <v>17633</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>21.04</v>
+        <v>20.22</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17632</v>
+        <v>17634</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>57.39</v>
+        <v>48.2</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17633</v>
+        <v>22124</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>20.22</v>
+        <v>7.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17634</v>
+        <v>22125</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>48.2</v>
+        <v>5</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>22124</v>
+        <v>22127</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>7.22</v>
+        <v>5.02</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22125</v>
+        <v>17645</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>5</v>
+        <v>10.02</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22127</v>
+        <v>17652</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5.02</v>
+        <v>6.65</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>17645</v>
+        <v>17664</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
-      <c r="F334" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F334" s="0"/>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>10.02</v>
+        <v>13.08</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17652</v>
+        <v>17662</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>6.65</v>
+        <v>4.05</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17664</v>
+        <v>17663</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0"/>
+      <c r="F336" s="0" t="s">
+        <v>20</v>
+      </c>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>13.08</v>
+        <v>22.75</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17662</v>
+        <v>22139</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
       <c r="F337" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G337" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I337" s="0">
-        <v>4.05</v>
+        <v>14.23</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17663</v>
+        <v>22140</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G338" s="0" t="s">
-        <v>12</v>
+        <v>866</v>
       </c>
       <c r="I338" s="0">
-        <v>17.73</v>
+        <v>12.74</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>22139</v>
+        <v>22142</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I339" s="0">
-        <v>14.23</v>
+        <v>16.22</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22140</v>
+        <v>22143</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
-        <v>11</v>
+        <v>724</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I340" s="0">
-        <v>12.74</v>
+        <v>21.33</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22142</v>
+        <v>18250</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I341" s="0">
-        <v>16.22</v>
+        <v>19.48</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22143</v>
+        <v>18251</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>730</v>
+        <v>29</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I342" s="0">
-        <v>21.33</v>
+        <v>38.72</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>18250</v>
+        <v>26831</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I343" s="0">
-        <v>19.48</v>
+        <v>16.22</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18251</v>
+        <v>18252</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I344" s="0">
-        <v>38.72</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>26831</v>
+        <v>18255</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I345" s="0">
-        <v>16.22</v>
+        <v>18.11</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>18252</v>
+        <v>18256</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I346" s="0">
-        <v>85.31999999999999</v>
+        <v>64.55</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18255</v>
+        <v>22147</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>15.13</v>
+        <v>6.45</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18256</v>
+        <v>26847</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>64.55</v>
+        <v>11.12</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
-        <v>1003</v>
+        <v>1000</v>
       </c>
       <c r="F349" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J349" s="0" t="s">
-        <v>1004</v>
+        <v>1001</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D350" s="0" t="s">
+        <v>1003</v>
+      </c>
+      <c r="E350" s="0" t="s">
+        <v>1004</v>
+      </c>
+      <c r="F350" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G350" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I350" s="0">
+        <v>28.72</v>
+      </c>
+      <c r="J350" s="0" t="s">
         <v>1005</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
-        <v>26847</v>
+        <v>18259</v>
       </c>
       <c r="D351" s="0" t="s">
+        <v>1006</v>
+      </c>
+      <c r="E351" s="0" t="s">
+        <v>1007</v>
+      </c>
+      <c r="F351" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G351" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I351" s="0">
+        <v>16.68</v>
+      </c>
+      <c r="J351" s="0" t="s">
         <v>1008</v>
-      </c>
-[...13 lines deleted...]
-        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26850</v>
+        <v>22150</v>
       </c>
       <c r="D352" s="0" t="s">
         <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
         <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I352" s="0">
-        <v>28.72</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J352" s="0" t="s">
         <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>18259</v>
+        <v>18267</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G353" s="0" t="s">
-        <v>16</v>
+        <v>866</v>
       </c>
       <c r="I353" s="0">
-        <v>16.68</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>22150</v>
+        <v>18268</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>872</v>
+        <v>866</v>
       </c>
       <c r="I354" s="0">
-        <v>9.039999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>18267</v>
+        <v>18270</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>872</v>
+        <v>21</v>
       </c>
       <c r="I355" s="0">
-        <v>8.119999999999999</v>
+        <v>45.75</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18268</v>
+        <v>18276</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>872</v>
+        <v>12</v>
       </c>
       <c r="I356" s="0">
-        <v>10.9</v>
+        <v>20.05</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18270</v>
+        <v>18282</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I357" s="0">
-        <v>45.75</v>
+        <v>48.05</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
-        <v>1028</v>
+        <v>1025</v>
       </c>
       <c r="F358" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J358" s="0" t="s">
-        <v>1029</v>
+        <v>1026</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D359" s="0" t="s">
-        <v>1030</v>
+        <v>1028</v>
       </c>
       <c r="E359" s="0" t="s">
-        <v>1031</v>
+        <v>1029</v>
       </c>
       <c r="F359" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J359" s="0" t="s">
-        <v>1032</v>
+        <v>1030</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
-        <v>18282</v>
+        <v>18293</v>
       </c>
       <c r="D360" s="0" t="s">
-        <v>1033</v>
+        <v>1031</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1031</v>
+        <v>1032</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
-        <v>48.05</v>
+        <v>17.74</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1032</v>
+        <v>1033</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>26865</v>
+        <v>18311</v>
       </c>
       <c r="D361" s="0" t="s">
         <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
         <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>10.34</v>
+        <v>10.9</v>
       </c>
       <c r="J361" s="0" t="s">
         <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>18293</v>
+        <v>22161</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>17.74</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18311</v>
+        <v>18320</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>10.9</v>
+        <v>19.06</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>22161</v>
+        <v>18325</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>65.56999999999999</v>
+        <v>34.94</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>18320</v>
+        <v>18324</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>19.06</v>
+        <v>16.29</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18325</v>
+        <v>26901</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I366" s="0">
-        <v>34.94</v>
+        <v>23.37</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18324</v>
+        <v>24538</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>16.29</v>
+        <v>17.48</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>26901</v>
+        <v>18354</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I368" s="0">
-        <v>23.37</v>
+        <v>13.74</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
-        <v>1059</v>
+        <v>1056</v>
       </c>
       <c r="F369" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G369" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J369" s="0" t="s">
-        <v>1060</v>
+        <v>1057</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D370" s="0" t="s">
-        <v>1061</v>
+        <v>1059</v>
       </c>
       <c r="E370" s="0" t="s">
-        <v>1062</v>
+        <v>1060</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J370" s="0" t="s">
-        <v>1063</v>
+        <v>1061</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
-        <v>18354</v>
+        <v>18369</v>
       </c>
       <c r="D371" s="0" t="s">
-        <v>1064</v>
+        <v>1062</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1062</v>
+        <v>1063</v>
       </c>
       <c r="F371" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
-        <v>13.74</v>
+        <v>4.57</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1063</v>
+        <v>1064</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18368</v>
+        <v>18371</v>
       </c>
       <c r="D372" s="0" t="s">
         <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
         <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>35.59</v>
+        <v>13.01</v>
       </c>
       <c r="J372" s="0" t="s">
         <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18369</v>
+        <v>29939</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F373" s="0" t="s">
+        <v>906</v>
+      </c>
+      <c r="G373" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I373" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J373" s="0" t="s">
         <v>1069</v>
-      </c>
-[...10 lines deleted...]
-        <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18371</v>
+        <v>29940</v>
       </c>
       <c r="D374" s="0" t="s">
+        <v>1070</v>
+      </c>
+      <c r="E374" s="0" t="s">
+        <v>767</v>
+      </c>
+      <c r="F374" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G374" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I374" s="0">
+        <v>9.539999999999999</v>
+      </c>
+      <c r="J374" s="0" t="s">
         <v>1071</v>
-      </c>
-[...13 lines deleted...]
-        <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>29939</v>
+        <v>18379</v>
       </c>
       <c r="D375" s="0" t="s">
+        <v>1072</v>
+      </c>
+      <c r="E375" s="0" t="s">
+        <v>1073</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I375" s="0">
+        <v>23.09</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1074</v>
-      </c>
-[...13 lines deleted...]
-        <v>1075</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29940</v>
+        <v>18383</v>
       </c>
       <c r="D376" s="0" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E376" s="0" t="s">
         <v>1076</v>
       </c>
-      <c r="E376" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F376" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G376" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I376" s="0">
-        <v>9.539999999999999</v>
+        <v>15.32</v>
       </c>
       <c r="J376" s="0" t="s">
         <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>18379</v>
+        <v>18386</v>
       </c>
       <c r="D377" s="0" t="s">
         <v>1078</v>
       </c>
       <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
       <c r="F377" s="0" t="s">
-        <v>718</v>
+        <v>11</v>
       </c>
       <c r="G377" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>23.09</v>
+        <v>6.64</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18383</v>
+        <v>18389</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>15.32</v>
+        <v>11.97</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18386</v>
+        <v>18393</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>6.64</v>
+        <v>6.23</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
-      </c>
-[...48 lines deleted...]
-        <v>1092</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>