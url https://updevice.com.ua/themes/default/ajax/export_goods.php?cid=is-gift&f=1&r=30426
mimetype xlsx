--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817347cdd5c6f158f763d9e8ab91b2491.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80862ff9100e50fd5017c9c5a595ee42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4d50024af5327f88ad2f90ea1d5a9d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e29a5a536238d5a8ff461ce8fd3284e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3e0672d01da872be0d82521d6de9f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119dffea62655994bd77f838ff51c4686.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89fc6166040021bc8e6e201c56dfaa37.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b127542cd9b8c23b8ef8dc60b938a28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b394259a3dd515cbb4eb56202cd0306a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc0820c4ac19f307b34f460236ea63010.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaaefcbb7c54cac0f656d0b52288d5111.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ced0736024c96be6477cb030480bdc112.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0248f6a9fa09c07cb3290dc8b524ee9613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8d08d0d0a2ef10d7ad31bd33f265ceb14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825294008ce4a8d8379c7b19ae093f6d15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aeeb43696a7b38bf3ff98b92c1f77cb16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d61121fde8b67433bfd1ff80dd107b917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e456c0a3bdb99998535d62f38fd4e00118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7207ef7adfebfe3576d26ee5c029d04819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb8ee6f1ae9dd3fcce247b1599e05b820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b7d6a8121fe8886825707882b6ac2a21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebb6822dbb4a83826c699cc1d09286522.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05ca90b06d36ca6fae861dc69c20e8823.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad5e26ef9824e90e957aa5b153a2c9d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7a2a24349996703a23fb8669e2739625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54dc92e866c5533280d4d0347dc4c6ad26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b14643d00cbd638cba9414911ec31727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9922f9688726ec25d6a62a6c844e6e7b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6d53ede719423e72b9d40c70244ecfe29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6af8d80bf4a265a54e94159d97b7fac30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513f4ce6cde7da7ec533949df2ae6fbd31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80bca9d9d9f539c697fea8412bbef8c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f71576333a7964f1307eaf69e02abae33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51accf0f9a5e6eea6c83681ead6d9c5e34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a15afddc131c77c98cf42348906e80235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9ffad4c752bd50d762aac02354526f36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856d8c25fd96fb360633002aa1ef37937.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8cadc38d7068b3ad9e12e8892b4e7538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a2c619d0db67593946b81c7e3bda4039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10d12e8e7c06f4505ef5a15fda42da040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a94e125d92f65c487a30952eec69743641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa4b743f1540f439b109868cd32e65342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4233d6ea2d756843565c6deab6c68743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073c6b86d0ac081dd2ab40abae18ca144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f31d56a96be9cca35cb65e95001fa45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31bc09b098a90c1769fe4313be97a35546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b94ac9cc3e23305e9f13ee1290b912147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102dff886f28ff0a215e766b0df5be4b48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f2377fe628cd5285eb057e4e0c3c449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b0cb8d5b5713c70c040c03c3280d7850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38711dd1dc8e3d188d3fdb05664f3ef251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88959c9e2b09dcd939f371160acdfb6f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73684e228b7225da36008319632efc6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4493043d3077c6ffc18b41de0f4b764c54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706e3dc232f40f5e67519b294f9dd86355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33ad3e32990939b3a68ff84e6417430856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8415680a465ea3e76df101ca2bffc9b057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4964695432aa2f274076db8c7c9f03558.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88263d0e155ca4d40e89ad095d05b9ea59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c07dc516a59f80a46d39eaaa91d734c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488923c4d28ca43d68d940aca01e836561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb4eb4839db6e30c3e9bffe25ebd56b62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf0ebcce48621e15d74d313c01d9d4f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bdae0424efb16dc5414ebd0072483f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ada976be932ac4cdf78a2187f859d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec695bb816a0fb460d74c345633757e66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/903614e202be84346f0fa0ad391f5a9367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11c63a8ee970dade9429aaeff91d79b68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbddb4e028c0ebfaae4ba8d2f7af65aa69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06ccddfdbda6a11fc028ad8927ad11be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3c96511e7867cddce030f7663234071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0322f10c23efbcadf9718b75a9b3dac72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91841cccbcc8c40246390616dd76cc0773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b144e639f8034892c952b0fc8923874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e86e8ce5c961e8ad00f44557cdd4dff75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4251431ae469cf470a1cd88c04742c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679685fa667e262cb2f531d23cd9b5677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675bec6c218a927d670fe587b038398b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d95282c6a181a9697b4b104756c0ee79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eeff591019bd0144adda559b7d2e68d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f3fe01e200840c4288956278d5df34481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7d66e38ccdb713a1ff3065b1f2930082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1b9aa9f694eb9c6cc61be486f4f82d83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827ea20d40fd4238cc57b8a5d8d2b7e284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d03eba801aaeee4393525f45b42fdc785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4899d4fbe148992e991c0553c6e9cdc586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afb97f22be8ca81e99ffa50dbcec6b387.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b817a03cf57a83a47156480b07ce7eb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a368d41a9d126aa65b60dffc7a7f7c9e89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4147109ee687495b75c0793891e1620c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744e69ea7d91a2fac796b9183d0209ed91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f99878b648eecad659e2d0f1d1cab6592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf22ee5e1638fd57a76ca8c56fce93bf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fff77474ab71784bffafcdef9808e194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5412ff53cdd78922143c96252a00134095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453618061a9cd1f2f50de28a4ef74a0e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d5335d6344626d5fc0fe249410742497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba65015c9716d527e8ea9637d88ae6c998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587cd933f5b7cfa293c5d8e7de3fa7199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f259fb8470006eceb46053259dc48100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218dfaabd1be7f8a53fdb33520e954b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01164a940e74869f43ab0d53d7759d1a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3115406c016ad747a3fd7f02f9c9a414103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db159437d0ad05970e8cdb6d835f1c2104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470613225de252db1752d873a491a27b105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862968d2869c2bc6c4ba4d44a34d1371106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258b947aeefde32b9a76663c1e1fcd66107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ebc22af8ff9812355cd92b973bf580108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca77ed51b58bb65094f8b0ffc705e080109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53423a535ba251a95cb66666291f3923110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661fc5a8daee24e33f126a452cdd4630111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4e0150449e1211cd25e18ef6389ad6112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/580af557e9411f76aa6e8d246e60ea68113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728e867a86284cff3f47353367090a6e114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f8f26b96834174f7e174ce53e465b115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0d5a08ca67f59597de03a2598e1216116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd3cd8b05891e8d2bd053103380514b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4162cdac757b5c114a0eb5f5479c2118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb486ee2247cb5b8208aa2a0a5de88119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577e3f56ce58790becc6c780d4ccbaed120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c21c67d501d30d45d7cdee6b108bf17121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a04b5bbf47045c44b3ab2b246733fe122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099d172a6f9f4433d3faf63ef3699876123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f8dc077899b3c0c0b9220243e7ad99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca03dd3594464d35e18152bfb8cb60b6125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc0c5dc222afe9c5d3bc9132a106616126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faaa7dbd19759f7668a2297e9ed3d081127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c969defc9f3a58b9a0f30af0fb166ed8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c5bc218aeef93f12863b8057564ab8129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c371aaa28a35208917036a59108dc34b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780110e7aeb2160839d68be922a7cc8b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452c434497bf482c8f7bc2ae578268b132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6851468ffa652f765501f8e21b1997de133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a7bc8b28a177cc683d62cc9acda056134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f730993eb3c191a2252c141ae20e1f9135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3192fbc68d04c71e4498d4ae2026be5f136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f702d6bb1a42b81a0f84fdca47778a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2334cbcae007d9baabade8a0072fcf138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39c9df827b29381e256a1b01b1b8fb7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfafe85b3c49cc8caa8bd13b7a05b1140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b115dfdf99ad97607aa662e757846d40141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d263eaea9d6724cfacbc126ab60feeaa142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c2ef4195275eb9ceedb0b8339d0d5143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978401cd65b5ee21081de362bac86d04144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9b375ef24d3edc760c69b28f62730145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd63c3479d2a16350551c9026f319d6146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24ae29a7eccd185b16b757416749065147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/075a812e009b12839a276fc4c0829a19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0371c7d8a3994bd892d9df69b0e3850149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005856d07762767302d00396096fb8cb150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6ec05e72d59773dd2e67081bbcc92f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cc3e0278f333664d8c0a58bbe697dd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5c85a79a9a7acd188a91dcde5ab520153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ef0ebf396e0f3c7f6bbf9d8d7a09e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39766802aed5134da45fe8a57e2fcbc7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97f0ab66afa2306515a3c6c1a3f82a2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4515d5b2cfe8fac8d89f90ba0ef3d0157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb06c1369a0865affd7c1106f82edac4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6ddb52f0eba3d9db6170e80865293e159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbfe28ad71fd13982347ce03891a073160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442caaf27366480dcf5dd60fd2bb48b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b1f68284f2a5e3f0ffeb11e64792e0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3402443c73e350c598bf341ef2f30293163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9a72d13a5dab5f1f68bb551601734b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7203cb011eb023c6151c1d76eabd2c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88a4b724a68dbc49ddba4e8e23513a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48429254139f5d5868597e15d64941e8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658ffa84f3ff8083afe6a1b3f47c6184168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6c13e87760b8a98cece77be6cdcc5d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e766825c72fa07b9acf1ac783839a57170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9617cdd7ede0bce764100728c8979ef9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0ead694939d396ad3fcbecee6ee5a4172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc308e9c80d6c133a23046fd3466644173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b0a9dcf5a1df48b1096e27a3677edb174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aca19ab6129576b4867aa2dad6d6e5f175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d541c81b610e8ab256b707f7920870176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2cc14ad61168748ad75f80f0141743177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eed0beba05003b39f299db17636422c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e84718c3cbb7bc1f845894bc413b43179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54caacb0b7545a00753c39e7fe4c8d17180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44ea26bf8db4a074b5794080f804504181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fbcc8bc8e8b020d6f9e1765dfd8cd6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8e193a37a3fdb908730d274d95855183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a849e246e134910b9745ef032e7d49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8065338a6f097d7ee1e765d587169e56185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95717e740250c3bf95a3ef0101f1ce1186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72582fcf778d57ecd24720d706095d36187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034693148f287153591c9389f70a14f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bd7aa3b3e2c768767c8fb861201fa189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a92060c27fe775d7a2556f2d6115719190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f30b1d1da0bbbfd3fed38f363db56a8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e708289c9cca90a2de5cb61822423cb7192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c852dfc1d5603bfd9a8cda8acf0117193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344bc318799b23cf04f7b9117cef794194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b3c551db948a13a1a1e8de84f2dce4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9e40963beadd66cc6ac34949251747196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f8801d8a46821f726479718471c09c3197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2bc03020cd5edba3d705d401bd06a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8f6e64081f971a3c1c8b5c4b662aef199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf7e0d366e1dd1e832d34c3df3f9eb8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ae8ee3c7cb8c370f568b7cb059659c201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1b1bb7e9a40a4e9775fc1cec7ded82202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f9179bd4842ee18259df110489902b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3486adee58d6e862807b19fdbb725293204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d04de8ec580ebab947d0676197a8a7d205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ffa61415ea0ecc19452aab891b3713206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb47363ba2355d45663f87499ec3149207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af257af74d8ac6d3157dc1f9904bf14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f52b191f55d01cba1d4eb0d61ff549209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b2aadb356940e3497aeaa37f555938210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56ae41a41042b5ff9ea2ed6efb9a5a65211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab293e839dba6dc209084fba8a5e4111212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c66e062a286d939b24962b1bc2ea91f213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe80eb0016a7484917595f1dc87add2214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea488032fbac204f6686e0a31f9d1ae215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa1e334b96c81e6495938818e868d16216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdcd7d22f1c445da71f1c94d96bde7df217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d22042eacf7921c77f9f8bbd5685efc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d0c8a8c3e8ec4c59e2647b7bee499c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb07226a1e8fda9bebd84fd6bfc19d4220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec78b681651171367dcad39a07161fd221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b7c1df030e9ee9032e0058191fd27222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77add1bcda0468fbfa02f262651c85d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807e7fbd705ab5602e56d79697dd0dc9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d822589576bd173f9b3696c8a5e84f10225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3edf84aa65fbe8da6161307456a92e7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97697676bfb733687b4b4fcb13a36140227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8d9f3334a36894d29f087d73f71de4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cb45e4d0aaaf2a7846990d1d658e78229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853926763073d19bc5c657b1fbfea83230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b708d3b908768c159b8396b95f639231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1a68d191120d6badbab60aebb21aee232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c39daef63e663699051680c46ad064233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1093bfb3a71afc4153ffa3803d720494234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8142ef85634b7a56b145f152bb42b6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a6d49c678ba1730b219a74594720e3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b11120ab6c8559e532934d40ac961237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cb1eedebbbdab0560c29b063693256238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3436cbe23ff7554b8d1c1da7d88036239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b919a3ed8da5a1ead3fabc76565807e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554a37543cbda185eb4ba061b18a1f94241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2fbdcd97bb5ede00965bdbfa61cfb7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ffa6368fca6f9b1cb9efd2dfa7d57243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d10a99ecfe80230f35b8ecc8e10ac9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306415ed29c006696d0fc18dbe63cef8245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be17ce35deb09dc3788b669344e7332246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc518b6a9c03182e6d04f63cc1856ea7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d39177d5f025bcdb04481e25668426248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9698bb57f0c91fc9080fe9918c1c056249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2937f9fe773a17cba5df477fe38103b3250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ceb1249dc02dc88f53afacd8f08292251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ac63924c24037e4197f090b61fb63a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4c83089edbc9319636e8f75e671f7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c3809b3f5285db9e6b5d2b90753b9e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f678d773eb8ef49c512a10e22d76e5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beca92ac8666be3e0f0793cc0f71d8e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ed2221541c94900abc4a3d48cabd39257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20eea63fe108c88dd7959cee72a6a49a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046f2e667c0cbbd3f5377589658e409a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19c36e64e86bd015659b2d42bb6e901260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980af5f02d6a6085507246ff0b87592f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf73bc95e0a0289e6b51c1f5ac5f8cc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807d6badb7b734adcab981becda3d85f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac08cfa9d6a914be7a30b033f53f7c264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87172058aaeefaa3a70aa4cfc9bb03265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c44babe7685f0395d226328434c5fe7266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f1ae45e3856a3a837ca99f41365560267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40da80af659885e3fd7908d1484c5f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ee40d87d30142c3d7345cf99f2156e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5638b5955c6e9b7898a1d00afe239ce270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0342a55db3a91ef17d2777856e72fc2e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119700d9da08dc50815a8301c1a31525272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db845d8c2ca3cbfc31aa2d46b63aac5c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a854e45c25c3c14bd95b0bca5d2a352274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7df5636c6df90cfba015b45b284d49b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be83e8a10f4fa76cf638b4b295567cb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f78e5067287eeb7fb2371d2850918e7f277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f9b01bb684e51b400ceabea46ffa4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fa32697a306e6106723f611f290514279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b181f9453a2521495dec0796abb6f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c5a525ad91903ff6ebfd1f49c66836281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa5b4bf98eeab0a1ef13f45ef64fbc8282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ff268c4cbb645b0f11b10fa4d670a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ab1f6f1c47c381e4a561db9247032284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02944cd9a8d2a691e26b2b47cc8ba86f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc6075a673bfce6261c11c9050048e3a286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3330f9b4bc0ffbef1fde6b1b2393da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa728958dbabba93546f32d54d7c104288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45c0b5c141675ad07f9db5125dbfa5a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c5f4a46c393dfcd379b433bc1708b3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f1ef858928fccb5454dd6ce362226a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c248585a2e3a7f10ac3267ae8a11733292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e948d265848f2ac9263c9dd273c7a3fe293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dd0efd3b7dace25cbfeafd84a5a94c294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46d98611127005114040dcf6e360d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede344fb907311ee0ec4389d9f39da9d296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482ac48488340068b9ea9a416ae9740297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168e0f60da7502cb39ba54f2528a7d5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5847a08ebfcb02bbeaa58c1660eb8942299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2106700e960406b13d2eea4c022efd93300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae871c36e224f3d2e490912b8da6e8301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f64b771f679606851ce611dbf3eff64302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3974019767d98ddf05358d6906f291d303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9a17bd205d55f36bb0698e3c5e1fa5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698ca69280aa2938a44b8848ee3e5f5e305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6b3d8bb84f5a1136c311380e980fb306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7338c1e99a69f2ceac5b31c2291b334e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9be5f42aec6a086446288d09c7d6db308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b78f125414f83ccff26daa61d08a4f309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c66e5b5fd4b3f66e39027adce6d9d3f310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7780e7ee927eefaa824db4535e3122db311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6856d85d321baaf174d8aa065c5f01312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ddf6d8cad624087c7b24ec1a373ad313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62bf35647764e174d9fa96f9c01a1435314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a069c84cac5be4804e4829369a8c46b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bfd1c4a48a683a383e2109ee2a216db316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/287eb68677bd7a9f226836fc511406a9317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5382e4cafcae4af26aa3942811d4d6c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13ab90f869ceb0c1b7f979eb1a92c4319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3720470adf2cd1f7a85dcf1d620c7a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d8bbf11b59fb2fdd467c8c49779604321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/412beaddecac44344207139f84d33a4b322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce3e3b1d785fa3228549e89a149dd6a323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b6deee8a5986383c6ff5be6167cb40324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa04bec84261b4118564add08b2899fb325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1532da6a322e707c5a3ad7e89152e4326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03830cc42e0793c38dc6635f9bd7d531327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c02600f3002430b17cd564e7929292328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c3116e7cc6561948740e7411d2081e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caba703abc130d3c8552cfee152fa190330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca052fdfe49b1dffec7b2fa7142f9de9331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d3764b89db580e22c5d2192acb59d7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0272abadfe0c92a328dca73a22b700a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23885ff1d569c304790d3da25a5ec42f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5740f2ce4af72841b377f954a8dfaca2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067f4e8299eaf1d31f36d258c353fdf6336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d5be2f175a81771a4a159745aeb082337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb09084098f417d230d83dea4e7c0bc338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263174bf4917dc810fd628235a0807c6339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c25e6685b77f7301c5f7d01c7ffb9634340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04f8cefde0165ea986a1628ba0c14cd341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72adcf5bdb013efe0aee6b1a520893e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e682f7c4cc703d41adf8c7c7a26b21e7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523c55d0b5cc49acabcde71443c8c339344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f5ed91fd70a0eed88d3e94a659feed345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b4cdbc2f7aac20da86e5d42f12854346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c559e1aa3bdf71203444dcdb370c75347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6bb990b74ba6e37e0b8324461fbc6b348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf297b17889b8bcf16575bd32d0ecde2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3170cf80a836164540dd8f49efabab9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6eeccfcf4c2cc6d23660145a21fd59351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84974074007b7c0405f6bdf9e094a3d352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff55f9efe57aa8da404d688e63e18c8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61abe7a6ed410bb84f6db1a6e8cfacf0354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cacec485802c103c08f027af23bd374355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2272e1b730084371ba6f6d29e2cff6b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efb235311966cbe25544cdd2977e78c357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f87f4d1152f58def016fbdc9cd9ce6d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5280db4984ecfcabe79eb43f48ef471b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ccbfcc3c9b2b453f097fb1fa28828f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7c150af2014a5e8f8ce5e530204765361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d47cdca40f8880c915fc5af1a24d8362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a729e9a9369b756304b26243e1c5503363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4592bf7b2e8e21f2bdc3a91271187e2364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462a0d75a99a35d9dc98731017f21a25365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca731c294d2af9463c0336d0cdfd286366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4710df967515333de2f7b3639e07f7a4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75b54d350fff0bffc6c97e784ca72e368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2f655c9a35711dcd1ec3d59a1d1a6f1369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005cf0fbf5e7b83cebe4fafaa2d3e545370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bfd71039aac3364d1daeed8f0961ead371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c021b551644a8d86bc7191d967b8e53372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c6e53c2563d7398e31b68e920a6884373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87876a6ca529a22af14eca03c7a0c8a2374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a692926cd5fc104d3abf7dcd5ca71375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b447698cf830947c4eeab8c49dafd7376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1943543e84e058c327d9f84846e6787a377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a3b95f5c83126ae71111951707c5d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16312a911bc990da38efad239331b8cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff2ae79bb05e6532aedf2158c8a75d3380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e90dfbac1037535d17d73c7aa3cafa9381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b3ad4b22ea31a2c58bb80c001855bd1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0aac0dff9097b6fc22d8eb0b2c57f9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dcdec1fc64ba891c37eb066cd2f6ac0384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bf2b2ffeff40f1fdc5c6e9cec6cd44385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1202e99ae8794563d045e108058c9776386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43955daf67428269ed03aa810bb7485387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a07b92cc2fe220e0477be8ce19d7ed388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9eb9b43317bfe0ad29cf1074ce2c79389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4ac035cabcb9f706034bfa803004b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee5d106de7f32f791e3df728cddf22d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe7f9a4de2bc6464d62e672d85e893392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca43e40e1c8076b351468d85e1492535393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49e86e5dd9d7be8e2c3c2eaf8247f2d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233ea3fc319f6bb7ef95b085eb31a8ee395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5111de8ffd0aa9fff5b46d5f6747867396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a8ddb5ea5f7e71223206c4bfacec9397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da8baaae3029e6a52704da10e857f4a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f795f614af8be6b636154eed48e3b6a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712b8ae4f150e845d7a8ea8d43899e9d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84f678e8fff114eeb6035461b3509275401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b22699dfb78b7c570c77a869477bb3d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f34bd4313c208898f661ccc3c92b9403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14659ea1ffd80f2c2822103beb953c24404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb24f34ff1f6244cd3b918c161568db405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ecdadcfa13bf9cdcae0f7291b5f2d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d8d5a4b5516fb280c5547cfb2840f3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e59c417e65e4eb779147bb9dcca50ba408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf95607164fb25576cb912b7d9811989409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad56d00cf35c7697afc9b665df9c50d410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66db0a4b269bfad8c254f0f93635416411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c01852d3ee89cad4e7ef395fff41763412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1053220016dca9b759378c0a9482824413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365e2682f3907ede75bb3e08cd37ac44414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b306611763d6753e565d968884af3b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110c1972b12262900ec05e77f54c7b3416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e81a74445fdef6017527288865d2d3e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449015e817fa80fa5072d64f00e8c6cc418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee402df1baa0f796a351ab4bd66b2644419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f141066ae322c3c693a33d2c301bc998420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913f8eb2f2fe82a5bfa00761a0b0f956421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82002a04dbec886a8a57f74747079a55422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3515904460ab0cfbded4636fdcb447d6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f93b7d8c4b25cb7be0cdefbc177402424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af059feb1557ab2255c328e7b6fe84b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a9bb2c28ad6e15b38877c9e30e4d6f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e872182c97b07635b78b4e996b5301d427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a8d03e8686736f51b58abe179f43b9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc4de44cebbb0527cf343c207408e2e429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228c53fed4fc93ea1a11d9d452ba4b89430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045e422bbf1459b41571426bae589f10431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bace447f30e39bef566690611b270d432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350a835de450c67dd0088b0a7aa2fd71433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e9c5d9414d70fd343d8e518b811401434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f7b26495090e1c84b7d9d5c2e95ecc435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe803e399493cad26a16fd374cfd7da436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770b8b3b43950e8cb2968b473adfeee1437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d4b9079ed2bba3877a64ec7df9b68e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd800af303daa2376079a4ad9ca208b3439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd350106bebeae2a4ff355a3dd46b44c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2d595ad4a535b6c98b0f35e70275f5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab956e1097b06e286f254e9b1337f83442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a26482421a659d8f15a08c1d69de48443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0280175396d1be327743b8df5073039444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/578b76e03a585b8e834d7eea79db023c445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993deb283c8d473f37901e10528d0c2d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51c6edde58ecab1789a2a48f79ca599447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69493c6989f5aeff178b7cd0e00e88f0448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0562f9fea95c6ddee60e45fb1fa331a449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b9b3927d75326377eb622ab1810799450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc594ae3eb920b2797b2729687728db451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17764e35bc903d65a4988b1832815a76452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d2dfdca5e76c27208f310fbe895261453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba32a5efa11fff61cd81ef18e353aa21454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4301fdb41027012391faf7e3991d3e01455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92eb36654ca6810945d83f5953199a3456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36d3cccc27e930db402e08ecd77a6ca457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1adf2b78cb1a50538aef675b94d117458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecda36710fe2ad072412d5aba4c1799459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffc0bf7d9e372ade2d3c25d9d479943460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757fcf9da517250849e2f06a3dde6f1461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5cd9aad3a64fb872387fdcd2e395c462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac633340e0ebb7986a5516e3c8d2821e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ca598b18e813dc68018cbbadc5d72cc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6e2f971ce628a0cc568c647101a9e1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0038a9fbb2838aa0fea18bcac1cf762466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c507a6918c8a3387ad38304d0e523da2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca12fc63530b045b67e05ea64d9cbc86468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d681796b05972c61b2bd90092f3cf1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13824a55426b9b7fa7c0467eb2020ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c7eb4ea31f78c8ef3eb6a237427a19471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9418d9da8ee489cfb7eaee5f6e42da472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ab57d7eab2d6a435b3911233e0bfbd473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67de454e589071ab0eea8d5bc007e9b3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71fde564b045f474a3d6f79a7d4de4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d9fb7396402817b41bc730b7084638476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886b98b52a8091eb4ab8ab941bf3aafa477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae89156c431c01d97e981ece8c09db3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f99ba222188d1af4847a869d07ca07479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d082ff85e3716c63cf6bedbef3015480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace1f80ddca6bbd31eb841018c3e640f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114286300383da32aa79164a6dd1a725482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9cd3844698397ddfbf4945a978053f8483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2408bc7d64e89510fd1db0b5e26401a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b316f6a512e68b4d700430d6681b61485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08dadffc33792770cd60ed2fc8583730486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55734e3bd3a37db8c288f59ea2ceb7487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d751a9719ea2e08c4f1d3f87a987ee488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d96958822db874914553159e76dd94a489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57835af588f60cda3e3502a79366fdf9490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e9067c217c6c82f6baa17860cfacce491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2c7d08b2bb16733a07e3c4aba6428b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4e8b230db507e907cc2a8940b7d126493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5de895eaab513a815999273e647ed7d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d69387e06189895f303be388d6352495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e87f1bffec45f629e6e19d3a21dfa0496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29ed03f2b1d6ee2126796ec319e0fde497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6d167203eae9ac19f9adb634c62ebc498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d758e72de45d24b9e1d059bbb3588a2499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca6008de3d2be31e5549a754c6e8636500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a20ca153577e08e3c75891309b750b9501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa70452b493a5ed26bf6bce47401de2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcd660863ae5a097eed5b95fe3ec15f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae378f1dfccea2597155de0efb1d7fb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bb6d8778f791df1b60f84f4946c627505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4c41f2e482a3daae7b0f0a29122acf6506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43f78ce91feee1024d3365db79e4677507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2887ae4faca21ca09dfa846263ef7e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5680888915c5c10ae47c9f4721c248ab509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695116e7fc6ab1e72e122c365455e747510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ded290351fa9912401485b3226698f511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9acf399b381e3bd5f7314d5d4087b0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bfe2d59e00fdb795f5146a3f653828513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f72213692aa24581d7aabf9d5a83e8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd2eb6215e88d0471779e01ea7af340515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea83eb188d074e41b7503cec53cc271516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ae1f02954b47bc4adc39a3ad7f7667517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79250357f06db2db69058b62cf95c532518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c7449bb39d4d2f29c7515b8212d77c4519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e04e4840c7cfdfc8b70f851d28bf66520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a68e656aae710dbb7c455174986172521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3127e3d85afca87152b235c2f087f2522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3e040021492934b5cc55c62d121bd8523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a50cac5b54daf2a7df35bc011e8bd0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65811bff1d3fafae1f4db794cd5eda6b525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/038026d5c82a82f6d5e19d4eadf2373b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2669f3c8f43f99aba04e9af207e6295f527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb83f70c133313dce4df3f37373db540528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce03a0da65c12b661fe7cde56f86db9529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86612ac0a865291ea9393a4f54440622530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79ee911e61e10f7d0172bdbbfba0381531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9a35ec7c5eaf72c88892c8e824132532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2336ac29a521da28e1a4b07e80cc4c533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afffc79e0778265e16d7511b04f8aaa7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3926a18166daf2fa33a00d124192e247535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c1a45e0d38edcef223bc77b7e4b0cc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e37a62fd628a8afdef12d014ac7094537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6500a5438ca50eaaece9101d541362d538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3cf8c6ada651e56f483b7113b1ad1539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff197664f75648940f2525830650251e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d51f182069e66ce8bb10f819a843b78541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44889291552c9a425627de1cc781ae7c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c29a2e21a3967e87cd4ee3fc60e182543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d208afdf4610128f1270981e2e91b0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee76a08d679487e5d50102e6beb8878545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4dfd1ad3947f2409589f39f321e6b92546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9476c988cfaf9a0beaae2065f8762f547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39f1e7730e80d3413e1c482ad21dec9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3879d3a17e2a6b95c0a1860a1c05869549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4c9217f5a4422ad7518c9f736e9fda550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a7d3b331cdbc2500c96b1048eeed65551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e35d96a600ec5cf58a735b7ee7cfe8552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5e48d89d9027ff9fa3991cee65a6a1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cbeb5b5e6ad27296466ca655481ed7554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a12c3e3c689b7e80eaea1dc37d866d0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b680b48b3b80ee7359b82255c1aae973556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce7cae7f54d463a9458d86846fc2f49557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef1b759d42cb779a222720e209441d9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aab72a63f850a304d076222384f698559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bedfac6ff3bfad24020d47727f0a7cdf560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efecb28692d5d290d8626ba2d16ff31561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b36335275a6b1112173d96b04252c2562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1737980950c589c3cd5b1a75f3e93ac563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8864703efc9e7511f6944770e311260564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49f8811dbe9f5164ad151dec62d1c9565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6b588554a2bb3fd6ebf4483ce68b7a566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656ecb7d126c9bdb624ecb831247ce70567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae38bfc88f1ee14c87022cf1901105568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1e5d46f3731315f3da232c9469d4c3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac41c5814b064803671ba9b7212dd4a2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29407dbd14f7dc8d0b734b8df5d5e595571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ea550c3df3a27eef000a00ba47ed70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29df0af0764b6dcadc4ca8f3b106f51573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583609240ac83b60b08435a4e405a89c574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8b74677973c09df63e204d592cca85575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f9d9946c1a469127d59bd050d0112a576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aed18a4f8be2c85802516c94e2d73ad577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc490f4d731e5664f87498b1cd928d1578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782dfd41357b984e6854f904e7ffa792579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae24ad4c797bb45f4b14929bd9679cb580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b861f280a21d0a7cafdc37b442c07f581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f524198118078513e6dec7848211075c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14f66b54c039f1f26d258327aa0440c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f024cbe4fe5a02aa55bde0d483c405584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecdc53a138a8632eb1eb0502b32ba4e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f19792f3f9cc21feddcbd07e721ec7c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae487a9feb52fbfb5b32b350d2dbd05b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730e6e44cde810ccde91891c04e5e1a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b079257aa72d3e440ad8e549c3aca7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90bde54b3b04bec240db519ea05d85b590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eadbdd34850e76daa0042ed620121d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b931637ab08082933bca4abe9334253592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ffdd4ca9a3b494fc332fc45070a00b3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276a113318723fb2a6e388d509a38ad4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ee06904a35d71c517c273adab4b9e6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a434d15c96cb7624f9108f4c6640196596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b640bd2c201cec1ef5f1a425d41a60597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06ff1138b4f85154e9d557e77b9b15e598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87736233a196e0b60431b0f673d3017599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97125efa65ffc3a1fbe4cc33f7772e16600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdc00dc253051e2a3355759f36ecfba601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f5cf36134cb8317c1ea41db2f8ab85602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b625a9baa61f7c4f168e7ce59e4259e8603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32c53d6fdec8f25af91fcae4527e9a2604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a791852f86a33e78c640c360ded7aafb605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd3968c1262397019ceacf2d3111b8606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa59ca5e9a765f2d1839d58815f261d5607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa62fe1608dc30745c6b98eb61fb8e6608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5936b22b7c6db013e8e79ab733676d3609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b407a3f4abb091a1f4bc948366ae6ec7610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80ccb6fe4fe70c769787a4f5ce5c31a611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b13051d20057a8dbdb37d58321b95b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17e60a3bd8bf3777bea0cfac254166a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b658f3b181d90f6e723790e623929c7b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d493ae316f1b729287cfe176d3b982fa615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe9f341def8db8b7166990a07c07c37616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c1d3da377afaae1dca3ca49d94aaeb617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b82f6357fce001012dff7c615c153ed618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f77095b476ee1e2ae88e68d5af5b85619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc61d64a2f3e72290881520e195bcac7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f60ac4bf6fc754fa4c19a4bcc5d6ac621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac38be1d522c454e9a53c2980c1fbf8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40869abc4cbfa452e263d9713ffdc314623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6801025caf736d7a7c53fb8cc5b5cd48624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e1814ee787d1f9d062f9701415736625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051646631c890d2327484ac178655fb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c0c0ece434067fda6b5a0a8b633b670627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11470f5589a1d7034e66bba95cd26144628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3f1243247650a47eb46e7bff3dfaa629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772354e5381a6a41e552c0e2499a6dd5630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59bbc750dbd676aad37e847d35f0c4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793cb30dd89d23fd6977fb03a140488c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a440acf688f8cad28461b8782d734a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c532020be35cc7fea9de38a5250f71b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6435bdf2c0d69327111d963d41b3b6635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb979c65a4ace92596ff94a908759a7636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b70521fcd0ea8bf9f59accdee9fc5d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ae6990e7edbdeb77481d6ee9dc4f7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff33812cec37d5653cd3d6b1492ed94b639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c28411d793c553c3732cda1181fe6df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b912557267241984cebe4b133057fc641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ef9bfa8e2bff5297e292cc8bf3a82f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f802ab1509fb4affb54a92f522651643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18a91f25ce28540f635df0e4ba2b6822644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9400e8a1ee3a7ff4b9c165849876b75645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1e2b67b2aaeb5e9def07fdf94dc048646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b08d9e6affba20d2396bd5926fc9f2c647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d2aae200f3798144bbb13736b15501648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7dc17fd91379001ad0c4161a3c5551649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eb34b1d33e943376ba1902bb841192b650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9adb043a56ac524cd23510d8eaca77aa651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e201974c5af93eda316b1d5aa1fb76bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacca95a9c29a3e967cc4c410abed65b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fcd717db4fb34a1d9faad54e9eb986654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bb3c50a5f8130c9ad628b4697f4635655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0949f73702975d06cc42dd0dac5b23c3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90bbdcb5200d7d9afb27c66a5c2c6e0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd604645e1654154eec889a4a9b7b51d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf84c09cf9fea7094fa8cd7abd219c43659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fa87834b00863614d0ea2b05eb2ec4660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c824c0d2184477e9857b5e43fc6fac661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a216b43e371a7f63eb0c6b715462a7a662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4a574cb4641e2b92075889df1a8dd4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b054f18eecd0f22b4b77f5d18bdf205664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501d757bc78b3bb1bbcfee1576787342665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf3df17bb5c62ca029ed62132af7546666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1858ca7e3ada5b4d0c559a872af3b4f6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e957e14e9ac6a3ee53c0dbfba3f780a3668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4475989b6ed1bfd2c1c05ea10c788669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd116b2b364bc0d4a12a4dafdbe1c75f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0d1eedefbbc54020331222a3ca046671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58e25c121d51d3eb428c635230c9e9f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d15b9e3dbaa247297cc67cd62de8e5a7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66abceb53ae6e3c406f6b9de82e0a3fb674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a88f510e22de8ddc46dbc9968e1a06675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5308d8ed8df7ac0606846fe94c6dda2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0a41180d8e9a23028c246ac1818da9677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8043db5f7cc3d72548fc2b375be8a0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7d8ff3462cb2e48affcc26e426b82e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723525264c3910e02ea743007364c749680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345b15eb31cf2aa72f36e15c300022c681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4e0f458308425eda182abc7b93b453682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7167470e48ff377aa351ab4dbc2ba0f1683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eecdec99611337d8e4484fbda8dac82684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6b5483a94496423e32ab394f3b7737685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b486563677bda201c0f8804ea6c54b3686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20075a188beeb8ad555f7d4a281d83b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f766dd015166dd2dd893080b9d9d86c3688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef4f2d31ecbe14218a8d575a5af1077689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe96b498b27aa736e736a1bdb2f57c3c690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d863ee864921650cffc2b54484900a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948bf4fdc20e33e8bfac94d106926b12692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9682a54b5729bcc90a25017dacf75e4d693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb333a37f3e0797c83bb7e0bc58abd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5b12be43a42a6492f52fcf3dadddfe695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898394fab505d79d29cd220036e12ec9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dcb0234e9360bad69efae95f5a80e1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f060fbf0077a130218a27f006c102e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b134e425b3ec3a16167f40990224f13a699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe072b7aec92621f33ea8bdb361cbac700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1ecb4cdddd64557549b8ed4a1ae493701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4a69191b0b94c50202cf3e69ae3fcc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d130ea184c0bb6d36dd2e8b54140861703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932aa3e09e1c2df36cd81a08b58cfd4e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088cc8d30483e49ae2d4893a8aaaf112705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211b7ad729ff375047148f968916c9d5706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894e8ca85403e8b7a1cfd1f44bb5f524707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f84cb3d56bdce5431e5912827a35d2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fdc9e0d8d9abcd2f7b0250be417d82709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61aa25fba50e5b4296b77eb71b8d8e4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42ad774bbc9100a9d59183cd53a56b7711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6433b7a062bcc889e77940711040b69712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc97a005116f063834e9a3b69336c9db713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7df491613ce6f4115ee8c557be41f5c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7041cc5378c01514a25833d2fb1bb589715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4a10bbf3f4e8fb722599b723635e4a716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3270e3962b09e77b218328244963ca43717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1f9fdfa7d941fdb85d0ff64e1ae857718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6937dbc0e278cb1f7a726969bb77aa60719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db89ae0900e9c493fa1716d860e3b4d720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e868467d33cf4f1a2cf4032f96077ac721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdac7be0550c88913861086a9239472722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01cb328f8f8eec42588bd2d4f7cc3db723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53bb01e74e0b3ac7bdaa2e2df548a898724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f2f122ba289c4c441f1e13d995e9c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7c46171a668e507362f904b5a49d6d726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd230ed53a39634234823e632ce28d66727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980f707763494be7a25de6111a615240728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8adfadcbf02e816c47e1953a0a35d3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506cc64d39b7331ebf8553e2bcad9d4c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8022094cb2c8dbfa73d08cc1ef109dc731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a657b0e110d60176e7c76d5e30076f29732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67aded3838155e7780fa000b24d68252733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f43deb8e4547b0a64df677f1ec5d94734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a31199969bce10ff60765190c604201735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e03d61bfb5aa9b739354efc416478e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f8be0fe7156d12fa5ba6e6244e538c737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60c3e1b9fc44b173c449e57e7ebfedd738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cae291fb93b0a28cd2142ce31fe5b78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835ab7ac8e75c5d782b2f616d204a793740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0a0e9a40dd3653cc45bb88b005f35741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8b217a4b4b1ac7829f47dd99533950742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f705d7a4e9858d280ac46aa79e75a7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09fd19652e3f9d1b899371b6c59e45e7744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3635a9fc712fe3b395b8f255ce4474745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1de8931b43126681c9892efecbd5c2746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9844cba530fa15357f43c0f6b7ff0f88747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65b76d2ada9f04410f1549606460268748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a67a11f7e481ec21be39053355abf4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04381a45c99fd1685f0b980668ff457e750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4412fe3179884354ec290747836c0d4751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa40ef7498e973d14e32a175ce75a4e9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced8706851d15b715e2553de1b25bcf2753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ff58e30535ae9259eeadd153ab7c34754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1f085ee2b7ffd3ad6f93be858e706755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d7ae9568c74b4fc33836f688efd59756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f81953cdc7a2a73133163acf29b926757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee121a2a8f9f63dd279130dd8243b25758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136d3a4cab0429af8b0e93dd6352603e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0560ef41b70fad3572cae8c8d74eb4731.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a690d061ab11e12e3750766e8796c4612.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b0a6f25758507e64899291696cea613.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27fb293663a1099902114fd47b51ca4e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7f718c57b7059b353c42c3c8ddee8e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59be33013a6b309a197c5464bf75e416.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21fdeaf0549e14802e47aaaacaa77d6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4012bc08f4fd6b813e809e4a966ee7338.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ad1dfe7042a6fe21ad2ef5225500289.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fdb0fafb15957b8f3996e8fe2eb0df10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5584c46b7976a96ccd5a2390b82f3e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152f5e3c1e147f2c3ed7c1c717bf7d1412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be790ed7801a59c736ba58537bfe366513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9772a04c08232f459bbdc624742b2e114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f858ea9168ddb29f5925fa36358ff8915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0ca11b74f2882abd7fb419d962d1d816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3446e44867b7b372bbdcccb079d8720f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42887613196d210a479a50e57483abd718.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6276c1c6c598cecf5094f2ec0829967a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a6cac20b43a615a63c6c5ef18800a420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2719803ab4c7d2ca8999273a9392edb21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf701898700c3fbfe5dc0b73909ad7a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d5095ea7e0fb811ab3c433666458a023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5eb678d676d2c162c2ea1a0c7340bb24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0149441cea840832d869c36e55fe6f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0aafb2cb9e236406bb9e1110e1648d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010e81aa4b16e41e3f353f017b7a37b27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36c0a0c9a14ebc9aeab80daeddcd7fd28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f01b472768a531a80a7a33a770b8a829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dff3471d7b653d2bd541fd1d37908330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e037c0b68ca9c0e95cb8e2b7b9b088ac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80310c60b9ec7442160f958f6a59005d32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec3558829e53e9a8429aee3aae7256d33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72dc4a3b82881a358f7d70191eafd2d534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b3c961dbe175e41843b8ac144ca0d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8397d46b03874fd9f434987da2926636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7dd19c4858acef1fbe31d522aef4cbb37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91003402b434e4510afeb6c90e379d238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a7c76f66f11856de78341309e1ff439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ee95d3e4203335ee5e5404ba3a709b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5b64dfc2d365afae3fa102d828a6a41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd082206e2cefc30cbbabba3caf177c42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8926cdc8f758cc3fce26db1a25dfd1943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90c25bd7dbd565e57ae489648acb5d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef42362d8b235764ad188ea7acb778f45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d64532405254ee9d7da00599e6278346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40378baf0d84100b16f80420b97987147.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bba7222502870e7f23ca48aadf2b6ec48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4cb317fe76e138fa71dabcd9a978dc049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a35a6314e147c83f5efba869ec0d23c50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1648dbd6bbc24fa3b4bc3b60830000cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860039e5dc9b9104694e016877376dc452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210de7cef1dd11d90eb8fa2d51b1090e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79be447b44c36496c088d8593380640a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dec8ea92c8900d0ef5076e9f6fe3af255.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874d01823b29e5a104809a91a99550bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b240f13789ab80ecac6c665f1f24c657.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185640b17b0f7183931c657311725f5d58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c4bf7bea583a0846cc74ce650ba6f6d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba1fe0bfd53e263e9cf023662ea702e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa80c2966df1c5e8c94e5b823b1dd11061.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46309904a29efd962afbc608a52b609f62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4693eda559ad942ee3c40678b222a263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1594d7e0d866c4b140879f7d964065d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba1dbcfb6e281de3b2e16b8934e554065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d8306a2e298fd2266e64f5fbfb55066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87ec175371f83a0977e579eeb11c4867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983448a119d17063143650d242d09dd68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e75a2c141e20305541e6d76479f266769.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f49f24ace7dd8dd7abf7f6d748f468e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1103023d98333f38a2f6242498b6c371.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aef4abb187ee7fbbfe25f7ac4d43a9b72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b9bf970f2ebb8debd47abbb64f30b373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6597d96c6921e1d0082bb9d07534fe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a677b0a603ad401b3a13093a1200e93175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506a5ed328b5daab146908f89f9a9c5276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c6c86e503ca614e97b56a5ec5103677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f2008c7f7f449dde8455f248b242b778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b9a21cf84e766aa4fecdf1668e936779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25c22ba4f8c4dcfcd7cb60614ea5a280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b8739df69a8e0aac4fb9f1cf0ef5ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afccccad9e1a0f00fc86587418f45c9e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7423c1736f1e1530322007730cb0eb2883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131250b22e7ca7b03b0c1562809050b384.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ef66c1f270b5c7b1bef807aaf5f62985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0801b146a4d73525b6b70616c3ca9b4186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd74bc6833a0146a73099ef22afb46e087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f874b6ea31d943a3c8a03e830b6df5e88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac591de9de004ed57bc636375e444ac89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c868b3e51bf9bcfe02568be22527c5e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fbd19121d51252012749eb178fd65f591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0343d582d6076ed4eb55b7946044a092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3f0339077f1bdb94adda63c9ddae8c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9cf2ad6131314563cf403bae0345ae94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbeb9dbf2f73612cdcbc7759c0f03e895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee664da1c5721960e1b058a94b4ff896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf6ed3b739b84edfaf5b4b8c51fa93997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a358b9589ab500884c854c0213878be798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac0a2536979ac658df11fb58051359599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4981d3f51fae8b9a4aeada3ca2cd2ee100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb01fa8a3d3c075943a650f9de3614d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb521b1f47353b8ad1f0136532dc780102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69582317bfceabc310ec07ebc61140fd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6b770cd6d40fb3c6c1c24070abe2e4104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cc66bf5dcbc413e8753ab1bbfda7c5105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a06ed379abe6173241fdfcbf909dbf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ad09187485aff514988cbcbe026b69107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d378da5d9f382a7b4b0e3cd90540c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ede7fca72651e1d368b327f85a7883109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bafa6539317d4537070c83c3669cab110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2234e226d16bc47157e8cdd09d0c4318111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3ca00fa9f647e05f8bb020f1f2efa9112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7439822242c6d1e0b29f57a4035af42a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b49c2d7d5951f2dcd15c50556f8ca114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a850d67c941974da168b56ad285ad2c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47d50a9df1042605adb7ce01978d9e3116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289c379c966061977899ffa1f39a3673117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d96202590763d3a820f2eac46ba7b08118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912268198e5db02aef37eccdcec3fa63119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e587f8571ae6cecfe417e01975e96185120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f14954bdbd6784ec8566d3ed64cbc5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49df5b8bb20211e08365a81f3d915c98122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe49f36cccfbf09792d831d57100f5123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23992960d0086f9eae4631f9d8c2d90a124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9613daf032fc1a0ab356e32e15e27e125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc174efeea0009fe1f1a14d3a251fd126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f6daab9b900e8e4e86ea06dfb654eb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7845db4dfe0ea148749b56ac62dd9f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306fc80557833d51871a57c892678531129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5e58addbdb3e59310622a76e201628130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ab146f1c85b25345fa77ad1c977d57131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad8b8fd8178d380bb0b94469764f8e5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f493e1d9d0e156a6357703e31a15a2fb133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de038fbb559098ab82226bae0dcae40134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d78bd5d0e23a3ce1397745ac42a15e6135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ddb011503e499f0b0c54dd974883f1d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06819256bf00539f83d523a63e861a3c137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c57ddb4d26c016bb3f822aefa5b9fb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a576d406b8c2d949ac12c18fbe35b9d4139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a33550602269246193219b14f684c83140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e690710239783dbf96e210220a69a936141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0d243ee5ecbf515843a54c83c1b2b3142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd9130b430be197dc07d9a74f9c72d26143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db20afecdc975826768db22bfbe8530144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b3dfb20eda157c7741804b2ed7c092145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5000cc1c7e7fc1d30dd2ef48a7fe9785146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79a1542cc78bb8a5ebdc283ab4279e0147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbc70bbfaba2595b1d33833fc2fb9e7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b62b2d1c5af231c555acf636ac09446149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32d48b45c3d106af66c875b4e815e6150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d2426ee30784c5dcc2f5d701b9a92e151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be69e004a3e40d3cf139847540c41e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa256ddb228551bf61a37fda1d7e66d1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0805440514ad4f9e1a36d8719b89d954154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21bbcee2298924238be5572fb1be26155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0145eafe5a3e17ed2947c1d028d3c2ef156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f34bce26a3f91e36dce785bd4320f5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6153ad02c290405511290a7b74a8b0c6158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73385bfd65dffe900642297de558ee22159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab98ca38a3b37a6ef021c5a62f21d2d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ac404cc11fcf64a7af993caea6d22d161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e09f6da417a225a26c47b9652efb02162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff60566e98c2cde30b19f44ace8619163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a14d5662f8b224a87c93f9ed886b6164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720350cbbd14e44001ee1a4b090e37ee165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2866b65f7a2b6f29a1d724deaea17e5a166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8105f2d976d21460e91a373c40459e58167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2e59db6a05c47f3ec39bb7d6310dbb2168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760477e2cc918329cdef0a59b53d799169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c72872d7b62249843f6229b4fb5794a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4b3a8f1191c99bae8950d23fe46d6171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc75ea2b327d78644e90d60bd3291c172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80a8062001d6768eaffa2d1bebf53e2173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0f40c66d185d774bc2756cf77c30e2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039ae6765244647f2db5501930521a0e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab7478dbadc03d99787b31f7211617176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d4e8ac74af80305aafeac95a7985fb177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a618646e54336b60f48e03cfcf206c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491c70d428268ac9ded63d1970b65db5179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92d4f561f5b16355f9d4b3fcd14c0ec180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e8759cb7dd3c94f9c703802c80ca1b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b07f9252c9155071fd9642203de7a9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f524bf93da61fde7d3a445f404df81183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39fe842eaf9b0df217eb108abcc5cd5d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8da7ed721e4009d97ea439859ac335185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d377f3771c168270615e60389f1a6c8a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2283f6cdebb41b5a14b407fc3705c45a187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f24856c893116bb6a0a78378e59910188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf6ae99c5e6b27de4f678a04337eb6189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1597d6a1dde15efe0b1e448ea40d0146190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8007a7dea05a5e89f09fa40df80e0a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85dfdf4800f0c5dda8898be869e90a5192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47c39ab72e9abeaec59c43d71d933ee193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35582493e7ee3d8a79cf45b508fe6791194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bae7c0269e26f21bd589fed937a2b0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04763f15bdbedfa10ca877f873881b98196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8397de350482f685c897fae44c3839197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f2d8b42b68a125cd0aabf5cde4573b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab84c7e110586d28c4edd77e0f3c4f7b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b5aed917e904158af9017f137396d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c861c6dd4ea14ed3cd7c1007f99ea69f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35d1280dedf4fc1fdbef10d600c85f0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3084401f39cf422caf8bdddddc788ea203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f4948e8c57a395a126f95c1cf975ff204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6475363553ff4e646b5646e941a4079a205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e446446739f32f1c64fa8cefa1a4136206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575ba31d4209ba1924289aa81951c19e207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a90540ea6b5a588eb5ac5cb297325c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad09228b365d8a293b009972e47c429209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5d85abdb3a0bac92e7739cfabc4017210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd3fca9002d0c936de57d7c7a110195211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484f1ae62085ccb74592a7ba11ec61f0212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c89a4707b82b634508d7d85d9323b0213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff643c5bf7026b728ea556eb3635fea3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d83406942a6cc729506f083a3c67ed215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60266dae2725b062a6050a85f15680d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774d22182c3064f371d07acd85740198217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca0724b6c62cc9ebe9f55cbcb7d0e173218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc0fa4fbe26618d4cd3aa5da28f791c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e50006eec675901d0747376274934220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3179fb2623d0d50b0fe84d55cfe77ce6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941cbd468635e18ce975716972c94eb222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3dc68d0f2c7dac695db209af6dda0f4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee8312e5d71b378c55be4921f324c286224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9474c53ff375c985e06474e0470cbdcd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e50f43d1d606142c5bbe394ace4847226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a9075258c1d53573989946ca64d9a7f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eece387ea4e247e5643f6b4c8527c1a7228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6277495c00a824ea63c3612298a304aa229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf9aeb8be4f793a7527bcecec49bd9b230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92909c4eb0271f381715b8dc2e170562231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358118f3fa6f924f02c4b6a8a22eb7c0232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc8c8f2808a40c89715351f377535e1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4980fe42f60123d37a0dc602e6968c0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f077ae940d0b05208edc892f1200a9235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8b1d67b756e6a22a59ab83f89ca877236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de013b35ba20abd0fac764bcfaef93d1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a925bee06018f33022e70dc2d3f537238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d7085ecc32807e2f676c6819c1db2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05441d21ae3a5abf13840643fc091a96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8964f9fc5a302f138a9bc5aba98b3c44241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e452229c2c9bc78872c243ced5f50817242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3b91ecb55b4b2c0f8707f1ae0431b5243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc741eb7d16f5e756168ebe08e5136c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edffcc3947431b4357e50d626e30c37245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dedcdb6b8a04f349a0b06fafa8f6532246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca5e93710dab52b1ac0793635f7066247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67934a329dca4842594557837f8393c248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1613c8d3d1f80074a9da16fdff140ef249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f5df11da9d967036dbe0178c2bd09f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d74e22cb40a09506a1bfe62b34da3ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ec86fba3d13f8141575e40c83eba8f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8278757ce6964eb2dcaf1cfff3007b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dc010c194a1c43a07a7d5cbc785f31254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18efc62d7c465d930be3ec1426c7f220255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d074fdf8d99018a7fdf347c954aba2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8307335d7764dbc8f6527a57075ee73c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212dbdc0a8bbb13a41514f58c9534bb258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ef637db34ec57ee16c244b711c4a6b259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4d1f3b5fea5374b305ebdc167e6f94260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11ff1b83b1124259edfa8f1e2bad2c4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c03dfbb57d7a685429a212f6516bb21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0158c064c7835753bb23f57ee082187e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a4a8ad57e00356db1ab1f0501899770264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55a92dd4c9a03c5b48309bac017596ac265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340843a0d1a611e8e6f661615adb8ecc266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c43a920ef76f8521562c68f2fc46d6267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b068f7c499e67f81b3163452087022f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb9032db7dff79875c9411752887d3a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c9b1efb6444c76c350a5c137a8eeff270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8985f950bb6c047244449f7ed63bdcf4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bcd16f778323ba53bad353b43c624e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8270ef153d2f37e37f65c5ccae0300273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25a5f1657400f1b00b6fb500781df9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d829dac6b5783bbd531b4558d375a0e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e1d3ecc4832c5ba6d259a5c59dca323276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a6a87edc2bb45ce332afc10246a334277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d006c7d64258d52fcf33100c7932abe278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff859d16173d050596c38f7070f3cd76279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f74f9ed0821f19c7726f602cfd342280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d287eabe51cb72c0fa6756acf1c0c0a281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0d18cd301cd3477fe5f3f2505447c1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4bff38e43ef8975fddc1fefe009b2d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac00d34ffbf85507aec508f1651af528284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00f4ad5e55d576421096eb41968beb2285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf4cf395e45fce7344fd67c4e188607286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8b655fd3311eac39812a9275e68738287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249c8c45fa1ada988dca298363800c5a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b491dff521b916605445a64cb05b6276289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abd38f321dc43e495dc9ad24bb6f11bf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0f7f2e34272e7159a82372dc3019e1291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00a5a6e58f8fa72a1e22d7a93dc35d72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324779caab606b4226f64d3f90dfa96b293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c51f1b6f3c054d445f4a189b3120ae8294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff8f5ebbfcf3f1220950f8bbed45baf295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec94ae3b9183814e434a00681269d171296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d8f7c69703d92669d4d02bae7bdc06297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd14a813bf2fcd3ab06b45cb5f1a7d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2e7f81eaaab8e3bf3c7fb393ba83a6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/859ec5781c5a78de7c4ceb78228943cd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da800e9076664ec8bc41bc20c55f09a7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb0d8c621ee651fbb6a878500008668302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed812948bd51c6b3de62d2b5ec16e899303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de45feaebbab7db2c75d303aabcb0f3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54070f4ef76e59042d0ba96e3558a36b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34911810f470d3e42c9792bd15dd33306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1193057466d505e4b72de4127f8f8277307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9237fd25a7f245dc21763192a00964308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61ae526aacae2f0c1e0cb193b36ee517309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5a56c9bb8a25f9e714bf0851e152a9310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4310f1a0bd103edd874578bf6d88d3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1cd49a8f23d2a78cf68d4fec63dd58312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4051a2340a7cb8ced19c1d3f9cb32453313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcf07950e7e36937eafc463fd9831c3314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3e8d2d4f379e811d108b6753e829f9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66854d1fe4996295def23cfd3f274102316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97d8c5287e3a5b49b991f13ccab19ff317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1f08a26e5a90eedfc50b437ceb1939318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfb72f38c42162694a364225b059b40319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840e96119a92b0b19419966a4d38c1a1320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd7d8cdb92b52d9e5219b137da16959321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9b282a33369f948b583b94163d7220322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9b35aa77a4a387aecdee6a95c8e8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c9f8203083d1935a4f80af94e5f5d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe3fb14b1562d5b0406b0aa09af6c3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afdba1e82e39b794cd3ee18827d2ccfc326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c65ad2ef9eb210586ac9a1eb042a121327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b533fa096fbff9c0324a224b4f0e7f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9913635a723d2c330ed80d4f215e5977329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d7e5beea3591f5a5d5765721819dcc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd545d5df8662c53713f25cd9a6f7e2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5b20e3761114cc4fd6506b24004f7a332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc592cd65a11db8e836be1dc47f7c86333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529c24fc009b066ef32f5cd5d40cd3bb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dad44937a7f112b011e76f4664ad752335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1ff787a418745ad3ea238631996f2e336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0fa96eb5025b4a24c6f6203e010b0c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb361c30067a044c17328129b39d6cf2338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72346b053d2f56c97b71da90960ba8fe339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff53907ca1144735f157e309a872d2d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3215e439c78b45c9817c023f1e7d8386341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9924aeaf15df223c133e99a2dbcc3f7d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a18d5d296e824386e867a43bdd899343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b96cf2fd1119b22d6e06634bf9c5dc37344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c450422cb5a46ede92d95afbf14ae9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f957d09e9f5d2f241f5a673901ba03346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4460dc011c4b0edd23772397995f2e64347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ed9476c720772183f2e0ade67d271348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19620caa0f5ca70e089409ae68054679349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57189a1acbdd8a6386d8dae0c33eb06350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b979412512b8a12b890d0c496432a77a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e6c5f9d773d350f588c8edd4a7ff71352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdd506165fe42cd525158776802d4c7353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7eb2a02cca933e02dfc20e10e5a824354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1d5d6b421154fc1274dbf42c4eda0e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482b850bf23b437ee7e9fdb91dad9f21356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba7a9da61a48165ca3dd14cf06f261d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64038302a13c7b90ce30212c48b93345358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14defb8ab888e62319d49bf721986ced359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd73cb4613b8083b9b34b0eb017c3c8360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff693fb365a32114c4236beea1fb1125361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8e9b82f7699f23b0fa939f02cc0360362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9be5a9af332e970a8ef53e0d94e41be363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6ccdf94bf13446447ad8e258c682cb364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1578c2ab0fd402207b4d9e0fcc0dd6fc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72421da6743b61bb2ebcbeffa6db914a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb2a251f088a47599b03ea214121505367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b7ee0ffdafa5717abb2f9558d3b6c34368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49cbc86461cb3b05aceea7063212246369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f4caa00fc0103a211c808e2576b73b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e918783b60ea38bfb0952780e6e34a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7105358e7604e77513c303b5187912372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05229997907586040483efa1fd613773373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280567e6dcba4195a6be762b7a585eec374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fad8c7395aff1b635d215842e698084375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a533fdf90fec3a67521e63909e9ad04376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8ce889273c9a122f99e7c9314b8560377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5e6f9500a1a7eceb648e9f8e7f89a3378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03519f5d62685c319ac6680c1db6e42379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec251eb53d0db7c9a8d5beb83466e1f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b146924da2b996f77c9f526a3ff6fca381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabbe083bdccaf5d4e9aae161cc40ca1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ff1d89acb099f712c27a4de7270fe9e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6468ae19c1b3aa7a945dd9bffa99468384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062ce3f29fb0eaea1260ee79f1bceea5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a81473bce121c0dfaf9faa56ee41d9c7386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029b5dbf5f77b4bd546e32f104804a5387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deef9a0c9bb92c4c495892bb1e8362b2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475e763492a26f3252f051f6960d8eef389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c481b6b7ef8e6ca7bcda337df103d64390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12e6a7beeb9efac593cd58c75006605391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aab6705ac6b3b065d77644668ed19b9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b017c273b16c61f62ea0879ea6ada393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a0f8c4b2c3c59963c919dcee251a6d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8386bbc1ca5afaf4778a04edd5bbc25d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3beda8796885da1b65369d00d08bf02396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f0d3da7f1f887ed1a31e7c06a7f0c397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b797058041b84b2bc56f4079a4f58f5a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa2c21ee799ed39856e92c45b31600399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd69b160e4d30fab4ff67b4796c0f4e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e3d0ee6c5f8d9dfb519c2f98ce2ab401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d57fc3ad5467057a4f388684de492402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ba3dbb28520a8a692b3970851df21c403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784d2ed91e51f1c9e60bcc286f104b92404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2e9dbb70ddde06639765f068a912d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25935d292f0606d6cdee711de30d45ba406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e40aff7985538a847e0ffe08e3da26407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9812ae33e3f060d3691e5bdde356dfc9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d12a983c244b7b457dc5a86d8fef9b409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b679d4799797eef24b0e9635f165c8410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57806f775bf3d9b57b6a7bfceb40c511411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07103e6d47293abd1bd76d3ff9df7aa1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568de69b01d90d8dc14d33ea191a2650413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f78f145521cee263c58180808ffde3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6edf0d7250aeae22e4805939ea637ff415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db16a019fa3239e570af6fececb44141416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbbe5eb3bcdfcc35930e2edd1597c2c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af9606b56136bc3f3488b9adff49b7b418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53285754c4066d8490a79098c0b6eb5c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a0af73ccd4bfc35183db26234c1c91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f049a1c42931af2910d6ed821d44046421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26741dfed2c1c9a5f248386bdb9a09eb422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbb366057f4b89263195592577baa5e423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913b35df81c802982af6a70691688e7424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1516a13515ce2b6d8d8491b2bfec8701425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916f6209e6ae4c5ad2c3545d190b3e08426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b34ed33b4930d37938d1a374723f66427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ba8d92677b029d40a7c266a93d93c2428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb60e64752b6f0891686e10c139fdae9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922f53052c09ad74d665acab0ab0aff430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a09030bc1844d3549ed6cb8f5c99f6431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56792bb0f7b45405accfed39593f88432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1e7a12dfb42d9e9fa13d685a795c1d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ffcb6f6f055dec391a38527791a54434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e7707cc264519e52e40755ae0ebf87435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81f13fd714bd72c2c27bf85f7a6d660436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9249532c50bee47b162c208b175f66fc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6efd8e6fece8938c588471537cd1099438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0044dcaa12a38d57a60d87ec42f6b7fd439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23dd6a42c2754a1cee96205b17e548fa440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc522fb3b8858bfcf8f0e0c928754695441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8e9b01500d7d2c36884ab81d500d58442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf92352052ea330d0c4539e890ea25f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479a505593b4afa40d12089aa36609d444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b784d4a7e49f30a772ddf94240a0695445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a401240338d9f45b5f09acfc9ca2eb4446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b9994510c44ca021bd9ad765472868447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda128860ad320a91d3b5de31209e111448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8c4bc205bc6a9e1210ad784c9448cba449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673949280582be42b2f5bc3d32be6cc3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19aca7702776b2113aaae0db1dd0e63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0d81b764e272f178d40f30f4cf68fad452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483743119139551a23257c485aca1c68453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415d0aeb9eb41bddeb87165bb4d23ff6454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96dc656b7f8de2b23fd3a4ed07eca1455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83476889f88ae58dbbca6e0c963b95d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331790c20e1ac73d86b9fdc2e3ea5ab5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293bed5f26edd77353f9824cae9426ac458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bb220e4ff6bcebbb0dc131bee914c2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1dd18d051fdb1ce3ef960a35d98a81460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ccd6d8a48d941bef927cb0b23ef382461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bfb7d0f48fb5f3c564017ad886d44462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e85021d9ad7fb9d45978d7bcf93ced463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f506a10692acab4406f6a86974ccb1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a7e02987c4c0c8d79c5794cb32b0fc465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661132582315da2d6a05d1561f6e4b17466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8f0ff7ed9097daca6e4801858200f1467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd316ad70391a15d057cc8620797136468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca01d5df1aee1b5e79009ff0b6432006469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e5c6b99d8f4ab418edd16b7a101f8c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34c8756fed2a041c22a362ccc5a68f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85228db8758fee4f23f4bbad7e710e7d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f283523688ff46992648a5ebf9729b64473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c61a6f8726e4be71ea572533e06d7b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83238708921e6fdbb0373f83e462d9f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85fcb65c2107535545958c1cb89276476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df688c4e0ddbc55529a0e2b9c039c32f477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d9a246127766450ef9fe071bc06fa6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee15da2a8915ea3006a8d861acf7dd2479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c4baf8c8ee7cde1028f7fb4a77b8b39480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956405b95ea22a86c1a0ed1daa8d06a6481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a2485be24e85ac7f1ad14973381850482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cc3e0deed387dc825444ee330162d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f234ca150fc2452ca20e345d7630ccd4484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae2b3af3e22193acec672b1e6b25f8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6580cc27d55d0230711ed94bcd0e33af486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc85220bc557e3ea2346b96d830aa81487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96b9e3efe1b07151e47c704104acd3b488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fbc541f34898d141f8dae0a0968807489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b02bb16acd6139752a895d81ee2d6e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b40fc2574687979bc14ea4b9b649b1491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad0841c01c945576a3c0a72f760611f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d2805af6cd646f25e6c98862039940493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c182f8ba9bb7d90ab04c2b3edb121494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052315a4a7a9fd5310bf373776a82352495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2663f35323830ea08acdcde27f183cf496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0299f4683d68174cf4d9d7f504f3e9e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac6b2cebe8084c488bc2d03bf42f506498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3711cd37900bd09a280bad52bfbea57499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4df314d8fc832bd410b85166154f46500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32109b1810e7127563e6bbfa1aa0718501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548584c50c9180582a07f9e8e902117a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b97c23cd75f0761e7c4027570384ed503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/681e2da8dd3e5bb93ef67147b6cfd653504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d8affea91265dccefa9a0c2af38c52505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b0f2b4c4a1ad71ef518f19e8dd47319506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4d9787631be321fcf8bfab62ba4460507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955fc0a34b6912172c66f8413377c54b508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62efd5cf56dc42466346a90245ea9d27509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7f0f1d5e729ced33f7d891b7d49102510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7da775283244dfc90d8ae48d9f270b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5e72d5d51a0e1d1854cb6e9e078fc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee616778da2fa0b773ea958e7b3f272e513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5664cc56dce07d84562c7ee738192145514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d3619981755bb2673298ad3af1e75515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbd868b5eeea1427c871d21ebd973eb516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfeb5fd98a26c97d299933bfc8f86e0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564d2a1c49951458d9f74bac69871d5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfa2e7d464cf592a61978ea0f9cedf519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58d6a57760ed6b4f68c0cf70415c086520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18577a169157cee2efb34032163080ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6abf98eb89afa8835021ba4f646b51a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a72df4010543a6a83e9d9bbdcaeab6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4343d8848565ade944ed503f1efa78e6524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1be8a63876ff5aee6d68d08e4b9b0c34525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/891e691fd2a1ea1a57797f4c1692bae2526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6efa8e36553e9253946c5492229cb9a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536289698f723e6ac0569df1a6e3128c528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcaed640dd96a40215b1bb081a9bcaff529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b17942ce5c8b33f9c4d846b7d3240d530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4966dcf72be78e25b9ec89d8b7d322b0531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295f0341a43cb33b735afe8bf17939d532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f75a0a00f8021b3ae2d966caca9131533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb485260a5125960f687dca077f611c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fbb202b2d6fbb6633491b7ecb5909d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13652255ee2065be57e1ec9a55bb357b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f83b1f192f265616c31e035da90b31d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1779f20ddc00adce9d15a7f40464ef4538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0494915c1ac91189b57aea1c01253c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f45068e9687aa983ecf540261d31fa2540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6acc2e8c0ef7b59b5ac594e1bc1beba541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb168dfcdaddb29b1cdf9750a2d1dcbe542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f3815cf5a24e2c71007adcc81288af543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5143297a1a17a42809f9d66a8ad3f8f3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f9cdde01bcf20492fcde17aa1559e2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60876ca0548570ef5366dcb9ce7456e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8dae6f289d81b32e42c0a9b8e2fde2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae60416837ae8e09d87b4424f4e4b9f548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3846989de3155fa47775b25bcbb50f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac1c495fc4d10e5a53e7a891b81b6fb550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600f16d0f45b299a73ee7527ae23e828551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d55e55df117acae478bd4ba1fc07a5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81345f101a75729a7ee8b1cde80b3834553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263db7895a10e79b4eee26164606cb5e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe650cf4bf44744736ab3d2ab644a52f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e635cb296492134d51d046585e37c35f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84191ae86f80d608c9ac1dc706efa8bc557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f2b1fc677a31840d8efa876a85b126558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba656a7a31961b149146901e8b9ae3b1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc4b42573c9c59631b8a4e1e7e4e49b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d53d4014c1749dd97ceac3d5152c3a561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b309a53e86f106b8f33f5b2acbacb94562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de2c460fb71bd19a690b007fdb32800563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912ca41d72a1ad7582c2dfacc7fbd0d4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9f8c1d87d66749652b4dfcb07ddbcf565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990a7b21fa68cf0b9d078e64543d9f4b566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8244de8b6974f18a629cb575e9edb5c567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1602ce5f14d3d16908b017de6c47df67568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab940cb471efe9a4f959b77d23138e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb522197e5ded4328401a62405758640570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9621d2472d2178cd0352ce145de1f2571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949400294aa001830c4f373e5cd2c45572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dc8c411144f5773c43790f537c3e9e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ba760a88e6a8cfe1f9b49e9a64c5d1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9853b5cfdd265ec4c4e92ae47e09cb7f575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e3b3fa29b5072ab26fe562ad91c2ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46f6c79eda61f1c99aa65dba868bddd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e373d0bdc4e58c595f34ce8fdd9b507578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3632190837c6e84f8f69977cf78cf653579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da70ccf40aba760b3b6edd1402f2540d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef11046303d9f49eb8e7f1471bc34997581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe111f085c25823aa649566e87de1d0e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018f24e5f9738eab16b82d010e1781d583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124af735fc9f634674fecd3ed05de40e584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3841dc0b2d2d225e195c15a92897c5585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d7d95b969d34d1637170df781b190586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5940bfc2bc7d6bc403ac4bb3cb83f10587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4273227bfd099bb3656fa8226b9851588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352565576e9e49fe425c81a2be4b91c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4824d649e5fa06f0a7fe0ede89b8ac590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05e373397ee1b66cc05d6836f86704a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621ed154be6c31a6954c4a474bc9af9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ac4cded07f230e8ca6cc1fdf9e8ee7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d586e2b239196cb452a7de7d9f873e7594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b36ef325546ca47b72f6a6759ed8dd595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0416f95ae826b608ad3f335ec36cd0eb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9014a71e57be43a223f3178485fab924597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3fab5f06af15b9ff307fcf59e15906598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a605383d8abe9ba11793e15a66ef7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d857daf56e1bdc6840645da79c8210d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c8f27ebbbc8dec28ff0f796d47c81f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e84044809c6aec5ab8658bbb77fc3d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073123899e35c2fbfd380b1288254bb6603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2de3fb4b18898c5673a651eeccf910604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de14756c6e7b9a04f31eaa2de3024996605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836775387e62e880ceac09a3ed61c0b7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53711aeb0555026ad1a8c2cac1560dad607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662fb009be52e427e3d3ca735804c800608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0a3a26268d25a6f00feffe8aeb559b2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de8dd8a58399e4125a775b1166d38ef610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7ca392bd85055477ee65982cb7139611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c598229c6133d05af551254dac22a1612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b214a50ccb97e1c0b809dfb495162165613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0c361cc6683ff30f016888b97832b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45ccb13062e7670f3340a63e9b8f49615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2068f50e7e5305f508576437eb187231616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcbad25b6b55c4bf1650dc4b06daa48617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c8270d9083f6cfcc6e06e133cd7a75618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291bbb5d9e5c3df36d48ff14dd2a8923619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57a2e515b809faf5edc4ebf370c01e2620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27716fd082c532b13730ac7db8bc1ed0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87367b3492386087e2b7225e8d3cb637622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc89dd0e23e5f5bac738895d1dc682623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48f8a06b95bdaa4e7a0a42af5fec8b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fb0dd9c325bc5169a784552f82aa22625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b65c0aaaf7319e7674a32c78a05d9626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895198b333d076bae90c7cfbcd24c8c2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68fddf4aa0785e53f1fadc8511c4b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcfd9d7a1fecb4724e19ce2083dd3b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d656f696183f6415602b14351e06b9630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d61020186d3cf19ef7722c4d462abeb631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb7f55941629f4ba146e07db367b177632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b28576f862fd13336475caca695b6e9633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8926fcade9d83a299be1213d9f3b8b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611872a6ed226d2caf512a92d9db93b3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f0b8ee03374e88c5e677a78fea5745636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add22c8d65dce686f060668cc5326453637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec50f8babc813e83c01c2aa369af676638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71965a1ad4f5218a45719980b9b81eb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5b5bb440d73ce2884b98539a8e4fcd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a92745f486afceaae73a5ca7fd97b2f641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5552b2b5dc1f8d3b7562329eca2dcda0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a9e06955ceae542e2aa78f2fbb6e8643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7bfc4a29200259dfac6dfa8e594af9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a858100186009b2d74a04535d2346645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb2b556f7ea3d4c907b102f2d04a49b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aeaaf3f19d2078f8ce6ec398428aafa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abd9103ff16aba87f162f3d17e8557648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00cc804bca220a829d9d87878d49c09f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ead18d4adea13a8bcfa6588a7e5bdac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ca011f470380aacb82f2e81978796a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a6a5c2e66e060dc28fe7cbce8f1a52652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6c7f6479e66c887f57cf5b1f2fe73b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87396882efa8e9d2cd115395f77dfa33654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3e376eba44fc070de0e00fa17c9d51655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f74bcc3315f8e151d61f9cc1038c7be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c371ac0f7355854d984eb344e244b2657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fc3ac0d2e7f60e1c64d4091ed441aa658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522137b37d900e518823be8771f32acc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/142cc48ab59114bb02811fdf21000605660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc839f9b7e86d807029fbf6bbd4acec5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b66268b53d613a704e2e0acdaae4807662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e6206814c47327ef3391cc2cbb6674663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e680b1868ed8b780274b3a7ca45ff5d5664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26794b6b2eb253cd2a2a4face0f61378665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bca0e13c8081a977fb025fec2ee31e4666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601224208afde410cc44d65b5c1518a6667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa0493f944c2e6886db9760f97dcaf2d668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3b3c0bfa657ada87486dd62d598134669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228e086ab11df198a611a84c93614b5b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c294dfd55da618698e4fc70f73c9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b74a12a349ae0dfc222a3cba235fcd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752ff8480d441fab3804ed4d747a1baa673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c0c174cb05444b95ed4edb164f0c2674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032a482f1ee947c86a67258e3297aea6675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4276d9da7bd07eb2130e14635bbced676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c24ffff9af952fad37bad9f86955456677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239eb13a1be860c0cbacab2aa0938d67678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64995fca0db01f9d33d59474ecca2582679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467d4777d2ae3b2d8b655be93a936d93680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae81932f326eec9aec5229c24f08b902681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f71636f055cb81182b3082d88936d3a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d786df3d2f2a7e740953b47cd433877683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b052072c695bbd123927b4be7b53745e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f092e0e6b9711c40f203b2941df75476685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2867c45b98066d2f5bf011a23a878a6686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1421742a12a964c342be618dbfb1c3f8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e94a9ba14a6e2a49aee91110b7fef1c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b78d8964ea23bb4171dd955651d85689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3636efd9a9574bef968a3c0773c2c0cf690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4faea2a5fe82bccb2df908c15ca22ed691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68c65bb7430a849659dfd820e9e502b692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a278f689ab444f07cea5f73c386cce83693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e473f330b4633eaa8f28ec2b1d5c127c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09c06fa91e35117d7d6722f1f3acba2695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48cb69cedea2fe19d924b9802e7a3da696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1da98483551859fa16431ae9d5799d2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc34bcb1f6e809c5124e07c31df6767698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a60f53fd997d15d04e929967ac6720699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba7c6a92daf60d9a584f659b157f27f700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/430211a1ffd171ef23abe23271a53b42701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ade05face4a2f1e7310b5f9815afde702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bc3899f05db7ffb72267ac6eb781e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa5af0dd212c42dfd448774de351d78704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f301d42eb9478d72f79875d931ab13c5705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e1bcfc82edbe48679b9785e9c24cd6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82e7a1c93b8b6c0805f99f9f5c593ac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de65914dbef33ff0b1145c22639a6ad1708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d860382901c7c921552e1655ad0651709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026c627ace627c786f0a26b31d45cac4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45044cf9a76c2f031deb7ca5648e0536711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d8839f2743967a66aa6963686b332e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6d6491ab3a8984e2a3329b6af1f607713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334fcb8b197eec8c9d737d52b685e7c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d002aaefa8fa66b5f9fa459078228f9b715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9221829b376697474a72e62dc43463ed716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5001cc3bb71ef756479b346e45b165717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c43b9eddb7fe7493ae173f3df8aecdc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48baf3e94b926f54715c4a2141c6f87d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf3fba30236bf27b8018be039b38359720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94258f7733e1cb3e7e7e90a2fcadecb0721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0991b45ca248dbf5a517fac6522485722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962e2800d7d0fbd56344bff62bdc1f60723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12a1ae64528551e3db24470573e88ee724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/debb08478997c5c3bbac23447c63e1ad725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fe443ed5f5379589efaf02825f9c26726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af15ce52c8d834ebabe46246b1896d20727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a884b1b0d27bbf9739a039f450281676728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8710bb95be039e3dd6c0ae18ae56bfa729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572f12d4e384149b576bcb521bf64e0730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e235993008b150d7b1bb3a5eae1443c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dab46888fa28f587127eb1f88199f4d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dea86f82af978f4bcecfd1499104f9e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70c6103f16c39dbd5f068c1f18191b3734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558fb15e6e7bf35b86b908abcc2f94c2735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f8cc4b39fbeacc76e9f2470f1da84a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c17daeab517300f2a5ad35d9b99b0cce737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618e10916399ff4f19403d1c2ff9365738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb774647525a697dc6d54a5ecad5bd7739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e0750da0971376656b54e8d7654a3f740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a57f2e5e513b700386e7a2c407d63a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38b030bf1dae6541ac34e8c16f84454742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b464f6977871816fed80b861fa9411ee743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6891b50291f825ce7f1ea2386aeb70e6744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52003170cd7f510fbe988d640a57da4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e65c6c38e57348d96d6f694adaa082746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e5c7bb58e38a4a3594c7617369bbba747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3529ebe383ce6e41df4f2574bd001035748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84abcb3259fbd11e337df9ac0f48c25749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ff603abfe78765b3d02d43954432f5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5a49abbc6e4fdd6cc4881fc9d06822751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c250ec4f9a8f24f19c8f6a085257e4a9752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ef3bc4e362d14be556c2db71dc521e753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900794851a97857a1a6b8d23947a703754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4497dd1de1971bbd22d424a475152a02755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac66a5bc8ae53b3b7b9864da513df319756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26863a7038b60b700841522a255041e5757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ab9ca7d0729ad56c52a804a034afbf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7429b9ad171d2fabd71399ba610466d2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>