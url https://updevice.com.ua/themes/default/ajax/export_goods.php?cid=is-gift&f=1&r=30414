--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3fe50f2e05d8d20ec2dec983cf77c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dd771d6c656ba60d009355acc888902.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179648464a32fb2378cf1537765179e03.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1494714b2f34992592013a4e7b6d0a344.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7611db29190d01fd7aceacdeec29bbcc5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d966f11acedeab05726dcbff6596fb46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa721bd8441bfb2f4382b18e5ea24a07.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b5b6f7e4142f12b43cc2461d9339078.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b042129aba7eaf3a8e3907c6c4d06a8b9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9344c1f5102117b0a8913a82b817003c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85d9f2999c00bcd86bd98e1bc870e611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca1abd67e83b2521df6d69e88437c5f12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4775dc8f28256d15a4cd2eee6164ff913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b3b813e1ea7e14cc929edc48bc87a314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362bfbd47364608ee135ad948dc59fe715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8770f2b0a1a4fb6947f0ab543ae84e2e16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59105a7c8b502e185faa1559412355c917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420b1106f247bff5cea7473df7a2f5ed18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980ce80c237c6749aa41a183c03ca3be19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db0192dd4997e343524c58f3887461120.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b0a80bdf8a0c877fed640b69254ca821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3e641371e2edefc3ddfefe181bb4e722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47fa165b41e004becac0742b50fd67323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebdc08a40ff5eb5505f13a48660b9ed24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb2360760b4d62dd57475355bef78425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984bedaa68ae4d6b818ae6fc69bf43ed26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd474ec992163dcc3c4f0b80593519227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e40f40aa7b936662b37888aff57f16528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a815fcdc89ecfd44e0b52a41b29e54dc29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0f2e88c73f1f32ed3fbe8af979d4ce230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf27f5002b2ae57dc58632daf8bdd4231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a798a3438d7a3eee54837e8fc612759832.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0bc736ddb77fc99fdce3658b405b3a33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497975995336c4db5e1babbbcd8a829734.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2b765402fb40b96854c1b24f4d626b35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bf66c9b320d2d9b83755eb81dbbc0336.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee88c2c381acee8598937c2e13a2a2637.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb3e2daac12367941d114cf9dee02938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e77b581b848163af37c2d72339218739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659b20fa5dbb56821e6c485d7336baf40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5c9ebb4493bc1d8336e8d3597b5e7b41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dc0041bee2618c86cbc80d765d6ad642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a42888cc4775ff9a65d81edf379bcb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f03e0dc0057e20f05ef10b30ce4bf2d344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38b9eeaeb88a56164909e982385653145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e981bd6454fd1e86849f9163a8e26a0846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73f2399e1fe189bfa962d53423c8e4747.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea77939c1d79e10af4ef9b23856d90e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6beb1f15d14e51c923d08435f4552d049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6239faf7cfc0fe0e06fc03c295872f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fc421ce881941dce2484a150f7ba2f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa1dec6eabd2068094264ece44c618952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a14a4d42d1c959e2f1dfde1ab2752feb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ff0211a55011df383d35555cde594dc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cef9ba348c68b13ecc6cdabd5a38c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b316d10ecda5311e80d98437727705956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16a36ce32713d577bca79571560c8f957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32095ee20baa3d951d1524c576b0d41f58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ccc56c4647ce18ad34461dab0297a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b5e09a2eafbc78cc3f8ca28de9b9fa60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3aac07a4f4018b6fd7bc1078ccd9c661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f2f229466dd1f1f48ff00ab24dc3da62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcff3efd70414ce6a87f42345efca57f63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224643d9e27ec70d55d38a0576615fd864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11120f9e3ec5f8de867d1db99ab3c4865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1ebdf536b8bf0cf7497b7577db5af66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce9043d9b0cab624f9292480e84720867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f970bd26613da29ed49fad4a3fac0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91e3c9ac0227c85775d470f7c404a7e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7567a638eedd44ecc8205edbcb2b05b770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1cce41af8339621d5866b100c3160e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df561f6fade6384e479a9643e610ee272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe2fae165e753f82c98619f5dbe2e673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2e4e6504d30991654bbe24cdcc58f374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d989858afe3524b5f268b86efb595f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d45502cdecda79666a190dd82b4dbde276.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509f8cf835e9cd4c3a12dfde3058073b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221dfc4b1c5c7247e3d6d8cd726e7c9578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85033fda769278c72710a8733c51c3879.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f706ccd729f6327654422d2a9e97f180.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6823013fb6d820522c7d51f5ecf236581.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767f322df1c3ae832c62a48a2a5ed0482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96172bd108cf814f63c083f24448d35f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05308e36282cf9d85f91dfeb4190729f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1caae194da44251ecca77858faad4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1effb8441bb819fedbc3b078201d68ab86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecd52d0ae0aeb5d2a5a07745018c78787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be71dd4b8eb3fc05edf9efb80dc01c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef7be72a5e8010c9e191e8a067ba17789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c937767cbedeb14883dbd9b5f76b31990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b34fc217c49dc154fe623d4223c5f5391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a1d3f4b7eb13b4d1f7c09889efa08c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6637140cc80221ac240df14add1407cf93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c27df2f00d2d077bfcf0a6a82fb4a4194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f7b02434772f50a7b503414345ef995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5723cb5d895f70fec83b13b4cd884c1296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481863d0d1286d1fbfbe8bac50eea9e097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649e10f03d55cfb692b0428ae7f3bf5298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77114689f40718f845d99f3138a9899.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccf6b5d14b0f26ef1bb47653998620f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d0bbba325c03e773c0607879a5bfc0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6b1f69b5da2d160ea6a9c912dd7ef0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de21ac1883e6f0fd2d21c62b8939284b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9c0246e6eceabcfa98985610d77c32104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e96e2729a63942a6812bb0fc5b6f173105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fa290df5b667181c6748f35ddac022106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dca3b1e5a93b8b6e98d8293ce1adda107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc7db4e1228f2f376aff66193bb65fa108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0114c968bd289deaf7eca64fb3c6f92f109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1132c97e4cdd0e0cd12542dcb0709fbd110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e099e9aede33a46e34bca9fce736a111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8519cc6d58c82e30bf0429cc8f11c2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9167d81a7975dbd402631a8353c851c7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31fe511038c216723d071fb94905e64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3685f519a19b84c86b293b5977b406a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805013f0ddb87202671766dae155998b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e88fc0f3d46b788cee39c9ca3d4fe40117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f22e14486350034f36b8c649f40d38118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733c48c296a3295eb2453d38694f1595119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779a369fe10aa73c118f25caf3282b9d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70f4baa03cbbb6d10553b4572a614e1121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfa4ea229dea265e61fed9281568277122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc97380b8402c7ac1c3b5d740cf354f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f95e6ac76ab6389b64dcd242b0cc7f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f559290d9a66c4d9c7c620e39fee768d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb32dcc991c480a9f4cbaa154ac18079126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/338068a5c3b81845566f51e88fba5c90127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d1c6f78986498dced74d2fe01a6e99128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd0457ccf6c5774ac37bd5d2dedbbb00129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbeaa0d7e825412ca6a22c4c287d4ecc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77af613d016fe8d955eb77cb2059865d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e4d7f29ee26e83a2a9638873022f12132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1492847e906cbbfa83b7137b0a6e14133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f77760d7adc9476974dbe05e75e5bd134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b4da3aa6575a72a507967daae6476d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b049117a49710f194f41f4005b3bb136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a6b94300de42064ce90224c562380137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c24c3ef77ef692eaddb18d6e04ce6dc138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13221550b849d6022cbb54b37c7dc8f1139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e936d4ef4f04087a9802a854077ee126140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bd68267a0385a3bfefdf9a56e97043141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84fedd286728506ffb9b6e2dd9a3d831142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc506b26210afe7285a39222a1ef14c6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319f4726d69fa645a38f06b3329a6e9f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43754ed16de8e54d513b3026844a4f62145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200543443532f9c703443054777ff924146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79543fd3be80d3592adeaa714873fbb4147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23590dd6f8157985c7241e622ca3c20148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0879ba2c8d367db8cda6a9bd07fb1b2a149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea065363dd02ce83f6ee75fd87ef5ea150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0f88ecebc700a40667ca1d4d97cdee151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8f3b1e8629fdee32aaa2a333880e98152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7daa24603c2465d1974fdeb8b2efa124153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bcb81a1f30e2cfbf0f2b2fa591cb38154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a91b479e69bd4ce94931ed6c04a652155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28afc1ed460b8c49b50db58b9027823156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31a04fc702c5ab937f83181de049a9d157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa2ef872ba1d95d0c5d5de3ed1bbf89158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e51f4eee5bb69eefe1e2860addabd5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9060f2be44e262ed59a4f1b755a75160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ecc8703f9a3daa2c8f9ba0edda7f2c161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c2876ca0e4879f365ecb2722400547162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3aa4c191bbac8d79fb50ceb406e4ca3163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ca321acd3e193f1f7fac9614bac399164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f0f1ea4736d1823bf65b14b5fd6ab1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79fbbfda8e2fadcf1d60fff97856982166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549d5e7d5ab7c86667dd8077a8f2596167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77462cbe109ea43a5dbce6aa67ee301e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e64a6fa4036808489f0d8da48aeeb7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33bf029b39f795337cd0c2f2eaa5898d170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d34fd095c4787e3a2aa273f4c9b59e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5931bb67cf0a021b2ec78a573e4325af172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc743844061e60ba9ee26241dd2d0c5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8af3087a31e0e41b343a79fabba965c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f840ba486e6438f6e1ae6c7a49bd1df5175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac2b94ed0bc3ae66d1be0ca947f456a176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7cdc6d749e0b977ebd6e48ff74fc90177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54851f8300f361750789a897f2ef5077178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265e756c76b1fdd187c035a44541828d179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cb468578ac7ece60be3d99f0a61abe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4fc25e7246bb36e676275a5b877671181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbbd029ae14be76490ec065b6c078012182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ed08f32a43007745aed8cad0a370e183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eb312e16cb0cb2cb0186831452aab6184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1953df56dff9c01f31bc521f6d6fae4185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a3acaac3176e4d42ee930bb3a9840b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c5f4f395b05c341499ce267fea01aa187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c94ec6849bc1efbc5b8bd52cb1821d4188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14658f5c6fe2025e363248d9b26dba41189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f5f3ee04a9e7da062a82417842c20190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae22940d44474c23628265a68378de2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92cf1ccf411f1f78196e5883fcd3fd8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564eb03bd4ade767a7bcc02c340ff647193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fd66a1769f1892f1dc94a7975443e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37e0ab477431d3579a0c9477161e44195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad31ca5718e212414183399b9b6b012a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9700028d4d3a7dc7bfaccc666022641197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7dd18d5565ce1fa58900ed973fcdcf198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d373513fd3c39571c27d267a032b7d6199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f79a2436b98b14679c4c41a6fd3b078b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4126a5eff9f4e60a3665b5c1eb880dc1201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3205d0060f4edf2d251444cb886a75e2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fa3e414ab3cbd0cd7dd026c49cb652203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6bec0cfecb9addfb26242393c4d466204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bfc6e27fc3973c89cad2567244453205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1d88d9b9b79cd7caba32d6b67acd81206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f380f4e6f6c45fe0e5c515f2add6dda4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c902bd2bfeb6233c1a6737b58bf53f57208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6f6e5451e0cd190959ebdc439cee4e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44959b32e346d36e1890352fe4231a47210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4479dd0aeb73ed1333a88bded4ddab63211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469609274c35ed86c506672516116b45212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4400cd7f43e2ca3b2e45416c1a78f3213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf8d52e7b344711575f8d745bf25b7d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b076ff3a8b5ab3d7ec365dee1be0f000215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af03e415e7b312c75ad0b19e5cb043a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44639343d91b46054bc8a9a3d20cae2217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700bd489628150dd4d2a434da3c41e8d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05159eef98365fdc6a829aec61ceb8cf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80fa8ddc2e914a8c5282c22e0519d34220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73270b3a7616cfb851566c56f6a793d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9502126eb33ff0325fc4eff4ffdd6a2e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9e1eba0e26329c1a2ccc4cafff00c4223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ea3c3463c94c684f45c224d139d875224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52273b28bc5219ea94fcf631a8d087f225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccc438975dae69eb3c70a4f4b23edd7226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de25dc26c90bff0b5dc88bc3519bf67227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e30d7a2fe26072dfb52123bbb24d8f1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db71b8d4c3e84067412b8edaa35b0cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17dc33a275e99e3678b9390e17f67c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750a1a7823002ec711944dbef7b8d0f231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61dab6f41cb13669fa0f81d44176d9f8232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c3511d53771cb88c5b364e78a3f5c9233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92d8ca7f2df2b99c33cd65a1af58645234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78ba0fe4cdee495ff1249714ce6ab5a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba5896c44f07f12882aa70aab7e345e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1240a80c4c465099db5eb9356d83276237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d825cc39abff8fa0491b922ee4633969238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2beac8d989a94367bc3336fd96e604239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6662fc4e9717ffbd37f82c822483139c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f60d0fa08a0a509d780c705c90d8a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459f1ee15a15636f316458be046c9f31242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0b1454cc8fb72b246577c3ec850014243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30722612631ade4b8cedbf4bf2cecf20244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9fdcd2ec566f72388a4b06bd17d545245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a657af5a175d32a98fb810f338df52246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641fee2e8b400608b0cc96e9747fdb46247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb6ed0d26ffd830e25401b9e37a4019248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c9a1bb7bce8c42fc15d886bf3bf1bf249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9355926c5aac831d4c9454a75e2a4812250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/020238740c049569763c34f0543bb317251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c5a1625afee17f28b9996807697a46252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daa8682c905607bf604dc579f7dc17d253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc710a6ac64839f2599192f48205d68c254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f36a488f526f32df81f409467fad2d0255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876cb727acfb9902f77f515410a3739d256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6379a91d126063c5de9516a72ffd4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b8af2257f436ddff4cda9008f30ac1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eac7735d20f1a20e36c35a824f40be1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c02618148bb0c6d87f7c97d8f01756260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c11f6dfd9c662b602a6ac376b51586261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70d2181f7a6deeba9589cedc8947b6c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec80a4193042afe9462720225af0729263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2b65532f998301fa8b410725bd26f264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2b68f697a3c08a6ba7ab0a00a78f35265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2051a178ccfd9b9d0667395e0770e284266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c40dccdeb26eac2de9831c76cd234f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70738ad80bd76e9cc2c02f1f84a20cdc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8167a18adaf57107cd2f9f2ff948298e269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee09d03c55e6b8d6052043a19ac01120270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe047f381f5bf22c58536713eb5e8f0271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1faf2bbc44aa233938b3f693b5eb10272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4420e1508b78b81fac8815f2917cad273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0341423b17ff7f5c74ddbbaf68b97c3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f5c689e5e3790f2e49e1765ae10a37275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e284850fec38e393fa538944d24878d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b438b37081c8555eb3591ef05b9e2d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e385e9a4f6443f78a21e2e4bba6e913278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081afcb17ee6a33578c61cdf4cd6fd06279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b53e6612b92795218ba54c0c199c8280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f366b80ddc9a1bcbe124d790423f15281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89201d8f344c61d8245a0fb24c61d5e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c024c6a8f585b7ee6c7e4762d12710f6283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91307ed43f4de2b80e9768db38973a86284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee52f9b479b65d13f0ac3a645b218dd3285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1173432c4765fd03eb79d6b5ad3c64286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5e0ae697a75aec817cbb5f4fc8bc7b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a10abe12fcc3b1c5368a6557b0385a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded661865c258a4e2f2b90e48bf9c4e5289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7efc52697478cb2d2da1b1dd02989fc290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebdd4bb29376248e5a926afbf62abbe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896948086eb428bc40b76a93b82b2862292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4674465df8c870b188ae840b5c93e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28a3286f74ece06195e742c6581526294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b1fe292fcf9b147421e27a9593d5c295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a6aba2db0b08064074abbe4ce470e0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a074087a5ef0629f2a1370ca0f58297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6ae5a26340f1e54e97775c09e6487a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d9104d59dc7b05e1c85bb8610995c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e850dcec615f0caf0105a5f66a0e55a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1711766e20bcbb380788f8a04e4787c9301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f885262d8d9362027df9d3d4810bf577302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9a6305b96ad9716c094b7e72176c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac5054d5428b7d7b6974b7ef83b5ba42304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f4fbb28998f78767230e671cd916f5305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7786e262353a0fee75d8f4bbee605306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e537b457d751457c711e2481c600aefa307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd183bdc233b29193b08a3a00d91b9d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56ffee50393157524594f4e0e544191309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8bde016b5c30bd6953f14e267fdfe5a310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea27e844b8443f8709bcbd9b8bc3bc4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f1b4f2640940a1570b174bebc37e5c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3e7571524ee241f0664f5bf001111313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed1534a8d839c68627f38d5d8e1161314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af0d6930027524709ca3577b789504c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995decfc16d1b21fb4954367dfb6eb89316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9641385e109f799323f6c46771182085317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efd771b7f853bc48e854fb869ef67ed318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ffae8cf4f316d44ea70b7a9612b61c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fead8414131be0de45e40c8bb8bce0c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc9a684b9c948e4a380cfb426aa4a9b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0070f66cbdd506525b1b80720da6c41322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ffe3b7e31a2050ef74f9ab26c60c65323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c6f92986c25a5c02a03473a1e3fcd6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66949314fe676267cd892aba6fdc32a325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6eb0643ddad992da6ff6402bd96f4d8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7dab80374674003e3c9010924abe602327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e05d504c9d6869ff71cbabd26b268c328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4af044b692ebc1f0f8d92ff7a4cea1a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9b2d2075ee506f43a0af76c9402e74330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88afaa0cc96bf08e31a672a564ff8df331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6617a5136b5fa5c8c08e84c82a9eeaea332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149a27d6b2e7741fc255280904a58167333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a6e4802fd8da72712bf0a1884e120f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464bef50ef7d959454787003d8b8627d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18c530eb0d1b43a5daec6172041075b336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b8ceca8f610e02601eedab05e407bc337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8e00b9f3ef4c12c62980621455e5a8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba6a7f6841422b2ffe3e3b510e0a6c0339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827a0c9f089d0801fa354c41baf1ae09340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e55c6a2b40b9a6b2f6b6661f9f9cd0341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26cc36cbd8187f94f71c091f31ac5156342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c210b2ad9c37a476b803014403fadd06343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32530cc7d3b11843e9dac84512c08b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c5648b74eb4d6c076d006d5db3d305345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c1014692e876102ab18cf66f387955f346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3411c0f0e300396afde920beabefcdc7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09aae00e6ef0dfd38e99109037ca910e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7b72131ac4ce9adbb224559eb2e6d2349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addc7c1f135e736262c99db93863fec2350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63142130f17d16774198c73221e334f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8811369fe5dc0509e7712fbd2052f01e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999b354b1e8a23734e9ec6fa21c49474353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a8ec3a9043368d038159111cd05c1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb9b81e24cec222d46c8b5b7047e52d355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36a605db5ba52ba320c6aff7c76ac84356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e51999d70773d3e6602a68c9ede0701357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cbe0950c38a77762b322e41318fe41e358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc96dea8dcca41a88c52d4f5fff74370359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd4bc01b213457b943e727aed498136360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0269727373a8f9c530f661857e0753361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafa62137516e2fb6cc000886988b679362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c820609f29799fe20cb7f8fdb1b26d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7149f753d144cd1161afbf248400caf6364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1690e134192d4722264eec5ec6daa51365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15b18faabdca33ce05ebbc48c1a62e366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abc6bb7a917db03b49cb228c81b1df9367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf7e322a6d92284d740a40cc2297a0a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f0da7958fc23a6886898ca6bfc257369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea7ae8eeb09a63301ddf482149beaa8370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9231e0d42f47a3b4b74f1b9664adb4f371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7bff24da4eb2200fcbdca944dbddf6372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496e133f7ca6cf23745527095775365373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a54cf809e7d801f51bf1faa555c33e6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/017d0d62ef88b4556005198b480df012375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8710c9835b37c65c9d6c0e6ed05fad6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073b9eda89867616fd5a955f6ce33939377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f81bfb5869c45b4f3512f22576659f4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ffae1d29cdce101ee5870ce5a9f11c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9ade2e48dd24676a8afdb75ae2f05a380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a801ad653f2c23c8f4fe21ab3cb9ba381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626cd519d5e830db13f1d39f62c2ac66382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff42325fb15b3893de1359e8b92da9383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3b4d551ba873bb4def67479857609384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49caaaa89ea670210b40a9f907c4609385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a327d5126a1961617104ba12d26b5ca3386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937463d9c950945be592a8745dc96417387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b579caa0b7466017c6fcdb34b392c613388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e55115ee37de824f548a0a7d71ffe6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1187becf4e055bb4d12ffce27e8cad390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0052cde5a9c99418fcdee18914087b6391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58293304af768d9e117720317b301960392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5bb85ebf7166ba634835f64372b14f8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6449411cd448b383b87f5a7214f72a60394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49784f5427b6439e05db27975c7eb09a395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a144b3dac3b855515dc84f4386cfe70396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d8299f9e8e9e90a21258405fed4c1a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1217e283a93637632453104d86e079c4398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3c6c8d14f12f37336729941bb7ca35399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04d6fce7758544308a8025ed799db75400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0becad802999019dc42a569b5b30f53401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69919b0b503dc442efb6d2c6b4a648f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e6c5bd0919fc7acd834d67d8de3190403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d78b263df07bc0cc785882dda3a08f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f97ed2113802cfc2d63adcae2ab9e1405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7a2a578f34df2dd7e9c744daee1fcb406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0160fd42231134c1bf58bdea4f5b4ad8407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc279d666405019a72b5a70b34ae16a408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0354d6461afa1e25fa13f0a7474169d0409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93e13148dc0b66a72e1dd9397c58b01410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9738f74db745271eaba79c4a7795bfff411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75de58da44974b5945a4014c636d5f5412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcbf203c6f76e2b67791338a42cfef8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f15458d46886f4fe39fad51df2949bc414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a309eaff5f320be64dfd7217f65fdaa415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eed9c9d134012cb06842e6a9de4c408416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6da84be0b89c2c43807825a5832a8d2417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87263345d00a7b0bd55eda3325fdccaf418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1f98ec11c4b6961766455272892839419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5665983d5d3798fb3f55546d57986c7a420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3200985ed8b3ba744478bab0bdaa7ade421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0494cc2ea9ba75f8a9aaa34ce826bc8422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22dd72319c3620555a148df8115898423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75145f8facbafb8bf45a36f55b47d14c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1189e0cc879eea695fe47954a1661fca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263bf56a9327e9257ad367a6f41596e9426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9198e00f125591eb5819a8fde00e99a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d499eed15b866fea5ffa5017acdeecd8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668188044b20bc8adbb076726cac0caa429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc48584f3f762bc12e4e126e8ff5958c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e327e3e1036ce0615cfd2203012f38a431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6636729c9c3c92ce4384cd19fdaa24432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d71ba7dfeaa52be79a53d37fb521853433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c3df42834125c56568db231ac63f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8ea150854593bc76452bbfce1bba3f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1cc7b1e31c435e3289bcf72427d71c4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3db27f609cfc77091f150327ab6bc7437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b8def5d668f5b71f414a513cbc1765438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d3e74188a59cd509c6eac2b5833690439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5425276b4487480ee3f0fd7feeac93fc440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32001a447fe6ee969006404a7defb42441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7027d07e80881c6f041b28161dfe8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef582418c2d97da4a1bb63ede8dc007443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9613205247da8be3560c8d933bd86d1f444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807562d82ae2aeb1b29b8049fc80bf52445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d62aaea042ec87511fb1aef6026f837446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd579a4781e4da87688c488bda8c442c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2fb3d9ebddce5703e9b608ab88d2a448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb5211f014cf3e4c1172125780a6092e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43e04934c785355dad5577c2830216a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966ed7e814067cb9a4c6e40a1c8226a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9073769d7ae4d902159d585fa3704c5a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee20008018cfd8d52592c03f8235097f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fe6dce04e91a829a4b3efd76aee17454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847cc5d00a037e077e22ffa3ea3ace19455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3de535e38fc8f51e2990a2d6daa715456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d26a8249a63da0332ec8523a5ba6fa457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f6d186fe6eca54548f5d2d4779a81d458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e2908ea184fab4bec845b43bdd8a20459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2599c57aea262b62c6d30ef078cb3c00460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa9bb3f4f90a59b21b961a2fc4ca9ca461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23da9e8b0bbddc0703dbc778604992a3462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03285998e20202d39dbbf99d6423dd67463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61542cac5dd7cc54410b47866a4eaadf464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9b9823ef5752d016ebc5762dbca8af465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d1f3fbafa12349438b5bab3e2ebf0466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22f28cce8bfe05a9a4884950fa6520f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60fcd0e2a5a0706233e93c531e19a095468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21d514b1c615d94acfd69c5b93f334469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a00038caee1d9ed9dd18c41847475470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20998761fa326bee656b0eb1db9a6454471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86fc5107a90dd7a14b1b2b158f78d64472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b7e778b70fec62d0f8ee700905041473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bf9d5da35b21ca9a0d43b13a9b4bc474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e1ad1d9c2ced6360b72d719f0685b8475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927b0e110893a3d31c799f8a93b9fabc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b3920d41079b63aa74a3c522e72deb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec05d3adcbe6a67ef1c914191df469478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be42a3853d3b5c9813851d18083aa7d7479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bec96e12afc139043bdc86beed2ea8c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4b64c71b723c7c20624008a29da66d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8213489efff10579c28103545f7787e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c194b0f4f01538311318595a1752130483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b0fb42083b546f69c72974341a12d2484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd0f39908147b29cd13baa4a988e82b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b1f918ab04d9deb245cc6c8f7aee13486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f82cc71f398102c2a1343a0ac36c13487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ab6b34d380583692d9123b703b01b2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc31228528c79dc70e2a4b418af1cf9489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0c2d28c1d2e2e77ae0dd233991e070490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14d4d8fd9f87406da4307ba97422899491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acaa369555af66f3a00b0fffe2976ca492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4d0e448dc6a001f3511da8eb4cb31493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5053177a403f163e05992f0b9c1724ad494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3572924d916b4b0ab1745d6ce8a7a82a495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c6dbcc00f0cef31e19b966a485093496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43ff6cc742444b8ca6eee6719cb42be497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6590b141d5abf66bcda9f16aa73642c5498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad3cae4c2e6055b1c198f0c3f418511499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0bdb207d9f45c149ac08645003a00500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216e766290a35825e0f64fe9eab43f6b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb662c297025fc1c43eced011fbf4b2502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6255d822650382b26147c4bbceeb68503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a2556540f3dd760b36c33b6d2b4b96504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc049d8086db8026ca73bd5e954a19ef505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/210aebb20079f611354e239868c07c68506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2cec2379cc879c10b4bb72e8b6ac7507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1e2e2046f3da1719ef4469826aba32a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc24db9fd176bf53e02eeea91757d31d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/febaf596181af172d12044cd9a08efc1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d110f52d8907b1df1f952d334eb95240511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ef8edf355c1e84ed37025120ff122e512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a603f1fc2810c10cb154a9e2893bc90513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11452a7ad98d1f120ccd7b928d863dd9514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da6b44a6e4590d49595b95696438168515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8495b9efa3e10cca2830d929c11434516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28870abf876f298a5be183f6c42844f1517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbb9a17240b5d4aa1c5a2f4737cb359518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3529f60e4e1d4d216ba30e8c59efef0519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d757b00d25a2df602e2fab1e60cfbaf4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b3a50a342415ba2f4b5869f65b5d38521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc105721552432227bd77a3471ccce7e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b16cfa1076574106eac9d73c8f8a290523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e001e971ce39b37978c198097875a832524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a12f0a3a88713d2b04044162dff1fb525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d059c027b2db24013723fe4d969fc08526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0ef027f606ad6c4c64e9629616554d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49677ab3a38c43c4fef63e9520904d7f528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce01664e7c6b16fc27f3b98384aa9562529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5026c8e10148ef7ca74643e0631201d1530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75bd899b224bacb51844e5fbcf20e3b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70299127ddf4610e1db3129db31808532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b58edaabc07127294d7b7bf53e544e533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84697e9cc89ae5fdfd155f05debf0c4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e874f2bfca341b15b6c639a3926fe6535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f95c08538ab362ce34e57b675aeb4536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765c1b5976ca4bd1234200251a4c08e9537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28639e192e694819b78c1911f1c135538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d76bc8c8f3abe921500f03d4dbf492539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8e3e7bc2048e1af0192ead931e83bb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bd60fa356eb52f17be6cb58560bdcd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa25592a4bde689e76d4e5ddcc96859542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c5cb77bf223deb7a254300a30426a5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652a9ab6645c506e3c89a5b39d094f0d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27d3b30b7441f6898a5abd825adede2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d15ee0b01a1dddc7556fea9f69e6b2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fbac9a794090825548c44534e0f0ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97721eb063908dc1c7e1fc6a89c24c2548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b153e9059dce7813466ff878b3eaac549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59e9c5a01d6de35ea255dacfc96646d6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03caeda7568573b0f88db4a4d6afd90d551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90500d06573b530db84dfd2068451c52552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f6781062e22d5779cb0d190a9bd543553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f17dcf8f574a04e7668393ed17104554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2d3de909b63d578ef58f3792f148cf555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cf2d9fc13dc1561d6568ed99c34c69556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604e74d270ccc4b969a1bd20cc3eb1ef557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fede9854425ff6246c46081fa6b34b9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57f02e082adcfce070cf430cd748912559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dd29e8446bf88cdb79bd27f0baf4fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e296bd0e4a515a20a61adc537ebdfa9561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc721d8a2591c57bead5ed96a7510c04562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f53cc54b04acdceaae4dc77814d765563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d410d9c37c3b541018f4ebb69c2b17c564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd79a7be8d7a3db2858e8a9102c51839565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ebf402b519264e52e272aab7099aae566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65380b37f3a78b65799378b5423b999d567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030f5c56fae179bbb5085b6ed01fba96568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fba3649486151f50b577b7220a859f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9906dc5d0564c9ca9ed2838150a69d22570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da665c24b3357445f64aadc2591a2dc4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb1c85a8a15c97f2d8ac487f94bbe1f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57046c1398d4620d74960e26807853db573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd93b1e096f16b64860f87d30318253574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e59b9c5e61ad59f7a2a07cb875fd4034575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb9aed2314a755ae7679e7ae56b6f9576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f5f99dde5f5749ef45593d079ce293577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2ed2a6c5cdea4eb77ac33bb817d866578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ad1fc4e7d57fce88e6dcb5748e1bba579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267202cc1dff3223446cfb6154d980b4580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95c96c9f73621521594696a9f6b4fc2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b02121a83bb227d31a50ac8ba09bfd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7484fa4e826d1f24f09f4893d1e5e1583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f4302c6e27d4139e6e2e530e570b7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c598787ba1fe264c1c757af7ee7d80585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212c70392a537738bcea7bdd2c85ac23586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3543555b744c837cb588330070e6c0eb587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58e03ab0d66f78ce234296bd321ddef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71f7cda08d5cae65d23f8ee726b5b5d589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de70ee99ab1bfbcb21ccadce41ca3d4590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7f084fbb8860026c6deb2314d71140591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934f61394be8cb5a21d08440bffc3188592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0745659897acf3c09f03b3ab302417593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb1f706c9f6906c48ef4ba860efa39d6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f881a842aae61287e550ecaef47b174595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefb5cea44ebd704ccb5be20f7f3e2a596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98d0a79c464431ff310cc2c934d768597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d93e16bcaf042df91da50b35ef2892598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4700a60718f5afd46b9a8d8a894e7ce599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74170846dd2e542a07512cae570225d1600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1763ab0db752c9cc1d494a5cc8250601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec79954a8a6ae3ad873d5caaa5456d6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa16d21c9d04d5ce728e472a640c4220603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ee72d410de842f885995ab6376245604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73dbb42946bb7a006e0c4a81ce7063605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6dbb391ae36a60f8e742c43243fda7606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4afd05755af893b5b79f9f6993e639607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc8c140eb6d6c51d249d7532523663608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431be806ce62378483d8ac23648fd8ca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565e50ac8b6bd7c66d238d92db738cc6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d296301236a8fa046c91c319a40266b611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6275724eaf648cb7fa17a7cd1ec55492612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f8159741fff66118002dcd54a95da0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2a6b80c3fa54b25b98eb968171216614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55bb5c8b7796410bcac38a978b9ab250615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fffd3f644ae490230efc47e5a27e39616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13277a8ff0007131880541ee7043331e617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570a44fbddc7ac4e2655ae08a3d4a4e8618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8064976d8269ce118bd0cef514ea5ba619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847a211cf9864c6b08fea2cfefc96345620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827f37252256726297b569f856389be0621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad602267e5b541edf62664afb707d71622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cc28fbd2dd6965a625d16ab414f02f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e040853d367aea2ab338150fc6d576f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ad763849cf4892d7f2da2e67cf0979625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e246ab6486b3dfaab62bffc3fdb629e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb59f13c17bcf41ba5a30feaea76104e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0441974e67d413b640fb5f3136fc4628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0218fdbe918cdee97a88c45e557259629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4744885814c5879a184c344f05c67e5a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d8591d5e2018871eb793365b439cde631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e770a7e95ee78b9073e29f2373353d5632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf289d70f4df41f99584c81a2adac5633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88dc7929955278cf9cebcd327e35c7f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d81bccc6e01ef97c27e89a4db59de6a635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b351bdd8890e04c6d4749fbce6c141d9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67cb65deb1858076c0090c790103516637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba5bfc86a46376ea013e8c16b00ef5f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67273705f7c94cf5e7c5b7f794f561f2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b90ca9545f52faebbf3fffa3929c8f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c2b72a57dba38a9aab4d40d17453f6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4bf323e04ba7272994d98ef4d4163642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0beee8d21d9624b1612d2d49bd01efcf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed39b23ff2ede79307f38fdb9291e316644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d21ce05dac36b74415a3f4eca567aa6645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889bed842c5a0e79ac74b5e673523c46646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81310495a21bd06082cf9803d27dfec9647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5afad4feeae7bcb0aabf2cfa889f73648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982bf6d030e07b6d72e6d8900d337b39649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac3915dec957379015cdcbed593c1c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a06ddf6a3556cd2e983021d2116c8a7651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f9280b384ec3418634558022a69df16652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4244ef0e9b7cc9dfb5dad121b45ccad9653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119f6f2fde45db2e83a41f5d56dd5a14654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be210d872158822c9eac128567e0fff0655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bf7a1ecba11cc36c1d867e834d14cd656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5441a3913690287cbc9b75262623cad5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474a163687972b8a3ab6b43128b1a0b3658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89646c6d25713413a4356c33ed3f4c98659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df76cda8b9746a93829e660d007c2848660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed5d70740be9d3cb529132ae8ae11b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e08be2134e8a063e707b106f0c3da662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0785a5291d283d390b5a1ebc0770aa663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9af4929d1c1d1369d0d644c555121f6664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b57666ed201d09f1cbc9bebe5221fa665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb19da7d914b1376d6d6813ddcd1426666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71dc62f487d90f1768ae6f4359c80fef667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735e5a22a07d93aaea0e7d6406df15b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/881e4ea7cb7959838aa6936ddc3333b1669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91841babb3cf3ea1053dba217c0acd6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606e099855d1cbfb7c4d8a0baf3879a2671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe34a9d1042b71a5aba6fd788e1b00ae672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7fae12c1341de60ddb7d7ca0e36dd7673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee52372012ddcd4e1f49c4e593f4bc674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fdd8eeefebb3b06e804fe7acbf3d9675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071c9d4f449f2429fbfa3d76d11acc75676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d87524052959751f0fe11a8e3cd8fe677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e04355c1f414b5c9cbd78388997ee0678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5b885d7435e67f430805431a3146ec679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1702e757eeb3363d78351bacbbff3a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85f41c7116609d736bfb93034ea8c8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0063554bfd9d3240980caf2171680eb1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa22f16e08aaea449de232fdd71fe069683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982564b7b3e756fabc2439d74f9a9f684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbd360955cbb5904a81229ae084dc959685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/517a1305d7185a6d2cc7b676783d2f27686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb8e8dcd072efd757c4f0091943e4ff2687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dba1209ecb894ed1756f50a587f673688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cb7330617bd25c22b7a1fce82bbcd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9b36c21196681e734e4e419431b4732690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec88df83ee364ad2ce52a361a725835691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cb58ce30da66625db66cedd17619f4692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7a770b5c1320dc457ba54958bd45f9693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63811bb438b024a8ba88f1e43272681694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2134eb9cc370c93ba0e43ec965fdffab695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1a1ece7bdcb01071bce14e1e75f69696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa5d2d7d33d177c117336d85a28439697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bcddc85e79631f58148b2091193fb99698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a9f136981f6694197ee56053756e6f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166fbbd0ebb6728655ef7313e6b47fb3700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e19ad1b65f23523a218385dcab8d57701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbea185cf2ce110863e57345826032e702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57c6b1765a7a8be135d185d37a7e3c1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84179e8612627d80807da6bb59bf64cb704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788b72661977af5378041db63100e231705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf433b2eec4bc0bdea52e8e8d339873b706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae181bf90307f0fb8c68d60fe2fe943b707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c6edfe025868a3aca1416c67fbaf04708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053cb7bf564d3a84b4e70e5ed7c65ebb709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ef4daaf172404748d50e3d533684dc710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce84f762d0b45e8a200b602387103c4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b839d5ae1e690c9395e31b0a612fc317712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cdb97d957ae5b7e16a932dc613acee713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451bcd58afaee9d03ab88f47f9095851714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f718e5ee3b9a7d8b8a0f64d2762bb4e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3cd8efd18374427889339b30a43a98716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0d6893735b4a5eb05c31c34b25dbc717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c57c89e510cd116d1717ce475ab52c6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec8e088558396577acd219714731cf6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112cff34c01c4c0a1e2beff1cde2838e720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ae0d8228ca4201b21dba8cc702439721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06e156ea863e47bef7d6ce67e60647c722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33834b881c2c8d664baa6b849a183e4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a698942a3d077ea85358f54a3c08af724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc149364cd6c2a11d1b96afe78340376725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207fd1fac7c60b238532e86eef0df0f0726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdf5edaf72790e4637d8062d76fbaa1727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51271d0c26eab55a911d6263b34d283728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c846a1a2b90dcf7368c81b751868d1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063dad12596ee2d355ef6cfa32497194730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d9d5d18bd7c9992bcb9d4313d2e9f3731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff49e972dcfef5d788d371a07f0b9ca2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc74519b1f4c852151f9e2298c7bdf97733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b6f77aa6e7abc416da698fa95bfb8734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7705b1262e4de795c69ba49db11c4da735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69e4efe5ed7d05cf792c8fc8aba8b6736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29dc2dc91900514e861cf4bff8108c8737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f946be1c3b688c59a6e43e4cb51602738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf023c99baae35f53be025050c94d17739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2152321148d3f979f2d7066ed0fe9a0a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64383435fc868677c243e1ec1b9cbafa741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc226b19c9d763515cf9dc7acffcb712742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26b6cc1e24bf07c0b39f5e5133ca65d743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58131d29817197fa293684d97ece3095744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cd5005541a94e244761e45161e2658745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2524e3033199e8ecb090cfa5f5cbf6b4746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0aada401ca8ee5f5bfaf6ee772f3de747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cea12fb358cf8754cc0c1f3d21884e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23ad4eb9216a2ad1932cdcb8458d5bc749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c3ca068d44d7b73ef9cb9d0c567b750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8e9e8fa02f3e6e4d35a9c0334b3734751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a2546618013a059284b3fa8ba8c5f4752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb90697fe0cbeb4e55665da2bc44b786753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07029860db1d37e35c41d82b1fbe1d8754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbf5a5e158f3ad3711b6bcaca507422755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd8f62b2edfd972746148d229ed5632756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c6b16fe3f06ebf96801ef22433d03c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f0ffb0d685dd82bd3e48ebb119cf9e758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f5de3f2a25a7a8cf505de681ad74e759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbde72c394f12b5d7bc5a93d89f9e1c1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcff8138ac74a3b491dd430d6ae2ca92.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb033b1e4293da3e05d2525c07be3d93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1f03d2aca87200a58d303a409bb7ec4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78865fe9c836ac6abb489908e10ef96e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c30c4cb1ec6cfcf791d7068627803336.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1634acad515820072a53632300b96dc7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d882786cde5ea9c94f654793d9ac2858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623c28c460b9ae663b7eb93c950bc9379.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a492aad8eab03730c76fb209ca2af5610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966b4f6663d21cdd436287b7a7dd6d4711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3f700f262ab3c9028e7cbfb8744a8912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c4f098cc0d87ada49f4d675aa3f5a113.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6e7ebdb4dc302b6f8bf34af4dfc24b14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6809102e5b1e25d3f5a1a20f96586d515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa96eabd260676953ccc4ec60eecf99916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5cec02ba8f3fb5a70cae15d436fa8b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9b55c08c99ff4b290d81e2a7973d8518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76495e6038f47c0cddb2dab48e1992a519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664ea6e94ac75e66684a76ab8416d02520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c2701bf438d7092d39ac111fa4a4c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8962aa1d05f72f018c071f947503f22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337965f7b0266d6c64700ca43b649fb023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7a1e55a938f8cfd6e577e9282a9fe24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d7cca609f7a07982095c2bb266807c25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48acdb057795df3bb619bbe6172cadb26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fef327d7ece1009075f6dc69ef5b127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9ac76028fa37df749b4b566a6dc2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a164f352e31dc429a52f68bcdd0330a129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b5298bbe8f9772af75a63f8ee269a930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13e095b6ea86ef25d6ef1e2f88dc56f31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f80816b0f3a1a53016e51b1e0fe06532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77b9e8bb5759ca7eed1f59159006c8e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd05293d11b0e6a63b95d38e09ae92b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb79c8974adbe37dc8263e73e04b1935.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d2b0d31c586f59885605849c891598d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e270d3ca08d4f20bbaddb1030673aef37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f531ca4335fec66cdf3c63e53719b5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17663c6411a58d1f8b2d00e2bc6528d939.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12dc15368657e3fc2670690f28fd29840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/794d28df4081694d8a42dbc5505cf68241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02dcadc7a2f64cb4a8e1ba8d84792542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f306e8895e2e4be52bdaec09dc082143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eac43ad1f273c370de4532034c63742644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69dbc1abc52aed6771032870b7928bc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf6f6bdafb598214dc16c96e6bf14446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7337a428f3319c633534ec9ce187ada47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6873bcc57af4cc6643d0cfa16ebb48f848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e006d42b4c2ebbfb95b60d9d94fe4149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241e9568bebfbceefbe3502d3d4755050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e5d062d5e26f456bcb853ede6ed5c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf61463753248a6f548a026b391172d52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec89c02f46592b1eac20e8622fe795c53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd33cc64b5032475f5befbb23be5ab9554.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a88f6688bdc5d42d75c166c788e32655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48af2e2f77a9a35cc938703507573c756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad459c887e672f3cdadaf12a3899582357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6e3d5044f5294dd112951d834a1d3958.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafdf2ec1b4fe3999a77533205be226c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7c5dc7f5f02723d14f4fada591853c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74337847b1f26f3ee634ad9b1bdd4e1161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3897e6ce5bfcf0693b06aed79ae68e262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8c3a5ffe006605d971a4e045918a0763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285525a6ebcda4f0ff6fb3fa68e0e85264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72c227f26ed195471cdd7aacabe8c67e65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e472271ca60870f571ea0e4bf4911db66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88126ad2b79b21d5780bdb20ed43ac9667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5f10f0a4ca8a6952e5c82773d6dc0968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7c3f4e02f9d184fe24e3639ee2c41969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09d829846c0c902f4c21f3d7647daa370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08bef343da26469148717947ca67c7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ff128aeb140960ebc9ddf84046921f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2ceb3b81a7ed0428b453bbc0e995b773.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9a49a1961004f6cb3052fc23b2144074.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8849f4b98043786018f124a9c62af0875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c584e79701bf121abcd277957e69572176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8530d6bc171b0b449f1352e86664149277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47943c0f672d3b3ea3b5796be253a74778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb141e7cf22186201eb33632bfd917979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c829b732a4b814748a79ef8f0f92651380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59cfbf3d946f490b18fec536e1949ab81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a7077b0ae14af8f7a6a4491eac7a6a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b27b9817787e33df4ddd2fc2e36f2f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208136706df6108d53a847f92ad61c1e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7bdcee3f19eb249623df9aafbb852585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b94634e773122db6b5f7aa0ca9b4e586.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5a6ce8b18a70f8bce793baabd26b787.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5792fe196c2b5437161f92306c9d852288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af766a3d365d92aad3b9ce74ebb6a83689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bede5a9afb0da9c6ec60b864466a0af90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50bb0c5326a0c4315c85dd1c291752d491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d584b125c3d4b16a4dae7d1ceb1ea61b92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4909142659ba080a7438eacd2334b66993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe381c6ba2438d391c954901b45f23c094.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6906149422e575eda48809e24512d1a095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba750635dce18c93ec87d276284f3496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745db48e764f428510dce299698eda5497.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6880f3121e0ad522acdc638e67d7274098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96654855a7650db95cbe86080c89387d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/419558beacd0e9f244db251fd13d395e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea69810d5575bfa5959c0e6d62a599c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe6d92d0b055543a280a780b71e51ed102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51e0f470abd7e45580ca912c4192e4a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa1b7cf0b546558f57429b284b8a865104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa9ac152432489485f303c106421527105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2456761465e317a62a84b27c4f8424b7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819980c9fb01721cd0743d60c06a9903107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdce361240fd73b1c1f220c51e193d7f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea42d446057d11df975d986d89cad68109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa95c1cce727fa4341e189438464f1c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6eb6905ed01f05b7c0056b7c212e8111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/103cc1681492d20f47543e7d1f909d9d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c23132239e967cd3e3ba9d0fc92f1c6113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b57dd0372a6dd3ea83a0daf0f430de114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182b8164ae7ecdac70a36675a168abe6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9546f838802abd562ca747b406cc2f27116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a5385c2d7fd60ea5a7dbe8f0e07270117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f336dd10d57b574c551d46936ba607118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4660699e8b84fd4610bc3ef1b50deda119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f18e144317b6e4ce10015206ede20080120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf34952d9c92fbe071954e9329725e5121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd1e9e1cd148bf79acf2fc7951d89561122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73df90f44101f770ca5596255a06d3ec123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5c423332fa5d23fa10aabd1dd169ff124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a79f4f589a382c3554a2dacdcd2e31125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c511929e91d2f38413f1a986f88e2f2126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f5e117791f272363f9a22be2c30f4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656bfe52f5b8b5d6aa7f588ec03955ef128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/677c584535b2452f9a3fcf7f3103625b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a4e0fa699082062053df339734ab1c130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d432c11ee592126fbc2b8c2dfd86549131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81e1d809088ae1c844f7ce9c112826f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab0c2f82585c08930e0770324c71727133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4938cd7fd0e33f2571b0ae3baacf7bf9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9678fd5db903a12e21b0d35d9f5f121135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b587f95518d1c87a9a3d4147e053b4c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff264ea8b66cdcea8c38d9df519c7c8137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf3994e8feae0d4532f675214c96f4e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547bbbb1ebd3641bd53fa4b34a66faa139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237cb9792e1c171de7cb0d207575f1ea140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490b5dec44e5f15f8e2646794b6faa20141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c7ac2a43ae677854480ba78bd04d4d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88f1a22a77127ffb1321eed38eee9db143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ba06d31904da3dbd9dbd515aed5922144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa5c0570063846512b31b92906dfae6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/464c641a4734eb825824846c1306ff48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486b60529c27f16496af14d028467a68147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/799ed8d509f8fb30158b6a9465601fc6148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f77b5b2059b75c5249fb2ff430ffce149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e261022ff5a050c3d3a4b7a54286474d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703a153e5b3ee58263f43fd68169ef1b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3b24c443f1b1766cd2776d7fe29126152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc14f0824bdcdf63d6428ee40556c1e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f1f8086d1f82dc94b87ed6f82a84b01154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb14de03b5c3525a159fe51c1c29902155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93403b8f29b7d20804af422fd9ed21f7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d785553d7c392e654ee1f661cfe9997157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1ce24c21576eea0a21241977c76a931158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25df523041c4cb5df70b01440760d663159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d3ed9f89f06a8e00cd383aa67bb0f5160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb50f19d25a4c440c486247dc6f3c1bc161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2868e9cefd826e28956f6bbf2669bfe7162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7740dd7dbb42fac914f135939196806163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9509ffd915a67db9907afaa308eb6197164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff1cb3511c5ef3934d6ea13a4614cd3165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bd6c749bea85493f8503ab8facbd5d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb65acd0372df47fbf9e703b47d0e96167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1a6ec57c65d2427a1f137351c9eb43168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5c762d329dff9a864c6a739fedde48169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba93f32b28f17c00cd3c962023010c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c514d413721e224fbd67478ff32b09171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee9f828b7151af3ab26040ce1f5e133172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc85426015d605a967449b4799018cf5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d738534c8ebfd330f9e1ffebf3d4431a174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b4b975f2b14a7e84fbcdabd947926175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2206dfaf4a1be610cfa2a9143d76aaee176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9162ea6eadb693db6abd92885e2b103177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83b6c97d91c8e8ec75c1a4dde0b870d7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7efd79ddd9a01357f70a18593f1088a179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49bc51839292e256d3896d6f62d80c1180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004f656a9660128ffc95c581c2a35b56181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b017b76bd3fab505922731c53e9d75182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d34fd7338e1c706a616ec843ab6b7183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23472f68239ee1594e62a65d1cfd1a73184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24eb192228891c7af4da8db439e893185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a8b521c9e3f6f7f83b96d9499cceca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4ded0b523ee54064053054280fd9fd187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a00d9e8dfc31e4211efd3f3faf1c76188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c381ee90e53156b31e69d0aaccd70368189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008885875ef41077f30de964097af43f190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47ad845f9ca36384302446c6a1e9a6191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51e964b8f4f99b5f52e1db189dc0bae192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641aa21ef13dddad1a260e453b76a3af193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80acf1a1266dbbe882dd997965ea66b7194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec255ac1f3943ffd3e5aebcda16f8e3195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fbd42e8e18a58e84da16fa827831cc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d39da0f00c0ecf8304e99f8f768349f197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2765cc1c323d81767578c22f44624b38198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c936e791ff818ffe370f0fbde2a9315199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d548a3c226517ebe1de24db25a41e66e200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5736cda5606fafb0c2b05360fe50fd4b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0fe5361704997e711d9fe748e7676e202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f96f4d2b3bed4cecfd6da5459cf9f67b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2b5513615d88bb1fcc7b071e216160204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c092517632b092a575b731ab030b9b8f205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff6777d0ec467e751f867b1d13215d1a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ee7c47a756c190a82285cc5415a1ad207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b8bee563fb8bd2692c1f9a9df031c7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bc76ca565a17a5f20fad408536707c209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01201149c0b24c8dcee9fd991c0ae237210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19ae82baa5d9f0f750197b33da3f40f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a15df121d618fc3bcaa1d7cd1d5f33b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3992a6ed21381e9edfab2c3316e3f9213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c82ea8c01ee6da5dc8c7778615e244214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee6b2a31473bd74357f21e3d074ea173215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03e7ed391dc48b560d4840266fbdda8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4434037eb6f509ea4a1f835d892909f7217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a637c045d089d0d9593251e71568218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c9bed7afda20fd9ca9e7c5f9d8749f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af475c9ea47f798056c766d15a030dfa220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b050168adac9974afa8853c26a2cb74221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36d84af1f4f1dab71a81c789317289222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e332e80731d16c7a66366420ceeed7223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b94b28d7eadb71891656ddece64a3c9224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75a50e918bdb1737b5dc0ddf5d9b0243225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6766194d93f04101cf3cd7409ce37124226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a1d5a34a4205e20d42f4bbf4e60795227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a377755f82a19d1be7e1b756d19ae40228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e66e60e228573ac0a0f4ebf73278437229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f4011346fdeee624f8a22496bab7c7230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4e346f63e58017de1aaab6650b31231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f7afdf90103f0babc785fec8ced22f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9840454518bbf9f508419e49403ae50233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d84a3bdfb52d0c33ef405d0d97ac0a4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67bf47bb967075f38ff2adcb9614f0c235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855e40962704596b24ba3249b6677c9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1921d537db6f5070acec4e0da8669fc237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d05e4aefa0ed4fca97cde3da0a4f804238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3dbd200177f83b08726998ba4039cf239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaddbaf393454a7f58f34be6f8e8b1cd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93632c3608b358dd110b165f775654ba241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc15765b8eb76e148d6392249ca2df2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d9bf51c6a0f7af533bda035146142e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cde273ed5d65eda3b3ceee61d390d1244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9300095dac3df8925a1517b6e243b184245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ba2b7587c59b9477775ed1351f8917246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2402f97267b05544903d0c2f63bfd3247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6431338650ab013c36545db51ff572248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec806ded8e60def5b0897cb8272a8a2249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d9584bfe72cd60e0042f30cf9eeaf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbd453b720d14e5c0eb58b83410f33c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a15eeb021bd678056cfc62f764b844252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a07b05dbe920d3054ad1f64b9dfc02253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ed6d1bb951382960a1cb68dc35718a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470a52412d69a2c84273e683bfef957255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e589560f9e65ee0c6d0a9cb476c40b90256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1dd6efe37af7505d105b99884e46728257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f785f0f40c0059baff446ba4eda8a9258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8a3cc70a01bfc8d07bf771abe3c3fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c387cb9b98a47a59887c180f4a79cdc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bea144dd1e550415b312446759e988c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d67c0dfef9efee3de648834f29c656262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d747282656eccdeee8951c3e3a7177e6263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b064d22663dea43480712974d112f495264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b7df36b8a091bdfabda1a3b77d279265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac0d0d22d2077704e0b9a1742e7576a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a06cd4c8a9dc4ec7de828e4f22f9de267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a0c1579a59fb06bcd28616cccb023a268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c15cb63d945eac4f6e3209bef9a567b269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5c6dc9febb1a62c0d39bc95ca0fe06270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc290df1dfcc1d4ce85fd81e8cf4c1d2271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d912d13476b7a42ff8eb0379f025e4272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636268fd1998bc126a3a6ac3697670c2273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198d13bcdd8ae11986cc7891eb122deb274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bab3c4eaa7196fc2ff0dab1e1862f8f275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad123ca573b622acb34e54404343d2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94ecb7fe9f53aec7a7d3528531fb8db277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f01e41100c9d30e803c25f61030c07d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d97fc539181a211d461471fa4b9c469279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bc4f49889b946d9d566346c6e6e67c280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43af9c879d051ed574ceb3d495890739281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3950c6709ad1421d70ee2d29314b5c2282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d6606309227d0aba3a9ed658ee2f8a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8685a361f57ff270d62cf497dde457284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2686f17a4821af10e268fc347767d30285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f94fe06aa66434c6760d42564e74d7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10972510a4c5c76775e953fad69d87ef287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16d0450570a203e738cbcc66b87d0b5288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ea81baaa8afee9569cc4578e3232d19289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8942319fcaf7f4fe171453f87c345290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f630bc7b6d29fa5edd28285e5d149c2d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922159c6505d3f4fd86494a93212d7eb292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d09d9fdf3f536026aede11e2b1848a5293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591a1446123097cfa81b363f7a25bd01294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838156a72c8139c16ccd235954a64134295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b485add0ab3f9f29dea34acc34c656e296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91fe4f11044c98aa9e38a908263c491297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5704e516c092bfa8dad171aebffab67a298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a547ddbda86a4498d9684bd9bb7afee299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4800d1c99e6acebdc5c0f709a664044300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f72f12647786199452682508dc1b07301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f99824f998d5976fcd57ee239f3eb33302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1410c851a100d4e6a224807c816a275b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125699198ef2277c2d135f76d044b2de304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34ca9698e19b57df65d87c30cf51ac8305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fca81d9870430c9b4a791a89cc12b5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a024ca4ef5fc7c7651358fa3738a875307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d950ae330c720379b2de22e212033e37308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d2b8701f0f300f8c83fc8c7c219587309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1898859846c80c26191617329df37a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755ff0ab7aff271ed36dbc26401ae759311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bdec9692ecbc6583a419fe394c12089312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88022b13afd4103beace0013b5cc44bd313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd6fce67566e288d6c2e2fbfec50125314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2006f882f51046caf5958c2c5e9b3e75315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0d5d06133eb7dff7faa3e29828856d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea80f427e127f321cf413eab1b25601317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7670d391bbb503712c00ccdd2f9687318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04976771ad64a6d13f9d4fe53ac881e5319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825aa6391cf49ac31490f30853953017320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749b963011cc6c844d585b7ba81ac472321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835736da17b7d319f3863a521c39411322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda344c65de3bcaf97038d20283d0eab323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0d4f8b1932887e88dc1b9ab6e96832324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df037637251770d0bbab41e0dab6478325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4aa32bd7ab1712b98e5a3e68d55f4df326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6dd4d02e51d185fad9dbdbd5b5ea80327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce74a790eda1ff77907d6019da92e1ae328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cfeadb00f6fe4cf4a6ffacdf3a85bc329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236d01f1571a13774248e774978d137d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d46419351db3d019e8cbd975902377331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948b67b893b842fee31d12d0dab1fd5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8d6ae840f355d48b7e32a26bd8d0aa333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699bceccc7ac734137d6930f733a3b6b334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe28bd1f4decae3827ae7b050fde3a8b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0334ab19ea139231d5fce4b88686b917336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8c9b752feb9ac674fd100a73cce30337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f90ed97d158c208d35306c28d840e7f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c79339e6b317e2287219c2749eb64812339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512e9133ab03d79f92b2cecc6613b837340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41733bee5a2b314c198528610b50109341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00b95f7bceeac931b52b3a85e2467c5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cda0ca3f226d80b929ce254bdb586a5343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9862803d650d1328843698fc795c1344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08341d8e5194f0bc7b67909d29243017345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5ea0a2be6df834c856e0fb35ecbc75346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e9e5eae347083f63fd39920930aecd347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962bf7c4c36afcb678480d67551f136348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22b1b8f5311c628609300cd18db45b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d714683218b24d94a6908dfad4f45dcf350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc9b76d8858e80bda2ccf6402b343b5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af4066ab28876cd6030f1247709ed46352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e395d2ba4bec22d5894d50b918e46742353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6101ac8d5c1efb45c6e515a909167d1354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e28ceb08aaabeae65fbe42aa6a5afd355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e64a50295da43e55d6ca2b833bf691356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba700c831d260fa69e66d3ac0ea3fef357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea47559cf0a5e5e9f2bb4946901d715358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d5c84bc6e552c21ce2ff446b0296b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01ba5c442dd8a85a468b2776ca85716360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd20bb1dffc37512ac587dab807c032361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d52948b887e391caca0bd747f61ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87faff4e94ae871ff2d08134b7450150363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e554b6f8c2138e670ea5f33e594083364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c96ba35687f7164d0e620e527c1ad1e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b897d93b142817fe5ebeb044437dd89366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80096dec021deb294ecfc718ad04b0d6367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/168387133fb4b51fb5f204ce4ee83b58368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40c391df9c0f2870ecd71c0b2c55019369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31519f865ec0757cc6f8d8fd48b09e60370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29d61d64302ef1a88ad8a434c3f485a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b62f20d7e2cea93c0bbefe151d5f9e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b60e360dbb93d9131287546dcb28392373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1290cdea3e9db63e9a030a6b8eedf15f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6f939fd50f356d4029122d8a988983375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5548ece2bdd07562852dcbb46ed37d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c147056317672f5af545ae9fa53e444b377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185d10e079ef4c68072cc899ae986292378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ffa8e223c8efdcc29a7a15053eea24379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11fe48f599bd5323b95f8cd3cd56b52b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8226118130b03eef171d79276219bd65381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a34aec5d1b25d9f901a535957924dc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5bfc9823a8860dd1884e50e8bd120c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae173198933b2f1a4f6b013cf7b09e1c384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03591f9e56cf18a83c1edf3addb154b6385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084e67194bfff9d0335de3050f4be227386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432777a9f0f116d9a9fffa06dc9781d0387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6345f8eca62ff02ea684f93a31d0fbe5388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49974856704f46af8b021d37577ae3d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06677fe1823a27ca181d1c7ca022921390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6bea8270702172ef31423de3dbcd9d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603f36a906d224b448f83b46c86d93e2392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d4032a75576a2022020957bc8527fe393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060435c68533450113a2c6082bfb4e81394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e81f4831788644df994d786dd97e5c3395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2405a8cb82a5393456c257dae53305bb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0674242db8b1408f5645d1bc08c26e9a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7099f429de896b541dcc03fbf5ea938e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308c8bb5ffd4df9230937c90bb02e986399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b24d54bc389b057f619155fdd3ceb1400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81aefc326ff87d96da939f83ebcbf3b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76609e6af452f7e2d7853d100f77c4e6402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02a881c5e1e23699739487fc71505ae403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cbeacbf3343b03d8f04dfa0375c5f1404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304eaf40c08bdf3baefaa32a24c77ff405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa405f454abb4c658c4e9d50ebfd4aa8406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3c1969fdf654420174e5b01ba74c9c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d28432c9443c80b4b47e83e0f41207408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b756b0910994567ff3317d83e8dcd764409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902470b68daacee281095467f08b3e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c6681516bfb733a085b953ad607bb5411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe514781f228ad0e320162c0d50ba52412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6087e89cea5ac54df92aed618d3d93b2413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bb7ab1a442c116acc2a7a1ac51b6a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769dcfcbbca4183b8ea418dc4ede5a92415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d52813b766f93d244b1c94d9dc247d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76664ca7d5df651df2ac0c2cf921b0e1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba2e1ba46879239a211ebbf3d9ac3be418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cace86068b2ece7461ec03ff76c0922419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d4f073bbdcde4dd22affdebc34ab89420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb75b336d678daa01ae11988c07f882421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/777c290d6ad4b668c1f4ba44a4f5658f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2208dbea63ae6528acb5971f8be6b6e3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ea176a9dcacca5c9606fcbdee7374b424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70c095b8edf5c109d9786bb0759c815425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8435b3b895bcd26e3afbed33efb7187a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20bc4a49edb65ba0881b8ca729734fb427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131f108654efb1508e7313a21d2fde22428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0c3346b6147fdf99e9513190a4f3ee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9571c183c6fc6921cd049444d39e760c430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fdb8ca94d1cdff247c89a6ee05c66b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c472729520b88be7e464f1c98c0ed425432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62a575847fb95e2cd9b4d640d05c5764433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c340bf5d6b481837ecf0f31366a55ec5434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ee49410fb1a2fa557388dc5735edb435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba69529011570bfcb5c23597ddc3c30f436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece1342833b76818d94e8b7da6c34192437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787be7ed20cdb6d3025d584da5390f33438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b210f93808ebe88acb5257a9de4871439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a60132590d6dfaccfedd63cb77f5304440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eac6ee620c10b2202a32d061adc39c8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791b5638e0e3a58bf5a6b3505fce6543442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4279ebb1ceccef38051aec43191cb4ae443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6c2474e973b6e8cec69fa4a05d73218444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb708d8ed282603b84155e931ab14ca445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec43caf2a6a7ad96c3e2428f7ccc89d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a9c9a79e6fe606e83feb273308b9e9447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b8e5ab684d4eb57f0ba63fe198be4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f58326040cf0a7d79c0136809bcd4dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fa990ec83a660b87d8c8bed7ab61f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c110239190854ef4e820cb0c77b33451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bae249ff946ece4165e76b18b53f1e452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e126ac61c170a3c00cf338ff036f63d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba40019a604d7e4bdc54aded51f2eb5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a264b32027e34a2124afb6abf170bb7c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2672711c01a7b5460b5770d22ef57724456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b179d7ab3c3029f1eff38780cedbfc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216b3085b8bf025666166b0044c0270458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c09f6ef8d4f8f7e17684f73eede1e1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b72f3a0f818bedbf3cb795de4ae179460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa63ed7b56de7e3f61341fbbaf78c433461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d959cfde2df3f4020b5d642b6d98da76462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28caeef5d3a9254c64de735995fb5b43463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed502daf71720d43fb58b2dc0632dbd2464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a6891cccc9f81e3dc04a678c575bf0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae89dcf48916a545ac45b317651051466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ba72d2e3486d6e9f5234d090a13b2f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919f6ede5eb3abc682dfdf7c25c46c67468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f25a36ab01a76f21c10775ff3c926469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84069f200fac18d6a41d17790bbc69470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8b2de7dbf1681f73fb8543cbc7bab6471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32961b2922712b55d78e813cc02bebf472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765d45c506fab0498c34d5926cb67f20473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd6c9ac053fcaf763391a335884f8db474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730ae8ce40e4d1deaf17d3e59a517b98475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45d250f680fa9d24ff6a36a9d545bf5476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3817e8ec98588b2f77dc6a5b32f5383d477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1914c6faa5bb9277092a73ee461d3d6478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd8cc5173f77c0351d773d0428e079a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7020d538c305dfea56555c4d55cb8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0450126f96300d6b74074cd0c41f0f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab71c7949cbc8e6d404ea9d5c146fd9482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e7779fea639c7b2aac874c97a4e0ea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05da9d6c7ebe43d38eccb72c57ad4c20484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7089adb4e312dbf7893688f63ac32269485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1c8e8fbeb258d2a66fded808439a9a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c825b21f912b9cc2c5ee179d8d496167487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e81755eca22c8767e78fdbc44668d496488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d4010c0ffa88590b487c5d5f2fb42a1489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0367de5b728c8c3c3e5fc73b77cfd903490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9248a3be9ce175967d46b89cb9a576491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3a441a73b8df63078dcf839aaa9adf492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078cda4217f8c2cfba9b9f6f8c394e33493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fceb85affe8157fcc302f224d2b46c19494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c9f540182705615ef78686cbe724b5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc39e62de2a8d1af265e854b70499a3b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c53734bb94bde3619a84546a32540497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cf3cfaa8a69ad8b5272a14e499373e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c570b388118bfed421ce1b5d0115cf35499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86198b329ab5ee9f9f657cd2f1f32788500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57915797da43050f94749a6b463330c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe43cf306ff18fda84d1357df9db8fe502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0885f6c045153ac7a48661aeb9c0b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6af3a809d58a50d455def6551b1e7b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344913f69edd92257092e9ca75b9b5f6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf7c4fc2d133690f400106c1a19395e506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9179612d37104b5a186a13b5eaf57eff507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76ccb4f93fa24b61c288969a9a640f1508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0047cb0d363ea4fe96fc0054ad6175f3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176acd554d92f211d23f41f707c80554510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae2f11bb230bfed446e20a89b47c99511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747244bc0c537d69af87d62bb9e67bb3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118581746f3673d795ec373126cace8b513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec46e0732523b33d18c1889e4613f7f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bb44ce965735e3bbbb87c58a69a7bc515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7d35fc0de91e90cd8a199742bb1522516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aecde7722a222e071f5e0b5672de9e12517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ee273359ddb5898a5a8ae811529cb96518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5d3edcbd5e68153abd36d386add21b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e161b3bb01e918cf3e7b1f5e5b857b7e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d07d8a09729671dd656a1abe51e550521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56764ab904c81efa95dd07a95f9a1787522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53c6920a24c2c1826e6ba0bff06a4434523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b08af34525b92a11908244c28e3878524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65c5020e8439058d32db4004be34476525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c5a202b3bf3b9ebad2a5b8cc9f0c12b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0985836ffd237ecb463f1329c81c1a1b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde4b0224d0ab242e74690b3d706abec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0cbab55ff509c31005febe3a6ae062d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8897d493f22850a9edf26839b0130f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed5a7f86689ad6c8caa23544937ee6e531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ecc414fcc7dfb4302192881415a285532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81f80761e5a5640012cd00cf6f6e9443533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8855bd1079e5aaaaaf122c49f4edf13b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148521608499be6ba21d925809df009535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b9770ca307bf7b23ebcbe2b6429dcf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932f513661a77556ce493f8a3e5b92a5537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfaad64b7751881b99d50ff846bac71538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dca5f5a90c31babe20c08ff834bdfabd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b0fcc9e59b5223c57e966fe7e31dfb540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c020736c34bedb63fe29dae6c325f198541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63eee07a0ade97eff71131bcfa100dc542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7b485a55246eec41b9c9e001157bf3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446ef9b2793114ff044011989900f63544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe36cdb0c99d4483fd41d06df21a4b2545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656356b58e8de8059bcebcb0cc7847f9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6413b169f7377fdffd1a1477e893ed547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77fd427221175a9ffe522020c05384c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221c374f5e1fa2064b2c60b68f5deda4549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1cb734a76837dee00ee4c940362da6550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85d876d4ae01bc9d945c5ae0debd021551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dede9fa37eec561fe5de49370bd8ffbc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c220dd0cb4ff0197f82913982239bd553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60696914fd241ebea269fd4d716d9aff554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31f54ad717ed74cc5f543c0a5436fb21555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce227e80f9cb9e7bb4743873360eec8f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5fc9ed7ece1eb0f6a951d0999c2ad96557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b874e58f02f9e211d854b13d990317b1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a443d7d78a1bed9297d35f41f96fe427559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5da45e7199b6b9eec1d6a26956e4ea6560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aafae842154a1ddc65eb76478b7fa02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d44bff9f9eb9a15e3645ec09a351e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7bc49d99b068dcfd7bbdc2cda74ae9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12705ecf4bbbb969643c35eeef921e9d564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac270f0e712fe5ba4bd1dcb28fabca1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc5545520ed8bbf147f5643e2e8f88566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa9b67b716248cf9783cacdd6dfb483567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3af968bed6d045cba8a11597e803dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7eb0bb37e54506f0a7747062f1c2ea9569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591242e39b24c0b8e42e574eed519fa570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaedad005860d4af793fe02fab66b683571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa514991fd39400919a5b3b0e836b171572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1223542a04fa47db4b2274078e26df6e573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466298e585cce091c1bcef1418014c0b574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5490e59d12c5cb265e39006c88b41166575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33fc7b2daafd009d177eace00db3c2576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb1c8ec4bdf6503c8d01f4c646b6faa577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c153f229208789d435c05a65664b3a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca017425e8ae90b17f4c2cce60ec0bb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9985eb6b6e2c1d0cd066e5422d53919580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acce4cbbed6238851a455f36c6bd892e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04462c4013f9e4451f4dda46e7a9b6c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc436607c49b53009ee4f6feb0e1fba583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65dd54486b89de2bfb8729e8a778586584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd191b40406eb86a3b9348896e57181c585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bd11f919ac5e64849565be265572ca586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e812a3263bae1420af852f8ef915a42587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf3cb10ba276fd38b33aed5c9083db588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a37d8cd044413824fb1df08fe74dc7e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed551321f86ecfc82521aaf6ab10ddae590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41a7c560f8428f245b8bda4620e0912591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dcfc5cf5f525f45054e510711b72f67592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9cea1baefb9ac89c68ea5f7152db5a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad4c7a8553af392356ee4e9fdd0cc36594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19f10132496fa69a10a3003de5b5a9d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bd1cb5368051936737ada937d68825596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfb6029a3f7e346b0efbfb72928c61597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f351a393cdffaeab483cba93fc94a6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41efed686f469e573cfe0280241ee1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383204c8581275c2aea385fa8467c8a0600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e49949c3b56b33db329647f347a2a347601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d9f2550312cc0b4c697ef44dd2d5b3602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5097da2bce2ed35ac1074adc8d278b3a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6804779178a28abfb83197da9f4762f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45cbf9d0a883c0b8a43962a173673539605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52469401e52bb0460cd11d28624ae039606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47ab612963bf709dbbecce4949bd2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9d728a5b777395b848b9dabd454c96608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b7a8e70302b94c208ba77d6837261609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857aa38414fd335277f3495475bae562610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44674dac0aaba5e56f72afb80702f895611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e10550c85a38384a673f1f70540b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c928f665fdd305dd5d5ff3e5765a47613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2c17b9919f3f6f9a20be9a33942575614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3017198a5bd4c85b7422485209eccc31615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029456fd3afc32db4b77b0013c8a5a8a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e141d3ab35fe0c78a088a4c9b5bfdc6617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d479ceb165f49b9a859df64c8ae80cd618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1fc4d4907c8a47c9a946ea0d7bfc0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9dd195710fbdcee530b90d200d3a3b1620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdde27d859d45afd6326c8a9968eee2b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255e2ed760dcf29b9d76730675e10842622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3ce396334fa034943ac7f7cab1a15623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2872f43490d087726e477c8f0c0e3e9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af25d66a1b8ea604194cc372da274aa3625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e66032bdafe32a4fc11732fd5d6e23b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3daaa70584af11ce776dae7d50c1e2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada55f3f176f68a47d07be50bbe7b924628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db2415866c43f8c1e2e99b40b128b64629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902c2d04ab4699636730489449b95458630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7cdf1c8640324757d84f1083d0d5d5631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf67f0b4d1710d104b2695ea0f56e65632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19945bbaf1f6cd24c61f62b7e0acb287633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988b40dca2923fc4ab34c32efe686770634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9cfa4a3c5b49786ed7136d6a9b194635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6657370e933b6b3e84c35cc3e94e96db636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb178f8e1b09cc9351fdc1a089e6e7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6c41b7b9574fb78f421d2a4d31f376638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ae2f8675e942311c883d2529d31b30639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fccaf6df011988580a7ec91819d91114640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1071523b3833f0b4c1ede65992512bd641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0cf17277a7097b726267069ec4a209642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/071e0b0d6d87cd1a09d513b7b756b91c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1379b0f57a3338f44abc4130b3d4ad5e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254b9dcca24f363a15763ba6da59e5c7645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd0a221e6da99516c167a319e47da88646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edefd86d621eee3339e4e6e62c2888c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5702cb25acdf1d11d8292fc7bbc05fd5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c1f5e3e7f9c94088af37f3568e6b2649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a88e103000166da0e66af66e3498746650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efb6cf89b70fde0c90b90d190f6f37c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ebf68882ac41318ff6639fcb1efe4b652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e6531f078f5c26ba5370afcbf75980653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e161e95c04ae70b7cbb670bb14a387654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91183bc8da8ab842206a01eebe0d331f655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5950b4614e1dec98bd115858120503656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbe252e8271d6590132f75c2ab8013657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35ced135cdb3c318264fcd08df0cd21658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a27a75d69bf000a5dd27d9b8f220c3b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd46a76c540253c1f1f9ef1d19d206e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26381247f292586a27b99f8645fbf313661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871a9522979f02d9ca7fec75d111f4cb662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b259f58ca33774b4077606e24beda9663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbef4592e296b3f85de1882c3f5ceb664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d07878f2f5a7b2d721ca8576e3fa0ad665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d071a3ce2bac590a5c59e4d6f62f9a2f666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614827dfed9ef7ebf37af8118634ca60667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5158072d2e13087d38ba790726c94fe9668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d1e284fd6c139c9a08a0d09c0ad4f6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9897357f65723711e5a20f8e73833ad670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe8ae7746b9b7488233f0abf4f494d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c040bb324d5a21f91285a8dd6ec311672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8739d65beec549773e716408c58f4df9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ee910091eee729fb6b58d53eb990e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9fe16bbbc7989b54206e0533187169675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ed110330aea0642dba45ec2644d4b676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2737dd448373e23faa78ea3330477e677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a73fb55c3c5c0610c292f63248c0eb678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3c85e428e146dcd155bb6799e8280679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dca265e87ff87f393f35390c87e1d6f680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c47c9492d1b0e8e60ad1d1d1f8401f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f8511223aad555a14af79d689b0042f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbf65f40ca7351cd1db8b2581d57d74683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2395a050f98add9b4dcc37833da743684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29341ce274649bc5b08e4e7801d7c70b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354b4cd120e6540e567239714b23f2a1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b58197b3819992992ae5babe74577687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bc15fefb65ab75914a1914ab5cca8c688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f835d9f67fec8189ae2f361fb77c0ebb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3ee1cd7dcc906bdb75927fecbc0c2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad84811b4ec85a8ac0cfbb46b34b12da691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5430a1bb35c9113e5c798921541a8142692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672225e076c7e84c233414207e26880a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5af1f265bb13f0f4ff293ddfee5bc0694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f9b02e4296b4df66947e6f4f44eaf4695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/155c4619c964422d9d1a4f3f42923509696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3310213ad68e60f08bd82ddfb68c56c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d6b05141c8cc36cdf5cd7c65e76f6d698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9880bff98de1fc3e55e7e24a0debc4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/095dfd3441d925a8347ebcfe7e280bfa700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15013e2530b53a55e51bf3475db09eba701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ad1cbb15ac942f76f04ae591de015b3702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39063a43ac37729bfcffbd2cc4d4bcae703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec2da90c3e887be9b1d3631875f7bd4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a46e7e82e26da6a917c3c98864d47d705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8da2297a83f143b9b2a1899defc431706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482371d19f47311f21575f9110eb7da8707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494cc58ccc68de355c012c650152a397708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b132a132a2081ddfb818e30c9f013e06709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcab8da68391b20cfe79eb06bb55ebd710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a227e1b2b1b56976654590f4abd6a2a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb0100c5b57ad797c6b92b9aa1a38911712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9795cf443b52e326a251fd36309c806713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77de4e83758754bb71bcc4cc99531b95714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f831decb702c138700578f10b42007fb715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac443bdc31c738dd837df653a6872ae8716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c9b6a41203cf54c9617a0b8065db10717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1592c121b7e30c2bc4128b7d98d6b718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad112ba73956e151511bf06c2bc6095719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b50133905b82ed1889d5241924bca47b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9819212208588d24e1e526db5d93f70721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dcac881838298c005fba070f44d65a722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cf29c2c5236277cb2abe5f08362096723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088df0ab2d307dfbe39c32088b0ad5d3724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff28cd0bee587ba9039bf3dd480e1bc4725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3780333256558715434d8d5bfc0a1a76726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e279f1c0835a766069765a2680b96da727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0166deaad32e1d6a3b89c1b831ff6b728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e483c2dd291f118312aefde933e57c7729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec36a644d9321a2161e8e4a94a6fcfb6730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cb161fb69e7f39d5491f466bb5a665731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e369bdf299e0fa23fae42557d827e5732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc2e07709660eea0eb59b1ea5a269ef733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a46f03e14cf3ea770b39bcead450b63734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a06f848066e7806e7d3d17deddb7bc4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450525032aabb979c696594db7f311d3736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50efbbba71076c71d49330da53d94f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bb78ad19b4bdebecffbb6db463c9680738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40327c5ebbaa6ed73ba26e81d62cf272739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f269dd7ef213b4e5b8e14faf7099e1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a5e694be0a1bab9bda2ac09596b7f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e068826bacdd22697376827277c5fdf5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0856fa50ad70147d5be2be9d1d3d1beb743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50502cab5c1a2e8db68944c19ad835d0744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee171aba1f6cc0f736cb5f387f503d1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87019a203f36dfdf0fef55863918ec67746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203ea76cc8d195ae1b2462a0f47dff96747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc09a3f416f796f85416502e529ca7d7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6de880ed7ebb7201456f7a8c031419749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243e9328375805c37f6ea23a366cb0ee750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5259cf9910cce7e8cb900ef2648cf6a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18276a608678e8b6c26f8c4688dad1e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f3b1f264f466db69b0bbe4f741248c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f23629e178a87f2293c2c6585cc38b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7febdadba258e61ef1deff21287533d755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e980925d228a1308fda7413775cc3e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c8bb2ef08a1759d3c679c20d457440757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd818eb136e74123d00aa9fd5260e7a758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abfdee26ac5770156f86e8c06d37fa07759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>