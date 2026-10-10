--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd5b5281e67bf395e90599a9d1886951.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7f673d50f13a6a8b0885decc4bafd62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5023291de89714a2c84d3ae0af9b6a133.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa323833157a51f26cda239d7c51be1c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f65ea2d2d7836f06205e6598257585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e480488b898b6b84a154e9b18b1470d76.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7b802b2821883896db4fa824b18b7e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de320e520822e339df1e1071f7eb087d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc089a7ec0e4860e31554bc139d9c1a39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae72ded3840901ce4537cecd289c5ee610.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452ee9a49e5f96b332d89098fc658ae611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e27097debc5f19e28207be0e0b074e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d095ca4561383dc8ce050263139d22fd13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17e531f8ac308ee342c0256f333b7d0514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f86bed800cc3f308694ff35fb3d4147615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e50bf4a3fe90607b8004c0d85d2d72716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7556354cd6510608e88212e62ee95db17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa323303896d33dc12a247bdbb0c6ace18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f09e778d7ac502e09b7b3d330c7af619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9adfad0d24cf7ce154354faeb8f4e4f20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ccec6b51fb7bd88622d5421b904ace421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ac5a5519466fba0c565f234f793e04a22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaae57892d00f713aa050dfffe7ffa923.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107bae22f58b557e56652b33ac5ba6da24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da89402dcbadb4d3499ceb198e95c7525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194f6d0d7d32691930613c70aa37291b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa9bcbfe0f6b19714f3f1385863a3e327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613df787510279708fc2c1c1f07136f428.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0b20dd9693ff78f11eb91f317b7a8329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2568018cefa58c842a4dcce4fd10c8830.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab8fc23a2d205a19d60667b285335d431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bec6b7f6ebf3d88829dfbd9e048a4c32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812f93ca36bcb7be960a94c0e25c148033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a387f46bfe0ea67d278d88e7f18fe5834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497879f12ff96728263c297d348cc2de35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf926c26da3de8ffade9f62af858b9536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762a08df9af9d950f2b8274eacaad5f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ea34851ba52738a24f2b669ba00ae338.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d693828e78b08ad0f73e32fe1836f5ef39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bf81e1c5a796017312bfe1eeab49b40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef65802e1672c3028da720fcdc375241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38246cdce3dcf639193284cabf373fad42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978c9e10d1fe1fc8f2e1fcacee0eb2fb43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf065f7c14dd07c03f220e3453ec1644.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e57f9cf842f273271282b6e8c3c545.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c287b564ab9748acb5f7164047ae06446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c31f5214356f14fef81c8b1b0c6bb4d47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eb45147d5ad8320f1ea911dc508ce048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b561543e72527ac6d57fa468079210049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840f5596f44ac7aca5216f2a03b3d44650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d47b5492802d696e308d6db48cfadc51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941b1800d3f8d3ad2e4145b6599941db52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3345149664ab1ba60dd90f1a2b881e9b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197fc7b22478e3b0d82efe92e062187d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f54de7bd911bf69a5f2a58497485c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beaa33034ddf0cb64b2384105f78d81856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096d2ffc27efc49130b6b32a8249c9a557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bc2b713274cd3b28d8e47fad6a564b58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d8292d83d0ec5bc5f7fc3517f6fa5259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6ef28e6a7b481db3e2e6e3ebc38fb860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3a37180269620a4be9f820b3e67f4c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00e28d2d21082d7d35824d8e0a738e6562.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b855e3d37a52c2d8b329892c6308caad63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87980b5fa6d4c8c97f52aaf75e74419d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28cf32ff4889f3842e36c8d18e4ef12165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee5f2aade3348896884df3529909a9a66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0766dab999b463c0760d11655726809667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc986878b976460dd4b662af9fbce0268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955c86cd3c9138f4c4316ea61a3c6d4169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd3e496fe8b6e3c33f2f6a02595b75e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addb73e06664d4b5f81f27aa58f1cb9171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb71cc40a7b9d3f3a0d5f53ae733a472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcf40e7fb1bd73628d855757b93a6673.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1949ab096bf3a62c493f3aa049ae76574.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ff0916975af524da3c9d174d7c92d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c290bac0c30eb9078b6ba90aa3b02de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bcfc12db07e7fe724ba11ebfb0d83177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75043e54a10aeb1db2e7d57793ed45b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d6849eb16a7138c52014edab5b170479.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16e95c1edefe85a231ac5e7b28c29d2780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb132d19d49da822fb5eea3c13cce2781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5b1e63b4292f1fd5cbeefcc9932b2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf39e0d18344f6d53077b52d02768ff583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a74078bb65b86f53679f027ba184a284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef062a1fa15eab1b7e56ee52c105fb685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c3fc482420444c777524f60b274dc86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37476df0f3bac3a52b43c6cc720502ed87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc30c5b4f793ee3ba9b433e1ddf680d88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d4f1642759759e552c6a6a8966b0589.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a801e356da0c85d1ef9636b5e0f98c1290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481acffb4b7bdea39486b6d382192c6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/537676dc9db0ff7f422cdba5a0bf8dd992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe43735b77f00f54fc9d0fb4b5035f993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/552beda54842cc819f68cfe8961537a794.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555e79c4289db5eee3a5b91bf6dd3d4495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7614ca2881f7a24d2ef4ecea46702d7696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2efc8641bd6dd899d87f728a1d4c6c97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9d7fedb6ae1b5408105ea1e72e898c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6215b16df1b250ff24e8a3c898a803b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608366a2bc17c493a6a37df0a9008ed100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06931900c36df6341004176c0fdeb72101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0503911a7f61d6ae49d16c060c1177a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe455106b156aeb059e42b9fb2871dcd103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe88d995db6ebb1932a32a809dbd33b1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38e22834cc49d25d0fb2f3edf70c7a80105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a7e9a84269fdb3406ba0484b5ce91106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05678b809871a5b178b8426621decd25107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dffa1dd959510bd45f9aa6cb574baaf108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ef5e07eb180736e37a84f353efbb60109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbb5ae764580e19d893e09519464a1f110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6353353bacb29f8481ed4578b2caae111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410895a31f2e2b02937db1d208d7c92e112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db22bb11fd30d5f2a99ac0b690acda113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b5b83b8d9494fd04d6ee642f1dac11f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db1349e47dc1512d438b83b5e39d6ba115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7e54753935a7a5974a1200854e53c116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8b3eb44d1ef687c94626a725e869b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d3422c99244639fa0f3387aa45c30c118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad9dd888375ef3f9bac6ad6126872b70119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02d9d3156f79b673df2bd05550b8b88120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f982402fb722114849ba16a689f961121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f769345f11635b68c0fd6c46d0b8bffc122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f7ed7767cb4a7260b6d344fdcce72b123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e698df871966a918ad0c75b1d12928e6124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93ae5b191a927f2b06f73f668dbee1a5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df0b2dcc91806016e18016caf8cdbba126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d1539ab668ec48a0db1b9cabb10c30127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45298068d84f472d54abfc5a2d4466ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ad822b14cd57221b6e4304ee47895129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bf37f92dcbc63de190445d4ee1e45130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d1082c13587b03ede3390c2a60b4df131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89a75e9e1f8a848619d0db6571676ede132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495e68aaf078bba2e3206a87a91885ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebaa0c723ed8486237aa9fa86e8d288134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b0134544d632f717982e3a64674f5135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00fb5b1c5185bd813c0cfb0b23c3aadf136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6b9a3e1d5885cf43562614cf283146137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5384fb2aad102a748988ed889c735943138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae26f0500a3e0f463d80ce0097fb5d139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267b0133a0a5aed2c2c31b62fc5b0371140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbd126dd5189cb1822fd80ef1ab703141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b834510d5aa0ebbf88eccd186be5cd5b142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e60791b3bef550dc7592a14668553b4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d322c493a208edc540e7c171a8959d54144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a83fba1107124cfd22310dfc7768ec4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efc17f844221317f4197c7fa44b0514146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c1526f4dd7cef26beaa5cd4f478f450147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f0627ad22826dc7e5efaf4601b6ac148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2e5771455c6b3c5771a8d794eddb7c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e6290b20e3081bf69afbe29df62d17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35caddc0ec20da147e62b98fe9fbeb93151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d59bc462be216c4f7d3e35a387b271152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e98847ef981f2fb98ef5e9c762e9f17153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30333db8a88d9266cb6d5659e3e53f25154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf208f0a79207a5a6a8c8165047ad4e155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de08b4b3097b6622359a2be45c755cc2156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb202406e4eeab242a5dfcd6cb190be157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d739e30a7887a912fb4a087bdcfe5c13158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc801050d35555d3b101862191391226159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47f7ec583d5ffddcb1934049a2c8366160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be358d64fbe166c0f84bad910d48112161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1b1dd0b3def9a6c87f82cff456bb1c162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d728c762fed418fd9b0060b5c07fd0a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c7bc142ae7ed88748e67ae42b87c48164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df846dc525add9f7ba47f7c0935edb13165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdf2b7760ce845bf9591849cd65d5710166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cecda4af78cb67286c631b4069655968167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf2112ddbab2da0b34bb5bcf24bd32168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6115d19da2cb66d96c671e5b384b4d43169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4512957dcfb9fc01edb1de732dfde366170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3cbdeac95788705611f936ca0b9df171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe9bacd922d0c6e610cfd4bc8243ddf172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4c725baa2261fc95b990a41ead404f173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67025728c26f47eac301a94f76437b9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815f0458c1de3751d4cb6cfa9eb20e91175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3843d39a0044c64456788f9ab3266c5176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0755cbba691a42b10c6e563239c31a177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e4d4b8bb96347cd8346df4eebaf6e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d970af8dc690773a4064f435c9c9f47179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91be4cd5c12f70bb0e9d7344052c7bca180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e4b815caa21a1a212f9d160383cff2181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/102af46d9caf8cd0cfb703136e54a2e6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e00d61139088a73109b4229061def9183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b115d5d3e0348a88e7b3d9f4991296184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda2f63ed3708b80042b844eca7f6390185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9348ab7fd3e155009a0b30594b8853186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d54b70f3de7b5af2f36ea76b6559a2d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68d4805ff98d9a273f58bd48dafb474188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af94cc82c07defa4bb9b81ddef5248ea189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f97db999768541444f715a3823fc44190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf57d8f12c9370b5f5053af7c91fb7f191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5cf7d36c4aec86233e8c9720d1959a8192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e2190384a3b2bf6502b260110c2a4b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c8b2b68fcd63b0907c8dc7ce0086f194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b67b2d0addde25da814a41eb939ff195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f68d30f381abf6381c154cf4a51ec7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba1f3b052d215bdcc075c0385b597d4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13296e39a0c7ab9c84a4f981a391076198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d19280ed8b6871b4d4b8ef7dbf004a199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3bc4b2c08a0e28fda6de7af4e219e8200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5123d1d71eca5eefc54f4f61ae772201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13f16014febd1a4d2d7de4fffa7ecb7202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7198843bfad190f8bb7ba892ef283a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e085569e3d79436868b639ab1b1ff51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1070f6445d40020eb2ada976f6911205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8884b5d67a093ef339f84754c7e98d2b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ffe6d290dffe0fd0f6eb7525d2df60207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f67b70d8713e2a7b059d64e36a2c7f6208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad7427c1b574430f4733ffa8ff7c3bb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19176c5be4cb1381b694b7baa754191210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213b44fd53636b2f41b8a18bd0fef907211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73711d079fa131ff024f55c6712f3246212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40c64da1bfa51d4cea9bf1808ac04e00213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cf7c78a8d57aafc47ff6dacaa8ac5e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88b86afa0e77359d3fe2b451047a730215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa155788503c15a86257ac40cdf6710e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507223e493ebe2e0dce3ed0ebd281bd3217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ba00b57e1759f6f678578ef3d6422d218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e6b35d4ef5007162bbdf47609a4f4d219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f415a112400e3c231ead7ff36ea830220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8368ff15456f8a6abbe728d271c07d3d221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c67fd8e09845874939932914df25736d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936559cc80e3be19e5a8ac2cb9625106223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c72c87aec96d3da4f7393bfdac3e124224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd478bdde7d4d8ee1ad6a41e1564b70c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9647dacb530ffbe34ca06f0941914114226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6537bed9b3ec990ec95d46200f4e87be227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac221f2ea1aba492ef4a5bf67654836228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e814976b3d2fd77791342c84efd3fea8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239bcf1fad791d72bd0f81a4fcfdacf230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc1a37ad640312ccaff4d6f055c5e1231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289cf25e79e7100911c6aaf2225511b3232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02c5f1174fcef8829005775e5111b34233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ae7c7935f28033589b76b4311d1ebb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401b42a2411e6d97e3a90fb2833254f8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7eb328c30ebb87bfd983bdc764d76b236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2665851d1109ce7169ab0f96d0ffe420237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7210c38a6be560a909354a9887940658238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853d273cae579255d053fca41cebb667239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8a78793547c38bb8a61b21274a1e48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900bc443774589b280522239ebdc1f68241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38ecf5226f89a121da97a1346d88fcf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f383e6ae1a31d0c6748f43a954139bb9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00f94d4df54b5f908e2fc06b731ee81244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4f980abbeb5c6434f4babac86bd580245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e63d94c85a4058dbf4436442545241246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90892dc4efdbeabe567353bbc0fe976b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551685486f88f50c3a985b1291cfac50248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94926002994d11fc6050f6c2bc049183249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a864ff2309f8fa7372f51e9d89e577df250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40187500dedc0cb7c038479fec4cdebd251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc68d3ef3272cdb40034081238332f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c40ff0ed065345a395b5e5905edcb9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b234256d193ad04650d0b3787f94d1b254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dcf3eaed18ba312c169d892e5a9532255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b0812c5f8f380da706cd0a5f03de02256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1cf91a0f9976e09e36158183bca944257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2332a35495afc19cadfde2f7350737e5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a6fc39bb1f02fb82ca84ec21316ab9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f82129af792fed66896613beba55db8260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7226833bea4993d3598cfe568e1df7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b0ee611b5b11e591e807a66796c57b262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f51996ccf8d005c506132b8c9438a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a0ae1f183c4b49fd113d647f96cfdd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312debce406bac39846906df0eaf4396265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1f37277baa85a5ffc6c90dccf8990266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369d133b32a4007fe7cb13a0b15e5afc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb7ed4eb152268875070d3b36a685c268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65921694255d5179982a1cdfd0ccff60269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fd3e9eb1f79337ace43cb959cf69e9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7815e07a7ef16f2b0f79332d232de7de271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d1056328b165bc836c59190b2f0264272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4542f5ed8553b63f16bdcf372cec4617273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3a6036e09b0bfff016f8dbe33b1e07274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cb5317929c426a85789b41ca1c981c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9c27f106273b0f77be450a12602da276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93dfd036960955495a60e91b2c16f40277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a75d464dd0ad4cac748fa58c814e42278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af2dbe50d8d3265e2f78039f7dea2c3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2effd32ccc10892f3698258c88c449280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590442d741fa37b077df4afa2b4b4fca281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf000d0f2d6b267dea7c4dbe291f674e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b3a7f1e774691420bce128d96366d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187ce383b0157b2e15a00cf673dbee2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14357dc930dc8be7f18e997caa73bd4285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fed5ff5236058fe1926dfd5b108270286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdf770e387077ca29c9f0418cd18ec6287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e10699512bdf39f4e9d4f6ea177639288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c1b41fe5299d325c1ee24106d219e3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e547539d3ef7e646a4fcc1797f73748290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570b1ec34bfad79f081817765397608291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a804c75c4705bb179257cbe95c1e41f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91dd0a52f3a12e0e70d1fed19484d601293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed4866c31f98a66d52acf86b3b26e758294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087f21782d13b79768d4fbbb9c02560295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b62e6a48bae0dea45161684714c2b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c7feefd095a3e2980bd7ea41ceb73297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a3d087a6c3b8699794bf627717efe0298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aceec41a649bfba038922a1254a3a4d4299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df237776047220d91dd8fe0422da39d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3cf1710520782c14bb0876f51bc613301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98ac07dfbabe991e142da2533c771ce302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bd8303085d1ce5410f618f2e6b2edc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f511f63b20c6cfa9afb691af4ec0ab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f46043395970432edb5f3dd39181a1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92263332a18a926a2e50e120b6ea1ce5306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b91b5c61a2ddc9f57198a2bc7b7793307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c65394cd3e2950a6893f2653df04f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19739107a6f5fe670a215620b9d1c6ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1131cf73951659705cf3018143a639c310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea7b22ca2a930e1d37861420ea854cb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b728ce2c672f74001e89897be7e89c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83279c91493b5950e6c83e3231fa430313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c6220b9ec82199d129f066f727d4cd314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2475ca9118315f19de1c5fba55c3fff315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff13d9557b91fe1f5c0f8a7d4d9dd0316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0154378437edaacfffc7be85005d62f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d6490c63e07b96c51bdb1576260b4f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f45a35ec0256e53c997df47f4d2bf8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468793d16df50e57f27d65257547f2c4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dd4e5bc97cd290172778af1fbd51a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f895101315226abf991e97adc41fdc1322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c320b7f7b09273539df0c59238f3a221323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817987052eed50a3d6f826c269bc2084324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e3fc1814084b069e0bc0e9cd086003f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3bad2fc4df42ce3d96f8c270e298b86326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda65aec2c84841b17485b2d7bf90484327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0c7a2a63e79811a5660ae52b440215328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d308cf8488084eb331b23ac77290f45f329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207a7253d680be2cc757aae7db85860330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe0a179c8eff2d21dfa4f103526b411331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed01ffda61eec0edaac324b5b818c714332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0b9d29f11527e9c7c57144eb4e6d95333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cbfa4456dcc08a6fa861325d1ac32f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd8d879e05e13df451b16fae8c64fd7335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c2f0f2c38253f94ed503e1da247837336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005f522688c7aec6577588acec68824337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf9a6763daee7084b709003b2ad6ced338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303f88ed22ff57cb73619360b2c3e8d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f46e9043b0af4b58b0aa1a0bcc8d2adb340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b868d8ae49a0635d3b47c7db24a4991b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa7749578ff12b0ffa09e75e9ab992342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3ca131ad5544338b1dc58c03106fda343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269834924b092f8b4ca7fda0f2231a3344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6ad508113735f54281ae8120aa925c345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d6ff06a09a7bbe1c3e6b6a14a036f9346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ba076d0c0920dd5a5870c3e101d4d7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f4a7ac936bb49e99668a56367f7218348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c92f0b05fc623c83ee0fba7602206c1349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b50c9b726796c55c6a85c26daadaee350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cbb8a9ea641b91609ec0d5138dc541351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cb3e9ee06c63dac2f4ce35ca08f4c0352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0592299fe506ab7bee1d3204b837836e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cf789ede75dfea0951a8445eb5838f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d73096f38dfc18929f3cf72966cd6b355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e985112ffef69178549436f1af3c997d356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c01cb934fff529f582a6512a526117357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed296049b099db4c749a745934b06ec9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd74e3aa31afb260123628e33752d95359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27dd9691526076f08fb537d91e13d660360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8902c2179f431eae84fa0767d8ba59c3361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee67c2cb3d88287d2fee3866f96c57e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b15e074e75f9261ddf838c66c54a3f2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c068b0ce931a91a13a99d37b57f0872364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8d4d1fd469194e6bf07b0f673d8ee9365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3adf7a0dd7abd9b02897b5c4e3ec254d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eff69c6d4a1ea5c0a0b584f49f8564367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad3989d5793e3b6814d6b62edbd8654368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749cf479119463c2a72c1379c1d495cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ada21808f80e09fdd66240b09e2129370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e169ad74e24ddf67767ded8475d0f304371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff9e865f21f010588786369e5b9ac1e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399c4129c0ed17d8cadfc6f217c7c07b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946ef2e26803cc342af5d3f4688cea31374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4a45da1d07d5f335212f110b27192c375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b1103827ea6d8ececd55a5f0155d78b376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65ff6d623280f348b010bacd91e797377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6719cbeb1dc81835bc58d190e1da04d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e832e7932fab182b5c31852a1ddcb96d379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01634f05a0532c83d828448c5ab476ba380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a43290ed07ca1d6ffcc7714966f2120381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe8f20edaf8470a20f5ee5fef5aab1f382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7d8fc394a211ae137a46d4124eea2f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d15d7a04465e34fe5fd345410811f8b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a794d2a03af40be8ddee4862a6f697385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05bc01cb63debceeaf725a389f163ef386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c66be04577ffa19375c4df410ec6049387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe3cb9ed5e30219c69b025e1b6b6ff388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357c1f16ea7682d4d51194de8e50cb49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33ea4f143b05837d6c253b1d712989f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c1d57b97f82617c95e234383c18990d391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfb435ac6bd95d5a87ee9cbbc797d6d392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff536c3deeb45ed64d2b7c59f8fa33b5393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818068a28396df4ae1df080cd4763ad3394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d494dca28dbfd38d8946555864aa6a4e395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b5052bd86500c7eff17fefddaf55c2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10994be6e48eafaad623ed10fa1f4cb397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea265b6b5bd337f401dbb33e0c34dac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b3394fec788af571e92bcdca739bf2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ac42320b77fa5e5e5c8639b649750400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38972a05bd272fff499d9a863be17c5b401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c638fe4853db2db0557e68e41112707402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b359858a6545b1058d8cf633e72d3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696d4c5b72c30b54748cce89d3a4d2e2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8c8339ffcdc0eaf59926b94d9e7cf405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f9c2b624f2d4bbd9eaacce907413f4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3616cc05a9b0ae6d0a743116a46b94f407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9db9eb6f84bf199736e6c31fdf5e9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bcc629ef2f9ddef1effe135af271d7409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8a9636bf1b48a559f891a68d9a85c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79da6648045b5af00d57fb1c0b364081411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1d3e004248717e1e8099fefb3b9303412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886726bf4a90a13c31bb986fa3f14123413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3e824d430e6d5f114d5e11c8220a4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4713140920e924f1856ea6cd80fbbb6415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a703ad4ae34e42010873fbf251cdd98416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c7110f70a7df146622960c3bcdad05417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86176983efce0b87180ef412fd0b9449418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99841fdd7fb3fe895c6647c5f62e21c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d3557c2037097a9bd6eff52536258420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7878c1055dd3b6ad67d26e4fa9206f421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce06781d753bad7b93fb672386ebd76422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f6f36b3039ace66bc79ec2dd80e81423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5e86f03b618f352d2bd4b81bb2a573424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31c9cf495f6a7a3ee8825a96bede357425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374e1b7ecd713ded33b835095ff88de2426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff1eaa3007b956e21104b7570dfc363427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7280e59bf34b04d422d9e5cb85be7c7d428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4bae4351d31e896d022019a4bc0eee429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb0e50f6e2078cd7b68db6a726bd72d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2bc37bd55e30e0f7d8d5cc83ce2b39431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b45c01c45d819937cd86fe69089ac8a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ba0616284c953e1a1cb6f8c5faf516433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cec8bea8d0ac4552544257367245443434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a7e709ff50e1947a84f8a62b00f927435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11722dd0bfb86cfd16dd67af68087edb436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12df3884a329eabf1d27b0c396b7917b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51b531182f67d333bf1868f46873a0b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511b418e8a186e41835e5012ef16304b439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf8b685f073ab4a90ca9518c711919f8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18423c25f9588bbba8b34d002d40b7d441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9239f119c9d7a3eabb00c1e464d07925442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40426f70c84e51b61bc58b20a1a2fabd443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25700dcb37c66c328f80246d02bfe9dc444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b39666743173c56a8294f247655ab7e1445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75d7b44599a5a7b7bc1b7f13420e6d8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111c5ca438c015343c0c87969e9dcad3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6340093b94953e7f82d8ced14f08e4448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572ffbfc5a585ab7785a301f55938a57449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c234cafaaee81e17acc85785e570e1fa450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b786924162d13d29a5261787f0353d21451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508ce585df4b0efa024b8f6821c0b7aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af150f7f0fd02c527fa33dd18ed5e72453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc85b907c4972b3e55d09af3aa6314454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f4bb716d030aad6fbec7fe497133c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8538f576749b0199a8b39dcfa04e85e2456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141bbabd8de1143b5893432ea310ca5e457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4439d9ce3f988768b9b7bf6fbc1ef414458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6664969b1e874b8535482b99f9d494e3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a638c3fd0d64d9f5a780bc0fe6283a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505b2cf93722246784d10df5bb775d94461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c072989e46f94b73e86d06e6e67b51a6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c336465e917ceeb3b2cddc145dba741463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3844a135ccdd44ae39134db33a956c4c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c78057b898cce38f9df5753c1fba3465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fceda27ad4a67f517d12ef3912b339466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c9f9ff8c0471d0dd0f3fd76ac2ea08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca671ae184a70ab975db8f54fb9875c9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb14d38a4673008d0b30d3f859664aa469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3277f5f3cf6f3db55ffc9a2bcb13daf470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a957984c784f0d52a9140e94dfe35a9471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c94e60626be9d59c0f0aec7354ba586472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3d918f840ad094d3e6bdc1c9b99a10473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f484b83ec15173e49d98fe1bf4ed0b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300a0b0998667cfb100c457cad7bd24d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f27c2b3bb3ec2dbb473333e30c8040476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bace301cf5495e5e6643bd9bb3ab505477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83770130965171a6499f38d14d0fbd45478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad1c70be3ab9292f3c2b578627d073c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba132313d5d93706bb6e53b7d806723480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d92c3fb1430566fbd69306b5e8e2c37481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b6bdea41f77600b4b5e287831e021482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91d54521a0c10edfe112e227afb4e4c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06eddb1908073f7a2423d4fd7a2b22e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caccc7875f8e823f8b3c8d8ba4f4dfce485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40f750456d2c5ba3dca11449857f816d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a48f1c1fecb10124cfe67856d4adcf8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e624b86b469f7ca42cdb7f805764275c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4170749ebab3b3fefbd4c1c9a2ce3811489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e303d157a8a8c8cc3fa6e77d10b9737490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b1cc629d4e62c1a090c3726e377fe4491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b59db29c8e680ab46ded006757f49e2492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7819351face819bba424528f0600a5c9493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4481eea994cb0f519a02d29c0909395494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180d9147f877426a9ae51a6a8703f351495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d667fab816744f2b4a6087461d4aaf5a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a525ed90fb9a9017025326acdd17cf497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15a350092367691408e2f0b5e790046498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c17db527c104107c96cb2dde73224f6499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896f66cdc4f6b7b6e717b6588b7ebeeb500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f49991f4f6368facecbf4641eef2a16501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9921bb5f539d22c475855d0f35bb9a21502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fcefcaa0c9310c14b072ee7bcec98cd503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1e8cdf1c12c58bd0ef860255540c5c504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cb39349cdc68a41c5ef0df3fb0e14b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/469f305e1d6d637d428839d7755344db506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4705481294dc1b9786da13c31b8a6e66507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55431c76effcac0fe68125ec7f069b7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5766e84513ceee769a7c2cb015216472509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a165b95a391b10e10e82a2c1ab8522b1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5697368871d4da8e13164edc7ee709511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a56965e5a453b44ecc0d254d1ce8812512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42858bdef7f9b0a5e0082f353146355513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ebf4f8adab144826b9639cd1c88958514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1608ce28c6fc5b00d2560daf1adec9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eee3a01b3eea6ed497c7d2db53bbd4516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b520eb503a14395dabd264dca7be0517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b51d28d631f5d01d3a528f306564a5518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be918a215ff2329a114738da460c80519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005dd2b60f9b20dc08158b9ebe16ecfd520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c2a9c7429bdf682e6b83a225a51cb5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbee6a93dc660c58bc63a597cfe978e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ab0d19b2793175e62e7ccd1b034bd5523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ebda786bfcc341d8858a20173075d524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739d1299b2c67af0cb2d90933f22f77d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78729fdcb01b5169ca619313672dcfb1526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96514b8c8bf1195d1fd40d5a03b61538527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b98009a72a1606775a3ee11fe0ee1d03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be69caca7606c768ae08df51a91faa8a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de733c0655d4ed26700d960adfb31c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a74370a0178559168da81716697a0d6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89aee8e2fb97e4cdcb349f028d8280e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0fcb70e613a12954b8ea3b791a45de9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132aff172bf2089981b7c5b084623db4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed05512c5943c6078b8651aa49f508c7535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feefffb69dcf84fb4f9f747030bce376536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73d49ae0b103d974405d4d7a6f0e57f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c93e6e69ad90b22cf6d15b1744b5597538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35509475b37e48d5e9d4c326a7ee715a539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe6e9552484714a832d02f2fe116515540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851d3669cc30d4a85a823e77240fddb0541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4a67679563933086285d403c6f4e1c542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5b54809ce58d0a88414eecd5d21e6c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/576c481768b2184e1e9608da3bd5c9c3544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2916102c2a0719ddc38ec128f77c00f3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc323c58bdd018993c00619b377c504546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114a6b582d2811ce90059ca0df199193547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601b1bfb1c12b30d5fa52520a227a826548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4df56dafb471da3418f43b0306d15ef549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce821129ad8feb49db366caf9959606550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be432318436361bf7568e4ea5a16c9c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c230a5f31954c837db6bcfbba47b9ea552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b631e0216abaef1959810b2ffb47a36553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b3decbdc4569d23617a3744c6121cc554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a09e1e3d8cc2c1bbc44217b841215d9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2ff5ccddc592785425eb6697c209ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67d4e0a5975c5bcf2921febe6dea75c557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5580e21b23ebf115a51ecc4a73f21390558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cd15333538301bcc011a68b0b70cfc3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f16d2efeae1f16cc3cd22967c4a9c560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8564729c4ff658503eaf2a70b73a7ea3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f64e717bc4e354cb405f5634051a6b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/187faec263611b105ef89554b81dbae5563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baade3af87c3e4fd0fb527d09f29cb60564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9caf48b6bc766bcade5136e03fc2c61a565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fc099486ddf67a9cec18cfb76273b2566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e72f4b815dcf2032441fea65a7e3bc567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaff00513244288b7ccb32e842b3af37568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efa708bb65e9148c409e1db70d7b73b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f172d204ef29f655db70e708eda247ca570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb62601bdf3a4764f5d99ade0bca70b8571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df2435dbb50f723a3a9d91feca3fe9572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd17c62cf242ccb611f59b4e886199a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f78e8838f9889868c77ba62ccefd89574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23c0e9a71899285493eb74d9a736dc8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce014f6f9428fa9d08d640780e0579576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14fcb2b3c213c038935a97eb6165e4b3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9feefce030add696f656910c85865c35578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53f4ba1b9e858e1b6d1506e0cb9c297579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe72ab089e91eb2b542365ef1bf22acd580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa021cd02830557ad162afc28371fa20581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4ee5531fe0c4af2627a6735215533e582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d33e4b97c6c6414cbc943215ed394f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a6dcb9aa94caa309c7fb5aaf9bffcb584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b88f9208e50e60d8e63092dd109461585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b83b31366fffae05f02a3977074909586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d57f0bb981f6d9cbe1264fe57f92359587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6180764a9336cc9494475b9e30d95d588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e214863a024f69b6f9463182dffb2d6b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0ac868957dfccd9e6c9105aa0935b2590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1bf8bb35ac274253e5abcfdd6757ea591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d85fb63114513615f779aeb1c2e82d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ceae3085856ec3062a3364e17cb61f9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350e55fcbb35a17d46247e3b63b2e118594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d011fbe05a4e763ac2ca824133308bb595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3559561cba015ccea8597f9aca9ff48596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32785ade7b300a0399dbb4f76fa0e63597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92f83abaa3d85f78949d506915bb6c9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc7468489581d9a0274fecebeeaffa4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1faac09bf6144e80e993ba3ca284de5600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3d7277e111c57791666e989ecccc61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67819a92008d7701398aecc78fb479c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7091b233655afec81ee686e98f970c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64318874991df1b1ddb5bb92e0d4f8fb604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e43ece7fc1195a007db6c1f8fe4744b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3b036698ca49365fc1d47ce52dcd56606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f927a2db924134f25802790bd8f5c4a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/612357c0e20ba4879a67397deb78ed43608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef043f2d82071035099a41f416cedefe609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1611fc1e97bc3fc78a1bce5a78142a2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb06ea0f0325ae5b041d375b8c3fa68611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab3273bc36ec95eca7d9ccd1a16ab55612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc71926b5aa5ea329c1cbf2d945e97f1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9699be7e30d80de7d0b7b58181a63f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e12191b3b7e1c8f888dcb86993038a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c2950f446656cf38085bd1c5bb4d3f7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28dee0d2c729477e018c7d9d8c0ee743617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d457ec53feac39bc197a89f10d0172d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfff11a14e3184820fa6c1a9eafc7aa619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba278ef2a42930dda45f9aedd65f9f8620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9b909d3ab35ff9342626368de0f529621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083523f1fb02d6a4321c6878af4a924c622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f89e995b2d260ce4a6cb12526eb78a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc9dc3a508496b5a7831a353b1bf3b1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c606292c2dac7c5424debacdce00eeeb625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de75eefc6ea841941460ef0d4893b8d4626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02be467884da2d1e7a9c5a5be92777e3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bce7c08b652344375d5437218b3a0ee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea32f365e007a34c25de3757e6b5691629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e980bcfb51f7f786d3528fe169ad7630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525654fb2b62f3004cb2ee70186e7e86631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85aaaa82c886867ee612599b1df954f632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9197bcd613e3391752c6fd7e394566633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fe4097971296cdeb5287f9ac767dd4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e515d4548b5857cc7ec00d36b4d898635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbe92c0a4ad788624c5ea1e787a4a58636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac23b112b1e7af958182b7063fe23f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f0f96c454c254e089074517e53420a638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc932c89a73c08988de9a0d0aa812121639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6020afe9b4bf0526c759bba92429b2df640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ce6cbea984d5918171b7f3797d59ed641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7ef4c0301cd21b429b33c53ab286e0642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70fd6df75f8408ce9339b8a64d39141643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cfabd4b49e6dc4571a0a105920dc02644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa763e6caef8896f14e9bc17fda32aa8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e503e19d5c0cb041e19123b8067602f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c657fcde1b89f1aa5f43b60b2720f84647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e25ff1ab82f643c52652953ec9f93c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bba9e4f90ae7f010aafdd3d5bd51dbf649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722aca1f5e8ba50b4ec40832de8b2e3e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66e8e5c7a39260f5df09ce945946f4a651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a3193f7e55075235db6ba07517fb2652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef15e66aaecb758960d0af7c90bf2f9a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c5125d9f4e52addc8598bfefeb90cc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed355fb0f5c3e0253913ed80a73cea66655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ed72a03000b318d117819c203e1d78656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805f60d27fea0af9df97c0ae659b3da8657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8fc715974f8ab0c6852a046644089f658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae2cb6db5be06078bd468923d61b056659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf72f01f14a31f8d2e4c85239e7475ad660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675781e440261b04bedc87a5a5b3712b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60514cecc6030ea94fce597f3e93b891662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aeeaddc2cd09cbdff42b49f424270d5663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e87270280be9c8dcca27a88b12e2c1664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01153480e76917963c58d37a5f6dc152665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fd6518d3312f78d0e280def1d1409666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2422d08cb4159ed3f3aa084f98fb7459667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463f86808821cd08c786b53fbbfc95df668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f9b8619bb2d8e2b8685fb0c7f9f5b0669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bdaf3d639ad04b144fc514508a5d17670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a63116c9f9f6daa70b44358cd6404e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc13e19176fbd969edebf2049e427f55672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b32e8ae72a52b800a453b5369c8654673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ede231036e26a2689ff96e9b2453193674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509b764510bbd721466b873d11207de1675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13178f22b038f3cd72bcf71bfd3bfa16676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828af945e94a40d40181ff94e63ba5cd677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1ea39862d25842c3cb05a928894c12678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24335b32d4de3e84d25d51d6ea3a135679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b7f37e0420a27e5a43a674f8e80b4a680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fb66f828cced85f5a5a14c6dfb57f56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b48afc3d3fdec0495834a6ac752bf2682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e3433f797e1832af4121e2f3f081b6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b4ce0afdaad153959f3b33831d99a3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5a5c1c047d5932d405f9a265dc7308685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d8b877f7c6d488f8cb7139cc64d72f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc2de0e4951733638262697cf0df23c687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b784f62a3de5835e9cded0290e3978688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdaa0124dcab5392dc83a0acc1ceef64689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95fedc3dfb3c267b64a973865919d36690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3fb5a266c3e0bbe95cecce1de4b5f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ee55a878eae7b4ff6453d64d2362fe692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808649f276a121ff6f0aebbb1ce3a2d5693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601a4547e7317c87d028b6f96e12dcdd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471431c6c5516f3b36f54ba26223a88f695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215d4b742f1fca46fc22b189aad6c2bd696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6016b117a618ce5ec01169b9ae1a1d5c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac2178db4687e05d25bc73380855101698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae64c353079bcbf1ab8d6a3eed0ec21d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8062639a624a1cf6b064c0e09003053e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87c317e03c1e51954be992b6ccd5aa701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d8d2bfe7cb30aee49c56e9ec7f9c14702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02784e7edbef71d772d06c7282ea6844703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93079c54c5e4b00e5bf64c6c0218f71c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88ddf72e05b1037e603183249d5dbcc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9e2628261e5c1e2b43772004b9351c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6fcdda5ceb0bca12e562642f99efbac707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa7bd755e2e7c9a53424481e59d107708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a4547e7915197bfc20752eee089640709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11838642b4c058b15bf64ab8ae34573e710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ee36bca05f25fffa1b8445cd7f142f711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a35f2aed4177102ff9ff7589cf8bc25712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b776eea0e6e655b2df2e5a1c614dbbbe713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80840b3a7ede480ae22f49d6a31c5e1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796d10713b7916833c53655c191e0413715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd933460ec22a6491a9251f8b61d115716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d4e152ecc53f319ed2ec81ae220fbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ce717213db7d9041c6ee5de9da43e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17bf6a68a40f37f45fdd321c6178b84719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320020d10935f65432f99a2e0c0bfb17720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0e9b7707797d2f5f111419aa30decc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dcbd48f7bd94e32b4062b08b7c668a6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9021bf08dab4cbb6a67100aa5f8ffc9c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642e1562d9f9e306825766c7d6957b17724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dd6d51a7a648b4c1c721f2f5274887725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4952bc5cb278642f8547743396e38f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36208efc6ea20400caef9bf8fb51f463727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9b04f3585febb9013cfd5ef3828650728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f89ba7066c10b67700afd790bfd23f729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8032e8077165d4c8cfeb0b38f9e539730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf6ffc892ca4929a1d8256c49485f2bb731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e49d37d7c671bb4953625730e9f0af732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca199b9fd6198b8edcfbc7b9c6480ca733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0ca1c11e1a642f511cf80ffff9a7416734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0df4970858a21cfe332cfd77d238b1735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae610e54a23c9e101cf09fc482e80f62736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b63957f1ddb14e5e3939a27948986737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c9804c210b4e97899a3e85d2c2bba36738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6818660abbb4113d793afbc27d80ebc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0847e0de771cc15cf79a3935bdd8da6740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231bd60c9275a799f1118ce6c062f9d5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cc5d2e4c8a6be1f5328f656f029a88742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1a6dee69eabc57f0db2bc02ccd834743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f613b8061e34d50d295bcbefb5c84667744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd74a351ec8cf0202602be91094fdad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7477e29bd3dcdedf255be0c8ec6362746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4eee2c879ba90021458f0715b7c87d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb93ec99c6940bea45ee80192c1df43748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f8ef30a8981c7ff6caac76fc61ca749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db50f696b6936969c21a8e76bcfbc942750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09c234d2633c02e17867228f9e20a7e751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8a50d5878707768fb88f1c8d8865bc752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f197a5cb58c8ffcf5a7acb27d396acc753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45aab0542bb03907b44a38273a58e613754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ae9b7b1d0d1bb46b2628e757650b72755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd08f22c2a1ca2101f09d646f25e50756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882a74c2cab8b37fc3d69f6c4ae764a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b24f203c6de6a0e4972d8a99ee6134758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8f7f11d23023e49f437e2b813dd8fd759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b3a35eb9a20b4e9e9e8f377f2dbba21.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f901294b37e573746c003bbeda5f712.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1141cd88e2ee091db64316bc795fd6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d944ea4e28bafcb3f85ea05fababc0964.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8201f7a0e897cc90d8e627c57eb1d535.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea5c5f60d75a5140298ecdbe72c8d6d56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3dbc4e4f290d2e5c4d98c4d62967aa7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363d0fca4397749c6aacc24c9fbc02a78.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfaeaadf0b209d71c99fe3f35f4fd0989.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14226f5be07b6bc43623b1e04fc7c7910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a848d5aab44d1f95a63dda42cf2d67811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bcf4d0b63048ec89e948e4dd61db3c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cce49d1d12823194278a3cf576441b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80c02a6834f2a24cabbd8fe5da47c314.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50991f091cf95b600ccdff7be0c20e6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2633f34ef4e47cee6d3fb2041b226e516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273ef1d6dd923efdb981c8ecce401d3e17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a232eb122a1a2cc3d449b39183c9bf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e45adb92ade032bc3a83cf8341c37b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086fb35ac2a27fa6507936f55b4b37a920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbc5a235ccb6f3c194f3fb43195a11221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487242e483e3186eb1980e9410e8b88022.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7058e6dbf04b9f40a36ea0d218ea36fc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79747683a528fbbf118a03f0af4e3a6e24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17acb08c4b70370d0836cabbd6da602d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488560e65fbe4923fd4c79826ddb40b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9059ac3e2b2a9881c0f813b29f7a3727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2fb6c8c744bece48b0fca7ee96d3ea28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ae63485211f3a70c6710113c934a8129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e30230e562ebf234c71629256be80f4230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2e6bacfb18dc8f61118a29e090f8cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89ec5787a1fc89c79b688bbca019df3f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29e8447d44604533ab50bea252529fe33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce35e89b1d7bb8564771001421e77ab34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5dd7f727a0336c34b7044ff8ea0f49e35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef421d825abd7336efb4cfeb2a0cc9b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f205e4e5ab67f89f9951a56f902d86037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ab449e33812c1f79b9af0425746c7638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831fccff9773ef741dff902e1f95159739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a458b6dd879e6be357ebdfeb4f9fcc140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646d30ebbd1d2e20920529bad96c5f9c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85dbca628d47d29cd5851ccd1c1c55f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb01466ce80f15289d589be1620bc3243.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b8b371fd7a0d837b533edb3fe2f31944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c469774d9de6f6707e7198157955219c45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc76b3d8e225bdd0830a00f93d23f1a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98abae80ca50440c9341191290dea60c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64c7441d672246a1f5c5d83932f180e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3798b2c1f0cc1f3f0b01dc83751b337349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59aaff13e25dc5577c25c6a9c2d182550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9601f1000f2cad1bc93124080c31d751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63de4233460ec078fcb9948f1efe72ec52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5d48c9e58741ac2e98ea9e45786fe653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c0e969d5c3733c465da84b745d1eec54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c698bea7fff07d8678376b956139a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973b65094c4789e2ca61041d50f491b556.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7745343320829505a6618a7fd140115857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05daf94698293c2722058bf275095cff58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15ada00916416dc1a977e92c3f3270f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d805c94aa198c0a0b9567c8832f03a560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5743c2c45da1e6722faaac6cfb9d040561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7090d1a1ba6a3622443cf1cd92f5fb62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e31edd42b054b8b3dbc403d1f5f93a63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3711e72e45fc9771e9df474efd53d8a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/462708f418a4fa9b45b372d785db68d965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de70ab6c88cec377ddd8b2317e9aee866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04872f236bd1a8e88fe2b0870108afaa67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919e9922014d1c235b3f99c4f95bba1068.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b914c02b9d2a595ccc7ecc4cbc0acef69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dba79bc1fa9ee4b54ba2850f2678b3a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452a032619fc56b1c1fdf8573148312271.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cd1668e1229ba12480642b4359401872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddbb1cef497c6298324795a66b5c311573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc179b62e1068b664bb1952599af45974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c933fb113520f0e14630d96d08c723f975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6339346624eb04dff90a5de16315cbb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73ff1f4c9fa72d3f6aa63c39b43c56577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06d8f3b5455114c41543d904b58d2978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74e0c41e3e7a87a6988b29695c006aa79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23958316f4a43508833d2486a1a9ed80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c621d2b1ab53f74ec9991d0879175adf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83a157b3ce9521557554e7907a5e65582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c69dc9fb2f27f0cd9b85aa13c43b51f083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf1b6112942b6fcf54fc58f6c6aef6984.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f97705c505ef6b7fe7cb11751a0874085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c4141942be35169daf1c8a6fe413ef86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bb1e353d55a917a8291ae537f8e00087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b78d88e90959e7e828562ec7fd2c788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f7f29bdaafa6262756e9260c9b7cc189.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e86de59e768626568aba95f7449bab190.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2005c749c3ec7c785e5ab4fd0319eb6691.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043dd07ca694a858641eeac8a22e9e3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870c55d7e3014aa71c8cc71440c49fee93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca050398933aa77923730d5d385e4d194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32929d69e21a55fcb82a117a3baede995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b185d7ecdbb18f4319123ccfe09ff9ac96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0efce42323568d31b18d354265d2097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a33db0f044de872da8d11c464aa27498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aec77c9245ba43c0f2c90fa1e14b1999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f3b9a82e8234e448e36f039678250100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b46719a226e8bcbe706e95af46bcae5101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00495ac4382f5ce3c77308743c47f1d6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87c630ccbc3531ed20baca89784030a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87494f9c66dd874d2bd21820fda86f56104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e9d0ef1fcb7f5e46f9d2b58b58131105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7c9628f7aee4f73f84d09b4a0a820d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84ca71134b8552864e8bec7c6d174da107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2f1735945b310a82c134afe8a4b34c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c34c3fd292ccc66061c8c088972e22d109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a29a076892efdafe1f9e6d247cd55bb110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bc3219aef08a36b941d24be8f8c037111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988031594f17db52c070ead04184c674112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3da7105cce61d1e63ad3bb0c049ef113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb123c3cf49dac506f85a891974ac7c114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1213c9bf6b03087902a8ee26b7ae37ec115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9ce666756d1ca895d1853a956b096a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0b360469e1e149b4427ae67c56897a7117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b074c3523477878608f4482fd1d5046118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83655bc4380c56ef10838881a60b425c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe33f7d5cd35089d987a8262848691be120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb8b4a0a8715566c3a299f76021fb1ab121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63545d56b9d54d43e03c985d8a22a39c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4963dd1e341ab8ef98a032029e9b446e123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2b6eeb537b4c99269503123f0b1d3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b96b73a88779fe3b835a50d745915125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2011f13f19a3443085dcfacd6ed4f9126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69a26682c016fcde846ca0e3acff799d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85de9ea76a66065047de2e86196ec3f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8457a7754199ef189f970c559b98c129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a34273175d6a68fa0088b5021e138ba130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd81274786015bda22540cb58d53f02131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4328cbda7d36adfe6fdcf227a1473a17132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d56db8c466a0e0b8b92fd0041c68f67133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4a6b15cada6241bd77636c1b901ae4134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf7d3314e310c6f5ad6ba9f79b76a8135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d50c57b5a551c806c598af0b9fa9ff8136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12a5ae8ddf9295ad6714871ccbab8b5137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67aa60e8f6d12895674a4a66e5e368a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d271d63b4e7019274269547a2e7ad7f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e24a1681a260b0314c8954cc69dd626140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257203238629d0338a2a7dd2ee718cb9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961ba4d6fe13e1f3bd105749058f0d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e895af71dd056e58cfc3771f508137c8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98cc8b16462b1fc4da93742ab4f2bca144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61635637ebfa9039811011004e7fa444145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487968da8a364c8b1a8632251d6bcaea146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2596e57066bc4aeabdd5dae148a67d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9764872218440bae757876dd757970148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f957af39b4c6e4b2eec47ae80d2f0149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a1325e432de504b6824afb2a592b5f150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b545432709f6b2db0aada223d873687a151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/300693d35d422ff049840f0e1c08cfee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4191c2be3808c5204da73c581e6bd801153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e586733daa51263d227778dd164e5c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351a3c7aae63900771d180811130d695155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91007b02ca31c4b7d71235410bf633f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ec7287cdf4d8fa74c3ebdb338f4fad157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237e718fa5e5fba6d0b922030c2eed3a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593079b49626b79c444a4db986ace75b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc24b1526e781970b633d147bfc485160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a23f3fcdb03cf2789c7d434fa558e45161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4955146ed09e5b6eb9db5a06439790162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5cd48672aefe2dad0df66abc99eab4163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195c2d2d1bfa1fd2d4247a3555ac0066164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b02553d49aff99bb5b9841e39f937c1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca94685457906a2f83d0f0bef6a100ff166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a581c258c3a69b136681017ca40078a8167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caaa86c0d269379327ad89b82375176c168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9615afb1475e0d16b2d6d4a61ca29ad169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcb813011c25e6495668fdca92557f170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d72eb3d524cdf918a512193c37740f4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78248446f50dba12903297c85579967172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df6b9ef88a1a7c341e9fb752fa77110173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb1e9bbc9de6ec0eaa96a8aae31bc6b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba57c2fdf7fefa0f9b33c326be3ad0fd175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7115e053c2fa8f2a629b8fb3a95ce15f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8610f849258ae690f8a11a02b2b3b292177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9b83cad90effbc2398ac3ea704bc55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa60e5aa489a8278a7becfe81ffff045179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e2201eb682ad3f6eb2a451272745f5180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17386474f474b5d376df63d3e8634cdc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463d5b27a28e6c7062749553498177b8182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c329f826cbcb42598e45d1f2df35fb8c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab6dd84d7c375cefa21bb2bb036158a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6e70b2b0850901563f56806d76835185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d2af4a72c3a525f4b7103addd191186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8d585e069cefc08b16efdb0900f399187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10c14a53d53406f15b55086ac6315ed9188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b765a278c25a8003b2a070337d1a7d3189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c702aa1517bf3026fb3476825f0035190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e691cbaf358f212081ad907e1cc0337191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34c7c5f1415191c5196fa1885f2de76192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482ac3d6dbeecc901de41190cfa73592193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923e49f2c65b71d30d66c2554ee89f42194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a83923623d0d95bae1bc9646f390d0195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3147336b196bc227541d177ebd6089f196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16908590f65958f527432f1b43471401197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac601593705fb921a8efd3a7ec641a14198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86274dc0bd5b7a4fb5b38f4834550f39199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0a3de3116a4af2bd11ec6d82eda5bc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b23ac3ec862957dcad4ae1e4317cdc201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc3be2297693dd05f73f309a3443de0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c55c068906a3c737f59e95fec93db1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197e6e3d60b24cf2d24afccb100a0141204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e9bc248a9dee923eb507c799501314205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc3ad012f19cd6bdb7696d9725dc37b206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de40b7ab56884f25732b33d69a2509ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9196b15e5011069dc2facd591c4d16208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae20a5a8fabfab0138474bd630c75a209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a450d603b1b3de98c14a13d14d3d75f210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ffe5a033c5094746f8f02eea57980e8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371d4f6a3a10312b2c3ac3ae7eb0141212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10786c6e3d601eb47cfe6f7be96bb92213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c35107034721287f7a333d07b5beed214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a8b114e897a8ecbeb3e9bde093e649215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76315a7c0acf678eb7382c51cbb273a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce92795fb73331e103ea83ac025b164217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434de7b222af22d718acaa3d9e95e412218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d41526a1a0f016e23e23d5597058d5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2da1a3050483a11e7ebd5f45e90ee18220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477da69b6c6484ea6b7909b2528707f6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3882e881a09aebe7459ad3703422f52a222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34869b0a1e5eb595a6cbb52f3bb35bfe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3af018d0604e0dbb9c82277ed97d547224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8bc6e4bd7ce66054de11abfb6e67a1225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795f41e2f31d8f3abbcabfd90a0bd9bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b5c32edc0fc164259d0f119ff4472e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759ec4b5b12f7c205a5fc80211f03023228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676c7f81f7d86cc062c20e27a2bff8f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d485a24f8cf4a691f97ba3c7d9f9b1e9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22811d4d95c3c5516c44977e2efc8899231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab287d894c27fa28101ea1e2226f069232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a752ac10ea9db4cafce3fbefe9bd37233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2f34445645f40dba631bba19464b6b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebf9bf3bb3e513fe025d60ccf929222235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622f7427a7353342bf12a986ca833297236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac64462654f6a612adfd4f8e6dac79237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d5cd8765a98f99c86d63e8e16f5048238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63eb8b7aed5d5cc221e699312a13286e239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286aaaa33f01718d7584838f5e34fa5d240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9c51b207adecb50c29bebd46dc6c930241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7263ed92c1f284b4ec9d9595a4b1c446242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb493a562d7e5b932ed1c9991271bfd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c4391cb56878e6aacfffb598f0de6244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb50d505e1165eb8b981c783ab797bf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149df93853bf5923cf5c1734a1e61544246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1b59d0058820729fc93c0ecc083f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4a57e5de1f92510502ec4a1290fdf1248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e142d9babb21f8b55cfeff185488a0249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b04edec0c69f39e94b705080b425b0c250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4677179264a7848233f5ad935d83868251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac95fd456aeec9b2d0e598d71017d8f0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1add12b024c02a295e82c29b238941a9253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3c23a46a7fd698dda7362ebcd7cff5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c99a11a7de0fe23c2db5cb4cdf42c78255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6998b9205f2d866f9c5c7b038e436f5a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543ef163a0556b4959836c3ae3ae4285257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaccc6ee55eef0d0c1abdaac8386efd258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2af1ec4238029ccecb8cb0d4ec01bd3259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b26e372d9e705d7712d7d7e3206542ee260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680adae74af59aff9f7ab9160d3a8672261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efe31a32b2522d9224d9e98bea5ca35262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28719ae0e6498ff9dc6dceaf3caae0c8263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7e9f212ad26ce70102d341c14a90b9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e9f89f2de0ed629be1c45a96870add265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f24f49d338925f5d4a2059c4364ec4266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63643140702df82fddd68b3aa0c99e18267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a1bafde4caf3a6875114ac0a8d22bc268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609301928154d7896c8f9d847f933122269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf73ed55800b966b0a9cffea44c8062270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce286e41ec3f19ecc187682347a6634271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b1db24de35725565559c3b3334620f272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6f6c848058c2515a7b0abeed3a0e2b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098f90bd325645e264ef1d2f7b5607e274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331a02ae1de4a4612b81bac3864adc24275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f640edbc6b9f227c0ad5ed16714acc7276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3c3158de25b369dda8cbe24790bad1277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93856438ed5fd8460e79b17392acf2e6278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8c4a3d46690474d925f21514933bf6279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a46590f152e17455599c96bf333799280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd9af27d2acdf46ba91529be0fbc73281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17f261ed42989fbaa4d8c36df042feb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda4bd32d5357ec7fe7d37d40b59167d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e87c50b35374778dee688dbb82012f284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06790bbb3985927c62fc603d5c716c1d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283470baa897de11b8196af0044bc8cd286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4508ed2233917b55461431e78fde47be287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f635556a73d1cf55285c138b489e459a288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3fdb096b7b7cb04c64249e1a15253e289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0a070713b079412ee9768f681545f2290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6327753c23c3ba77b3e9b3ab58cdb3fe291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7d71815e05228a7307197ade9a436b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f24f53f072ae9d5f9eb9c176e311fd293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be78f928a9271c0eb97f8ee9bb4b64c3294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a99610c455bf96ace3926ca687df5851295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da292d651676acee38d3ebbab1e9077296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b0c83ad84e5b2003db4e4bc464be9e297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b830aef9c29e4841ab6133f1368d38f9298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50698ecc2d20da32ad1b4fe643d6dfef299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bb6b9baccac737818520337b68984e300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a8a7ab749247524206e48c78dfabe0301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c08dc360612b6a75c79032b7763f12e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b1c0467f75e05bd8366fbe6ac5ea32303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96a54d6f414b8f809372e158e280f19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11009d33c650b2d9a52f2a90643f57d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40251fb6aeaaec82c59ef1cb04118f5d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6824f06f8ad1b277ea46149e55407a04307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc08f1247a68e4cbe011acea9cfcb39d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55ea0deb02d12453718e32528b9e31a309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f307b74d4e1412cb5e029b93875b8d7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04687573a3962bb41256364a01df8dc3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d2193f5cb237a05200e81ca38877b8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61153921b420e0ff78c1ebdd7a4aeb6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7aff53c588dff26c64056cefb28512e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec22d444824360b3ee2fcb3408a98ba315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c142a901c84ae6f530d15b53da8ca1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f56a74b97ad302b16ae7822b210df3317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3e270ccbe396c44866919e62ab75a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16de07180ad52e2a54b6ad68d6fdf172319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ef685b52cfa31bb75b89dc34025eb320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0a30413670f537847209ee01bee14321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6921cbd82abf533d951ccd5bca7ca860322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002006d2d353fb26f12324daa9b8c457323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77b37d13947a64f86bdca2fe5fbf892324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de46635277d1a7a4203d4c960d2c39d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0ea37545a7312a32804c4d8a300c2e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f978e2f1a0eae91ff9b68cd6989e7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ac6e5ba28862e59d84b68ef9146e3328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e00b9e43d0a1ba1fc04814a27b475e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534063a5f5c6c0d337c15b8a1d5fe44a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560f9a9e83138f4c381fd40375acdc3331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1312d6a25e09c1f3e849c831a30a2d7b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fd9c8570b8cfe56ab4c2796c08add7333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e83bbe135ea7dc1956bb36efeb79f0334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236c8f7759a935820bdffb83657130bf335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79ca928cd5084b4827f3ece76fb3add336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212067fc221d0fe5e5240481269f9e91337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79430002f55eec829221948bcd07685f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbdf325fb8fd43555415cc3bd7813ee339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfadc8a705c80e3f7f6301cd325679da340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8e917ea018f202bfb811c1ca663121341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff80f2dc93eac8d1b30b9103fe9f6d3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d980529253278734c5d8a0645652c7343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a274d32c1821161a6a1b87c394baac344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e278e9803acb93180769d4242501c3d0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a55a0ee9ec2c9f611f31f9be55d9b346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c391a00303c068637a54aa5c71abef347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a25b3f3c839c0c27bfac2ed0a6c257c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b4ec113aa8303a0f48e73a66ba1ac9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b05da292782cc26bdfe0e5020da1537350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3312fbf126f40354dc6ca7597a831095351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc249e632bd573b23407fe1f4ac659c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc835bd80c50abcb9cf159495a757da8353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8eabdf1631257780022ba15e0b5454354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d6874668993b7e70c7cf36a4528cb1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d42d75702707898508ce236060fa23356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5f8c5d0dc5da54b8a2b6b61f4d114357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcf71d931bd433eaf4f28c3e0fcab1d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3deb2e80462ce493cf3315a6a2007cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51e923b2489824d26a8f8bd457cbc64360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557f33c2d1f85c3c32a1cffcc81d54f8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef8ce46c1df0a88b49d40886c3dca0e5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbbf536ec3e6cde85503f38c81ec90b363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf23e4e16c7a4ac5e1b696ef6cd9e8f9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9340d2383786fb1819fbb26a074d7a66365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d423570d62eee1af47da00192543875a366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea2d21c89d5a85676558339d776a49367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fee0fbcf2df22cc71a235c458136dc368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b894c37bf1671b27c2bb4a5be1bba7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d854e37393fd7e073fa9a1cb29b90e9370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04d0d49aa30c83abc1d0269758fc7c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978eb23ab14af3030c846514e43506f0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a1d441ed2deb6485ba67a9f8a422d6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eef48b177eaed43109bf4103bb3ce82374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6378ba024f4b47e24fc823b6af015f43375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b227ba34378343424c6f6343ef3a95376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9bb18e0c48893c5171e2344d611b34377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b92b6b7f8752ff1ef007883e524873378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271ea3a0f39163d81d903ad26937d340379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34f2554fdc64c23de615bb54f2d8f34380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a47a2affa5dfd4cbf56963e727771b381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36bbc26e84cbaf8bf97b5889f4ae3b6382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448d59623034244a6c15e118b843fc29383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8169470b62f3a5c3a119f437d644baf384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d288a041ec923219658a73dc566ddb91385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee954552b5a1194235bdb0f73b307444386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83578ceaae195776b00f0e75a915faa4387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a55561c1dd01d459e25b870064c48f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f8f25195673fa2eca7d2edcce7ae65389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5d19afc9937691ab4bc69c08f947bb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9782139f98ea468eb0f9fe95ec6110391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5c9922a7134c7ac3838131d2213587392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9ddee13942d47a51eeeb7e7636d73e1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c0347b94ea15f2dc5432ed4b2f7358394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46ab2364512ead1cc58a9e3b0422247395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d415081d80fd6eb653c7951da6736d396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b2d5a3a1809d10c69411d433fcdb17397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb8e564c26b8b799d5cdb0929e7316a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50b4d8e3a5691927c7349bcfa40e7ec2399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dbb466a002db649cd9e64df0ffe5793400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50907d3cabb6721d4bba9731ee0c4f26401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b61b3dcf81eb12c4957db3644f00701402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3e2a4495684aeb121f944955170480403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506c75734e346eb77e77409ffb66aa65404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e613dce7695c584301723251deced04405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613a43c680ffc11531a92bf47ff9fd56406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92aa03096a15f4fe162051605f4bdc7407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8de292291deb018f29228ce102d9c1b408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3703f23718e04582e01735ab59f276c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58adb6ff035105e9a112036a2d0c446a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3448eb8742014a9f9803593b6c251e8a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71fe9f961a37943849dab69d56c5798412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8917c46c4e0b554210d853ab036d6057413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6d98452be3e763e94f609905dae8c4414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53926d71f19c10a92adeefb11f7a845415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f2a8989601b4411e1ed69a41b02c27416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c791cc194af3197183a93021df11ca417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c90bf5b3de0bc5fca8ae3649fd29f1418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a25a4b4d596acc299723e8e5bdd5ad419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145e321b15e5b00c25d82ae2a97ded07420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80ab85dcb714881ffc1ad3a5fb99abc421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c010f4b77f43a358071f9bfdfce13c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d2fd23e3bac2f5545e9147cdde84413423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26155fdddc51d86ce851af0a831f5545424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4deee64a4f8286468eecf1f4f81b0d18425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756b8177b42079541d56817b50245bfd426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f08b9fb34577d7aa1ffa9e8f22fa6b7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72e3e20a23946317c1da627280662477428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240ab9409ec5b6dbf8baf88bc3977382429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41d518d39a1680cd77aa5739f33684430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc7b4e725571c45d2a30d4d47ae7ea4431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745f695a2bec25a35eb446c1bab8072a432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cb264136778633120ab2c8c7d9c271433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387785d5c5a71f19ab531577a03a8093434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b417ae0f5955fa54a163a9d39d1302ce435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81cd41f30960b670e179a36d4ea07402436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3dc2bdcb9443ebeded87b912ceee63437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/762804fb2ca33b0804f82bfdd46d4634438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b2038b2db66bcaa5471936d52ef9b6439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42e2b85601dbe805a2d47c0eef4a33f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cabf6624d87392e22482a6201b76944441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b64496f4a487c5189d5d463f105864442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ac45841b621b799d4f2d942454bfcb443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3362b64c3728aa46f21ab153a016aec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4e2deb18b7ac6c708bb77f4fbf0326445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f30392cd2f62ddb84cb7bb7423c105446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478f578001dea700607a6842886e0dc2447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db11f1cf079aad0c504e28fb65c4fe32448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9984c26672dda533570235a7cb320b56449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112850fa69624087fd58f0eeae940504450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f3d0e215e00ab6f0d7529440167595451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1c0bfc86dcdd07543bb8b4e5546e01452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bc399e68ca2458030838c2014ac3f9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4509e1e6836f7b6bb7348a631edfdb5c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee83ba39f1677b57acdafc2f92f90e7455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75e89595ab6b73daf9e7fe48d1473b4456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c1912c80d8a64bb63401f0a38c047f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28bf3f116e1d1fa2d3529d996ab0a69458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e294c1d29cd6c33ac996ade674a75d9f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df4de7685095eac1b601ec628db7e85460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b83a886800810d1bda4fe6e07957f2461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5550bdc1590ea79afb62d30658b6d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0c7ae1b806f632b614545ad8f720dd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f73b73817ebbec27e066b2cc7439be464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc174c60ff39ebd1bc198f162aa69a88465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56117cca4d3d37237917f2834288ba9d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500e564142580ec3b1067f8ecaed9e5a467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae74c3a300f48d29229d6453c8d1af3468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b7aee35d08d18a60da43bcd7528678469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b810588ed813fa7db7a831a11e513009470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8e53f8fd4bc29066dc478280ac2e98471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770e35c621664f22a0848bcb381125bd472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151d2d0958a518c122b3fd4792ac2777473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e12c6488b914fa324797bb0efec145474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cce108a6484ccc29523bc2a989c023475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b755ecdb9519f25190cddcb4c5258ea2476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c44fd72b8e80fbd1dd4c8019445fa81477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8fa086b4f8e28e7f95930ad43a57d70478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f09d5f918d043170758e11bd93c87479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03be3fbb563cdcdeed0e74afcd2432f4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36436eb79ce8786d43608a2d0553cb7481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c26492ca092eeed9014ce470c73135482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c21061f31e5d97f1bd9ca2509a3e22483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/522580a54a679bc7a8aff999a7147449484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828e318b7774c5f5fdf32594fea8e34f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c6ecc83e4df265dd5377dfa9987e72486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45399399e449bc136363f98a29a58b7e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d04552381d97dcd33733658ca2d42c6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8992c463903f86a5598e753b532f3216489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a585f0dcb5dd1a8f3269ca77c769f43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e85e50c7e316b1f92c712f7477aa4b9491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff43841ec7124cad8b61b6ac2908d65d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa7770d47af9e3db1b3d6b733965a3a493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c22dfbf6f5fcbb74d56af162e35d34d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bde79b8b3236f818514c15f38cc9d1f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a468282a6f3ba9940aba7a859d6bf927496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b2436d87e7264c50b2bd499c196f2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932ca959989132544c602f2dde0e440d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af1514fbaed9f779916096782598916499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8709b89bda48a0f192182a3d825c74ab500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605199514c387eab88e2d42047c32ac7501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a453c3930696fe8832a5af1984db67502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8033862fc7857d388017d8cb09fa26e6503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a44fdf6449425e99576486d1a0a3431504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2650dd79bd69c45f8cb212a40c40a390505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae918af7dd49327fdda13ba2be64396506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e656e318e9437807c5a8e87441a874507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93649efaa06c80e54ccf72b0a176252c508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23f71d7c7afd4a86f1456c7c54eff0b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7eea28897740f12be7a58400d2e0d2510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c116a04635ed842c0bbe576f01002ee511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9c926d1c4b141166e61a2619b0a1d8512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00dbc583875f65f8350aa8a7a3fb7b8a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a243c52102169f9b0cfc210773d5f6514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e9635a14ef8e74195a715974b4cd2b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0235daacf47cfb9de8e829b1cd5ae6e516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289e773e10ba6cf9a6b3e38cedb3dc4c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240bd04dabe62eff2092451e1ae69f3a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1018bb246ee7173ad9b90045571a25519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1db4074ad31866caf9cf052bb6bceaa520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d6c58ccd718d2a6990962b21a536d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53820b14a98c44329fb9fd91e01dea3f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11319e0c76df72c6ef603e4cbbcdf45b523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1a07b153ca7b670824fbbacabdae77524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd5a10cd9dcc6349383fa65d3ae42d1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969fca413f09063c4e6565aa9d8a649c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52f3e505322bfc3010972a09673bb62527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1d639a936e69e1360a2676cd31fd72528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4433fd2754764388d873adf8d164cf529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f7068d05ece4aa87417d2263b67fb2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff34e9d0a4824bbc5c8b2ef1e81acd4a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ea286d1200498e8b08fe10c4508b33532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0519b9e78cd57d8e418a0ab15d5f5d29533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe4f68a0a4b763cd9a68e4b085ad80534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a99ad9f05c2c146de77997c3a717c0535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0d295d49135e8bda105315dd1f8308536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7724a8d7a45c8304ff29871987e8d16a537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ddf9ccfa2bbf9c9ecb60bd3fe66dd0538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e8b8475b59e7bde1ac5fb8cd76e2a4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76f1e925151cc34f40f89d252a422c5540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d70506e5f1fcc910e83de5a8334598541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee104499b8dfdd8a06d5db49201b405542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ce4202ffa5ef4c13629049ef333513e543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c4d71c3e0ae3c15caacfcb57aba7b5544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0959da60b9ffbc624ebfc34b507fa1ac545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/307da08e6b1f2c18728241cc7beaede4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece2cc1b5194949fa0499ac2fe47d99b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f514224f6736f9eca12082dd3864ae9548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f8b0bfd20db5d76f496962bef1717a549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7580c153a8fabd2ea507adcd1b0163a2550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4599e806a39d1a160a65b4afaf61e73f551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e1ec6486200b37efbbfcb898fb463552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aebf031a8e9e5c741f79bf8d009792a5553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad5ef13c81e9790f4ae70da7bffaa715554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2778474f9b58efba738d731d9dfeedc1555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d675317bdf5670c35496ce6c21745a04556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f719391d33461144ff24cfacfbfa912a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0eec7f22eedf0ae4d9c9b665ea83f2558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564c7dc611bd75b4160520f9b9c7adb3559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ea493314ac4f3753e946928f44337d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cfaecec97f8cd94ce14ca08926c6f8561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12141239193898692ecc025d782086a562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/283d3a2c1d060d4d797bd4506bb124f2563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2404b85ed475f8de20664c13e6fcec33564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7594654630cd6ceda8745bf30c3ff513565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f373df71eef80acc6cccf149b908b1566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c8a66af1102d83f6e62a8080569537567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdeeff92623c7cea0a76d0fe535ec15d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2610a7d9f9f69ac36fd73b1cdd9c82c569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e087fd8cba36cfdf8ce3cf110982c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c9719b2716442ccef14e3346ca71f3571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6f8ff241a8170cee0f2aafb001457b572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f268bbe765fee992dbefd81d288c7da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cd842ea3775b674bc7703c86bd6752574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dee086156323c2b3597781e82fa49e575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee6f2a22b144c1b38ab05bdc814a293576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f563e87cca81dc962b2695ec9abfb31d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a920b436a844079a4edf30a35e1b8aba578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667d0591254407a234e6bd2df851bda3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bf98258432f79724549128e3e0fa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e7ab487681230e04379ada20b5879581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7557d0a4a088393d6762a7d72b3e0c36582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e34bae8b77d25fc4b3fae353f9244334583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898e5190c165f9a6d7c682010c751bf2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7561170d58dd45ab797f1e19a881e58585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de3b12be0c3c2f70af89550109c2e0f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61041cbd52b04fbde2172986fd4ef860587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/951ac39252a0525b6f50e6546a42b597588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4f098833d297b6bf7d13d8167f3f60589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23b8c0ec514739f8108b0af889b525a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14f89dd81a4705a88fde0ca7c431fd591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49cf750a99e372df89409f484fc615ad592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384338ca70b7eb6b3ce24f640a8cec03593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc08a8cb8d7b69a5383ee5c3f6a11607594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b2a7e1377c9d7d7b4a235122d8dae9595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a07639043a9a7ffcec60d1c694036e596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409f1c8d9c5f368a1530ad7de92b1383597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c206e923e3e8739f0fafbe575c28a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba86f354eb9c725a92870be3f687e5e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f004ae54a3c37d96d875184c9fe918bb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ddb09c06f66c7d3d554bd0fc30946e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81482f9c73ec407d288b0897aae92c17602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c9a6bb7d8162b845fb429b85f7fe21603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d43f198218d66b06bc4c01fa817d606604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3536ba4e90f0481d85c79edf50a32025605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c164e628a70ebfb823332f657f97e1df606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274b8d4657e8057ea5da0c5f7e1c76d9607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a14f6692de3da7c39c1d74357121ad608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d3ce6d5e45c745efd6ffff62be33d2609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7044b1b731f1b033216a726de63971c2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/139d0f5d31abd9db3e24cc0c64ca62fb611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589812755339374084fbdf3d82c63a82612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c43f1325dbc9650c450ed175bd8d01613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2447721858681ae603328a8de9ad9c614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af861c1334c0d7d86d30fe66bb7e064c615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907e61e780bc0018ba271bd3982d15e616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e4c8b5e223cd872093a558ee29fefe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74624f6b62062928f27a698845a6650618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f02dca0203abb5fd6a5afe74ae4e04619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eae0e6244b32953d4f6eb3abe9ffef7620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd6c7ab48935d973ecd4144436b693b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e352188d3b540e97f7164271667216c5622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a82cfb0b73b2688af834acfbdcc11b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd72ce8d2bc0d52416f92a3caac0c662624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c8070fcf10d22439df4fc5cae09724625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0100d3b1d5ee406d192adaff7703bfa1626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc0cba17366f4c8c513a662fa1803b4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff71e6d6f59440253b8d105b016ba55628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7afd8e4db36a677f651b53374ad628629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe530f0f682f473b69003a1667ff450630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980776ece7c45f7238233a33f714fd72631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4e5a453abdf711f3109cc5393df886632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec87ef2e053809dcb14daae839eaccdf633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eef90229ef03c14ef86106abe43bea2634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baad1865ca9b5b89c3ba83cc8eb58df635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db82c8001fc4643150d97d8ed7475772636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce73dce1362a10c565d6d3f6c500c9b8637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff44e777e3ef57ed8348102dc438e517638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c56b116a43899288bbc14d86d41f8a7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062c6c20e1707a4de68cb7a54f12615c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2fd0b19ad2b5bbeed614ad361fcfa641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f827ad51e787459e7c1a31a2e7c9fcac642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d698c689cc75cc72644ce72afffd38a5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9925e31cd8675992d42f181196e040c644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553fe35b9222995cd1835423a533be5e645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a9c8c46a1b67441ddf262a8facb6e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ffdf6a94e42a2c357879326f67f082647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b5beb28b51f73b7d01b13a68e3f245648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14404514b554424e5f94befff27bdff9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd689f10c59e6524ca8d150908e4017650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce420e73b461773d59ae82c3667c0d84651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7787fcb05798b722a154174bbadce9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc0741ffd7b34f74ce6e857bd2d71b653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e371daf289878d068445cd14ab5004e654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba04f104793bde38cfc271edcac95d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcca4fd8fb84ec3f56b6dc74406885dc656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0234eed948dc08b92305a20fbca2aac657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d3004b4628acfec64e36337463824b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea620970b5ee90061d510aac9bbb329659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64ab12f2db6e47723e078eeab50e4da660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f728c2a7b6bfbd7de3cf7ceeb58bc227661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9260d63f9a00d58780880db4225f561d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b02ee085fd53254f748cd942af01a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a09a685a8c417ad05587dc266274ffe664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12eaba57515f974e05b06194e58ebcf665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e46f308124f3cc9461bec1ac137c89666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffe1319c48b4cf04dfbe297cfe64668667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c532241626195a45077d4fd7c11812668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdd79c17dea012591796ec81d3f94b6669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa84470229bbb5a2316d101d68ce4e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51825b82cdc5683ab32830e696f9d2fb671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bf209b022886d43c064c8e24b6dfdf672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fe8734b93c9757bce3573d6e7aecc9673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bce7118fa31cf98edc078faef482563674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938b3db3bafa88eefa3402e571a72fb5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de393d184385eccbbe5a2eff908ee2d3676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9cfed4540e6036f816e96799f0afdb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734b427a7aa6f48847e03b396eb66c83678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7904491def24c4fb05ce2c5214c146679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7aed65804658649e61b55b81e6f6f5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e1c8163e4cd7140b896f32d1e5fb95681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f53201369be1193b9953674a8de79c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aaae56798f68c8343cf5c496e9ea31b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a966ff90690fffb8b8526e83062e292e684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5d0c48b8f4bbee7555c8e3038f3e60685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57010cdd8185bd7838ac60ad10546f9d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c30596265897e554cac4b57c8cb07ec9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1025686578abc3641b3c13be3fd26d5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12283d679aff75e6e13a088b85325ce8689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695c039195f694b6d9b0ecffd05790b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8d280b909c181a0169304d1df0f687691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7277ea783d1df921fa6cf23f730c1e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec54093b58e0f3f5975b2bcb5c046d8a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700821614b3d8b078e87f5a75d1f09fe694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f722325c6f5695c333a2452c5975ae1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ecefb96d9c393710f56f5532cbcd6a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af6368ebad832b0f6e4240759853372697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ada2da746baddcf1ea5fcd4c0552be698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4920440b80eda5fc1b461cad293ceb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8cc2a8b0bad4e16f80f39f42a6b7788700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2deb9a6b4562a708d93eaf03c7008b3f701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58cb33ce8c3cbd801fbb088559c82ba702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc9e29d9976c430a9cd02b798f5acb2703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c06227bfdc2e6165c13dac8492e1d4704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c4123844159e150939e176450a680705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1198736d51c91be0ef6ed08d0f30c4706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18a70ad0d642a080f5f8cc25adab2f4707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71183e35b83b62d56d55e4e70c987ca5708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ba976a5b318b1ec55383c78b73123c709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf38362963b0fbccb0a551e19f649aa710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeac650768d13df816d163929382ca7a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9658b9f65732e4d9e932bfa62cfd2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fc32128f6ef5343ebaad559449ad5ae713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94031bc6a82ff2fb934b6ab4fe264204714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dbbf08beee03a102d5f960c94ec320715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0053fd80b07572eac7e75632b2d4652d716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd1ff0b5e7e83f30dbc07f184ed9f6d717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb1e35c2166483c0ba6711665f563ed718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4688911f339443fd9307d09f63e01b80719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5857cfb884c8dfb6bb72d9bbd7f055c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7fcb1456e04be22d2dbda88a44c959721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba01f9cdd8ef5b1eebabc32bee4e5a8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e925308daadd2b356d9ec10522367c4723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa4d09c5a728efe0d8abd5288bb43f1724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143892c606f6782fcd94cab870855d1c725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1ecb03414ebc87f0e149a77d8f9431726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c280e614ea09e2bd15d8a06b4b0a1b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83eec5a0fd287bac9dd6e6a3b504f243728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bfea26706148c084f48fb663f875000729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d8eca3fa68f5838b3c6944ff4986f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e006acf6a05c3d02db82ea0c98534f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b4ac56694f41a744bf955edb760f7c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff56c1d569ea9bee48df7afd468bbea733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af619cf563fb5923ae530e7534dae41734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206ea787829fe919e6763de0748e4b82735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53b39fad144f57e6c4b3cf8db6b9d4e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f09a27cb33f420c306b9bd53e94180737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98fe4e5a039c08099f29658065f801a7738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da0379a6d27ff5534af832b5fd224c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0a0430c621dda1940d79c383f2fc26740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1feda873d6fdf7fddc7bfcc90084b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a5906f5da5286a56bda5dd62bffd37742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15608c9063d53f1627f173289efe10b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c788e00dd7f98968665bd8dc34f7165a744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d16f7d0e9add16ed27d36e0f99c70db745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461221a2bfb0e335e66a2d61e91b470b746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf69d79b52396f8ffbc7ad4fb5996f747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58801c116be17d762acebed6489a5ca5748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a56b9d4513f689be3e4acea6569cf0749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832cd56c878994a75cf024ace083d0d3750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400cc4e7754e6891f762cf33026838d1751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1677a5ae338a40a941acb977a71b28752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1dbb44be0100edee8737c0761b9e4a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de7cb97679b3c38fe263225eb3631c6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea856cbcf30c8e0bda99bc61722df4e755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bea7081a2bc4faff82c8762c6e92f03756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3540442751cc46fcb334cafdf2891ead757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b304d9aa7c60e05d2c80c64991a52b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc27957e0c687641c7ea973bd55587a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>