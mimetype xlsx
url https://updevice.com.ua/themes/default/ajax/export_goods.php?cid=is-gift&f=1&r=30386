--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ed8684258b9c2056bbfed3ff8e17131.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec2d3ad2e540524dbc232119119436ad2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4994b97976e62964c33dea1cd4e20b3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9fe24483cb372d7d071531e3abaefd04.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42588ac5d91ee220456f84e2622d419b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8854545db313af5a2c0ea339cfe91f2a6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836377d1619562c65a0d493cd37e3d7d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6238f1e1f1d1a265cd76156419f8d38.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e00ed5ae664262d1b3a57dc54d2b2a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b91e14d8ac8700176194c5741a5681310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f24f3c7b413ee8f61365d73b66f79811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73befbb04b29abaffa670086c00a8fd812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f941094d33b3980fefe9430a2e01080813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6085bb0a5c027d3d6ed9b09b94b86014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410ee4fe5d8e1fc02f6ef9aeefb71b1815.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c0a2d360c8866f8b710697a9fe2c7316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7108cbaedbef100aca77488663ab4acc17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662df590ef623f97a2401feaaecb281818.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88327d4b3c89bd9a1a021e3ec2a7954d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29c3d84d418a77391ab2e5b791a1fa320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d58e9d22b7e4de78578460bbba45f721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255ed72ec39c1a8871b7fbc4b782ae0e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5b9ef2c1998fdadbd7c2d863a31c2e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5d7b9e04008341aa3253f5f86dd622d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba3439ad01589320ad722d447d9370925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebc8afe92ee1e5fbf5b16de9a585fe626.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e87ef99d34015ececaf0d5ca14fd7c627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af3e57e3d44ef4f15d8c0859f57ab44128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e79d054dba86175880b787f76852d3b29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be25e9de35631af8ee7c650228d0ed130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50ee9c738ebf81441424c5f25f9c8b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d45acb33682851e6e7520b3e82a7f332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee193499b134a1b137a25618dc03f5933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157838f1eb04e86f608916302871da1334.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afbc3af7801015c54e6bfddf46eb60335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35ed20d3a268e9c8a55e7d8fe88648c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a6d071d2b41ef0a12c3567db640d41837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1567589ac7a6f37b89c24eb15e3d4df138.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b722f8a583d666d3795bdb88a0bb65d239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7226017fb762138cc2c6da29d09c7fd540.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420987890d86aec1521b9a12b983a50841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d588fc3917578c44dc35d74fd3d3e42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b700ab0e14d8e65ac487e06058cdef5543.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6639c93c623dbfd2ee8334f7d6ec1f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f6a1e029e735106cd86e88c2b0a9c145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d212afefc71a8719c5355ba109a29646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e0b263af150e8b33b87b2c32779fcc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715ee5273e26e79cba5c36b2bc96abc048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b36a03330e406211a905fb285a3c60049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8460541aea38f0499287275fa772048950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39129916a18d1265eb90ff496d2be9751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b285d69593322622081b9d66928cc9c752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce7715318bd8b31aac522c1d2063f6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0305cad5a0e18532b71bf939cd916d354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481adf1019fec466279d42917f2f4ce555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2df0d79d84e3df95d24d2c5a93617956.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db23d78cce3b83b2ca0ca2cd163c42e057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df2014778706e8cdbeb41c62be06e8bf58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aa39bf427cd1eb295f76ad2c66bb5a59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa5f5800e9d4f062f4cc9e2172b0cd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3cf77af79503800e4504179be89d2d61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7987df5f7a8ab400cc9ca63a7fc2fd7462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab287f38cf94fb157bbf00ed1b857e763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac78646ee99a2907e4c2a7907fc6fc2d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf634321fdf9b185e585236ca0beeef665.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79bc2b9e768dda0767675c4f2d359cac66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd7a066fd13f53448b6ba1210c3dbdc67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5862036203b2ad67fff880deaeedbb668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa49f2872d8480c36dd005cd6f4e63369.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca0e710b6a350255b158bd008e289ed70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a157ea0ffe8c03c5fab29db3713ec7171.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2093a5b4e3821150ce8227658226d3b672.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d28927a374e1496cf7de505bf1ef8a573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85aff1bce2802f69eb74aeef4231c2c474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361ca3e74f160e74bfd7dc6734ee5e0175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a0aec6534cb2e3b2359c51264b853c76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad4f1a52865aeabcea6804455716d4e577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162e097a81f002af642dd95acd9d413f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec44c102abd55876833eecd6305dd379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5baaefb1344f0827a5bbcb9917d5c81880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63e51ad60a014622b1ddbe90f6690f481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f80d716afca1e05f148bb0ceb82ff82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0b2f7cab05ab764c302107b356cdf583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/601d04385bf13390fc29f554bd960eba84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1ce6bee995848ed3028d4298b884b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c523675a381bddb49aee96dacc67361d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bcb356e7c0092e84bd22555718ca12287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c068d30d855850ac7b519178368ff98488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbb9f2d73b3417d0a5e6812c990a07789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90876fe8fa39b68c93d4ca63f0d04f3e90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8879093b0771cfc79e4ebc6d1c6d9b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/275ba765aabfd20f99e2b7927e88ae2f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2be28ec712ed0ca9461fab300b825893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83738b97e2630dd3227bf072d41317c994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385ca91b53aedbab9b3650805ef5f86795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a168859cbe8b213df2afa181b0edb6e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031423280066725e31b3d784e1860aac97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe3312c1ae4659dfb284a5ae22833ac98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd7c5c650b3b96ec0c9872b5ade61199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c179d3755d6a99fb33a715518a34347100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2a1775e1638997722a1a9963478ed9101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a478d250a3a42169dd11eeca91cb86ee102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d148f4cb5dbdaa3b8fa8814d2fade4103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be7702c9224adc89f0d90fcead1b60104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dfafdc256482956e4af81dac2bfb13e105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421a3d9a32a49fc155e0942a220a3e2106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be30580e9cedfbb308a97b31afff848e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67db91eff3f9068505f3d81c3fef464108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61130852b654e220969b549904718a8b109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5646a4891fbef580ee0883a2fd5e6bf7110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb2eb24d410bf4f396bd1e3e8e3c198111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/642654ac70b3a99b02f8a2c6d5589457112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca87921f3a00ae10f3b2e845205a30a3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a671d834ed7b375898b9ead90700de64114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bee1056a4dab2f87f7f0f76adcb6c5115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a86edc4fbdf2bb40f9383c768bc0d84116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd2060ad745c3f69d4e31146402932117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3eb6843dc436b8b73d96d089599de07118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cdb5db1736e5adb5b1f73c694bbde3d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4961d8f3cc84bd2b659afc10673c05120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b811170d11a43a9b9bca48d29080bb2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e72c0395d405bfec32fc36642bc8dc0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80f818a23acbab837207491d5f91a90123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3226e49b8cf5b82eb696670046f726a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868281650c313b641ed7cb806b752d9d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc737345264e293e6f9f0604a4bb308126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e764d2aeaa9da63f2962ee220fbd4a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399b4de160d2335827c02f4d9ff14bd5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00491dd567b0737f0f98ecc898fd12e1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/119c8d1f9bd65e5ec5c691a5f436458d130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6427f5ea7d86edcf11b5c4953b403dc131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df668381f1d53ef0bc8ab2737df686e2132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ac2f15b276737d67132d9f3c31256133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b763946704231f9d91ea0b48e84baef5134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18cd5c574d313422d52e5f9027e17058135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8ddd694a8a323c0a19dab7514ac23a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf15a77e17858489d46ae776afe67428137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbcc016e04384de3ebb6f8c3918c3e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2af7e184c4ea477c526a06bc7122e0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804b51b5c0da4bfe19e405e4036fea89140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba97faab2072fe6530972099249e3170141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf497ac0b00cb6606a310e95b3f4ede5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85fdabc2ff7497e5c1f900debf15f8e8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886d4eefe2ec4e865650cb2d521d5841144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc8328d035359d4343b559f559b14c1145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0fa6bfcf6e083634e5dbf21a0c4b45146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc745ca2f95a26a9a8f5980c4db3edd8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920271ee63073e1d89dfeecabff18566148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e5e2072534356b3f9e7678d20c7e1149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9a1380794df3b29d51847d09ea3fc2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dce32221b46dcb28b174345f68010c1151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd8a73aa4efe58a13a1107ee37d404152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede734bfd8cb743a2e2403645098cf8b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb50f6ae291ae583d5f21773f91dec19154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e1802f53b9193e95ef6ad176864da155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f3367b350e90e881dea59741e1a8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44612103c99afc53403e6addfe61e68b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5d9d73c014f487de7c4b53f8b3a1b2158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d5aeea054a59d81e6d499ae135e99c159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483afc720e1c44a1fb2b9420dd9e6569160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28450cd206cfd51ddb49c61b610fede5161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc1740bece343009c05a3a7597f1d33162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc6f4aa5e7dae5ccdff5f80dee767b1163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b168e26c324f49c5c9da20465f8e3fea164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf63e340f7845e59927c8e22c32504de165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c6a60fd496892fd5fd94ff3642c2e1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e329b8e341f3ad08e3094ab38728a868167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d505b5bf9178c60ead9dde17ac74a5d8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8dfd339ac33755abc60bffa3875d90169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15988e4440c6b1019c7d60cb8999b266170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc65a56b081d54988615be3bb095be9171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ddb9ec9907d55507ba99ce9831d75172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3269b902f24ee1ca3b90a652992ddee5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a4d8229f817da4fccba036f0e2a94b174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86fe820ffffd13f13b0058a5f72e884175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4aceca66460cac690bc37d01ff0a1f9176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2db57d1b8e785cdedcd1c77850255d177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf62300e61b06df831199dffdb87d7ab178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7280c10d56b98bd2ae0f5973b4761c179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879315db829c754d0b8a6f5eded7df3c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953984468103ca8b484143d5a08f285d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d08e1f625612056e0d87798a290e45182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10c34db953fb921343a37a1a8ab6e62183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fccbb8b0b11d81612f0071c55b95bd3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7990c5b0443ad0b550ac76ed8b7ecc7c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7a744fab54fe4d888a82da1683a3c86186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41477eace3f3105994d221a06bb55d8187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5867d88b23ce2517e6a342865d92e2ea188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c3b04dad88c6c1bb4732ce3b279b91189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d410cb71ad19a953096900923c804838190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f47274d5b384355100182cc4c583ec191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0055fba968f4284979ada0eb6152c354192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b21a138275704eebe17051a491761b193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a15fe352e724e1aa217918ea88c049f4194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b863e6e7e65853e89808776a6b5f03195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c6dc8ae6feded624cbc530542fad9bb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e0dade3674f7303366aa6b718356b6197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb939669046792f45e7c428a555ed9d8198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49ca10df48237cf62e4916d83db41be199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30544f6f4d5950ee147578f41e53748f200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d267f2fa1efa8a218339c791705d56ec201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf1ba767df9527073cd9f5843e817c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbf372b2839f176c92dd8ddb207f4a203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f029b09d00444afdee527c77e06ec204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba55879b4bf1e5704185214b3ba50ec7205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2a2c344e0cccba074de8969a9f042206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5159b041073ab88c038b270463b355207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d762c11568273a820696b00b5960ce70208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7f01c7ed09fcf9bc10fef027b9c39b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e9d394d239a9a36930993510f58f28210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672209df715dc25983bff880eba699ec211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/758d64b01845004ead7046f076dafa27212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75df9a7093d39f2e16d8d29b88629ca4213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b80700447d37b460e534b7e9de4145f214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d0a60e587ee9a0bf80ae9896030c26215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64188824f0ed7f4868402b3b8d70bcb5216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8829ee00208523e30daac3a47306b020217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcbc53e8b63c97e36bd7eb77fe6f008218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a330b2c7a41074eea3782eee97517c18219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38efecb2ba3752b4a00011b798054f12220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c83f36b83a9c0c6d2404428f23c14221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d9deededb5b2724167e4a31b37a27b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261196241b6af3c4c1d19ae81775816d223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b08e977d49e07fa2c58b47ef2c72dd224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21c8faa05c70c3145dee1185323276225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2360057b5c03e10315d2ddbe26dc61226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2000d970d2dd41c036e3360643b5eba227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f932106e826a0dd7e8f8cf389f15610228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee1e910ebedc0b6516d0a301f95c201229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9797ad1570d1def63baabde013920b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a03d97fc60e0f26cd0f98b12640bc29231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380d49b037eb41b925f6f6dda7dfa07b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb8e3285fa3cac9e8d923764ffee454233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24d27156205ed1664bd2ba6fd636b17234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc1c84d3025b90fcb7a7f596100830235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a586094bda3c6f691b86ac74886798c5236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6437165c678738529690b2f301cf20237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1ee579f60ab474254754c836ab3168238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a293d7ce9e235a2956c40e8b8a0ae5d9239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/948f7d477fe94d4b5c3917d765287a48240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdadbc3dc5bd962866fea138e5448ffb241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9169deedd17748904c052657710e291a242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ed0260afff07537948fe997c76f6c9243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38314866059cd4044e8961b9ed9df604244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0c66ad487ae45addc727df8ed4ea87245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/027d15ac818e83a18466c23f0315dc62246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105451d2c64e1f77861cc14aa370da1e247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e0ae304a75684bdfa1e6188ebfa081248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a7a4a4e1bb360ab6783c55d405cb53249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b84a6e348dcea7be8a6505e13494fb250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f491c2ce5a3dd4a0d6d7309c69b0be251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bf3c3f10072fd6152a5432313e787f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f976581ab95989f9e0ec2224e9d9030b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3836cdeebce924f57bc9a9b58e5318d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/378c4a8c3b9f24acf952b579d0c81625255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b968714f4ae0e712ccef3b06fe63fe256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb473d9fe50ee6299a4219f9faf8652257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b337fd11114ff66a80cb1148e0ab3f0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d364a8fd18037d21a34288eefd8b97f4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b0a295efbb80cee634f0312f08905f260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cb7c5d061c3388b20096ad2e0e6a7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ddb5dbebe674ab8d5d9fb019c19a7f262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733f799bc54600f0bf5dbde88124a237263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43418f324c8adbcce35f4178fd13dbca264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd350b1a037f6b777fffe2d7fc78d7e265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec439052b7c7ec83bd5819c181bcb214266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3be620ecce94b1c5ce9468a3707dce05267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532a28068fb9dad943845c4645ab708f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7217f53b03fcd0d195dbee87bbdb3787269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adbf4068f55e1eb65e046d481b450fd1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67a9ce0de7de729c64e5287b7e796ec271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41fd23ae543ff98e3f3a318fd008c9b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20d406b2360780be18134d20bbe1e9b273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9158033b4b16b77b7a3ca7c2422d32b4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0058e99c5d879cdc32e84bf43f07f45275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f9825e4c56540589e0a9525a3c303276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff98bb322f88b4c3870e3e63e057a08277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f909c4c7ed3c7ad77bca3e11ed162d4278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d008115ea924ec3d15a2b94fa777a73279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/158456e5ac19899f9440a9bbcf3ae857280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf70b62741f634e22d867d2047867aff281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4a896f510ffcaad9dadeceeb78f35282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989925cb20f99c5373bd652f119b10fc283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9f975faac056af800d58145e20d251284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8a721b0b28036c997b1fc9df19d394285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a5068a2f4dcb45859b49e6f3c05493286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e5100a699d8c5ac707b20f2931fcc7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f491c078dc21991035b5664ac332ba6288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1308e8cc9d095951db1f73828f61f488289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317a53bef439ca7971ccb0e255537b5a290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619f8c1341b2ea156b3e85a9a65a0b59291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c478cca9c085ff85d53820a45b35bf292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0fc19c2333d2d15dca7d7b1b873022293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24dce4bb154c8bd6af534903b9ecbcb294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11aa1db498b45f558e745b4aa27709e4295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04589c2064f81a0654d697bea52169b9296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0828dcb5385ef28925e50fb6ebb4342b297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/216db0ebcbba9cf41cd799ed744be44c298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6cbec30af156bc11c1d8ce98004813299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d474e000cacdf9059b6bcdd674e06fae300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c14afc74ebcbd7780393d9113f7ea5a301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa70124f923f8980d4b14694dbf420b4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2682acf93dda0a505e0a27b721c89b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289b69b6d83ba2ac49cfb69369c89669304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031079374df8eb72239e4f56fc207bf1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6472261f117c99c27bf29682c267707d306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1255e9ccbe4457b7426e8a19f7e19460307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff48d28ca3c32ad8f7956438e5b9902308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f302e46f43583a7f12bc4e0a0ff400309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de1e6436dbf6c0fbe8c953358bee20b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6892d553aeb846f2e99cd8f5596a63f4311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd3748db13dc46e3ae2b89c5453728f312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2613335a81211775409f30bd82f136313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d672687d65a85bab768696b40ed96e314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0832869a62522de8d0da86db4eabfe6b315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daac1f1296a4ac6be6d8ccc634346dea316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac7e5c295b47fb0359e72dc1697dded317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a199370c3c416ed031503179e3f25e7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356f3719055b7f137df781f51f41256f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab9a4cac79ec6109df91bdf914b4f8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0668eb30b5d173f60c38661866ca75a321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152fe116df405e9f3225d21540ce3ad8322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373e57c7e1c560b1f3def8cc0d96cece323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4583b7271fd94f008b5e396c4035cf324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6a3be39ecebf924885e2b87c65b5a7325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87bc0f133a07f1db031635bcc7860bb8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483ec90db8caffdeb21c7f8d462df048327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee8a22471095973d0eeafc69f457993328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59138e6eb80506313132cbae893b51329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1c71a3f729d76210498b7934bf2bcc330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0605bfde19840b8e9e3b0b54e0e8b2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f606c3aec9cc379e120a8ebc6c140316332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2a841e4d2fcbd390a72eaebbd7283333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f4a2fa0789994aae7fc637fb4a2812334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507beb0d96bf0f7b1da65c09839cf44e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5b9c872de7dcffcbe051ef04d8a120336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1fd3557b3f367bd91f06cbe6b24ec1f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8449cb32db76b2eb562929b09db32a30338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b082cc290db9c28eff96456587a28206339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4da30df96b344c29e2af9974247dea8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae896588be67b7e7816f1268789fb2e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e22f3c27e275a4bf4755c23703bb3d342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29560cb3c5f8edc96f17fc01e551554b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d996b0d9368ae0768c02f5da84adb4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1220dfd40642cf054924c4befffcaf345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e44f29bf28f0da2740f5b4fc613ce10346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f524879eb3be35f73f20129343e16e5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/917931521b036a4e4bacb79a6118fed2348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15524a1a9881faeb0edb9a40c248a965349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381dedda698607be72d8fa6b2c35a76350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60817708de4201bcb296ac9f3e10bcce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e540690a2534308469c10564426d1df5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482024e37b06c5b41fe728ff137a7a0b353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f88a7a9385986db1c624692332df52354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d2f3b0a34484c5d0b2d7d949aa8ca355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b219a44c3b582823ec92b89b3a9e0532356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d0ca6dfc471d13166855f0ae1c48a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605d7f91ad769846decc33b5021b76c8358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313ac1be0098dbb7ea3651796d8c2c9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cfb3ad6ebd729f7d2e02d9c3d3da775360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a6ef6dab0003724a6f2f5af59a7f82361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa0276bdaad2ebec54f241115f710e90362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b275c445eb6f7a3a15c411727a97baa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6680a2e17dea2f3da61152760cfb2cf3364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c40cdb719eba40f48b54f6f8ed24274365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28814a9429eb4cbf4b65d8abf39e16d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b2222df12538235e9ec88f3596ea7e367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031978d6da7506a56a5b18112d3508a9368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29d49833e7e4ba85fb3abf3c56487793369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8050e62677d16c4bac20c400f91572d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb5ece3375a8ced475defa08d3ff526371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9152d4921488b5ab42b1fb29d19c3ded372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2d25f6b19ca612409809ba190009a9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fe8f430ddc2244b9d8da670cea538374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea9b530182c056a38b7f556ba474c66375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2a41657880f776091420f3e09ea108376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb40f96bb696011d6faa9fad1485dcd4377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1e618d3c8f1b36330fd675de5427cc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22c1dfc47d972de2aef08bc4f100e62379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e747a3aa46f92d00df57b002c3346a61380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f55b5e5128ea22c9353d5cbdda59731381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cde2c9f911b3657a93182483a6a305b1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6080a1eae13f332a40ac19b40998ca99383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b268d5302213a9721530cde9b4480c2384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9174be08f7dac64cb094b2a3a2df51c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64045ac1a3150dbbd6cf5609a9295665386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d32cdb44632520c39cfa25808703293387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8106136635e6441e556d323588a2af9d388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28612a96cade8eb70e26594ff4330444389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20c5af009752daff997dd6c31833a18390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb95718000f5909a27326981f13553391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc696c72e045f985129582609db93dcb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ad90f2e89078232c16ad03e130cad1393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d75d4b1e387c0988d6727971cf9bb7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28747178fcbea67f46aa62e165132ee5395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb639fe94c68a38036e7f6b49767f8b3396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffadff99ff208f51bc97067d88fea046397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f12f0940684ed738c71a101146e8d3398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb47beb50f1a2806900df3a25e6daa57399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f9967adcbc1672b84e4e6d5910e329400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7b9bfd799dafb40a901c594d0802e9401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76649407900bdbeb2e72d94432782af402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175f39fde8f729075c5d969fb146147403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2d099f041341d96e575b158f7e35e7404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed583db45720e351f318ccef99623958405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187be40e61f8e070cf09d51e9679613406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483f3a8d9e8712488894edc955c92e61407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915296fe95d3ca38b6491c72a2ba3ec0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188d60cb2a473e263409062c89c1afa8409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56857a9e79f545cb38bad402dbeb09cc410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71f635d4d41315e9e109fb6435ea770411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df42a0c31c6ffb7f1483b4423eee19e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733449e3a6a97d51294510a5652cd42c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efa8c939875bed272769a4fd5fb5969414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf328ce2d28889bfd96b4103710327415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1031f576245cf06ad3fe752101d39b16416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8c2e43beb35b574f44b664d4f82bc9417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025cbbf840eb3b3fa4e8cb8c8bd84423418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a04ba7c605864d7f45fcc97c069424d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136c1709873d2d45bd489268d76b4505420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d262ea1df08342debe6e4f5d09c761d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/577798930e3be904fc8fad1cb21f743d422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59858397a6428800897e6a6bdaf54ec8423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc23a2b50c0d11b79f6ece3ab577ab9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb646eb5536816337251ef092e2a77dc425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b762d46576d1d75bea38b5a54e8cdf6426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4a5b222a7591b30767a62368d1a2f0427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6ab56433d2e3661a305c160f159868428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8b218f5e05be2d0d1e17c7a2fd5f7a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87783571b39f6784681c43256b61e6d430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519ca7ed17935bb948a42ec2d450c00e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265a7865966843fa5a556d6b8d0228a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10854e2cf419889308a82dfb739747d9433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/953536abe2e62de8db1b1af06bea988b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9027f5291c86f127aaa7ba0da4ea6f05435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c23e64c02456ea04da0cf7f6caf1978436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b430c6766bd2a1c15dd5c3270ce3f1f0437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba55663d9fe1ffcaf10d8f3d4c88577438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee7b39bc9f79de9c0cb2ddd5a307035439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bded3e4d3ed4c2043d55b18ac3749a440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbfa8d0de00db4c2704ca6883cc80b9441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f29cb82fc60a0d23b9cf8f64cd502442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3f9fb31f9b112c55a6813fc58e96ec443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cff26a0ca33bf85ffb822ef056e9e0444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848e0f2212075e98912ac9e10919cede445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218c152ad7919a70037a8c926d9c27fd446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19db18a58b5f2cf6f297365bd484741e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5257e4382c4e49c6a04ef3c9474ea4fe448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b147df2db3e81697db1a7ad11b88e4ce449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6db460df21a56e69e01b4239009f7f8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971a2c4bd725b414193e432a4edf5f63451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df1d0162848b78d9b3b9493bd78ee45452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8754230b041439b996ce69cb3c36f5453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad8d9c0093fff12ca2ce7aa2494703454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dbd411dc9276aa7cff7e0c3db8cf64455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17f6e3b86625dc6ff6008142b2ba8dde456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c372ba23ff7b5aba4ae2ee127f07b4b8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da1d70a8b10379fa4e336016feaf66e458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e3ed16463bd7660d6377da41f4bd567459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc8eecae55dde518b94a653f1ac8adee460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bda16b19b0a6c4f0c976dd9d8036e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a639ce705395a4422429cadad196f033462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17ad973972191c4b4301a6d2b34195e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500b4151ba1fdccf314573462ebb0ebd464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e10b9e7f14ebf1415b6ebbdfdb6343d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d79716f395059e55c883eb1157f190466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31b4928e719594a26ba43b10053fae4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef79d9c5064027675af3421e35b9f41f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc751ba31763710d985993222e83848469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6661ee2e10d12288b4888128a00401470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184b67f8ef7b4ab5203605de8e17e981471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6193b2876db1f8c19f9afce5eea6c472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141869143cc7eccb174aef34791207d2473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4645393862a5aa20b98449b1c44eaab474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4391c72f9faa90116226eed9e9e96459475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32195eaf68dbfd45186ff03601bd58c476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc0ad6580ad1cb644d8f67085a0564477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a27962c4d02d420be9a605d2c2c9500478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d3da35b1593a3d18e22c78df5ea466479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163e66342a25ecd934fb1b549f0c8bb480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0409016f3af38825a649d7d104291c481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dd95e355f8f9eba74b3eccf574099b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109685fa61a301e93968cc403d94bb52483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a41922a2459e73d459dd8a08a3155d484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0c98276e851ab2004b691856fc180e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb0a973aff7c77457d8b4c855ffa42b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50858d0146c0909ffbf7bd0264e43c9487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76fedb5a0c1262f3d43522c3f651b8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c03fba55a1263b654d7b4b96ad07f835489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e12f0b65915d6c1a78197e2ccf08a65490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d745c9053c05c2866afd2fa28571d005491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b236741a974062453e05f2e86de196c4492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208e013aea6ec6d671b090cc6a87ff18493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f85bcdbb0c99d32fe6b6f32e8df711494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5891336b280df689b9b53a39bdb0856495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c14b9bf516432f19b3b61bf4179f30496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f87067d4e47b210f10f0bbcee5f20e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363663893bdf460bf17ce269f86e902498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b3ece170b8207f46b38973ed138730499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b49166d0f8033a0e91901bf29dae87e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962dae144c3b6231c6651cc43b064d46501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1120f08874d42b9e4440b219ab61d582502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15dee721f641555b9c27265b52e736503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff404548f606a843cab7d4d578e8a48504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0a2cd6f72b011fa760e5c03e8eb1cb505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94bcfcef0cb2cf6cfde298e4011798d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0291cc275661849b10757bca84b05507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac7b821d724864fffad65b742d79726508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed1d0a95f105eba91ecaebe94c36316509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a35416febaf9553d257bfd0d98a6907510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6905180a4b6b4a591b456020a9e6e4eb511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e427403f243ac69046486ccccda92a512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f0b45642de66f39b3b49b15aaaa54a513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77167c0dcb5e3c219c55446cf7c04c1f514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1292c63c80b7ef007cc48cc8bd617be515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8314ce1c1999f60562bfbaccc4690c38516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188209c2d7d075df224585230d9f4f13517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bddeda4b0406e4d605f85d976a9208518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f50c165fd2f611ff57d41006c56a978519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7916d53707666864843e757630fcd8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098a6cc59e0eda367424cf6393ef798f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb69d9b2d25eae91fdd138c5c4d22a62522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc28388c3fcf9beb08f3f15b36d2515523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b45385bf55a2dbc3942b77f8a1088e9c524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f760c6cbed8c438139000060e813df3e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32b279020daa343e7d2da9bb761ad8a526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c833142abbbdd4c961ac83efb8b4a6e0527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2299a890d4ba7e9d1d8a34a1b4496544528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c334735c1a6b626c625ed94bb353e32529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbac1f340fa2ae0dcd6c334c604cfc0530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4692f8688c08b393dfdd60da30cce8b531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1dac9dd9dc19d9a14099a0141e61d2e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35821ac018a1c1d2a41d2ceee46a082533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b00be69be57ff43aaeaf83dcf394a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fd133fc6a5edc4df68608bc20d7ba535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04b738d4a505d68916e72e1489653ba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ab80466f39be184a3497b026d9212537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29bad7d780c8d791156452dc769b19538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de880391a418513a38ed9adb5ee7c5c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8121c2e688ad05255dcd8d753f00d128540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892a540c8fb07bf694cb80d6065a5a2541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebcf06f0c721cc2c7cb89c1fdbe5e316542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9f46ec70d321e7347ac8fa99f349f3543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc6fbfb9021ab1de22dd0a75609e2d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af6a4e8cd00418b10bf16a75112e93a6545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c3a0db5c9c907ced6b9da76b89e9c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8c3fa9e4abf5f1425c8f22a7197582547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6a0b13d0f9c9febe4d22ef2993c06c548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b063a2447fdd70bcce9a4adea6645e549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226a5c4235b715f8f00290415a176731550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8890b946161908b35e47467cb3110bff551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5bc1caea3b4eeabd085a2a1ba0413552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396aab099e7e0e5cf3222440708c76fc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2650c9805df461b4a285fa947c79d83554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6b51c9241a02f4bd56dc8c74ac29f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa68fd1438027aa0eb91f66460800b556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc08c818739cb46113cd163964b9c3d6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215aa9e577f395e8cb8e9b814c5fdd0e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a3202d5d9e8ed417bea9126c01e277559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8540d3089ff058e082bf639b761be48560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25033649d77afd0d359b4a2561ea950561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bb1161a77c76fef032cfed8d627d09f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfc28b16a0f06e52cf5afe5fe5d2f99563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308e80b4e44f2a88d0b70aea93e33cb8564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc729d4755377c7b6fbf7e0aa980a0aa565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9cdb90763555f02f8b25ee92d6275566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da010bb7150e2bc4797008505fbbba24567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bc3affcab52a569b69d675d97251e9568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec7f64d649e82ee8360b9501085848f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f118a28cfb79cdc548b60b490c7fce570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47ca2366cb1454c7abd3008e1f73766571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbfc95f8bd7fab2f897c45ad4b02773c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9945d9784f810d4d802627b89e28a573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130886dadfdf87b019693b2a51ececf2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2250511f4731cc7559d781091c0dd27575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b809a0699dec7b1fc8c998a7f396263b576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad14a718efcefd0942547f8b7aadc121577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92377522e60cb9ad2ab56440726f0659578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ada52dd91c15439ae880b5ddda50ad4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b9b619e8bea5fc7b981171590c4744580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44997ef87ac95d21376ab80908ae0df4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6876b49373917a81271891c9e35fd2582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbc4fceb27466f50c978841f53494aa4583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e991bb8218f614a5e0f834772fda4d87584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f037164d56537197bb4f4c14877c5509585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88cc1fff4b12b2e600fa3af042b4cc00586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c297605f0d061152c4af5dc058fc39587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662d872fe58e774c2ee6619f3de5a6af588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692fcf3b50bd9c0653d2e1c2d099a891589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8decb7e63f91a834246b3106809531590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ad066b923e7a9d7a2bb9736654d7f4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30849afe3105090747581a71b872d1ff592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56eefc5686e9920e533523ae7dec1d3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144c7e4f4cef62b05ed0f65400a0efc6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12b2407f259194489cb33188895d1d7595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a486d6383941762bdd56163ca0d257596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28104794811867367647d535ead5670d597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6c1665b46cf8ad0bc7c1e016cb2c29598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3dce6445417c0db2534627bcb86cf1599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde53f36872d4c9a618c9d8f9cd50393600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c618414fc30cb0e5bb08ff4aa7fb1be601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d912aeae794e44315d7f0da5cb993488602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60816ccd1daac7035d148d63d6034773603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1fe500824f0b0d2fb22b6a124b9f6dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f3daa1cefe641a27837df90bbaca18c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b905217bda36ccce49b91b13f69ceb3f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ad8aa0f0ec83d95e0f38dd4cfffa71607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19dc1c3a31996688d5c7cacb3f30c348608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858c753cd747c42d8207ecccd6f7a870609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f77ab4d40f6dad0c1e764b63bafaac610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cc1941c67bce77d1a220abd05bb9f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4099a61cd89aa1c3cf45b28ade6beddc612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b3ef31cfcabb1ae715fe00801092c1613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d29b87b52b66921d067f8e5e36fc996614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84a05ee11299801f9669cbfa7002987615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1980ac41d88159f69e082521e4b66cec616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c414c108cd02f4ce559de886de5c46617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31237404b73ed372f075b8e45bb6208618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e33d4d175cdbe44da738e36b4b3f15619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df92726d38b3e35a6f1d3b2288748750620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb30f02ae06a0f4051dfe5bbaaacf49e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c703eb43ac5353eccce76f01d88d98ff622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914705091c055afe4ca1a1aed5ee8261623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e99452bacfccf0abeebf408299aad6c6624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f646f437b8732411b619d27223ed122c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cebb5ed2d38591ac5e4aa7eaefbd558626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b683e09c39f52a4701eaa4fb9977c627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b7b864a3c220c542337602a2cad24628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9a7a8fcdab455a0ecf62ec14d9ce7b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc56694188e4ee25a6a7a3479a6e9de630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682b9db39b3e3d25987b11728edb37f8631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1343badf909c915f6b241b963630ff57632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e722e197214b6ac7a4e2110a1a9a31633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f504019e2736a134628c8556982666b634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b731db44a848df7980f8b59092f5d82635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5949893ff611769cbb530d390b6a6f0a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f11169a6ec9d19f6fc6e9ba6f879dc1637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a786fc54e660ee3491e0fc6ceaf3eb638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a593ba6c169dd04c69daf4e4452b54a639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6d80ee1841bdfe816b4b18b1f732c1640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf49ac82862f9bffeabe7a643f73f0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6ebc6abfda59c94226c68faf22bc1f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c1dd5fcd26524e03b0ef23425a38666643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e6f06857158ec499d0446086120f22644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d33bc6d577655d2f8333b58d655dcc645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b458ca93af152eaccd5112a5fcdb72e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5087ff640c997210aee6389a55502ce1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bdcf3fd4c50fc3c3ba84858e75d49ef648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea51182450f83014c82f5617522f3585649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df12ff68bf1bfc5bb562459e40e609e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a8796ebc06bcebc64b0ba8f20c1965651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a80baca5a24403c2f3c4ffcd1f383652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65a56d25677b1c5416647558716826653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55eb013ef2a68754dfe9c4e89300a5db654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafcec6a496bc4615ebdb3a1596b28cb655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74a75aa20080f80b6f418dee57beae8656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604d6ae04b60a1ca33c756c6e9ec2af6657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eb0d7510b2e518c8bdfc51b14f082658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea4f26b4043d476ca316669746520ef659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33363db779b7b515768060eb5607780660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7666f2d7969901ede0728ab5079becb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1d43596f4bf4d7e345bb0af7e0246b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbcfabe3e50e58c3316ace9c2aeb2ec663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7bbb51456216891215cd76552cd1e8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59903ac23d7ae1b2ca99b8de0f6ef306665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12bcd8a2eb103e578be94329f203f1d0666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb8f1a6a71f99b996942394b9454083667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c975e091d0ac85b81118fd0af14b2b668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a7d9ea63647dde72c470917964130e669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef1c271090ee678d1c4ee33d6fe74f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756e58f5ad58ff921c2a7c9c29d53f9c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5715816e7467bd741c9b0cb79d77e4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640e13a7c71cfc979bac534e5b788638673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/600de0196ddf759b5dcf3f6139254b34674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cc90023083c116f392a93fc941e0a5675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09991f3d1e8de07f2a14a531fe86965f676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aacd4cc912209958dc19ee03f90e5d3677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed2b6e885b918844394ca51391790b1678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7712f6261f3d117107baab54061357679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7a43875fe8f6cbb9545230a5113b51680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfb1f6815b0bd39850727c45f57bb011681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01209f2246b562e3d3febf1e8106d16b682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20d585dbb2ed313f09c823a48d450eb683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f5ef49a5306b8008baa8ccdfc5616fd684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaada05fdd920e60d9ba153ff0720b51685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8147ab79ab2e273f6996d44c9c4db1686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac467587ca6cc55734542790244e0685687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40629fceae3f00ad25d7c958f2812c32688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18795594907467f61c4802630fe2df94689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cda40cd9ca6323add909118859ff3ba690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a406d1bc868aead077ceab4bd5c73d9c691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11be31652c2fed325662946b596d2eae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ac023da5556a825cac1c53f5a16d3f2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f97a2b7ace395874febf99f9a0e4ffd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa54c30af51361c8c3f551d70371b206695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3413edea7b165b49365fa202983b867b696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6322ba2445df9e18dfcfaf5229f82b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ff3f3d6a89c156f0ac86aa293dd10c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb9beb61de43bf7eba40bb1441ab51699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7505fe4617f42be09f56151227be18700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfaa2782c5a65708e6684f02f48eac8a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b94caedf7b27bbdafddcf60dd02eadc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b51d2a8df2607e84328dea904f7eee703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65170a87fda7a45a06c2666d62eac8c704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9faa2be5c27ba71deffd0a7aaa0159705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8196b8a99e0e8768e330e670d6890593706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8095858cdf636160d518254e7934f7f707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5006ce144a6bd973a9cd942b75ab1fa708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cb4ecc752296cee8e819635b4d1bb4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca6b4f3afe353576720f9b76813a472710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b939a71deedc751294c7f5821585c1e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f787cac3abbae957d1cdfec6ea5f784d712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9608c42d64e16aebfb8a8bd8e3566c4a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd4bb442786b4388f7c8ec4db70370714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b0c42cf5668dc25eecc0f695267b8715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd26bb9de3396a4b6b6016b109a83d60716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48c7206bf7c4f3a422177427aca0e9b2717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38b285d1c92f59e7c008834c80052df718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f3d775a0cfb5f905c729379e794989719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a0a9c51da40c01d2fa67d1b37c056f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faed37f823f5feed33ef3de58e83ff79721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4f9c5d9327903a637d74c587cc6457722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fe7634f9059ed6cf41efb5c9606785723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72b11f52368b5de70235962d08daf5d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff1287b2a2f21905173410442f1ec1f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bce1d8d8eaba70cf68277b240f3694c726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b2cbd814bab61668c1d0f63f7fd42e727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e4c3742b5c825496f933a1936a5983728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1f09ccc5b8d7eb9848829bf6fc4e8d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221f91f8b7046c4254b769b8bb66971f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6092b461235888c729073338fb83476731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57b8118d6e470595645d9c5bb1e0fe7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a033fb165c0dbb7e5abc5d1ee454e13733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b283d0ea26b864a52f2fb19123180f3a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d0cd227f6ba83df60c70b2cd9295bf735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0120136e452a5d59db3141cee32d521736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037b185ef8bdb3eb59eede071f0747c4737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ab665f90389c154a2f3aed540a2718738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c068a8306e02b39929e7d4f77e053739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b85ce53009070d176f2c258ea120ab740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be52d5e2f14eae311ee0032bf96e5e4f741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3322c21368b8a443542ac9f0ad35900e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f985ce12a14404b50f93a4de4fd451743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c2aef0842eafd2d00493fccd0c9db744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5924d593bb4075c13c890e9242097e83745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a199f75ba0f9cd909b429f6917d24411746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19cfd062099cc1c8a49c6c1d7bf9ea44747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2645c8702ecb7dd70e7bb0fe0e22fbe3748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c21927bc0a52b586d33b7ea0ec0de3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a318bdbfac816fff27090127d5c4c871750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75961d41e00b1a7866313a8f8ccca743751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8b3515c0f554dbad2908deaa10db44752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75daa953854a901786c74ac37fe39669753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ed0c685472373eaf4ea1a49093842c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2567d75bc31991bc3e46eb6142aa667755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90e4544b40e65997ed78e1200c69531756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9af963d9b287fe290802cd7aa79721757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f28a9bd33d75c4400b01acf0a5b7018758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d065a5cb92bf9be873f622459694715b759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850bfed86d9940c7a5b3b1bce7b56dc51.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc5ea6e076857966bac90edf3b5cec62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2cbdb2f75404e1329f9d31cff9f8153.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c5f202f7801fbb5190de5060f417c14.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d653e8aa1fb69332cd9805411a32dad75.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a2cd0f49546acaa47ad08dfe52bdcd6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9fdae2ed88ca50e1e6b0d5bcbdf0197.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee1b69545f412180b78e01deba4f6ef28.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1ee03d737217163f6e0b6844374df39.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29dfc929b49db15e627450aa54f9def710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3235387abddef4107a123ed7e887807611.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd25b1b3e254124e19694aef425c5db612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2fae46053d81bc5e67a004e30ca8813.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da470dc12f774d30e9c2bcbfcb00f17914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c40d5cdccad1ed70c19aa5ea8b7548315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9b76f6f342557470617157dad1f3db16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d8d900561046b08eb1129284a44e6a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe070f1528f3c4323789fb8105fcc4018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d3a9e864ec8f0af0854e49f4d7f46619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/507eab6bd5b4b7b211111c58d2837eb520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bc68154a51f507f6172643536c01a5521.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e707d832273a3982e66f92dfcd949b6e22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bd80680cc9161a3f6b9329497561efc23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914256d1625d31d87cafa4c49098a94d24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ab6ed2e4a08e7bb5213ae85644889425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4db444937be2239d895705438cf698126.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe98f2e2446e2b5063874615a7bdfdd27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1fbee403bcaf66a713b8a12bfe42528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9244bc144164912464f43b7eb48ddde129.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d81edf9512debf7ce250cde4eeb2b130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2900a73319cf21128850963ca7dbc28431.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e3cc8ff832ecd50708466628b4f7f932.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f201d40f307ace484b1c51583b73754733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5068289e1cab4bac9daa94e867dec8b34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fc4fda2748aed9f31514cb49e6690335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a93ff9791e466dc00c66d5567e757736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd66b4c48ba52e55261bced4bfc144e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f789f345b1eb73c5f1f4f5f4123824538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0249d1dd65655c41dc1911d50a90304b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53692c23ed65b7b468d94848022de43340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4000d52c122f6ed437bd24cecbed95a441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bb3b2d96f4039edc4f38e21addd54942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a0a09b1e3db870c45c7f0b2cc0d4cd43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93b7c1d5a53a3ffd528247091af84044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733b38f3f6bbfed303a4d6fb65812d8445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebfb94a31220196d4ce03474590f940a46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803ed7984894df70f401b95041a3eab47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68a88bbeea79d3a29125956d95dd71c48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1a14d6cc75f90072c102f66e7ddeaf49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6169f040577c9a20c013b5d13ff7acfb50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674e26309a00223bfa252700cdc29ffd51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f600f89a0e5ad7ae10e2faa8fd327252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d65cd495c9ff6376a27c82892696e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586329080f89b6a68b9acd6236f4814354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166f59be387d8235ee10a370b265b74a55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a65f1bb63b6452462ad04e104ff4b7756.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3d7c83fd2cd1d3816a7de56e0aca6557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e8840156eed1c197c011281b682d9058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064bbad326d00cd0fb188d992d62c43f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503a44baf2c9c577d82928d025fd55a460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6043e768f393e573c4cee4e7bab52ae61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/254336ae73b5ef7b3d2f4a9ce780de9762.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0bcfae66ce6c9a96009acd7755260263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81dbddfd2cbd92678f06a532dcdb476364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c492338e4f90686b50b21ade605e02165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ccde34dcef6ca01b15b41a413fecda066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bba41c6f962e85b953783b5d749fdb6067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6981aa937863b5a54646ae319883b39368.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c5f3c996cea222bc247c13fea2f59e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c4cd44e2c03d4ba413d50c8d992f2970.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a0ab0c55a96e0518dc39160d8afeab71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ee4ccd3827ec305530b0761dc691d72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1babb0331bec3d233ddac17231cfe573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af62ad49ad12e97700da3703a6ce54974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a1dcbcf7a6c4c6672e505e56dfced875.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb54e43230025caa41e1f844fc8b13e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66278196ab346d889b8061c5658a067c77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab34de55bd497baa1fd69a71534c6fc78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77d99993aa911ddc5bb7ab56b531d679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f222ec9f66366163c1e0dc23c2b28bd80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd15a0332c950c00673c48beba48ba381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50cc17b7e5b307f4984fd4958df84c1882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/736e7c236184fe02f318a7f844817f9783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e8ffd4fcac31acf3a8a51a441902bf84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae6bb02962c167ad88456f609c5bd4785.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac0c7e34c6eae00add18533de81193086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0aadec8cc5909d1ea3f4909e2a223d87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da931068f7d6bd5cbbf16b3ec72a65688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f228a62163edd098fb496d22614b168b89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e3a40cdfb1eeb130aab4dbc077d88d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03c438feb3b3f8c1691bcd2834abfdbc91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e624f7c2969f28f229d79846b9cc2292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c68b45f7cad9beb6d52c29b5b2c1fd193.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd321321dd532ae8a0f77ce5584829f494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1afc899dc13b5b3a4ea1e8632ddcba95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0001323d968a7da0815f09660da3178496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb18f087fd5478220b705d39179573fc97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d68b18617e10d65a3c295749df03198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d07624b400e1a58633480ba88063c299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c34e4e08b361b9fce8e781513da9edc100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1253cac87b79a07ba5b077e47b56cde101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6df2a92d7c76e2a5a35858eab76a2c62102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6a2690ebf3446f72188d19e6bf62db103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c142d475bc3acb9f0a0d842fc87b619104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9fbdbb29b4e696e4a7b3a50c5b6034105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3375b624c1b5b877929e308671edd052106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ed15cb2d19cfcec1ed38118ac79f8c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f6762153a4dc803091522851d8b37f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67896d7005e52085497746ba13db8344109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae04cf783f6885e27e26fe806129820110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda210317fe97f7dfcb6d76964879dbc111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d690f3dcc3208ecf68e1f36480b87143112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8d9a2923c36302c8cbdfad93e5c2e8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8c0db93d6fdee82b9cd0d0470cdf439114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3ecafa2333b5dd6d59fe8c8f86ff09115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4485779562a128a0d6ea33b0f84005116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213c0e3029ebeab4655aada9dd73be8e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cf2e3ad9ad6bf885cfa77c5033f2b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac49e7f5bb20ae669bf2ade23a4769ef119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b1859b29f2be1b1ca43ebb4d81aade120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbc653cc415b3b9d333b5f2f3c8ed0a121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597405bebbfa525741d3ecfc2a878f32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19b41cf33118f9d4c51458cd5a33e516123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73b23cdea8a02e7fc2098522e1551a4124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8906d467579c2607d29866fae73b62d125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4e8d10159ff5a403e8c81c645227d3b126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c71ce4dfc679a8bc89304c0264d8e2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e153d821e258722f4e49f6e52f00c32128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e10920205dea88942e8f8d495d1ce1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe7ca9dd4c5007fe31e42f3837cdef1130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d69262c7064698401f27ac09c23d89131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ff0eb3b900300c19d953c7d9efb2ed132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64dd2299afe0143e7c7e98150e4c5bce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c675d18af4b500eb33e10e714cba2f62134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b51d43e3980cf40939e6b0869f8880135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4b83758d26d877af95ef321ac88f4e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7e378f2f876d238b989da77bf7c79e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588763beff06722e278d7667351341d2138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4375718ed84cb2799460ede3f2c334139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2187107255d3a2cb456623ea28475b9b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73efcf10e12023aae5056d3e4c56bc55141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94b7df041080f6c0cc8245b98e45e5142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067812c1bcb79dd8efc85c55a7743c49143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9111d79aacd794db83409d5ca2f48a6144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582b039e85385233aa7a5f4daf670864145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d91325370160b50a41fbc88319b4ed146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3775dd08fa556f496eddeff75c2d1795147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3db61a89c73aa95a2e0ebf6d96526148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef1041f8557b223b1f28ef269d549f3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6157a43941374c439639623367655954150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16a3b4b0dad008c9efe23c54580e9b5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186cc5a3df9202db8c06e965d52ec99f152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82adf547460e6933109bb7e961fa19d153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411391f4325cebf8cfc961724f25f99e154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457541ebe60b4ce6605585deed3bd863155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4a679b123b90d6c2f0875e344c251156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef677cb01a3a2fc82e3876c6bd872dc2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a20291198559754e2a51b432ad89f2c158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7eb5506fd75fac91c27b7c47fd7068159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a44a890c619e70efb3ceffd7d4d7da160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88edd5e55dfc42fcc76112eff27af0ff161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30144cbfa0b2fb0a082e35ad53e7006f162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a5619d171db7d66c59fda7f935137f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb622f3821aea05a212d70eda6f9fe3164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40304a0944d048e0449770ad1f3ba433165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a571419d99f40e5ddeec62dca9d835b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce993cb8d70e8198fc1b6a8abc48861167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92647de5d85517b956e4a9cd3fa313e3168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2165bd08993754818c0ff2a52cf70380169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8519edde221bff22bfb3c5d5f107ef3c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9734d5bb7488402c6a51a637583b682171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec2ab969fa3f7b065f8f18cf90333cb172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3842a78ca78988aae134025e05dc0c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df573b08c19144125b420b9d2ffa446f174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569223e9352dc411a9f5032cc01097f3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3faadc86fbda380289861f8beb3a58bf176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc858b72248c032935009e9b70bcda80177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22eeed0018fe7e6f4e11129a2220ca8c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32aed80411943ac0e780c7af622f59c3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f361cbd1326a60648812da49b7f43dbb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7152e66f4f96c8c2f638a560c5905a29181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/402a00b0ae5d311d2d7964fbabf4a836182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c36f1642a1218386ae39cd88680674183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31293e12c6b95ee282c104f752ce65184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a22d72934d6da7750ffa9de591873185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4525b44b3a72fe730593c0661dc92d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae6656a3435b86db28678f994cd6939187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24d51b2f34ff835b4d6b926d9da4cf2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3780dac7b1ae52bde553cf7e0fd7c189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd8fa40bedc8472d1126fe7753781c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa79f36bd89715c9b52308d2b44011c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8454359348ccbde599b69ceba9e241f192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19768a4ad54aeece2e1cb4047132cdbe193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786ea05cfa83383ea79b7e0c05a3e00d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7518eae6704003f76089080550171f59195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fca72bb03824974401d70d149f8dfb196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63ece4b8bbdc98421e61405193c635b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd417e35c9a3e3013c04e31102d1892198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e053c344ee5100c0cab8095af51505199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890f89be4873552bae040a99f5414979200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ab088b7dafbf9c6fc9936088709be0201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0b9cbbb87c14902336156d900337a2202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a878699ebf74a269241edb77e9433d4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ccafd5fdf9af937bb6c035627654d8204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e10408a371e972c8db9fc470a562e36205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c47d92dc1f3b008643bcf12ba05aad206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65a40c66a380a102d59aee0f533b525207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1cb035ccbfe4ca82815058d3e9e27e208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dc38ebf11dfdd7cf1d3623555cb5fc209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d817735bccfbfeb3f2263ad94a4c068210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f177a4b88fea42545840d580c80d47fd211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63d92fae710de945a03b9ad5e324494212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9069ad8b611c592ae6a1198607e9dff7213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296bcfbc15715665b71a152cfe1de360214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3a0d6979a1c033924c9b5bcb7de31215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7098e8451af1cc3c281953ecf7fc1e39216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f51fe215baa9d0955143facb9815cfa217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2ae93224bce51200aebdf96aa6c9b5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b337ce87841e12173ca096faab8b362219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017fc3307cf43635737dededad78803220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a244baadaf53028bc8aa254307a0ba7c221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd94cec9d7142e90f11099737abd833f222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff9b353fbaec90eefecc907cacadbb6223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc62cb5e8dc8af84f38da2103897322d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ab817df1b695463f429e6229c6cd98225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3573f7110255957070c1b53796eb6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb4f8775147ed38fc4f178fc09c647f227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21ec39259b3daafd9c2378e1da9658b8228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf20982c4ec953493b0b56e376e648d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc558a3a91e27dfd68e2a6abea8653fe230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195a5e2ac819970f7b49d5af8a404f54231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7632e7a657026d1a54e3f977a99c1cd232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db117cbc81ec72bcd3fb99ba39be8591233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109ec5d408a63dccf8d66d490cfda31d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476884906ab339151941e2088660886e235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb007d44fdbbf720d71c8962d1e507e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a395bbeeaeebe8697552563c97e2900237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349e517444a6deb4e0ea0e1726f061d9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b18fc4583d68bc2e97cd121a47fba49239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d8988a859dd73021c9fed45cd41d29240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e1ded2f0bb1873bd5795bf0eea9c1241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ddeee99dbf8b691807592e1d39577de242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012500c4afdf0ac5a69a033bb228f22243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c685bd32b31928bf2579afa30c2c9834244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605f7f027b2081381b093d6dc1d85aa5245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2169b1cf30eabd5a4b2f30e6539add246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be1d3604ea7f1691db8a38cad67f641247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121a2e0650e41776a05fd8f22b88a6ed248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ff010ac9d79c446c5554a137eea0bd249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de19e45135c7c2265094e62b10c3941d250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ce1b6382e7f9ae4dde2efdb6afe340251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0660e45870efba0123ff2ba24ff24de8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c36604dce9088c90e93567428755a27253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f9f5191ca516e150f6f8f86d20a9f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f86b65a477a0873cc90f76375e8c04a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b16ba05472ca1e35a01eeeb9441285256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aba455e8306cdfe74945cee11aeeac257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636825b32d824e6b7c735b11ea0dc2b0258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd057a0f352e96111ef2ea087e32d7e4259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d183ac3c7505a693209dfa62bed1c64c260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04099cdb9aaa7038ece3b571b3b853c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368ee9ec49226ec06a612750ec59842c262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4847caae42b9ca681acf4db52e31d4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4df4428a07590132fd81709b568d8bf264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff8e4a7b230e062c123cda3518e223b3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d3bde1e4d98a1c76da5bc10c32c63266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c779fc7a6be17e2e17e5cce1e59373dc267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ff0282cabd17d10891cdc2f5006782268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeb85eb3073d3412c200c559bb46dd0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbcd24e76e9cdf4c20ae90ae5f8129c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2754c5caa2501078c602df4284e78271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6789f90c2244095f09b3a9425b9c223b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e193466cc7dc2133404b4af07c40458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acbbf7d40988406c6aafd6895d3c05e0274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2861658e428bcf2513ff2bb0b8ee5e275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e69717331a4caed1cd2a4654f5e29c93276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5499f89eade50fde94ef20c817eabd79277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ed3629eda0e3137088176976e8bbb278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c65ab18c6d4a4c484b8fdc7237f2382279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52685d38732b8d50fb8aa79cc94f7fc4280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd522d65a60d91300e9eb1517a288d4281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb89499c94a0d546ed3e99e0016da79e282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cb57389c64448c6bcbd7ee01ebffed283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c94b4421b1e32573acc89ab6591c35b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8496e83680a0c472259ed65c6d39cf27285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013e98df0da31ae662a6653b3e3e79f286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b107ae798028628416506c8695a137287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe87eab188c76d8abc1bf286aec056c288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd6d9e1d5a090e54301b01122ce63c9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3150f2715e50cab14f0d8f2678de27290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2985ca743d1244eb9865b114413c12d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2aa0e552361f5a8d3b0dfb63168992292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84244d7d59a5ab821f447d72395a4cec293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44944a407ca456a62bb237fdd7a8febf294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2e789375ee024c4676df5133c1cc87295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7694746e9e20dccfc67ed6174edb11296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21610739f3fdf2ad327dd2a2e2482e84297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbdab11e1f449cc2805e91b749803fe6298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7982d359f60772f244964f4c22d945ea299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3256c161a80e78e5cc1bd8df4d814300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51b2d8c7646f9675c2030bdd7c9d6ff301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93531ab8bda4dc3e3ef6ae7f4756a429302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43f62ef5b7cf00cc3320781fa4933b69303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff928fd12b8de1fcc37d25debdba9412304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94409cd6b148c1ac35f8d186112e9990305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77cfd1cba732faf6c6fe43134c0f1665306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a670150847320b69d431376904c506b8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c940efab1526a2d433e3040a7a3761308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd11094ee39e65be14e84ae7c4982e0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78dea08f5c3ad7832aa93e4ecc03c65d310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed4117e83e79e8b43a6a45266ec2124311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0722c52ff8d96a8cc838044d77e2a7312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e4ece69ecd52ee84de9ca7154e84ad2313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e8ab1578eda90eb5dbf91515baf4ee5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5a0f83b3a9a7a770e47b41b3f8f7ba5315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d9b866e43962e0c66ddebda6494fe8316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07e4def1bd3abf6e9ac9c63c942bfbce317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf06517a6f03f3ca18bd689a85c710d5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eeddc8e4a974d2caa12eb376bf24f42319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8dbca9e7ec8f31ca4f1809a603643e320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5feb53605154d363c55830110c4fe373321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c895a7e9a5f779a11489be14a4580f322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee2571604740cb65bfea9d8babee32a4323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6740700ac55ccf66c1c2042588a9c09324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5994998dca53b89c910de8a23c5a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af066b7331807c9a98b65c51528f927326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39eb9c76973b1736a80d059ff7e17167327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee42f5d2b31b8d4142f243c0fe11f4a328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c326c92fa244577a19b758d04def87329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec1fac8eddae570e7046fcae3e883d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbdec8488d6761f7817ae7f7f88ff3e331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98586b56c8a62c6efc1fa423d20444f8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ced7be46163f293ed129f18fde06b5b333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb70516120d410b53153cc037b4612a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104589f8773dd30e48f94ef8df798c09335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9015024914365592a7f029375532edf7336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9485649b5d0dcc6ed110ceab944bf2a337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a956a988ec4b0c9b9e371e4e2f3e34338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d6d124a93530749a19118cd5d98b4339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97e0dec1e8f240ddee722529a05da84340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ae9ea49f117919c583505b2eb6c90e341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603ba4542e6b8433eb1f289f34b837e7342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7894fe2356c1dccbb5f35b092eb6d05e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff6a779c698c4a0fffaae421734d9e5344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008fb019943425b6fe3ccd946edb1e6b345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d383665b3fcbda387585cf0a777992346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c315ede0cf63ecb5fb6f1587df90f53347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b5f31fd2ff1768dfea897b960b7b6e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c2ebf7126f40c9c070e49d4963fec5349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33ed859b61ecacda57b075fa1d37fe9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb93765155799a0ae79b94df68fd2fd351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88050407b39d530fa2d0d4aebfb7079352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b7ea32f7ba79e83c22fa593b6f3421353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6825e7eb43acd68d2f379240f5961d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9537b30b645adf737d6edd1ed1916822355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a438823219853ad60b04721cc1af583356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9434e57c2a51bb8f604deff91bae2dbc357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd392175bb17021712f79a9560b0f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ff936c74b8b5b327d20cc1cfffe55359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d253965299df0790b86a9387a3f49fc6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de64f0e73ce214b2fde8845a72af24a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ceb32a98905b0d4a6e0d5e4c28333362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61c3ecf757e7506ce889d2a30de5b39363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eca87c26e954e835131137c8f701c67364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699a4fba9bf664c38339c771e98f6ed0365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af7f376d68cd41fe537bd1c784b1b56f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cead4927e482d798af175b0ff1add36367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9172fe51480fb005097d705363af381a368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa762430289f2385ba19f8287f66304e369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/becfef7cdf625266223383b73a04773a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113e4bbe77343c5be14eb7b1674ec5a1371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0afc811865c9cfced2f5e2fd9bdd8bab372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71ee33a649dfe450d3192618723f8ad373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f102220de81d4b9e65ca51a8196c95b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735502e294ccc22696a107f22cb32b8375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70424a06699af1a0023aaba163c4adf1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f26bae871dc56a890005f9722be3efd377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2280a622a5e9198229134cc8d1cb18f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b751f024bae475284e94d592c1bf93c2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579e14b56dc0a839a4cce0c1116550a7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7278ea9a44133b2edcb7db25ce089354381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce481b160789f8cd5b3cc0da3434e63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e222ac404ae0bb5d61677320bfcc3d8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d20afc7933cfb018d91e06031a9b46e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5254c1dce05da584937a38792f81e076385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5ab435f766c6956e25c0718bd476d5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7088fda5539f239a9583fc4cb5aed623387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a900c5fc937e7718b47a68245ab047f388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9381973f66d85a7eb9c2f31b9bc05b49389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3005e704a929ada245c9430aae432c390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2073fe162f38c80a9b69f25657b820391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d57ae0cc8b4912afd711215cdc7a8b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4263d4c7276763b2cdf6b31fe9349d7e393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45af4f07b97bdeb6eb8313953c13bf7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8252586ac4610468e5266b843715d1cd395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa5e466490d46a9d82c6fa75478bcfdb396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64726e3e46684ddc1004ff2014229fef397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34c6e45f8f3f3116d309743996f81ca398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3b80322e8730bf33f4e05d2ad6b7c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6bb46db2bcc65a55c9922a8529d450400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298bc6c9611a8e496bb08413fa1a3866401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47eab954889fc62df353f9ce8a5d7894402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562d1ccfe5dab4a535732197ec50071e403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d031b727eb4cdf86f10df094fc8d2404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcd5b4c6d8a2890a17f9133b80aed46405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b69aadcf80647b7416b8fd3e14d7e4406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c0efaac3e777a7ac0dd9086ec54e9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362e81df1807cf0ca7604a522a2bbc76408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff4bfaae0222d5942cc7487742d1f75409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/224a1a08b75e0d67b96279f1738f019f410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847993a2d79cd630d86b3c7fe4563498411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1494d5ae532c8496c9450a2c81dc9e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a439d09c25e528e9d07290705776c6d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568269380f03f6f63e432e8d12ecc73c414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d64a6cb45e1836e2cf43143aa52b4c7415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4419a76497026e4d065497992330c54416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b42c0b21398c67e20897d43858ab5f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ac37e2c72c98e5ed7037741ad103c4418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741a1e02a4fc83070585d21ac129eb4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cada1d20a1b415be45ac2098ace1a34420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b4d9ecb9b65bdd559f2273027d37bef421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334dbf8543960bfb4967dd8d3fe5c651422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00631a6d6eddd6d9a25d0770d9e4f445423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a906b4f034d2cefa460f227c47bb59ff424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf43fefd9a35b79f752c787ea74d627425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923d343aebfe3b198354744fe582ab80426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1710246543ca2d5919c0f6ce74847c2c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557066a2190b1ce760825384bb91902428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c67db1871b6c6f8e6ba61eb4ca4c217429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc7724bb01d12e57fddf7542c86376f430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab32759addf878b57c3c1d802a35f503431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc9cd75dc48579772f013b62ac59e7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7ac5f19570fee54ca864a19508af45433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e2a33d25b0b2863a0cfa448c425c86434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d108a2aff6f4b3cfa4ea8071d6416d435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0664ccf6aa479aa204bec2d3121c92b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835df164ea3c4cc66c4e71919cc151bb437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645dd03c3d5e93340682858e2c06bbee438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba015e9d8dbacab5aa9769dc7451d565439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71956b67a786ab98dcd676755b0fce28440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6bb0804cc611ef997a44bdf1c5e467441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae60bed9f770989df9b2ebc3908adad7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49443cdd2dda7e45f6df05751616c412443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed8ebef18baf68db8d301ea51f71307444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fa1abb8ddd9f1672f2fc8d5b925414445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab0f72c24ee9032b84a19b3b3a86f61446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d2f88fe150cf1bade7779c66db53829447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80382e9a18384e17d4ed821bcd99084448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6a786ef8a1bc62dad47b5c8691f5dc449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6e9dd7b6a6d75c58e63ad4b1383840450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb471847ed62c0cfe5de4a0328634ba451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6e8a6ce5037c5c94ca16db0d8245604452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32508f4867deabbe8b7b18d60af5207d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa81c1ea81d61802e465269866296c2454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/495641d7449ecd45f2be9be0704da83d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c57e0bf757ff0295890f05fc8c7a399456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810ff5b8b0fc126d6a5c263b5828d218457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f290ccbe8a9ded4b4c905743415dee458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7b7ef5ea50dab83a210b9ec5abea6b459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5850f031f9905df44ad158abb9b3f4c4460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f02729542a0a77601a7a2779a0720461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625fdedce15e4bdf916fa143a6600eae462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99dca65bcc588293dbf7914d86f94b5463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a035529006876aea3434169fc42c6305464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1cd8f3f7c25fa5b16a0067fa6428db465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90ad54567f1f1f7e522125bbd6d4a22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3085c552c3b05a8b1c588f9d76b03ea467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4ceb9407fce118bbf1fb71ecbdd075468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78438c2d29c4e3b3ce3af4b93eaf0bd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769c7eb7c7b98281cfa7658be52e75c1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e49b321aefde34f6f138c86326360f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e46513b5dd1d5aae454ccc4a3dec161472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432019b07cdbb95ef7f1e0a65ee39e3473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2defb76686e2221c0f9261a3cbdf033d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49e645ef888533f3fdca040ae4a57d0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e847b18751f8b278aa5758ae4a81aad6476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4189e50808f3d03a89fe77bdb0b4c9e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6384e8b1fb728cc746948fa16f2d916478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe18e9162ba0af1407fcdea4fa8dc83479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a702da9dbd57619a102ec07cc2831c0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d19554536258b3f260e5bd01d1cf47e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf0d0fd373613b2390daea5000314e4482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c3737fa059364fc53013c9ac88706483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f72abf10395dc71454c0f1b4f3635322484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbac8339d17f5f0bae335aabb32721bf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8b6899e620befcbfed9e579d80dc4f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7566bccd24380f3f52f3f208a88c9606487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a551f9856003a1aa51a943a2a68ede85488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b177f68e9964a1eab9679a71b7d542f8489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4fcf7f9951f2710bc228fe8509267a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5a1c7968d00434fd4cea4f7df77c5c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef56b3ddd75c2c1a5ed08eaf62ddcb1b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83bf272372771f57d9aeff29bec816f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2670cff525f3b7f4a1c5d574aa14cb5494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8096952bfb17090e15cd3d6f1b1321ad495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e55df1d2ad3ca85ccf608c83eb288fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98dcc8517fcf5ed820b459d25d9bf14a497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6d9e45b1a3746463ea12a03059e0ca498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57278d957857827423da1ec31918aa62499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfba8832a69981a08b1e4a614c5a953500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62788f47cf071be95a725a85aaae23f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01da8b3dc49dfdbb5b1869d95c38e275502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e61b84bc34217d2a81f4c18c841829503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4102a8dcd2035d550f7f9eaf65bfcb504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbc3ac636dd2e8de699f87164641b3b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f454348a3892d2ee098814af1decd98506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48efbb71d1cc962f61272f3880ecc02507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7babaf070f4262a335d7b1fda59d5b07508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f9eb06c19b1b3b0fe4737182d8fcc97509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1200ea1d18e10757fdd711284b35ac86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/163fff3c5545d9d2792792a413b53863511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddde73f51bbdd7bcf480789269175763512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d605c848177f1a5eaf80ff565aba2ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78097f2a2531c31b47f4fa9187f8522d514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13b4af1f091ce96011cc9fa7c7b27a2515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d78414a2e459683ff2a34762388ec0516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d672b2e8a80cb7ba709c068cf02e62b517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40af41794f489023c55ef45f828a9284518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380d84ca7f9331be6e85245e1c10570519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a90cef0cb33ba269305038f48143be55520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25aef7cf4bd83d9aa185bcf5bc5dd650521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5560936c7b780d8929fd912ac6f9756f522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51103663fec65349de34431404c3b790523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767f4fd28478389bc5e858121fa01cde524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1adffa2c1ae0171dd0233852198e615525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402bbc6259bb61a2295d955c1984eb8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03046b0b4ffe6c58f77adf17ccdd01e5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519a9310db72b3763bab0cdc3d04c5f3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e053704e14499ae4e588ae6f909040529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd28163d07c68b30aae0c073834058530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a47b19303cab92b07fbfc1b0d4ca62531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f86c675ef0868b9f84438d0af6a5904532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b6b88044f30fde7adc767e46af09cc533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0645b25050c18b084c0bde3f65b985d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab08797a6d8e5b986835f9cafd4c1fcb535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24720ae8305495f425a089187ebe710536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/069342b22a3b8e83ac866ed34b635047537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de9ecbb7240daeabf4bbfa73467dc23538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7566adbd24dd313d932515f3b91808c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e4d615c8db0909fb8f54834c8bcef7540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98729f4aeb35640e5830c3b982e44a91541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae83bb053689b546270683510bf333b0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7051db9f5df4424c7fa36a3841b95543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ffd5d2aced475c0c5e0cfa7ed5c259544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5d8110fcc64467bdd6421cee2bd26cf545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c27aa65a8c942231cf82df5aae0c97546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c326c15c8f1fe2fa65de49dd01f8277547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d6605436486cbb0b614da20b681367548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc2a5a16c3998d36f4f7f6f9e3b6913549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682eaa0c14da2b378d8d3594b93ec8e8550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cca96160a7a955bef9d8d817f685a14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7282a61e734fb7a73ce1e7c4fd3263d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7fd172614f8ff28c8f2f6d1805765553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d186504483034b65d9acca7e29b6ce554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8196e1c46a213014328c71f9d04e796555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd4efa8b81eddbe3406d2edb45610b2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f250d80d6117b182f551c77e2f9ba1557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec77ae89ce21fd4aa1e25f08b0c0bfaf558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d181ea637fcb46c384e10483f6f540559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbf48334c572652dcfe00047aaec3e0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97157ce71b264c559e422aacd7e1d7d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a1b17989d2a399cf08279605201482562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f2a82722ceb347530fae9e46ff7c4f563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8007289b8d6d89d4b505eeb009583077564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c162592f8d46ff25f344f06fce9d4e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1757ef45de725f444af241cd8db6a0566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34eee0165d26a59b6fdcdb7b9d35ad48567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fa273a4cf3fe8be42e782cc5bf1d7c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b1d9cd68f1bdc415f33c339a9a59b3569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02ca197048c74518f65c2edf60857139570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624a23859d8598a7c703377722c1ee3f571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b73d06f16e2d00bfbfce70eed01137e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7d3b961f0e1d6678331293ee5466da573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c3d3b2a7a4af2bc4683d1e4f38acc7574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418c5854f940cc837d26fa44d0060515575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0b034d5427bff64552bf6bdd0b7239576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fd9dece1784d9261cbeb844a524200577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a12e77ce6f0488c66dc5cc59748cc5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f914ad67f83896136c2e505dc393a3c579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f077da79e4c88b96a65876d49ddaa0580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87903a7d459f7f822697c85c500b17c0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02802a836b3c1a13d0b4246c22fffe78582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48479741f666d9a46314925678c414be583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a91a0a6144d542882368656e5567c5584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c6b8ec4cb3bd2de1809a15b584537d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b139d432bc06c2fbe85c018f22eed16b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1caad21f496359846bebdf4c08e4e1f9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5656f42684355b79af1e8440c3ec178b588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97bc0b2ec0a6a79c227908765fb1f74e589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30488cf85fb57e0959c4904155f587ed590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5568af9dabfacdaf88014539a921ec4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9737b9b0d02e0d2ff95b16630839d555592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bb18bee797447f1406690b00186775593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a527da03149148f019e0bdc338ef372a594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927c4f7b69fd89909065586f51ad0357595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d8232a255e5d0502f9ce9341cca2c6596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f7b65d6b12cbbf9c1ed7cfcde4b69a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/105c41a707c8a8bed630656640c06008598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166474f2adb32f878687a196e63b7773599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668e9a018fc1dcb3996fcd05f2d2032600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e07979ffcbece30225853cb3694590601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba4f0927a96919f748eedcaf96438c8602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146cdf34a01bc3b428d244aa5e0c48f1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc686d21d54c3d39a876ddd644a07c1e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506add4507a4df3a04d53491aac5d3f9605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325f800db174dfd6e452f150d3b4bbc3606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2153a4bd2876547f1920e134e3a78dee607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c264241082703650bdaeb1a41cb9216608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d72adbf0c717ece84c02d824ec30a05609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe12e379e8e378c96535fb6b7611ad89610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efbf5d0a948c2b6a384edd50319270c6611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d54832c4871a29c1b6c4349c755d7612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd8173255d12d6ed4bc69dd6d458ef613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11aa3d0002e841a4efc882d051a156614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4834b9c0e87cba5a6244487d3461a58615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62201a3a4cf84c8797bf536e386a79aa616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771d32d29ee944108ca0421620e8eeb9617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5ca7297dad58cfed844401879af361618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c78e4dac941bc901df43db10f1e1948619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe751e85548102a754de89d4d16567a620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3da1338a7a93bbede5537fa94b0eabc621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c886188e84c74cd1f89f6d11155294b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0231eb55dfd78bca439655f2fc0dcfff623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fdddfb79ee7b250fcdfd4f3bd232fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9c1ce19ff51fcb8448df8a2d7bcb0a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0c14c5b8c406acc4b6b898f58a736b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43821e0547ad0f8ba7be8189e05620627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860468b40f20642f6594a189f0a23f77628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e837f5ab7bc9d5a2da0f6b69a6c7f629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c70f88e07ede8b5cf3ae5e0e903caaf4630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93283407643b3713ecd117663aef09ba631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebd3b8b1cdbd66936a9a195afd8204c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/838dbec5cc8e508979e7f152960a537f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809663dda0b21d920064b078f5849425634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c058c7e2866e9598ad9b49552e26a116635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7a0cf72882a61c3818a67f213d7dc1636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c48a78801f524f118d66c9df35c7d6a637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d2af26998415aa5757b222dea2729c638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c269cb727ffc61b1c634efef777f4e9639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4f77262a893f3377f6ffd830e54107640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070a258b1eda8b62b014506fa04d56d6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c323a5ccbdc0aaa46fa98308d5ac1c7c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ea58611498b8dcc9b67aa0fe90cf90643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eaed370d94ef95b1fef6e046ca136c7644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89d4f67022fb297587afd5ebf56a5425645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7bc6777d0224b53b18366a2f30a7c3646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f013bed40edc97bae4fe46732332fa647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e7bb133a99fc1d4e2cf375b19788f2648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6106e41c6fed89c4db0f42e975657fe9649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf6537ab05ae399e5d94df8be673e3a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d366571b3215a0317b6a35d0098f1b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21db7a57c795ee653f2acf26a5c2c3652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5125e9fc8604dd1ddf5e9a5ea41dbd653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95123304ad0dcca428830bd9fa22d462654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38050649b3526779951f3557403f1ca655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eabe08e65af6ef91b008871196882b2c656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b8599c6c38fbdf92374c5169e066ba657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58aaa21f0b2f8c3d4ed7dba4cc5bda7d658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85f74d402162a793f2c67ae7237d232659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b61774fe12d29ae61919a2f6e8a253660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e9adbab25095e02818ae28d42910e3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f68319bc56e949019d08e85bc757b02e662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fdf0864c91f44161f285fee23d87e2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52de29a57c8aad3bf23a7168edabdece664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebf382c3363f4344d2b88f70dfaa72665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e07b529f87eae4ad7e0bf194f363bb9666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c7bba3317bf2339ec6b6d4ceced0c5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f4a51d5595c209d1ecab0a4ff86920668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37400cc198e089e392bddc0875e66869669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3bce2b6a9e226f95daba5353739bf6670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059c4968cb88b4f756572beb780ace1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b45c63138232be22e478b912611882672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd971fc222b6f9304c9cefc5f377d01673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59c2e68911e7763323d19ed74629a40674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1653dbf03bfcd468690f58756f8f8efe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4cfa33471c8b7b9ce4e59bce9b34ea2676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69baa71f6552c6f31459fcc172ad607677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ed1f505f3c6a6a22b38d1ec2f5560c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74f46e8d3340fb03c9632a38f88a1756679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd3ce93657cefc778f6e4e0c695c2d5680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf290ba9606bccd718ccdeab91c03fd681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ae17880986c5ad68598dad00cef6c3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47ea48c3a956c5e2e307efd409abe6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c96ff3ae498ae4a8e3e0ddb42d7967684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df343139ec52d6a3ff9707eb78d8bbe0685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac29fda214d446e8b9c2089088cc0d686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3615eb729495f9c90c94e12099c31d687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9052b886baaf29ec0cc492332d4a5b34688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45718777568faf8a4bae060ba2958425689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a7b93ce8f4b70d6e654565a63ea4bb690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d63795a6af672ccedf620d5ca3e005691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc6d2ecda68584a9b909d2d62bc47e0692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a307f4059e86b11fbdd3905ef25368693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3dd5b92443c841e6316557281c70db694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe9635f2d731f6f4d23f2f7f0d80a1d695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5832a19bbf6694dd5700753d4d33cd4a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28040edc23f5d8b72b2e7b1514550e97697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42e2992ccfbcba0c2fc509156bf423a2698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cccde2a05f9f3369b82100b68a4efb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a60fc6a84a06ae29bc342c513ca8714700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7c502f68b11b1b6419b45f528edef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c35db48beef92b2ed5b14c4a139da702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee93a219033f7136ef0da9f90064b59703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d7369a40b00970721160b55bc0a58e704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac81641c747a0752f487cb10899a451705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47dc5c18fef385e0861c8e639fc5e790706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b365aba0884fe36401f59638b5257f57707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3681cdff89c6cd2232571c1e4bc79d6f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bebf448df4602599f6244c4295925cdd709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b3990a29b01cf753d67d766225fe710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253cffa4ed6680d8fd84eb0a1bd0c6aa711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e4b3e3e895188dafebf9a15c7732ce712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04eaeeb296b7c7dd9b14032023f49b64713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14b31225c62c29993b70b2053b086b2714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93577cba500c0384a931f47085217cd7715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239188d4276a8e871c6aaa94ed4fe4f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0e2ef1d0014299ba1c3aa9f3d291a7717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08f67b7919b5ec3d0e07665bde1c60d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6043392d503b7a3c0c91133a8e713f70719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f50dab287f2cb73a719a7b752de2e8a720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062fc346ae4e6d359683af03b74041bc721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e953416d16dca7eceafab75579f3428722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b377cfb9885024ab0d9569c7142ebba723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2820fe6e8ac7e606aaae7c161f58985f724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba52caf99f07dc8f4d0131451664e7a2725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb707e35378740be32f225b4491f0c2e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6c2773d8201d5da6b983e98a553f5d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cd668102a5704bf5b681d3aa074aa8728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e93a9d4b287d5f7a383b88e4c2fdbb1729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd88b87e736db931ddeec79d79ab7c08730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf50b43e5499754e13fe5a9853c14c2e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a202ad719e576b1f3e4bceea61b534732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b76a104ab637301cac28def139da7b733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfcb715877c4ba45f3984c2ed8f5a80734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa7e74955cbfbd49a2206e1da1ddb892735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfa482ce59b42f91454083fa5372b65736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31460c8994d6e63e0b677d3c4115b13737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a633827700ba2dfc1166aabe195f11738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fb0368726ba1a7e33342f37f91d5d0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05bca223e290eb2ccc0e441b89c6d4fd740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ec7a4edfd4029c03313235d9c5259c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229f454f2edb97e9e18f3f3451c6ade7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ccd42a938dec08d13dbaac1321fa6e7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55628be2dcc761848c8ba31e0d6ca1c744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2cb6732e543fe5e58ea8125acd0997745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f68c0722485370bc1531dd29fc0a7df746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774a2979705eb0874a77ee1c0a67f97a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bbc976a1921ba5a617b42569be7370748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bf8c135a7c8bc9bae92a641abc802749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2647c2a09db38f3ee71b62bcd6b28750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022bec61ab09c3d4654eba088deb45e8751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ce07f7c74cdd13caeffd7f760ccd57752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb9b080fd7b8fbf657bd014b9539b46753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f123eba89706cd8565f0d9cb6c2505754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e6d5024b11e8f0537570e89acf848c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4265089f9776d7cce7f8c10b6409a0e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c5fea0de6f4b360a59c53352215915757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fa4bd9b9ff846cff17ae8c0ce0436f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e186a4782651ca973b9b543a954b61759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>