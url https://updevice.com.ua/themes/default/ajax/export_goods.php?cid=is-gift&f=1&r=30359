--- v0 (2026-10-09)
+++ v1 (2026-10-12)
@@ -14,51 +14,51 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="png" ContentType="image/png"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="124519" calcMode="auto" fullCalcOnLoad="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1096">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1093">
   <si>
     <t>Фото 1</t>
   </si>
   <si>
     <t>Фото 2</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Код</t>
   </si>
   <si>
     <t>Назва</t>
   </si>
   <si>
     <t>Колір</t>
   </si>
   <si>
     <t>Бренд</t>
   </si>
   <si>
     <t>Ваша Ціна USD</t>
   </si>
   <si>
@@ -1204,68 +1204,50 @@
   <si>
     <t>Грілка REMAX Electric Heating Water bag 116 |3 Levels|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/grelka-remax-electric-heating-water-bag-116-3-levels-/</t>
   </si>
   <si>
     <t>000005993</t>
   </si>
   <si>
     <t>Перехідник BASEUS GAMO 3-in-1 Lightning Male to Dual lightning / 3.5 mm Female Adapter L47</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/hub-adapter-perehodnik-31/perehodnik-baseus-gamo-3-in-1-lightning-male-to-dual-lightning-3-5mm-female-adapter-l47/</t>
   </si>
   <si>
     <t>000006054</t>
   </si>
   <si>
     <t>Універсальна лампа з кліпсю Baseus Comfort Reading Mini Clip Lamp |24Hours, 4000K| (DGRAD-0G)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/universalnaya-lampa-s-klipsoy-baseus-comfort-reading-mini-clip-lamp-24hours-4000k-dgrad-0g-/</t>
   </si>
   <si>
-    <t>000006247</t>
-[...16 lines deleted...]
-  <si>
     <t>000007488</t>
   </si>
   <si>
     <t>Лампа BASEUS Smart Eye Series Rechargeable Folding Reading Desk Lamp (Smart Light) |3000-6000K| (DGZG-02)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lampa-baseus-smart-eye-series-rechargeable-folding-reading-desk-lamp-smart-light-3000-6000k-dgzg-02-/</t>
   </si>
   <si>
     <t>000007489</t>
   </si>
   <si>
     <t>000008258</t>
   </si>
   <si>
     <t>Стрічка на світлодіодах RGB HOCO USB cool LED color light strip DL30 |4M, 20RGB Mode, Remote|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/umnyiy-svet-lampyi-41/lenta-na-svetodiodah-rgb-hoco-usb-cool-led-color-light-strip-dl30-4m-20rgb-mode-remote-/</t>
   </si>
   <si>
     <t>000004184</t>
   </si>
   <si>
     <t>Ігровий контролер Shinecon SC-AG13</t>
@@ -1303,51 +1285,51 @@
   <si>
     <t>000007669</t>
   </si>
   <si>
     <t>Ігровий рукав для пальців HOCO Phantom Superconducting fiber mobile game finger cots (Fiber) GM4</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rukav-dlya-paltsev-hoco-phantom-superconducting-fiber-mobile-game-finger-cots-fiber-gm4/</t>
   </si>
   <si>
     <t>000008813</t>
   </si>
   <si>
     <t>Тримач BASEUS Smart Solar Power Wireless Cycling Electric Holder IP54 |4.7-6.7"| (SUZG010001)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-baseus-smart-solar-power-wireless-cycling-electric-holder-ip54-4-7-6-7-suzg010001-/</t>
   </si>
   <si>
     <t>000008885</t>
   </si>
   <si>
     <t>Кулер XTRIKE ME FN-811 (до 17", 2USB, 2 Speed)</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-xtrike-me-fn-811-do-17-2usb-2-speed-/</t>
   </si>
   <si>
     <t>000008886</t>
   </si>
   <si>
     <t>Ігровий мікрофон MeeTion MT-MC20 |Type-C, AUX|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/mikrofonyi-dlya-pk-143/igrovoy-mikrofon-meetion-mt-mc20-type-c-aux-/</t>
   </si>
   <si>
     <t>000008909</t>
   </si>
   <si>
     <t>Тримач USAMS Car Rear Seat Phone-Tablet Bracket US-ZJ068</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/derzhatel-dlya-telefona-14/derzhatel-usams-car-rear-seat-phone-tablet-bracket-us-zj068/</t>
   </si>
   <si>
     <t>000008971</t>
   </si>
   <si>
     <t>Автомобільний пилосос HOCO multifunctional car vacuum cleaner DI31 |6kPa, 150ml, Power bank|</t>
   </si>
@@ -1618,96 +1600,87 @@
   <si>
     <t>000009656</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM19_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm19-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009658</t>
   </si>
   <si>
     <t>Миша MEETION RGB Backlit Gaming Mouse RGB GM21_2023 |12000dpi|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-meetion-rgb-backlit-gaming-mouse-rgb-gm21-2023-12000dpi-/</t>
   </si>
   <si>
     <t>000009651</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP2020 |9-14"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp2020-9-14-/</t>
   </si>
   <si>
     <t>000009652</t>
   </si>
   <si>
     <t>Кулер для ноутбука MeeTion CoolingPad CP3030 |9-15.6"|</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
-[...8 lines deleted...]
-    <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-209p-gaming-mouse-1200-8000-6-step-dpi-/</t>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuler-dlya-noutbuka-meetion-coolingpad-cp3030-9-15-6-/</t>
   </si>
   <si>
     <t>000009685</t>
   </si>
   <si>
     <t>Миша ігрова XTRIKE ME GM-316 Wired mouse |800-7200 6 Step DPI|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/myishki-45/myish-igrovaya-xtrike-me-gm-316-wired-mouse-800-7200-6-step-dpi-/</t>
   </si>
   <si>
     <t>000009687</t>
   </si>
   <si>
     <t>Акустика для ПК XTRIKE ME SK-503 wired Speaker |3Wx2, RGB|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/akustika-dlya-pk-108/akustika-dlya-pk-xtrike-me-sk-503-wired-speaker-3wx2-rgb-/</t>
   </si>
   <si>
     <t>000009690</t>
   </si>
   <si>
     <t>Ігрове кермо XTRIKE ME GP-903  Racing Wheel</t>
   </si>
   <si>
-    <t>https://updevice.com.ua/ua/konsoli-65/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
+    <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-rul-xtrike-me-gp-903-racing-wheel/</t>
   </si>
   <si>
     <t>000009761</t>
   </si>
   <si>
     <t>Портативна машинка для полірування автомобіля Baseus NeoPower Wireless Mini Car Waxer Lite</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/dlya-moyki-i-chistki-avto-50/portativnaya-mashinka-dlya-polirovki-avtomobilya-baseus-neopower-wireless-mini-car-waxer-lite/</t>
   </si>
   <si>
     <t>000009758</t>
   </si>
   <si>
     <t>Алкотестер Baseus SafeJourney Pro Series Breathalyzer (CRCX060014)</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-i-svet-24/alkotester-baseus-safejourney-pro-series-breathalyzer-crcx060014-/</t>
   </si>
   <si>
     <t>000009781</t>
   </si>
   <si>
     <t>Тримач Baseus Foldable Metal Desktop Holder |6.7-12.9"| (LUKP000013)</t>
   </si>
@@ -1840,50 +1813,59 @@
   <si>
     <t>gold</t>
   </si>
   <si>
     <t>000009926</t>
   </si>
   <si>
     <t>Ігровий контролер iPega Bluetooth PG-9097 |Android, iOS, PC/PS/Switch, Turbo|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/igrovyie-kontrolleryi-dzhoystiki-53/igrovoy-kontroller-ipega-bluetooth-pg-9097-android-ios-pc-ps-switch-turbo-/</t>
   </si>
   <si>
     <t>000009948</t>
   </si>
   <si>
     <t>Smart Watch Hoco Smart sports watch Y18 (call version) |BT Call, Track, HeartRate, IP67|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-watch-hoco-smart-sports-watch-y18-call-version-bt-call-track-heartrate-ip67-/</t>
   </si>
   <si>
     <t>000010248</t>
   </si>
   <si>
+    <t>000010057</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO Brilliant heat dissipation folding notebook stand DH17</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-brilliant-heat-dissipation-folding-notebook-stand-dh17/</t>
+  </si>
+  <si>
     <t>000010059</t>
   </si>
   <si>
     <t>Електобритва Hoco electric razor with smart LED indicator DAR06 Plus IPX7</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektobritva-hoco-electric-razor-with-smart-led-indicator-dar06-plus-ipx7/</t>
   </si>
   <si>
     <t>000010075</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Wave four-leg live broadcast holder K18 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-wave-four-leg-live-broadcast-holder-k18-bt-/</t>
   </si>
   <si>
     <t>000010076</t>
   </si>
   <si>
     <t>Селфі-монопод HOCO Soul live broadcast holder K19 |BT|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/monopodyi-stream-tripod-13/selfi-monopod-hoco-soul-live-broadcast-holder-k19-bt-/</t>
@@ -2561,50 +2543,59 @@
     <t>Smart sports watch HOCO DYD02 (call version) |Track, HeartRate, 2.02"|</t>
   </si>
   <si>
     <t>silver-gold</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-dyd02-call-version-track-heartrate-2-02-/</t>
   </si>
   <si>
     <t>000012010</t>
   </si>
   <si>
     <t>Smart Sports Watch HOCO (call version) Y32 |BT5.3, IP67, HeatRate, 1.75"|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/smart-chasyi-i-trekeryi-47/smart-sports-watch-hoco-call-version-y32-bt5-3-ip67-heatrate-1-75-/</t>
   </si>
   <si>
     <t>000012015</t>
   </si>
   <si>
     <t>Розумна указка HOCO Touch screen writing page turning pen GM203 |2.4G, 200m, LED Display, Type-C|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/umnaya-ukazka-hoco-touch-screen-writing-page-turning-pen-gm203-2-4g-200m-led-display-type-c-/</t>
+  </si>
+  <si>
+    <t>000012019</t>
+  </si>
+  <si>
+    <t>Куллер для Ноутбука HOCO RGB notebook multi-fan cooling stand DH26 |10RGB Mode, 8 fans, 2USB, 17"|</t>
+  </si>
+  <si>
+    <t>https://updevice.com.ua/ua/konsoli-65/kuller-dlya-noutbuka-hoco-rgb-notebook-multi-fan-cooling-stand-dh26-10rgb-mode-8-fans-2usb-17-/</t>
   </si>
   <si>
     <t>000012021</t>
   </si>
   <si>
     <t>Термогігрометр HOCO indoor electronic alarm clock thermometer and hygrometer HX42 |12 month|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/aksessuaryi-smart-life-33/termogigrometr-hoco-indoor-electronic-alarm-clock-thermometer-and-hygrometer-hx42-12-month-/</t>
   </si>
   <si>
     <t>000012023</t>
   </si>
   <si>
     <t>Електричний гребінець-випрямляч для волосся HOCO Heating straight hair comb HP45 |30min|</t>
   </si>
   <si>
     <t>https://updevice.com.ua/ua/beauty-zone-56/elektricheskaya-rascheska-vyipryamitel-dlya-volos-hoco-heating-straight-hair-comb-hp45-30min-/</t>
   </si>
   <si>
     <t>000012027</t>
   </si>
   <si>
     <t>Клавіатура Onikuma USB With ARGB Wired Mechanical Keyboard 67 Keys G67 |ENG Layouts|</t>
   </si>
@@ -3355,51 +3346,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bc049ad28d9123e0902db2b7744dab81.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394f1f6823019a78ec55a9fc65491d602.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459c77c824fd8b9a92b00df54fc1a9843.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6539b8432d648bf7c8aefa8591d2c6504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70277a2693f3a7a63e04e5dee7a8e7d5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30463d5a04a1c77dd79850fc554cf7e56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cdc64abc8ac742dcd47c8ca8f2029d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd1b77911e9e89581d6c5f8aa03da228.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/896e8b2c1fd6e7f5783ea8eecf15189d9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dad2fbe397ad54b6f7ef256c81d718910.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197d0d4d78586c8314e1556c3ade5f6d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88dba4ec05c84e96eabdcc192803c71812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5e906c9e271defe0f256c9c83df51013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57bbcfe181337fdf6160b02225cd669614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309e5a0ebf2a87ff90b876dd25f1ac6915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156c96bb48105b2bc8e0bebac8382d8f16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e027bd71aaad9bdaf9a60b4498a0ffb717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e10f42d0163eefcf07197f30fa993a318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22787213a04792c68bd1d3501643b0119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152202abec2f0aef06cb5dad5544673920.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec84a90d9352fcdab8a92a2267f722121.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e88066cc2264e6a85c41d8147894d822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3423e8afb68d92c9a5755f0ebfd2723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9479f7ecc4f990c5a18587a011b07dd824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4685f11a620febb1f31448fba25d1d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e9b3008bde08c65de6f26e053466be26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1fc3771348144eb95c967b0760fe4427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f505bdbfa6b59ffb19f1d0af7d14897228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a713bca701c0a879efdeaba6bdc87ce029.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997b8614409b856f22dd0cbd69457c5e30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bad651a0f27e0847401c88cccc319131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f22cfc4552777dbf4ae2bf7145b025f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645f1b78326f12fd71e523ed5a236b7f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f4c2f8085b536d92bd70b856ef69dc34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761051b522cdb4d4c4096d4c5a89362f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab4d91695319c4703403060b97aa62b36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32469dacb3461b3c70386d6199e1d1cf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4e4c02f7fe252ea4dd98920156cf5538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efe0c5f515a73d4a0bada0b2a2bdeaae39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e58fa0079dd283be02b04433ad33240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016644a4e992f3620e3d51b0c15a344f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e993271b56bc4deac1ddbba19554754742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7c56597f64e12a77f005500aa648643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501da78ad9dec8b10327f95ea3656b4044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf202454f5f49ef8e6ddd605899d42e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75e8b4d4e04d3db655f6845ce755b5f46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0a9f4a7205fcd1b903d674edd573f047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccba8cf84e84acbecb748a9a53abf2948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d30352037283bde76545f1edebac149.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f698a74c7d0fc5e5f8a21214beba7f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4b8b703a3847111d7d65879eca70a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d741fe8065d0292fedf773ccded20752.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aede337b7f15bfb5fdbd8a2b49363d3b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71e78e1335a2e33122148cba66782a9654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9019c5cdd146db72e925d91e547208e555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb517f6e02cd4755a86eafe7478548856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9744f39f3f9ae981928a55684dff3bde57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37b91093948699ea5479f39888ec1f258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6dae0672684dc26789a44a1955254d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c7db0f0bef9e56aa1670eff8f18c59b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce511b9a571e753b98630d7cc1c9aac761.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe784de0a3e8189f89e2e8a8ea29ee062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a820032dc8e7bbb82fc44ab69bd593163.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707f8e6c6bade1b205eaeab74bb1012e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a9e9a88a3e31c004a7329d036380be65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e2a9bb5e3981567fa3c8bcf3da67166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbde9540e6b8ef1840abda82c27885b167.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4882a38a8667e7c542bb63dff7fc4a668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef7d1b33378afc068108ba5c58d10a69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b0e201f83853dbf8ea029d3fa485b70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a7e4300b1b7e55e768bff1d5dcc78e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0676baa87d1e2d9e17fa89b258e519372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec564efe95be52c2e8bed445f4d548c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728467442cf0cd740068f1be7bcc96e174.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb818313003ce880e2bca223fba5cb8b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb733fa233f540091d12988533ba4f9776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58de56b5532216f70f6ab54354869c4d77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fde114d923eb3fa25b86247e1d960eb978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe2c9a528f8ed42f7509c57a3d8da8079.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89b3501e8ccde6de5e22d08a4b600880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cc6224938ccc0c5ed3f20934fbb59681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72673b16f55011a0e9481540ac88cc2082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4ce4a3b533d6ead79d374caac4ce1583.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317ceb5ab285a7c879bb24aed79cbc0584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7569ecf4cf9c55b9a427c617710b29cc85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5708a83ceb51eb82c2df36f5be29d40886.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b52bf4dacfcda5b739ac7f08c26c3987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a63dddc2f0426a7d90bfcc750e1f971c88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfc4a8ca9fad3e0af89cd35b563188789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83201bb0a819017096bb92b951b99ed90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdee58eefefd47257e4a1a3448559b3f91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc7e0da7d13ef110b2064b0fb096b0892.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fee791797d912fc2ccc3954deb3557c93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4482422f7d6f325846de5133cc8fd80494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d2e43d541a0c30ca295eaea1eee46e95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7319435174c9ed3d2631346b32614a596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a2ff88cef8162caf1979eb7865e2ff97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa027bcd60e3d3ce7cb949fc3e4da7e998.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723e341d2fd676b234070e7d4e18b5e99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f9f1f6c741527cd6d3e8139934d063100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae3eba44cb7dd4f8553c71a5d13525d101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e4bb55c0899ea91fe7de71de8fd601102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe0dc4d10755f5cb2748f9c4d8f0842103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2b8216093d8e45ff02250f4d8d74a9104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf2749fc459f853aa3a6fd2d745cbbc105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461c64d2addddf4a8d8db10eb6ba09f8106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205a6fa087923c5269a4fc9e1525e4b107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b581bac812f21edf530114a1e5ebf6108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519d4a685a1c9b0d71e2607fcff4b5c7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d97b0084592fa72c87c6d26269ff38110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3539408f4c9efa29dcc9b17d6879f563111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f964e918283bbeedeec7e43cf8b5fce3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b2cdf2a78a942781c179e2941c890c2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/325101ec951d227c45641253cfdc8a6a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63250eacdfb981d46d4cb6638a35a315115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb9ffc6ba0fd3d859f8c6c34168e7b116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48076ad2f1c4910a8da97cd61dc4b15c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb83b747ae704df44769cefaf36d4a7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef06c9e9e44baa5de87b9d98a2bacf3119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e032b1459b6514dae04d795ced04d6e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e975f587054bd96825cf40c719f194121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840bf90dd64b3d882e61ddc66ef9bf8f122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086782f1a120cf35c1394ec8b6192033123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f1a0b1e381ad98878887c4dde1bf32124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/529f818e2a110ac04e4379421c468609125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8a77a814adc5050d028d8087d288b6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e2ebde2b0b408dbb78e4ff243e03c8a127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866e5c9da436531238eb174855176dc0128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96db9757f7e3afead53b52e7601f6d6d129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e814f3fe2ccf2bac16b0f25cb64996130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7006a3c4ed9e726b60e8aa67c5627131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aded60c589e95ee02c05d92aeb5dfe44132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f901a809b27e8bddaa729d91c1336b1133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115a7e9ce6ebbacf1bf16bfb6c5b06a7134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fcece0aaf0015a7be3290d6d5a4605135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a449db992cd073e19aae13f60f2221c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6562e6133f746b018d343cde88459b137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ab997b37faaad907ceee48b8907b13138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89b178b7ab1b0e97acc1a85d10c549e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6511af6ca721ca1196f8c56c4bfd37a0140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2e3643356649318c9bd736c6a480891141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa228b0e03c3152f477d97ea6dcfd0f2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ce7d9c712f18b79dde5ea35daec93b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b363b60a3d5929490eeac20af7df15144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78fc8c5c2355f783d5c2371da5ce131f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e0bb9e84c8020c264d94997d97b1fc146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2165667b3266cb053f137ea3508193147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb8fb27cc13b8bfec11189d1e4b2337148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c31a0fa87588d8d2022cd5203a1c68f149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4499adf11f06a24519bb5c46e4ce3989150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85f3045e226ee0d6a1f4c497b0b71b4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008e28f470a408080f9f77760a169a31152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf211d28e126d8f59cb55316e6a7f911153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973c2d547d82e457bd7afa6c4d780544154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185c7a30d1f379313660dd0b76f2ce88155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/988d78893681b85a5d28d08c6d6074a6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db278c16afef5162ce492e07c43e6a3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85e07ff5a15bf24f24042078d4b7156158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765284a4fdc78734eaec141d6670721a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17587d363d42e4e40a217e26268845ef160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9998172f15f8ea0dbee9cc387ef99bd8161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b287dda3e55f81c68a0d65b5e071171d162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d944537a27a8472b54f6de3ce41a8163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f68594c4eff911ebbb8adcb7174e7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38215061428d78c3b82353c11f7bce9f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b366db43f2cac7cf6092d8d7b0c83497166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2e68fef050e770aa2c760416ed68ef167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1c3cec531fef93bdf243e36d69a421168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d59166fe7b6437f3a4df816dfdde60169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c52c647fa07922d199ffe5423a1416170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a934801f25b544765c267af648abd2d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a588738c1b741dd878b9f0ab2d93b96172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b60089dc14555e4da021bede7b62e32173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78214a8e14bff66e50f6bf61028a6e54174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f697fb94a71bd85bc575852011b7d1d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f6296930cf9d92e07097bb3131663e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9653a3ff0371772cccb3386652feebc7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54ef2e2ce74cdac992394b7e5e79085178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31dc2907005a6df28f135173fa04554179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6f3e7f7a10d7b2c92c14a75321ce6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b80ef3b26216090aad91986bfc604f181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b6a6dc04ba48a604fb31579922a6b182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166c9a5d94b4cac04d40a0cb9a617e67183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdd0caaa3a75ecb5e10d5a35315ea49184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53339ce34aa0c4a9b77d775af434477c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e071d297c00a77e75e840a34d5970a28186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e116ed0bfb8ad11f53bb5c3132184e187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3168536d1d50bc9ee88e900aae6291e0188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6a15b50fe7df90ad4085f791c27d08189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a767b5820582471f87134ded08c5cca190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed7eb78de756fadda2f1103b07c736191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb42305b8ff27cf48db13696176c5dc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05776eccf6b3f87391dbec495b739de193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feeae2e3395626e8a6bcc9ff12ad3c91194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e9999091e21278d329be7648295375195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea2673fbec4cccdf3e16e27687f299d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87ea4c7d3b2030cd0085bbec83db190197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a1c98a44cd017c9abbeb85d3ed48e6198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb39e77d687d717837dd74c256982855199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84850fbde6d6aaf027f06db36274ccaf200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16cba93b0eb4773308e218ff65d40781201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe161f7555fc0bb89a0b38b60f0067b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1967fd5ee9023b9a1583adfcf5891d203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d8470fde7c46e056c88c868933d0ab204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c900e28ed4d339666b69d0f6c5b2487205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add904198fd87d851fb58147f8e2bd66206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c146f55f6bbf0484298990992cd6062c207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744dce64012c2f88dab13584a450d07c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4f628d8e3e77244b40f13c3204c5f4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431c2b1c069d8b258e65d6e90f244865210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949517741ad770c415bffec36815dbd8211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947ff558a4942192e307b3e9a7874e08212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37ec354c2a10675070510178806a83b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a03532afefab3f92afa009e83b2ca8214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c254a3a70fbba1d270dc6ba125e33c56215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e5759a5d10e77bcb72de783c93be54216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa7de1f0c6adc99efba626b82cf2f62217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2623bef38cf8db4fba3493a21f40c8a9218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9efeca040ee87e9cfcaeb9506b9a2fcf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc52f439c2ffa327848c5abd2a9bcbb9220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3affce50cbb36469ca045b178e5c1d6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aa678eb136bba55b738527e9dc4ce9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb7ef9357bccaea1ba196fb80a62dc3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a63e8d39f6e91ddaefdbb226ed294a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4588fb1f14e7354391f72fd29334b211225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda627e8b6fd075aa98e6e1915459014226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c594ab631b4901a75d5151f13c565a8227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416d7d8ec3a042bfa3335a0f26d269d4228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4156ffb3e5f1f4cff5bbc2e43853f61c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd788843ac8d88a794a3215351790f9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d6670ff15884d583052b13d844812231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64f4dac7df23f48f7ccfbb8f27c3c79232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9ae96d239caa657e50c3b4f9aba531233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22959583d17d60830820e6a4c4886b5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed9cb8e507c4734998d0161e80673c2235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba6c1087f40c563f9a5088a9cdcf9a2236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3806762e1ac2e7951b3e541ef9fce9fd237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bde7cc0c88d85aca46635e39f5d454238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20900713357c34ae582b690373ea48f239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02200b55aff5130a6f0cc56efc0b7261240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbf5281767c280532647c9b842b045241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f32c551de3c318f06444cf61abb61c7242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6471668e62fc8be8f971a7cb9fde78e243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a065a265c67b71a21324ddfb12e1b9c244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82f648fd784dbab5c67b9aded0df6a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a7e0e30a1e1d9fa9ff1670bade147246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bff462031a6ee4f544122a4b39874247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9047c308eee9e805b7a34cfbd5f97662248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3937269e49601252a116982c3334fdc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4447e3d804a9859e8697d508876ddef250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f453beb291fe3bd4a7326010c14dcbb251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01ce8048a06f32a15de388b736e3514252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed846a7c6fa7c9c337f0db9e787e4d6253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c02249f631646cca1d21ea6ae38aed0254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70752220865e8701d85d1df9012c7e7255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ee0d652548032e136e34adeda7c22f256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b96042539f9dc7ed3dd394fcddd464c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e181146d877160dc8923e0f362694e258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979411f68f9c9f6e0004c8c881659ce9259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9f3d27f5e964c58b8586c529a51820260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef0e5c4532e86da622b1ee18a5b0eb9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e75b81cce69f7f1e8de07c04bb30db262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5642622df206e61554e985b67f427b263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9b62f74bfff620017dcc8fcd04c1e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c5c720f0d769f5b5ccf79f7aa6bde3d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32fb543ec911863348c406461c851e3b266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8725a4de82585c31817384ed33d58fb4267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f157abc282af5194adf5785b169a12268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc67bb5171d30568279b4f35993abe35269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be300ee54518148d013ed84ab8a69fb270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e946d58d61a5b5b95a9c4e5d87f67f6271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c9ed38e287233439fdd0ffccf412a07272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a6f2235111dc30d2a2066385dc400c273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037592d5e4d5f471e520001f6587002d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e360171f054e3b37b41f8c9d201ec0275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a64cf0f37d068f83e23f3bd8cd497fa276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14865a486e2d2c44af64fa234318b57277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4315673c8ce9de189e0c55578abb3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0bb635ff1ae8195f0c3f59dda36ff3279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a946a17ad15dcb064f069588f66dc12280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7a47724ea0dcaa936e779874ebf9ee281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90e36ddc3617496afe0e14efea74cdb282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c361672a68bca65b6c4f1dea22d942f283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0aac77da8f9e17f21319ae7fbe04250284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c509f93cc4402ac0a6d6d2005f48050f285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ac0809c1d4daf56e76e2c8ca6deebc286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8491ff9751407cae9e721c494da7ce287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a38af3005c70f42e978a6a1f0be5f10288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5885261247e260a025cdc315a6ff80d3289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0605b6a3bf3d650f63d3c2f77ee43c290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb687a4e2cf90afdb5c1858fba719e16291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d46a6978d25947791615626a7ed14f292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82038ade4ed3f282bce7c682cc751cb1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c872b16ab15cabcc253c613c7ccee40e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e3a53f9eff09122729dbd4843f12a3295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b992af61fd212871c29569bd2ffe504296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169dbde47b34bab95a233e5dc19108ab297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a5a2bc343e76011a648162b36a2d8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653253207f6659abf44b4610d77e2419299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b2bc1f679599f8e7ef141d0edb69e8300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/803544b377b7925b9f75891fcf6fd29f301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f2f9e748d3e8657e454acf05a6ba3f302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515c12a9db5e90a70f97937c2e57ab7303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35dee043a99b1532a5b3f434baeec19304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f295488e658e4cd88a8d0c207e0e1d34305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d666af880aef37e63dd2d8bbc9f8e1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965baca68bbbb46576dc87ede3262849307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3f2b0d757d0f7a51a6bd51b73befe2d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1007b8d5cef4176ea44cdf061a5262c2309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c76b8df6868954c7c94900bafe9e210310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58002508823416e766b9826f95914494311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e77a5298dd93fdf579f759a72d8b50d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4a47446db78d44fc304c68bbaddb06313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c08eeae2984fef2e5b0376bd4ee63b9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e336db0f261c288131640c8e14943cd315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45d13f64b06be31a2a8878074262932d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8388a67f9eaf96d5acebd8d11def7f19317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cec74b3c6268092d57c2a7c97a2cef3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095b0201bf5e64710373300ed64aaac319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e17cbe7fb49c736fc98b8e37512ffa8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b20fe9475b489f55470bbb72b702d5321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5534fc79a96804a2b1a23faa8291ba322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ce2181867d81b37534825c35d0c085323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b65da48870de7c3d1e5a54516bf19f2e324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8ec9a06ffc286c7d2b060561d6138b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a1661e4f3df17b960ff3a924cc513a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44c24802c3dc26113769711e27d2d34327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd08d78911a915358709a67cacf8d560328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5094d41b74ad94179125968d24712fab329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79101e0755f006d230b0b5f34babedc9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcc3c8b1db64d2e56eea30cd0099799d331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e25af0047a7d074fb05b919e22a12b332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/659a421d97197a3b4685c57a973e581c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e9fe42c0ed9a5685772f7a7a120aa4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25cc8108f891b2a668ceec3da590dc4335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2fec0f16476d78a760869b17aa3686336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d23a67a03bd94b52a553fb2e839052337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e861cd71a2ce30b00f7324d44805983338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ed0c0656d9b3ffd05db187d94ab87a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca0398ba1726f814f84e7cadc99387d340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ec5afe3cffb6ec002b6b146409a580341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee05853abaf70d18dac4af9e875ad201342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a3f270222bbe32767d4ef63124dfb9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801b5326ad659444aca9b79addd13e4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e24b6412106f11af762cafb7da9766345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3cdd0288f5f504bba72997836a942c346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c08f95d3340a7a54c4f67caf27f8d09347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9638a1347ee4b653360fea2e5112b03f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a0aa3813bd429c7e8c365629fc57b14349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148edda68328d7704edd2b478809f8a7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5785b3d16efd42fe32b6fbc8b9d1a43f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdfcee2e778f43d90181af88bea5e6cb352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cadf7f7e0de433008133a9586ba65e353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca99b3d368d0541245e5e2b7c21c308354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fe33db084b6fb2b3919689c2a3e314355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd97bbfaf107cbbb1c18e75fd0eee60356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111ae2055a8fc8960e0119fe429d9223357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099248f15a2baa1791df82e698af252358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baaa2b34e5c7852aefdc4da3aae122d0359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7304d2b9e602f213dfb844c9b4d5375360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1725e3c1ad577d307b2c0ce91922b66361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40284671ab268dbd1df85a178a1d5815362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6aaeec81e03fe3f39984c7513364cdc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a8852a73d47b679a636562ad247f5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691b49973ac0ba7b75046be0831af128365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619811dd97af44b1c5962704e4ed2554366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47950132af88daf7961b61a6de4b394a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/045b8d673f8c7820c58dcc2a3382e7d4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed6af3cf79b9e065953d0896e477b0b369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e333ef2f2e7d5c751020a338eac04b2a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc829bc34c681f3d789894c525bdda93371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8454d6fe61fb8e81d0fba4f20d918e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4175d0aa38137d2cb6c809c4a87da6373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d06e2a3e4868200b2833096b5855fd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9443d84f0df150ab5129b699df10a010375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b364c8ecb7740ff7efa1d93f4f8999376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/676b2d0ae9e15855398c9b6dd67657e5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6cc5ef3899fbd74251cc8f44725b4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acd39a347ff2696cc64a959fc7302e7379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab54ad742ca9f2e61cd882a1b5855212380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda03fbe3528c864334835d2b1c3fc32381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857b3c46b2467830910987e02140994a382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571cc1a125a54c0b13dbfcc3fdd0c1f5383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15c38aafbf58a540dea59c70268a10384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f801fb5b0d1ea44828c16c2a732106385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c863b292f88b0581023d624813390e0386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f313d1f678779b3277757d431ab81aa387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9dcab3fbde15161c170c6087f0ea593388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997368ce53ff3e606140546a7980b45b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9d6d6769c344abea24fce9eeafdd5e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8a1a170675389ba33e202997ba0ef7391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0396b7f97aea3268e50973b974402bc3392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb9d12854c786db67d230e1f6111c8393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16f320f683f6767cb8832aab846e7f8394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0527e69699a8152405f042a9a53f1ff395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7686d8a28d52d1ab2dae70c71d9c0b5f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8f60224881b8835e5f6f690e0cf02f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea55ef445b85520d3cb829499d635b2e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be6bcc9eb968f5a859fd1c99ed1b24c399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436d19e2fdd55b150e77052bdefc521400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51cf2f13c1c1edb607c068413411a81401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb0698f36708c1233caac0bb30c8cb3402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d478504ffc79a828e12cf63289eb5403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61450762c0e372c89b3214972b2387e8404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1600251017932bc6f4959573008bedf9405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29716e4e3ea19f751e1b9970c8596042406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0528f9f7af2c5d6d1cdb169517e3aad407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2119a463c0e45d74a31db5a96dc201d0408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10d6bef9a33aa80b194ac53a3d4fd28409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e3e79d0610d9088465d48d15b08415410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdc31e111671605b6a3be08de836264411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5fc4fdb8d325b17462beab1ac3da72412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf6fa0f74adbc357b6e1cf910010c16413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f58c2e3a6ce80c7098f77d5cdb7317a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8d9b6191a41219c12fa189fa594f1b415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cc54e232591013ad26eceef6193186416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb3b80941c1c6e7a7e5caab5b4e6e95417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06f7e5ab1425d87eb1b8c4f4559fcc6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a9896a739bfb7dd2c34c1e4f50606a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d115101137a2245cc39317d49eb4c86420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ecd2d08cfe4743a858061c1e2faac4421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb08d419f86955f3eb1b423456745422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f212958b845724eaea3a66f54f9ad96f423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282bfd32c568552a4ae47a81efec4bd5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc0cf42d98d015392fc5f8dad52b631425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c35e40b811672debeeb09dca7f5de48426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1dc17736fe9adb2946130c1f0a0bf1f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e63270c4c4e46c2b486b557b05be3381428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56d8a6cd169dd2b830c99e7ed11150c9429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1258198cf43dcab83ebb0112ed4c1259430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6718066d53875588856e2f7cdb03dc431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8f0ddc02988429012c86dcfd4c52b0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c7576d798145010d4ba78bd1418003433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43445a35ca27f1ad5f4e85b0756aef58434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb553762eb20b0ccfbdaca1a41f3b64b435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e337f2ca4e520abb08d40c41a7a0375436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34cf4436d4b2e5701b8309a7b71e20ee437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e9a982d6fe1584af776ff7223d736438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d6ec5a916232b98f99a816c242232439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/568f155ea7956c181df63279db2257da440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc51bc02e37429c29fe09b2db7bbe0441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/504fc8e7bcfe0d32502072bcd9a858c6442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec72723b65bfc18fa3ebbfddd4a1086443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112410a661d36669d30f843a72214dab444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471bd075294533aeb218bf6a9b52fb59445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b3b9503b7d03c5bfbc321acd44bfb6446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/008b388ab03baa368a2dcee6f9f801b8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364976d5ad109cdf71827e53d341629c448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed843f9f496fc790732a2ba4e027864449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c217ac9182b07208361b969bd049b3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658b55c109dad84b31faf17c93328691451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9831054afb78971e9c4f548e4a36e2aa452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1012447a72036700b3d2de70110d8dd0453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19ef3432bb9c157c1bffe3a9b62cea0454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf3efc297a308c2986655ecfac7df27455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652dcfd2c9d59a1bb63beea1333d8708456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316fc35a1bcae924f8d2446ccf240377457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d508faf6bdd0aa8ffcf0449c5d1524458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d6052fd919d6910c618ac0f0ebcbe459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e5d88a5c02a137d5c8d0e3c61f76581460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659dec780afc371e68714092f556b3b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2735a4534506819d6d161ba407f60e9d462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce2962039f8445892b3c67bfb069162463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb5055a102f5d122f6fb9d87d0c6021e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07eea80c9ce1061e62c038c3bd721c1465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96555ab38cc9224c63a1a8902e2d839c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d4ee5b3f1423d1b816e4dcc0a0d35f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7661afea2967974b7009d547e0b3fb8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c323db0f8033b4cfd7986b3b71d34b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa1a70d419f26db66079592a04331d1470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e290d982f77371b6df61e691f4cb7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbca939e6df822d2165e2d9c2343856472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d05a6806af533d9d24733522a12496473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51cf7e32414b4e45e1862b33312776d2474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651657898f77a6fb511b524abfcc4315475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3649ca528782a1c0a177463d1f0def89476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de95b8b3bf445bed46fd76503e8089a477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb995c3f8d5f64b14600ad677f10424f478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f40f682408903b2aac4cbf684a0e3479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d794b9bbac7e5148fef4cae5b928b2c480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684482a9016d5565991daa35ac79c98f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1e9dea26dc3b80e0ae2ee84cc8f2da482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ed8148122f01a7a0f5512da3c87db3483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52639c15eb7809f055af6492a89b00ba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a7bd5202b128e09fb4c994c13dce19485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1632f7ad68899cb782c65210cd2338e486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b2218109f39fe375133caf0bcef205487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ae8c75544b4227b9b8305af0afc8c488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4d3505a8a00a01180244bbc7254c4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a7e92038ed0c2c4964cb4522d3a43490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f427a3298b14d61225aa5b118a907491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e73ff134d88439fc75f984e6c25e1c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f34d8146a33db629f597be27249f0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1fd91a2512e7bcc4b11d9a106c52d2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723894a51449ef89af861d1f5ac19b4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68269b631d3c9854fc08f61e4cd6aeb3496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f9226354bc1e8035e41a06fc71cec4497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5daac409f1d3729e99395c876f487c1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6555344edd677f9c350ed8d7f07eff84499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871804f67617a4d74d79040adf3387d0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d075c87ebf079be988c4b343341b4744501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540b316517f610d9aea5c3d40be3fd1d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e299884b8034885096e08bc35d8c88503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/998356537f13dd98207a35be5c715104504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c1359c543d38d95fa744883533793f505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f47ec9199c344abb2e9116fa667046506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c857239b07c171491592213949b805f1507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d46fe1d204d956d23740be5af99e47f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f489f8a5a6cd9308afc78a0a6b8a14509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1c548283c74fa7b112ea6c92c72145510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0104a3908baeb1a6deab63173da81ed511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bc374cbd8a99105b7ce41031a3abfc512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba7aafa9e3a8bf4e6de02729323cbf44513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548e406be252b5dd783b45f691d212aa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2be9ebddd05df6f2dca2c3a1a1fbfee515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22cca31e5c6aa9ffdea3b82a170c328516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60c36a2ea17e908350a9b2ccc04ae80517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a6038777e15fea4844fdc988452759518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701de8697dd35be2a93148d08d635e54519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bddb3ee4a186b29cad76149b9aaac1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d295495244fb57a3c34dde6caf8e36aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f5bc63a9c35b2fcf00da19cddddb07522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e756f2984af350bb5f78756e5a981c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081b09ac76c9674137fceb17e3c2ff3b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f19a536ca71ec491a95c76df90c532d525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab95c21883e0d5baac387cb53540cd6526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efec75feea64e1f82b0c13bac8f9b13b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400565c860a5c3a9d2c1c6b43d38abe1528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2497edf9a96f590efd7fdcd3bec983c7529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202f89cf48ba408af36d32af815d3a93530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58e74778bae6541f1d952ed8607133c531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c08f868fd1b4087dc30ecc6a262892532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5118331b7ff90909523764024abefb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc61199ca6c3c46b83b39e9587849d3534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf7ba5486825dd1e45a10da87e21016535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aae5034a271b3036fead40a0adb9dca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133dc9efe3cd3789eb9635c838e71362537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9374e29f92d82d8494df9023340cc538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c14804b897d4a6666df9a44815fe8c539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769ea5fadcc629ec6f4dc291bcb55b41540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b98e573d51f2f6d412c932e24f8a9a541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddefcdeab7aee0947d57adb74fcbbb2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6463d25c2c44df0fd88a228ab8123ea7543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f27e5c25cc88ba9ca937aea171dbc9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df50c09442f73a82df04f03c6d9d321545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e739f970c8c35812ef1ae747910db546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782b9fc6ed4025a90b98f57149116267547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c363980c8022b1167b51f4d6505f8fb4548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55723482d9f210eafd45aa4557a21330549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f20d9e5cccc313f3fcd80640ffcf8af9550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bed6400abc28cb7f63a85037b6a7cb551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd94ecca4a7ac8ba8328876d769a420552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61c6856328d528c5e17f203bb22c96a4553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b47bf6b1ddbac8503dd8b0e00f6e82f554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8689341f9a56a05bc0a9e04b61f9a7e2555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106f28619f003f91ab87ed497e476534556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cf1f4c92b0f104d98ae530ee772c6b557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab852142c4133e5e3a3b30e5d134599558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07264849c99ba5e4d799f3ecd2f62915559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c945493bb7e0313bcea064a5564ab7ff560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61da1aff8b55ad231c6a84d731df93f6561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc383129293fce612446b51a6d912e0562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b25ac5ed65d77734a4e7b1e774dd48e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e4fcce4655c4dc976412307bfab0dc564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6890184a74818bf7415bea4a12395da0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf622e8dd7b2343a3109fef5777a344e566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86fcf231851f10fe1afd8f38b31b7e1567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7e3e683ffe97cfa32f5072c9b12093568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf184519561fb07ada5a88706f5622569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cf6908bc421b3d93dd0993d2673da2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb80ead75d3f713ebe0955b1fbfc6f7c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca5d7b29e65fc1bdf0b18b6e362a54a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3eeb29692d6572553462125ef4474b573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b630e63b40d67f746d51009e914ba4b1574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fc88af507a1f1b1058ad8b41419e32575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9220410e7cc6d2a6a522ef0f91944ec8576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2dc687b27f085c152fb88bbb702bc34577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cedadae5a87a6e267f4073ba56b1a4578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e596d16ae3c0fc13e31c9cdb98374a00579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7cb38905d26cabf024a3efee02cd0c5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffcfe2741e0d8ea3b8f4e86cfaddf58581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b93e6a815b89c1b6cc51e85c2a329e8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd04bb4e27bf4e8778c241a1746dd4c583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956a9e96b16a1de364f77bb15066092584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b0e336c44c4cfd90fd8b49d747233d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38568dba47f3bfae8f4bcaf308c4baee586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3276bcf9c68504475cc12e589254d1b9587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385719cfa800c75d10bc575336b68c06588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0221d7830f7efe718612ebb44bf7f0ed589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4937d5cc80ecca1db8a80c9fd7945590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b429e4f10392d42663364e2bca1752591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e1393d7660b8c7dd2d95eabab06f14592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dca8eb8a03e9b54aae8727d361d4269593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfec00320c217104b67b40c8614e28dc594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbdca22752d465d4dec15ceccf542241595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa5379a63f2272da315e01d8d1f8d7c596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0cc856058f70eecb91670f81517510b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7405ddd1f46399293328f6c0f75912598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ddfade4087527a24b81a7173de2ff4599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7806d4587a05d1f974a48f652000901600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144834b52f43e58b24f5236f4f7ef7b8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef95ab84e81cdbaa6270a80caf1fa49b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69302311be6cad765652e933579191e603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec8ab4424664243d921c831bd5b68e1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed410f060ab2d9d4b000322ee100430605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c148424fdf5cece24e51504fd510b0606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96586cf144640130948e4aa001bdbe8b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b941941c1b10206810c9b47bc865b9ce608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b82fbe3939925ea9acfff904d1a0a29609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0f69ddf5d30fff46160bb06548a488610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3910f2c975179cedf96a4452081168c4611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23628b03a258181873f43e044de5840c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bedea5d2ef61b8c5005ec649d4f417613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5651f9691d165dbf771f4965c40b1896614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9795dd948cd9bcd258e8481e35af2bba615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05535ac8d8e6894987f1a98171fa1e9616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87663452d788d8294f6eca67c837484617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d502bec1108a6de0ca0f2e00d42577fc618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ca67209a926d917cd4cab0797aa03619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dfeda358f6481b52e4805ca39d7625620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cd3c134eab965e08222ec3e863a57e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315efae2d72a719953723584212fbf50622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc87cd0c266a3a00ac8591334f091c6c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe19f5e91a6a916b56bfe374a9d9e4e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a50ca39bacbd516c47cbadbcd2d5eab625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f6125cd895333d10ff30d3e122f361626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29a36fbc94ecfac870007c10d8ce791627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/773826a995b478caaec09a4f14fcf7c7628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816e5b78be6bbfaa9453aea0a4dee427629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02125ab26514faafac1722e6f898aef630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44be41bf84fd2bb2d9bd333606319a4631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850b5e47e4fac8ef4b843dca1ee652c1632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240e387089fca571ba1926c44e77ca00633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b6cda841aad2e60facbf94dbb54b3a634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e448488a15a3a86f99d85c3e092a3c03635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73926f144e5b924825f6bf832f4b863b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6fc126684d7df133afa64a7ef3b2aff637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e9e2992a183e7f6c612c221bf4bfa7638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00993d856cc2b2e996cd847f7840de34639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856a3637d9c62d079c29471b04e30f7c640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d9591acd8719fee6433a8de8199d97b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87f3c2580a0519db61da53f967d0ef5a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd2013103e72bcea3f231e579c59f0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9a80a05c542d5a4126febd33c97b33644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c074a12ec9628d4f8c2cf6a748fa0c2645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c383d5c4d41db89034afb85b5ab2c8b646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676b80f7e5d96da0c5040f92f0e6053647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb20f4eef85820a012228b5d80ea63b648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011e98142c187f490f81e0b9a14ac253649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df22eeee69f325c356813a67850b398650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e971942ee8d9055b60f0aed69d87437651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbaf58e820efbc350797bbb1f89c00de652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056e99acd4f3241f481b3c0abfec18f2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df538975e2c73385bf2bfe184b3652654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f95832f53c5d3ab2c9c807afc2a5b3d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1d8b220cc4ae43383d9181d94b0286656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f55207f61e7b6407c913ab152169210657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2ed523e14f9782575e0c71bbba9f65658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f348020583a15850094b9e0e2291787659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087584ea621254d1a67a499d60ab13bb660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6fc5888a6fab22f483aef2be107e7f661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11891d1d60fa77ca332f992ab6dc3f61662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fffe31ded101a8e8008dc9b0869976663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb80fccf6571b643ea81e3c99f19f9ca664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547af380e82b6f19dad4dd36269acb6f665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b98c15dd85b8f2c2314be3c0f28a8b7666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92314efcd9d02f6c14a88e88ff209c9c667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/273c548e12059335ee30821796790809668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d98701e58293fb032e6925bd14b80a7669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6248cc288080e9c597713c3e04da06aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ceee492a6870e542b6509e457ce20d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf39f3ab37ae6b973ec6c226d4ac328672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8e90846e3ce975a7179cfc8f18373f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1836e2f672b86223025ca79febbeded674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7bbcb88322bcd54c88a3bd865de4238675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0965799f8ac7d1b49e748cf020924a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277092bfadee978f5fdea1fe5a64b81677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676e8a029091726a5c0755861f80781678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9982d10ebff30cc58b0b2fc7fd6b7c4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab2a73ebf3a6cf0ddf339044b4de65c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74dd072c9c21a3b50c9b8c78f6e234c7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a1b2a8946555981682cc2f695ace6c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a736e9218887e0c5fbe557129d07db11683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c34dcc357927d14d8959e65ccd2bf4a684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad67fd63e72b317db095bf4b5a005546685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3e63faa37d55056400bf2749acf113686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107b9f92aa804560a7aeda51afd8e0d4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f64158460d74e5281c79c9fdf5bb5f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08460b7ea40ddf5c288764dc21cc200689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c4c13e1f4c7b497bdb649f1a28560e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c63a804f1a599b0f8c5de9b0c4c90a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268d9fdf1642e87422cb2c44f4f5022d692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29713125e29246174fd1fe362f58e7b693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d608af5e48a2d62f91500683587e61c2694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa07669b877042a55e8fcc89e10af6695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82a2842e47ab254f65d17eee488b2d9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c345eb3a9e20dd49f9b78273cc3a55a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28aebe3dda3500718409472a3794aec698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53c0ec87158bd71f7d4361b520eaef1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd51964e2e15642d751d77d37265d9e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e2d6baa6b0d87b5227e7435ab1240701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504077b8353a82cddf8b9be30703803702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983ec799ec1b2af90cf2df1161eae762703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f655cbe95623dd49ca6b31b0cb5af09d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6b16bc7cf49553e268804330650e4b705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95f512299347cba1c18d153c4049f7706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d21a02411d225becb250058397c5d626707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c4c5ada128df6c6e548f9a7036531f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62baf5b7fd99b7923bf9ee8db3a729b5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13d63f98c91443bd1cf10f8986049616710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b111002eb78eb8e8a3cc5f5f5285a2711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb740e754cac3b4a47564d3f04376ee2712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8762464848a3a896eebc5a87d9f93856713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c0219d0ca03ddbc5826ee038503131714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9da4929bf3cdfe92bb4787ceb3561954715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9395942b46a7f36fbf1e80fc82f079e3716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a543b15dd5364a1042fe4530801b296717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18477619a83e941ec90752c8df60f6c9718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d99ebcaaa569d938d155a2eae6c202b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cfa73a8734c61732e1bc41417a42c9720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88067ec74942872016f3bf3b8e988f46721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889ea45a9d41abbc3c029106917a1883722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925ed8982fa354b084ecd89d7fcb083a723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96733e7f6e23563bf0ca9ef6704b6bbc724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf46a16bf94ac6cd3d5e14571867f56725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b36c44b93182635a5a1341402f1b4af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037e6207bee62301ce0051d4ba9c872f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080d3215e62bfd64281e1ef3e31cc9c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9998a11f3ef782486e0642af64b42d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf2fb01056eb3ba9bc8b137596da504730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59213304a79aa775f6914d12b54213b4731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eaeb3ff4ec9a95dd30d56d6b90ea6be732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33651f06aa59936e9c01ba21bc5ff2f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f69051118a3ecb59906e06e92a72430734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720ef23be69fb61981914a26152200fd735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73e3305674cd025164507450d1f1f82736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c6750fa8682f1cf284720fdf5fa638737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e335f36bc300aebcbe62b91b87f4e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa128fba9e02878a988c67b8e85e510739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd11207862066e0078d297383350299740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aaecc95220c385cfbded7ac186a992c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdce3a357739a72a45ccc2a80a2a982e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad509b8423c51e68064412cb8d2ec4e8743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db48ea3bcbdf62681473df7dd25894d744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1021ad2e3bb2a65c7665c2a624c6cf4d745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca28bff96a42b475a305394ff7a1c0e7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e42cfa5b19f6b143107ca2e42a9959747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96021c13e479821d1a3fa5f71767acbc748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f4398eae61ff56944cf59fa8412d1b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e13ea4bd37d234c1fad8c204b606cfd750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1cdbb99350a3fbb915a304aa693e26a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2b57aef2d43401a5a942ddc75790a0752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3993eba34bdd44e32a732ca5feec11753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ed436ccb65d81ae05c1fa83d59cd83754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61c2394670188e1302ef19cf2cadd10755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86168b50f11ff5101a1ee4fcde9bd9756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebd7b256391ef61ca2142d708c6a2cbd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ca0a75a76df41c9eda670f59e88f758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff96683698e2e2403ff6134fc8fea37759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfeb1122ce9566af6d591635a8134c11.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a94bed074818000410b98f26c14b7b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d3a4fed3741d6c9b5a3ee8c245a53a13.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e81d2b25e525bb81a8d3319a83f41e4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee215f0c30914ca149989d4c8c10c125.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92cb4c2a4b65ab4ce6f679832ec7f4d06.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58146851fdc64e85b1cc8ae851cf83f87.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851f43cdbda5ef270199ba7060d7ac348.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365413f519403bea12e5a8c74f04a8059.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df642edc03780a192f5d07ea5b86d77510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf0df2ad42270aaaa1842032035bb4d911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a16b196935163814894417343ca6a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f41ac97a6890bacd0fbd3469c8d913513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd739a08c234994b56e32e88e49e3e3214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353dc7b91a7f009499fd462550ff1cac15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e16639ccd24cac402067a6d1bf66d016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f1de4ca92f9a43bf7bc06272318ae717.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea41ead11edc86446cdcc25a35ad45f518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e014e9b5807f337f7f57e3fe4427878819.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbda6370362fac3ffbb548783ed662b520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819fa0a805378f5e6879274a48c6cb3621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117aff1aecd71d5bf099efab8eb08a0d22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04901e53929451d7b0cfa80f7d7ebee323.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d05217672f5d3294415e54c515970b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f019f7adcfee994fc6db3e59909ced725.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9074b2d8f6d09cbd3cf46a4d987456b26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c67a9c204e9afd6b48091f2da773a527.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45febaec36e6e1757fe2ff148d9c794028.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5c6fe15251313c79a387333ac7894d29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a537594f2307fd7f774fdb6a4b3393230.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ccf45bccc2e5b5898fa3a27d8af39531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06db4519e68915faca331b8c706fce6f32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e823ee3e164a4de13c3628c04979df33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b85f63493af8b212e77671f62781534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4ae0d5aa06ea406ea09528d6689ef35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/704efe4a6989df653d077d66ae1ce09736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75d994b972dcc30b946d98f9027e21137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccca4b7788ac1325014ba5753be773938.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a56ba339d99f504a9e9f0a6d10b0dd39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53e7c2baa658a5e790d0b445d1e38eb40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895c87e0baae7e03f7623089fdb6fe7541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac80661105966d6b37a871ea86d834e742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f6ce2b7b11dfca240561125befa55f43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bfc2f265c95c57a1ee42a2aa1e3f4944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2505cd688442600ca2e4a5537367be145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b4920900c8190f0d620246d45ddab746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7306f39e55f1cd95d4a75f60b7c13e347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b0159c9baa936d0581ac16953a5b8648.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1887f0d2e27e397265cb0adc8e9e480049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bd48fa787ce4d44a8acced04220ee150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4be0a2c9d5746a9b1da20b4b858cfda51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c074325adf004a3284f6594d8bfc07352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cc798223ee52b72a86cac83e0840cb53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba122e01c2f009cad831d0118879cd854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6fe4082caf154ce223cccf6ff15dad55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f265552545284ba219be20df306d798656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d3db7293f677f50c90492ddaab545957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6cadef0f01d10177d04c6fdb58603e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e20f60e7884593846b87b307ea4e8d159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b012ec7fe52dcc564353c57b8abb08060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82028943c6cf53c4e7ea8e1cedf25a2b61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afcf5c8c41855a0468cf85d3a03c54662.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e475260025527c28b811c24c06781563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6fe04c27fec10f33731fb52645cce964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e232eb10d0f62a59b2761676b82d215565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf6053f024c4b786299b0e09201f25766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fae60ef3c19c310ef36a360b9cc321b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8472cc524b1e7304c991b0c4a474c6468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85177e4918bc474344fde9831e0e018c69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc94260b36285a108313494a6ed9a2470.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f949d20cbac8ef40f6441f15de19616771.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a10cba7215fc0219f7679165d62bb772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822b9463773899e5e9ada7ba5c09b45373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73eab0b7fa6db7175c778470ef8ecf5874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc158f2ac988c2411f73f1472835efd75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37096ce4217ca1a1b9612e6580172c776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2a93b8b60a4f939c67b2254b849196177.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b0a187704a4444b023dd9816c10b3578.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a6054a5220e51a9dc23949408edf6d79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba454329121ced53abf038470060dd280.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa3f782b41ad8e14fccf3d78434e83f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf729183afe8dd748753d62cef7da0182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/494df9dbbc6323e461881b6a698af3fb83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/928d4a01ba6ec4324bcdfae75d9a4c4584.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7448f26b0c7c0c3d13fd7a9c9e3b087585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88e87a60d5fcbc2a9cd6b6c6b208d42386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0968af8813447a8fbceba88c4ca09c587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980a3c521192b17a326e762344ffbbeb88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7147b2b7ac92d0416213f902a799cca89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ae9901d04e2543a5ac11d5368239c8490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43cf2ad5c8e786d8b4222f0456453d2091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6999b785d5ac5986799ec1c398c42b692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf76f03ce58bf3793ee6d245272d30d093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7030e986bb669eb60eb46f8a6860fd594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43e4f69e1bcbdd7e48099f96d776fa695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60d1beef5c389e48f04a5525414e3996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51284909c1995442348092066f8af56897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aed00b26e1afa100bd3b9476eebb952698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bbb31991c5a922d8977e804ac140099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a159c3494579b5040367ff55e65fd857100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a49171b0b7971e58255a7f400d8d24101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029a3960615185dae83e0e930d1b175102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f0e55a18c081720a31f9468df39f82103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b79bfbf12dc0f139724c427e64674b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25f7decaefd589bc5c1916d9e300c15105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e241c760f6e488343dd5da8022201912106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b939bc3d06c47b77e7c2c9559aaecd2107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83f7987cca74c533ce0d5621cb7bc4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53a5f073b1edbd25aa1d32f9156e7a9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3384f5660e6ed6f701a50bb50fba09110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b846a05ac83931b6b9e5f914eafdc0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22c99a6dabe213dfedf549f5996a62f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc42c86a7c7f6f50041337bbc4efbc8e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977eff894dc028f8c220c7a7d2573039114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfb8124e1a7c6e95df4b46070137e33115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62ced7fd42226be12c137b10e7a8bef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693f5779182755fb30539531e03ea4df117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ed88e368f173d187038c8a44934e12118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4699f564eff95d4a72fb3e080c5f5c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cd01da465baa5231a88693ba01a363e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2687d788d0247dee8b44da7255d728e6121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c985f1891371ab7f35b9aff83f7f38122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6f457800f7d3b5436182af68609e66123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de7953e9a0536528b76c55a3834dba124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228ba4ccbd9927dbc7e82a1aab4db8ce125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2f17b6f4e87f1e553e54fd5c00c585126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ef06b465b4291c8754eae5a8ae5f43127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d6b30749bf465429dbc2c5e829c63a9128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2287b608bf109f6d61c475cc1ce212c9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826775b9f1f4df8187b356d97fb547bc130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f11593d499616067ab46f0f9eba499131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a0609ddea400b90c5cf0b259a1f1d8132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052cd0a177cae1185b24fad79206a857133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db90ed61cf6829311e180fe8bad8ae11134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272aec75b360f6f0fd020d20c504b0b3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59542e0191b74cce0b3b1fb63dec92ac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fffcd62d64f85813c3dbe1dc47a0a982137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e91fcb9a732e2e7936ef364306ab4138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eafcf897c1d28e5d3ec94299ead5afd139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf5cb265de3c2d3b40e5d50ecf5f0d7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0cdceadb386bbc2b2039420b5668b8e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e56f2403a898271078abda1954cab2142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90f143836e4ccf1d44d7c707e846ba83143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1de4c14cb5da3373f909386ca42a030144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7656279a6cae471ffde2e1bde0bbfb145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd020d2ec49e826a847a269ee71c7b48146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/698c9534f8076b0c50d73f32e37d07b6147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35904d2071c4a001b3230f1b08ad05da148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a03a6700165e46089de13a158f0e22149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f94e3c107ef9a230013f216f3e892a150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6bcff2afe1cac867239b1a7a1b8373151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a2d149105404cd66f91645c183b4da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2082281e0d6114ddd890502bdc72aa89153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19269e81a95d53d8505984a42587a10a154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66505d2c5867faa3b3340a1bcdd8a17f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ffdf3c73b301655c812e36879935a4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a989d5005173bae9968671233349cd1157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1167a89fd6560f4dc0735d53855fef61158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596e8487c20df182d6f85ddf36e4c641159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc26631223243a2b1d59f4b59d716d8160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fdc8db5f680b2d1a85673ddebfb9c65161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe948e4df9c5c882ba46f6539eb9b22162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1697d8f53a487033c3646e4aeb1580c0163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0964f6cfc30168cd06f1a322f40a1663164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292503d53d23e2ce5e8722c18260452f165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b04753438df38a25d2ad30ee844a82b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bbff6fde2e43069eb2015ea39bfb1fa167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1849554c79dc38f0b4260d351a4b269b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c50e7fc4083f5f236aa0552708ec0fbd169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd210bf54931af34580b367c41b89aec170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50794e2a05d16942e347adf2574f4006171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b152de2d2179efdbac1298ebb077e42172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c380251d20758e0cafea8144d2a1be8173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afeebe4c962a70192460daa1c09953ec174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad3cdb4c84998adbf7d813107dff6766175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa95ac8bb7e0465244ae967ac0505601176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ceb87f81a7c74d8e727f98856591dd177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3ea9c42c0de51990991f582fea8c73178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e031ed07d730e4481c51d6d8f7ed3fcc179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed7f5925c88104f115af0ee99cc6c40a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab592b01bf8a046a3f2c95121b861ea181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0537032062e2210c404fea0b03062f1c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88ccbcd23489d896d65b22a5d0b6d9c183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483692dedf9ac5d29720cb2323806114184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550fb17f93ce1f4e67b7055dcfdc5648185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50201f5b03fcf2e68c378af0c550de7a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d4844031e64b280be881a14dd6a9bc187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e269d505a12b9a2c988690703af33dbb188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824dfa64407c922f33aedf84bf7cf339189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c495ccdade4c2987bee297b14d8fc655190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e92e3198d359783dec4af6e9faa516c191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ba97e519914c7f59711be3be01be09192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80c530a2e7218668f33618255e59544193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca24d1f7b21b3de9678dd8f033b0924194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ec6383b7b6a2681440e7436a6ea8f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced9527f87b9eb92a79aeed4f602ae04196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1cd37f7b5801741287a0eeb3671dfee197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c1324fef374fbeae21ab120ffa935f198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5170e8b959940864a558cec696bbed8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d18aded69aded9f3eea6a298fcec1438200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10126d44711267301848b170361ec73201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db36634944043aed936203ad24836693202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eebf3c152594737e788de77021be448203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c49b196b3d8161a41eba1fe05f4cafb204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c5dc3d140345452098af26a57e8fa205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8accae76aadae289ddb992aa3c6ee18206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524806d35aa93a073ff29cb0e460c9ae207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38fb0dd961dd7de51b38b348baae615208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65708fdb1311604fe9951f35cf5a5d2209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10976ba4d955240e525077684fa0bd3e210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb9ef83bf3e52bf00b67b590fadb7db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba84e70bc129b65b19bf02f3f72064212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ec2790b02fc781597fc446a96ec132213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a80731d3d0972c213f801ecb6d279b214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629958816315a92c2059eb799316c1e8215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba04fa6c2f2b610e1d30c65e627bc46e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6165e9875e1eb73cdc2d3acc1c0ef37217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4f678520526e7fbde8999c22d39403218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c9624d60437b70206930a9f1e305bf219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed99783fad975b44dc4bd6b65ba2d3220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56e79bd1e94b02adbe23a5c0ba222f4221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21381c2add52e178b459c5f6b72f396b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13315ca8584c2391cf6d7f747ae3385b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6896912716faf8b373fdcbc24fc8289224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc9e649a3f8f904a619b885c0fcff3b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acc4cfa9ddf30a50fabf98d23ddd9de226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9892d3b715bd34bc7545345f9cdb5c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d481d6f3128a167743e1ef28e779db87228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3130182770dbf03e15ed9abdabf00f229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2b94f887c4f4a64197c335eddd1c9c230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790b29b20626ab419b1a1aeab21f3e7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7b4b2b6c8423a296c20ac8fb692684232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28530bea0f7954a930ba98bd22e9015a233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ca979c81a6351abb4103e3dd6346d5234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48331075cd0805cc060ee4dceef6f440235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02fe277b7be525fa4f58a5e1151b770d236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541fe5939956910b7c7febc68d4575ea237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17406af2b4e4198953bad10f89909745238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1205dc4e3f68acbf98b607a1d907f7be239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fa17d81ce54fd5e2acd0967e0766fc240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c61fa3dc678c4b9ade076321411bb10241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfeadcfa3e5e78f87c7e166cb71032cf242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d73048afb6dd559155223ede5e2d85243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2b4442d298e0ca6cbab5b6dc8897e3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64956605f4045d7b1f3033db5dab613e245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d172493f120205a87655f0bd86d69541246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e421170e0319b112fc04cc0328514c247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27123066cba90c528aac932e6557e0df248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1856bf2384bc0355e662079949916f96249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b858e2ae5fa2c67dcaefc5baa1a229c9250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a58eb0cfe08fb586b47807ffd8a336251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4157a51632371aa33639a491a46b51252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1156a28c6bc5875eaff45c0ed68153253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81c7e51170ef0d6eb60a7913cef181f254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0225f0659d253a151f954e99619269f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f313f9630f46460c4e22a9a2dde86777256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ad323c119c7a618396a4fbb91c691b257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcd1fdb713e9168f6cdaf051126193b258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c028c2e417abf96e92963bbc9c91b1a259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0aac389af7345fa42a1229dd3d39765260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bbe50dc973fa80cdf4849b01258c6c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6180a2441f2f71d3df39aadda367e4eb262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f600e481514f28ae8d84cf3f51878de263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bdb7397a5804398a99fbfba2a648da264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db02018e5a0dba6b67ba5d8bc024788265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6cc6824d97896dc348c38c677142c0266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe8aa425755f4b497a117a039eeea5267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3766215e9ed6a3dc3824d351ad686f9e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af5c8422c63486e60cac04fc4c6a88269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e4fcc38bdb164344dbe608998f72f1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540dcb9c95416609f088e175b0ec5de8271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db81481549d23f9e2b9186d839790e7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107826ed3b2d0015184abe1bd4e6dc0a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aaedacb9d5c8a8aae8116c034072a38274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3334b97e294e16501efedc50232d34bd275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26d8eb994e2b2d2a5d9b131b7c0ffc7d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a25e4f71719e33ea51b1765f08ca59277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1dcb6b1ad317ca61685cbc3181675b278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a67aa3c73c4268d9f39bd1ae3e7fd00279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756bfba3871391c9fb4b0d3d1ee21e18280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f3cc0ac556ac2df75b693bd4d208e5281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/160442700cb00165d4f389b8ba226ea6282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f25602b6a0bc929a92cc54bcb445d07283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e85802362d9a2702f743f6acc05378c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b760a94255730f0d7471a32ed175ad13285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c845c4abcb7b0394ddf577ac615cef1286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eec228c61045b5e697f5b034ce01cf4287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62328086db7855f2df04ae4810a7d940288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e468ded92925184a7e5854ca7d82327289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f3ec527bcfd1fcc5a768209260310290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505f9a83f1a3ba786ec821a7ffe351d7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c652a6b8a836f6671c034c7392ca22d4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ff3a2c83f8743a7c49646b18bcc28293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eafcc9c4a934dc5c3b730aa9d8165b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149e7a33a8c049c9d27d351ea86ac111295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f223b4a7c92bccdb760d00316e718227296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ccfe032be8a315660ea2ef44cf3118297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332084a9043e285cc79db30f17922e02298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fcafac1a753fb12585d3a1008203a47299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac9685e8995bf96a7607a6a82efbfbf300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db5aed0fbfd773f8c46ab29f6979ade301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493a07b0e10b2fc6bf72d1cf87891702302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a25215e651b2fd1dd6153d7cc2ef56303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d0f51e96c9de949f0053ba25f01d4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d86427f5010b6fcfe31d8821530c9b305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92fae1514cff185800218e0d33b7e5a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86f81002781c372e28ea52b2cc2e345d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea0c274f8f2debcf429045ffafa3906308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c351de341a9d4ba1555022b1e76e37309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fe902a8cf4ce92323df8d1160276f5310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4536d75599cfa2ad92ba83b3f3f7a282311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5faec2da4bdba643075aa7718ed4e3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174b013bb0c91b4421bb6ad63d2feddf313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7459c916c63d2ea62aa3f4f1f832216314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49896d8d7b4304ae584482df632e1e9315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec75e9dcc241d7b0818e182af6c568e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825122c0d8baeb860e7f01b8e60d7035317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24155d0dd1cd6e591096ea81d0df7678318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46904c73d6b3717072ce77aade8b4a2d319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c38862cc1925138b268252f163c789320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70411dd425a0348573d8731fba3fdd86321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684d73e356cf2a95e9a9cccf3354eafe322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98768e3fabbf6060f0e2ee67a54a09b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bec10b7ed60f5d2a9654064aa54e821324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d7f86dca249fcbba1c38b2faaa0549325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebc90cdacd3cfa66e851a41cc3be5e3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f7eb2f1f78e92cdcb33accbee4f0a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce1970b809e49a5a49a3b476e09353e328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcee41395de90735badfb5814aad832329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20db3337df5abb80c5324be179ab49f330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df8ad12b39af7d1541e56535e15d4bc331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecd0da69cf05bdcab3fd5ec47f8759332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55aa55203124633ce70c54a62246683f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e171db4bd0d27886062ce58a9143165f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78baa081ed45f5b372993631912ad30335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785a2573890ca67fe072c249fa14f8ee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407dc6024ed0f8d580cf8e79b4a44167337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c03b77acf635474d3196a5fac924977338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee5fcbef3931af47d160cda56f6744aa339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc88f2c14f4538e8d816ba8cff13bb5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8153628a17633c1f2d83b5e6b65d290341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705bdd0c6b14d67a9ce01295c35290c3342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71768217c8b6f32c57809895ae4124f9343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c58702819cc92b04814ba42ed0495c344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e14903f48a08dea72dd3752cb343520345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225cd3f25e01d4368cc24eae6ba09d2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7803d2d80123f0588f0cb42d6f2dcac7347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b5a71674289ad9611f7d0612ffd27fa348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72617de782b99662065e8ce9ee7c7ab9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8e553884f7b973bd05dc06873d531f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf54d9fc72f66997073c71b11798d7f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03cb31d4a49313fbf0b63b166bbefca5352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab11ff5370bdc5d360fc8e5855eee9353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572a962ddcf8efc7863bee175b95b739354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223d16fb158ac1ca8333a64074a2ef91355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d7330d022630d4f64e7735628d9faa356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91305ea8a4dcf144a0d40bebb168a48a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e5fa015d1c83ee11932e6bdfb742ca358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9335192c4ee4cfcbd15d98210f39d8359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1727d07dd863ca034065048d1d2352360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de7e0c8ea1592b2a9b900c8ec65e1a8361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c13393e137265bce349ae08e451792d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70e30a8058fc48f5e704997a0eb5d0fc363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0934d1ee656a2f90dd81c09a240eeabd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5f14edfd12bd948abcd1da42c9f8f3365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984597ce1cbfea5c936e19be85bf5444366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107fcbaeb77434e93023b28feec77334367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad69946f07d485196f56a5e3a91bb92368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b22e9b2c912036cc791be7a26cf691369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346c9891ed7b8cd1c09e5da5cfa561df370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0202108ef118f73aa3fd2ee50ba463d371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76bc198e353d0e96b12ee29e3e3cb032372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ffa8dafa1c8cc5d075173ea942b2a4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc8cc772f75a81c5ab1097afd052107374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689491757cf26d04a7ad4f8f0a12bb1e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcc57e8a01949fa518cb71e4d76f05a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93c4840c68f1de8d9b038d25e93ea29377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25a5ba04f049ea06514468b1c286b75f378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a161428653edd8f2b44b7b365919150c379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e3f81f2d9395082dbb7d5e12529a01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f1d65edb7d235ebd0079ee5e081953381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b774d3156a595ce430413917fe68cb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f9d80dcb650c27771ddda94f0d501383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b018414801366d7ac6957f5ad45f726b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef46b1b11a25a1a3d20e2a859b0b8a31385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68f8b72e8e7ac4bb2be7255e54ad58386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd53097abee367af00703d615d35d00387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886ab5378d527d5fa07fcf9b07cac7c2388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0ff918b9e765d3b59aff6add309556389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49430a07afa29960658a8f95b88716e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd0e08370c8fbda2d58720e77c24ec2391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a6855216c6fac3759e521b6f0d3f0b392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c753ef8306eaeaf32f5abe99915d17ab393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c425cd0b9884defe87808068d1c5a4394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f82242ae552243c92fbe9d100acf25395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b2d547b10ee44daf21dcd5441a1a18396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7479c76b99b8494eef8eb3adb81d60397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da3e6ad4976e314ace4a75e4232a60a398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a776d5c2c4f67845020aa04ef509be399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c3e11738d1f86756a2745d7fba47e4400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36c810285526c51a07e54007a0ded50e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569d1a87a6eb023c41636506857ba848402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2191cfe6e8b6c7ad762d32a73ff218e7403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199e3f09cfd6d3de529320a644e02adc404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78e339a6961d204db5a4df4e09231f8c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3b9876260461b02aba66b4119b54e8c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4528f01bb0eac157c7d2a29615685d407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7afc1fd3603eb6b7ac32778301b26e0e408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d343c913b2710ce114f33e7ad704d7f409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4a66534614864f53bef0a1b6c397a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fa4fcc526e7deda73489d7098134a81411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fa2b5b017b217b254647ce9d3d6326412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4087117153ddc3e1a4f8cd7f75d332df413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9033bd6adceb1ebc8fdc1008c12171fe414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f7774b4a07e68d514446069e7393e415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1401861c0d0642145fb54fe7541865416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652e88f3516004cd889b320145fe6b0c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c68399db34135a9e3e7b2e27a6ccde418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56529def8f0e54ceb8d4f5f8cf7cfcb7419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/058d8866e744970af3709507d7944bfe420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db3c4cd3905fc57d131225155e068346421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd90bb0e74c4bbcdd6c38bd423721fdf422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dfd813c9fd04a5357226661036cbe6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0095781e310bda6b0c14ec5b73eb60b5424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569b40b806890f4e2e3d2db805cc01d8425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e247c6456d1ba4bf18b57916f5cb8d66426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b5cda94ae21bd5051ff5db894d3ee5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a536f96826fff52c8911e6b9c5b4119428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6eaeb5808cbc42cd7747bd7c25e08d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df32c1235447cefc2d0087cd3cb7cf3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a465af4a48305e0704320d7e64283b2c431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f613ef57777c92158798b92b4f5d95432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627ade1c08d1bcb1eef913d7aac4078a433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313d6158b5a344c362401bb2df16e283434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b569ac967e1c3cdf283588f500d74c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddb998d933dbfe16779ed1c7f0096d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe3a71f02f8530494781a277738d013437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad719ad2cd8a450f691a5fcf8b3beef438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99dc6f084ea532d79cc396f007a5260439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d00f9ff775a32a09b11cfb458bce32440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c8f202cbe902dfd177a100e1d50e5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47a3b7e441e8ece12dbc9d4f35d70ddb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8e1425946f88ce336fa9ae28d88b78443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/388d0587a8ed4ea86292ebdba5e16ad1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97c9348bd659ca2b146fa95656966a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36720c162a472078b621a2b40974ae9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c96099044669d6c64f1174843f1719a447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da9af5825dcbbeadd5126f784227341b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3314a97066d6ccd3d9c588b957191a4449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c4bebcb1d9c036fc5d980c2535d46450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91632444c8cddca0149eb33d2ab0eb80451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c83f90583c7c92f1f4979367e0ad4f452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d4daea6d78d0817b6930379b82604f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be59789b5b0ad2d735da7323918c2a7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c562f73a4f45499414e2932b39fc88455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2a7cd65b31547eb1f9e681f5b1237c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d1209af4636420e23196700eab08cd457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b44d79d8a66424f225513443f03b0ae0458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/946fbfc8effbcbdf1286d452422f67d4459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29aef674960f2835b9783a16922b2d17460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee4384f32a78f94a574b27993ce904461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b52dd8db1f2d8439e316f37e43cf094462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7f79c0a000dca6830ceb2ddc160d7d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54631e8969b647eda1bda78616088caa464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e58d57dbef19d1bd25f1487cfaae976465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850424de0912f657980fd88c37e6c3a1466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f59e99adcc3eb1565c389a27ab70bad467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a06068b02094c5a96a594cf4b254872468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99413644535945d8ab7de7c93a6edb5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a112c5680fecf1a3d3b5c162bb202470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92340d1a205f0c4428d81b7db29d9e72471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5891da072a76b68a92984b49f90d6f8d472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc121f023de3496583add10ff47034473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6687d2d9e6bda5017b9f0515cf552400474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b624f2c56678e7333088117f5912ce475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6b527554cca88bcfa3538560f0fc7476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e7ea3d732a19ed572eddcb3fe889cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b758952832de5c95ee0305f94bc062c478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb13683c4baa735bdce2d48fc34daa1a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b86855ac3cbdf9e74f1f62ab2c8be5f0480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ad08d55ffb3804cbf11d53ab82171b481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56048630f49617257226a9b197631401482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedfcc9c5b9247f23b888cb60742a492483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c4bb5efb707767495fcbf4ad93151b0484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161708b734dbec11721fca78d20cffb8485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fed8ea7d8039e3c1b64239644e97ee8b486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaede2e9eae77a6791754eda3dd9942c487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27aac28a206137755289205795f521e4488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0ed81345a9f6ca4b9e267b6ff0e2ba489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b0411d2d1d308975da6f448b2b46a490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c2d3c4c23c01251581296edf436fc0491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ba5c06aae6f322813f54c2be46e29b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5056e96fa9614bb34826a2a483c3f206493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d1ea9579f30955e93a1bead2ab4f8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86825f1124a865e7e148f22152f735eb495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f292701649a9a0b9ab088c6fd8a052d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def5fbff81edc07ab363baaa92a3b87497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e80d435dd4fc8ef81f33a01d80689c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f9b15cdff4577e8c12ecbbb4108b85499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bc3cb8ab3bdc4ab78c89fe74646c68500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa7a131488ffe029ea1c490981f6289501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a15e0abd4d212533f5702bf8a5decd7502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93475bc0f47e899290c75131a048be60503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79d78ee8fb30d940099f1a01e9bcfc504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d27a53531641663a7a5a9377804b3b54505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcba65df88f2ecc0ceda2083c2b73cd506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f6df6f0f0074e896208a87711a9e0507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbbacd10b1e8996c480542d8e77b12d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8fff816fc5425c662c1f6c392bed5e3509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59eab833ce3f20cae1515afb696b1801510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43ff524e83db412f9418e481643e13dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d821fad448cc668e2e00ea3028f9dba512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c95605e652f1d8374d78a4ab43673926513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ddfd31969d8e6e3eb87661b02901ab514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077dbf014006b8eeeb3f0ccbe289868a515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9cac693887ccdbc69d4b1a917b7605516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a20788371f547d4b2501a17f8cf165517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f8c38f1a2dd3291dfd12dff260136c518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0db4c254813c2ead5bc1dbcfb6d270519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55e4d91f6af22bf03a87070d92e788a2520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a428b7240ea28b5af5ec176ae22fef6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/400fbf2b873c02761293d5195b56bcee522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b776f6d76d635da78a789d0ab446cc523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fed75a61bce9de4887ca80efaf7c1ed524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cabeafbad77cf9b09195703f6c7c5fd525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9746382e9f317383275eb1a31e286afa526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53622c18515d199dd5365f9829fa66ce527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd1550b32f00991af4b172b44e7d319528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d04cd5d45c3e1b800f36cef5645166529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42df0b3fca072897579c35ca93396ac2530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bceb003cd8e2eea7720620cb8049226d531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2fbbd7e2ec103817a51b36a6ad99e4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88814b566f0afab94cb5135ebec8ee33533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0108f1b92621b6e8aaf72dc7b6875534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d8b15a9e27a46ab6d5832596c88bea535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46789ee81d9cc33815e851aa34f1dba536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40587dc75b50b9dc81c7ea74553dadcc537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb18b38ad4316871f562f1f861a124b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6bc084651d74ecef52f76352157de539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d4145ff8fbfe816647054f90df4370540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877a04cb9cca9789393730268beee4de541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef187c2e685f88e75e532ae80bf326542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08615f17b501aa7a20c3bc48bc237114543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26b933af836d6212fc4a3f4c95a6e6f544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1182b8be9dfeef1883c7c1302cead2b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd75798a7381b25f66ddda4ef28c6c5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4398f1778909d8c17be0c4a7b41825547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454bf1f9cb988ab653f57c4bca858df0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7509e9f47c66b0ff8ded60832ae9bc7f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b6e725a299738710e52caa86099f9d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00a346a21b5d3a2b77660bd8d4ae4b3551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdec61e512bb3ef45cbd8ae8fc3c516d552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d33d9059c76fc435df174409fcca66f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b5215f039e39b43d8852da217532af554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0d563c9233bf79fed9bffa23367b2ab555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f015443e2615db462e05d47cbe1f1f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6603b5238a7c6eddfc4e9609738a5f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7305286d57eceb833d2d0cf397a627a9558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857dbee8f4ca872f2b5f2307dd351268559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12a218903ee9aa2614de3887de217b0560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7efd2c345f925abb8283c4ab714a423561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a11d30ab92f3d0f12f05e8a7eab2304562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b2b10735c7af69e25bbc66d7b89a48e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590a58e7e83e578cfc6aad741e707794564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d3f4b4d8412ece984b3817e192efe565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f88bc4a26a72c4388037f591e2ee5b8566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d16f652e6b6ee31d1b72d950c4774b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a20672adc21f5604f4d5414084a7eef1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e703a5834aee71dae706d23f15b8c02569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81979c8f1ea7a91857204de16027e9be570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5980b66575c5dd13d4154181e11fab91571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf6061c300288f4a8ce5f221e26a00572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730bf0683053924a6e40c4a46f36d465573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e6351ad0df685ae4eb5c6e21b8e8d4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/034593c1985a4d3686231f41065a93e1575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59d51015aaefd8966674ed67f9d1d23576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee34e99fa85959bb790366259f17faa1577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea7651580fbf6d2b96a8213b6663db9578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc50f6ac4a3c38a2fe20b0ef2f9e342e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721b377604db56c16a4df528a38d93d580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8676b4ce4152f07d7f9cdb0d98dfd2e581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafc79a85ce0a3db9f41b2a0ede966cd582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83ecd562f1e547176f3d54d3ab1354583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0bf701d729f0f00d32198abf8864ccc584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178d9a279a0a74ca579ab79954e629b3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8382be2da75e0d6268410090a99a3c95586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf992021e3943eaf3ff252f4379d012587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ce6d0ee5bdf4211ae7f34b9fb1f2fe588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b26fcda710c736636c0d3fa933d876589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4d5c1c66f508d51df87942ea527ed5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c5d3d41279dcd91220856d9873938f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e32735dccbe1f2e25c7f4595680de0592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d5bb71d1ba58bff91e010ee5480bd7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f955a3eb110836d075466b894d6f57e5594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e01ac90788424163b9a0956af2fa1d3f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b8635e2a89d6b3dc46a19efecdc92596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a040689bb4900f6a4cdc39aa5875c26a597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c58bb129b6c613e5bf570b2bf4f05dde598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e092ad764052395dd3f4433ac47a4e599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3934a9a183ec4f233d37db97ed4cf538600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f8e09b28bc1131a417e1409b2c8633601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87ae1945a355b09683e9bc35fdcbcdd602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285d5541e6710574b5b06207cef1c99f603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f85b8c574093640d2fdbbbeb9ef94b604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2f210b3f3f1c0841657d290cad8832605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43fbc8d1947ffa1c5988fe8b68cb3293606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d42567eadadd456afd339cf929a20e1607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96635a463277db2538261eb1cddeddea608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b411575ec5853436b15ff69011135de5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd988d6bb9e000aa598d377034c4a3ba610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016ae11fbbdf115b9943d6b510b03b96611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cff3d672cfedff96a0aabafc8ceee59612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b504438d91b3f34ba548ea0d99736cc613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc55c252e3bfad43717af9aafb38680614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69f332fad5e6a4ebdb7d7538defbe8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22cf2d589b6812dffba135118b647e32616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa61d7eff8af91c5f6edd63e40e0612617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b64d48ce5f40414fc793a127f14220618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3996f346b872ed2516acf4be87cef90619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2e94f50323393c59474d4a7a50ddba620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9359ec35a2e9327d09f1481eb1696a1621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa946e6f17e09806667fec0f04d896d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/144bfa71045e1e3a34118bceaa5b397b623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e00906aa7752a0374796927824508e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcc7b890648d429aea3aef7a3f8906d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1401ee1f85100e108fee952f9848ce626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67808817e643748974b09b4db38469b1627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a33931a34bbb25054d1efa6232be7e0628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1dd38988cd1c852bcde2a0824c722c629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecdc0c0be395d45aaf8d5d926c06598630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b00d7c8469d8f7abb320dd02414543631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a9ff971a6abea506891bf8d0d4069632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a16da3b83d663b020620b429beaf04633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c326d2e992e99bd132940f309dc98e47634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3b0cea315ccad54375ff340953b075635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9df288ceeb28ec6302ff0a522deecbe636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d3a023cfab84eafcbe677ee2a77d08637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0168564616d91b79a812a114bf9171638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8052eea76f3f2ea05382906fe0339519639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e571ba3af09cf6e29618cab5501e0f6640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98de04c693596cb4e2af2c83d18e98ae641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b277f599cc7ea705b27dd2394866648642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa64ecfad1292a850a4a4c4fc86c84d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4855512f977ccb976608cd63e449ef64644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5910a1f15a5ef6ee3b9b0fd2965f25645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a612e676511d02c7f568847b151b11646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87841b84712313ab06740ac05cd9031647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635b4a19dd06d8b52380aaa3d8457867648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895925a2db405a2be11c42611867f132649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a16b4afcdb170c7053562a3af62f5e3650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f567122628f9b40ef6c38426ee748a2f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcba4feaed8203f27a605f92eef5ffa7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288aa2f794fe4bf5508e4f174009c73f653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67937ceb8f1c7c51c274aa13e29698bd654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e00d4d1860b60efd2bc265dafa88b15655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6992ab9fb5f9a8caa5cbcce4b2cd7b3656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa560c06af871e396172a31cea811e6f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96d478a9f47fd843b54f68ca578d57d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad08508289a93fbe4250da550af0bc659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909973d1e486d85fe9a3a73bfa1744e5660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715bf10480c9a13245d88941d9070a51661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fcaafb02aa2e513be88ba90c7b6fc1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d62f9aee55bbbfa79c0426e566d97766663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46dfa23681e1b95c25a8671f19374d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4edde12399e8dcef47cf534441d8cc665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfcbc4ef1e6ffb2db79177589aab029666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7314cdbaa5e161f3b3b28eb02257a13f667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959e9470bb8a6ce2fbe4329626c32786668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c789e075d1eb2518aa947b49645effac669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca736a7dacf4f33603f774a6bff978f670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5ad52b474448d02cfb7b1f9491db59671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3db905f7903d07336277e02d53717c672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88a439979dc470ca3b4ee98b317276d673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5856e8705ebb3ec071f97487b1e41c00674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccc83a51e0377f6d51457df1b593c7e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d2e6107397860f1cb6a80a7da79b4676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f07e8d50ac0d8b805fa35b671353f2f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51baf28a70c00adc52a2e6ba026bbbc678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415fdf00bffee5d73ce3324366feba1a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d152bdc41685ed63c3a8f1a9513929b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a557db66c23a1c2f4e250a18a4505a7a681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd0fd593be01d2562972a9f29a6fab3682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11178301ad3027878cf8a8fcbe898785683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfee8198d5f1425fa4244acd27aad33684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fb17e2af1285739eb59a5db471974e685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4292c01d91a68007e0db09fc019bb686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf1575ef8bd633ade4cb46197705d53687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51ff92ddf5496f439d64d7a7c3d0cc5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f7a78f41e6979808e1930a514ea7db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250ddd13e61c151821f1671b9def070690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265ec2c059af6de3e1cf30638453b8e5691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee2688fe94efebddb4a96b41370cdf2692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585a83475761a1d28d08e990f79c0866693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5195a112c8b25e4d849df44035639fbd694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c83a898bd568a46f95d14e90983635695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27684acfa4bfdb3fd3117b8fc7a2258696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefd35405cf803e64020b3f076672e0b697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83d2d27368cc209fcad352d830f86ac698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31068e5dae09962ac7472b6a8e46090699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8394aef9137bc8f0e0601568abad541d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df24af2a03e34e88607ec9098273437d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754186dee624d761f1ac44a13fa1c12702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c953c20bae7cfef3f9050106e352f71703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e8720ebe95bd44c158f9ef77f0a4c3704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b272e52d3fa6eeebdca2fa3225a80536705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de90f53e93d74be73b8ef3088b68989f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7a54b01962a7e2be6d764337268047707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461d8fd0e95d0d995093ccd39035a39708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ec96d6df5ccd6ebc2f255f2eaef966709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a6c20dcc65322e028be21f92012168710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7507f12986f191f102ad0a0ceb864f4e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96a2bce3a5be8392fef03162ce0e7f0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea622c54dfc1fda0d8970b0748491b9713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2889ae71f3b0685fbd2c18586701969f714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe9f2413bb6d0bb2ac7fe42d88e26d0715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80409fffb36ac72a089bef40ec3a6977716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f189e67aeba0b260cabbd388910f030717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5019797ea114730022fe5f2ae843def0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b209046ac9bdbf0df1652354e330e69719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3577bbecb3043a5e803e2ed99575e773720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c83621b666e5bbb7bd912ccdc019f791721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f10d8df1e8ae02f1c24bf2de054577722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0eb4dbabb8568f0aaeb95fc7d256549723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053b17bcf95426807bafedf21e580c7b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ebd82544c1aa4d04171b0200423316725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194839bf1fac8ce7654ce7dca43378af726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd5f5c4ff2cea67d7c8a91e3972c12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6695736dad65b3a869b43b112a36c37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb28bf6da3a954d8848168a8a16872b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df93e440726208f564830bdc1d4ac48e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5610ae1d609e065c6130da5fe4b61a731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d43fdbce307dfe610b62fd6e42326c732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6041fdcf42f19db19fb0d926e31dba3733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8fdefeac0fef317c5704f8eb9e7c88734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ddabcfdfe864f58b74c2511466bb29735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c313c2ca57905f11aee5f6ece63d133e736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abace1cd226aeaf17163ae651af825b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0f9693234d1fa8826e808f959e46f2738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1116632a023e39c453930d97c5e548739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d5373690938f864ab8b91b64e2186740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bd40cce693f7e933ab6e10779686ba741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbebc8109b997f850379f643df803fbf742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4abe1079a6462b33831197b04d1f76ff743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd72dd0aeb168a89c4da39a6d1fad71744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7c651dff3f7ee7a55a0c4e1c4a44e7745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60bb882ca194d818d9a0d060a5ba119746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efca46701da6b250aea8cf0016d746a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f89be534ccafdf34c5b3553c1843297748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b34da2fc1da1db7225ab89cff323f5749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60852ed0d5d6dbbfc58f87af4374ced750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e334799a4aa8715ff383d09dc6005474751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d173cb7bb607178eb88f7dfc18d1302752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c44853d5db85a6d514c6600008f0929753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa30bd8b8fd98029a13aec1d6b64c749754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6bd4677ab55bc2296f7f85ef17c272b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e16812525ae3e1a4bd969ef592d0d2e756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b43ece2fc4263358140c9cdd3871c36757.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -24067,51 +24058,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId690"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>347</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="952500"/>
+    <xdr:ext cx="952500" cy="733425"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="691" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId691"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -24127,51 +24118,51 @@
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId692"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>348</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
-    <xdr:ext cx="952500" cy="733425"/>
+    <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="693" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId693"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
@@ -26057,110 +26048,50 @@
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>380</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="757" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId757"/>
-        <a:stretch>
-[...58 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId759"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -26427,51 +26358,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:J382"/>
+  <dimension ref="A1:J381"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="0" customWidth="true" style="0"/>
     <col min="9" max="9" width="10" customWidth="true" style="0"/>
     <col min="1" max="1" width="15" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="9.283447000000001" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="11.711426" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="163.817139" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="19.995117" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:10">
       <c r="A1" s="0" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="0" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="0" t="s">
@@ -29676,6342 +29607,6317 @@
         <v>12689</v>
       </c>
       <c r="D130" s="0" t="s">
         <v>393</v>
       </c>
       <c r="E130" s="0" t="s">
         <v>394</v>
       </c>
       <c r="F130" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G130" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I130" s="0">
         <v>9.050000000000001</v>
       </c>
       <c r="J130" s="0" t="s">
         <v>395</v>
       </c>
     </row>
     <row r="131" spans="1:10" customHeight="1" ht="80">
       <c r="A131" s="0"/>
       <c r="B131" s="0"/>
       <c r="C131" s="0">
-        <v>12739</v>
+        <v>12966</v>
       </c>
       <c r="D131" s="0" t="s">
         <v>396</v>
       </c>
       <c r="E131" s="0" t="s">
         <v>397</v>
       </c>
       <c r="F131" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G131" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I131" s="0">
-        <v>16.67</v>
+        <v>27.4</v>
       </c>
       <c r="J131" s="0" t="s">
         <v>398</v>
       </c>
     </row>
     <row r="132" spans="1:10" customHeight="1" ht="80">
       <c r="A132" s="0"/>
       <c r="B132" s="0"/>
       <c r="C132" s="0">
-        <v>12822</v>
+        <v>12966</v>
       </c>
       <c r="D132" s="0" t="s">
         <v>399</v>
       </c>
       <c r="E132" s="0" t="s">
-        <v>400</v>
+        <v>397</v>
       </c>
       <c r="F132" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G132" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I132" s="0">
-        <v>16.11</v>
+        <v>27.4</v>
       </c>
       <c r="J132" s="0" t="s">
-        <v>401</v>
+        <v>398</v>
       </c>
     </row>
     <row r="133" spans="1:10" customHeight="1" ht="80">
       <c r="A133" s="0"/>
       <c r="B133" s="0"/>
       <c r="C133" s="0">
-        <v>12966</v>
+        <v>17071</v>
       </c>
       <c r="D133" s="0" t="s">
+        <v>400</v>
+      </c>
+      <c r="E133" s="0" t="s">
+        <v>401</v>
+      </c>
+      <c r="F133" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G133" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I133" s="0">
+        <v>10.22</v>
+      </c>
+      <c r="J133" s="0" t="s">
         <v>402</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="134" spans="1:10" customHeight="1" ht="80">
       <c r="A134" s="0"/>
       <c r="B134" s="0"/>
       <c r="C134" s="0">
-        <v>12966</v>
+        <v>12419</v>
       </c>
       <c r="D134" s="0" t="s">
+        <v>403</v>
+      </c>
+      <c r="E134" s="0" t="s">
+        <v>404</v>
+      </c>
+      <c r="F134" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G134" s="0" t="s">
+        <v>135</v>
+      </c>
+      <c r="I134" s="0">
+        <v>13.84</v>
+      </c>
+      <c r="J134" s="0" t="s">
         <v>405</v>
-      </c>
-[...13 lines deleted...]
-        <v>404</v>
       </c>
     </row>
     <row r="135" spans="1:10" customHeight="1" ht="80">
       <c r="A135" s="0"/>
       <c r="B135" s="0"/>
       <c r="C135" s="0">
-        <v>17071</v>
+        <v>12478</v>
       </c>
       <c r="D135" s="0" t="s">
         <v>406</v>
       </c>
       <c r="E135" s="0" t="s">
         <v>407</v>
       </c>
       <c r="F135" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G135" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I135" s="0">
-        <v>10.22</v>
+        <v>11.48</v>
       </c>
       <c r="J135" s="0" t="s">
         <v>408</v>
       </c>
     </row>
     <row r="136" spans="1:10" customHeight="1" ht="80">
       <c r="A136" s="0"/>
       <c r="B136" s="0"/>
       <c r="C136" s="0">
-        <v>12419</v>
+        <v>12928</v>
       </c>
       <c r="D136" s="0" t="s">
         <v>409</v>
       </c>
       <c r="E136" s="0" t="s">
         <v>410</v>
       </c>
       <c r="F136" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G136" s="0" t="s">
-        <v>135</v>
+        <v>297</v>
       </c>
       <c r="I136" s="0">
-        <v>13.84</v>
+        <v>12.52</v>
       </c>
       <c r="J136" s="0" t="s">
         <v>411</v>
       </c>
     </row>
     <row r="137" spans="1:10" customHeight="1" ht="80">
       <c r="A137" s="0"/>
       <c r="B137" s="0"/>
       <c r="C137" s="0">
-        <v>12478</v>
+        <v>12976</v>
       </c>
       <c r="D137" s="0" t="s">
         <v>412</v>
       </c>
       <c r="E137" s="0" t="s">
         <v>413</v>
       </c>
       <c r="F137" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G137" s="0" t="s">
-        <v>97</v>
+        <v>35</v>
       </c>
       <c r="I137" s="0">
-        <v>11.48</v>
+        <v>0.32</v>
       </c>
       <c r="J137" s="0" t="s">
         <v>414</v>
       </c>
     </row>
     <row r="138" spans="1:10" customHeight="1" ht="80">
       <c r="A138" s="0"/>
       <c r="B138" s="0"/>
       <c r="C138" s="0">
-        <v>12928</v>
+        <v>12992</v>
       </c>
       <c r="D138" s="0" t="s">
         <v>415</v>
       </c>
       <c r="E138" s="0" t="s">
         <v>416</v>
       </c>
       <c r="F138" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G138" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I138" s="0">
-        <v>12.52</v>
+        <v>0.33</v>
       </c>
       <c r="J138" s="0" t="s">
         <v>417</v>
       </c>
     </row>
     <row r="139" spans="1:10" customHeight="1" ht="80">
       <c r="A139" s="0"/>
       <c r="B139" s="0"/>
       <c r="C139" s="0">
-        <v>12976</v>
+        <v>13838</v>
       </c>
       <c r="D139" s="0" t="s">
         <v>418</v>
       </c>
       <c r="E139" s="0" t="s">
         <v>419</v>
       </c>
       <c r="F139" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G139" s="0" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="I139" s="0">
-        <v>0.32</v>
+        <v>17.24</v>
       </c>
       <c r="J139" s="0" t="s">
         <v>420</v>
       </c>
     </row>
     <row r="140" spans="1:10" customHeight="1" ht="80">
       <c r="A140" s="0"/>
       <c r="B140" s="0"/>
       <c r="C140" s="0">
-        <v>12992</v>
+        <v>18047</v>
       </c>
       <c r="D140" s="0" t="s">
         <v>421</v>
       </c>
       <c r="E140" s="0" t="s">
         <v>422</v>
       </c>
       <c r="F140" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G140" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I140" s="0">
-        <v>0.33</v>
+        <v>11.5</v>
       </c>
       <c r="J140" s="0" t="s">
         <v>423</v>
       </c>
     </row>
     <row r="141" spans="1:10" customHeight="1" ht="80">
       <c r="A141" s="0"/>
       <c r="B141" s="0"/>
       <c r="C141" s="0">
-        <v>13838</v>
+        <v>18048</v>
       </c>
       <c r="D141" s="0" t="s">
         <v>424</v>
       </c>
       <c r="E141" s="0" t="s">
         <v>425</v>
       </c>
       <c r="F141" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G141" s="0" t="s">
-        <v>21</v>
+        <v>77</v>
       </c>
       <c r="I141" s="0">
-        <v>17.24</v>
+        <v>23.95</v>
       </c>
       <c r="J141" s="0" t="s">
         <v>426</v>
       </c>
     </row>
     <row r="142" spans="1:10" customHeight="1" ht="80">
       <c r="A142" s="0"/>
       <c r="B142" s="0"/>
       <c r="C142" s="0">
-        <v>18047</v>
+        <v>13848</v>
       </c>
       <c r="D142" s="0" t="s">
         <v>427</v>
       </c>
       <c r="E142" s="0" t="s">
         <v>428</v>
       </c>
       <c r="F142" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G142" s="0" t="s">
-        <v>97</v>
+        <v>25</v>
       </c>
       <c r="I142" s="0">
-        <v>11.5</v>
+        <v>9.460000000000001</v>
       </c>
       <c r="J142" s="0" t="s">
         <v>429</v>
       </c>
     </row>
     <row r="143" spans="1:10" customHeight="1" ht="80">
       <c r="A143" s="0"/>
       <c r="B143" s="0"/>
       <c r="C143" s="0">
-        <v>18048</v>
+        <v>18057</v>
       </c>
       <c r="D143" s="0" t="s">
         <v>430</v>
       </c>
       <c r="E143" s="0" t="s">
         <v>431</v>
       </c>
       <c r="F143" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G143" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I143" s="0">
-        <v>23.95</v>
+        <v>19.98</v>
       </c>
       <c r="J143" s="0" t="s">
         <v>432</v>
       </c>
     </row>
     <row r="144" spans="1:10" customHeight="1" ht="80">
       <c r="A144" s="0"/>
       <c r="B144" s="0"/>
       <c r="C144" s="0">
-        <v>13848</v>
+        <v>26349</v>
       </c>
       <c r="D144" s="0" t="s">
         <v>433</v>
       </c>
       <c r="E144" s="0" t="s">
         <v>434</v>
       </c>
       <c r="F144" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G144" s="0" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="I144" s="0">
-        <v>9.460000000000001</v>
+        <v>52.29</v>
       </c>
       <c r="J144" s="0" t="s">
         <v>435</v>
       </c>
     </row>
     <row r="145" spans="1:10" customHeight="1" ht="80">
       <c r="A145" s="0"/>
       <c r="B145" s="0"/>
       <c r="C145" s="0">
-        <v>18057</v>
+        <v>26354</v>
       </c>
       <c r="D145" s="0" t="s">
         <v>436</v>
       </c>
       <c r="E145" s="0" t="s">
         <v>437</v>
       </c>
       <c r="F145" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G145" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I145" s="0">
-        <v>19.98</v>
+        <v>13.35</v>
       </c>
       <c r="J145" s="0" t="s">
         <v>438</v>
       </c>
     </row>
     <row r="146" spans="1:10" customHeight="1" ht="80">
       <c r="A146" s="0"/>
       <c r="B146" s="0"/>
       <c r="C146" s="0">
-        <v>26349</v>
+        <v>18081</v>
       </c>
       <c r="D146" s="0" t="s">
         <v>439</v>
       </c>
       <c r="E146" s="0" t="s">
         <v>440</v>
       </c>
       <c r="F146" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G146" s="0" t="s">
-        <v>21</v>
+        <v>56</v>
       </c>
       <c r="I146" s="0">
-        <v>52.29</v>
+        <v>13.29</v>
       </c>
       <c r="J146" s="0" t="s">
         <v>441</v>
       </c>
     </row>
     <row r="147" spans="1:10" customHeight="1" ht="80">
       <c r="A147" s="0"/>
       <c r="B147" s="0"/>
       <c r="C147" s="0">
-        <v>26354</v>
+        <v>26363</v>
       </c>
       <c r="D147" s="0" t="s">
         <v>442</v>
       </c>
       <c r="E147" s="0" t="s">
         <v>443</v>
       </c>
       <c r="F147" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G147" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I147" s="0">
-        <v>13.35</v>
+        <v>42.53</v>
       </c>
       <c r="J147" s="0" t="s">
         <v>444</v>
       </c>
     </row>
     <row r="148" spans="1:10" customHeight="1" ht="80">
       <c r="A148" s="0"/>
       <c r="B148" s="0"/>
       <c r="C148" s="0">
-        <v>18081</v>
+        <v>13866</v>
       </c>
       <c r="D148" s="0" t="s">
         <v>445</v>
       </c>
       <c r="E148" s="0" t="s">
         <v>446</v>
       </c>
       <c r="F148" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G148" s="0" t="s">
-        <v>56</v>
+        <v>12</v>
       </c>
       <c r="I148" s="0">
-        <v>13.29</v>
+        <v>4.45</v>
       </c>
       <c r="J148" s="0" t="s">
         <v>447</v>
       </c>
     </row>
     <row r="149" spans="1:10" customHeight="1" ht="80">
       <c r="A149" s="0"/>
       <c r="B149" s="0"/>
       <c r="C149" s="0">
-        <v>26363</v>
+        <v>26371</v>
       </c>
       <c r="D149" s="0" t="s">
         <v>448</v>
       </c>
       <c r="E149" s="0" t="s">
         <v>449</v>
       </c>
       <c r="F149" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G149" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I149" s="0">
-        <v>42.53</v>
+        <v>12.77</v>
       </c>
       <c r="J149" s="0" t="s">
         <v>450</v>
       </c>
     </row>
     <row r="150" spans="1:10" customHeight="1" ht="80">
       <c r="A150" s="0"/>
       <c r="B150" s="0"/>
       <c r="C150" s="0">
-        <v>13866</v>
+        <v>26376</v>
       </c>
       <c r="D150" s="0" t="s">
         <v>451</v>
       </c>
       <c r="E150" s="0" t="s">
         <v>452</v>
       </c>
       <c r="F150" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G150" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I150" s="0">
-        <v>4.45</v>
+        <v>20.27</v>
       </c>
       <c r="J150" s="0" t="s">
-        <v>453</v>
+        <v>454</v>
       </c>
     </row>
     <row r="151" spans="1:10" customHeight="1" ht="80">
       <c r="A151" s="0"/>
       <c r="B151" s="0"/>
       <c r="C151" s="0">
-        <v>26371</v>
+        <v>26379</v>
       </c>
       <c r="D151" s="0" t="s">
-        <v>454</v>
+        <v>455</v>
       </c>
       <c r="E151" s="0" t="s">
-        <v>455</v>
+        <v>456</v>
       </c>
       <c r="F151" s="0" t="s">
-        <v>20</v>
+        <v>457</v>
       </c>
       <c r="G151" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I151" s="0">
-        <v>12.77</v>
+        <v>10.67</v>
       </c>
       <c r="J151" s="0" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
     </row>
     <row r="152" spans="1:10" customHeight="1" ht="80">
       <c r="A152" s="0"/>
       <c r="B152" s="0"/>
       <c r="C152" s="0">
-        <v>26376</v>
+        <v>26379</v>
       </c>
       <c r="D152" s="0" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E152" s="0" t="s">
+        <v>456</v>
+      </c>
+      <c r="F152" s="0" t="s">
+        <v>460</v>
+      </c>
+      <c r="G152" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I152" s="0">
+        <v>10.67</v>
+      </c>
+      <c r="J152" s="0" t="s">
         <v>458</v>
-      </c>
-[...10 lines deleted...]
-        <v>460</v>
       </c>
     </row>
     <row r="153" spans="1:10" customHeight="1" ht="80">
       <c r="A153" s="0"/>
       <c r="B153" s="0"/>
       <c r="C153" s="0">
-        <v>26379</v>
+        <v>18098</v>
       </c>
       <c r="D153" s="0" t="s">
         <v>461</v>
       </c>
       <c r="E153" s="0" t="s">
         <v>462</v>
       </c>
       <c r="F153" s="0" t="s">
-        <v>463</v>
+        <v>11</v>
       </c>
       <c r="G153" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I153" s="0">
-        <v>10.67</v>
+        <v>7.79</v>
       </c>
       <c r="J153" s="0" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
     </row>
     <row r="154" spans="1:10" customHeight="1" ht="80">
       <c r="A154" s="0"/>
       <c r="B154" s="0"/>
       <c r="C154" s="0">
-        <v>26379</v>
+        <v>18097</v>
       </c>
       <c r="D154" s="0" t="s">
+        <v>464</v>
+      </c>
+      <c r="E154" s="0" t="s">
         <v>465</v>
       </c>
-      <c r="E154" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F154" s="0" t="s">
-        <v>466</v>
+        <v>11</v>
       </c>
       <c r="G154" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I154" s="0">
-        <v>10.67</v>
+        <v>3</v>
       </c>
       <c r="J154" s="0" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
     </row>
     <row r="155" spans="1:10" customHeight="1" ht="80">
       <c r="A155" s="0"/>
       <c r="B155" s="0"/>
       <c r="C155" s="0">
-        <v>18098</v>
+        <v>18097</v>
       </c>
       <c r="D155" s="0" t="s">
         <v>467</v>
       </c>
       <c r="E155" s="0" t="s">
-        <v>468</v>
+        <v>465</v>
       </c>
       <c r="F155" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G155" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I155" s="0">
-        <v>7.79</v>
+        <v>3</v>
       </c>
       <c r="J155" s="0" t="s">
-        <v>469</v>
+        <v>466</v>
       </c>
     </row>
     <row r="156" spans="1:10" customHeight="1" ht="80">
       <c r="A156" s="0"/>
       <c r="B156" s="0"/>
       <c r="C156" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D156" s="0" t="s">
-        <v>470</v>
+        <v>468</v>
       </c>
       <c r="E156" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F156" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G156" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I156" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J156" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="157" spans="1:10" customHeight="1" ht="80">
       <c r="A157" s="0"/>
       <c r="B157" s="0"/>
       <c r="C157" s="0">
-        <v>18097</v>
+        <v>18102</v>
       </c>
       <c r="D157" s="0" t="s">
-        <v>473</v>
+        <v>471</v>
       </c>
       <c r="E157" s="0" t="s">
-        <v>471</v>
+        <v>469</v>
       </c>
       <c r="F157" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G157" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I157" s="0">
-        <v>3</v>
+        <v>29.59</v>
       </c>
       <c r="J157" s="0" t="s">
-        <v>472</v>
+        <v>470</v>
       </c>
     </row>
     <row r="158" spans="1:10" customHeight="1" ht="80">
       <c r="A158" s="0"/>
       <c r="B158" s="0"/>
       <c r="C158" s="0">
-        <v>18102</v>
+        <v>18105</v>
       </c>
       <c r="D158" s="0" t="s">
-        <v>474</v>
+        <v>472</v>
       </c>
       <c r="E158" s="0" t="s">
-        <v>475</v>
+        <v>473</v>
       </c>
       <c r="F158" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G158" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I158" s="0">
-        <v>29.59</v>
+        <v>2.49</v>
       </c>
       <c r="J158" s="0" t="s">
-        <v>476</v>
+        <v>474</v>
       </c>
     </row>
     <row r="159" spans="1:10" customHeight="1" ht="80">
       <c r="A159" s="0"/>
       <c r="B159" s="0"/>
       <c r="C159" s="0">
-        <v>18102</v>
+        <v>18103</v>
       </c>
       <c r="D159" s="0" t="s">
+        <v>475</v>
+      </c>
+      <c r="E159" s="0" t="s">
+        <v>476</v>
+      </c>
+      <c r="F159" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G159" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I159" s="0">
+        <v>7.48</v>
+      </c>
+      <c r="J159" s="0" t="s">
         <v>477</v>
-      </c>
-[...13 lines deleted...]
-        <v>476</v>
       </c>
     </row>
     <row r="160" spans="1:10" customHeight="1" ht="80">
       <c r="A160" s="0"/>
       <c r="B160" s="0"/>
       <c r="C160" s="0">
-        <v>18105</v>
+        <v>26392</v>
       </c>
       <c r="D160" s="0" t="s">
         <v>478</v>
       </c>
       <c r="E160" s="0" t="s">
         <v>479</v>
       </c>
       <c r="F160" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G160" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I160" s="0">
-        <v>2.49</v>
+        <v>25.44</v>
       </c>
       <c r="J160" s="0" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
     </row>
     <row r="161" spans="1:10" customHeight="1" ht="80">
       <c r="A161" s="0"/>
       <c r="B161" s="0"/>
       <c r="C161" s="0">
-        <v>18103</v>
+        <v>26393</v>
       </c>
       <c r="D161" s="0" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="E161" s="0" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
       <c r="F161" s="0" t="s">
-        <v>11</v>
+        <v>480</v>
       </c>
       <c r="G161" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I161" s="0">
-        <v>7.48</v>
+        <v>28.34</v>
       </c>
       <c r="J161" s="0" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
     </row>
     <row r="162" spans="1:10" customHeight="1" ht="80">
       <c r="A162" s="0"/>
       <c r="B162" s="0"/>
       <c r="C162" s="0">
-        <v>26392</v>
+        <v>13877</v>
       </c>
       <c r="D162" s="0" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="E162" s="0" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
       <c r="F162" s="0" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="G162" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I162" s="0">
-        <v>25.44</v>
+        <v>3.19</v>
       </c>
       <c r="J162" s="0" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="163" spans="1:10" customHeight="1" ht="80">
       <c r="A163" s="0"/>
       <c r="B163" s="0"/>
       <c r="C163" s="0">
-        <v>26393</v>
+        <v>18111</v>
       </c>
       <c r="D163" s="0" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="E163" s="0" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="F163" s="0" t="s">
-        <v>486</v>
+        <v>11</v>
       </c>
       <c r="G163" s="0" t="s">
-        <v>16</v>
+        <v>297</v>
       </c>
       <c r="I163" s="0">
-        <v>28.34</v>
+        <v>16.99</v>
       </c>
       <c r="J163" s="0" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
     </row>
     <row r="164" spans="1:10" customHeight="1" ht="80">
       <c r="A164" s="0"/>
       <c r="B164" s="0"/>
       <c r="C164" s="0">
-        <v>13877</v>
+        <v>18114</v>
       </c>
       <c r="D164" s="0" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="E164" s="0" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
       <c r="F164" s="0" t="s">
-        <v>493</v>
+        <v>20</v>
       </c>
       <c r="G164" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I164" s="0">
-        <v>3.19</v>
+        <v>5.56</v>
       </c>
       <c r="J164" s="0" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="165" spans="1:10" customHeight="1" ht="80">
       <c r="A165" s="0"/>
       <c r="B165" s="0"/>
       <c r="C165" s="0">
-        <v>18111</v>
+        <v>18119</v>
       </c>
       <c r="D165" s="0" t="s">
         <v>495</v>
       </c>
       <c r="E165" s="0" t="s">
         <v>496</v>
       </c>
       <c r="F165" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G165" s="0" t="s">
-        <v>297</v>
+        <v>497</v>
       </c>
       <c r="I165" s="0">
-        <v>16.99</v>
+        <v>9.17</v>
       </c>
       <c r="J165" s="0" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="166" spans="1:10" customHeight="1" ht="80">
       <c r="A166" s="0"/>
       <c r="B166" s="0"/>
       <c r="C166" s="0">
-        <v>18114</v>
+        <v>26396</v>
       </c>
       <c r="D166" s="0" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="E166" s="0" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="F166" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G166" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I166" s="0">
-        <v>5.56</v>
+        <v>10.53</v>
       </c>
       <c r="J166" s="0" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="167" spans="1:10" customHeight="1" ht="80">
       <c r="A167" s="0"/>
       <c r="B167" s="0"/>
       <c r="C167" s="0">
-        <v>18119</v>
+        <v>26396</v>
       </c>
       <c r="D167" s="0" t="s">
+        <v>502</v>
+      </c>
+      <c r="E167" s="0" t="s">
+        <v>500</v>
+      </c>
+      <c r="F167" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G167" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I167" s="0">
+        <v>10.53</v>
+      </c>
+      <c r="J167" s="0" t="s">
         <v>501</v>
-      </c>
-[...13 lines deleted...]
-        <v>504</v>
       </c>
     </row>
     <row r="168" spans="1:10" customHeight="1" ht="80">
       <c r="A168" s="0"/>
       <c r="B168" s="0"/>
       <c r="C168" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D168" s="0" t="s">
+        <v>503</v>
+      </c>
+      <c r="E168" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F168" s="0" t="s">
         <v>505</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G168" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I168" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J168" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="169" spans="1:10" customHeight="1" ht="80">
       <c r="A169" s="0"/>
       <c r="B169" s="0"/>
       <c r="C169" s="0">
-        <v>26396</v>
+        <v>26402</v>
       </c>
       <c r="D169" s="0" t="s">
+        <v>507</v>
+      </c>
+      <c r="E169" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F169" s="0" t="s">
         <v>508</v>
-      </c>
-[...4 lines deleted...]
-        <v>340</v>
       </c>
       <c r="G169" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I169" s="0">
-        <v>10.53</v>
+        <v>9.68</v>
       </c>
       <c r="J169" s="0" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
     </row>
     <row r="170" spans="1:10" customHeight="1" ht="80">
       <c r="A170" s="0"/>
       <c r="B170" s="0"/>
       <c r="C170" s="0">
         <v>26402</v>
       </c>
       <c r="D170" s="0" t="s">
         <v>509</v>
       </c>
       <c r="E170" s="0" t="s">
+        <v>504</v>
+      </c>
+      <c r="F170" s="0" t="s">
         <v>510</v>
-      </c>
-[...1 lines deleted...]
-        <v>511</v>
       </c>
       <c r="G170" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I170" s="0">
         <v>9.68</v>
       </c>
       <c r="J170" s="0" t="s">
-        <v>512</v>
+        <v>506</v>
       </c>
     </row>
     <row r="171" spans="1:10" customHeight="1" ht="80">
       <c r="A171" s="0"/>
       <c r="B171" s="0"/>
       <c r="C171" s="0">
-        <v>26402</v>
+        <v>18125</v>
       </c>
       <c r="D171" s="0" t="s">
-        <v>513</v>
+        <v>511</v>
       </c>
       <c r="E171" s="0" t="s">
-        <v>510</v>
+        <v>512</v>
       </c>
       <c r="F171" s="0" t="s">
-        <v>514</v>
+        <v>11</v>
       </c>
       <c r="G171" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I171" s="0">
-        <v>9.68</v>
+        <v>25.22</v>
       </c>
       <c r="J171" s="0" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
     </row>
     <row r="172" spans="1:10" customHeight="1" ht="80">
       <c r="A172" s="0"/>
       <c r="B172" s="0"/>
       <c r="C172" s="0">
-        <v>26402</v>
+        <v>13893</v>
       </c>
       <c r="D172" s="0" t="s">
+        <v>514</v>
+      </c>
+      <c r="E172" s="0" t="s">
         <v>515</v>
       </c>
-      <c r="E172" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F172" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G172" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I172" s="0">
+        <v>3.33</v>
+      </c>
+      <c r="J172" s="0" t="s">
         <v>516</v>
-      </c>
-[...7 lines deleted...]
-        <v>512</v>
       </c>
     </row>
     <row r="173" spans="1:10" customHeight="1" ht="80">
       <c r="A173" s="0"/>
       <c r="B173" s="0"/>
       <c r="C173" s="0">
-        <v>18125</v>
+        <v>18134</v>
       </c>
       <c r="D173" s="0" t="s">
         <v>517</v>
       </c>
       <c r="E173" s="0" t="s">
         <v>518</v>
       </c>
       <c r="F173" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G173" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I173" s="0">
-        <v>25.22</v>
+        <v>8.59</v>
       </c>
       <c r="J173" s="0" t="s">
         <v>519</v>
       </c>
     </row>
     <row r="174" spans="1:10" customHeight="1" ht="80">
       <c r="A174" s="0"/>
       <c r="B174" s="0"/>
       <c r="C174" s="0">
-        <v>13893</v>
+        <v>18135</v>
       </c>
       <c r="D174" s="0" t="s">
         <v>520</v>
       </c>
       <c r="E174" s="0" t="s">
         <v>521</v>
       </c>
       <c r="F174" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G174" s="0" t="s">
-        <v>35</v>
+        <v>77</v>
       </c>
       <c r="I174" s="0">
-        <v>3.33</v>
+        <v>7.37</v>
       </c>
       <c r="J174" s="0" t="s">
         <v>522</v>
       </c>
     </row>
     <row r="175" spans="1:10" customHeight="1" ht="80">
       <c r="A175" s="0"/>
       <c r="B175" s="0"/>
       <c r="C175" s="0">
-        <v>18134</v>
+        <v>18137</v>
       </c>
       <c r="D175" s="0" t="s">
         <v>523</v>
       </c>
       <c r="E175" s="0" t="s">
         <v>524</v>
       </c>
       <c r="F175" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G175" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I175" s="0">
-        <v>8.59</v>
+        <v>5.99</v>
       </c>
       <c r="J175" s="0" t="s">
         <v>525</v>
       </c>
     </row>
     <row r="176" spans="1:10" customHeight="1" ht="80">
       <c r="A176" s="0"/>
       <c r="B176" s="0"/>
       <c r="C176" s="0">
-        <v>18135</v>
+        <v>18130</v>
       </c>
       <c r="D176" s="0" t="s">
         <v>526</v>
       </c>
       <c r="E176" s="0" t="s">
         <v>527</v>
       </c>
       <c r="F176" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G176" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I176" s="0">
-        <v>7.37</v>
+        <v>7.71</v>
       </c>
       <c r="J176" s="0" t="s">
         <v>528</v>
       </c>
     </row>
     <row r="177" spans="1:10" customHeight="1" ht="80">
       <c r="A177" s="0"/>
       <c r="B177" s="0"/>
       <c r="C177" s="0">
-        <v>18137</v>
+        <v>18131</v>
       </c>
       <c r="D177" s="0" t="s">
         <v>529</v>
       </c>
       <c r="E177" s="0" t="s">
         <v>530</v>
       </c>
       <c r="F177" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G177" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I177" s="0">
-        <v>5.99</v>
+        <v>13.65</v>
       </c>
       <c r="J177" s="0" t="s">
         <v>531</v>
       </c>
     </row>
     <row r="178" spans="1:10" customHeight="1" ht="80">
       <c r="A178" s="0"/>
       <c r="B178" s="0"/>
       <c r="C178" s="0">
-        <v>18130</v>
+        <v>18148</v>
       </c>
       <c r="D178" s="0" t="s">
         <v>532</v>
       </c>
       <c r="E178" s="0" t="s">
         <v>533</v>
       </c>
       <c r="F178" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G178" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I178" s="0">
-        <v>7.71</v>
+        <v>6.7</v>
       </c>
       <c r="J178" s="0" t="s">
         <v>534</v>
       </c>
     </row>
     <row r="179" spans="1:10" customHeight="1" ht="80">
       <c r="A179" s="0"/>
       <c r="B179" s="0"/>
       <c r="C179" s="0">
-        <v>18131</v>
+        <v>26425</v>
       </c>
       <c r="D179" s="0" t="s">
         <v>535</v>
       </c>
       <c r="E179" s="0" t="s">
         <v>536</v>
       </c>
       <c r="F179" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G179" s="0" t="s">
-        <v>77</v>
+        <v>97</v>
       </c>
       <c r="I179" s="0">
-        <v>13.65</v>
+        <v>10.15</v>
       </c>
       <c r="J179" s="0" t="s">
         <v>537</v>
       </c>
     </row>
     <row r="180" spans="1:10" customHeight="1" ht="80">
       <c r="A180" s="0"/>
       <c r="B180" s="0"/>
       <c r="C180" s="0">
-        <v>18146</v>
+        <v>18150</v>
       </c>
       <c r="D180" s="0" t="s">
         <v>538</v>
       </c>
       <c r="E180" s="0" t="s">
         <v>539</v>
       </c>
       <c r="F180" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G180" s="0" t="s">
         <v>97</v>
       </c>
       <c r="I180" s="0">
-        <v>3.88</v>
+        <v>50.04</v>
       </c>
       <c r="J180" s="0" t="s">
         <v>540</v>
       </c>
     </row>
     <row r="181" spans="1:10" customHeight="1" ht="80">
       <c r="A181" s="0"/>
       <c r="B181" s="0"/>
       <c r="C181" s="0">
-        <v>18148</v>
+        <v>18164</v>
       </c>
       <c r="D181" s="0" t="s">
         <v>541</v>
       </c>
       <c r="E181" s="0" t="s">
         <v>542</v>
       </c>
       <c r="F181" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G181" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I181" s="0">
-        <v>6.7</v>
+        <v>33.8</v>
       </c>
       <c r="J181" s="0" t="s">
         <v>543</v>
       </c>
     </row>
     <row r="182" spans="1:10" customHeight="1" ht="80">
       <c r="A182" s="0"/>
       <c r="B182" s="0"/>
       <c r="C182" s="0">
-        <v>26425</v>
+        <v>18161</v>
       </c>
       <c r="D182" s="0" t="s">
         <v>544</v>
       </c>
       <c r="E182" s="0" t="s">
         <v>545</v>
       </c>
       <c r="F182" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G182" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I182" s="0">
-        <v>10.15</v>
+        <v>65.88</v>
       </c>
       <c r="J182" s="0" t="s">
         <v>546</v>
       </c>
     </row>
     <row r="183" spans="1:10" customHeight="1" ht="80">
       <c r="A183" s="0"/>
       <c r="B183" s="0"/>
       <c r="C183" s="0">
-        <v>18150</v>
+        <v>13917</v>
       </c>
       <c r="D183" s="0" t="s">
         <v>547</v>
       </c>
       <c r="E183" s="0" t="s">
         <v>548</v>
       </c>
       <c r="F183" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G183" s="0" t="s">
-        <v>97</v>
+        <v>21</v>
       </c>
       <c r="I183" s="0">
-        <v>50.04</v>
+        <v>9.140000000000001</v>
       </c>
       <c r="J183" s="0" t="s">
         <v>549</v>
       </c>
     </row>
     <row r="184" spans="1:10" customHeight="1" ht="80">
       <c r="A184" s="0"/>
       <c r="B184" s="0"/>
       <c r="C184" s="0">
-        <v>18164</v>
+        <v>13918</v>
       </c>
       <c r="D184" s="0" t="s">
         <v>550</v>
       </c>
       <c r="E184" s="0" t="s">
         <v>551</v>
       </c>
       <c r="F184" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G184" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I184" s="0">
-        <v>33.8</v>
+        <v>13.82</v>
       </c>
       <c r="J184" s="0" t="s">
         <v>552</v>
       </c>
     </row>
     <row r="185" spans="1:10" customHeight="1" ht="80">
       <c r="A185" s="0"/>
       <c r="B185" s="0"/>
       <c r="C185" s="0">
-        <v>18161</v>
+        <v>13918</v>
       </c>
       <c r="D185" s="0" t="s">
         <v>553</v>
       </c>
       <c r="E185" s="0" t="s">
-        <v>554</v>
+        <v>551</v>
       </c>
       <c r="F185" s="0" t="s">
-        <v>29</v>
+        <v>340</v>
       </c>
       <c r="G185" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I185" s="0">
-        <v>65.88</v>
+        <v>13.82</v>
       </c>
       <c r="J185" s="0" t="s">
-        <v>555</v>
+        <v>552</v>
       </c>
     </row>
     <row r="186" spans="1:10" customHeight="1" ht="80">
       <c r="A186" s="0"/>
       <c r="B186" s="0"/>
       <c r="C186" s="0">
-        <v>13917</v>
+        <v>26470</v>
       </c>
       <c r="D186" s="0" t="s">
-        <v>556</v>
+        <v>554</v>
       </c>
       <c r="E186" s="0" t="s">
-        <v>557</v>
+        <v>555</v>
       </c>
       <c r="F186" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G186" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I186" s="0">
-        <v>9.140000000000001</v>
+        <v>79.06</v>
       </c>
       <c r="J186" s="0" t="s">
-        <v>558</v>
+        <v>556</v>
       </c>
     </row>
     <row r="187" spans="1:10" customHeight="1" ht="80">
       <c r="A187" s="0"/>
       <c r="B187" s="0"/>
       <c r="C187" s="0">
-        <v>13918</v>
+        <v>26469</v>
       </c>
       <c r="D187" s="0" t="s">
-        <v>559</v>
+        <v>557</v>
       </c>
       <c r="E187" s="0" t="s">
-        <v>560</v>
+        <v>558</v>
       </c>
       <c r="F187" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G187" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I187" s="0">
-        <v>13.82</v>
+        <v>20.45</v>
       </c>
       <c r="J187" s="0" t="s">
-        <v>561</v>
+        <v>559</v>
       </c>
     </row>
     <row r="188" spans="1:10" customHeight="1" ht="80">
       <c r="A188" s="0"/>
       <c r="B188" s="0"/>
       <c r="C188" s="0">
-        <v>13918</v>
+        <v>18172</v>
       </c>
       <c r="D188" s="0" t="s">
+        <v>560</v>
+      </c>
+      <c r="E188" s="0" t="s">
+        <v>561</v>
+      </c>
+      <c r="F188" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G188" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I188" s="0">
+        <v>16.72</v>
+      </c>
+      <c r="J188" s="0" t="s">
         <v>562</v>
-      </c>
-[...13 lines deleted...]
-        <v>561</v>
       </c>
     </row>
     <row r="189" spans="1:10" customHeight="1" ht="80">
       <c r="A189" s="0"/>
       <c r="B189" s="0"/>
       <c r="C189" s="0">
-        <v>26470</v>
+        <v>18173</v>
       </c>
       <c r="D189" s="0" t="s">
         <v>563</v>
       </c>
       <c r="E189" s="0" t="s">
         <v>564</v>
       </c>
       <c r="F189" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G189" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I189" s="0">
-        <v>79.06</v>
+        <v>0.5600000000000001</v>
       </c>
       <c r="J189" s="0" t="s">
         <v>565</v>
       </c>
     </row>
     <row r="190" spans="1:10" customHeight="1" ht="80">
       <c r="A190" s="0"/>
       <c r="B190" s="0"/>
       <c r="C190" s="0">
-        <v>26469</v>
+        <v>26483</v>
       </c>
       <c r="D190" s="0" t="s">
         <v>566</v>
       </c>
       <c r="E190" s="0" t="s">
         <v>567</v>
       </c>
       <c r="F190" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G190" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I190" s="0">
-        <v>20.45</v>
+        <v>17.13</v>
       </c>
       <c r="J190" s="0" t="s">
         <v>568</v>
       </c>
     </row>
     <row r="191" spans="1:10" customHeight="1" ht="80">
       <c r="A191" s="0"/>
       <c r="B191" s="0"/>
       <c r="C191" s="0">
-        <v>18172</v>
+        <v>25892</v>
       </c>
       <c r="D191" s="0" t="s">
         <v>569</v>
       </c>
       <c r="E191" s="0" t="s">
         <v>570</v>
       </c>
       <c r="F191" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G191" s="0" t="s">
-        <v>12</v>
+        <v>571</v>
       </c>
       <c r="I191" s="0">
-        <v>16.72</v>
+        <v>18.5</v>
       </c>
       <c r="J191" s="0" t="s">
-        <v>571</v>
+        <v>572</v>
       </c>
     </row>
     <row r="192" spans="1:10" customHeight="1" ht="80">
       <c r="A192" s="0"/>
       <c r="B192" s="0"/>
       <c r="C192" s="0">
-        <v>18173</v>
+        <v>25892</v>
       </c>
       <c r="D192" s="0" t="s">
+        <v>573</v>
+      </c>
+      <c r="E192" s="0" t="s">
+        <v>570</v>
+      </c>
+      <c r="F192" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G192" s="0" t="s">
+        <v>571</v>
+      </c>
+      <c r="I192" s="0">
+        <v>18.5</v>
+      </c>
+      <c r="J192" s="0" t="s">
         <v>572</v>
-      </c>
-[...13 lines deleted...]
-        <v>574</v>
       </c>
     </row>
     <row r="193" spans="1:10" customHeight="1" ht="80">
       <c r="A193" s="0"/>
       <c r="B193" s="0"/>
       <c r="C193" s="0">
-        <v>26483</v>
+        <v>18175</v>
       </c>
       <c r="D193" s="0" t="s">
+        <v>574</v>
+      </c>
+      <c r="E193" s="0" t="s">
         <v>575</v>
-      </c>
-[...1 lines deleted...]
-        <v>576</v>
       </c>
       <c r="F193" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G193" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I193" s="0">
-        <v>17.13</v>
+        <v>14.36</v>
       </c>
       <c r="J193" s="0" t="s">
-        <v>577</v>
+        <v>576</v>
       </c>
     </row>
     <row r="194" spans="1:10" customHeight="1" ht="80">
       <c r="A194" s="0"/>
       <c r="B194" s="0"/>
       <c r="C194" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D194" s="0" t="s">
+        <v>577</v>
+      </c>
+      <c r="E194" s="0" t="s">
         <v>578</v>
       </c>
-      <c r="E194" s="0" t="s">
+      <c r="F194" s="0" t="s">
+        <v>141</v>
+      </c>
+      <c r="G194" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I194" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J194" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="195" spans="1:10" customHeight="1" ht="80">
       <c r="A195" s="0"/>
       <c r="B195" s="0"/>
       <c r="C195" s="0">
-        <v>25892</v>
+        <v>18186</v>
       </c>
       <c r="D195" s="0" t="s">
-        <v>582</v>
+        <v>580</v>
       </c>
       <c r="E195" s="0" t="s">
+        <v>578</v>
+      </c>
+      <c r="F195" s="0" t="s">
+        <v>29</v>
+      </c>
+      <c r="G195" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I195" s="0">
+        <v>12.52</v>
+      </c>
+      <c r="J195" s="0" t="s">
         <v>579</v>
-      </c>
-[...10 lines deleted...]
-        <v>581</v>
       </c>
     </row>
     <row r="196" spans="1:10" customHeight="1" ht="80">
       <c r="A196" s="0"/>
       <c r="B196" s="0"/>
       <c r="C196" s="0">
-        <v>18175</v>
+        <v>18186</v>
       </c>
       <c r="D196" s="0" t="s">
-        <v>583</v>
+        <v>581</v>
       </c>
       <c r="E196" s="0" t="s">
-        <v>584</v>
+        <v>578</v>
       </c>
       <c r="F196" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G196" s="0" t="s">
-        <v>12</v>
+        <v>21</v>
       </c>
       <c r="I196" s="0">
-        <v>14.36</v>
+        <v>12.52</v>
       </c>
       <c r="J196" s="0" t="s">
-        <v>585</v>
+        <v>579</v>
       </c>
     </row>
     <row r="197" spans="1:10" customHeight="1" ht="80">
       <c r="A197" s="0"/>
       <c r="B197" s="0"/>
       <c r="C197" s="0">
-        <v>18186</v>
+        <v>18185</v>
       </c>
       <c r="D197" s="0" t="s">
-        <v>586</v>
+        <v>582</v>
       </c>
       <c r="E197" s="0" t="s">
-        <v>587</v>
+        <v>583</v>
       </c>
       <c r="F197" s="0" t="s">
-        <v>141</v>
+        <v>29</v>
       </c>
       <c r="G197" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I197" s="0">
-        <v>12.52</v>
+        <v>8.539999999999999</v>
       </c>
       <c r="J197" s="0" t="s">
-        <v>588</v>
+        <v>584</v>
       </c>
     </row>
     <row r="198" spans="1:10" customHeight="1" ht="80">
       <c r="A198" s="0"/>
       <c r="B198" s="0"/>
       <c r="C198" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D198" s="0" t="s">
-        <v>589</v>
+        <v>585</v>
       </c>
       <c r="E198" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F198" s="0" t="s">
+        <v>340</v>
+      </c>
+      <c r="G198" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I198" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J198" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="199" spans="1:10" customHeight="1" ht="80">
       <c r="A199" s="0"/>
       <c r="B199" s="0"/>
       <c r="C199" s="0">
-        <v>18186</v>
+        <v>26511</v>
       </c>
       <c r="D199" s="0" t="s">
-        <v>590</v>
+        <v>588</v>
       </c>
       <c r="E199" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F199" s="0" t="s">
+        <v>589</v>
+      </c>
+      <c r="G199" s="0" t="s">
+        <v>12</v>
+      </c>
+      <c r="I199" s="0">
+        <v>15.69</v>
+      </c>
+      <c r="J199" s="0" t="s">
         <v>587</v>
-      </c>
-[...10 lines deleted...]
-        <v>588</v>
       </c>
     </row>
     <row r="200" spans="1:10" customHeight="1" ht="80">
       <c r="A200" s="0"/>
       <c r="B200" s="0"/>
       <c r="C200" s="0">
-        <v>18185</v>
+        <v>26511</v>
       </c>
       <c r="D200" s="0" t="s">
+        <v>590</v>
+      </c>
+      <c r="E200" s="0" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="0" t="s">
         <v>591</v>
       </c>
-      <c r="E200" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G200" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I200" s="0">
-        <v>8.539999999999999</v>
+        <v>15.69</v>
       </c>
       <c r="J200" s="0" t="s">
-        <v>593</v>
+        <v>587</v>
       </c>
     </row>
     <row r="201" spans="1:10" customHeight="1" ht="80">
       <c r="A201" s="0"/>
       <c r="B201" s="0"/>
       <c r="C201" s="0">
-        <v>26511</v>
+        <v>18197</v>
       </c>
       <c r="D201" s="0" t="s">
+        <v>592</v>
+      </c>
+      <c r="E201" s="0" t="s">
+        <v>593</v>
+      </c>
+      <c r="F201" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G201" s="0" t="s">
+        <v>297</v>
+      </c>
+      <c r="I201" s="0">
+        <v>21.5</v>
+      </c>
+      <c r="J201" s="0" t="s">
         <v>594</v>
-      </c>
-[...13 lines deleted...]
-        <v>596</v>
       </c>
     </row>
     <row r="202" spans="1:10" customHeight="1" ht="80">
       <c r="A202" s="0"/>
       <c r="B202" s="0"/>
       <c r="C202" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D202" s="0" t="s">
-        <v>597</v>
+        <v>595</v>
       </c>
       <c r="E202" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F202" s="0" t="s">
-        <v>598</v>
+        <v>11</v>
       </c>
       <c r="G202" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I202" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J202" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="203" spans="1:10" customHeight="1" ht="80">
       <c r="A203" s="0"/>
       <c r="B203" s="0"/>
       <c r="C203" s="0">
-        <v>26511</v>
+        <v>18199</v>
       </c>
       <c r="D203" s="0" t="s">
-        <v>599</v>
+        <v>598</v>
       </c>
       <c r="E203" s="0" t="s">
-        <v>595</v>
+        <v>596</v>
       </c>
       <c r="F203" s="0" t="s">
-        <v>600</v>
+        <v>591</v>
       </c>
       <c r="G203" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I203" s="0">
-        <v>15.69</v>
+        <v>20.14</v>
       </c>
       <c r="J203" s="0" t="s">
-        <v>596</v>
+        <v>597</v>
       </c>
     </row>
     <row r="204" spans="1:10" customHeight="1" ht="80">
       <c r="A204" s="0"/>
       <c r="B204" s="0"/>
       <c r="C204" s="0">
-        <v>18197</v>
+        <v>18210</v>
       </c>
       <c r="D204" s="0" t="s">
-        <v>601</v>
+        <v>599</v>
       </c>
       <c r="E204" s="0" t="s">
-        <v>602</v>
+        <v>600</v>
       </c>
       <c r="F204" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G204" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I204" s="0">
-        <v>21.5</v>
+        <v>9.75</v>
       </c>
       <c r="J204" s="0" t="s">
-        <v>603</v>
+        <v>601</v>
       </c>
     </row>
     <row r="205" spans="1:10" customHeight="1" ht="80">
       <c r="A205" s="0"/>
       <c r="B205" s="0"/>
       <c r="C205" s="0">
-        <v>18199</v>
+        <v>18212</v>
       </c>
       <c r="D205" s="0" t="s">
-        <v>604</v>
+        <v>602</v>
       </c>
       <c r="E205" s="0" t="s">
-        <v>605</v>
+        <v>603</v>
       </c>
       <c r="F205" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G205" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I205" s="0">
-        <v>20.14</v>
+        <v>10.8</v>
       </c>
       <c r="J205" s="0" t="s">
-        <v>606</v>
+        <v>604</v>
       </c>
     </row>
     <row r="206" spans="1:10" customHeight="1" ht="80">
       <c r="A206" s="0"/>
       <c r="B206" s="0"/>
       <c r="C206" s="0">
-        <v>18199</v>
+        <v>13944</v>
       </c>
       <c r="D206" s="0" t="s">
-        <v>607</v>
+        <v>605</v>
       </c>
       <c r="E206" s="0" t="s">
-        <v>605</v>
+        <v>606</v>
       </c>
       <c r="F206" s="0" t="s">
-        <v>600</v>
+        <v>11</v>
       </c>
       <c r="G206" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I206" s="0">
-        <v>20.14</v>
+        <v>7.71</v>
       </c>
       <c r="J206" s="0" t="s">
-        <v>606</v>
+        <v>607</v>
       </c>
     </row>
     <row r="207" spans="1:10" customHeight="1" ht="80">
       <c r="A207" s="0"/>
       <c r="B207" s="0"/>
       <c r="C207" s="0">
-        <v>18212</v>
+        <v>13945</v>
       </c>
       <c r="D207" s="0" t="s">
         <v>608</v>
       </c>
       <c r="E207" s="0" t="s">
         <v>609</v>
       </c>
       <c r="F207" s="0" t="s">
-        <v>34</v>
+        <v>11</v>
       </c>
       <c r="G207" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I207" s="0">
-        <v>10.8</v>
+        <v>8.279999999999999</v>
       </c>
       <c r="J207" s="0" t="s">
         <v>610</v>
       </c>
     </row>
     <row r="208" spans="1:10" customHeight="1" ht="80">
       <c r="A208" s="0"/>
       <c r="B208" s="0"/>
       <c r="C208" s="0">
-        <v>13944</v>
+        <v>13946</v>
       </c>
       <c r="D208" s="0" t="s">
         <v>611</v>
       </c>
       <c r="E208" s="0" t="s">
         <v>612</v>
       </c>
       <c r="F208" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G208" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I208" s="0">
-        <v>7.71</v>
+        <v>5.3</v>
       </c>
       <c r="J208" s="0" t="s">
         <v>613</v>
       </c>
     </row>
     <row r="209" spans="1:10" customHeight="1" ht="80">
       <c r="A209" s="0"/>
       <c r="B209" s="0"/>
       <c r="C209" s="0">
-        <v>13945</v>
+        <v>13947</v>
       </c>
       <c r="D209" s="0" t="s">
         <v>614</v>
       </c>
       <c r="E209" s="0" t="s">
         <v>615</v>
       </c>
       <c r="F209" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G209" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I209" s="0">
-        <v>8.279999999999999</v>
+        <v>21.8</v>
       </c>
       <c r="J209" s="0" t="s">
         <v>616</v>
       </c>
     </row>
     <row r="210" spans="1:10" customHeight="1" ht="80">
       <c r="A210" s="0"/>
       <c r="B210" s="0"/>
       <c r="C210" s="0">
-        <v>13946</v>
+        <v>26538</v>
       </c>
       <c r="D210" s="0" t="s">
         <v>617</v>
       </c>
       <c r="E210" s="0" t="s">
         <v>618</v>
       </c>
       <c r="F210" s="0" t="s">
-        <v>11</v>
+        <v>619</v>
       </c>
       <c r="G210" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I210" s="0">
-        <v>5.3</v>
+        <v>11.34</v>
       </c>
       <c r="J210" s="0" t="s">
-        <v>619</v>
+        <v>620</v>
       </c>
     </row>
     <row r="211" spans="1:10" customHeight="1" ht="80">
       <c r="A211" s="0"/>
       <c r="B211" s="0"/>
       <c r="C211" s="0">
-        <v>13947</v>
+        <v>26538</v>
       </c>
       <c r="D211" s="0" t="s">
-        <v>620</v>
+        <v>621</v>
       </c>
       <c r="E211" s="0" t="s">
-        <v>621</v>
+        <v>618</v>
       </c>
       <c r="F211" s="0" t="s">
-        <v>29</v>
+        <v>622</v>
       </c>
       <c r="G211" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I211" s="0">
-        <v>21.8</v>
+        <v>11.34</v>
       </c>
       <c r="J211" s="0" t="s">
-        <v>622</v>
+        <v>620</v>
       </c>
     </row>
     <row r="212" spans="1:10" customHeight="1" ht="80">
       <c r="A212" s="0"/>
       <c r="B212" s="0"/>
       <c r="C212" s="0">
         <v>26538</v>
       </c>
       <c r="D212" s="0" t="s">
         <v>623</v>
       </c>
       <c r="E212" s="0" t="s">
+        <v>618</v>
+      </c>
+      <c r="F212" s="0" t="s">
         <v>624</v>
-      </c>
-[...1 lines deleted...]
-        <v>625</v>
       </c>
       <c r="G212" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I212" s="0">
         <v>11.34</v>
       </c>
       <c r="J212" s="0" t="s">
-        <v>626</v>
+        <v>620</v>
       </c>
     </row>
     <row r="213" spans="1:10" customHeight="1" ht="80">
       <c r="A213" s="0"/>
       <c r="B213" s="0"/>
       <c r="C213" s="0">
-        <v>26538</v>
+        <v>18214</v>
       </c>
       <c r="D213" s="0" t="s">
+        <v>625</v>
+      </c>
+      <c r="E213" s="0" t="s">
+        <v>626</v>
+      </c>
+      <c r="F213" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G213" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I213" s="0">
+        <v>8.74</v>
+      </c>
+      <c r="J213" s="0" t="s">
         <v>627</v>
-      </c>
-[...13 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="214" spans="1:10" customHeight="1" ht="80">
       <c r="A214" s="0"/>
       <c r="B214" s="0"/>
       <c r="C214" s="0">
-        <v>26538</v>
+        <v>18228</v>
       </c>
       <c r="D214" s="0" t="s">
+        <v>628</v>
+      </c>
+      <c r="E214" s="0" t="s">
         <v>629</v>
       </c>
-      <c r="E214" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F214" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G214" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="I214" s="0">
+        <v>6.95</v>
+      </c>
+      <c r="J214" s="0" t="s">
         <v>630</v>
-      </c>
-[...7 lines deleted...]
-        <v>626</v>
       </c>
     </row>
     <row r="215" spans="1:10" customHeight="1" ht="80">
       <c r="A215" s="0"/>
       <c r="B215" s="0"/>
       <c r="C215" s="0">
-        <v>18214</v>
+        <v>13961</v>
       </c>
       <c r="D215" s="0" t="s">
         <v>631</v>
       </c>
       <c r="E215" s="0" t="s">
         <v>632</v>
       </c>
       <c r="F215" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G215" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I215" s="0">
-        <v>8.74</v>
+        <v>10.61</v>
       </c>
       <c r="J215" s="0" t="s">
         <v>633</v>
       </c>
     </row>
     <row r="216" spans="1:10" customHeight="1" ht="80">
       <c r="A216" s="0"/>
       <c r="B216" s="0"/>
       <c r="C216" s="0">
-        <v>18228</v>
+        <v>26549</v>
       </c>
       <c r="D216" s="0" t="s">
         <v>634</v>
       </c>
       <c r="E216" s="0" t="s">
         <v>635</v>
       </c>
       <c r="F216" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G216" s="0" t="s">
-        <v>97</v>
+        <v>12</v>
       </c>
       <c r="I216" s="0">
-        <v>6.95</v>
+        <v>11.03</v>
       </c>
       <c r="J216" s="0" t="s">
         <v>636</v>
       </c>
     </row>
     <row r="217" spans="1:10" customHeight="1" ht="80">
       <c r="A217" s="0"/>
       <c r="B217" s="0"/>
       <c r="C217" s="0">
-        <v>13961</v>
+        <v>26549</v>
       </c>
       <c r="D217" s="0" t="s">
         <v>637</v>
       </c>
       <c r="E217" s="0" t="s">
-        <v>638</v>
+        <v>635</v>
       </c>
       <c r="F217" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G217" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I217" s="0">
-        <v>10.61</v>
+        <v>11.03</v>
       </c>
       <c r="J217" s="0" t="s">
-        <v>639</v>
+        <v>636</v>
       </c>
     </row>
     <row r="218" spans="1:10" customHeight="1" ht="80">
       <c r="A218" s="0"/>
       <c r="B218" s="0"/>
       <c r="C218" s="0">
-        <v>26549</v>
+        <v>17095</v>
       </c>
       <c r="D218" s="0" t="s">
+        <v>638</v>
+      </c>
+      <c r="E218" s="0" t="s">
+        <v>639</v>
+      </c>
+      <c r="F218" s="0" t="s">
         <v>640</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G218" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I218" s="0">
-        <v>11.03</v>
+        <v>7.71</v>
       </c>
       <c r="J218" s="0" t="s">
-        <v>642</v>
+        <v>641</v>
       </c>
     </row>
     <row r="219" spans="1:10" customHeight="1" ht="80">
       <c r="A219" s="0"/>
       <c r="B219" s="0"/>
       <c r="C219" s="0">
-        <v>26549</v>
+        <v>18243</v>
       </c>
       <c r="D219" s="0" t="s">
+        <v>642</v>
+      </c>
+      <c r="E219" s="0" t="s">
         <v>643</v>
       </c>
-      <c r="E219" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F219" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G219" s="0" t="s">
-        <v>12</v>
+        <v>35</v>
       </c>
       <c r="I219" s="0">
-        <v>11.03</v>
+        <v>6.97</v>
       </c>
       <c r="J219" s="0" t="s">
-        <v>642</v>
+        <v>644</v>
       </c>
     </row>
     <row r="220" spans="1:10" customHeight="1" ht="80">
       <c r="A220" s="0"/>
       <c r="B220" s="0"/>
       <c r="C220" s="0">
-        <v>17095</v>
+        <v>26569</v>
       </c>
       <c r="D220" s="0" t="s">
-        <v>644</v>
+        <v>645</v>
       </c>
       <c r="E220" s="0" t="s">
-        <v>645</v>
+        <v>646</v>
       </c>
       <c r="F220" s="0" t="s">
-        <v>646</v>
+        <v>11</v>
       </c>
       <c r="G220" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I220" s="0">
-        <v>7.71</v>
+        <v>12.1</v>
       </c>
       <c r="J220" s="0" t="s">
         <v>647</v>
       </c>
     </row>
     <row r="221" spans="1:10" customHeight="1" ht="80">
       <c r="A221" s="0"/>
       <c r="B221" s="0"/>
       <c r="C221" s="0">
-        <v>18243</v>
+        <v>17100</v>
       </c>
       <c r="D221" s="0" t="s">
         <v>648</v>
       </c>
       <c r="E221" s="0" t="s">
         <v>649</v>
       </c>
       <c r="F221" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G221" s="0" t="s">
         <v>35</v>
       </c>
       <c r="I221" s="0">
-        <v>6.97</v>
+        <v>5.89</v>
       </c>
       <c r="J221" s="0" t="s">
         <v>650</v>
       </c>
     </row>
     <row r="222" spans="1:10" customHeight="1" ht="80">
       <c r="A222" s="0"/>
       <c r="B222" s="0"/>
       <c r="C222" s="0">
-        <v>26569</v>
+        <v>17103</v>
       </c>
       <c r="D222" s="0" t="s">
         <v>651</v>
       </c>
       <c r="E222" s="0" t="s">
         <v>652</v>
       </c>
       <c r="F222" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G222" s="0" t="s">
-        <v>12</v>
+        <v>297</v>
       </c>
       <c r="I222" s="0">
-        <v>12.1</v>
+        <v>7.72</v>
       </c>
       <c r="J222" s="0" t="s">
         <v>653</v>
       </c>
     </row>
     <row r="223" spans="1:10" customHeight="1" ht="80">
       <c r="A223" s="0"/>
       <c r="B223" s="0"/>
       <c r="C223" s="0">
-        <v>17100</v>
+        <v>17104</v>
       </c>
       <c r="D223" s="0" t="s">
         <v>654</v>
       </c>
       <c r="E223" s="0" t="s">
         <v>655</v>
       </c>
       <c r="F223" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G223" s="0" t="s">
-        <v>35</v>
+        <v>297</v>
       </c>
       <c r="I223" s="0">
-        <v>5.89</v>
+        <v>12.54</v>
       </c>
       <c r="J223" s="0" t="s">
         <v>656</v>
       </c>
     </row>
     <row r="224" spans="1:10" customHeight="1" ht="80">
       <c r="A224" s="0"/>
       <c r="B224" s="0"/>
       <c r="C224" s="0">
-        <v>17103</v>
+        <v>17108</v>
       </c>
       <c r="D224" s="0" t="s">
         <v>657</v>
       </c>
       <c r="E224" s="0" t="s">
         <v>658</v>
       </c>
       <c r="F224" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G224" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I224" s="0">
-        <v>7.72</v>
+        <v>4.25</v>
       </c>
       <c r="J224" s="0" t="s">
         <v>659</v>
       </c>
     </row>
     <row r="225" spans="1:10" customHeight="1" ht="80">
       <c r="A225" s="0"/>
       <c r="B225" s="0"/>
       <c r="C225" s="0">
-        <v>17104</v>
+        <v>17111</v>
       </c>
       <c r="D225" s="0" t="s">
         <v>660</v>
       </c>
       <c r="E225" s="0" t="s">
         <v>661</v>
       </c>
       <c r="F225" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G225" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I225" s="0">
-        <v>12.54</v>
+        <v>5.26</v>
       </c>
       <c r="J225" s="0" t="s">
         <v>662</v>
       </c>
     </row>
     <row r="226" spans="1:10" customHeight="1" ht="80">
       <c r="A226" s="0"/>
       <c r="B226" s="0"/>
       <c r="C226" s="0">
-        <v>17108</v>
+        <v>17165</v>
       </c>
       <c r="D226" s="0" t="s">
         <v>663</v>
       </c>
       <c r="E226" s="0" t="s">
         <v>664</v>
       </c>
       <c r="F226" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G226" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I226" s="0">
-        <v>4.25</v>
+        <v>10.34</v>
       </c>
       <c r="J226" s="0" t="s">
         <v>665</v>
       </c>
     </row>
     <row r="227" spans="1:10" customHeight="1" ht="80">
       <c r="A227" s="0"/>
       <c r="B227" s="0"/>
       <c r="C227" s="0">
-        <v>17111</v>
+        <v>17166</v>
       </c>
       <c r="D227" s="0" t="s">
         <v>666</v>
       </c>
       <c r="E227" s="0" t="s">
         <v>667</v>
       </c>
       <c r="F227" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G227" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I227" s="0">
-        <v>5.26</v>
+        <v>19.22</v>
       </c>
       <c r="J227" s="0" t="s">
         <v>668</v>
       </c>
     </row>
     <row r="228" spans="1:10" customHeight="1" ht="80">
       <c r="A228" s="0"/>
       <c r="B228" s="0"/>
       <c r="C228" s="0">
-        <v>17165</v>
+        <v>17173</v>
       </c>
       <c r="D228" s="0" t="s">
         <v>669</v>
       </c>
       <c r="E228" s="0" t="s">
         <v>670</v>
       </c>
       <c r="F228" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G228" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I228" s="0">
-        <v>10.34</v>
+        <v>6.13</v>
       </c>
       <c r="J228" s="0" t="s">
         <v>671</v>
       </c>
     </row>
     <row r="229" spans="1:10" customHeight="1" ht="80">
       <c r="A229" s="0"/>
       <c r="B229" s="0"/>
       <c r="C229" s="0">
-        <v>17166</v>
+        <v>17194</v>
       </c>
       <c r="D229" s="0" t="s">
         <v>672</v>
       </c>
       <c r="E229" s="0" t="s">
         <v>673</v>
       </c>
       <c r="F229" s="0" t="s">
-        <v>11</v>
+        <v>674</v>
       </c>
       <c r="G229" s="0" t="s">
-        <v>12</v>
+        <v>675</v>
       </c>
       <c r="I229" s="0">
-        <v>19.22</v>
+        <v>8.91</v>
       </c>
       <c r="J229" s="0" t="s">
-        <v>674</v>
+        <v>676</v>
       </c>
     </row>
     <row r="230" spans="1:10" customHeight="1" ht="80">
       <c r="A230" s="0"/>
       <c r="B230" s="0"/>
       <c r="C230" s="0">
-        <v>17173</v>
+        <v>17199</v>
       </c>
       <c r="D230" s="0" t="s">
+        <v>677</v>
+      </c>
+      <c r="E230" s="0" t="s">
+        <v>678</v>
+      </c>
+      <c r="F230" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G230" s="0" t="s">
         <v>675</v>
       </c>
-      <c r="E230" s="0" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="I230" s="0">
-        <v>6.13</v>
+        <v>8.94</v>
       </c>
       <c r="J230" s="0" t="s">
-        <v>677</v>
+        <v>679</v>
       </c>
     </row>
     <row r="231" spans="1:10" customHeight="1" ht="80">
       <c r="A231" s="0"/>
       <c r="B231" s="0"/>
       <c r="C231" s="0">
-        <v>17194</v>
+        <v>17229</v>
       </c>
       <c r="D231" s="0" t="s">
-        <v>678</v>
+        <v>680</v>
       </c>
       <c r="E231" s="0" t="s">
-        <v>679</v>
+        <v>681</v>
       </c>
       <c r="F231" s="0" t="s">
-        <v>680</v>
+        <v>141</v>
       </c>
       <c r="G231" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I231" s="0">
-        <v>8.91</v>
+        <v>36.43</v>
       </c>
       <c r="J231" s="0" t="s">
         <v>682</v>
       </c>
     </row>
     <row r="232" spans="1:10" customHeight="1" ht="80">
       <c r="A232" s="0"/>
       <c r="B232" s="0"/>
       <c r="C232" s="0">
-        <v>17199</v>
+        <v>17229</v>
       </c>
       <c r="D232" s="0" t="s">
         <v>683</v>
       </c>
       <c r="E232" s="0" t="s">
-        <v>684</v>
+        <v>681</v>
       </c>
       <c r="F232" s="0" t="s">
-        <v>20</v>
+        <v>327</v>
       </c>
       <c r="G232" s="0" t="s">
-        <v>681</v>
+        <v>12</v>
       </c>
       <c r="I232" s="0">
-        <v>8.94</v>
+        <v>36.43</v>
       </c>
       <c r="J232" s="0" t="s">
-        <v>685</v>
+        <v>682</v>
       </c>
     </row>
     <row r="233" spans="1:10" customHeight="1" ht="80">
       <c r="A233" s="0"/>
       <c r="B233" s="0"/>
       <c r="C233" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D233" s="0" t="s">
-        <v>686</v>
+        <v>684</v>
       </c>
       <c r="E233" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F233" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G233" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I233" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J233" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="234" spans="1:10" customHeight="1" ht="80">
       <c r="A234" s="0"/>
       <c r="B234" s="0"/>
       <c r="C234" s="0">
-        <v>17229</v>
+        <v>17230</v>
       </c>
       <c r="D234" s="0" t="s">
-        <v>689</v>
+        <v>687</v>
       </c>
       <c r="E234" s="0" t="s">
-        <v>687</v>
+        <v>685</v>
       </c>
       <c r="F234" s="0" t="s">
-        <v>327</v>
+        <v>55</v>
       </c>
       <c r="G234" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I234" s="0">
-        <v>36.43</v>
+        <v>20.99</v>
       </c>
       <c r="J234" s="0" t="s">
-        <v>688</v>
+        <v>686</v>
       </c>
     </row>
     <row r="235" spans="1:10" customHeight="1" ht="80">
       <c r="A235" s="0"/>
       <c r="B235" s="0"/>
       <c r="C235" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D235" s="0" t="s">
-        <v>690</v>
+        <v>688</v>
       </c>
       <c r="E235" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F235" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G235" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I235" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J235" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="236" spans="1:10" customHeight="1" ht="80">
       <c r="A236" s="0"/>
       <c r="B236" s="0"/>
       <c r="C236" s="0">
-        <v>17230</v>
+        <v>17231</v>
       </c>
       <c r="D236" s="0" t="s">
-        <v>693</v>
+        <v>691</v>
       </c>
       <c r="E236" s="0" t="s">
-        <v>691</v>
+        <v>689</v>
       </c>
       <c r="F236" s="0" t="s">
         <v>55</v>
       </c>
       <c r="G236" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I236" s="0">
-        <v>20.99</v>
+        <v>16.84</v>
       </c>
       <c r="J236" s="0" t="s">
-        <v>692</v>
+        <v>690</v>
       </c>
     </row>
     <row r="237" spans="1:10" customHeight="1" ht="80">
       <c r="A237" s="0"/>
       <c r="B237" s="0"/>
       <c r="C237" s="0">
-        <v>17231</v>
+        <v>17232</v>
       </c>
       <c r="D237" s="0" t="s">
-        <v>694</v>
+        <v>692</v>
       </c>
       <c r="E237" s="0" t="s">
-        <v>695</v>
+        <v>693</v>
       </c>
       <c r="F237" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G237" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I237" s="0">
-        <v>16.84</v>
+        <v>50.27</v>
       </c>
       <c r="J237" s="0" t="s">
-        <v>696</v>
+        <v>694</v>
       </c>
     </row>
     <row r="238" spans="1:10" customHeight="1" ht="80">
       <c r="A238" s="0"/>
       <c r="B238" s="0"/>
       <c r="C238" s="0">
-        <v>17231</v>
+        <v>17234</v>
       </c>
       <c r="D238" s="0" t="s">
-        <v>697</v>
+        <v>695</v>
       </c>
       <c r="E238" s="0" t="s">
-        <v>695</v>
+        <v>696</v>
       </c>
       <c r="F238" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G238" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I238" s="0">
-        <v>16.84</v>
+        <v>32.08</v>
       </c>
       <c r="J238" s="0" t="s">
-        <v>696</v>
+        <v>697</v>
       </c>
     </row>
     <row r="239" spans="1:10" customHeight="1" ht="80">
       <c r="A239" s="0"/>
       <c r="B239" s="0"/>
       <c r="C239" s="0">
-        <v>17232</v>
+        <v>17234</v>
       </c>
       <c r="D239" s="0" t="s">
         <v>698</v>
       </c>
       <c r="E239" s="0" t="s">
-        <v>699</v>
+        <v>696</v>
       </c>
       <c r="F239" s="0" t="s">
-        <v>55</v>
+        <v>29</v>
       </c>
       <c r="G239" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I239" s="0">
-        <v>50.27</v>
+        <v>32.08</v>
       </c>
       <c r="J239" s="0" t="s">
-        <v>700</v>
+        <v>697</v>
       </c>
     </row>
     <row r="240" spans="1:10" customHeight="1" ht="80">
       <c r="A240" s="0"/>
       <c r="B240" s="0"/>
       <c r="C240" s="0">
-        <v>17234</v>
+        <v>17235</v>
       </c>
       <c r="D240" s="0" t="s">
-        <v>701</v>
+        <v>699</v>
       </c>
       <c r="E240" s="0" t="s">
-        <v>702</v>
+        <v>700</v>
       </c>
       <c r="F240" s="0" t="s">
-        <v>20</v>
+        <v>228</v>
       </c>
       <c r="G240" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I240" s="0">
-        <v>32.08</v>
+        <v>29.51</v>
       </c>
       <c r="J240" s="0" t="s">
-        <v>703</v>
+        <v>701</v>
       </c>
     </row>
     <row r="241" spans="1:10" customHeight="1" ht="80">
       <c r="A241" s="0"/>
       <c r="B241" s="0"/>
       <c r="C241" s="0">
-        <v>17234</v>
+        <v>17260</v>
       </c>
       <c r="D241" s="0" t="s">
+        <v>702</v>
+      </c>
+      <c r="E241" s="0" t="s">
+        <v>703</v>
+      </c>
+      <c r="F241" s="0" t="s">
+        <v>20</v>
+      </c>
+      <c r="G241" s="0" t="s">
+        <v>21</v>
+      </c>
+      <c r="I241" s="0">
+        <v>24.23</v>
+      </c>
+      <c r="J241" s="0" t="s">
         <v>704</v>
-      </c>
-[...13 lines deleted...]
-        <v>703</v>
       </c>
     </row>
     <row r="242" spans="1:10" customHeight="1" ht="80">
       <c r="A242" s="0"/>
       <c r="B242" s="0"/>
       <c r="C242" s="0">
-        <v>17235</v>
+        <v>17279</v>
       </c>
       <c r="D242" s="0" t="s">
         <v>705</v>
       </c>
       <c r="E242" s="0" t="s">
         <v>706</v>
       </c>
       <c r="F242" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G242" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I242" s="0">
-        <v>29.51</v>
+        <v>1.93</v>
       </c>
       <c r="J242" s="0" t="s">
         <v>707</v>
       </c>
     </row>
     <row r="243" spans="1:10" customHeight="1" ht="80">
       <c r="A243" s="0"/>
       <c r="B243" s="0"/>
       <c r="C243" s="0">
-        <v>17260</v>
+        <v>17280</v>
       </c>
       <c r="D243" s="0" t="s">
         <v>708</v>
       </c>
       <c r="E243" s="0" t="s">
         <v>709</v>
       </c>
       <c r="F243" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G243" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I243" s="0">
-        <v>24.23</v>
+        <v>1.93</v>
       </c>
       <c r="J243" s="0" t="s">
         <v>710</v>
       </c>
     </row>
     <row r="244" spans="1:10" customHeight="1" ht="80">
       <c r="A244" s="0"/>
       <c r="B244" s="0"/>
       <c r="C244" s="0">
-        <v>17279</v>
+        <v>17287</v>
       </c>
       <c r="D244" s="0" t="s">
         <v>711</v>
       </c>
       <c r="E244" s="0" t="s">
         <v>712</v>
       </c>
       <c r="F244" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G244" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I244" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J244" s="0" t="s">
         <v>713</v>
       </c>
     </row>
     <row r="245" spans="1:10" customHeight="1" ht="80">
       <c r="A245" s="0"/>
       <c r="B245" s="0"/>
       <c r="C245" s="0">
-        <v>17280</v>
+        <v>17287</v>
       </c>
       <c r="D245" s="0" t="s">
         <v>714</v>
       </c>
       <c r="E245" s="0" t="s">
+        <v>712</v>
+      </c>
+      <c r="F245" s="0" t="s">
         <v>715</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G245" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I245" s="0">
-        <v>1.93</v>
+        <v>23.65</v>
       </c>
       <c r="J245" s="0" t="s">
-        <v>716</v>
+        <v>713</v>
       </c>
     </row>
     <row r="246" spans="1:10" customHeight="1" ht="80">
       <c r="A246" s="0"/>
       <c r="B246" s="0"/>
       <c r="C246" s="0">
-        <v>17287</v>
+        <v>17293</v>
       </c>
       <c r="D246" s="0" t="s">
+        <v>716</v>
+      </c>
+      <c r="E246" s="0" t="s">
         <v>717</v>
       </c>
-      <c r="E246" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F246" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G246" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I246" s="0">
-        <v>23.65</v>
+        <v>13.93</v>
       </c>
       <c r="J246" s="0" t="s">
-        <v>719</v>
+        <v>718</v>
       </c>
     </row>
     <row r="247" spans="1:10" customHeight="1" ht="80">
       <c r="A247" s="0"/>
       <c r="B247" s="0"/>
       <c r="C247" s="0">
-        <v>17287</v>
+        <v>17295</v>
       </c>
       <c r="D247" s="0" t="s">
+        <v>719</v>
+      </c>
+      <c r="E247" s="0" t="s">
         <v>720</v>
       </c>
-      <c r="E247" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F247" s="0" t="s">
-        <v>721</v>
+        <v>29</v>
       </c>
       <c r="G247" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I247" s="0">
-        <v>23.65</v>
+        <v>13.91</v>
       </c>
       <c r="J247" s="0" t="s">
-        <v>719</v>
+        <v>721</v>
       </c>
     </row>
     <row r="248" spans="1:10" customHeight="1" ht="80">
       <c r="A248" s="0"/>
       <c r="B248" s="0"/>
       <c r="C248" s="0">
-        <v>17293</v>
+        <v>17296</v>
       </c>
       <c r="D248" s="0" t="s">
         <v>722</v>
       </c>
       <c r="E248" s="0" t="s">
         <v>723</v>
       </c>
       <c r="F248" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G248" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I248" s="0">
-        <v>13.93</v>
+        <v>14.64</v>
       </c>
       <c r="J248" s="0" t="s">
         <v>724</v>
       </c>
     </row>
     <row r="249" spans="1:10" customHeight="1" ht="80">
       <c r="A249" s="0"/>
       <c r="B249" s="0"/>
       <c r="C249" s="0">
-        <v>17295</v>
+        <v>22041</v>
       </c>
       <c r="D249" s="0" t="s">
         <v>725</v>
       </c>
       <c r="E249" s="0" t="s">
         <v>726</v>
       </c>
       <c r="F249" s="0" t="s">
-        <v>29</v>
+        <v>727</v>
       </c>
       <c r="G249" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I249" s="0">
-        <v>13.91</v>
+        <v>13.17</v>
       </c>
       <c r="J249" s="0" t="s">
-        <v>727</v>
+        <v>728</v>
       </c>
     </row>
     <row r="250" spans="1:10" customHeight="1" ht="80">
       <c r="A250" s="0"/>
       <c r="B250" s="0"/>
       <c r="C250" s="0">
-        <v>17296</v>
+        <v>17336</v>
       </c>
       <c r="D250" s="0" t="s">
-        <v>728</v>
+        <v>729</v>
       </c>
       <c r="E250" s="0" t="s">
-        <v>729</v>
+        <v>730</v>
       </c>
       <c r="F250" s="0" t="s">
-        <v>29</v>
+        <v>141</v>
       </c>
       <c r="G250" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I250" s="0">
-        <v>14.64</v>
+        <v>29.88</v>
       </c>
       <c r="J250" s="0" t="s">
-        <v>730</v>
+        <v>731</v>
       </c>
     </row>
     <row r="251" spans="1:10" customHeight="1" ht="80">
       <c r="A251" s="0"/>
       <c r="B251" s="0"/>
       <c r="C251" s="0">
-        <v>22041</v>
+        <v>17336</v>
       </c>
       <c r="D251" s="0" t="s">
-        <v>731</v>
+        <v>732</v>
       </c>
       <c r="E251" s="0" t="s">
-        <v>732</v>
+        <v>730</v>
       </c>
       <c r="F251" s="0" t="s">
-        <v>733</v>
+        <v>327</v>
       </c>
       <c r="G251" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I251" s="0">
-        <v>13.17</v>
+        <v>29.88</v>
       </c>
       <c r="J251" s="0" t="s">
-        <v>734</v>
+        <v>731</v>
       </c>
     </row>
     <row r="252" spans="1:10" customHeight="1" ht="80">
       <c r="A252" s="0"/>
       <c r="B252" s="0"/>
       <c r="C252" s="0">
-        <v>17336</v>
+        <v>17337</v>
       </c>
       <c r="D252" s="0" t="s">
-        <v>735</v>
+        <v>733</v>
       </c>
       <c r="E252" s="0" t="s">
-        <v>736</v>
+        <v>734</v>
       </c>
       <c r="F252" s="0" t="s">
-        <v>141</v>
+        <v>55</v>
       </c>
       <c r="G252" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I252" s="0">
-        <v>29.88</v>
+        <v>20.44</v>
       </c>
       <c r="J252" s="0" t="s">
-        <v>737</v>
+        <v>735</v>
       </c>
     </row>
     <row r="253" spans="1:10" customHeight="1" ht="80">
       <c r="A253" s="0"/>
       <c r="B253" s="0"/>
       <c r="C253" s="0">
-        <v>17336</v>
+        <v>17362</v>
       </c>
       <c r="D253" s="0" t="s">
-        <v>738</v>
+        <v>736</v>
       </c>
       <c r="E253" s="0" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="F253" s="0" t="s">
-        <v>327</v>
+        <v>20</v>
       </c>
       <c r="G253" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I253" s="0">
-        <v>29.88</v>
+        <v>8.720000000000001</v>
       </c>
       <c r="J253" s="0" t="s">
-        <v>737</v>
+        <v>738</v>
       </c>
     </row>
     <row r="254" spans="1:10" customHeight="1" ht="80">
       <c r="A254" s="0"/>
       <c r="B254" s="0"/>
       <c r="C254" s="0">
-        <v>17337</v>
+        <v>17365</v>
       </c>
       <c r="D254" s="0" t="s">
         <v>739</v>
       </c>
       <c r="E254" s="0" t="s">
         <v>740</v>
       </c>
       <c r="F254" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G254" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I254" s="0">
-        <v>20.44</v>
+        <v>15.15</v>
       </c>
       <c r="J254" s="0" t="s">
         <v>741</v>
       </c>
     </row>
     <row r="255" spans="1:10" customHeight="1" ht="80">
       <c r="A255" s="0"/>
       <c r="B255" s="0"/>
       <c r="C255" s="0">
-        <v>17362</v>
+        <v>17372</v>
       </c>
       <c r="D255" s="0" t="s">
         <v>742</v>
       </c>
       <c r="E255" s="0" t="s">
         <v>743</v>
       </c>
       <c r="F255" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G255" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I255" s="0">
-        <v>8.720000000000001</v>
+        <v>10.61</v>
       </c>
       <c r="J255" s="0" t="s">
         <v>744</v>
       </c>
     </row>
     <row r="256" spans="1:10" customHeight="1" ht="80">
       <c r="A256" s="0"/>
       <c r="B256" s="0"/>
       <c r="C256" s="0">
-        <v>17365</v>
+        <v>26678</v>
       </c>
       <c r="D256" s="0" t="s">
         <v>745</v>
       </c>
       <c r="E256" s="0" t="s">
         <v>746</v>
       </c>
       <c r="F256" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G256" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I256" s="0">
-        <v>15.15</v>
+        <v>12.69</v>
       </c>
       <c r="J256" s="0" t="s">
         <v>747</v>
       </c>
     </row>
     <row r="257" spans="1:10" customHeight="1" ht="80">
       <c r="A257" s="0"/>
       <c r="B257" s="0"/>
       <c r="C257" s="0">
-        <v>17372</v>
+        <v>26690</v>
       </c>
       <c r="D257" s="0" t="s">
         <v>748</v>
       </c>
       <c r="E257" s="0" t="s">
         <v>749</v>
       </c>
       <c r="F257" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G257" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I257" s="0">
-        <v>10.61</v>
+        <v>11.48</v>
       </c>
       <c r="J257" s="0" t="s">
         <v>750</v>
       </c>
     </row>
     <row r="258" spans="1:10" customHeight="1" ht="80">
       <c r="A258" s="0"/>
       <c r="B258" s="0"/>
       <c r="C258" s="0">
-        <v>26678</v>
+        <v>26690</v>
       </c>
       <c r="D258" s="0" t="s">
         <v>751</v>
       </c>
       <c r="E258" s="0" t="s">
-        <v>752</v>
+        <v>749</v>
       </c>
       <c r="F258" s="0" t="s">
-        <v>20</v>
+        <v>141</v>
       </c>
       <c r="G258" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I258" s="0">
-        <v>12.69</v>
+        <v>11.48</v>
       </c>
       <c r="J258" s="0" t="s">
-        <v>753</v>
+        <v>750</v>
       </c>
     </row>
     <row r="259" spans="1:10" customHeight="1" ht="80">
       <c r="A259" s="0"/>
       <c r="B259" s="0"/>
       <c r="C259" s="0">
-        <v>26690</v>
+        <v>26691</v>
       </c>
       <c r="D259" s="0" t="s">
-        <v>754</v>
+        <v>752</v>
       </c>
       <c r="E259" s="0" t="s">
-        <v>755</v>
+        <v>753</v>
       </c>
       <c r="F259" s="0" t="s">
         <v>327</v>
       </c>
       <c r="G259" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I259" s="0">
-        <v>11.48</v>
+        <v>7.48</v>
       </c>
       <c r="J259" s="0" t="s">
-        <v>756</v>
+        <v>754</v>
       </c>
     </row>
     <row r="260" spans="1:10" customHeight="1" ht="80">
       <c r="A260" s="0"/>
       <c r="B260" s="0"/>
       <c r="C260" s="0">
-        <v>26690</v>
+        <v>17395</v>
       </c>
       <c r="D260" s="0" t="s">
-        <v>757</v>
+        <v>755</v>
       </c>
       <c r="E260" s="0" t="s">
-        <v>755</v>
+        <v>756</v>
       </c>
       <c r="F260" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G260" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I260" s="0">
-        <v>11.48</v>
+        <v>30.97</v>
       </c>
       <c r="J260" s="0" t="s">
-        <v>756</v>
+        <v>757</v>
       </c>
     </row>
     <row r="261" spans="1:10" customHeight="1" ht="80">
       <c r="A261" s="0"/>
       <c r="B261" s="0"/>
       <c r="C261" s="0">
-        <v>26691</v>
+        <v>17395</v>
       </c>
       <c r="D261" s="0" t="s">
         <v>758</v>
       </c>
       <c r="E261" s="0" t="s">
-        <v>759</v>
+        <v>756</v>
       </c>
       <c r="F261" s="0" t="s">
-        <v>327</v>
+        <v>141</v>
       </c>
       <c r="G261" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I261" s="0">
-        <v>7.48</v>
+        <v>30.97</v>
       </c>
       <c r="J261" s="0" t="s">
-        <v>760</v>
+        <v>757</v>
       </c>
     </row>
     <row r="262" spans="1:10" customHeight="1" ht="80">
       <c r="A262" s="0"/>
       <c r="B262" s="0"/>
       <c r="C262" s="0">
         <v>17395</v>
       </c>
       <c r="D262" s="0" t="s">
-        <v>761</v>
+        <v>759</v>
       </c>
       <c r="E262" s="0" t="s">
-        <v>762</v>
+        <v>756</v>
       </c>
       <c r="F262" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G262" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I262" s="0">
         <v>30.97</v>
       </c>
       <c r="J262" s="0" t="s">
-        <v>763</v>
+        <v>757</v>
       </c>
     </row>
     <row r="263" spans="1:10" customHeight="1" ht="80">
       <c r="A263" s="0"/>
       <c r="B263" s="0"/>
       <c r="C263" s="0">
-        <v>17395</v>
+        <v>17398</v>
       </c>
       <c r="D263" s="0" t="s">
-        <v>764</v>
+        <v>760</v>
       </c>
       <c r="E263" s="0" t="s">
-        <v>762</v>
+        <v>761</v>
       </c>
       <c r="F263" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G263" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I263" s="0">
-        <v>30.97</v>
+        <v>4.15</v>
       </c>
       <c r="J263" s="0" t="s">
-        <v>763</v>
+        <v>762</v>
       </c>
     </row>
     <row r="264" spans="1:10" customHeight="1" ht="80">
       <c r="A264" s="0"/>
       <c r="B264" s="0"/>
       <c r="C264" s="0">
-        <v>17395</v>
+        <v>17407</v>
       </c>
       <c r="D264" s="0" t="s">
+        <v>763</v>
+      </c>
+      <c r="E264" s="0" t="s">
+        <v>764</v>
+      </c>
+      <c r="F264" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G264" s="0" t="s">
+        <v>77</v>
+      </c>
+      <c r="I264" s="0">
+        <v>19.66</v>
+      </c>
+      <c r="J264" s="0" t="s">
         <v>765</v>
-      </c>
-[...13 lines deleted...]
-        <v>763</v>
       </c>
     </row>
     <row r="265" spans="1:10" customHeight="1" ht="80">
       <c r="A265" s="0"/>
       <c r="B265" s="0"/>
       <c r="C265" s="0">
-        <v>17398</v>
+        <v>17417</v>
       </c>
       <c r="D265" s="0" t="s">
         <v>766</v>
       </c>
       <c r="E265" s="0" t="s">
         <v>767</v>
       </c>
       <c r="F265" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G265" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I265" s="0">
-        <v>4.15</v>
+        <v>8.51</v>
       </c>
       <c r="J265" s="0" t="s">
         <v>768</v>
       </c>
     </row>
     <row r="266" spans="1:10" customHeight="1" ht="80">
       <c r="A266" s="0"/>
       <c r="B266" s="0"/>
       <c r="C266" s="0">
-        <v>17407</v>
+        <v>26717</v>
       </c>
       <c r="D266" s="0" t="s">
         <v>769</v>
       </c>
       <c r="E266" s="0" t="s">
         <v>770</v>
       </c>
       <c r="F266" s="0" t="s">
-        <v>11</v>
+        <v>771</v>
       </c>
       <c r="G266" s="0" t="s">
-        <v>77</v>
+        <v>16</v>
       </c>
       <c r="I266" s="0">
-        <v>19.66</v>
+        <v>22.12</v>
       </c>
       <c r="J266" s="0" t="s">
-        <v>771</v>
+        <v>772</v>
       </c>
     </row>
     <row r="267" spans="1:10" customHeight="1" ht="80">
       <c r="A267" s="0"/>
       <c r="B267" s="0"/>
       <c r="C267" s="0">
-        <v>17417</v>
+        <v>26725</v>
       </c>
       <c r="D267" s="0" t="s">
-        <v>772</v>
+        <v>773</v>
       </c>
       <c r="E267" s="0" t="s">
-        <v>773</v>
+        <v>774</v>
       </c>
       <c r="F267" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G267" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I267" s="0">
-        <v>8.51</v>
+        <v>14.64</v>
       </c>
       <c r="J267" s="0" t="s">
-        <v>774</v>
+        <v>775</v>
       </c>
     </row>
     <row r="268" spans="1:10" customHeight="1" ht="80">
       <c r="A268" s="0"/>
       <c r="B268" s="0"/>
       <c r="C268" s="0">
-        <v>26717</v>
+        <v>17447</v>
       </c>
       <c r="D268" s="0" t="s">
-        <v>775</v>
+        <v>776</v>
       </c>
       <c r="E268" s="0" t="s">
-        <v>776</v>
+        <v>777</v>
       </c>
       <c r="F268" s="0" t="s">
-        <v>777</v>
+        <v>11</v>
       </c>
       <c r="G268" s="0" t="s">
-        <v>16</v>
+        <v>77</v>
       </c>
       <c r="I268" s="0">
-        <v>22.12</v>
+        <v>29.22</v>
       </c>
       <c r="J268" s="0" t="s">
         <v>778</v>
       </c>
     </row>
     <row r="269" spans="1:10" customHeight="1" ht="80">
       <c r="A269" s="0"/>
       <c r="B269" s="0"/>
       <c r="C269" s="0">
-        <v>26725</v>
+        <v>17460</v>
       </c>
       <c r="D269" s="0" t="s">
         <v>779</v>
       </c>
       <c r="E269" s="0" t="s">
         <v>780</v>
       </c>
       <c r="F269" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G269" s="0" t="s">
-        <v>16</v>
+        <v>21</v>
       </c>
       <c r="I269" s="0">
-        <v>14.64</v>
+        <v>1.54</v>
       </c>
       <c r="J269" s="0" t="s">
         <v>781</v>
       </c>
     </row>
     <row r="270" spans="1:10" customHeight="1" ht="80">
       <c r="A270" s="0"/>
       <c r="B270" s="0"/>
       <c r="C270" s="0">
-        <v>17447</v>
+        <v>17461</v>
       </c>
       <c r="D270" s="0" t="s">
         <v>782</v>
       </c>
       <c r="E270" s="0" t="s">
         <v>783</v>
       </c>
       <c r="F270" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G270" s="0" t="s">
-        <v>77</v>
+        <v>21</v>
       </c>
       <c r="I270" s="0">
-        <v>29.22</v>
+        <v>3.73</v>
       </c>
       <c r="J270" s="0" t="s">
         <v>784</v>
       </c>
     </row>
     <row r="271" spans="1:10" customHeight="1" ht="80">
       <c r="A271" s="0"/>
       <c r="B271" s="0"/>
       <c r="C271" s="0">
-        <v>17460</v>
+        <v>17462</v>
       </c>
       <c r="D271" s="0" t="s">
         <v>785</v>
       </c>
       <c r="E271" s="0" t="s">
         <v>786</v>
       </c>
       <c r="F271" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G271" s="0" t="s">
         <v>21</v>
       </c>
       <c r="I271" s="0">
-        <v>1.54</v>
+        <v>8.67</v>
       </c>
       <c r="J271" s="0" t="s">
         <v>787</v>
       </c>
     </row>
     <row r="272" spans="1:10" customHeight="1" ht="80">
       <c r="A272" s="0"/>
       <c r="B272" s="0"/>
       <c r="C272" s="0">
-        <v>17461</v>
+        <v>17475</v>
       </c>
       <c r="D272" s="0" t="s">
         <v>788</v>
       </c>
       <c r="E272" s="0" t="s">
         <v>789</v>
       </c>
       <c r="F272" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G272" s="0" t="s">
-        <v>21</v>
+        <v>297</v>
       </c>
       <c r="I272" s="0">
-        <v>3.73</v>
+        <v>12.43</v>
       </c>
       <c r="J272" s="0" t="s">
         <v>790</v>
       </c>
     </row>
     <row r="273" spans="1:10" customHeight="1" ht="80">
       <c r="A273" s="0"/>
       <c r="B273" s="0"/>
       <c r="C273" s="0">
-        <v>17462</v>
+        <v>26739</v>
       </c>
       <c r="D273" s="0" t="s">
         <v>791</v>
       </c>
       <c r="E273" s="0" t="s">
         <v>792</v>
       </c>
       <c r="F273" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G273" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I273" s="0">
-        <v>8.67</v>
+        <v>15.98</v>
       </c>
       <c r="J273" s="0" t="s">
         <v>793</v>
       </c>
     </row>
     <row r="274" spans="1:10" customHeight="1" ht="80">
       <c r="A274" s="0"/>
       <c r="B274" s="0"/>
       <c r="C274" s="0">
-        <v>17475</v>
+        <v>26739</v>
       </c>
       <c r="D274" s="0" t="s">
         <v>794</v>
       </c>
       <c r="E274" s="0" t="s">
-        <v>795</v>
+        <v>792</v>
       </c>
       <c r="F274" s="0" t="s">
-        <v>11</v>
+        <v>340</v>
       </c>
       <c r="G274" s="0" t="s">
-        <v>297</v>
+        <v>12</v>
       </c>
       <c r="I274" s="0">
-        <v>12.43</v>
+        <v>15.98</v>
       </c>
       <c r="J274" s="0" t="s">
-        <v>796</v>
+        <v>793</v>
       </c>
     </row>
     <row r="275" spans="1:10" customHeight="1" ht="80">
       <c r="A275" s="0"/>
       <c r="B275" s="0"/>
       <c r="C275" s="0">
         <v>26739</v>
       </c>
       <c r="D275" s="0" t="s">
-        <v>797</v>
+        <v>795</v>
       </c>
       <c r="E275" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F275" s="0" t="s">
-        <v>29</v>
+        <v>591</v>
       </c>
       <c r="G275" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I275" s="0">
         <v>15.98</v>
       </c>
       <c r="J275" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="276" spans="1:10" customHeight="1" ht="80">
       <c r="A276" s="0"/>
       <c r="B276" s="0"/>
       <c r="C276" s="0">
         <v>26739</v>
       </c>
       <c r="D276" s="0" t="s">
-        <v>800</v>
+        <v>796</v>
       </c>
       <c r="E276" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F276" s="0" t="s">
-        <v>340</v>
+        <v>55</v>
       </c>
       <c r="G276" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I276" s="0">
         <v>15.98</v>
       </c>
       <c r="J276" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="277" spans="1:10" customHeight="1" ht="80">
       <c r="A277" s="0"/>
       <c r="B277" s="0"/>
       <c r="C277" s="0">
         <v>26739</v>
       </c>
       <c r="D277" s="0" t="s">
-        <v>801</v>
+        <v>797</v>
       </c>
       <c r="E277" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F277" s="0" t="s">
-        <v>600</v>
+        <v>228</v>
       </c>
       <c r="G277" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I277" s="0">
         <v>15.98</v>
       </c>
       <c r="J277" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="278" spans="1:10" customHeight="1" ht="80">
       <c r="A278" s="0"/>
       <c r="B278" s="0"/>
       <c r="C278" s="0">
         <v>26739</v>
       </c>
       <c r="D278" s="0" t="s">
-        <v>802</v>
+        <v>798</v>
       </c>
       <c r="E278" s="0" t="s">
-        <v>798</v>
+        <v>792</v>
       </c>
       <c r="F278" s="0" t="s">
-        <v>55</v>
+        <v>799</v>
       </c>
       <c r="G278" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I278" s="0">
         <v>15.98</v>
       </c>
       <c r="J278" s="0" t="s">
-        <v>799</v>
+        <v>793</v>
       </c>
     </row>
     <row r="279" spans="1:10" customHeight="1" ht="80">
       <c r="A279" s="0"/>
       <c r="B279" s="0"/>
       <c r="C279" s="0">
-        <v>26739</v>
+        <v>17506</v>
       </c>
       <c r="D279" s="0" t="s">
-        <v>803</v>
+        <v>800</v>
       </c>
       <c r="E279" s="0" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="F279" s="0" t="s">
-        <v>228</v>
+        <v>29</v>
       </c>
       <c r="G279" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I279" s="0">
-        <v>15.98</v>
+        <v>39.52</v>
       </c>
       <c r="J279" s="0" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
     </row>
     <row r="280" spans="1:10" customHeight="1" ht="80">
       <c r="A280" s="0"/>
       <c r="B280" s="0"/>
       <c r="C280" s="0">
-        <v>26739</v>
+        <v>17561</v>
       </c>
       <c r="D280" s="0" t="s">
+        <v>803</v>
+      </c>
+      <c r="E280" s="0" t="s">
         <v>804</v>
       </c>
-      <c r="E280" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F280" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="G280" s="0" t="s">
+        <v>35</v>
+      </c>
+      <c r="I280" s="0">
+        <v>8.109999999999999</v>
+      </c>
+      <c r="J280" s="0" t="s">
         <v>805</v>
-      </c>
-[...7 lines deleted...]
-        <v>799</v>
       </c>
     </row>
     <row r="281" spans="1:10" customHeight="1" ht="80">
       <c r="A281" s="0"/>
       <c r="B281" s="0"/>
       <c r="C281" s="0">
-        <v>17506</v>
+        <v>26765</v>
       </c>
       <c r="D281" s="0" t="s">
         <v>806</v>
       </c>
       <c r="E281" s="0" t="s">
         <v>807</v>
       </c>
       <c r="F281" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G281" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I281" s="0">
-        <v>39.52</v>
+        <v>10.38</v>
       </c>
       <c r="J281" s="0" t="s">
         <v>808</v>
       </c>
     </row>
     <row r="282" spans="1:10" customHeight="1" ht="80">
       <c r="A282" s="0"/>
       <c r="B282" s="0"/>
       <c r="C282" s="0">
-        <v>17561</v>
+        <v>26766</v>
       </c>
       <c r="D282" s="0" t="s">
         <v>809</v>
       </c>
       <c r="E282" s="0" t="s">
         <v>810</v>
       </c>
       <c r="F282" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G282" s="0" t="s">
-        <v>35</v>
+        <v>12</v>
       </c>
       <c r="I282" s="0">
-        <v>8.109999999999999</v>
+        <v>10.38</v>
       </c>
       <c r="J282" s="0" t="s">
         <v>811</v>
       </c>
     </row>
     <row r="283" spans="1:10" customHeight="1" ht="80">
       <c r="A283" s="0"/>
       <c r="B283" s="0"/>
       <c r="C283" s="0">
-        <v>26765</v>
+        <v>26768</v>
       </c>
       <c r="D283" s="0" t="s">
         <v>812</v>
       </c>
       <c r="E283" s="0" t="s">
         <v>813</v>
       </c>
       <c r="F283" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G283" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I283" s="0">
         <v>10.38</v>
       </c>
       <c r="J283" s="0" t="s">
         <v>814</v>
       </c>
     </row>
     <row r="284" spans="1:10" customHeight="1" ht="80">
       <c r="A284" s="0"/>
       <c r="B284" s="0"/>
       <c r="C284" s="0">
-        <v>26766</v>
+        <v>17509</v>
       </c>
       <c r="D284" s="0" t="s">
         <v>815</v>
       </c>
       <c r="E284" s="0" t="s">
         <v>816</v>
       </c>
       <c r="F284" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G284" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I284" s="0">
-        <v>10.38</v>
+        <v>3.32</v>
       </c>
       <c r="J284" s="0" t="s">
         <v>817</v>
       </c>
     </row>
     <row r="285" spans="1:10" customHeight="1" ht="80">
       <c r="A285" s="0"/>
       <c r="B285" s="0"/>
       <c r="C285" s="0">
-        <v>26768</v>
+        <v>17510</v>
       </c>
       <c r="D285" s="0" t="s">
         <v>818</v>
       </c>
       <c r="E285" s="0" t="s">
         <v>819</v>
       </c>
       <c r="F285" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G285" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I285" s="0">
-        <v>10.38</v>
+        <v>6.03</v>
       </c>
       <c r="J285" s="0" t="s">
         <v>820</v>
       </c>
     </row>
     <row r="286" spans="1:10" customHeight="1" ht="80">
       <c r="A286" s="0"/>
       <c r="B286" s="0"/>
       <c r="C286" s="0">
-        <v>17509</v>
+        <v>17511</v>
       </c>
       <c r="D286" s="0" t="s">
         <v>821</v>
       </c>
       <c r="E286" s="0" t="s">
         <v>822</v>
       </c>
       <c r="F286" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G286" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I286" s="0">
-        <v>3.32</v>
+        <v>108.2</v>
       </c>
       <c r="J286" s="0" t="s">
         <v>823</v>
       </c>
     </row>
     <row r="287" spans="1:10" customHeight="1" ht="80">
       <c r="A287" s="0"/>
       <c r="B287" s="0"/>
       <c r="C287" s="0">
-        <v>17510</v>
+        <v>17512</v>
       </c>
       <c r="D287" s="0" t="s">
         <v>824</v>
       </c>
       <c r="E287" s="0" t="s">
         <v>825</v>
       </c>
       <c r="F287" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G287" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I287" s="0">
-        <v>6.03</v>
+        <v>11.72</v>
       </c>
       <c r="J287" s="0" t="s">
         <v>826</v>
       </c>
     </row>
     <row r="288" spans="1:10" customHeight="1" ht="80">
       <c r="A288" s="0"/>
       <c r="B288" s="0"/>
       <c r="C288" s="0">
-        <v>17511</v>
+        <v>17512</v>
       </c>
       <c r="D288" s="0" t="s">
         <v>827</v>
       </c>
       <c r="E288" s="0" t="s">
-        <v>828</v>
+        <v>825</v>
       </c>
       <c r="F288" s="0" t="s">
-        <v>29</v>
+        <v>55</v>
       </c>
       <c r="G288" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I288" s="0">
-        <v>108.2</v>
+        <v>11.72</v>
       </c>
       <c r="J288" s="0" t="s">
-        <v>829</v>
+        <v>826</v>
       </c>
     </row>
     <row r="289" spans="1:10" customHeight="1" ht="80">
       <c r="A289" s="0"/>
       <c r="B289" s="0"/>
       <c r="C289" s="0">
         <v>17512</v>
       </c>
       <c r="D289" s="0" t="s">
-        <v>830</v>
+        <v>828</v>
       </c>
       <c r="E289" s="0" t="s">
-        <v>831</v>
+        <v>825</v>
       </c>
       <c r="F289" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G289" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I289" s="0">
         <v>11.72</v>
       </c>
       <c r="J289" s="0" t="s">
-        <v>832</v>
+        <v>826</v>
       </c>
     </row>
     <row r="290" spans="1:10" customHeight="1" ht="80">
       <c r="A290" s="0"/>
       <c r="B290" s="0"/>
       <c r="C290" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D290" s="0" t="s">
-        <v>833</v>
+        <v>829</v>
       </c>
       <c r="E290" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F290" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G290" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I290" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J290" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="291" spans="1:10" customHeight="1" ht="80">
       <c r="A291" s="0"/>
       <c r="B291" s="0"/>
       <c r="C291" s="0">
-        <v>17512</v>
+        <v>17513</v>
       </c>
       <c r="D291" s="0" t="s">
-        <v>834</v>
+        <v>832</v>
       </c>
       <c r="E291" s="0" t="s">
-        <v>831</v>
+        <v>830</v>
       </c>
       <c r="F291" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G291" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I291" s="0">
-        <v>11.72</v>
+        <v>24.59</v>
       </c>
       <c r="J291" s="0" t="s">
-        <v>832</v>
+        <v>831</v>
       </c>
     </row>
     <row r="292" spans="1:10" customHeight="1" ht="80">
       <c r="A292" s="0"/>
       <c r="B292" s="0"/>
       <c r="C292" s="0">
-        <v>17513</v>
+        <v>17560</v>
       </c>
       <c r="D292" s="0" t="s">
+        <v>833</v>
+      </c>
+      <c r="E292" s="0" t="s">
+        <v>834</v>
+      </c>
+      <c r="F292" s="0" t="s">
         <v>835</v>
-      </c>
-[...4 lines deleted...]
-        <v>11</v>
       </c>
       <c r="G292" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I292" s="0">
-        <v>24.59</v>
+        <v>19.58</v>
       </c>
       <c r="J292" s="0" t="s">
-        <v>837</v>
+        <v>836</v>
       </c>
     </row>
     <row r="293" spans="1:10" customHeight="1" ht="80">
       <c r="A293" s="0"/>
       <c r="B293" s="0"/>
       <c r="C293" s="0">
-        <v>17513</v>
+        <v>17514</v>
       </c>
       <c r="D293" s="0" t="s">
+        <v>837</v>
+      </c>
+      <c r="E293" s="0" t="s">
         <v>838</v>
-      </c>
-[...1 lines deleted...]
-        <v>836</v>
       </c>
       <c r="F293" s="0" t="s">
         <v>141</v>
       </c>
       <c r="G293" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I293" s="0">
-        <v>24.59</v>
+        <v>16.84</v>
       </c>
       <c r="J293" s="0" t="s">
-        <v>837</v>
+        <v>839</v>
       </c>
     </row>
     <row r="294" spans="1:10" customHeight="1" ht="80">
       <c r="A294" s="0"/>
       <c r="B294" s="0"/>
       <c r="C294" s="0">
-        <v>17560</v>
+        <v>17517</v>
       </c>
       <c r="D294" s="0" t="s">
-        <v>839</v>
+        <v>840</v>
       </c>
       <c r="E294" s="0" t="s">
-        <v>840</v>
+        <v>841</v>
       </c>
       <c r="F294" s="0" t="s">
-        <v>841</v>
+        <v>11</v>
       </c>
       <c r="G294" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I294" s="0">
-        <v>19.58</v>
+        <v>4.91</v>
       </c>
       <c r="J294" s="0" t="s">
         <v>842</v>
       </c>
     </row>
     <row r="295" spans="1:10" customHeight="1" ht="80">
       <c r="A295" s="0"/>
       <c r="B295" s="0"/>
       <c r="C295" s="0">
-        <v>17514</v>
+        <v>17562</v>
       </c>
       <c r="D295" s="0" t="s">
         <v>843</v>
       </c>
       <c r="E295" s="0" t="s">
         <v>844</v>
       </c>
       <c r="F295" s="0" t="s">
-        <v>141</v>
+        <v>11</v>
       </c>
       <c r="G295" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I295" s="0">
-        <v>16.84</v>
+        <v>20.95</v>
       </c>
       <c r="J295" s="0" t="s">
         <v>845</v>
       </c>
     </row>
     <row r="296" spans="1:10" customHeight="1" ht="80">
       <c r="A296" s="0"/>
       <c r="B296" s="0"/>
       <c r="C296" s="0">
-        <v>17517</v>
+        <v>17520</v>
       </c>
       <c r="D296" s="0" t="s">
         <v>846</v>
       </c>
       <c r="E296" s="0" t="s">
         <v>847</v>
       </c>
       <c r="F296" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G296" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I296" s="0">
-        <v>4.91</v>
+        <v>4.37</v>
       </c>
       <c r="J296" s="0" t="s">
         <v>848</v>
       </c>
     </row>
     <row r="297" spans="1:10" customHeight="1" ht="80">
       <c r="A297" s="0"/>
       <c r="B297" s="0"/>
       <c r="C297" s="0">
-        <v>17520</v>
+        <v>17522</v>
       </c>
       <c r="D297" s="0" t="s">
         <v>849</v>
       </c>
       <c r="E297" s="0" t="s">
         <v>850</v>
       </c>
       <c r="F297" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G297" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I297" s="0">
-        <v>4.37</v>
+        <v>19.72</v>
       </c>
       <c r="J297" s="0" t="s">
         <v>851</v>
       </c>
     </row>
     <row r="298" spans="1:10" customHeight="1" ht="80">
       <c r="A298" s="0"/>
       <c r="B298" s="0"/>
       <c r="C298" s="0">
-        <v>17522</v>
+        <v>17530</v>
       </c>
       <c r="D298" s="0" t="s">
         <v>852</v>
       </c>
       <c r="E298" s="0" t="s">
         <v>853</v>
       </c>
       <c r="F298" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G298" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I298" s="0">
-        <v>19.72</v>
+        <v>34.96</v>
       </c>
       <c r="J298" s="0" t="s">
         <v>854</v>
       </c>
     </row>
     <row r="299" spans="1:10" customHeight="1" ht="80">
       <c r="A299" s="0"/>
       <c r="B299" s="0"/>
       <c r="C299" s="0">
-        <v>17530</v>
+        <v>17531</v>
       </c>
       <c r="D299" s="0" t="s">
         <v>855</v>
       </c>
       <c r="E299" s="0" t="s">
         <v>856</v>
       </c>
       <c r="F299" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G299" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I299" s="0">
-        <v>34.96</v>
+        <v>50.75</v>
       </c>
       <c r="J299" s="0" t="s">
         <v>857</v>
       </c>
     </row>
     <row r="300" spans="1:10" customHeight="1" ht="80">
       <c r="A300" s="0"/>
       <c r="B300" s="0"/>
       <c r="C300" s="0">
-        <v>17531</v>
+        <v>17558</v>
       </c>
       <c r="D300" s="0" t="s">
         <v>858</v>
       </c>
       <c r="E300" s="0" t="s">
         <v>859</v>
       </c>
       <c r="F300" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G300" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I300" s="0">
-        <v>50.75</v>
+        <v>3.34</v>
       </c>
       <c r="J300" s="0" t="s">
         <v>860</v>
       </c>
     </row>
     <row r="301" spans="1:10" customHeight="1" ht="80">
       <c r="A301" s="0"/>
       <c r="B301" s="0"/>
       <c r="C301" s="0">
-        <v>17558</v>
+        <v>22103</v>
       </c>
       <c r="D301" s="0" t="s">
         <v>861</v>
       </c>
       <c r="E301" s="0" t="s">
         <v>862</v>
       </c>
       <c r="F301" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G301" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I301" s="0">
-        <v>3.34</v>
+        <v>4.74</v>
       </c>
       <c r="J301" s="0" t="s">
         <v>863</v>
       </c>
     </row>
     <row r="302" spans="1:10" customHeight="1" ht="80">
       <c r="A302" s="0"/>
       <c r="B302" s="0"/>
       <c r="C302" s="0">
-        <v>22103</v>
+        <v>17564</v>
       </c>
       <c r="D302" s="0" t="s">
         <v>864</v>
       </c>
       <c r="E302" s="0" t="s">
         <v>865</v>
       </c>
       <c r="F302" s="0" t="s">
-        <v>11</v>
+        <v>327</v>
       </c>
       <c r="G302" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I302" s="0">
-        <v>4.74</v>
+        <v>23.63</v>
       </c>
       <c r="J302" s="0" t="s">
         <v>866</v>
       </c>
     </row>
     <row r="303" spans="1:10" customHeight="1" ht="80">
       <c r="A303" s="0"/>
       <c r="B303" s="0"/>
       <c r="C303" s="0">
-        <v>17564</v>
+        <v>17574</v>
       </c>
       <c r="D303" s="0" t="s">
         <v>867</v>
       </c>
       <c r="E303" s="0" t="s">
         <v>868</v>
       </c>
       <c r="F303" s="0" t="s">
-        <v>327</v>
+        <v>11</v>
       </c>
       <c r="G303" s="0" t="s">
-        <v>12</v>
+        <v>97</v>
       </c>
       <c r="I303" s="0">
-        <v>23.63</v>
+        <v>18.53</v>
       </c>
       <c r="J303" s="0" t="s">
         <v>869</v>
       </c>
     </row>
     <row r="304" spans="1:10" customHeight="1" ht="80">
       <c r="A304" s="0"/>
       <c r="B304" s="0"/>
       <c r="C304" s="0">
-        <v>17574</v>
+        <v>17576</v>
       </c>
       <c r="D304" s="0" t="s">
         <v>870</v>
       </c>
       <c r="E304" s="0" t="s">
         <v>871</v>
       </c>
       <c r="F304" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G304" s="0" t="s">
-        <v>97</v>
+        <v>872</v>
       </c>
       <c r="I304" s="0">
-        <v>18.53</v>
+        <v>4.37</v>
       </c>
       <c r="J304" s="0" t="s">
-        <v>872</v>
+        <v>873</v>
       </c>
     </row>
     <row r="305" spans="1:10" customHeight="1" ht="80">
       <c r="A305" s="0"/>
       <c r="B305" s="0"/>
       <c r="C305" s="0">
-        <v>17576</v>
+        <v>17586</v>
       </c>
       <c r="D305" s="0" t="s">
-        <v>873</v>
+        <v>874</v>
       </c>
       <c r="E305" s="0" t="s">
-        <v>874</v>
+        <v>875</v>
       </c>
       <c r="F305" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G305" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I305" s="0">
-        <v>4.37</v>
+        <v>8.68</v>
       </c>
       <c r="J305" s="0" t="s">
         <v>876</v>
       </c>
     </row>
     <row r="306" spans="1:10" customHeight="1" ht="80">
       <c r="A306" s="0"/>
       <c r="B306" s="0"/>
       <c r="C306" s="0">
-        <v>17586</v>
+        <v>17590</v>
       </c>
       <c r="D306" s="0" t="s">
         <v>877</v>
       </c>
       <c r="E306" s="0" t="s">
         <v>878</v>
       </c>
       <c r="F306" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G306" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I306" s="0">
-        <v>8.68</v>
+        <v>8.619999999999999</v>
       </c>
       <c r="J306" s="0" t="s">
         <v>879</v>
       </c>
     </row>
     <row r="307" spans="1:10" customHeight="1" ht="80">
       <c r="A307" s="0"/>
       <c r="B307" s="0"/>
       <c r="C307" s="0">
-        <v>17590</v>
+        <v>17595</v>
       </c>
       <c r="D307" s="0" t="s">
         <v>880</v>
       </c>
       <c r="E307" s="0" t="s">
         <v>881</v>
       </c>
       <c r="F307" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G307" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I307" s="0">
-        <v>8.619999999999999</v>
+        <v>14.74</v>
       </c>
       <c r="J307" s="0" t="s">
         <v>882</v>
       </c>
     </row>
     <row r="308" spans="1:10" customHeight="1" ht="80">
       <c r="A308" s="0"/>
       <c r="B308" s="0"/>
       <c r="C308" s="0">
-        <v>17595</v>
+        <v>17597</v>
       </c>
       <c r="D308" s="0" t="s">
         <v>883</v>
       </c>
       <c r="E308" s="0" t="s">
         <v>884</v>
       </c>
       <c r="F308" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G308" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I308" s="0">
-        <v>14.74</v>
+        <v>17.48</v>
       </c>
       <c r="J308" s="0" t="s">
         <v>885</v>
       </c>
     </row>
     <row r="309" spans="1:10" customHeight="1" ht="80">
       <c r="A309" s="0"/>
       <c r="B309" s="0"/>
       <c r="C309" s="0">
-        <v>17597</v>
+        <v>17604</v>
       </c>
       <c r="D309" s="0" t="s">
         <v>886</v>
       </c>
       <c r="E309" s="0" t="s">
         <v>887</v>
       </c>
       <c r="F309" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G309" s="0" t="s">
-        <v>12</v>
+        <v>77</v>
       </c>
       <c r="I309" s="0">
-        <v>17.23</v>
+        <v>33.95</v>
       </c>
       <c r="J309" s="0" t="s">
         <v>888</v>
       </c>
     </row>
     <row r="310" spans="1:10" customHeight="1" ht="80">
       <c r="A310" s="0"/>
       <c r="B310" s="0"/>
       <c r="C310" s="0">
         <v>17604</v>
       </c>
       <c r="D310" s="0" t="s">
         <v>889</v>
       </c>
       <c r="E310" s="0" t="s">
-        <v>890</v>
+        <v>887</v>
       </c>
       <c r="F310" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G310" s="0" t="s">
         <v>77</v>
       </c>
       <c r="I310" s="0">
         <v>33.95</v>
       </c>
       <c r="J310" s="0" t="s">
-        <v>891</v>
+        <v>888</v>
       </c>
     </row>
     <row r="311" spans="1:10" customHeight="1" ht="80">
       <c r="A311" s="0"/>
       <c r="B311" s="0"/>
       <c r="C311" s="0">
-        <v>17604</v>
+        <v>24396</v>
       </c>
       <c r="D311" s="0" t="s">
+        <v>890</v>
+      </c>
+      <c r="E311" s="0" t="s">
+        <v>891</v>
+      </c>
+      <c r="F311" s="0" t="s">
         <v>892</v>
       </c>
-      <c r="E311" s="0" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="G311" s="0" t="s">
-        <v>77</v>
+        <v>12</v>
       </c>
       <c r="I311" s="0">
-        <v>33.95</v>
+        <v>24.82</v>
       </c>
       <c r="J311" s="0" t="s">
-        <v>891</v>
+        <v>893</v>
       </c>
     </row>
     <row r="312" spans="1:10" customHeight="1" ht="80">
       <c r="A312" s="0"/>
       <c r="B312" s="0"/>
       <c r="C312" s="0">
-        <v>24396</v>
+        <v>17608</v>
       </c>
       <c r="D312" s="0" t="s">
-        <v>893</v>
+        <v>894</v>
       </c>
       <c r="E312" s="0" t="s">
-        <v>894</v>
+        <v>895</v>
       </c>
       <c r="F312" s="0" t="s">
-        <v>895</v>
+        <v>11</v>
       </c>
       <c r="G312" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I312" s="0">
-        <v>24.82</v>
+        <v>5.49</v>
       </c>
       <c r="J312" s="0" t="s">
         <v>896</v>
       </c>
     </row>
     <row r="313" spans="1:10" customHeight="1" ht="80">
       <c r="A313" s="0"/>
       <c r="B313" s="0"/>
       <c r="C313" s="0">
-        <v>17608</v>
+        <v>17607</v>
       </c>
       <c r="D313" s="0" t="s">
         <v>897</v>
       </c>
       <c r="E313" s="0" t="s">
         <v>898</v>
       </c>
       <c r="F313" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G313" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I313" s="0">
-        <v>5.49</v>
+        <v>3.32</v>
       </c>
       <c r="J313" s="0" t="s">
         <v>899</v>
       </c>
     </row>
     <row r="314" spans="1:10" customHeight="1" ht="80">
       <c r="A314" s="0"/>
       <c r="B314" s="0"/>
       <c r="C314" s="0">
-        <v>17607</v>
+        <v>17610</v>
       </c>
       <c r="D314" s="0" t="s">
         <v>900</v>
       </c>
       <c r="E314" s="0" t="s">
         <v>901</v>
       </c>
       <c r="F314" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G314" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I314" s="0">
-        <v>3.32</v>
+        <v>1.11</v>
       </c>
       <c r="J314" s="0" t="s">
         <v>902</v>
       </c>
     </row>
     <row r="315" spans="1:10" customHeight="1" ht="80">
       <c r="A315" s="0"/>
       <c r="B315" s="0"/>
       <c r="C315" s="0">
-        <v>17610</v>
+        <v>17614</v>
       </c>
       <c r="D315" s="0" t="s">
         <v>903</v>
       </c>
       <c r="E315" s="0" t="s">
         <v>904</v>
       </c>
       <c r="F315" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G315" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I315" s="0">
-        <v>1.11</v>
+        <v>3.1</v>
       </c>
       <c r="J315" s="0" t="s">
         <v>905</v>
       </c>
     </row>
     <row r="316" spans="1:10" customHeight="1" ht="80">
       <c r="A316" s="0"/>
       <c r="B316" s="0"/>
       <c r="C316" s="0">
-        <v>17614</v>
+        <v>17615</v>
       </c>
       <c r="D316" s="0" t="s">
         <v>906</v>
       </c>
       <c r="E316" s="0" t="s">
         <v>907</v>
       </c>
       <c r="F316" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G316" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I316" s="0">
-        <v>3.1</v>
+        <v>3.96</v>
       </c>
       <c r="J316" s="0" t="s">
         <v>908</v>
       </c>
     </row>
     <row r="317" spans="1:10" customHeight="1" ht="80">
       <c r="A317" s="0"/>
       <c r="B317" s="0"/>
       <c r="C317" s="0">
         <v>17615</v>
       </c>
       <c r="D317" s="0" t="s">
         <v>909</v>
       </c>
       <c r="E317" s="0" t="s">
-        <v>910</v>
+        <v>907</v>
       </c>
       <c r="F317" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G317" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I317" s="0">
         <v>3.96</v>
       </c>
       <c r="J317" s="0" t="s">
-        <v>911</v>
+        <v>908</v>
       </c>
     </row>
     <row r="318" spans="1:10" customHeight="1" ht="80">
       <c r="A318" s="0"/>
       <c r="B318" s="0"/>
       <c r="C318" s="0">
-        <v>17615</v>
+        <v>17617</v>
       </c>
       <c r="D318" s="0" t="s">
+        <v>910</v>
+      </c>
+      <c r="E318" s="0" t="s">
+        <v>911</v>
+      </c>
+      <c r="F318" s="0" t="s">
         <v>912</v>
-      </c>
-[...4 lines deleted...]
-        <v>29</v>
       </c>
       <c r="G318" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I318" s="0">
-        <v>3.96</v>
+        <v>16.61</v>
       </c>
       <c r="J318" s="0" t="s">
-        <v>911</v>
+        <v>913</v>
       </c>
     </row>
     <row r="319" spans="1:10" customHeight="1" ht="80">
       <c r="A319" s="0"/>
       <c r="B319" s="0"/>
       <c r="C319" s="0">
         <v>17617</v>
       </c>
       <c r="D319" s="0" t="s">
-        <v>913</v>
+        <v>914</v>
       </c>
       <c r="E319" s="0" t="s">
-        <v>914</v>
+        <v>911</v>
       </c>
       <c r="F319" s="0" t="s">
-        <v>915</v>
+        <v>228</v>
       </c>
       <c r="G319" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I319" s="0">
         <v>16.61</v>
       </c>
       <c r="J319" s="0" t="s">
-        <v>916</v>
+        <v>913</v>
       </c>
     </row>
     <row r="320" spans="1:10" customHeight="1" ht="80">
       <c r="A320" s="0"/>
       <c r="B320" s="0"/>
       <c r="C320" s="0">
-        <v>17617</v>
+        <v>17618</v>
       </c>
       <c r="D320" s="0" t="s">
-        <v>917</v>
+        <v>915</v>
       </c>
       <c r="E320" s="0" t="s">
-        <v>914</v>
+        <v>916</v>
       </c>
       <c r="F320" s="0" t="s">
-        <v>228</v>
+        <v>715</v>
       </c>
       <c r="G320" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I320" s="0">
-        <v>16.61</v>
+        <v>10.72</v>
       </c>
       <c r="J320" s="0" t="s">
-        <v>916</v>
+        <v>917</v>
       </c>
     </row>
     <row r="321" spans="1:10" customHeight="1" ht="80">
       <c r="A321" s="0"/>
       <c r="B321" s="0"/>
       <c r="C321" s="0">
-        <v>17618</v>
+        <v>26806</v>
       </c>
       <c r="D321" s="0" t="s">
         <v>918</v>
       </c>
       <c r="E321" s="0" t="s">
         <v>919</v>
       </c>
       <c r="F321" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G321" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I321" s="0">
-        <v>10.72</v>
+        <v>18.02</v>
       </c>
       <c r="J321" s="0" t="s">
         <v>920</v>
       </c>
     </row>
     <row r="322" spans="1:10" customHeight="1" ht="80">
       <c r="A322" s="0"/>
       <c r="B322" s="0"/>
       <c r="C322" s="0">
-        <v>26806</v>
+        <v>26807</v>
       </c>
       <c r="D322" s="0" t="s">
         <v>921</v>
       </c>
       <c r="E322" s="0" t="s">
         <v>922</v>
       </c>
       <c r="F322" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G322" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I322" s="0">
-        <v>18.02</v>
+        <v>25.62</v>
       </c>
       <c r="J322" s="0" t="s">
         <v>923</v>
       </c>
     </row>
     <row r="323" spans="1:10" customHeight="1" ht="80">
       <c r="A323" s="0"/>
       <c r="B323" s="0"/>
       <c r="C323" s="0">
-        <v>26807</v>
+        <v>17623</v>
       </c>
       <c r="D323" s="0" t="s">
         <v>924</v>
       </c>
       <c r="E323" s="0" t="s">
         <v>925</v>
       </c>
       <c r="F323" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G323" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I323" s="0">
-        <v>25.62</v>
+        <v>31.24</v>
       </c>
       <c r="J323" s="0" t="s">
         <v>926</v>
       </c>
     </row>
     <row r="324" spans="1:10" customHeight="1" ht="80">
       <c r="A324" s="0"/>
       <c r="B324" s="0"/>
       <c r="C324" s="0">
-        <v>17623</v>
+        <v>17624</v>
       </c>
       <c r="D324" s="0" t="s">
         <v>927</v>
       </c>
       <c r="E324" s="0" t="s">
         <v>928</v>
       </c>
       <c r="F324" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G324" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I324" s="0">
-        <v>31.24</v>
+        <v>7.14</v>
       </c>
       <c r="J324" s="0" t="s">
         <v>929</v>
       </c>
     </row>
     <row r="325" spans="1:10" customHeight="1" ht="80">
       <c r="A325" s="0"/>
       <c r="B325" s="0"/>
       <c r="C325" s="0">
-        <v>17624</v>
+        <v>22115</v>
       </c>
       <c r="D325" s="0" t="s">
         <v>930</v>
       </c>
       <c r="E325" s="0" t="s">
         <v>931</v>
       </c>
       <c r="F325" s="0" t="s">
-        <v>20</v>
+        <v>727</v>
       </c>
       <c r="G325" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I325" s="0">
-        <v>7.14</v>
+        <v>10.43</v>
       </c>
       <c r="J325" s="0" t="s">
         <v>932</v>
       </c>
     </row>
     <row r="326" spans="1:10" customHeight="1" ht="80">
       <c r="A326" s="0"/>
       <c r="B326" s="0"/>
       <c r="C326" s="0">
-        <v>22115</v>
+        <v>22116</v>
       </c>
       <c r="D326" s="0" t="s">
         <v>933</v>
       </c>
       <c r="E326" s="0" t="s">
         <v>934</v>
       </c>
       <c r="F326" s="0" t="s">
-        <v>733</v>
+        <v>727</v>
       </c>
       <c r="G326" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I326" s="0">
-        <v>9.710000000000001</v>
+        <v>12.82</v>
       </c>
       <c r="J326" s="0" t="s">
         <v>935</v>
       </c>
     </row>
     <row r="327" spans="1:10" customHeight="1" ht="80">
       <c r="A327" s="0"/>
       <c r="B327" s="0"/>
       <c r="C327" s="0">
-        <v>22116</v>
+        <v>17628</v>
       </c>
       <c r="D327" s="0" t="s">
         <v>936</v>
       </c>
       <c r="E327" s="0" t="s">
         <v>937</v>
       </c>
       <c r="F327" s="0" t="s">
-        <v>733</v>
+        <v>11</v>
       </c>
       <c r="G327" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I327" s="0">
-        <v>12.82</v>
+        <v>21.04</v>
       </c>
       <c r="J327" s="0" t="s">
         <v>938</v>
       </c>
     </row>
     <row r="328" spans="1:10" customHeight="1" ht="80">
       <c r="A328" s="0"/>
       <c r="B328" s="0"/>
       <c r="C328" s="0">
-        <v>17628</v>
+        <v>17632</v>
       </c>
       <c r="D328" s="0" t="s">
         <v>939</v>
       </c>
       <c r="E328" s="0" t="s">
         <v>940</v>
       </c>
       <c r="F328" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G328" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I328" s="0">
-        <v>21.04</v>
+        <v>57.39</v>
       </c>
       <c r="J328" s="0" t="s">
         <v>941</v>
       </c>
     </row>
     <row r="329" spans="1:10" customHeight="1" ht="80">
       <c r="A329" s="0"/>
       <c r="B329" s="0"/>
       <c r="C329" s="0">
-        <v>17632</v>
+        <v>17633</v>
       </c>
       <c r="D329" s="0" t="s">
         <v>942</v>
       </c>
       <c r="E329" s="0" t="s">
         <v>943</v>
       </c>
       <c r="F329" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G329" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I329" s="0">
-        <v>57.39</v>
+        <v>20.22</v>
       </c>
       <c r="J329" s="0" t="s">
         <v>944</v>
       </c>
     </row>
     <row r="330" spans="1:10" customHeight="1" ht="80">
       <c r="A330" s="0"/>
       <c r="B330" s="0"/>
       <c r="C330" s="0">
-        <v>17633</v>
+        <v>17634</v>
       </c>
       <c r="D330" s="0" t="s">
         <v>945</v>
       </c>
       <c r="E330" s="0" t="s">
         <v>946</v>
       </c>
       <c r="F330" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G330" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I330" s="0">
-        <v>20.22</v>
+        <v>48.2</v>
       </c>
       <c r="J330" s="0" t="s">
         <v>947</v>
       </c>
     </row>
     <row r="331" spans="1:10" customHeight="1" ht="80">
       <c r="A331" s="0"/>
       <c r="B331" s="0"/>
       <c r="C331" s="0">
-        <v>17634</v>
+        <v>22124</v>
       </c>
       <c r="D331" s="0" t="s">
         <v>948</v>
       </c>
       <c r="E331" s="0" t="s">
         <v>949</v>
       </c>
       <c r="F331" s="0" t="s">
-        <v>55</v>
+        <v>11</v>
       </c>
       <c r="G331" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I331" s="0">
-        <v>48.2</v>
+        <v>7.22</v>
       </c>
       <c r="J331" s="0" t="s">
         <v>950</v>
       </c>
     </row>
     <row r="332" spans="1:10" customHeight="1" ht="80">
       <c r="A332" s="0"/>
       <c r="B332" s="0"/>
       <c r="C332" s="0">
-        <v>22124</v>
+        <v>22125</v>
       </c>
       <c r="D332" s="0" t="s">
         <v>951</v>
       </c>
       <c r="E332" s="0" t="s">
         <v>952</v>
       </c>
       <c r="F332" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G332" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I332" s="0">
-        <v>7.22</v>
+        <v>5</v>
       </c>
       <c r="J332" s="0" t="s">
         <v>953</v>
       </c>
     </row>
     <row r="333" spans="1:10" customHeight="1" ht="80">
       <c r="A333" s="0"/>
       <c r="B333" s="0"/>
       <c r="C333" s="0">
-        <v>22125</v>
+        <v>22127</v>
       </c>
       <c r="D333" s="0" t="s">
         <v>954</v>
       </c>
       <c r="E333" s="0" t="s">
         <v>955</v>
       </c>
       <c r="F333" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G333" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I333" s="0">
-        <v>5</v>
+        <v>5.02</v>
       </c>
       <c r="J333" s="0" t="s">
         <v>956</v>
       </c>
     </row>
     <row r="334" spans="1:10" customHeight="1" ht="80">
       <c r="A334" s="0"/>
       <c r="B334" s="0"/>
       <c r="C334" s="0">
-        <v>22127</v>
+        <v>17645</v>
       </c>
       <c r="D334" s="0" t="s">
         <v>957</v>
       </c>
       <c r="E334" s="0" t="s">
         <v>958</v>
       </c>
       <c r="F334" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G334" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I334" s="0">
-        <v>5.02</v>
+        <v>10.02</v>
       </c>
       <c r="J334" s="0" t="s">
         <v>959</v>
       </c>
     </row>
     <row r="335" spans="1:10" customHeight="1" ht="80">
       <c r="A335" s="0"/>
       <c r="B335" s="0"/>
       <c r="C335" s="0">
-        <v>17645</v>
+        <v>17652</v>
       </c>
       <c r="D335" s="0" t="s">
         <v>960</v>
       </c>
       <c r="E335" s="0" t="s">
         <v>961</v>
       </c>
       <c r="F335" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G335" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I335" s="0">
-        <v>10.02</v>
+        <v>6.65</v>
       </c>
       <c r="J335" s="0" t="s">
         <v>962</v>
       </c>
     </row>
     <row r="336" spans="1:10" customHeight="1" ht="80">
       <c r="A336" s="0"/>
       <c r="B336" s="0"/>
       <c r="C336" s="0">
-        <v>17652</v>
+        <v>17664</v>
       </c>
       <c r="D336" s="0" t="s">
         <v>963</v>
       </c>
       <c r="E336" s="0" t="s">
         <v>964</v>
       </c>
-      <c r="F336" s="0" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="F336" s="0"/>
       <c r="G336" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I336" s="0">
-        <v>6.65</v>
+        <v>13.08</v>
       </c>
       <c r="J336" s="0" t="s">
         <v>965</v>
       </c>
     </row>
     <row r="337" spans="1:10" customHeight="1" ht="80">
       <c r="A337" s="0"/>
       <c r="B337" s="0"/>
       <c r="C337" s="0">
-        <v>17664</v>
+        <v>17662</v>
       </c>
       <c r="D337" s="0" t="s">
         <v>966</v>
       </c>
       <c r="E337" s="0" t="s">
         <v>967</v>
       </c>
-      <c r="F337" s="0"/>
+      <c r="F337" s="0" t="s">
+        <v>11</v>
+      </c>
       <c r="G337" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I337" s="0">
-        <v>13.08</v>
+        <v>4.05</v>
       </c>
       <c r="J337" s="0" t="s">
         <v>968</v>
       </c>
     </row>
     <row r="338" spans="1:10" customHeight="1" ht="80">
       <c r="A338" s="0"/>
       <c r="B338" s="0"/>
       <c r="C338" s="0">
-        <v>17662</v>
+        <v>17663</v>
       </c>
       <c r="D338" s="0" t="s">
         <v>969</v>
       </c>
       <c r="E338" s="0" t="s">
         <v>970</v>
       </c>
       <c r="F338" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G338" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I338" s="0">
-        <v>4.05</v>
+        <v>22.75</v>
       </c>
       <c r="J338" s="0" t="s">
         <v>971</v>
       </c>
     </row>
     <row r="339" spans="1:10" customHeight="1" ht="80">
       <c r="A339" s="0"/>
       <c r="B339" s="0"/>
       <c r="C339" s="0">
-        <v>17663</v>
+        <v>22139</v>
       </c>
       <c r="D339" s="0" t="s">
         <v>972</v>
       </c>
       <c r="E339" s="0" t="s">
         <v>973</v>
       </c>
       <c r="F339" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G339" s="0" t="s">
-        <v>12</v>
+        <v>872</v>
       </c>
       <c r="I339" s="0">
-        <v>17.73</v>
+        <v>14.23</v>
       </c>
       <c r="J339" s="0" t="s">
         <v>974</v>
       </c>
     </row>
     <row r="340" spans="1:10" customHeight="1" ht="80">
       <c r="A340" s="0"/>
       <c r="B340" s="0"/>
       <c r="C340" s="0">
-        <v>22139</v>
+        <v>22140</v>
       </c>
       <c r="D340" s="0" t="s">
         <v>975</v>
       </c>
       <c r="E340" s="0" t="s">
         <v>976</v>
       </c>
       <c r="F340" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G340" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I340" s="0">
-        <v>14.23</v>
+        <v>12.74</v>
       </c>
       <c r="J340" s="0" t="s">
         <v>977</v>
       </c>
     </row>
     <row r="341" spans="1:10" customHeight="1" ht="80">
       <c r="A341" s="0"/>
       <c r="B341" s="0"/>
       <c r="C341" s="0">
-        <v>22140</v>
+        <v>22142</v>
       </c>
       <c r="D341" s="0" t="s">
         <v>978</v>
       </c>
       <c r="E341" s="0" t="s">
         <v>979</v>
       </c>
       <c r="F341" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G341" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I341" s="0">
-        <v>12.74</v>
+        <v>16.22</v>
       </c>
       <c r="J341" s="0" t="s">
         <v>980</v>
       </c>
     </row>
     <row r="342" spans="1:10" customHeight="1" ht="80">
       <c r="A342" s="0"/>
       <c r="B342" s="0"/>
       <c r="C342" s="0">
-        <v>22142</v>
+        <v>22143</v>
       </c>
       <c r="D342" s="0" t="s">
         <v>981</v>
       </c>
       <c r="E342" s="0" t="s">
         <v>982</v>
       </c>
       <c r="F342" s="0" t="s">
-        <v>11</v>
+        <v>727</v>
       </c>
       <c r="G342" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I342" s="0">
-        <v>16.22</v>
+        <v>21.33</v>
       </c>
       <c r="J342" s="0" t="s">
         <v>983</v>
       </c>
     </row>
     <row r="343" spans="1:10" customHeight="1" ht="80">
       <c r="A343" s="0"/>
       <c r="B343" s="0"/>
       <c r="C343" s="0">
-        <v>22143</v>
+        <v>18250</v>
       </c>
       <c r="D343" s="0" t="s">
         <v>984</v>
       </c>
       <c r="E343" s="0" t="s">
         <v>985</v>
       </c>
       <c r="F343" s="0" t="s">
-        <v>733</v>
+        <v>29</v>
       </c>
       <c r="G343" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I343" s="0">
-        <v>21.33</v>
+        <v>19.48</v>
       </c>
       <c r="J343" s="0" t="s">
         <v>986</v>
       </c>
     </row>
     <row r="344" spans="1:10" customHeight="1" ht="80">
       <c r="A344" s="0"/>
       <c r="B344" s="0"/>
       <c r="C344" s="0">
-        <v>18250</v>
+        <v>18251</v>
       </c>
       <c r="D344" s="0" t="s">
         <v>987</v>
       </c>
       <c r="E344" s="0" t="s">
         <v>988</v>
       </c>
       <c r="F344" s="0" t="s">
         <v>29</v>
       </c>
       <c r="G344" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I344" s="0">
-        <v>19.48</v>
+        <v>38.72</v>
       </c>
       <c r="J344" s="0" t="s">
         <v>989</v>
       </c>
     </row>
     <row r="345" spans="1:10" customHeight="1" ht="80">
       <c r="A345" s="0"/>
       <c r="B345" s="0"/>
       <c r="C345" s="0">
-        <v>18251</v>
+        <v>26831</v>
       </c>
       <c r="D345" s="0" t="s">
         <v>990</v>
       </c>
       <c r="E345" s="0" t="s">
         <v>991</v>
       </c>
       <c r="F345" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G345" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I345" s="0">
-        <v>38.72</v>
+        <v>16.22</v>
       </c>
       <c r="J345" s="0" t="s">
         <v>992</v>
       </c>
     </row>
     <row r="346" spans="1:10" customHeight="1" ht="80">
       <c r="A346" s="0"/>
       <c r="B346" s="0"/>
       <c r="C346" s="0">
-        <v>26831</v>
+        <v>18252</v>
       </c>
       <c r="D346" s="0" t="s">
         <v>993</v>
       </c>
       <c r="E346" s="0" t="s">
         <v>994</v>
       </c>
       <c r="F346" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G346" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I346" s="0">
-        <v>16.22</v>
+        <v>85.31999999999999</v>
       </c>
       <c r="J346" s="0" t="s">
         <v>995</v>
       </c>
     </row>
     <row r="347" spans="1:10" customHeight="1" ht="80">
       <c r="A347" s="0"/>
       <c r="B347" s="0"/>
       <c r="C347" s="0">
-        <v>18252</v>
+        <v>18255</v>
       </c>
       <c r="D347" s="0" t="s">
         <v>996</v>
       </c>
       <c r="E347" s="0" t="s">
         <v>997</v>
       </c>
       <c r="F347" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G347" s="0" t="s">
-        <v>875</v>
+        <v>12</v>
       </c>
       <c r="I347" s="0">
-        <v>85.31999999999999</v>
+        <v>18.11</v>
       </c>
       <c r="J347" s="0" t="s">
         <v>998</v>
       </c>
     </row>
     <row r="348" spans="1:10" customHeight="1" ht="80">
       <c r="A348" s="0"/>
       <c r="B348" s="0"/>
       <c r="C348" s="0">
-        <v>18255</v>
+        <v>18256</v>
       </c>
       <c r="D348" s="0" t="s">
         <v>999</v>
       </c>
       <c r="E348" s="0" t="s">
         <v>1000</v>
       </c>
       <c r="F348" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G348" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I348" s="0">
-        <v>15.13</v>
+        <v>64.55</v>
       </c>
       <c r="J348" s="0" t="s">
         <v>1001</v>
       </c>
     </row>
     <row r="349" spans="1:10" customHeight="1" ht="80">
       <c r="A349" s="0"/>
       <c r="B349" s="0"/>
       <c r="C349" s="0">
-        <v>18256</v>
+        <v>22147</v>
       </c>
       <c r="D349" s="0" t="s">
         <v>1002</v>
       </c>
       <c r="E349" s="0" t="s">
         <v>1003</v>
       </c>
       <c r="F349" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G349" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I349" s="0">
-        <v>64.55</v>
+        <v>6.45</v>
       </c>
       <c r="J349" s="0" t="s">
         <v>1004</v>
       </c>
     </row>
     <row r="350" spans="1:10" customHeight="1" ht="80">
       <c r="A350" s="0"/>
       <c r="B350" s="0"/>
       <c r="C350" s="0">
-        <v>22147</v>
+        <v>26847</v>
       </c>
       <c r="D350" s="0" t="s">
         <v>1005</v>
       </c>
       <c r="E350" s="0" t="s">
         <v>1006</v>
       </c>
       <c r="F350" s="0" t="s">
-        <v>11</v>
+        <v>55</v>
       </c>
       <c r="G350" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I350" s="0">
-        <v>6.45</v>
+        <v>11.12</v>
       </c>
       <c r="J350" s="0" t="s">
         <v>1007</v>
       </c>
     </row>
     <row r="351" spans="1:10" customHeight="1" ht="80">
       <c r="A351" s="0"/>
       <c r="B351" s="0"/>
       <c r="C351" s="0">
         <v>26847</v>
       </c>
       <c r="D351" s="0" t="s">
         <v>1008</v>
       </c>
       <c r="E351" s="0" t="s">
-        <v>1009</v>
+        <v>1006</v>
       </c>
       <c r="F351" s="0" t="s">
-        <v>55</v>
+        <v>20</v>
       </c>
       <c r="G351" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I351" s="0">
-        <v>10.67</v>
+        <v>11.12</v>
       </c>
       <c r="J351" s="0" t="s">
-        <v>1010</v>
+        <v>1007</v>
       </c>
     </row>
     <row r="352" spans="1:10" customHeight="1" ht="80">
       <c r="A352" s="0"/>
       <c r="B352" s="0"/>
       <c r="C352" s="0">
-        <v>26847</v>
+        <v>26850</v>
       </c>
       <c r="D352" s="0" t="s">
-        <v>1011</v>
+        <v>1009</v>
       </c>
       <c r="E352" s="0" t="s">
-        <v>1009</v>
+        <v>1010</v>
       </c>
       <c r="F352" s="0" t="s">
         <v>20</v>
       </c>
       <c r="G352" s="0" t="s">
-        <v>12</v>
+        <v>16</v>
       </c>
       <c r="I352" s="0">
-        <v>10.67</v>
+        <v>28.72</v>
       </c>
       <c r="J352" s="0" t="s">
-        <v>1010</v>
+        <v>1011</v>
       </c>
     </row>
     <row r="353" spans="1:10" customHeight="1" ht="80">
       <c r="A353" s="0"/>
       <c r="B353" s="0"/>
       <c r="C353" s="0">
-        <v>26850</v>
+        <v>18259</v>
       </c>
       <c r="D353" s="0" t="s">
         <v>1012</v>
       </c>
       <c r="E353" s="0" t="s">
         <v>1013</v>
       </c>
       <c r="F353" s="0" t="s">
-        <v>20</v>
+        <v>29</v>
       </c>
       <c r="G353" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I353" s="0">
-        <v>28.72</v>
+        <v>16.68</v>
       </c>
       <c r="J353" s="0" t="s">
         <v>1014</v>
       </c>
     </row>
     <row r="354" spans="1:10" customHeight="1" ht="80">
       <c r="A354" s="0"/>
       <c r="B354" s="0"/>
       <c r="C354" s="0">
-        <v>18259</v>
+        <v>22150</v>
       </c>
       <c r="D354" s="0" t="s">
         <v>1015</v>
       </c>
       <c r="E354" s="0" t="s">
         <v>1016</v>
       </c>
       <c r="F354" s="0" t="s">
-        <v>29</v>
+        <v>11</v>
       </c>
       <c r="G354" s="0" t="s">
-        <v>16</v>
+        <v>872</v>
       </c>
       <c r="I354" s="0">
-        <v>16.68</v>
+        <v>9.039999999999999</v>
       </c>
       <c r="J354" s="0" t="s">
         <v>1017</v>
       </c>
     </row>
     <row r="355" spans="1:10" customHeight="1" ht="80">
       <c r="A355" s="0"/>
       <c r="B355" s="0"/>
       <c r="C355" s="0">
-        <v>22150</v>
+        <v>18267</v>
       </c>
       <c r="D355" s="0" t="s">
         <v>1018</v>
       </c>
       <c r="E355" s="0" t="s">
         <v>1019</v>
       </c>
       <c r="F355" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G355" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I355" s="0">
-        <v>9.039999999999999</v>
+        <v>8.119999999999999</v>
       </c>
       <c r="J355" s="0" t="s">
         <v>1020</v>
       </c>
     </row>
     <row r="356" spans="1:10" customHeight="1" ht="80">
       <c r="A356" s="0"/>
       <c r="B356" s="0"/>
       <c r="C356" s="0">
-        <v>18267</v>
+        <v>18268</v>
       </c>
       <c r="D356" s="0" t="s">
         <v>1021</v>
       </c>
       <c r="E356" s="0" t="s">
         <v>1022</v>
       </c>
       <c r="F356" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G356" s="0" t="s">
-        <v>875</v>
+        <v>872</v>
       </c>
       <c r="I356" s="0">
-        <v>8.119999999999999</v>
+        <v>10.9</v>
       </c>
       <c r="J356" s="0" t="s">
         <v>1023</v>
       </c>
     </row>
     <row r="357" spans="1:10" customHeight="1" ht="80">
       <c r="A357" s="0"/>
       <c r="B357" s="0"/>
       <c r="C357" s="0">
-        <v>18268</v>
+        <v>18270</v>
       </c>
       <c r="D357" s="0" t="s">
         <v>1024</v>
       </c>
       <c r="E357" s="0" t="s">
         <v>1025</v>
       </c>
       <c r="F357" s="0" t="s">
-        <v>11</v>
+        <v>29</v>
       </c>
       <c r="G357" s="0" t="s">
-        <v>875</v>
+        <v>21</v>
       </c>
       <c r="I357" s="0">
-        <v>10.9</v>
+        <v>45.75</v>
       </c>
       <c r="J357" s="0" t="s">
         <v>1026</v>
       </c>
     </row>
     <row r="358" spans="1:10" customHeight="1" ht="80">
       <c r="A358" s="0"/>
       <c r="B358" s="0"/>
       <c r="C358" s="0">
-        <v>18270</v>
+        <v>18276</v>
       </c>
       <c r="D358" s="0" t="s">
         <v>1027</v>
       </c>
       <c r="E358" s="0" t="s">
         <v>1028</v>
       </c>
       <c r="F358" s="0" t="s">
-        <v>29</v>
+        <v>20</v>
       </c>
       <c r="G358" s="0" t="s">
-        <v>21</v>
+        <v>12</v>
       </c>
       <c r="I358" s="0">
-        <v>45.75</v>
+        <v>20.05</v>
       </c>
       <c r="J358" s="0" t="s">
         <v>1029</v>
       </c>
     </row>
     <row r="359" spans="1:10" customHeight="1" ht="80">
       <c r="A359" s="0"/>
       <c r="B359" s="0"/>
       <c r="C359" s="0">
-        <v>18276</v>
+        <v>18282</v>
       </c>
       <c r="D359" s="0" t="s">
         <v>1030</v>
       </c>
       <c r="E359" s="0" t="s">
         <v>1031</v>
       </c>
       <c r="F359" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G359" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I359" s="0">
-        <v>20.05</v>
+        <v>48.05</v>
       </c>
       <c r="J359" s="0" t="s">
         <v>1032</v>
       </c>
     </row>
     <row r="360" spans="1:10" customHeight="1" ht="80">
       <c r="A360" s="0"/>
       <c r="B360" s="0"/>
       <c r="C360" s="0">
         <v>18282</v>
       </c>
       <c r="D360" s="0" t="s">
         <v>1033</v>
       </c>
       <c r="E360" s="0" t="s">
-        <v>1034</v>
+        <v>1031</v>
       </c>
       <c r="F360" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G360" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I360" s="0">
         <v>48.05</v>
       </c>
       <c r="J360" s="0" t="s">
-        <v>1035</v>
+        <v>1032</v>
       </c>
     </row>
     <row r="361" spans="1:10" customHeight="1" ht="80">
       <c r="A361" s="0"/>
       <c r="B361" s="0"/>
       <c r="C361" s="0">
-        <v>18282</v>
+        <v>26865</v>
       </c>
       <c r="D361" s="0" t="s">
-        <v>1036</v>
+        <v>1034</v>
       </c>
       <c r="E361" s="0" t="s">
-        <v>1034</v>
+        <v>1035</v>
       </c>
       <c r="F361" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G361" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I361" s="0">
-        <v>48.05</v>
+        <v>10.34</v>
       </c>
       <c r="J361" s="0" t="s">
-        <v>1035</v>
+        <v>1036</v>
       </c>
     </row>
     <row r="362" spans="1:10" customHeight="1" ht="80">
       <c r="A362" s="0"/>
       <c r="B362" s="0"/>
       <c r="C362" s="0">
-        <v>26865</v>
+        <v>18293</v>
       </c>
       <c r="D362" s="0" t="s">
         <v>1037</v>
       </c>
       <c r="E362" s="0" t="s">
         <v>1038</v>
       </c>
       <c r="F362" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G362" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I362" s="0">
-        <v>10.34</v>
+        <v>17.74</v>
       </c>
       <c r="J362" s="0" t="s">
         <v>1039</v>
       </c>
     </row>
     <row r="363" spans="1:10" customHeight="1" ht="80">
       <c r="A363" s="0"/>
       <c r="B363" s="0"/>
       <c r="C363" s="0">
-        <v>18293</v>
+        <v>18311</v>
       </c>
       <c r="D363" s="0" t="s">
         <v>1040</v>
       </c>
       <c r="E363" s="0" t="s">
         <v>1041</v>
       </c>
       <c r="F363" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G363" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I363" s="0">
-        <v>17.74</v>
+        <v>10.9</v>
       </c>
       <c r="J363" s="0" t="s">
         <v>1042</v>
       </c>
     </row>
     <row r="364" spans="1:10" customHeight="1" ht="80">
       <c r="A364" s="0"/>
       <c r="B364" s="0"/>
       <c r="C364" s="0">
-        <v>18311</v>
+        <v>22161</v>
       </c>
       <c r="D364" s="0" t="s">
         <v>1043</v>
       </c>
       <c r="E364" s="0" t="s">
         <v>1044</v>
       </c>
       <c r="F364" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G364" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I364" s="0">
-        <v>10.9</v>
+        <v>65.56999999999999</v>
       </c>
       <c r="J364" s="0" t="s">
         <v>1045</v>
       </c>
     </row>
     <row r="365" spans="1:10" customHeight="1" ht="80">
       <c r="A365" s="0"/>
       <c r="B365" s="0"/>
       <c r="C365" s="0">
-        <v>22161</v>
+        <v>18320</v>
       </c>
       <c r="D365" s="0" t="s">
         <v>1046</v>
       </c>
       <c r="E365" s="0" t="s">
         <v>1047</v>
       </c>
       <c r="F365" s="0" t="s">
-        <v>11</v>
+        <v>228</v>
       </c>
       <c r="G365" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I365" s="0">
-        <v>65.56999999999999</v>
+        <v>19.06</v>
       </c>
       <c r="J365" s="0" t="s">
         <v>1048</v>
       </c>
     </row>
     <row r="366" spans="1:10" customHeight="1" ht="80">
       <c r="A366" s="0"/>
       <c r="B366" s="0"/>
       <c r="C366" s="0">
-        <v>18320</v>
+        <v>18325</v>
       </c>
       <c r="D366" s="0" t="s">
         <v>1049</v>
       </c>
       <c r="E366" s="0" t="s">
         <v>1050</v>
       </c>
       <c r="F366" s="0" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="G366" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I366" s="0">
-        <v>19.06</v>
+        <v>34.94</v>
       </c>
       <c r="J366" s="0" t="s">
         <v>1051</v>
       </c>
     </row>
     <row r="367" spans="1:10" customHeight="1" ht="80">
       <c r="A367" s="0"/>
       <c r="B367" s="0"/>
       <c r="C367" s="0">
-        <v>18325</v>
+        <v>18324</v>
       </c>
       <c r="D367" s="0" t="s">
         <v>1052</v>
       </c>
       <c r="E367" s="0" t="s">
         <v>1053</v>
       </c>
       <c r="F367" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G367" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I367" s="0">
-        <v>34.94</v>
+        <v>16.29</v>
       </c>
       <c r="J367" s="0" t="s">
         <v>1054</v>
       </c>
     </row>
     <row r="368" spans="1:10" customHeight="1" ht="80">
       <c r="A368" s="0"/>
       <c r="B368" s="0"/>
       <c r="C368" s="0">
-        <v>18324</v>
+        <v>26901</v>
       </c>
       <c r="D368" s="0" t="s">
         <v>1055</v>
       </c>
       <c r="E368" s="0" t="s">
         <v>1056</v>
       </c>
       <c r="F368" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G368" s="0" t="s">
-        <v>12</v>
+        <v>453</v>
       </c>
       <c r="I368" s="0">
-        <v>16.29</v>
+        <v>23.37</v>
       </c>
       <c r="J368" s="0" t="s">
         <v>1057</v>
       </c>
     </row>
     <row r="369" spans="1:10" customHeight="1" ht="80">
       <c r="A369" s="0"/>
       <c r="B369" s="0"/>
       <c r="C369" s="0">
-        <v>26901</v>
+        <v>24538</v>
       </c>
       <c r="D369" s="0" t="s">
         <v>1058</v>
       </c>
       <c r="E369" s="0" t="s">
         <v>1059</v>
       </c>
       <c r="F369" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G369" s="0" t="s">
-        <v>459</v>
+        <v>12</v>
       </c>
       <c r="I369" s="0">
-        <v>23.37</v>
+        <v>17.48</v>
       </c>
       <c r="J369" s="0" t="s">
         <v>1060</v>
       </c>
     </row>
     <row r="370" spans="1:10" customHeight="1" ht="80">
       <c r="A370" s="0"/>
       <c r="B370" s="0"/>
       <c r="C370" s="0">
-        <v>24538</v>
+        <v>18354</v>
       </c>
       <c r="D370" s="0" t="s">
         <v>1061</v>
       </c>
       <c r="E370" s="0" t="s">
         <v>1062</v>
       </c>
       <c r="F370" s="0" t="s">
-        <v>11</v>
+        <v>141</v>
       </c>
       <c r="G370" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I370" s="0">
-        <v>17.48</v>
+        <v>13.74</v>
       </c>
       <c r="J370" s="0" t="s">
         <v>1063</v>
       </c>
     </row>
     <row r="371" spans="1:10" customHeight="1" ht="80">
       <c r="A371" s="0"/>
       <c r="B371" s="0"/>
       <c r="C371" s="0">
         <v>18354</v>
       </c>
       <c r="D371" s="0" t="s">
         <v>1064</v>
       </c>
       <c r="E371" s="0" t="s">
-        <v>1065</v>
+        <v>1062</v>
       </c>
       <c r="F371" s="0" t="s">
-        <v>141</v>
+        <v>20</v>
       </c>
       <c r="G371" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I371" s="0">
         <v>13.74</v>
       </c>
       <c r="J371" s="0" t="s">
-        <v>1066</v>
+        <v>1063</v>
       </c>
     </row>
     <row r="372" spans="1:10" customHeight="1" ht="80">
       <c r="A372" s="0"/>
       <c r="B372" s="0"/>
       <c r="C372" s="0">
-        <v>18354</v>
+        <v>18368</v>
       </c>
       <c r="D372" s="0" t="s">
-        <v>1067</v>
+        <v>1065</v>
       </c>
       <c r="E372" s="0" t="s">
-        <v>1065</v>
+        <v>1066</v>
       </c>
       <c r="F372" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G372" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I372" s="0">
-        <v>13.74</v>
+        <v>35.59</v>
       </c>
       <c r="J372" s="0" t="s">
-        <v>1066</v>
+        <v>1067</v>
       </c>
     </row>
     <row r="373" spans="1:10" customHeight="1" ht="80">
       <c r="A373" s="0"/>
       <c r="B373" s="0"/>
       <c r="C373" s="0">
-        <v>18368</v>
+        <v>18369</v>
       </c>
       <c r="D373" s="0" t="s">
         <v>1068</v>
       </c>
       <c r="E373" s="0" t="s">
         <v>1069</v>
       </c>
       <c r="F373" s="0" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="G373" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I373" s="0">
-        <v>35.59</v>
+        <v>4.57</v>
       </c>
       <c r="J373" s="0" t="s">
         <v>1070</v>
       </c>
     </row>
     <row r="374" spans="1:10" customHeight="1" ht="80">
       <c r="A374" s="0"/>
       <c r="B374" s="0"/>
       <c r="C374" s="0">
-        <v>18369</v>
+        <v>18371</v>
       </c>
       <c r="D374" s="0" t="s">
         <v>1071</v>
       </c>
       <c r="E374" s="0" t="s">
         <v>1072</v>
       </c>
       <c r="F374" s="0" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="G374" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I374" s="0">
-        <v>4.57</v>
+        <v>13.01</v>
       </c>
       <c r="J374" s="0" t="s">
         <v>1073</v>
       </c>
     </row>
     <row r="375" spans="1:10" customHeight="1" ht="80">
       <c r="A375" s="0"/>
       <c r="B375" s="0"/>
       <c r="C375" s="0">
-        <v>18371</v>
+        <v>29939</v>
       </c>
       <c r="D375" s="0" t="s">
         <v>1074</v>
       </c>
       <c r="E375" s="0" t="s">
+        <v>770</v>
+      </c>
+      <c r="F375" s="0" t="s">
+        <v>912</v>
+      </c>
+      <c r="G375" s="0" t="s">
+        <v>16</v>
+      </c>
+      <c r="I375" s="0">
+        <v>14.91</v>
+      </c>
+      <c r="J375" s="0" t="s">
         <v>1075</v>
-      </c>
-[...10 lines deleted...]
-        <v>1076</v>
       </c>
     </row>
     <row r="376" spans="1:10" customHeight="1" ht="80">
       <c r="A376" s="0"/>
       <c r="B376" s="0"/>
       <c r="C376" s="0">
-        <v>29939</v>
+        <v>29940</v>
       </c>
       <c r="D376" s="0" t="s">
-        <v>1077</v>
+        <v>1076</v>
       </c>
       <c r="E376" s="0" t="s">
-        <v>776</v>
+        <v>770</v>
       </c>
       <c r="F376" s="0" t="s">
-        <v>915</v>
+        <v>141</v>
       </c>
       <c r="G376" s="0" t="s">
         <v>16</v>
       </c>
       <c r="I376" s="0">
-        <v>14.91</v>
+        <v>9.539999999999999</v>
       </c>
       <c r="J376" s="0" t="s">
-        <v>1078</v>
+        <v>1077</v>
       </c>
     </row>
     <row r="377" spans="1:10" customHeight="1" ht="80">
       <c r="A377" s="0"/>
       <c r="B377" s="0"/>
       <c r="C377" s="0">
-        <v>29940</v>
+        <v>18379</v>
       </c>
       <c r="D377" s="0" t="s">
+        <v>1078</v>
+      </c>
+      <c r="E377" s="0" t="s">
         <v>1079</v>
       </c>
-      <c r="E377" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F377" s="0" t="s">
-        <v>141</v>
+        <v>715</v>
       </c>
       <c r="G377" s="0" t="s">
-        <v>16</v>
+        <v>12</v>
       </c>
       <c r="I377" s="0">
-        <v>9.539999999999999</v>
+        <v>23.09</v>
       </c>
       <c r="J377" s="0" t="s">
         <v>1080</v>
       </c>
     </row>
     <row r="378" spans="1:10" customHeight="1" ht="80">
       <c r="A378" s="0"/>
       <c r="B378" s="0"/>
       <c r="C378" s="0">
-        <v>18379</v>
+        <v>18383</v>
       </c>
       <c r="D378" s="0" t="s">
         <v>1081</v>
       </c>
       <c r="E378" s="0" t="s">
         <v>1082</v>
       </c>
       <c r="F378" s="0" t="s">
-        <v>721</v>
+        <v>11</v>
       </c>
       <c r="G378" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I378" s="0">
-        <v>23.09</v>
+        <v>15.32</v>
       </c>
       <c r="J378" s="0" t="s">
         <v>1083</v>
       </c>
     </row>
     <row r="379" spans="1:10" customHeight="1" ht="80">
       <c r="A379" s="0"/>
       <c r="B379" s="0"/>
       <c r="C379" s="0">
-        <v>18383</v>
+        <v>18386</v>
       </c>
       <c r="D379" s="0" t="s">
         <v>1084</v>
       </c>
       <c r="E379" s="0" t="s">
         <v>1085</v>
       </c>
       <c r="F379" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G379" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I379" s="0">
-        <v>15.32</v>
+        <v>6.64</v>
       </c>
       <c r="J379" s="0" t="s">
         <v>1086</v>
       </c>
     </row>
     <row r="380" spans="1:10" customHeight="1" ht="80">
       <c r="A380" s="0"/>
       <c r="B380" s="0"/>
       <c r="C380" s="0">
-        <v>18386</v>
+        <v>18389</v>
       </c>
       <c r="D380" s="0" t="s">
         <v>1087</v>
       </c>
       <c r="E380" s="0" t="s">
         <v>1088</v>
       </c>
       <c r="F380" s="0" t="s">
         <v>11</v>
       </c>
       <c r="G380" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I380" s="0">
-        <v>6.64</v>
+        <v>11.97</v>
       </c>
       <c r="J380" s="0" t="s">
         <v>1089</v>
       </c>
     </row>
     <row r="381" spans="1:10" customHeight="1" ht="80">
       <c r="A381" s="0"/>
       <c r="B381" s="0"/>
       <c r="C381" s="0">
-        <v>18389</v>
+        <v>18393</v>
       </c>
       <c r="D381" s="0" t="s">
         <v>1090</v>
       </c>
       <c r="E381" s="0" t="s">
         <v>1091</v>
       </c>
       <c r="F381" s="0" t="s">
-        <v>11</v>
+        <v>34</v>
       </c>
       <c r="G381" s="0" t="s">
         <v>12</v>
       </c>
       <c r="I381" s="0">
-        <v>11.97</v>
+        <v>6.23</v>
       </c>
       <c r="J381" s="0" t="s">
         <v>1092</v>
-      </c>
-[...23 lines deleted...]
-        <v>1095</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>