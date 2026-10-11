--- v0 (2026-10-10)
+++ v1 (2026-10-11)
@@ -3328,51 +3328,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bcd1655cdd57efa981aeb6ebc7c356a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee4ba184678c64ea97467b89b9d67442.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b6b8b0e193b6a65b20d46a5af6dded3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13bea88d06e038d377ef4ccf4c4ae4134.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac20c226800c8fae9b9f9bafb298f65f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e4fe25532f9eb87c16e96f10020fa16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef3b346ebda20d6172bd619d87234e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768f670d2e72edbfddf0aa082afaa9598.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d5f146d755bf0a1ba874d4f4a8b6899.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bfe26759d2845f52cbfc8f82057d1e10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4836d393244bf6e1e52c6e2de49d9bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db6638e82b8dd68e0a2f124c939111a12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805969e0b199e435e2a3ebc952aca81e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca59454d78e0813a6c51cbc2c2d9bde14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03868ce0088deb30d444e057eb0e920015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0a2397381cc62e5da38fbd3519791516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f93facf4e971fa42f08540fd13591b17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5db67277c28c5b3d53886e3cdffbe018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de12bbac2182dd5dcc686eac7d1211519.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab167ba894cee223148551c39709853220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107c532e60093ecab52aff802c9f1a0421.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d8fd0cd13ce6008b44ed42ab80f05422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb80f90e727f6e86dd10c7f9113e10023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae96164b43443c272ae35f6bb9c9e924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba7bfe9feccfc964ece123550fb5b9d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a295bdff882646dd418945688b9aa3a326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f5c0a078d7fe78506af1a3597aede327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860fe29155502294c253fb03def08a8528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24863388b0ce27b7bb203a993dba4f929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f365b27bd7997a7141b8bf196b6ea330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a743660572fc656c506f0924914985cb31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03544ccf674a14571fd7e3394ea8ec2332.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b318d9a7bf41175f94e4b66f6a87e99133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2023974d3e73138cf83fa33b24d8a1434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9757e9409bb26b03305f38b72ff3dab35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bedb749189ae09fa8054a3edebe42736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048cbde0dc27c08ebebceaa80871049837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd5002eb9ff41a2d2a21a76489d787438.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeaa1cd82d8b321ad8b4d8e3f7e2f0d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad2b887674de3ff1e8694a998e37bf040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66b995e7cc7c8b9b3f332fc3554c2741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909f1a06546b70b5bc41cfa3bb17ebb742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761c2d8be1151d0e8d32290b81a3b16a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a9cac8a955b7f123a51e01b7793c4f44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2095ea33b6122553cd4f1cd90a26c44145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4980fed3c0fa6da55b81723e17804dc846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2213d9c483db61121ae0f49ac1cdccfa47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c903f3c175fd54f1a2a2b01966b6eb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb95549f3674c5cdf6f18857372ddd249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0257ba6ed9616658dbb9118aa1b7cef650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db35465a85eb2493fd9831d69cca6af751.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c59ee7fbc969f171d1769e2af5f6ad52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/884b5cada5bf5389837a4494688a6b0653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad09a107f56f86e4ea50d4ddd1a7135854.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75816702c6cce5e94b3002e19dd561855.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e552158a93b829144128a8ee1e278f4856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b6467b8a112c9f5991ddccfa5135a457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcadf28d60a4d3fc12a6beaddd572cc58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f121063376986644d9f5969b02638d2c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5dbaf1e59934fc473e8ade491efde260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c986a1f71bf6660f4f4ce0823f3155261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53fa2a3022161a3c322c39eccf3296062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c35aba0a348de9fbc1bb5a041559aee63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f876bbc494e7cca0e1ea6f14bf2aa464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f591c9c7b8db5c5d004389831f84f5e865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c301a9fa573e98c144263535b5ff7666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ccb393414992a4a96464704c78ab667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b80dc9f25412865ef76dd2c8ae966c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a84f04117f81af32a8bae5a9c1003cf69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef39191849ddc411e57f09d60fc212c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f17bd216795d9d473958211552b858a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc34c3fb4849270ff5f70c1443fa4de72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bda9656533a884159aaaea2844fdf373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375a085e626c7abbc18295bac2e2c20274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309b5acd1eb666a9b1df62dd522db05675.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab98ff85a6f474dfb3f4d0a775125f876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5147d1acf4edc485c48f7e5bdebd3877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd8f2e230f9174812df33770ee6d7e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83a81c3e4d56ce3955277da43f0277179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb64926355954e8dd506df9fa519028c80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb0c568a07689a5e1d22ab11816e24781.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11490f20badc5e0896ca4ca23112ae2682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa7b40fe307496d7fe4a7dc409b552783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344897cbdea919eaf8bc255f8e5f3ac084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce327b9b7657717757baa7e2c383fd2285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9e29d33bab78d0e50a16d3ad6d42c086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76b223f37464c2793e65d720cfc7efd87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679d9e35065e086d25d607a55a27d4788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4258aeffcd88507ef8302567e330bb9789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e3ebcdfbc4c695097be32a88a892ff290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61c014bac3484c09da54a18f9ef4f4491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e2175218af86cb7c2212247c22ac0a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc22987dc9fd3eaa704c4b5a71b158893.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614d8cc249889e069d4becc73703f6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b99c9772a18ee679d796acbb02f378895.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd1d84484281b9164978698583fdb1496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8615c0592ed66ad09e59f84888a7eb597.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55b01fdfafcedc7bf264b1a71a76b8598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44ab2f9f78a6f2d03211cc4840aae6399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91892417f0ce42f2282bd5a0f476ae1e100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4b30791c7f192ead41d80f75e9d80101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab65bf1af1c2738e9e422b6f60dd5ab102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6af92f752f1f7e566d4a63cf021d9103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2280269bce3a39aba0a5c768410c462c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccca2d15375ae2a0b95a8faf941f6235105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fece57adf58aa33fc1e9a679e3d78830106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ddb1215014bb5819b83bb76127b3ed4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2ba35e70ba083d20e80d35920a9a16108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def36db4d06cb276ff300995115aabc1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e406a4692a9a6a1238aaa15d78a77f47110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ea3a48c5cb311e1233aa08f288a9f2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7eebe1199a01cc52fc7122b16d76d2112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4098acb3047f00ad6d6dd79a07df0cea113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58e6fd5a41559f8c06f0db2f6ed9b20114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4713a8e8ffd6b60c92481975a9168ebb115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13cb487e4b3753ad994858a703d9b9e2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c194c682286ab02ffdf5759820d24b117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94db9dd51b0e5a0d5f5a92d69fedf865118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ad7e89bf6c4115f6724e455be8a3b119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cacf99bb4fc1e31a06fc7bdce69876120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190b12791bd1670e78c2a7cab1f30960121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b37eaa94ed4449d2ec09d158f9d2ea52122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b53aeffc15f6e0d6302b87df4c71b7c0123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54392c7f1cab0f62516f02328624668124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5956348ffc1bf6d4fa80afd94d312909125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3fa5108115aa038ca072de4076d2fc6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e676cce8e1bd01449b37736564da621b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9700ccf0559810c94ecdb03eba9d9438128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0bb5f749ee1bfb1c4568643209af26129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf69cf13715b084a6d861a8e67b345f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abef565f04f4194f1959f62ff1c3a7e2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714666e1c5f144a1850cc4a978445f31132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162c470ce61036d17762cd3062d98a2133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da39553533c6584c7844b295a11a9d0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d0696df7a4980345ccf7cb9d6e3ea135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92f6c7d4de049eae427fce38a1287f9136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36dec2162d07c69f688132d77ef8f7ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14ea5e7d1ff894ecf7c05adff590814138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619ef8a83669325f164ae319b397698a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5c116ea7bc9c801e7d69f058f26521140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16548dc114d694f8e59a1907f6a55a08141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634aebed9cd155688c4248378b085de142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c28d34ca12e5e9760c9e9e53fd8114e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9484b1a8d3e0396c4e49ebc60b4d019144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b56f939855c4d68956c85747a4ffdbdf145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc9611978ffc1ee076674c49516701d146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e107c772a9adf048268f98f5b7b48647147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993cd4608dfd37b3b62a2a43d41ffa09148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e52746fb9ca6456c6103d41966d4b5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5c353bb20cafef6d46b7986368717d4150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a32d8d207b9c86f3af3deef95a981fd151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9af805735447f7d06bddcec5460b961152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6571aa2a5d5979735a05e47a450c5cd3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a4e22dd27704e656c6668709508475154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68928fb31d98818f1dd400fded26b41b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c4f8ca10cb7c5ef5e19b084eba7bbb156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28eed8a95317872fd63f88137b3712d8157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27634f6d10261c3ff4ad89157fd43baf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78ecd05bad74fa6a45efff2c79ce7cc5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57d4e09cb9fe5eba610d582a8215c304160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/121ac52f33089a8accb16ca1accec575161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472c72405028bd46dfee9174f6d80ed0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58bb25317e2d41eac23e5550fef2d9e163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e978811cdd323b1e4471a0ed54b71c0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d66517e98e63ae7bbc7f68d1dfc20d165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7785538a195f9e7076b180cffbd8ebda166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4a1d438b2c41f8a2a1f1f80d81b87e167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85f65b87854b2251afb3153b8d5b563168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997aaf8a3b4f9ce83557d5f8b00e7163169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7711dfd40144be7e2a333978d99d966170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1ad3c887062d6803f5157465f484c7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98374d8c43fce3db2cd6bd424efd67fd172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d764b87a3c864d948b83011383386f6173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885f54df462f4954179ba1f57f93cbd174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3386ef44ce031e2d2eeb43a0eba00085175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f645181a231e64278184db0858137176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be50c327a9565c3e80e917ec3b046be3177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa593cb20c121a280a7c3aca06ceef1c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b79a8f83446af860750acbb595581af179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01ada3426a933967f090a78b09db20e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cba5ae44db18bafa40485f51773e0278181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97775878d161c673ea2852021262b47a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8807c4e783d575fddc5830b273487514183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c61448fd9b3e2f7f811eb74fb3307d184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e3cced6542f4058169634422215ff7185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec34b4b86a4221f01ef755625817f10c186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d695eb8ec7d9ef04d0e39c44e90190187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641ce4473d7389171c7692a7e0c279a2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1569e89e559d8fe9cd9bc95917b00b1b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942a147b0bbcd971efc4e1d4e031f9bf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2e74662c2c66ccc03faeb11835ef4a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94998008d7924e116502083013466636192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf43b94c9d5eb91c16d14f40da140bd1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9080e6a3e72e3169b867d54ad99e31e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b102b8788004ea291ccaf1436aea085195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2381ce79a793109c9d7ab673900f9253196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06778f1fd8f3f48e9439d513aa69cb08197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a5956a20aae7206ab3ab3c8060200f2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1a3820487053abedad62dd6edfbc2f199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b57ae32a749460ba9e23746c71156b3200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02380447e95109ad023af551a224a601201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf6b954667fb7638fd73331ce53a57202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a67c165b0af0a40d1aa1596f9d266b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ed523747cc0f7e227d9591e5e6a1f51204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18305cfcbcae8b144028424b01e3dd0205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab17cfa338a4e7f07f75db31f855fa4a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ab3fa18ca3926ab1fab1712be9875e9207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2805428869e2621c832eff1a85f1a8208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbfdc4525821210674e0a856d72d5cb7209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4acc93c07e6a7600c17156f15ac53dd8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43df17961970e6f1c8957dfbd4e4ced211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720167c44ada67ab60c016a0a2ab7885212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe3d970228baf5b9ad61f39cfaffdbc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6bf5e59088e0eebba76bcf3dea4aaa5214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8da693574dd86d4d782a290245b684215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4aabc417618962bf5bac5fa1122822216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ee3670b646b7a0e24deaddb03c591217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b77dc3ea51df776dab06c698e2d32e218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab1eaefb5a87000b84974a2a2b16ce4219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deee2d305a266e5ece1ba31b86dbff6220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d028f17527e976f1e7d13a810ee7a3221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d06a9621687269203c654cf195dc3b9222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2c21fcdc81c2c305a8c647c00f5adb223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e0c0c00a64c4ce0064e53ab049ad89224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92a2825be506fcbe34f6ade3710036dd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4fa6b9308b6a7fe199ec5b273f0bb7e226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b319456851e41b01bfd7a74cd80626a227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea3d700140438319a4087953c901f822228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61d69b26abc25a7516c763624df100cb229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4885727c607e8e5d627915fb7a4109b0230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a790c2b98f369931b7995d246e613d46231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e08d5bef3f8558ce1bc0eb9d7878456d232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e730ebb106833462ede22419882e75233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014f8a8aa40fc103e21638fc68f10ec6234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d129cd043497dd41e007bdacf82232235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31757ad7d5ee555097052683b41f88c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d94f705b629da05e1744e949c45fe9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a976ce5dc48ee3af9de9ada4ed650238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfc08b3b30bb1eacf09ba0ae38e505a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc244c4a25af3316bfa2e64c7c8c7214240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5b3790c067c5b4df380def1b870caaf241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367110901166b933221609bc8e259db3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6ed8b3c2e427a279d4734256efc630243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0155733cf33c41920258d9675f353ae244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f17853e444a20778243c62f2b614eb245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94585ca26b154d07dc245eff0dbb6e64246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd7c544e6897822191702f096998f4247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a91b9aca3a0661c828be041c45be1b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1016592a7f049dc2f2e081ce53b23a1249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee532e4168bc1f750fc2027e8f5c9e6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a153993f17d26f9098298b6cca4b423251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f924bbc68cbc71b21e8c9f281a2b77252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9162ba66a3043bece5e2956c40cbfff8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236018fe0fecb49043cbf19a48319198254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fcd05932113743a6630da7d9656014255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e5473248fa78b4e1e55d97f3f10bb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555881bd75cde39fb4221690d424c7a4257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090ea8fe185a64aa96f4cd6b8886747f258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0afc20ebbd57b28141723488c6097bb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c7f086291c530f6db0ce8524dc8f3e260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b559ed4c453565018f72ff72b1bfaf8261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/279057d62e93cc398689900e975f2379262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b35374514bb36b3842d646451a3f92a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d7bcc073a6807e6cf316045f20226264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbda2d04012369fb1c65b7f03b2e98e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba3f403bd29ba32ba9886ee25435145266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c22bef3a0fe992fbdd4ead7a5bc6c2267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5ced96889eddcdbedb36a490343502e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26961fa01c3ad1cced1de9eb8019e7a0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1acfdd5fcde20a4f21a84a0644e776db270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d61c5c5385010477b7ba2e0dab8292271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f324e3e377afd8e09cd73ce3a7b759e2272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b3718cca8c72b9f52de4909b38fbcf273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dced13480436b4d634f10c9307399a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883a558fc185f0591d548bb54ab3ed4d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2b789673c38411d2f143d892d09497276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09b68c1c82643c71391affc27c3a13d277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc023078edab13cab4012cfaa1eec6f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c2d455f42c95baad9f239a144a4b2b279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fca581b08a550d060032ed9eee98bbc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f13fd1ed25ebe4bb494ee251d8bf88d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5129e9044d1d2e949202c30de65185f282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76b0ff489ea5587b06ea0d406acaaf1283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907eac9d31ff8336c6ccea502275f2f6284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a452d119f31102c2af1a158ce20ed4e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01222884665cb148d7bc473e7e913281286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb4747fb7ebfd74010837aa634c9b68287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c44e4fb3bc4018577fd3dd0f204de4e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49cd86c420685b6c772cfe7110addbf289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7801570fc5829ee11744bbd1fa3ec02d290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda11c70a0a68706107c91dd68314ce291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c1cfeaaa34a7b8fe842308b8581b9b292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0655aa3a1212fa264da831bddb75e2ef293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cce4512c17ff685460dee52ea0663a294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/339b7c155bf70be48a1072ddc0b440d2295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0a28c6a7db60d3c33e0826fdc35cb1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f66866a1fbce5a5f58672f58351a364d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f535ada61885702548276bb4e77ede298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b6e00601277bd2f15df6fef604c645299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57d24cfc8b5d11b1d5538a102f509ec300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9b4502b522b7edb32a7dde15549c0c301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a67a1a9ed20414fb04940303af4b2a8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85fc03b73d76f4d265feef90adfce4f303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab896bf2f30f676924b201649a7ce2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7957848fa954c74a6a3714a9b2ea38d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c360f69054419d5bb3949c2568c85d8b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cb5a821e22ebb5311540abbc88b7c0307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34047c8ab663953c087e91258c230836308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cdcb5f06547d50402241af920f4380309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542a061e2a400ce8e7647ffa055d76bb310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868b412ec71d3354267794090b5f1a02311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6b1e781848ee367f640d56a9fcb633312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd7a480565a382bfb0504ee2966063b313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7a6c1876498829cdd484520bb3453314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5ba8c710b9277d524b8938d4a12c4f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855a1a470a43f94a272fac8a900fb035316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d095797dd44666736a175972b09b320317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2952a911fdf295871a0c47e6362c5b3318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b49599c90ea5ffe78bb6e275440206319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77282678e39656e44f50bfe5eaefc162320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67716775ddf06769806cc6325a3e0bfe321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c7aa2e68b08647d799d4de9b312266322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d8187e41f2a0fb661cc12b350b916c323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd9de4e9553a49bae52d24003c725dc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e74ef934d194f64818eca55dcb3830325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc9d9de828b9c6a9ce925f5e425c19f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ba0a6c7cbc5921a28e22ecab198c22327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e006d3e74bb945f0e3d71bf9920b5ec328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae98220b115a64e0289e40d0e5a223329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4227bf159361c21fa4a374f146075180330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c30c036e0431638d303671a89603b38331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7eb4710d9c3a55be362b67ddb77c174332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba23704b39801b1d14d6b555f8c8f2333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8964b2a4a5e6ca2b3d4840d56d308f1334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f008c57b2da66fc2715c93fbf7f8dd6335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef190be7939678dcc47641306824028c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ce991c775c0c644c35b9832309fc31337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcf7d6b92fb0770358081673b2c11f6338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d1d460f66f866698494e868dec7951339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13103ed16dbbdff4ec1dc857be99b225340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc416317f1b396dd1db06914bfb94dc6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85edd6ef86564876a66a782999b24b72342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1984b3f486c80692232b1dcc7f661cba343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f5811ebf71be7cd9a9cdc214d00b6344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b667083a049b05b663ad691fb58936fc345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db60ff97540bfed67ce2f81d5c99181346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2097a224bf6d9390d0263f50224e7de347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a622326d9dad598a8c05d3ab5b85d45348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35e867c97974e4b707db0e4f1b0ee0c349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bf6009013a88a3f33a7db6807237c09350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ed7d39b98c3cd1510c21e1edb49697351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a36b5248d3812610c17e715e17a605ef352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf44f0c0644de0c4efb60cefe7e378353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9714bd1ff7269189a42c1a9325fce354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b562da3266581cb6382771547cbbe7e4355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844d657958f277253440efead155083a356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7c81729d24936acbd523b5dadfbfa8357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b547428979fabfa1ccb24df2f11452358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7267ce54db73b5d3751bf54266eca9de359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2490cf50914a9d977303c53abbcd0f360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad62f309a6ae3c2481872edeb6742e7e361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38532769edce15cb4b42a5a98185b9b2362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108ed29edd46ec4111c342be2b8c14c2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abbb341214e4ba3dbef4d8234e83813364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f83eab1b569dac9c66abc7016909287365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7608fe0a6344d3bc135f4cb77a80b694366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a9bc3bd517afb0a67427d63b6e821367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61408a88ba890aed926ec55e6c1be45c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1952fe05668dd080d970472d37dd3369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/188eb6a2b9d0899440bb94385feca987370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70cbe27416e135d5f87619c2f2d8e862371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5c8559a1c635e5a1851faf15a75267372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b916b54bb8ff1b2b4af804588fa04673373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963fcde585c7ec363cc410ef9d916fd8374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fe8b652c520f5c57bc05dcfd29e34e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46176fc51dac5e5962b16edb159a5d00376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b8a8e0f7cb9cdfac245afa1dd8304c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617f47b6bcb351d98b86734a6016f79378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79f812f9f79bc235e9bc4699bc6c840b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021661f6c4672b3bc53397bf515174d8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd63de031f848663fc21f892c2c2549381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd4eb1556967d186d672496aa000c63382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a1ad55f53ac6802c7dc380610efef8383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900f60782f14845e4b11a27c2ec5b053384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63ac35ec82500aabcc59bc1046a7ca385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3d1f1aeb1dee13bc55d6fcf07d915386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56558b2452d900ccf33eb68787825cda387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f352f95889e64c802c5a4ead15e80461388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c78c7f2b4a2db7aa2b2a1df1ab01870389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6c182ef64f6ddfb9f5dcb6a789134390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2770abc40a729ad69d0962b786186e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37009065bae2a6d28c7b1bbaf3e8dbbb392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972a0627afebaa49f09ab18a3c322309393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a498da5e1368e15284df49f91ed8367c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3c01e658ecabbcd6fc365f0dadcd856395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843e8ae28f45cd275e830dac82dac18a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f465e5601f36e297eae2b2751942a07f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3d2c9d7513d7085379f1ec620951e6398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33eeed78c0bf71580eb1dca8689cd0cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5734a0cbc033ffad7516f86664d97bcd400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc9761660b8be161f207bbc53103977401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f163adf08b66b37f6267de10cfc4ad91402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d6e7cd8de62743c63881478ccdf0d2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746bf056d10df7020272d5b6f30fbf6d404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65639bf79facc3710d1c5e51d2033bd0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889b95127fdf0008ace6c863dd64787d406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aba4d44afb16f526b5d92d9a1125bca407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79bfcfd5f2b1c16e6ed008b8f4e06ec408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a806086be373062887876cd2740f434409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddf4b1008b2c3443a202d086e04598410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880596528ace1daa0b6b72a3c4113cf1411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12d43f21ebd8ebe7f3b6695b8ed6884412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d9e46d4d6804e607234220a3801b60413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8cdd7142ced68e45528a025b10e6f3414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923c2bb846d2f58b2a61302d8f7ed1fb415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffcae3d8e0d3d98ed427137e15023f5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca3fefd68d4f67e02033205bf9d8893417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a976c5d3dd4bb9c0b83925b5d8d1ae418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8503bbd31da1c32566658c2bd8116ed4419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2603798ebf0b7252e66dcabc1d6632b420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0470984ada674f737629afd3c32516af421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d98e104d78a282b42cf5a7342678b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3670ec46ecd171ef432ef5789516c3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3aff7d888ad31283397c11b570209c9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426489d7fee20c8916eaa522bd6f1901425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df3a6484d3814552ff3d9c72e798bb7426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cd9e3a971134b5d9a7c8f972471742b427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0390877be1ea9b585e171d525c38d0428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94bed2c7bfc010af6cd9dda9a8efafad429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef72eb0df2ce3db53509856cdc66c7b2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122093e0182636cef5070922572b2f71431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923ae98ac088c4c0bca827c849c32a5432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7aed8415ab8163f12f3852c37e40ffc433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dbcd0f948bf7070768e32dbb917529434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a34d9feb6ddbd4fe99dac8ce22b867f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfada7c939ee5a0092d425a249eea6db436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712fafcd3499773256e2d443ad8d9720437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5bcf1c6b7ada29d0af35fbfd4615f28438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a2f77b7f1876fb1e9922105fe19fe439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef0e4abd027b91370e46f2593ac7738440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b050f5de94c2b744f615ddbb8e59ca2441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268b34e00b0095a31c18c7ed802cb0e0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7446c24886aa4ac70dde22e868645cbf443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e518a36754dac0a1b0442a11cf47141444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf14f231d2b8a0b6a20a170d8ddd33f7445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60f21eaee348a4738b1d2e246e08c5f9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b9a38743d12c59d44b1ba04749bd206447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca125632feacfc2e2ae79270ef907d7448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ae665efe0fb282cca794a23c897757449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878d3d013d9a458f13982415d65ac0c3450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bd1dbc75039981f806ebc5082577fdf451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9388de466f125f60d3d9b7eb7c3409452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e5995a09699d0206930776e622dbd4453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc19a9615a3592dfccba3f836e7312c9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d29269918d8e95d110965f31fb4792455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd2a6dcbca1ae50defd453a89cc902a456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9e0bb8826859fac70bcab6281cced457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59139b4770e348ec860c8a677266b3aa458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8137c2298c059a9a60a1d6e5cf63521f459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0673f88cb4956f5e0ec39095ee2a7695460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d50f8830a2f5d1e98d3d92df0488d4b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850a753f9c4cbc2d090fa47747ca8e92462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92704ab19c4e37b64c6972c558e696b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941906319f0d12c2f72ada085f18ddc464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e6ecd0081b533d88c53cd8a16f5b9d465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedce33b4e020bfb386ebe055346296d466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2756cc5b2c2586b99ad98b6c9aaeb949467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa0b3550a1416640d57e6d6bdbd3194468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274f9dea82d529fa42e56fc93cd63267469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6837e7906e5b94e5a076dcb31466d680470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5d044f6f70d6c80308268a0ca148c5f471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec95b9fd42ed2094109c57cf3f2bc997472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5cb847ad012697e70f0acd13a87ed71473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b316ebf774d510ddba427c14071f870c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bcb24a74af4f2019e5bac879b60624475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd69808157688ab8be991a503f21e836476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0afd7255f0d523f736882a2c56f5ac5477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ae939295e31dd07f9b7c8eda52ac06478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae7b50cd5f58c412766220caf168e93479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd502616106aaaf666330f04231732b480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f674cdfb1fe51dc7c5947602fb32b72481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcb3e7e3144495d2254481279573b56482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6a2953ece33bda96b5f2c821d7fea483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc0f1a1793e5caaa54fc689c6c38a92e484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a40a157c935c49179e317e551cefa36485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250143be8bf457c4b232aeae4a0c054d486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf166b8b13cbbc144243ecb569ac5a5487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce0408b56f5208c5403f2458de25851488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7a2ee694a3df6445b0ca0cb894b59b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ef07bd51e3d24c348affbcce0e27e0490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dbf7b59709daf43719d89e12fa24ead491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442cbb2c170423ee0d3843509d470538492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651fed3ff343fb029d6769166085db7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0872f9794ee154410574c05efff53566494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed9e4d498a60ac18e1d338015c28be1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2659cc3c87151c271fa38b2c665605496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac355702e2473de192ac86a8313cf0e2497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5964b3d42fc928904a7b18a7d7e664498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d21eff3eb7e0886b2eefd2103034ca0499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b077592c0a8fbca260d371b33dbbf95500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665b3246de487fa57a23bf9272c76d81501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e547321f3a155d81a9e8bbfa310c39502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5af4f171f2d3d5850f5f4d049d6cff503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8b14255e2855d2ac1d13b6b5f6415b504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00beac2b670d4f8c1f79a419d999d825505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b268fe87cd5f3a4bff39b185ba7e3b1d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e336912e43cd07c3b8362a3320b6b6e507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0309dea45eb190a8407115cfa5374f96508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddd9cd2763ffcaec6534e6021542570509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf96e6dd4713c3e4c59dc620d1a39a1510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86bdbcaf344a7535893620fb4f718f7b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ef515a2f25fa2c75b01f0863049991512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ddb55e25d886a067b3eb03fa00df23513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/448bb3ea9c6e30eb14607f560e68eed3514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1271db154de6a11ecd2bd59cc9ad3f1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/357de304b7a100847f898f579c62aca8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3b68177b81ccdd3495696c25e567ee517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c61956e0787c807b20123832b2456af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39e766500fe402a115da7a5c97c9b3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179b89355756fc557e87fb5196b976f7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e801321c3ddf97134bdfab7d24ec6fb2521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b03c361ba0ce033943c57471b6562ef522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5831816318a6403f27e4e5796e93d0d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9762c40acef6cd0d8a3244abbdce37fc524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85f97f951bc78202e24064087604b71f525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad1b5a55600a938a4ce5de9343621e8526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e012dd52069b12198e3228bf0292cf527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bc15b0acb100eb81cdc5e9561a2ba91528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50172023dc17ccae257e212883eb1ba0529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29a8d0267ba426ebfa14d6eec755830530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc84fc4d428af1b6d4117d5af63624531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1fae41a87151ffc03f66938e7bdb85532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7d5d82d110f875d9f4fbe5b7c848ad533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af103b8098b7651bb19421ee8b84603c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73f4a415ae3f5d62ce222539d8e4df0a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b53ec626709e4b0de1d0432e3e8ff20536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b924bcc950e389b25733390054a7b0e1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63c9bc7ad2a445ddf02e77ed042d242538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccbc3214ec3250e75a14e2c3e4f2040539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8005205876ab78747095d5a92dfbcd2f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee66c3f6c72401c2fe2a3b7beb5111eb541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565992446830406b8953ba899fbab9fa542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a271d6a203526640c9296999d4a711543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8897d219e9785e73d090fd7560bcceb544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5c9a80d642ae4c601eea3c7843553d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f59025e3931a541e63590802c22f3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b915a9d3e7ab85a54d928385863133547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df9e603984057a0b5ec3a2831a91f82548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4a26b5bc3cd04c89d8222d56049143f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17aa70aa8867dc8b5a510225dedb7ed550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a48bf459fce934e22ef2482eba77e52551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62038383a5e44d8ac75dc78613feabab552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee676a720526be71c0527d091e5d236553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b793e682a377883bdf3a73ed53e4077554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd769c761af592b9004aabc27c0a48bc555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ca365877777f2fb22ddcbd70482115556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4d7da9fe6fa58ea8ca5925c1f19142557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c3d523f1cf6bcaaf1ff74f44ef7c76558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b63d8aebe1a2e7b872bbccc2771bddb559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa97bc6cf86b03877f499744a311bd4e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb5acdfbcd93d76bca190384316feb7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50094272b075acc173c0930648e9152b562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44442249b59f93d4bf9c6a4e75967b8b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30185edd843eb51971013a4b7569fdd9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc1e865638d42e232122cb9fb9f0c237565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241440f8b07e11ba6930aab5ca624be5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ba2e4c2e3fedfddd89c6cc589955e3567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c468b5fb6d8c0a003907e470fba3836568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398193ef6ca227117b26256f8f172c09569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94f735d31bbd679f426019f112d85c2570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fa6094f765ae62667b6ecbf534dd46571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01df6aeb9205c2af2272ede8db854709572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4f74e513db233cb8d8e136997f507f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371807beecf606833f27f9477059800574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae1d109a93b9cca35b2ecab80b30aca575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73732b0b59c34777a9e7595fed70a7ad576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e60fe489c9094f07465b6f8eb427b4d577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f70e163ea54f6368611af0447547dbe578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34146f2b9aa8c4c664127ba0c2c777c1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b4c47ad2d5770dbfffae06bafed99f2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4e630a64290dfcd823953217845fdc0581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2c0fb58c5fa86d52efcfbe4783be92582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d134e51b875bba7341f7c9d8ea18b6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77000d15c448eff61ecc65fa0c0824b584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3db14b4f8e226f3bc7d3c98ea8cc4585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1240b3fd11e6388eb4262bc6e029f360586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f3a077d57b6678e8d5aa3d29167575587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0aaa8f622535dd41ae1cb56a6a3b687588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec526ab8f56e1ff2aa3a5d441f116244589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a71a93c535f6de1ccd3681c2bec6e3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96364d8ae74ddef48b4220dcc4d8374a591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca646a35029c0d1fb79b60b82cdb8f9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3543bfa27dcff7d5aef4459581c071593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca0c70777352e164fd502fe88480dd1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486c0de9f6d13f00ce011d811b3e188a595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6769861233bfaf549b88e258f3e380f4596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57e0e3d8df64d8f8236e6abb2804cf4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c05b1b21427f5200252f4fee035cf2a598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f0691f3a4e24484fa254d4328d6408599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecb89c4bf44e4185f657e604efb08e6600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed9df19b5f67a32513538b38b231a84601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451e348379c07ec10f8db160c978bac9602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f9d3402fd662dae9347ae1e525d55c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72cc38e40ffb27fb413c9db9838530a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872dbb96877db0c44e8f6e9a51996712605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265b4677f426b8919b9cbe18586eda28606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ce09abe3775c801ae53b3eb3bc02e3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20af813baefe08dad0d4d3391ae0fab7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b84cef869e9faa4c9635580a007f517609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7a8a4bad65559ae89edd153f959cc2610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727186c57465c3f02939a6726f43681d611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6954457f418ab5430fc5be32e31d96612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/807f19bcfe11693aa8cb55cff8e90b7d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8818a0409e4eb97fb394f2c187ef66614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61f631de124f8b0d4bc710328cdb06e615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4d17f54299b3b0b2f21081ae852a42616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9588bb14bed744e0dab169eb012041617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fa70b9a5c512e7c3dacc75a55c1fec618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461b8370013a1156626ab2dc32a9cef2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91a787f48d495170f6732733bb08abe620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb6df3b2d4b5ac699c47b260ddd70b621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d3d39496b3cd97c23e4ba16943e87f622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5274c8d67e960cf947e1602d4c60e6b4623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4246e8d62a2512bd040b4ac48444a3d624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6872c7366ba7ecac2ad6ecb16623a49a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a51434018e750232870d84480daadb626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e2b43a0c8672803ef4ae33bc032a99627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e02f7054b8197a4bf868d323f66492c628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ccf5e3111db133aacde2a87f571f9c6629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/042e182af45deebff873c8705717aab2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53e389ec958eb67b1ccf409f1c42ec40631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56288efdfbe3acfa46c90ce6ace30cf3632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3a37384cd92f05dd71ad39367e0fc98633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c950c21c1e014834ba89d76d0163d3634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7a5dd44ffb6447af23a7142bfbb98635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d074314661f6fa090126d780673fcb12636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00060d07d33e121cf445cce55cd46017637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21a193759e9042f4894c543f6d548b5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd18e3169070cd01f17d68b34f33e061639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b2ca321102e4adaa3e8b397648b9f7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b37be203608e0b88e2832f916ed6709641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/592f9751d81518565b50e5ad360c03de642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2313182650154693e44ef04c7497bddd643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b28e1931b1d0897e82ee6d86cb56da644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c4a9a58eed90a03c024c4ce9fd1de10645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26aba1bd12305b62028a88359699067646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd5aa370d11c0bb1dc8f62729327a1d6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0f5cd91b17e22cea2cc4c9971e5fa648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9696ca9ef4863626b9a4b5c3fa11883649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305bcf52fb3f93d08ac9707d8e08b2ac650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad598f425b3ea8b01cc9f09993413c67651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc547f913d8c9b8adf1983a0b6aadef9652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fd590e4d35d5ea4812f8d08c02e5f3653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/609c19cfcfd15421912ed5f9a7463f72654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745fb4980a437581fbe4efa75adb2562655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe8db39fa12b2dbd5762410592a0e7d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3a7c3afea0524ceb2b97ef5fa19a3c657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7e67f53ff5949e2d0849a7c6f5e2a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e69f26b26d3dc30612baa19dd8b8d9a659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4db4fa8ea760996b627a947f09c44ce660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0829cb85c4069f981f0272d7e958a6b7661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d75a70fb8b3a70fb127ccbb740e798662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293406b2a2e92ed043071c3eb03c7dfc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb3741a8220435b349bb2a8575a4b2c664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49d2a1f5b46c784cbb69be9076b0fa88665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8ffacb30fcecd964d4b4f286e5bab666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815549bc454a4704a2d41a5d08efbc21667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865f1912d261097cb609d85b8529413c668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1d16480579a873888975e97b963c3c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51aa2bc2bfa2a0caa228c09bd5e8a86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2856dfc5359f57848c07e35c5ab3556c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab3a6f0335665d256d6c38190174967672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1767860572d72bf198f6a7a3e85a6673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2580fc42233b5b1d33eea8af60023089674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b3e989e8fbda851395ec87a9749a2675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc77f481fc169418cea2b1f4b490ed50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f07dccc5d3f866c859f4fac1e0dc136677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301a99a025cd15602f3eeb88bf58c69f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f413cd8d2e209fd8758d997a1e995df679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92732ae61fcd219c7e65dacd0d1dd743680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43274066eed45a877878bb02490e103681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd31b271a7c31b2593582f444b1a500682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0c859bd7201946fa65358b8e61f9d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1e61d7300fada9b347b2abf7fe0af4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e42466082e143de610cc2663016b143685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ea3852e7ac0b28d6af21abe6d7d1f0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d35cbd075f54d9066967a1665461a71687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a68fb232fe6c2a17d56c7fd62fa99294688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558985071c5763413f490e953288a75c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e63710104a10f772a55c12c72da5d44690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e610d4a3a1e8f9e5a4651c8a5253686a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef4939f32afa3d971005237f1495006692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23d1f0691a33d015989c2e7e0ecf6b7e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2acd58d19029b5885f055b030ca4f207694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d9c23a75afb128e64d36e044a068c1695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5650e27a6854ae696173f684ae5e79696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822ec480094b995f2414335ec03193c2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56fcc8411c58b969054ecedad0f502f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c5b8bba0d06c61c48e0a0cee267578699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24105117bd74ed03595f2c1a494a167700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00c31813a95f38308b9b8709582a51a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5f7017108081f4b6bb54d648a1bd56702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e51bcc458b472bf432440e5f96fe5e703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f331689f9367f03ddc7427df4ea8e8a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fd8c165a7dad35982d1c88288bab245705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9f3f81900a9d74da006c90c2632666706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20aaa642b1190b55dad1d0ef7f330bae707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ba17684dd714f0f76884bbbd62f20e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46294a080256d447ac97ba9e0249bf26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c188d0acbe77971896961b58cdaf01710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705789a9be57d1bd356c42afad46e8e6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d2fea63f5c5109343df61016cb183712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be3a9f1b3c376fa7cb15fcc6f10521b3713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25181e1540f5db7d2e3fed322619d034714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d544654bbd6f30303ba8ea995cc2b68f715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec1dd1a7543225bcbcf21ea87d98ef5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c22dad048560ce7e74f406039283abb717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1b95a3cc6448ec6e9102a8dd24a79d718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c44ca848cef45bd1292f0b97f9511a1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556bba4063beb85c71376ac4fef7094c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b57202bd14cf17684a025473e7d962c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67466006d892175eff582d579501e10b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef1cc0e2922f06895e184068bd17e772723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c94fd53d745b29b2e830c1b1170653ac724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d113a4913f21b3227d7c160b7cc21934725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee543cc6b025ce06901f53edc9b1486726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce7842f57706cba7fd809281a6a460727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb0e2f061318bf5a45904318958c118728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81216f967a70ddc3fcf92bd3f7f3280a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1469f96d756fab2f34f81655e64627730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064e90a4f385bf3ed297fd31d240506d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88946888fd0ef18e945ddfa585879165732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67c07d735c3491bdc79388715810208733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf46cb48a610c24408055ec6c093e15f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1a8f25f4b3c6b84b02287f64bcc38f735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b85c5cddb187c18ec06ea254b7f2898736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf7b8b6e6535d2c12aa3ac56de63411737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a06ef337f2471941cb866168077a1d6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d11cd266455c18118e334a2b442039739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b553d2c36893065cefb01944c9f7cb54740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be008bf24afa585a9b71282fcc5f646a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda7c1c001076ba9ef8cbbf09e15dea3742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5b13ac6e3983f398ce7d16b6e45b44743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4033ea1905553d8153358bfdff82ffd8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afbd7eeaa4cb65c217e3472107e93236745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8582a5dc004ce722cd297e587c9553746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c765dca114d223cacfeddb9cbd0a4e1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe6293d7697296f77256a05b3fe7248748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/905a8fdb1c5c47c4c8c0bc8a3a90d91b749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fd1dc356a6778b27141161d494d333750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29fbb5ec148133b38cbca0aa6309efe751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9d3c7c2459051d73770c370faab69b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84415f0536fcbfc107bd0a5cdd099564753.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7975d381ae86481e48140ab4c5ca3cef1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe6bcdd25b28e52e58d98cf901d0c32.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ae8260ff71b253160367d3ee9ca45de3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a7818a45001d4a117c2d5d777426ee4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94d8ba4c89cdb0916fe0436422f4f145.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3062484d6f5777c0461a63d8a33ec346.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d08e86bd3b9d02b4180397105eb2917.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c39052d01814b7dacbff30d6b5a83d668.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217283a28e9a44349d430fea5bc0557f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8059a87bda7aa308c65b75aa2ac2c69d10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ab562db5c04754a412621f81f0820811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53976bcf8d20f1d3fc3c8ea21ced40a712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9919e22b642108aed084aa522fdbf38313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21c6674a692a71ec1f9492bf1ac8f3a14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b62d85090184bb1384834ca7ae74b9c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2ef10e1dfafbd3920b9d6577159f26916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10febbee790efbea4536d27d4ed7d3d617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36e4ea4bce8ea872034f8fab207b6018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f75ca9aa3998d3f1485b1b1309b4a8c719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73abd14ca88bd54ac98e8f932ba9d8320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db70279e3477fa05867057c16b3e664921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2237482de948c74f094f0044ab80fe22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c00c2e4e8d70858a1c44bff7294106f23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e95270c4dcb8c6e77046f56e45ea1524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457667903ef899f5ee98cce6c6ed544925.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5dabf4b8c1718aae9544c0012073226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a0948a16947215c61100bb24cd9d70727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0da8a7ceb8a5f5bdf38c74222b26be928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0434372e3e1ba352c46f770844ac721f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a40db9b6752720fc2eb8684cba3e1330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfc4c5bfc3892c2264b218997752a331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772cd5cdb22d698435ee7a8a86d8949132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ff82cb7df7bd76bc3a2eb011df6c9233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/470b41922daafa94895793c10cfcb4dd34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46bed95ff0a9429a86bf0f367ed2f16035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044409b58d6c19913ac7bbc8e0019b5436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33dddc33242f0cc54a3320e82c5b18a537.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa50ca2de789ff3fa61aff9051b9afb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3d34a0d0f636864b4aaacfb4514659339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db81cc6b8638ac9bfeccf9c71ce94c6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8609d667b97224db1aebd3001111be7441.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4446dacdddfad1562c0f488253dc353442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e119de129e809f4eab9feff5facd8d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e9ae477e142e3699351e869854ab044.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56efaee353e88458ac263f49f4b7b80945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f0daa2bd9d6536ab615828754fd7df346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7147bbc86cb706a54e9bf1cffb8be7eb47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9579f6075fd5022ccf49502d3a9eaa7048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb5f42ac64c6dda57a7f25ba6feab8749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755a2168f3db125d43ca855da3eb456650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad64b5eb6356c725f8f009288e1e3f4f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40dc5bd927d6e334721c3fce173faded52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d90f9fe09e6a3d9e7497e0537cef3aaf53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0f873cd1db594ce170df50bb13865254.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7cf5833403553ea089802ab3614ef55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19709ee47a9bedbf01f529a39461a1bd56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b554638c9ffdb7d92b7c993df08a8857.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5514f725d6dbd1b991fa9f008ab2ed58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9225bf7fab2e3ca9a2662c9727c694ec59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a507dfcccd70dfa5281efed6429021e60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e07329b23ff99d3525f196e50c5e6861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ecd0aaac269b70610cfd1b7731a73262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87122bdf212855a19a26812027619f6263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80e56f67b3493ac844c4a35a2dbbce864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbd3233a7c8d33d94d051b805bf0d9865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d3f9868f698dcab50b9eac9a8c7570166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15777c5e80dcc0dfa628a2fdfe43ef8b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f134b2b44013158fa21ffa477dffeb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d14dfe3d49a7546027079b88c4afd3f69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301674c1be82906997d4457227cde85f70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b961feaf8b92511c70a0f13800784d7671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784863d7823e415e1cf2cc9172d380ee72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70e22d454421e377d4bc77f333062e73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e427706e67f09df3b441f6cc93ac318374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b85da3b0f4d4ccb43f6f9d684c1b412275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab0d42cc9e79a58c39c4e04bf8543f2176.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35be11e1665505f3a1553b5760e0e9477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7125b16c35d8e6a4797844562cedb178.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a3bc7b1066bb5c16ea4dd0f580056379.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64633e35b0b5fe5d51be31034ea6851a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41572600610ceed2b73f369a5d65dc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01626558402a167518cf8e1fd56d88f882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c9b48f208775ca6cc03f0f9e3f68b983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0548366441eff0df8733fc3d10bb7ff284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8a9ef90e49e3a3aea164bdf456adc1485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c56eb71f1d0f621c6a7e00e5b6d9514086.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11e4bc65b52e2117782d84ee17b2597a87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe22a477d0d9b42b5d42c037430c78588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f39e4e2f089af76fe82fa61c7d5a65989.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152787bb7749fa76cdfd1ebbd76b11390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55efabdc4c681a8343d4e3a61cd5ed7391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b80dce6815d6edad05e7cd398581a8992.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a272af161f682871061ece485c980993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c47343277e2473b435652b581b647ec894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcfdcce570e4c6eb73e0c97baa8a34e195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c44f6c8865257263c24fd59c6d84f2396.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f6b39fac9420ee092d7d6fbee57e1c397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d5130efb470f6de602afa33eac9aae98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a276776df947c0e533fbd88d7eb3722099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ebd8eb212cb8e84aa291a0dfececce3100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2386db2493243b4c8c448a3a92631ef0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e552592b8a1aff8904f67fcc9128e08102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff6ec68cb65aa9d1b4880fb99b1a5de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda16ee1ad3f33ad4e8712f01e105c33104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a43b4226c642a7aebb67151a2147c2105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50813b5a42d565a97bb66663d9832f15106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf35b9516a7c0d6a72630535e98898e107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91104c642603ec6a384c2774e65b2af2108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7342a882839ed5b983dee4e876ebd7109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca33aa8dc7b1d88af9ec521c403acd94110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a1e3f724a38354e2f642b5d201099111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8853abe9c5bdea1df9d8d0b3ad5ba847112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71af77b882e77e6ce7f286828248765113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b48bb54796695db54a20370bcedc0545114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1659303bb379d475a3e70aba084ddc0c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97c69368435e0bb320783ca9912b6306116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d320c696e56185d7eff71c84f23a5233117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747a71fe18cade694b3e5194bf1443bf118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56eef0c2c5d414e6426cca501d2f963119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d4b6c73561dccab76df7c86df4d9a9b120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380c0490f3baf614ed742b3db3822f9e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adef5e0e164ca45455f76737347b2f36122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11601f676607a12409a561a247e6ee4123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26bdfb7b8ce03469be00e38c73dfe57124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9e17e0c633d0b03a2ef91e50fe2f6c8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b7e744d6f12201c9e9d9e27d1bf31d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ebd9bbd1e112614341324cf83686da127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9e05c368330ef90a97dd9402ee639f128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad53acbe68127cad8e8280222b47ef3129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f78847945f58e0c733e816876d21e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7acfb0d1f8baddc88a087fdd2cd3029b131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9d99532b00a00c4360069df9ba64045132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c7c43321d86a6ff0f5d6b71d309f51133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd8015a152487a0e2592881321b9cc8134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb7dd8919db5cc9b5635e91d54246e3135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f4f8b283a3fd476e84df4bfb00ead4136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cbdf777adb13978749dfcc73c486670137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f684fd57b4b9085b06ad22d27c22f721138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e6f2bf2071e72cafbfce2d48484052139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc33bdf2e9c267f90cdba5656142f54b140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959d75fa3951bb7767010fabf6e2324a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab212069d1d25d22f5e29c1be33e6c9142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede3017dda2b222375d5504ecd65cbd8143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0a4d1358bfd252cda1cfd29a99ca8a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f771abe96f69cc0ca2b2c23d3ec6b13145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1918dd40eabc22a93b2c8579af05ee146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef1ebf749f6c8295f1ac97d20c89de7147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bb0f2736ed753af7a1ed22a88a5a19148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93b20a4a287e480f46dbb523a1c1100149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/257d4d9267f9c012e4ec6ba0f49425c3150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b52999fd62180d21eb268c56ee7483e8151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a065e2d690b2bc4a1d18837ac9fe0da152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49340eb4de2512635450761f12df700e153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c870288d15b0a3fbd3a9140470fccc20154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ee5ee176c6712866100ec1f85651a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c449f04512ff638c06fd33aab0dbd97b156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931557b95c085546cbd6bf4899024e5e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1b22e5cd20c6a1ee4ad6d61646eccf158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e17a70828d1823cf39f6045f79e1b159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61bb3f246d95c6db7ec860b41dde583a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9904c0a81f974aa1112ae542d1e4cc3f161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66578aa8279d4acfe15dbbe22cd48c26162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c5e1b2117f563ce201f99203235be60163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab7f7c0782e2aa2ad98a747c939c38d164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c636f789063304bc8239a0daf7ae4c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a3603bef9df55b7561424066af35e4166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738df0f66b795cb0a3f382a2342755c9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e72998725c127b6ca5881793851448168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f52afaa179eebb593e57021782dc7a9169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0510c1cb524e3504392040c4d6eee81170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4fed905aebc8f503380ee8249db3ed171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2da2a95953bde81b16a5c4594c7001172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b438703ee4e6c9751602e534f16158d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840ea97c6457c26a761cc3db2a40f687174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1e7e245906c855d7ac17272818122e175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9bfd00d5f56111fe72d087bf9aa1dd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d83685663630db9153d1843cd86b633177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570fbc6fdcf9dd0d8ca4e128e0cf6c55178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c35c28c493265566d47abfd9794e36179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320454b19425501b8d1a73c8a82d0b53180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/706fc43b89c23d275e85ccaebd6d6ba0181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b87ffe2638879cb8f9249746d56f02a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7847f6f95da7d611f8e36b5bc7a69809183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11564d00d91326d4f5dcd93fea573502184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c1e3c41eecb478bdf55d520f30ce8a8185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3179a7aae226702cc813d272eb8be0b186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3c0effc93adb4b7602942f42757243187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4d7732395bd43965e9e266afa82f8f188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee993fb420b682cc32086e9d8eeb9bb9189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266f6f75267b073973440588a5a61a0190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae056373640f8dc740585c020defb732191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8a4a9fe70a3dc7275e278814a96c31192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be994545a5c648d4fcb8c5732236f85193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26354c17379c90385809e791b9a26c31194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67e1ab8c906fe871725e67d8a165501195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040abec14bedcbeb5eff176e0cbf165a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d08594c6aa949a02f71921575dc135e8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f6cd24ee480bdf404b9966e1a59aa4198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edc2e3858f9a299369a1e64e1260f26199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02518fb2a253f68c883e41d05cc1d0c1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e68170770fb03c38dd08a91871b083201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f41a874f0b3331c0f5151ef55779f0c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b6ecb7e930f3c5802506866f121c1c203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3473519684adad3467edba61d7a54dcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e1a656be94561f84053d4948c70569205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380a6ec76b8205947ab03cedd2a5f293206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93abf4490b6beb9e44e1f6f620f0b1a207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263a6bbd2d99ca4585f027ee4ac8cf14208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855eb90dad3f29a59e2a8d6466c708e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a8fcba90a37861964cc980ebe127cd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a9aebb060412d966cbf3bcd54f677db211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90ac05ac23664857453820301d47f86212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5385eee752f89b9b26eba5f0e1eb78cd213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55451851c553a0da25ce4e34528d714214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e5e09c55be380c38e991f10edb66d5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49278b005accb508be362f8a5eac070216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00828642c2e9bb5f75bfbf5c66da7422217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/439867e88c9f4452a1b2c554ca19277b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c0968b97cb027de33031b67d5c2eed219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87c9f72fb615ef5876c0d34cce0dd1e1220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da1281fad183bebd6b53bae0cfa9887221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7faf38ef2e4b3b9aeedf5c076fc3f4b222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc963a3a5f2764a5d905d6ea2871c44223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4dde492e090e7b5c9da578feb7792d224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9423929234196ae6239b82fe4117ce225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5146ecbaba30f304f7c85720401e57226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9fad54d85b98dcab230a8dc295c728227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd7b30450c70375d452e21af9ae1f62228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828cf151b928fa0cc0b85272cc8fe97c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6034d73f79f221aff9b408380113db41230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d57014738021307fff38329c5d01f397231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23afc4408071bc622f598c64d998c7a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b167bcd9676a032c2d5e884a13467f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786b300889fd4249f5baa757e4b3eaa7234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa223be1a62dd57c715fc34ce1b5457235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274dd5a0d8d363cf44708ec626a98255236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f71eeca254f32d350505726a2a36007237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c630c7ceff53465070e0796d5ee3282238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfcc5285922162ab01e6174c736ca4d8239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da51f79e50811701577d4a13df26fa03240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3665b537dc9637a8d0cba237cc8ed9ea241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb1c7d80116f4b31d53a4adb0f0ade5242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79297b8ca8a3e0c99970b6f0efdac8af243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e79e60925f0bd01e54b6b04ed50a57244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083a640efafe89245b9d15304c2f1099245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215e7da4c16d8d1919e4ae087e76f836246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99a26710b7261111e5d66356bc7d7eb247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7fdf55b061a797d8dec76dc4029ff82248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761439811ad683df7e0817350a733352249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26070379ca952c21ebcd9e209b455fe6250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e3c6817afbb1595433d7345cd122e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4124419329e8dae47520ae17033bcc4252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c7dd37da241eca2d768668ce83aefe5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/068f8cf1e441f6e186e6faee772f6503254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0561a63790b979c810d7e3d5f3cd492f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/646c11f2caf8b2d57629373d5f79ca26256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc65ad60610fcf317dc78f3869c2eb2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b8fb24556e8a2379de864b4e8851a5258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bed8f83be1e9eb2c7fd1b33c3cd13ad259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14001a57d11592fdf0246a7c68b980a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dc5fb3c40e2bcca5e2afeced09c75d9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3abe02450f9563cc01aabf2959eb4b0262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d2f6986469bae2a041ef8c653df399263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae053c2a5d9fc591f531330e75e085e264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/350bff08bbd1457884ff6642f63074d9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d121bc31b13298938fa02c88c9f808266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f4ec57d57873ddc0aaaa7dc811297267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790142993ca4ec7afa28149b89bb118f268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d55fb85c7c6c89b95cb9e1ca8a99dd269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f45f499798ed77681684726c99f50c270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d564b753a1f10ea45b5f90fd9f700dcd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb709a32ac0bd1b1ba6bbedfebc0df3272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd611066d4ec302f5e10cf6ffd08f458273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d45d9f8f7193bbddc34ba353c90cdc274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcdf2d22069ea81c46d1f848e5371d75275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4085bc291bf51ad10ff37c8f87eab5276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c075d5f6c62bf381e33917c3427783e2277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d4b75b761494559a5e2eaa59b8592c3278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64484e7896ddee7c41dfd54c4ddf7d40279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e512870b68f9b9a8178506400904ee4b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f92b6f0420776ad27ab17e673c1d745281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f665d2f4bbed8adf7b3445ba039df0282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290e8ac8ab7fbc1825f5bfdf1c548831283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b2722d7b29a729b0068ab5f718efd0284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32744f519b7e04c4ea30594e14b24da6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f803aa1b10b2334f63748f60ecb040286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1a81b5a354aa7fcebf543d5f3f814a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bfcfae53a0ad40db294a9cb40406bd1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41626b4ff178f8657a1be7c4cde7116289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434cccc29b9dca48a11a027c71699098290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b47b125246b95c4f76759f7fa8d4aa291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6232641e2cf0cd94603d44b5425fa38292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bb29de55c5fe3b929a42ff9435f6da293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82437f052342112750351e30ee4baced294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6f111755fd306b3e592fcacd5f4b09295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501930a30ffde79c03bc56095a2014296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd44593f5bac0a5e7901a3890e8ce462297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf63a296bff831682816c0866b0a541298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f30e6ec7697ca1e03e2c03b27daf592299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d802ba591a6f2a3506d8d4d9c028f8a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abe300b567124a7957c2dc0200fff24301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05438d40d0707bfd1a6428d08acfc5f4302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0110072199ef01c78796bbed03b6964303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ddd5e1019614f0f4afc55c0120ccd3304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db9844d6921e19d6c0a0c7a7764fa7bd305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a429bf7773412e5c2b3f17a7335f93306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785f804fbe08e42257a8b743f06697b3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b0ae06644008f4b0842f74585f1a40308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72b59cf955ee25a1cc23b630e845094309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a78b85c90321dfc1a40fba815a56db7310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2dda2885751c7864228ca0e498afe5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c27dd6837a30f58871cd098ea2f158a8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b62f841ed5b7dfa9a65ddd7fc53d8f313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07e4dde551492f62e4d12de1f106b24314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10e2d076b10cf8fb76069c80eddf3e4a315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c880d997ea38133e5a9213a33de0ac316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d53b6414d894a71a99526c0b1f2691317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8d4ddcf111a51bead972844f09d7f1318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855300998635a8679dc794d2a04e8205319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e6d81dddad5c0ba1123ddf0b21e3e6320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2b73d96ef4132b230e7a024a9780ed321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe31335fa61e52dda11427c3283583e322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dc22fe2289e86815f49fc0f4db9c6b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6751c2788a4594f1efc30d74b17ac8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9967f4bab135056c8c470ed866807056325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec2113ac9897129884b2786e6d54b7326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94fcf64979f9221588a56f4dc7e3aa7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77dbbd0b97f5747571a62ca90d746dd0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f870cdcab2d4531ce569260b9a207a36329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8726d50968475cb97b098410c80b5fd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8fe232494dfd4f55746277166ec96fe331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a952ae1def3e326a19ed3345bcf40d9332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f8d612cf7c24f56501c279916db85a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0c2fe860e83b1710317fb221f1a71c334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a70bdb3a57ca7239b86f1861743307a335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee91b577d619fc41f879e649448ed61336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2c224775ddf66905881c142b73dc0e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9429e77d2d161a0eac79b571c41dbfe8338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70922fd6264c15eb2735cb24b8bc9c57339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93cd3fb3f3ffc1fd4993ea484c0a0c01340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7014d77546fc9e5c2d080f2ac1f094341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e99bd65a7f3eec304d48b7f0779092342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0c81e420cb9d82e6d8d8648bc9c214343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcc92f86d602fc5041ab0e84a4f1a9e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983febf191fc7c9de679d63b49583370345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b4b7b6b9d536165ffa2a4ec37bfdc6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2cf3a5ab0d50d7ce2c85da4698ef3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d5117a3a095bc18a7a607eed1d57f4348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d0fe4dd2c7d162c13379e6fcbd0b74349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8419abf8ea9d4c8915b98bc3f002dfef350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793d0563bd42f9c1d03ba4a033c742d0351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffee49b0c53e8384c2d856300422b42b352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa795c15ce83db3686fbc30611122973353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a28da1ff4b07f33720565da7d6bbdb5354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8490cb43d5d787e90a7de16b628e6b9a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04f053ec16f62a5a77a788c6175384356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea90cdc3765a5ee1659774fe55865f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd1a0a06c5c7e3a497445f721322048358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80baa6597b28b754a48329ad728b2ff9359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd41ea38ee98f22dee92436f937b4018360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae943ff54d009328628f936cf8ed13a2361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c834b93114d23cc0fce0a8ebb93019e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94c8a40a68dc54f075e89f1d7e9bcef2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b880ad2ecb8c69bcd577ae81db30ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73ef6e3feeac65720dbb7c352c25916365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727e73c71c5d736052450fd6c8aa87d5366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e51ff5abbec32204c41211fded30d88367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e59dd061001733b5669c44a54f17009368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9b79646794d6a25414844d22746aef369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d6b7c92830a47b492448a24f08fec370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f263220649473ce29bfb52894bef0cbf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7fa3eb115457e6b8185feb21efb92d372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4c1395bde3bdcbc572f11a52f7c5f2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beec1be08f1ab08041ce7ea0fdcf632b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc4d10d6249fad24d6297ba204ada03e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb18f90b93fc70717dd99698909489c1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134542eb668c5de34eb723eac235b2db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1168f0b60de2d7030db5f625abb64adc378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d107bb7724019c3d87a6549779752a3f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f90596f19fbd0fdc97d3b5c83ca2b54e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60b2a30c830256fbdd7fdacd3e271f4381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/759c2097ee03bcfd4b79ca72ed45373c382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52160e13c86ce5fca01457f76a6ecf27383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5784e14ea81105999f650abf97941d384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2514631dda5d1cfabe70cd78cabd668385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a079de7a944047abfd77314647095d386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f66f8bebc4924be00286288f0e3fa36387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2191824a119e1d4448d2196020c8de388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fcaca6ecab57f549a256eb4568a365389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b47ffb925e40673147a138c5f43a83a390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea07fc46d0ddba9f263a0d024d05e64391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1dcda54155d4fcb0a940cb6fb11596c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20797e94163019b70705ab791280438b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93287b0c52dc4dc498f6ebd35d429e2f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3d9d857900bc233e99aabb06a8abd8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7012a75d2c55407b8af56bf479f44cac396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b42360bc0f789f5e3f545a2018596f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc945501ab711c422ad6ae135aa96200398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b43861b06b030b91a35c60c48294ef399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b381da3721a2cd06a0340e0a32f8ed8a400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97e63d3fe8e467f91157db408bcc63f401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7628db177d48330340133a368aa25cb402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddee6f56e50adc2a1c0449619fea9925403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479d4b05303cc783f27e3d846a4cd582404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfde4f7d1519e175f1b527b1066752f6405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66717269321bc11efdeb03fe96d251db406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56be873e537ded115af4cefc74c80325407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e7c04a71ca4dc2c07d75263ca4700b5408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91f4c668bd00b35c0e4c13c0e2ca856409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6481f05e79a98510a8f7eb3306d514e9410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7202be3c521bee87202f5ec3492e65411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6962f97460a564de083e157bf76d6dd7412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb10e175e66d3cd4dddeaf50a222b314413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e146a9f492c5dad55a2258e3715c7c81414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f35636f972f3c135eae762b788082d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98095d12b6139c5c32198250c51d0f52416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89c5c0fcb91f101c34c429bd9f84c9f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b75b3a47eddacd4c98612b41fae806e418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f658f1e10a599365d79d73c7df760c419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abda4013f646648532853459802667a0420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1da36229caae4ae8e8beb7d6383b7153421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10bfb2c4a2735c754683288d5bdbc52f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae0b71de6a57e68ac225ee5645f0912423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fbdcecfbc70c8fb3f405ae5a7abc93a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae0089a4e2e1b23728d269c2cc9d766425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc91cbf22ddd1901e7c12ee7e48132b426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a0a72cb7707ad80be27fa5a77ae35c427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8820eb0aaa1e4cf15f4a704574a73e428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ca2c8a798f89d9681a976f722e5b66429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d691237cca4d4ce2a1f0ddac8444b09430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55157ef054ffcd74dd011d7f3d19100b431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab5e66be6435ae2fa90a14a95cdc838432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f1688c7d443f277a8c4a669f21f3c433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025a69e77deecd1c8b6e3c4299d72256434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ca69509ccb5bc8c7ba22bc3b1ba2c435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83062b256da9ac8813aa9fe058c6220b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c59b4a8a1a6cff15e357d34b54463e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e659d3d348e66346b4eda315ebc5f04c438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfedf8cb4fc1b9e20a368762a9c30daa439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03adfd3ea12f914476451915db709b5f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c1c44e75cfbb6d288a7b2d302c6997441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79feb513c0b2a8583b633c1464309917442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd56a0260de8d437da591be2126f974443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0724c747b95d141cf582a27e05083fec444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5978c6ff6e2631d2cd1e38b86c329525445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc9f5c92557061a455d5fd76f2e4fea446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec66926ea3eb8fef48d5cc6acf6407e8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86d2b8c7d8d3d725bf5d08ed372c69f5448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f31bea0082576bc92c3892133da1003449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc87bb17766b4804de62bf9d5e620018450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4917d1b7d7080b682ef8146f32e500c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5516b72e8f6f52c7079b5092249b33452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f115b1501d59dbab06eb88668b6b87ab453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a9caf6b43abc7776572b684d723c4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb530bb8ef204d362686bddf4e25cdd455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9d013eb52a42a78eee45fe0e387a7c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22951450e2ff670af22159caf2d695ad457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc4dcf759d1a392352816995b4e3629458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d697ad0a68bd1da4dea394929c8749e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a8d7a880a20ea16c1981e6f0b2bdc62460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70de3b6e4bb7f9a75bc51e5b8dc37d1f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd136345e1ebc86f4f2043b6fffba16462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871de665976d60bfeae1359ad97773b0463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e852ed480c2d66801052bc1b081e0bab464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7db3839274dac8fea17b91f390ef21465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee71dec592a260ca19e9c461e17dc37466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60fa6800d8607762e63803770adf7c2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a999321b780e650c86c3a9afd75dbeb468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855d1147de1c1459d83e6af340bd5dc469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a084905a8a3b14f85c72e69bee961f470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e849142fab131ab64f5a4d02ab7209a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdee5f73369fef5328bf35bcc1e2e82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cb9abf8383da867ae56c1dec8aca21473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05db509bfc2f2ac30369a7687c6d4a6d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9333c34a0b3720cbf0f1f660e78ea94b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ded1a97077aaa4b531f1c73fb6415476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b70ea0cc4787ddbaa54480dbd65091cc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd8dff86960fcaf8becc63ad74d775478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e5dfa945d2525bf43cb4818491af1f479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c551b5d535ce8592e9e061bf58a5a55f480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c46b23046e40bf1697b28c9fd67313481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d8a07a7a9494155ac8efa1533a73af1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43992851dffb80de1b04d55be61cbfae483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a0f43be171dfddbcad0a85d84d6a00484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cbd3de88d3231b500b2c60444e4549485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674899f784770eff87cd020edecc50f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05deb9ca2bd38a52caf0005c06eca1f8487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f0f60a491d42835e690871b0e18b273488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7e47f09ade348d482988ee8f4882bb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e3413ea6aa49ceaecf0c1063b3dcee490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e435ccba2f97d54e80415510cfe69848491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7030221ad232157c2e1721934376b409492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15563c3c19bb8babb88ff37b97dde6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a33a6ddaa2dd73142f4688666d58e2494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8848515154986c4752360fa099e8d452495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb07383c2d46e0686ea2d7d592532ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7b60ee3194567cbcdb95554c89d28f9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556156915bd63d18cc3cf7a72aca1a0d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2103cf51521492776deff5dcc50145eb499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c372531521b292a9b66d454c589a57f500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84b6934e0b1ce8949b2894c5cb6d065b501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d3ae4908b31c4dc16c8a95a738df92502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf3e3cda78b0edd389f0cf37bbe4685503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdbdd9542a47509c9b10c1295688b46504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d17c45d6f5423c18b0eca069625c4b505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987d9ad1df0563dd6c6b22c0563c8e53506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afac7bbf1de879bee668c42a89036b6d507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ece9048788c9d04f604541df0a9d0f0508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc85aeebb2fcaa259192d887ae33f3d509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bf7f4f882c760c47a6b70e59dbdf8d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48141c2ff139f3421e65bc033e651cf511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fcc6c48ece1683da72fa29f45acf544512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460250b28195391261b9c64bb83f470513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58842f2458e25cfb035346bdfffdc1e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eaf38b9d8b06bbd1820ca5c26ab080515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0286a08c458378848ff5125748aab15a516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3625d8da49d5a0c4d3bd8845e88a5ce6517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4113da5d3acfc784c492988c3f14d288518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bff4276107efde19978e66fe5ce6176519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ccce69cbfddd4b0d2ead92f409a455520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58280ef6de0e32a57554fe7df88a8df6521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1301c8ef617222b27612d8ca70c78810522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b63fa7153479780a434d320092d2f7523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2797c35014c2c1aa935ff3ed2275f6c0524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49552181ada684b367c7710066c831e1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91148c428573d514820dbbf05263b208526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30da6d42c57db9dfc0674ca8cda85e58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff646f2e68d3d2d0d21e06437f7a661528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb9d94c0bbd886e421fb4ec935bae755529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9127cc67edfeff32b6c25d64fe86cd7c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174c0c284be093492fa71d63ca5bb139531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b76ba4472100fb0cb3cfcf9cc2c45e532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1267beb510847e390353d127b9988a61533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb58e5464b7ec49c3582e66f20cb4b9534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb592bea8ab64292c0ce2019de8480d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354025d78f58d7f5fca42ced19a8fb33536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933622a08eae873b0b2edb3be8815f8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d56a598f4fb03388a5f86a8b84056e538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6948bd3b3b2ca996d1c078812a01d1dd539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a0692dc20407ef3d6cdf9302ef6354540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c718f3bba12d80e213b4968e3d1e14d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19bb445ac669b7724592e7b49a6d3f542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc3f187b63cb62cbca869801fb7d4f9543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bd5405f243be602bb9feb225b61cd0544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f00db9b363f5db2b45881e1f96a54b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3772c7383c67c4bccebadc53aa708dd9546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b0215df70706b803e75821a7db83db547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329ad7cf0e8374ce552bb912be45dc90548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b134456067a5167c737516b7009722549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db458193dbdeec5f2693e50879e72af550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2c06bb9c29573ae398420fa737ed64551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af187db009d8599905e65eb11f3921552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2744381ebb5a01cc1f6e1a454df7f26553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125b968e5d1d05c861aea498816b0fd1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f84b39be5c641bd85ec9cd88796331555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/229c568cfe76ca5d571ce59bd4b1f64c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334900b8b0b861a8bf9327e651aa71c6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56bafb64010e9623df6c3630184e0c07558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0723249b50fbd2d1ea77306b8ebfbd559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a704c1e2fd17f02ea3f292f381a302a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebe0a77e937e92255c99b099b18410c561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8486128d7214f22bfb7cd12c38b82013562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67f193319dfd52580072395c5bd92c8563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b73259678b6e0eababd3a882a93523564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d17f576394591a29c91e02f2bbfa366565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d32bcc96997e62a2932d36b6998dbc3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eeb5d6e48e7050ad0a1e41df367fa1f567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cd4959031ef1191834f6bc4aa89413568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9525fafb6bdf9fe8152fd9ccb71e450569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a170d956367feae4a2e3fa16979b8e39570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b869670066eae9d2da7e65b58bb5ce571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca855f1ccdae10521fb7510b2fd9eb5572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f408d044ff57580dbb7b41964a3fb8573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71c0bbd6df473f74bac988fad617e72574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82dab72b99c0ce3f4e237bc945994885575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27690b300bf663c4f15f79de8bfb5793576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85671d8297c0c6397b00a90129071d43577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2c3ecbada71665b402ae30a7a2d463578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f1c413f4431576992d70ea9ed08517e579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d71631005fce14d2e2a048decdd3c8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea30da9871b9e7b35796ad5005f80dc3581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd1688b40d1b5ffb86e127d1a3edb5c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443c47171040c21b5398961dcaaca533583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38eca7baaa2a8e878e9d03e5b0c1d19584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f65e0aaaa29b3489ce7347032c6a18585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0faa8bfa3d66f494d59a7c34fd3865f5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81f05e0db570e27f75079f822cd13b6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40875d6d883369330c0e7a79c0c60b5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2a44e15034fa1e4cba1940bfcf576589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70b82899b03c1a23d0c687aa0518c667590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5090d444fd8f0252f5c7502997c9def5591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b2d220a3df450d270dc531d1d155f7592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cb0635c1f25fdfb5b94b2359706e41f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a924543f0e3b5725c5a828ff6020b77594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74aca9c1d91a7acfee82ba2192682408595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6bd842e0ac004e0a7dd1903b9b99b5d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eed9520423b3790e7d09729db60e3cc597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1331670faf7af9e85d8706cab7819854598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60568e40ee07cfcba5ece9f7b83c8b9599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df84f6bd9ec7a4e3334e005580e24996600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c924e6368c20c9502ac8778658d94b0d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e38e76b2377eba9f0debd2e8f671fb602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abe2f22a2af9da3f3aa6f21ea9e6ef1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd0e059472fa1ce083a2a94873952dd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44875e4568d67a74b88279fa8d25e20605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbf234e1660a05cd752bed33b23dd02606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d593dfdbfdf15594a6c73b2f8dc906ff607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9584964ee585986d0ebd3950577339a608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73a7a7f336ea182cce15414366f4b44609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d800f0e663636a42d3d807e412129409610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d052fc188b3e80f66bebfed6aba2a134611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2192850ce3d33a061c672963a23a4763612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a3d8244bc75e5978783a7a1fb0369e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c75870702c05c1cb4f3aaed84ce24d614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b3b41db4faddae671f99d82241deaf615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e56b9b8a4b4a67a68c1bd01ef0de3d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c21272d5babd7749bda4ee9bd1c435b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad573e5e21d1fd18fd370e1001e5a24b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcfffdf64273d5317ad80c6db267dcb619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1886501953cc307723412303a468edb620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d759176b2fbb9590894cbc154747203e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6a6f2549275b2706770acd5749fe56622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196ef78aa632f4b99ca239841c057c95623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d362971c7401ad48a40a8b8c0152bb18624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e1efb710372e5a4f44b7b36e06d88625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e68d5a5b7511c49f7faee9737848ca60626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb2ebd29cc8ebc3eb66caadbd65bc57627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/761d8fb128f8e4d4fc2755f2b875d121628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118a19b88e3e3809c82164dedf4817a8629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6a056bea99197644cfd7d32dbda6b0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/927e631c4c35e6ca7ffeae7c633d6a51631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa0e68611ef26dc6663fc6246bf8e15632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4704d1ca1c170f5adf185f9f4eb92e74633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72169a3ca0e7dbd9a67d636305f06383634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38479886b98dccc1474f241aeec70b0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db527640651e93b939c90471d7457b5b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89fcd6d16c9af99b2d85a82e41ecf99637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e007d6e5d94775ab251f19caae5b48638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b384ff390a03dc0cf35e793d86218227639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eee1326dca23398ff84c5590cc75f75640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e4ed312f5b48e1ee470aeb329888c6641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c941d9f3f0d401b7d26c8042d2783642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369c15196413694104e602f2a556e96643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56548995e51309bd7f9d3371950d0027644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c40b1e3c0ff5911181d0925e8be80f0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c43e7037765a0f40820253d9a7cc4a5646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334a661361b272e44e47ee6e72681325647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1718936202e9d5cb40e365c83273b307648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87d1a627ba1ccdf539467e3ee9c2a88649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df525a1fc0c3617da4cf07f41d16052f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5825bb134c61f5e799a1967ef05fe0651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c82336db5fa7ed1f6dbe85eed6926652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6513945e4cbd9e81ebe2b58ad0c8ad51653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6386a7c5dbb18b64cc789749b6d196af654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1fc58f981c236b8b2e0c365b8a596c6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55be2c61a203c733906a0a6e63d4679d656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc5f8516e908be038eba1ba92135b99657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0e64cbba0576a45ec576b899c19f94658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2480512fb49a6711e84eb6b84a5a672c659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22140f57f6d2bdbb7de5ad2c88257c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89e948aa461ca6f7982c85ccab6b914661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d42de3721464429e1181cc754467a1662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3224e283127a9dd2fa552b3fc76093a2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33c99cfdeaead3459e1ed3a9fa4fd2664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b7d329999425675fa7f01724c38350665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f5823d3cb09a36d09a2aa0d30904ab3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97f380eca666c8d9f5010af540a5db2a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc54e9cdc64c58c9a8dfc0d7e1004ae668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/414335eea10d60b06239cb89141ea4a3669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f762d8f68fe2a2faf5a982bb1a77afa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf21d5cc102a5d710adc0f89d4e30ff671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af326b4132aeb096d6cad0ee3792f39672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2388753132fb2bb20881b3d14fc55cd4673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35adaba8edb4048d881df688e26a17e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10513ccaf1547e16824fecb85d525a75675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5637ee77019ed06b7dfc29e10d9d1d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788c016921edddeeaede9bda5c8bca1677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38b59e631ed2faca8ba9cc6f50b4efa3678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8ae29667ab10b5ee4ffc76fa0c9d74679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40ec3942a65fb822e562deb3f90e5d0680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b9e922547b9c61bd70e6275bfb407a4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83390e2f026f9b67ec60a412534ab472682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65211238d746d7f1a79beb5cf49762ed683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7eefeba293514ee5bcd1b4df9dffd3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c4fa6477c2e6413ec5d6313867ebc9685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f401a8888b44211a92e0c93b8da81f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2f00c2a6eaead4425e3c99f80e0c59687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18275fee667ca934b7a270b133585158688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb80f6d2e8f747b08d83439497a7223689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2515a9c4010e96f58a1283e6807d4c40690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb97e071c8ccc5e85bfa33fec3ef4513691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f25128f7615f3b409dc5d9e814f623692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdb92c123921304d6d781071323f819693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c4def2e19cbd4dcd937c7d15f0f150694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9ab216559f28a7d2b5a7e79d5a63f81695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb901db6da2e2435413ea07fedd1e1d6696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de697f5f5bea5fb6b46f22df4b622fc697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1e7ab423260d102845d3ab9265fefd698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fc54617f5e74403e8e450cee1d43f0699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68228ba9ef22512ae0b852ddfa40f714700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605253a5c2ee8015041a4ed08590358d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca65fb777cac8dbef0a724abf50e86702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d498c7c495214f19d93c953dbe3c1134703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be93ed022e55fc323243a0c076962e57704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fd76b7305aa30038f73a0abfe0d762705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31dc799f4bc43282f59f934d8cec3eac706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a46c8296506ea0e02abeaaec3bc782ff707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62e1cd4f90d43f85c4bb766f18a1559708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ceb80249dd992ec8d967929096dc34709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af82418f2b3f5dc0018686466eb14c4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ce04d245ac6c441783bee049edf262711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d3eb6e0c3570905b6eb427cc5b7252712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9af79d3d144a5f2d96caef757c8dc7713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75e26afe6c21a9a3314c8ddc4368e3d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543c682fb35627b56fa835733c34068c715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf9d42f2a2321f66fe4c14a8fb46573716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d814ca0e5d5d2fe00327bf70f13fbdbd717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900203af87895d3759318a27eeb5108a718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b05168f2d03a38bedc50155896d3619719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f9888173c1de7985462c25bdc00d923720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271cb24f657eeee1cea84b510ce1d5c721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd728dae5aa1c0fdc1197f6e117370b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35999c3d2e9e2960d1a382bb43ec8c3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e73ca08a34075556206659939089f5724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b774644f418b9a1f674cf99336df2ae725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/128cb9fbf79ef7a74728c6734cf291f6726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a46cde2a4e70c7646e79190fdb96b12727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff39b4cf6174b2924680b3f26c3784728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7b6cb433d7067137d656044f641918729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/131e0ff6146ed2f760d796745fa91419730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a00c55a45015a136b397e9b7f7e692731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae5318b1dce4b3fe453a48099243353732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde04de2d39c7641fd53e2f957f988b4733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b88f50aa82b998df821711678768e37734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a1cecce318babcba0b57b50599175d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20fb75ef3ed1b43a47c2300a46d0f94736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457c4d2665f14253d232f202554249f6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfba149b945368bd8a969986e515ac29738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44314cd905f17e4335bd0d8da65c303d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57475b599ecffe9b1ae5899589ec6556740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61d9829d79aea77e96d1511b2ab296e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d610b2a15b493e20d82cef4e21a737c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32e637caa7ab9bc0b8bcb1d8ec64b9b6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d909570967934102e370b2f27c281977744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362f9ab2e89698a4767c33632a0e2ae3745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88878178413cd44940318daf05beee0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b915a8133c3d5055df949523d0021e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e763fd79137675e5a526445f6809ab1748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fef5345548a27d810a5cacd535f13ae4749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67a8ff8800d40dbd6e6998636caf8f73750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4582d8be7beee7a5ad46958e86e5f1ec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c473ef2d61531805bc92f554be29a5eb752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe7eb4ca2fb44d449104e8668d62bc7753.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>