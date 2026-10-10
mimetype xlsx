--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3f01f585705c8e2291c9f019186f511.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fed49c217b129aeb149f6fd77ebfbe2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c749a328e02d423475c1e3144b5ba3a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2442eb7312148d944f9bf6743a197374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787637531db843aaccee5eca63ec7a345.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a037cdda0ac915f42e1c2e59582448436.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8099cd850d1731029a1cf39a785ab4077.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a35d288f70fd6c73002d7df6f888848.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7b45d0aecb83270d7172087c4c655e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06133218fe5be5b1884cdcee3854f1510.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f489b8be378174d7ec7e9cb4fc97f1511.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70632526314036b4cb920bafd39c05712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0973572f6a316f33d8b59f191164cc13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a387e8776db6ef76e8e5b17e0a10d914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78de60e75699ddf38e26f7bfa7c079915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc6329cffc698de3b5d254fdb7eeb416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005c4af391d8afa65fadbed4255c1f1417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9a214550ce977ec1465d63ee90d525b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3542fb8cd58807c87e46ec745119641219.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85439500155c048367be3583a45638f620.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2c52838d43ea08c74e5eb841fc2cbe21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c8cc2b05366acfd7a61e8001c946ed22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786a33483b702776809620c440142fd623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4f9f8ec71088ac818e085c28bb803024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a49ab8f46c970821fd19c5fbd9f458625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f47e4e70be25b92be5b56fbaad44cf26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42db45c4de16e2c0bd7c9e1f3757f46227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51fad1a3b8bf69a1162b6c1a528d2f6f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a25e56a29f4f2257dfee2e21047e53629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81436d01e6b001f72960bbc59c4625c030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deb425d9d37a2c03a00927d967f47f8531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61597ce192e89296d51fa0fdd7d6456232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a275e2a7e5cebf6bd0af8dad45c02633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781df62b3d1321721af07c1e7d624aef34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29592f9647cf6f876be95261c6cab1335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ee2a25e35bf576d50808ceab09ff7a36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1b220db85e854ce5dfd6247c05959337.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32dcb5de9764873e8e281f45a129f15b38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac26ea295e2214f905873210b4347f39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbb8f6943c35e4de9718269e57db4a840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292a73fedf7b51741953a15a811d95b641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8013783d127fc78a5988c43f0174b8542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6bdc44b83b480f0b5fd9da3bb2348143.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c43ef051a811de8ac379e471179536144.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b210b4045f8e92d24ffb990c359d65be45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9885ce0b5499462cc63852a84c17610946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91378f6ab3e1624ecc43fd3c91d6c1fc47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ed3b900da52fcd3b64ef08306ad1bc48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2e82eba9ffc9cde8ca3ce4ad779f7249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/030036d96ebded4825d62a5bf43e1e1850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ba763fea70f7635fc8daf23a36252851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362b0ece5995c9b6d11cf0f19ffa664652.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993bfd8e5488d8b28b94fd14a9f76a1153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59875e383d723d6aca3519fb906501f054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3026b97df589d49a09cc309cc4e1e1cc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ae9ad470ef6af6220579436c3cdc5f56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d431d3395dd4ec9a0dec3deeef148da157.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e16c8ba252c14ddf781218cfd7450de58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337062069d4f3e24682911e82efd483059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede0baf061487d42851d2149b7131cd460.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f21b1874101e5ab5b182c86e917ceb961.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bbe598ef98f7ba538a5742a668b22362.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a32bc8ea4a3f399d72d4438f3bda32e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426bbce50f1cc1e33d50f2e975eb6bb664.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d921dfd31f684241fea6f344611a26f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dba1aad2ddf10830a7198cb6ffde32066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32f16649ff1ff17079b9012ee6c2d2067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fe28e903925604da021e4e5ae0d4868.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725334404141e9433920f3a2aa43622969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379c20675d43774cb8474dcc846398af70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769467ecb7c4529a727cbb3c174e466e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e2bee9f0248a8928d79b3c6d9d797772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5d44183d509b8f907a007fb3339dca73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a5d429f97034aeeeef88334893591da74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c72ef8d16a10efd03b52595108e3b8e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0123ba3f27608e1b38bcaf1a0b98f53876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e603118a62f3e12fdd078e8ec4fcf9f377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b605d29b16e8e62786b7f29c76c866d78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5efccdcb2b7eadd803b0ca6ad215cd579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a386ad0903ab9109b92f0447f5ac3dc380.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b232ec1362bac27d41f4f02826f2afc681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb5d1dd9e59ae7e7d5c9b626c8dd42782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b7f7dd8650c23dec266c9ed931270da83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1527ae78b473184b7832e5a49d11dd84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bc141e00a76668ee4b33c4bb815b8a85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbff718c1f14520977e931021b859aba86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0458412a117ccf94724c76a92c6008c287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319d3e80d7539b04660ba8f5ee6e70a888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2627c61088c302b7279ffda1a7dd45289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f493e4449cb528adbdbeac0ae4998ea90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b12fdaad502b683378ded8bcf0202c91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb59197c07c0eec16c5fed03f471c3c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa7263a60c2275b6fc0b91ff9b3118d793.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/078b967f6b2a707efeb69aa871bce4ba94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b83e156d186c57f2bef1dcf964709495.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f12e497e886679ea531ff66cffe32b96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944e5171a9ef6e268ec29443289ef19397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f11bbd24a2e750a023000d0e956cb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6715e6e0e4c2e40717f8d01627597b5299.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0592a710035945597ba653d43c8e993100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474cb907ff42938f09ff4812d8a3333f101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e41e1fc1693ea56c63aaefd0252ab0c7102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247e58b3f66312d9873c99bba24001f7103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909a8bce62cffcee96376dbdb5630db1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79b9df36ba25e4817d9d37be57d558105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fa673790b9ccf85c189f34d3d53cb09106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740e39632d5f90fa5237c3b0d50128db107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80217346fc29b307703c4423570352a8108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49a289c55c968eafc83fca6cd3260a1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b7bbbde27dbb8a67f315f86634e418110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c01e75c658ac69c6adb66068420da2111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831e869a684f15bfcfdcfc1a2c00ff3d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b32bc7a6d72554797a446e26ccb396e4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24777cd613322eff0c1652b1dfbd42114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7da65d3a7e59cfc83e42cec6d169b6115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a193adfc5be1b8a6c5fefbaaee0252a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70bbb9bffc7d4b2f91e07401254c424117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f73f9600f09207a869ee49e8746fe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966edad9205f02ca96c18fde84ce5020119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfd789bd94a00a11c6d2083ab8de1e3120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc274b9596d2365eca1e53b29e7bdb3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a380ae28a4022d13472657929a040277122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624485b861a95ab0936faf9b208e8745123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ef14ee1af822c8e5f36f7a39be6aec124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c070bd69a89af6cf6fd4632f1c09a8125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/356e29b1f4ae71694073429058ea87c1126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88502bccaedd8620a475a54874d3b8b2127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1bc621ee424efc4610d2b615035980e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409da9f00ae7b9c0de6302d838a2da80129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c06880ad5453e86c8bc959ab74575f5130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b90f32f75958610eea1b43a24f37168131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8354924b9117556fc3fc4fdfc42f5f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f513e18334632fe6081fb2c017406133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0917a21b7d6ee179cf0cf761969531be134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dafff38e989624d135b3a0dd2eb49135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6084541ff6a8faf2faee2f8b5d3b7aac136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685fb6141eb3d80d3445a31ba48b9b66137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bab205b857bb25c31c7545e84d3a07d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad379698f1a385d3b9ba5b937e1a4d8139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5a146f5d0f9838bc641166980b7247140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfae45f834bf5a325ac9655ef6d635141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbfd80ded7dcb8df91ccf5e7928f6c7a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1d76e9e38ada1e1b741392ae7cadb6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9a3893a67f6c660d8b1eb7a7074b92144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03eacb3aa53236d6514380fb32e568b5145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfbe2e64b92577c3d9426c403c473649146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a3b37c70c36f998b760acfdb89fa65147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f1db57e801e375389cd3b1b4f4ec81148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a4d6b7b5d077a3d1e742b0f28da877149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e58e8ae893436cab688c48b50309ba150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3b6614fd8fe351c4595913b9c0ede4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c1328b621ff871437ae159983a29abd152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d4f7a2b180cd3a7b5f3e6e11a3575f153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f056941e2d2e5c82ee666f3d50803923154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0a32e1f0e04dd7efc5c88b97e01f518155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cfcfb789c3a30c85f30b408af597c0e156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6339001932da82837eb100f96cbaed7157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f32c92bd516da6dea6f47c862bc33e1158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1c1fa5822b54304b928ee0d8c1593a159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f576a42d0f812666521ec6cc5270ccf160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ecd1cae534bebd53f3f2ec7f8844886161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5186dcf3a260d3a22a0b12743f096cf9162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6126aa93132dd5acf8d1a8e6dc7872cc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd17141c7f4d0b04ef475ba821397a0f164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0112cb03f3124dfd1f83f310e84c4a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bdd04efabb9d47af70cf77bf83585aa166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25902fcc0ede900bee62aaba5173e89167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fe24319e7760ceb8cea34f9dc52ae0168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528792eec75416bc72442a48d05eb6e5169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ea08adc30ecdbd061c9a2dad1ec6c6170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2768397ed780ae4f41076b299fa8e0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd9eb9f3cfaccde5db9fd3b8a1bbdc1b172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbccc4fa2b6a7561abd7ca8bc8a272d9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3728019da059857b6e615548e89d792174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a452ddc520a198ca5ee61416c9eccedc175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c0a1916fcf26270ed596e1583b4917176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b4bd1c06ae3d20fff4b65e9cb8751f177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3dfce75f44b623090b9418db9ce4fe178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152aab7f2f8d00a91c21c7d0560da25179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0ca5861a43064fd675dae48d02e04180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9aad5d7115972b4c0be6f6c3efed76181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cecb34be1aebb34fa31f0478b55232f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d8330e98c12486815bf9d1aa267a24183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f35301419d9b4f214b3f8536851b1c184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6945b8a56c36708015ae336b16d279dd185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5f3c4a82fc0efd508faef0672f0ca0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ac198edf03699799468f857e964bb3187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f57f96ad4ae2712b09beb5cb70baffec188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b0007de357d2805259aa2b68fbc06b189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f6b9297ccfe8740cf211d80aa63416190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44f0a674a3858a5daa77942e8288ce97191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9425e4cd070535d3fdb1c6937a538f83192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0b09c6beee958339e5e1e294b508a1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d797c502b3985307b5dba987017770194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f2de3ca53cc218968066337fa4dfe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bdcba09f98e8a5eac5756dc2a23bd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87101aec4b147c126b95633019576e56197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8911c20cf46fe2380f3027f6e1d4004e198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e792a804cc6e1ce8071a6e16347aca47199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f7d07af74c1a5cc56efa1cec2950ad200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acb1df9861ad5ce968158fcfded85a65201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4b221f58f76d5f1bbba32148b8e420202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e5af19bce7d29b81bc8571f3f1a517203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e2d68bee5e4fba257213b9e66a19f2204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2beb83e5e57120c53c754319aab2751205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1a517ca1cfcefcab9e553e8a70cac206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cc77fb02fa6cd49685f81cc65e84a9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b4c64dbc1376c6ba808b5924ffb38dc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70bfd53e7d272b078fd57deeafc32e7e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886bc0640eaf96d1b323020b52d555e6210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4660d81457e64dffe583fa9c577865a7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467553a8b0e77ec16656b2bab5eeea8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7f763491be01df830530e5aac0d551213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e5a90dd00ff78178fe4fd7584ba818214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1585503e19ee64f4b63e2a07cad93076215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c219950f9e2da47b19e05d00bd495386216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd847e569f33348e8b23795aedc8e903217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7990b531f2ab8ddff0bcefcdb68e96218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f61275b6e62b42425bd9f54b100bc0a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df1cff9f09359a824926f2202db12b7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef0145e6ddf16431cd9e944b3ea3ac3a221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf7701519f7a9c68afe06f8a539bba6222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8756d5ea41e8b3674fed345744429645223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbc1d16e89b971320a1a576c5eb7e43224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54a6649e1a203b99fcfae23ff092890225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3689787cca8d7eb4c0f4e50c0180a226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2525b32de45c958ccd2e9f7e01de1b1c227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1239e374af53491ee28a3e83787c2b3228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd668cd904da09af92ae5a0a5042430c229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ccd2d919389f6da3d4cf6e124ee357230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d771a0a1378223714b3131dbe44541231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8e2c7e33f3bb328fbadb37fe6a2e2c232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177bff78f2e5185e119b733531001b87233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c6708d9e6151430cae8f29e892ede9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c72cea6cc0611c8f70b7803005c4d4a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17371efbebac428b02b3a00666864c83236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804fa00749aaf532d2310faa6f7932e1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083603dc25d7b4ca2581f5442fc1b53b238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5867cd8219335211958f67d305c8964239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fedc5c569c09f2d72c18f3d8209eb3c0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a2d76aab8b653e78db8d437b6f0e34241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880d01e57fbb80fc095fcc0ab338d87f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8291430d4b2f1944c769f4b047891507243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6f5ddf29a2561be823425914fcb11a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e6e69553c9dbdbd7a0e3a93757294a7245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd01d40c2d2a155ea6ec807e233ff0f246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f77a9900e888275c17225798b0043a70247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/421a464930466f4beebcfa5d7039db5b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84b6c68095eda28fb0e2c976b9109d3249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54a27068c8c1ef1af4ae49467b3b6b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a213813417be9df83099e1f455ea37e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9b9d3a651857e05f4101cd3a555393252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f512ec80dcfd8ebbf3fec8fa3afaac8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5c425c20ae7c44c94e989a74c6f7e254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a69c834b19dc4dcdf9830ee2779cbf255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbd70cade0e1c0e826f7dcb41a9e11e6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb5a5aa84d8b341035af2ea3e53ce8a257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b50033a83f05a9ec984779a9b653a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb4663af814e4053b3806b417dec5a7259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1beee7a193a6537f1cb077200f22d99b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f31f4f72e76c1cf54e68c1b08bfe2261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be66a84c5e0d306724616f9c25a6925a262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a11adc9143c619993dae6d5946eef4263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ffbe36771607f0ac604a245116b9113264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcffb20460980ba83283e575e14e72e0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c4c9e34099f69e35635d008145926266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a747c2aa91f22ec14716f4708d41017f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784268ce01156075644ab3a1f93718aa268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885c1b048c1b6c7fb9b181420e2a7014269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c408f346e5cb85def4e393e8a7aade7b270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82aaf5c7fb63a7d85a91c19f082fb60e271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36cfdd63892ad0e4c96edb0beb1e83cc272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d096054145dcd67a6cea1a488352fa273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a07442bdb12a83cf1b6896df232f04274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3d932400bfbf1ecc7985ba68456e0a275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a13d17ee39e6c39cf86599aaf3c92eb276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814d033b4bb78c4956873cd469224f38277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e7326786ef6f6354a51b5c280af18f278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b654b4b80ad12b5b54de5b45648b5770279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b104c11765da08257ad014a21688cc280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0765968416d89a0b69d3aaf51d561e6d281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc439a0500c65ef9cf02441154454375282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab52df370b6de947f0116ea61c03439283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c7afbe04f3703f1a835c0e8a4ba0c5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df9e3272b06486dd81dd2ffd998deb6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a46baf87cdfd9e7523f6cb3758c563286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033c852f02732454988bba59e2ba1586287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d442e30bfea4a733774884ccdee622288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800c1bd2c797447b6d62a0caf65321f8289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/972d408e8c36fdbae8a7bbb7c0660bc1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4587dfa59d899257b2cecedaf7de4d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e22c7deacfa9147eeafca89c51e83b5c292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c27e687f3b088dde65571f8367d4574293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a4f2c3071e7b47ce9053b4bf0d4cd1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff74175b51bf3baea09b7361858119cd295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d3d589daf9321e38294820fd469c1c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b889adcce667cda3ab33967bba4927297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be27e14808294ba4a0802f9c1980dfbb298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94a907499300b237b4da068ea00a1d6299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ca2eef85481b57998d192877b69dc1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15aabd800796cc6c13b8c595caff34ad301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/624958cedc0bfa7ce9dc3007d147898d302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37dfc37c960f1d57cb11310af4a11ff303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9786029cafc9960bf0979d62c89e6ad4304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb03cb25e8a706d19ef69b2ebb3f3097305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc37e3818d9287255efee3e1f0f6c77306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd34a2b4f7f4861734ebd3ed922d6225307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453776d1eff160cdd3373099f9dfe55b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453ec9175e8c7c7cd379438fd66edeb0309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b4b1c2356778cd32cd281ebbe585c1b310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28214b0b661423a01e4840b94cda166311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2520d311198169d9a0de022c3354da8312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e8993caba19fbcb446f6e0677dbcf6313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fbaee96483f2d3b7dbec34e614e4c7314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b698a5aa9403100b6b0b6b1f70f0b76315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a8e297ab0bf6fc2f63477bf7553761316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6951dec9141d0e5542472e5f73ed6d07317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e238ffb3ac69d480fc0929a2b0847d318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fb0aa31510ed85d21fb2a23cb3808319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2117c0fd004f2c8d321a228b7e2a3a320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fe7b46dd1cc87c089cfdd64b7ae65c321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f0dde97ed065129deca23f302a5815322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42dd1e576cb05abdb5520c6c8291119323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4813e99c657a70ba55bd4dca7dc0d5e7324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d29536be8b6327827d051bd058a16f1b325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4464ffd0a68f9141ed653a3a5ff363d326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c081186d02acfaea39dad0dd87667135327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d4f57c22933f4a33de1407f5a8311d0328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dbf9d8a5658bd038bfb00108f0d531329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc181e3600aa66674926c59abf046d4330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c0793a57ff4b2dfc9ac6a04cb76c54331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8216806c3fa2ae9828d46803d50edb88332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584dfa6ade631d0bba03a75f9233d155333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5180ca8e5cee54932093c0b378468fca334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bda9086caf4c7a9b5adffd74fc0cb3b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c287b5a738c9eea1d3742ffe105a7b2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b52ac69a40b474cc92a73ad2b84b4f337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb2c45a40ee23eb64e7df67643cb1de338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2601599ec93bc20ddcfe69939e9e9d22339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8235e510d48166b0d86010839976c38340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc74e700206de9d719c59472671b877341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46d66b1500f1a2360968a584b24d9b6342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d5681bc2cfe14d2d90e6cddbb70d7b343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c48732d4f1085fbbbd45da9c9bc12be344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50567352bc3031ec5cf0fd395ab9e54a345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1efe03b80242ae799d56b94cb7fa5cc346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64592210f7d1c94e6752bcbaf30adcd5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b1120dfd0c0b7df544c6955cc7b9cb348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08bfbe46484ad6959f87baf4ef3c1b9349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6828addb88b11fbd530c64d89869962d350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e5845cc08d4e69e09d98f23be93dce351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b02a077923c8d8bfc65a88b30d091352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c8a0c2ded1d670d138ae3bd580ee95353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290932b1cf3bd977f248a7babd372bea354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f5da984b81c9bc781c9d4b1bce22c1355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e87c3f01a5499349c84732b6ca3fee356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42feadfa5882f44f4085178590a22d35357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60c233f3ba1eb5d5fc0ae2ebadf5f3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/931f095f3b97284b2493622584010f4f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad609092909e9cef030dcb175daa57f5360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833924e25f2e6eccd8312ba19fe098b9361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea628c8753233acc7048252a359dd2ab362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2c43adb6933eba3475d439e2901489363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1604e794438832925c6b627ff907d75364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ca3319ad619e1bd0c16de05fa752e32365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9c4b37d03b2c74e0fc213f88496453366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9981207c7aa852bfdc140778fbd04e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba769c47a428863fadc2ccdfd867eb7368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/455eb2a768df1d39c4994fa40d474dc2369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d3224b5f973d2bc2849b30f526ba5e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab677992cdd134a948f7ac5d1770e67371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b787357d4895bba905c9871d30c18bf5372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235e7c21b2d998447cba5a7ea181df09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f8529823599aacadac35a5b7510c7f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf23e4c76b9996920cd55aaeddf428a375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce75e99f9eb67fa7ee243ed398e5ab6376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd90306a00398ca6144977109e8709d377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf5125428eb32601ab3ba5c85c9e73e378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d1a177c337ccc23b72912956119804379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccef440e2478d091e1e6477aa953c81380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ab0f2184cc865c9b48cf0611b26f61381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c67bd6d59b2fc7039ad29635331b405382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b1726e38b7ff23ccfa41aab87a59d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0954fc42fc8387462fcbf2b1b3434d51384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b302315694836840ea64f9ad22dd853385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0efbb175c2d4b90ce7a2e6e610afb7ad386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc3baffece04e20856e925d27774754387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1949fecfebf8f4f497bd782367bc5fa0388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f826d9f93b67fc52f5546166a8e6fa389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c2be070707282e5f964d1fbd6304b5390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b048eb0ded66ee5c38a93811e7c82e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3487bf343235c1cc058edea781dd0b8392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81afe98c1ee99ee17f1b135b89e44a7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031975a1433a664e9bf29331e5a177db394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d010c4340d6a3503373431e7e061cb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cc41fdd28cf19baef10cfa0e15c294b396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a719b0e903ae152a861de45b1b32829397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e67693a877a3232d324b710656e712398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bb9ce49c75c46cb39bacabcd8d8a4399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25130f199710e4c6df6afce5fc180235400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12dabee59228d4aa0fd55a7affb3c8b5401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00936029385ea5801beafebf2aad608f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a383eb87a3e19ab54c8062810b18a95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c90fb64d3853d4831f3401005b9663404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fedc7f8df76ab5116addc94e691a7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9eadcd31e36f425d8513298900399ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2185fb3e07781e2d84c7f3c8fdef62407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88aa7a278c32ad42ceb1e7c5f40a6cd9408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0b1450ff9c970b3dfb9c0baf7ab0e409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36eb7dee2554da09c925877695743a0410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea695d17edcdde73115cb9555501666411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01289793e3cd7fdb7c3093507661a663412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/644f03d8987e130d0e3be2fe7c85070f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760a73f3de36685b6654a4e2e411b9b6414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6698510de75018e0ca96f6c2df435ee4415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847c9235837a52a25771c9ca0b33c54e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4bc684f152a87107a60e502c99e96e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe2dc438e94d52064f45de75b09655c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/200f3ed72856ee9f8b5ab875a4f5f007419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ada969a65ec86a0d8feeb8f6322de91420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c822db29c236dbb9ee7c5369d0973366421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04642a6fe43886ce82f2a1d9e37408e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e379dd9e345898faa9121e9cf35573423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631b2c57b482f667bd2ed2174341f94c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a14301269230d80fbc238da656fe3c425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c0a5880829af3f3b418687310fa557c426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/554101122bfbf823c56e90eca0ca4b3f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d0494068d58d0b8d1ac56a908fb1eb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39460a70b03830faa3bccbff2fa3b47d429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22153e7097aafe93c3065f9c33518bb430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95af4b94bb25e916c0ebdf392b9c46431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e160dae2d39443cc2f69e02721e63208432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bd240bffd30678247abb50d24ba631433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958de2172bb2c6fb99296375ab5af492434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788c80635cb7047f1f5d85f748e0b260435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/714b087c6f677cd35717d170f1ae9c4b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272afa0736080650dcfb12c83bef5a76437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad5e22cdc7c9d8f8ffd438c2786ace1438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2b4a567beb89f1bebff30b884aca6c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9a1b5146b001c0c674f6774e3bcb987440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73450a426751fa0f90ee312717ce26de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8565d19bef206adaa3a30c3f0f7a4a46442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695c8f7d256a7d48d0bbf724441b19a2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80ac1245f59a1070d905327ce683b4c444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7c9b1487ef3c3ce12ed16cb584f245445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e306154ec9fed0ac59fd846f2b032eac446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3f4439cd9ffccacc45a787269a7bf1447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f1450a6598e9af083e5334f11c2a67448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aeb4da3d6cfe8a4b53f79372a275f449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7a66343188590fed45e3b4913c6a0a450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99e1a440b3b7570dacc5960889425372451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3d157467ea243c268adb4f4ef166a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7171e24d438be0958ce27d1fe199381453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e532a91b8c08c68d20e916a6847a9696454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e9b70113a0e77b2c7c4ff80589fce0d455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2524cc74db526e336757adac9bd482456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7918cf44f83145dda8d391f09731f43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892b17395b9c8aeb67a55b71c2227b50458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b006146414d69325f77356f0718d68459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fba08692e2b5bb93a3c6952a9a02032460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7660f386d9d4fd3b30b9c8e7b6bf2e9461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6db0a06e767464584f5c96e7b4891462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b299f347d2fd64264f2d411b879db76463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2c2e1b8085786025a9063c52fb67084464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5f063c172026969495581cc496baab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423e51650d237767a1367efa8b86590b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77956a64185d0b01268f3078438885d467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/215cec58ad83f55a8334658dbc8b7b70468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62092bff48d59848031d146d8f553bc3469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e4376d76715d8ff6a203660164d999470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eada54ae4c500adf2dff63b3f4fc289471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e5fdeae522ac57fb82e6292efcf493472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98199ce811f1c512633851f48f18d33473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b15bf486080b45e366c5ac2a53d603c474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9e2c8e723ca6be831ac65a1a1337fe475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a497606a6cbdf4aa8058023a906f3568476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee044fa1f3e1ec7bb99eb1f2f8b77b67477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baad0cc966c914ddd69a58df107fbc82478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3cd58bd8cc16d2085e4603b3963df8479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3735ae858cf838049084b2dbfcd04f75480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d0c74f52fb644e4baaeb89c6d85f8481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab7cc85c2ac97741361adc445a6b3958482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a96c3fd81b3a5397ecdb598effe2d483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5976090114c8812cb59ddc97ab6be5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d465a43ac8f122ac51b4552a97b8111a485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5530b6a0e006f187ab211d92a2f50a14486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547a6bd0fface7487f33c578e86cef5d487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d7e251222a88f825b6983c497a48ab488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a341543642781ac9d027fdbf0865e4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7ad584ae75a3732f17ac4f6c55fe3e490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28471f82bdd070152cc679cd445fba82491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26790ca923c3cd7eac4062dcb042ed3c492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e976e8834af6f1b91da3cf42e6ef0a8b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0a18dc4d13325f9a76197ad2389c41c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922f6465f6c428672aeb6bb5297339c5495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3759190c24646dfb952696d8aae50873496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b183ceeff34e38fc1609bc1c1684fd5c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea5a6a7a7f6f6d9e1037066c13fbea0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ce604a4b7736e68b5bf18fed8605f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91183a7d121e4984392253988de48f53500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7856cd3ef71f9d4c937585c27bd26440501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e56e4e858936ecfa27a125012a7f364502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4950f5a97eeefb9b07078dfba7d689b9503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218ea1ffa716d16b533fa1dada7de37a504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0144e39f66685d5c8382b9921a9868505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022c032f8fabfe5ac63103a11ed9369d506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fc90b5c9161790eb087aa39d71d7362507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b84dab514467f44b96afe2f7e22689a508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e703f3d144c69700215beef49bb7c189509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab9e8442e183feef0eaf558255a92d5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddde8e259c02aad398df0ef676df016511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae9cff46b4d5746439c067ce383e7ad2512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba95bb184bfbdbcb45bc8ee26e267ba9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fc79dbdc03a724d847d714466b3f56514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e8a21b08a325ff6ba0076fd251ee70515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee8b38408d221cf91e483bdc79bec72516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de02c1b4da3a58188401abc286dece9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7106a285082c8c1579c4cc0dd2020af518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2a6ce8909b8010135d233c82310440519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58241e6e3728492c2597bb99ea277e1f520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf6ae3d97e65ad878115be5c54c2717b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7578079213ddab8ed6d9488463ca5b35522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751862fe1853343bca91de26118b2623523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc5cf6a1bb65e57304a81053c731704524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1e288c0c4b779d0d7e7a5a909c819525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/476d9023cc1da0069df1be2c05dcf16b526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d5ffa854f51be64bb797d547dec9f5527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34938f5086f3c80837f9ca0a40b93e3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781cc2280795d466e74512eaa08007dc529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca83df84aa2bc04715b7ba4aedaa5c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d2381c4ec174f8ce63b48475958f7a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8158b95f7eeb6a0a3c3a66854216f8b0532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7ed11fbf9ad89b0ce1fb1c61820c42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcd68717491bf1296051fc4c512fb0d534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba447ef890b0e75a06ecaebdfd9ee24535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59bd027f9017a47df687d4abb02d343b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f203e3b8f5befb32e93cc0085ddcf2537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825f2b88cd065754e527b73153c3c435538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2854808a6545195830d6fe93def9e4b2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3244cb32a54f2d777f1fd5eaee19aff4540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e604a707890fe168ce5e98bcd4ede488541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83be67be1d49fce5bb4156fe11247c7542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954d1a719efdbe38253dc2eaec03c367543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd66790c8df15ab88735cb61b7621a0e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8560d5ae75e8afcdf0fdf35fdc0edaa8545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280b3773f38e990662caaa4ce073585b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99487897f5a135820c2a104c19d49f07547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf4b9a694a83d9c4d24a4879edde615548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67490b9b635e1e096052b0b05cf1e7b549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e32d5c5ef8184b013f525570d50e31550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e541500594d4c8ea84cd22a47b534182551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba54a3b06bc3061d73fb05b2b083c6e7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd861e3f3071f6b9f751214c1ab6800553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df0da6f8870bb396f66f5f1a89c0f70e554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e209991158cd7c5f40a896c1a5061555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff36810fe5414f53d0c429bc7e35c467556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b7592a095bcbc535937a70ad6677d0a557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcac1ab99ad215bd1191d2565a345d31558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284935cc84d1e44af53deb73cfe9489e559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79349b5923896e92b6e3da43e01bf9ce560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/683f8fb91c0eb960e650f12225ebeaf1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbb96515ebe6eac6ad9afdff576eb82d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ea71bc2705280a2852f308650bc9e7563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377dd6be320aa354833af758276245b4564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2385abe4f57119f4dace5090167dc465565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c68d5114d10f63738bb5133c17efad566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/442dcc26561902864b8e07ccef6e77b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be937719d99dee905a6b7b516fd1e36568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23879a98775a68731ca12db06d94e81b569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf9bd1af82c851750036788dcb36815f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0efd4ddabce3fa19bc352045bc8dd3e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c06ade4249830403ee26fa56170e17d572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c5c6a7bafe1f211b7c770f546d7e97573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88667fe5e5a8e1a9611aac93b6f7cec5574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbad541f1c9d644f279405843650ce575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7683cad929772ed70dca6aa9374e8c6576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2289f2d55ea047957e53e5c83b89623577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7697a32deeac95dd65306e514190f75e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2ce0403c4f59e6d9d30e9276fe5345579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfb7442a0a25ed0fde63e1186c6f7ae580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3110f3621221461753a6daaae60f2378581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba509fcf5adab04017620af78fcab31d582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da03f22c79e25ad97808464db461d14583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befcf5fd30208f72eebc8dcf6bb3fbb8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b1c298e5435be727943bf57dec971585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9386793897db34b55425bda59478c1e3586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fda317aea655a2e63be0f8b8718cf03587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc658d2bf52c1bb37ec91a1bc6c977c5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4820ceda6bf31c0c8d5534d4cfd016589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d01eabcc59c2a22acf2caf2cfb3e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c007d0a58138f36b142b8ec8151d497591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a2bf24c37bb7b0a6529611e239e2e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1194a6aad19ce5f3d487ba089361dc87593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfa4b6e13fe11a8c2c4cb762af545211594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7e853f915618ecfd986d0b76968e02595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1796fd32edbc98f96fe87fb77315fd87596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc60d5d558a4938bcd62f11d1b68cbf597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c2f6515c7427dd01c7b3c0ad1324d7598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e015c2a0b504381b93fb0acbac547599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5276d6c976c65ef0fd500804421f616600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880eb3202312c06d4c66696fc7e7e866601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01ef0fb44fc403526e0cc9a50ed593602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a2e7b73bd9d74a39a3639575703ff5603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1268ca0bb0ae5b552a1f7ee28c035dfd604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/812af0cac7e1c262676bff1f9532f965605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18672e34ab01e559f8b9b14a1e928aff606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74839cc2bd950c923d65500ee716d89607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3087fa08743dd6591588fab04a20a366608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8412fc1fd713a2823a0e09857435d5609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abee68b9791789379a0f3375fba127b6610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ffb8572a45e32da864e402e1b64d8e3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd68a214cbd68f1e97995b04302007b2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edd956866634d4c88a4b4c50dea62746613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15109a95a13f72f6b18da8f3150d11c6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337eeaca2d760862e05d1c361e73fa87615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ab67addacdc52431cf9c1953420002616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152307db3521e9e8b563925db170be6d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f5db87dfd3aff0ff328ab7a3aaaf46618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d82fe87addf5bf78576abfb656ef388619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ecd7cc7710ee466e37d1f30e6405156620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b33916d9c5287c233e63aed44c11ae621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69cfd18e74b25cc95573546ac52ca2a622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffb27acf12d6f0eb75123e31b6526cc623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7336ba05c792c15809ad273dc6f6be624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fe0cae9ab6d4e2924454b5c90e44cd7625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc5b4337c71a1e38e374808c79be726626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e854a45dc15522bd4a75a908a4719d6627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1b9fd7ec08121e43308dcec2c8db1628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f84d322ffdf0eeedfa5e0d2e045dcbc629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ddc1f910616b5b86cdfc3ce35e4841e630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa16f3bd61edb377f99a634bd37ce62631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ced1575dd457d112511e7b7b57c39bde632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b24453d1fc21a4cc5437c387f66286633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585519342397797be9e569d97996f5ee634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0185c801b3bca1a413f4e5078cf87bf1635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1046ac8a045692cc62cc041ca64f86a4636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f844dc7f6c700a92560304d9e6e4941637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e668ce2a5363c31977ce6a05f20e61c4638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d14c4b2c894de44d75f7eaf99a64c7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/687f21376527d5a458b3ff250defcdaa640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98901563fcfb652e02643fd21ef78963641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb74dbc7d2a728cdbb44a2deecac93d9642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d3b20bfeef432168915460107b2b5643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b227ee39f28737039a48b5e7eaaae30d644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc93fd637a9fc7afcd7c2fb5eda0827645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79b34ebe356e7624411f752716f6d083646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c59f0f4d9e5b2aab760a6a9361dc522647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5672764197359e8da5e6219316ac9409648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ae31975841de779135336c991ece4a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db609959f929404d0641bf267bdebe9e650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80741e828587453f0169a58f23a6cb77651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b413a9e21d69a9e98f30689191efbf87652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e97639433c22f6e1cda2430a8f5578653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc98e777b34abd4677c77ae4e565b57654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bab722bb9bdc33f7469699747bcfd64655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29aa5f90e4cd16c0e0a0614803b3cd7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed58fb29c38df6779299e00b3969e04d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feaf69035d4845a325fe5c3a6e4c95d4658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe175555302ec19d469682b56dc4c6659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4efc863bbbf0c39a7494707328b5ad3e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ae61aac718b88b1496971081c180c2661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923bef55c4c7d55f15dd7b67ad0673d662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41bd3229539e846ccdecbb2ba731fb0a663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75d661fbde1f7f71199bf8d98c6bc1a664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aefc31122f27c3cbc2189050bbc95418665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610b146569c46c6315a1091486768ebf666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd6f49690cf187e210091ee7739e6b5667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d202a62939521031d374ceb683f4bc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91657b294e2dd629ebf0c45cd21ca413669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0343a293b7e8b2952cc8b745213e6d2e670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff0b8287615538a927ac10e0d884d4f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3578253241200b0fd826d01df6d7f2df672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fec9f2c36bfbb0bbbc1cbcfdd1a292a1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c5adcddf2a248d233b394c10471dc1674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e312fbf176fc36230c8075e6db30c5bd675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9e16fd6476210c960ae48c99ef0c50676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7aeb59e91de5b443af1f4ff9c7b282677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc66cca7746253fcefe92bd0d4f4713678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39af3f13175693a7fc76228ef5e022b4679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3d49117f23330c23f215bbf55260da680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c37ffd5c4530b77b8f0052adbdad82d3681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8539695844784ca407c7226bf7cc0f4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4768522f1c5d4858b09ca16c95b19b7e683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359c8da36a94ddbec4d8b04f3cdb2e61684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3b752dcc0b388e5a2a3622d8a6341c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fad49494f9ee9c3f37d8b456b56621c686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0ecad2a800a8894a8662744619710687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e039435597ee3960b8ee1b0a5ce8dc2688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06742461448110b341d62268e2345db689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a458ae30c93668316d694643e08b2690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2570432505f0a78c00e78fdea73fefa0691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c489052b0280a80c04b97188d01ccb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8068f6c4df8912f98862ef46b4d8da64693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a51cb0b9e15e0046e3ea3a39df5ab54694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/844c86958ba3459be4a2951155d4a678695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03b5d8ec144a8184f75930ff6bcd692696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cfafeb802f44a3b732ab4b3d2d892f697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9aa8eafe6c8a7bf1cbe13bfffe72557698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66139a0032812a3ec93b46403536e7d5699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/937e65c0ee872cac905f1dfd881172a7700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b031bf6482e6397ab5b34c374165b86d701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aa5ed0c6df4228a8c759eea5ff7199702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9807aa5e8384bce59eb4109a38342ba703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca1926d212cf3b7a3e3a5e52009551b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82b385f073d39ece505d4442a907f08705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f5cbf49a309b916f2872d2bcddcd8d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7c414d98a11138952350df245d6752707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5fd1d8c4c80b3d89c5dff00f7a1d4e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45bff582dc10a533acaa62e91625de98709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee422d090fd5f3c0ecef8c91f6445ae710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186e85074e8358468baa34d48c9a3006711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a2f2809ccf63454eef6922696127d4712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c5f28db3c9596e5499cb6155a2e14f5713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36efd8404b9e3806c8760b60b995814c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba59bc3eefd357a516191adc44e1d9715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f88dee305fc459031ca3b415b6c380716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ec9e4f44b9d2962868679df9a6be73717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d337159b9a861d8c6574e5f3c57fc53e718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0de9a4f77cbad1ea56b61bcb952f92719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed836decaffc78691e386b8c5c91bd32720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22085e2497eab2029608b144ae85a344721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079b03c0348abf5773478e7a6a5ffb20722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d0270b92d2d2e93c256b16ea1601b1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23e4bc24a097ded1e6f805dc974e696724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b022f8c02dfd66bc8bd28c2c32d00f725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62829a8fbfc0701f95fcee5491db43fe726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba06e4910e93118e8843cde27fb1bf0727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f24318bdee66f19acea514028b798c728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3348460d8a3ef0d7e6b437487353b6729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80d658cd263cb31e2cdeaf29004ce3f4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ce18b1047857c39b3096cea9dfcc63731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c97438dbae8d9c8df846c2c7d9484d732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c87a14ab2295996a1de15c24873b77e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ade7cff17fa6765f9bf02fb7620e4be734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749913ba7ba09d0259235e3914278a6d735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6190fa4c9539c735d41f052c4f4c423a736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5301183912898216f55275152bfc5c57737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9181cd64d49a9ec8720248fa8092df8738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/268321434f4da0918d8c94438550fa86739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffe5e5bbe7c226cf0776e02ff92992a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e59d986bc93ce4c98293edcff1ff49a741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f8db56a5cf3591b35f7687580edf7b742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59bfdc45635e691fdb650b37f19e1dd743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906ace934a830982ecf7d82202ebcb26744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2d3d0a89aee484ff08af3f96462a87745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42eb4ca65b7b496bb5dfda08d6059d95746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fb1c50f57f7ef72e4351f6184636e5747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e522547a448805dd1c82f95dde2c5f17748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db701e6c7fd7c4b443e1967ee163acd6749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abcea93f8c6a9b9a219e44ee27b1920750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5662155ddd743703016aaadc0a7ac3a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a2b4ac99e1a049ec96d5fa6912fdfa752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f67e143563c944671d937325025e32753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37f32adc9fa7b10c4cc90f72b07f2e2754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7975a407895ea60b8c75612692b975c755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda7c8fdc7374e1c0b15a2d145791f06756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0abe17f3b51907d62ed3f315e56d313757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002067d9b89fcc9d43731149c42a3a05758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8a1f30f075640c4540036f154718c9759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5590c9f775306cacc145a9d56dea6fa41.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a90af9a109d56ea37877a45033a21cb2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69fb18deafaaf165c29d26fddc35f7a3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cfd522c39192d30286352afa0cd4edf4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def9813495758f76604ba64acdefd2ca5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1647b99e938413b1015c928fee0716f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a86111926744c6c41a8c280ba46c467.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0e371d0ed773b941a5856397eb2df308.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29ebb8f1b18f012839d0dfbde0e1daf89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f663226606a317c2e7398746c3d1c47a10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1d74943ecdbff259b5fe4e6baa5687211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce73052e43a80f70448de3452b8e57812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf89809e43b74a02162933d819eb9d4613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad49da5fc19c7c1449908626eb9af0ea14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/477c99393f5d0104d366439feee66c8715.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874d2c1b4ac5fbfdb2e4314b6327ce816.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03aece10985f9d8ccfccad32655bc14217.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81eaa930634a20bff161227becc636f318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df481a37007c814d68bb00a3cd718d7319.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815afbc3add49e420c997548d55998c320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092c97c6dc2d6b338e20d1ef58a4080921.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f4c94094278e099dfc4f2f4db9f0b822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/876fcf3d55ad3067e271339774be15f123.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596dc16b5e8735bcbbc905f781421e4024.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38f57667b94ff99b018ac0d4d35acd625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae786fb2929dcc08fe963f44311202c26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9016ac0ebdc2f3241f868a41fb43e1627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8271e5a01e3587056a51b9872f4910a528.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647f60e5f85a087ec36a0765d055ec8729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0b9aa1ceb1afb0fdb25725c287422430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbce47accfdaf9968304dd24d767ec631.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3700107febb75c9dac65c91926c7adfb32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d315f85d6a26632f5ddef091df419ac33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8defc9cef9ba93b8657a24dbbd3443634.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749bc573f6b837ecf3e2fcbbe8cac6a035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb182cc8f383f584892956898b85819c36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a12088c5fc4c4a2aa5a183206ffdadda37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c80af7836673f912ec59f0b259b8bbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e298bf7ff7f58b4d49a52ce4fc940539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4740bb8a755ddc7e60a99e3b1763b7240.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff80d6fc582ec8d3a6b8721adb84320d41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc8d4c6db7afb06d64f0895d6fbe16142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/900c9808956f3794b3e5ffbecafb028043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7efb3e2c0ca3c89e7d818030b9eb9344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bcefc22275e86116ba669b18055937045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbb644929f7ab64b05e49675b3c4cb646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d939f7543f245e9896802801d17be4c647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71c126261295b7019f41cffd8cefa1148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a90d13826ef72d4762329a966a461049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e01c7fbac9d46a0e87964e3ab716a4d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24b71934877a19e718340ca1c4f1a6a951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15377f1d0e601bb58fa19a404856752f52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cd78a190750cb29f1130892546ef09453.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6c18b036e25a3c7d2a1f9a5aecbfc54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb4e6f25ad405e219c47359b4a27a655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd2f88f312b59d48c5b467c79eb1c0a56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5182961b4cf3d0bcd6722846945c81c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f5868e44f070f9898ea1253b8f2a0fb58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f269e8f7dee7dcf5ffd563b9742711e459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2931871869bb2659676914b4d998dda260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b1cb0937f53d747c7fe153e72f0ce861.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0086135a9f217f50e9194eaa5347de862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057b7472e6efc02c1ac75aa01b83955d63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4c9a294e34f5f8a9ebc84f1ac03ec464.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d9c172c626e0409e3addf9929df28165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4873aeac67e0d560517dc9397dbfa366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cc01e1d6c8d2bb03cdd5e66f443dca67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/492264f70cd3f7b72d573047c6af148968.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b53da0f7e9b76a97e76c434e4abc5269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447494438087869a1eec7604f59bb3d570.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e67a35d19043384a13b5bd1b390bd571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f6258c4f6ce9f37a4a32269bd512ef72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a96614528d73e10e65baa52efe7766473.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553683a11ffe836258ee6354fac905e474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc4814ad5be36f1db7d71af91137d6d75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2c0b5c64c52503d56a858dea31cf76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a3fd68e67d8bed4dd4e623050be7b577.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32c734966050ecbb899e04a25bc2cb278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb21fc696b9d380a9183f995cf4e701779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057597cb49ee4f459029ac5af409c46880.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e92f4b35174c330062c145ec9aba54481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38e71f7fed4d53eae0bd1baae5a8ed682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358ce2ad2b618e92b3f7ec442556d4f183.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014ea165f0fcd39e19ad85f9e7c2683484.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9af7c904bdb94b99c512ed929696838585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafc2170757b5f988e21e1180741444386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c370eb3e263f84445e384e7d977adf4187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c64629936b149c84717d31c76db2cd9288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f564fc1ea5d527a85608ee43aebe37889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370a3f8bdc8b04c90884e334bf22d6d90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1909998f7c6f72780e265d6eef457c891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eafb99be35eba01bbe077fc3d25d8ef692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230616c6e8bd414189ad56ba3c11d7f293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de852453baf5d7ed1a95f06f1c51d35394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92213187bdacc300652f5125a31ce2fa95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fc67f47a3718bc83baf3b86a1b619f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5202751096639cdb3ad8cb06435ded3e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823cf7d2ee5fb97f32a65a14ae6659b098.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a99361f48a5b2aa191159fd246093099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fccb6c8ecaa01dbdc9db8874b0a450d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2443f6422dfb47055eacdeb19219760b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33411edd39a4bf630e2b2b04f675a4bb102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e6397f511ee66f95f1c696fe64636b103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b4bb7d0ec964ac136a1d7998a53671104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7487ed7c4d8cf9270a6751f17490894105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7432218fc0a5ca23381e7427a3b7b2f106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18283046ddd5999080b33cf6ff9832b0107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417894b702c9f2073def9dc4f36128f108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc58705a1dbe4448c8da2a48e507902e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b44f2512cd5f1d1a9a1d4fbb8122c7a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e5e3e35f671367e47efb701943b8f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf723a9b50087595a83e9d518aaa578112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dda477e89da044eab7a28bac81a5e4a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755bc60dc0f0bdb66c55490c01326ab2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf520acbc5e43b9225be1e1df6d693f8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91e1ac2c0bf55cd7c9234b2ba433ebf116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00d4cca7d29087f3713f9e2ee87bca2d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea24147cc1589f2ccfd2cc750c54e5f6118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6e01a610459e9c009f582a809c6e65119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1528618453f051125cd7a5c9479c24bf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6853367fb54bef777e02ec6c6abe6351121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa95008b319cb18d01d8a543addb55122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e46119e5ea3775ec1885f21b33ba47123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c86e51a165009f4d1fb15654cb81f9b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d33e30b14933c85f65f4ca4d912ee138125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff10ce0f345779f5f5951ab19599d0126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627a5dc98809e0ab080fbc4f678d6627127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e8858ad81a8ef984267128089e30e128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb34e6f41be98d4187eb5d15ab97ee1129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee766e087bee5bf3a0f6889adcd52f70130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e862968be25f765bd6e01fec41895f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04975c7745c3d07add3eedcdb2c0c42f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10cd0505ecaa8fc87a09116cf5122da4133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1491866fe62d6b24ef12b3a080bc4150134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567817f80dcde80d796466aaa16ced05135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5912d0503baf97b33924daf7d301d788136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee234c7ad94035ad7960a4a260e72075137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d34aecf90ba101eb493989a9dca7edb138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303e6bab629c7a0e5955b18b8a2bd369139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d2ddeda7dd773a8649b487468d10d5140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4901dae72135719cf8df493877cab2ab141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56cf17c178416d6c5cf7ce55980248db142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a41e29ed3439fc070092696c35b94736143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4edd507dcc16c8592fd1119ccdfea1d144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a84e729c26b7dc23b94a635fb254b7145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d8e5f7d594bcd5abb0ffb45790d388146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e093ec6a5c0f5b96191d25dc67b4a3147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53e17f35235ca66468df95f50306db1148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e1dca2939e9825d19e702bbd39b357149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006bb1a093175d21d80824fbddcbdc88150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940c9e05df8838106adfd3cc68c86de6151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a82aee9d63736d99f97e8575630bf305152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb04ed269f9a9afbae6418960a6b203153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d696bbc1e0ae942ea12259108e2a0a42154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e81ff577e4a0dff3c047c1e72f9d01155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4402f032ec6599820ec250f86adf030d156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab57ffab5541dea1f0fe2e3016217bb157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d99a1819353eb03b2e2aebb4088691158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9d9886d5ef32aa0fd0bbb9c5f1f835159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55450c578db2f3737f1b8af0626550a7160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51979a1cbd96d38c998cb4e1efffebd4161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d252053fba079c90c0b5f77305eae46e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32074ef8a70879dca4a08b68039d48f9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d373f683ee6f0cb9e98199fb439c162164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0eba404ed7cea0f31eed4152a67f676165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981f4191dc4ebada6bccdaa046ee78d9166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a26b76415a1cedf36f8f0c6e83453b4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d31ba886a4ba90eae03b228246126e4168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a020720f95ca354897894e5c7ea50b2c169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4664c755c456e81b312dc77681fdfa170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e5ecaf5045e4148d90cb66578320f5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2804db99c945b98581d896ac1a2e59f6172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e1820205a1f688acdf86e916b29e70173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d735b6837ddbfb9e11d7e2f238a66e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808f34cc818bdcb94cd1ed42432548ee175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56fc8e044025d4563b8e1fef45a2212f176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dfa76622a35dc7da8ed434357bd2bd1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec2eb09336e7f102d26e6c02326e8b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4fd58b694bba3669443f4bb7633587179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ae433ba7e2146409a40b4ed94d5c9e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c742881b9cf098ca901f87d19f068a62181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e03b7af11c1e2ae17f28b9866ffbaba182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479431fd96e59a765d4349097af42380183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53a5302377b9a387a5a053306eefe300184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b147a400eae32a76b08c7946f0b93b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ccb0c25e7029138f2cbd4efa839e1d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a9fb9ac9a4484948fd62a84f663d3d187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38a62eee5e950a503d4444a56fa408b8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dbed196cdc7ff6eb0e65c17dc36b6f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8e7ae61ccdddd2c1262d1e99c66519190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a47b9cce4e1a68919dd873462c994ac191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/159541e391930ae4072dcaaabe6bc747192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3cb68ca385ce45996d0919eb401d0c193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e0cce1f52ec75cbe0d12e981fc2267d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d80129b1d900ead7fd6f90f6bc606f195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fd8cd36c4a4e71ba419860cd480609196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b61dad2886a895e585afdd4496fac197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6383709a07b1c8ced4f411a9ea7c420c198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f2bd6092f62502c7d10e409eea607b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ec667d3512715f403521bf1218e4fc0200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ebfd8fffa8e040dff97c516ea807d57201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9a0014d405f9559c010b7f522e96df202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b9ebcbef262d26c33156cd5aa29e18e203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4057e04da9528e8e2602c0e32a791335204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e509a3ed46d2a9b130b31314c0dc60205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0efef9d280cf01816a7f08656ff13ca206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/695d4cdb685488c406a870685f44a2fd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58dde9eadaec3560995d8f20dc4e8d44208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9d89df93a5578b02b80b00fb4ed8e4209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6207cccd66a87e7f31320de8e1a73e2b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac825782b8fecc8c0c95451cd8079bb7211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabe391d679f0334abb61931e1e960d9212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df655260be3d07d3ee1633a1a3a4b568213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea13a13cf215837cbd83e51bd572837214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05275f0968ff8537b51e44e13bb9ae7f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023af92e9aa80200d9b7d893c92dd9e8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3ae6a0d3a0f5fb73cea6ab75e85f52b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885596309aa2080941cee4bd927e1291218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2978cebc37471f30a8217eba61322c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48657e6164488baa82d1f0e1e62f8adc220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27b61d7951b3d15ea30f6268a6100bea221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503e6d8d45dc1f54475cca37a7967db4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f72c17d82fe04d06e8066a624609fc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc2bae88e6793f0742f099bbf0926f7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba9bd3bfeedf20e4ce03494410eed3a225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e78a74efc2444c16b1c44061bc0b35c226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456ec77a9530963c84ef78c30bb4c4a3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2015b5a0adb4c8bf857870bd484d680f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a169c546c78e6d6292e5666d847c3af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21b997ac11b36a8be6301c2e5181a4d3230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bbde610a9597626744e7c69c8140dc231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66680252c21f664f987288bc32ad9f9232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0e35ffb4ea3da925f0e88b506bf17c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ba885c7b14beedf1c1022bca2e45a79234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54de4e9e7b277e5fea1bc3e6efbb72ff235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c834865579e25d61dbeda7af5a47b56c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66a35a0d9d28b0ea760c1b13d59c92237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad06dbac0f3b65b7c980839ef584540238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c512060ca3624a7ce7e9f8949ff2fd77239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8152ee6ff6e24acc394e137d8d38604e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c745888f039ba70eaa8595ea694d465241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c8d03dda62a884b27fc102bde6a95e242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d890e92adc7977a0dde5b1bebef1d3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e4ba8931746efc5c072c02df33f48244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a73a07aab6ada0d360f9beec9e3f76245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4976393ad0da8dcc9dca935f3d4028ec246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/556f9e5add56cffa35d9d68ae6f9af5b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adeb7672a11d16217c1c15e2daac0415248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aad9d91c3bd3134b78ff09295094edc249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147727cd8a9a2636f75d7612421e0655250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82fab79535a065d6fee217b48156742251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea663964d56e95415e69ebb52ac4688252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae08a94b48ada72f155072455677222253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/360d9472701a0db2ab49f47e8b596073254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc725d9251696089e50b8bda6121b8f255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130d788acddf12ac02fc596691d544c6256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746e32ab5f0ec82ae3c14e2b1c1e7a00257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a2395edccbd502e7a70cdf0b9fcb71258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ce2f31db830765c1ceddd21cf633481259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa3492fc7ee58574ef714a72bb17bbc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eafdb6ec61a25c410e6bef3fcb0196b261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fc109c2bb1be0833aa411bf0602e21262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42dac19420c899d37706218c1961201263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5956f85ac6b4e5238e1c16d2cc2b0d5264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5676dfb37b7ab52cf5e2c6535c292d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4680b461fc4ab15b5d0d704dc03f332266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f146a8e411bcf9cf3d260c26fdc631267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/667de6c3f792148f2e50c96de41c0b44268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770ef9643f7de1505d8d1ea372d8a96d269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0709671f4b922a3c826c82b9bfa2c1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fc5c4033fa79d6c075ad029e91a4ef271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d49fb0a1cfacefe35f7876720e953f7272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77538953eec0d7d948b9bf371dd198a7273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f909c8dcb094c097671b3e236ba6a18d274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b1f8108674a8d9c56a38e0246cacbf275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41b9bc3218ac4ba3f62dba180ae9c71f276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76043c0c0d75031d2675b913d8afcb82277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d02906d358b72dfb2bb28733f9e3bbc278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0077e129bab0019257c0b0aaa5adb5279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e685a315c265c973511626ab8f1e81d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30d2c799d073b817ba5f5e6851ef277281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb5d1f72137aeb07f4e61b4ae6124cc282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1249784387079e54c2f1ccdf2e9084283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b502330e923d8fd4b422dc9f9a4e516284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c6bb2ba39e0772f3b8f1bfa211eb86b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f369b0acad21e742864926fc34fc9eb4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01cfdfc060c69881f9874ca27c6d2dbf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5887ee3a5f8eede2bdf9c9df4455ce0288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db49451d354e9733566bef9678d8c559289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4101dcc1f143d17cf0b6ff44d00acf64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bf9a3dcbabb714043ab67c120e2147291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dabf34744ddd9ebc0252212bf2f7298d292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a67f4d15d6fa8b901e34750b1e7608c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21db676ab307114c3438b8fa0de7b7d1294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16cf37d6fa405190beae823f041f2eb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a93efe260a74c0603c22745ddcd3808296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36889707023e8c5ecddc6c6d7a4e09d297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824c1189ec5e2f5d601e2ab524dc4c5e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb727cf1ff5eb2d92b9a6559cd6845ae299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad50d5cebb44bdf599898a0ccd7809ab300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1e788279aa68e9453bbcb06e87dd26301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739f1092b0011108daed6d978e124ca5302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deee71147ff976d46b8328a4e6910b43303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1618d1371b8b7843755808e3fff1a448304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/032de5f8f67a505c8b3b3e3d19ab5a04305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567bcfea6e5d3032181dbdaafe186c78306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6bd3c9d7731eab20c310ff91bd36740307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f15be685d5d074a357a95375f9326f2308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc396a1311b46ba46c06d4a0367cabcb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b4f67f0182fe8bfbde9cd8ef44c82310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a669f64768dd5c8f0cc3f98c0fd56f3d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0143162f6f7965c2c9fd85983a3b1bb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2717f45473d1774d14c65cbddf499b47313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff717b2dede12fe3be6546e7cfa79f9314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6f58524eb7becab2bbcd1b9c7d3644315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21de2acbe724e71b20d9ca0f685467fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18f6c6bc0934446312e9ecb75388c799317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2428670c367f7f188bfe8a1f88e1abb9318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd6f31d952d3c1a86b4c7cfae1f37f319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f36788ff83d0c6153b93017a66d72320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1461f95713fe105c52019e26e49c320321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31e70469126b739d5bacfbd93da4d5a322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3605a8d3246cad08e9cd32784b4495e5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e6be9263be39748602ed4ab587b8de324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dc788ad4e16c8c8301a1f2573c837f4325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f506368fbd6891641cefd567402aa2c8326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0cc49be23f4a097b7bd3e56ef5f2bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db083ecc8504d0e784cd4a8f33ea866b328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdef40aad5b8634613ec5ff5e690f21a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3089f0d81e86e7462b33242de2d904a330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261a5b2aa26a499e10aa8da467a251f1331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94d1993ded56016b6bfe6a34c6815ab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20359fd17373a916588ec6e32cc749ea333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8de14642753fc4f64d7983034a7e26fc334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/536e18dafd79630a2e71b0bd0236075f335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72393a3460d7013644a3cc1e3f618ec5336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2836879c9607561c9990862a3d9d5c9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e99dcffeac2209c10d158fb8d30a7338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e4571a263885005c9c530d3bad2208339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce3edc7e58ea266a3f3d893f2255292340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47188bd57cb02f571290c494a516f5e2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547f6132be3cc0d48a68ee013ca147e1342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645a8add3c5fe6a95f9287a64fd6a8d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043090a2392311e78ab8941dbec35083344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ebb48b063672bf85a35e7c709ddc25345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708f26f41493fe32ccf1113422a82680346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58d157466881b90ffbb9452d83d39cb0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71a3b81558cede66cb82b24c0fc8b1bc348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea32ede1489f26426c8114aaed24f165349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d89914d1dc99074f2e65b79650301c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98ba959c1b9247b83e93d7f58e9a987351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21516ade95ccaa172a45825d3e9bbd04352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca360d12d75e21a5186052a8d2424220353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91e16d76e8e80fbf7109f96ea82c6c2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5eb3bf466f92e2b9a0078e2c33e427355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/221a86e2997b7632ea09fca6b2c518ea356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e4f5f043f4426f6b96d5e7d5848c1b357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5c198193f7400ca0eee74096361d3358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7f546b28989b825ead6dc78e992d59359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a62a00a53ffe1eba3d8471df71b676a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf2df365ead654dbcb52561df592c49361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80137bc07b5a9f1e5e5c62373f51f0f3362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62ab8b4198a787f4d5b913c7b4e1c7363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1099de14116985a14be2355c48cd5c364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2869361a781b5d1baab9c82e4108d24f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9665bc7028645668bbc03d11d0c29256366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dfe5e6adcde8b700a35560367984b09367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a460f679a3fc40eb9214538560c3d5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eace00b4851cfcc96856b2eb8d6a2886369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38457051a92b6ec5b74b469b27d09313370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f88e449423884fca48618702b96926371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c88c450194793fec89ddd1f4ceda5f63372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed092f3517495689082f602922151859373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9768df96657acd1705de4ac09ec7e9a6374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d208484880b5400211b71102192b924375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c92ae6d69f1f335ed06c7bb71b1fdc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c5e7bf1edd0338a3dbc04928d0348e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f5c0e9d447f216f7ec59f0aa142072378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a139e31853d2036ebcf7e4e2819c319379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168d9361cb2a61906070bb8c4613dc9380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4b5ac369b9e34e099ee95206085d03381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec4184b4f297faed7f8c33a1833916a5382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81864309403a0f45414d8f77cc50020f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af64f61ef23ba55396fce041b366c68384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb46c44cbd9916e8fb70a804fe675b7385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbdddc35b3b88becf7d909563290535f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/883f8b722856a56af5a9f72a49e78c5c387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e8454e2c21152c77a8a25b329a8c4388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10f1317ca5423da451a2261698cbbf2389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b013dd220a33d83d57d4eceff01b563390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46c8521dfe51efb1e5802b1501b7d28c391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e390c61f9d7c2c9ce8857c14fc42617a392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd08af47ecfa110e77950d5949304e32393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20493c84991de623c9939bf1095f4846394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9afae548170ded395211958fcc2b4cb6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a229b4bc3d7aaa57c59148b877b390a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb96e603e95f295e5b11300c6a733cd397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f449d6020a958e8eac6466ccfae2b263398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb57312fcfe6c4e87889ce62ff691f9a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9241921a769ef12b656eae2ad8717b09400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7417811c2219950cec76149ac6804690401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0b08ee5ece42270f6f696e36343859402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72bf458be2cae6f4ed17df506b264bb3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b1e54469746f7f670f568c824dd60b404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5ddd4b89090185d5a70812145a3eb405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a29745191030a85a1da1bd5149b1c5c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791a39c84cbc557929d9b6a4fd6c4c53407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969ae042527f741e88246366732b5e20408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed03cfbaa7859d8432496474f844fbe409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92dc42c17164415cb3a4eb8e3cc0896410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb394385072569e96302cd0bd2b022d9411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc64ae7c575e5fd807e9f6e8c4e0ff4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26e6513e2a7a3844d79c864fca9f9b4d413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637c865ddc1f0063b1b8189e76e07f06414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be06fd368c14d2715ccfaa76f20e21c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90b7984171301380814fcf7ff7879d416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b8c9ed4328017aabfbf0278fdfe2bb417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f9ddf6b96398f8ff598fb2b2d2cdd2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1660d40866f7e9d9322af82039b16d5d419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe8164fae2742438c6087964f42e3d3420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e763b1dbbb12b41141bed14f517c623421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfb3b3bcb529727a0e0d751daf1ca5a422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89dadd27c37f1c8fa6bb79103525545a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4caff4b704ce4136af2945044a9e9e424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b1e10dff1dd059882307ff427abf11425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7fded6e5779094d8a8d5f60444123e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9267fb3d19e3f85e66baed38206e753427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496eccca7fb64dffab28c37a6290dd0f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329718bd518d02c84ab3a0370053014a429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/225edd16e0a2cf051fb8ccc13f516458430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d42f7463232f4d6f82c2d26aea00d3431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5067ded5636b3c0aaed9c1b5f399002432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375532e5f0284f3b45f7c86f99bc6aa2433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184123368cc0ac6f73cd54d0f74f1f7434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22100e586d5b56ebf064e0fdcc943b7a435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed91577598c65d8d94d71e77e122efb3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f271f83bd833b19d8a0688078b2a693437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36669d0c7a77525f948e9ef1f1707b4d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2fb9e6e85402b92379b9e9a5d83e6e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b8e31224fda2f3d1405b53411dbb75440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17f15fe00d70fd6ab8b47882982202e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe0e3872aadcd7999b0ba5796822b0442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2165c2c8ab6cd1ddf63dd55984f430b443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb548f0abf2caf32c06ae9980912c32e444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6e2310e21f29839499a5419d18d673445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a9777ffd3b74f9dffc54f60110e0b20446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9256cfe2c1930917546b2dfb61cd0204447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443ca65e701d6b0ea69318afd477408d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebf576072a114487d1a630e0fb648c5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7288ce767d8aae5bb793ccbe51ad1a5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaaf40234dd3f346c5296381e06cb3fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4257de326ffa29b9bcf4bafe355df74452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17bd654df1c9768045a0b7574d2ea8ec453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44d9be1f569787623279c5416f16a1e454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5535661b47cd65d097fd7016c6682929455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7d28143007fbc24ee54dda731e19d9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1daee5dc1a66bfc0ac63f627593ea6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/feb552c6139064e7ba310e39eaf9ef5a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0051e87f6ba25379accbb4325cb4d459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396f4cf3995d7ac462fb82777fb84312460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359f63784868ab7ccc6cc7a3503e5e49461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f785f756c7550b4aa8d4532d18ab54d1462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ddcab07113e3be2418abb6de1bffcc463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9a6c8be2ce5ecac8caafddaaf86c40464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223a28feffee3599c1422a0d715222f7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fc91391f2ea3d247afc8f520bbdd46e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640420b2e6f333d43d5f3f0fa12545d7467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561f4680c340883315eb6bba81601d15468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8697e00f915bdc60a008e349b7e3f1469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e91a7a7ae241eb7ad20dd9af3d6e08470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1bc2417b417bcaa6a726addd8fe196471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac4d478ba2e14a18fcc39e4070be82472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf9d4190464d6031b280556f569e93b473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b96205ca48f633cb6f6514f489fe7e474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49e435a5ff4c71243b846cf07164a14e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713f3d0ac46cf965d29ba1a93c7cfe1b476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f5cece369ce75aa6e95d61b9ce4f98477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b91a57599ff6960c5ae47b2eb67b57478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24cb030578f706f285480fb88fe73dcb479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32417c5b0a4458b35ecedff7beaa6848480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0f1838a636a608f63a0aa26204ee3481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887ee027f70f3cd12f487c1f651d4a9e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bf994d2349d67f4fa0aaed8d413686483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3faf2905a53ac33b3a7365a23b50f8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20bc7cfef36d9e2422b4d204d695eecb485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc447f2bcca7f99d6f9d2469e988cb23486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a429d73e62b68209415fb44c7543bdfa487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3fffedd0f7b97f2829cb83aab5fbce488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d1caed74ce13a2451efce18c4aedbf2489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d99a69a2631e388f64594fb5f9fc85b3490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0ac4cc539a5786a992a05b8a53adba491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf83458a942071324888c529637977fe492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ed1e60e756db3e26b562954a69e651493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31797e16092d8e1c7e5aff3469b621494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757ed8c9a4ad03682e8c14139a31c3f1495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3d9ae34d2e94cfa75ebcf8f476b896496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b066f2c08a8b7eea6c9e88a1442a51497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c245f94cd3badee69195d30d96a1b64498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9753de7fc7c436c5f6dab5e00e98ebab499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4b4d8b318a4d2fe51286801b4b8128500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad542bce90f8d4da180928224d940ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f3710bf91bfa7e36b8b8769f7193f1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f24a8491a1b26583401bbde2aeec509503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85772f8651ff3c9a53afcc7bc65c27504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcd1a5d6e9e37d43558dfb0893b4648505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4149b0edba5d22a8b1a6a53effa092be506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3370a5edfba25d18d3e8382f5c7e0b85507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5614207de09d7f3058668faf6288f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66233a6abb77709a541edc15a261fddb509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5874513653e1b54de2cf435073a3bf1e510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b533d905ee6c78ad841c7db51e3bc3f4511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b68d5b81907105c55ef9b41bdf2d3676512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56de30c515c22af157d979f9854cab5513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cacc68466c7f5c575427a77e0275ad7514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b3a88a16127610b89d2d8fe16daba9515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6d93872db6089e81196d92e6afc98b516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b1597f596fd74f95f9e9944056f49f517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dde7c1ed9ead77e4b01f4a502cf182518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cac45bee97a648862909d3221b8184519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a021c620f74c6fdcfec8172c99b3a1520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3da9c79d6794821fd1c6d5534783f3d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/344cb9c4ed532f7c6f3c0fa02640c173522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989c88b310b2663de8cee3da22e7dbdf523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f560ce82215d6235b29217db8f5fb7e4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3b7067284184aaab90e5e931ad96b0525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471c96f0fda274d502ee3cc6a9f1ab2f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f051ab9242d81f94c58529296b1342527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85eded112edb498081223300509713b7528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8720d34fc08bb51e973807fb959b58a3529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aae3241f2e772f713c4fc4a78cf6d89530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed37cc13cd9ff8b84112f64050515a4531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422d4e248b3f85bbdd0cc9c637267e5a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6928188a83c11eb0b358fc853d1acb22533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375bdd4151a4e50bb6892de690bb807b534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0956905dc98afd02d761282da713a605535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe442bb05f9763e5edcad0bd0753fdc536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef8810e188117d7903ef9e445307eb1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31a65c6b3f545bf0b72dee38fee181538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51072940ebf97f4bdaec95b6d814e0d4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d81ed85feeefa0e0159e10392baf2c0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c1c959d773448d691e2ffc59c97f15541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc6b24e236ec6b2a536cf0be02b9df542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df94720d596dbb9ee20ecf793f330924543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c6fa40906a3945b8ac91c97a8863fd544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1657b5aa45fde8ae25b21750f395d98545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c8beb9fe11fda55b59af890844edb02546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77bb1121693cede9a28a518c5a2043d2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/684c638227420a2ff9c80469a9509a78548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79372b9473acbb046d028394c8b623a7549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84787b6227ae8dd24fbf5fa1d7e7db5550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b907acd22332fb452779810dc675593551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1839b79af2ba50c1df61d2ac54c2cd0552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b15d1287d980e4080f76a9fc4d7dee7d553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3933f4d4db57dad1443ee37edd554a6a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486870f065718e6bc7a9630264e845e9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84513e380b0517df298a14f29f801f1556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824571fafd9658ff6c00f7c6f41b7a9557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879a89b7ac63a0438da31af07e2390db558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/505dbcce9ce0f96839435fc36bf6b365559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5526cc807612a13a98fc5f6a64a2d4b560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfdcb593475530dc39b27fb3409ad02561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926ae67995aeaf8ca5a7e4f56487fc8d562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8807f7559b0b20060d77155646a09563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31bb9f6a7d8746a99095ea9c3c30b19564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4a46f2df13dfbd4e4730b67d3771f0565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6668b974b7fe81827b95a4f15694a5f4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13af8d8b48c825fbd77b7f45aa71754b567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f28cd8d13ec10aee799445921d14dd568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f257d5ee4eeb4e48ec3681000ba4d569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5f136516c22adebac09bf20ba2311f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb0e8d4513d9e2e258f430f9d0e265d571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efecdb731cbae5e2d7509a1a4e1e73f572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c49005f6fe90b7cc829b438ee63d0cb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5c62f3e77e439e7b1354c5be9fe8fd2574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d29c30acefdfb09e977fed5b5f24d9575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51398c89a282ea52b7ec405b621b24cb576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5542c3ef8cde8a22d3d8803e17bdc4c2577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc44e25dbce10873788c029450c62d8578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0601f8b12a2953a59693584dca60e4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee523114478da33d2b39a4da8154aed580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982f65bffa17b7f0ba1a9da3cc4c698d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b48421938298caecf9bb95ca088fe3582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9a9ea6870c6e1533f0a6b44fbbef85583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74ce9781e9f5c21034b56a0f2cbb269584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3deb79f8c97b6670cf5b21834c0c56b0585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac447e7d4c687140c73c8e564904e1e2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3daea7c22834215d93dbf001d8fcc7a0587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09780fe4dfe995e4efba3383e5593b17588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7233b7058b233a789dfc4ab6a31247bf589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4866beb8590f79ddf303978ea779fc3590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09f87f66eb5a0ba74be1da82a382e9d591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab178af703cfe35dd1b434d3bd9a6583592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80a70f90eb42786696bd200a9ff8d5c593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6f2cb118eb84002ba24204ddadb426594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6005e77be16b4cd1c8c02b54699fb1595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a205e92142c073742d25d2396cdb4e6b596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046ed57d83a91082a764c2fe65917b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab322d3cabee3fc990740d74ff9b85598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c95f04e94feb53eeb0ec21fd15b89c7599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae5ec56265733c8dc77b36bcbc559fc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371c300759bc581de3cfa707840ce59601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb15d849ecca12d34660010453c95878602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb466afd18b3351c67e9f540651408603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c4c4f632404f1ab3e1bb7148930bf1604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333ceba2db63c0827d5c2b6bcea0d41b605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f064c6aed04de6ef701b0171b7927d24606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d23795ea1a8c227c674c7bf2332d2ba0607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfb2f789d14ebf1ab111fb6f094e36608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc28b4e85f3b599b74cf6958521c47fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ef4480172ddbfc47d6b957c6e4a3a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5a34bfe73d2cce7a01e12a2a2a1fa34611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2ece6020fcbcbbeddf60947de2c1c3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af24dcfacc30c408e77e50aa3579915e613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fd83888168401e6edeb894a0ce70c06614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8662aabe4d808720cd53c155c896c840615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5588a9525653828182a46fb4cfec863d616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bd68f8d7e84fa6a015009b8c4fd3ee617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00f5e3e7ed791446eefb24ebfb7d68f4618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e83a3ab8b141f40d6d3be2692b68b0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585beed7bbdd181169233a50c41ae62b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f93d01f79aa7c13991890108f93309f621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65d0bbba0d8f9224107b7593f389cfb622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ef452d8ad9129cedaad5e33b64f82f623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59fd7c14aa8ab1a28aa845fca7e35fd624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef109b9b3963cfbfeebc19d7897c4b1625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c948721f458cced6ca86eb9be443b92b626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffb0ee9c61f7598dc45bc6d536295074627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43110a1afeb848af569bd50a225fb60628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38258b9dc6e8302c52c3f48cb8521b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49035624520eb5580ba10a7a2431100630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f20665b98457b7b82d1ab5f966c895631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79b3b3cf2bbe26b0d61d27084f85190632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f3625d62dd2f773cbd82aa0c5c7593633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15f6d8e5ad454c1c026e6fde9648fc54634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0dca9459d8019cc6c2c470a6301285d635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c31ec4fc3ea264790d780078923f270636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab94f0df81fbab83404cd82601d47c1f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534012b5dc18a8c794adcfcd7b212017638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916efc8dfc79d9b29b6dd9ffa7071bcf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f42186a970c8904b552c60062e1e72cd640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b4229b45c659b2986fe87f24e49e8a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc90c030bf2b167c027248e915f8d79642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890b6ff1bc6335d576aec6ff51503155643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c439ca87f9dd8c452740003fc1a36e644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413c440ffc34364d5c15c37bf8aca1bd645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9736ad344e1fbe5e67924398905c7bea646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cc7b6c9b0ae051a2a788cb4375060c6647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85a50c4776d857b6ce98f876ea6e86a7648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc049f084fc15ae23c6445f4a51afc649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087a3cdc5dc9b3a0526523e8578cd13c650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc00ae9c22315d60b128535c96f9e445651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2ac190a9ca7ca592f54e3e1dca8da652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbed4470266498a374497222d07fff9d653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5850f804c9df473a836112f87fa3dc654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc901702cccd939984af94ca146e926655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871e6917a4b39d830b9460353cd04510656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4dc2f9b1a537e7768a7cc7b0d04364657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c356b247a75a962079ef2015decf767658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfad25e2adbb9199dd23b375f712b8b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cabffd0c738dc0593f718a260bdee660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7277a662caa00b0bf044f8e1eebdec3661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f75895d996f8b390189eb5aa40bc4f662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2f06b230d3ca2d36dd2a2432998ed2663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3869c396065c5d2b9554f634070371664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f58911f5156be71c94b1a3549f19bc5c665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29fd0084dcf18e4f909945cb77998ed3666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b82033b0cb5d5f4a240f961af543d9a667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3a9a950fa6d5875ad377dcd56d08308668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eef42591ebf70739a83da964cab6bba669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02783043675bfae03f21035916f8d0aa670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f5c8af5cfde515aa9f113121e13772671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cddc5a45da3d5f84817e3e9c55f312f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302fcd422d3c27d5cdebb64e0da8cab1673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce7ab74eac62f7f8656991a4a037c89674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b15bbbe840d47853298e4a22464d0b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e203f8457f0b8049fe6f5fac315a53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2024ee12cce9b4daa0b10456562395d677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2b1489ac2bd3fd63a711e6b5828910678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6ab5301df74e29011398fef8ac6699e679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713b120ded0a56c5278e2f79b79a6e96680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f06747ba5e3b660dec12d324402a82681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cbfb3ad66d03c6dea71f164ee23b2a682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45b7014c0fa71e9657f0fb6b47db151683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e9f052bb40725225a19a9f840c16983684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665a7ef79fc85293f75d82b222aa00be685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04db5820ba8cfcecd94e4a0bf52126c2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59538386acb359ab2f4f568663d40ca4687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d617bcd18a6c7b592a54c9b71f705089688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51829ae0eb66dc0e83b9fe0a35fd11fb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340b1809ed19ea906978dc0953e21b65690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d688966c63efdf74a1f6fb7bd4c357691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb26472f212fac1457493d4659b87cf692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbd02986e73576fe72a3513898c6dc693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c869332480677050a2a0225b3865a4c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c28ea9f02827cc49f1d28daefd57453695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b277efdab55902b69eff6ba338dec74a696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b64f0074c8749c450fce15082cd9e1d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37257cf9cdabca3617b759aecb5bab2f698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf50db5c56f4a54d8c10276cc151ade699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79471880c9b8759c1cddba54a04efdc0700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c88d012d46b22f941601519a178d9ef701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b08ecd478b3cf6adea7c359b3cd1a74702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978f8b6fe8530940455845e6b691621c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df7073111d1816e03f6628f4f4720f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e68cec48a4a04f9b308e1f9e758f9705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b308b9fb52e2686c8de0fe695fec8fe8706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f04cbd252689effe5c65c4bd86d9d23707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3b4d80f963fe2e03c3ad459f4aa8ce708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22b9a8cdfdce658becf5ef19e6524d2709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d05ac34153385e52eec0720eac654c710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8284301038a91e387ec3f6d4f77ec6711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c9fd4143527b57a519317b39144f14712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f0998ad24b6bf8d76e1c2a8e76f17713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e4f5c3d07658b827154ec45f50eff90714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f113d0d9cb2aae901cf70e4c49e256e3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54245c947b342e84fddc89ed8892e852716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f665ddb462c23ae0a09cd72edb4ad7e717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16822c221e4001e527745edc388a5420718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ffc36ce4455dc8812287e5dd4da3cc3719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2856f2c0ef973480c4fce3e147a8790720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ace24aa01f97fee60474328da83b25a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e2280ff2b4cac33901cfa83518d9d6722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa3c3de05a90ea732f0a65014d41f9d723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0079a9197d817155fa27015bf6710c3b724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e652b8a4f8ba4f7ed2c22e2c2cea432725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63906ca373cd5d6aa9f25f2ee08d8420726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4325ee6ff845b8b51ae7690719d59681727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae162cfa20fe5f002e1f1b80ca21b7c0728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3835ff77b8613d9bb71435cfff89c16d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd466e91446a1eb2eef023aa4bbfd2e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192b95b8862caa123d5e64d0c3b1c95731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4be62111206150d5e7168a726f1aa0f732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ad8e69bdcf890f81c4bc1dfd42b99e733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa032267b9190386984e02fa244f8bb9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aca475d999f558b8f4adbb67bf1212735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e7a6cc477be7f50b92efa17438ab9736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66ab3ee0e18d2218f47141e6ade38dba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de04f0e3bce86e61518ea11f64339429738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467f5bd8daeb75e4f726f51bb3cd86f739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399171c116b22fce09217e61d5210ee4740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4eaa7997b4a8e2f74875d97356e7b73741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4075bbfb5200a2c73e77ab700bb53d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d818a376f672f3fc152a9f4d1c952473743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e983a399ad31389fb5cac0c80a7c17744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364a7a3fa6fb6df9f656f601dbda9fdd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c20afe5023fdcbcfdf951c2b9c82d01746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8126e4b2a6f2f7edf4a7827f0f3614747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd27b738cbade85b1a2f9b278fefd2ae748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ab19107f1651bc9c74fd77ec766627749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2720dc9cb6e01e262adfb809674f22f750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22186caf48ff9aac9292dfe42a38334751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293a3f28b44feac22b59042066ae259c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9c269adeefe0e05931b5812de4fd748753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc268f6737a5aaa3a949a2c18d3c7759754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f0587d7705d5f4cf1e8bf7eb6e6aa755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b659709e045a49d06f2135bae90a759d756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3e0adac27d571c1aba1d133d0f1ccef757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83dcd424893e99b3090aedbf3d8c9137758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9055f86e0039ddb0b526f0a748cb7cca759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>