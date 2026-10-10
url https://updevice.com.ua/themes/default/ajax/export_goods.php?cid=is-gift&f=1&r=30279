--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f853f16d53fd31c8e0119ac976e8ad701.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca769ea621609e8c209ff7aa9872b12.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476c3a7f1dd9a023db6385b76abe7463.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9272f0ab3d09b19b2d1ad029028a9294.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0b0f0f246b8b05b88a97cf4d018296f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4816d5e1bf49a172a427072aa2c5a4bc6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0ecd96b9d7d4ef3be50966bd945dc77.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852621c8aafd8d3a51600524bc8469cd8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1188952ae37e64149174a6cc1720b029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70653630ceb1bbf27e33f7c266f3a3710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcce6759441cd314a4b7cf0e54acdf7911.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c073d909901e4ed9b0be1a9f9213b20e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badd3724bbb684e1bb28698195c89d613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ec8f775d4cb389ff0b19996474ba6714.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c38aff81af578ecb163594f6eb765b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88b8e444b242e7eabd6bf96abc1fa3116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b15812b37fd12100eb31c9e709140117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/926d39e9c1cb2eb49a69dc5f53e30af918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8bbb254c4bce86dcc1e9a835c3a255a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aa6672c3ab53342bc584e97d64829cd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1464ca835b61f64830386f19eed3687321.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c39cd313e3a51e87f284e0b11a75c8622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352fbc671b9a83291e0464499585b58023.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0a92b4688aee5922ea3a165421c73f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be9cbb817a55614613efe500672779425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e52214988bddf24b8768ec0874ddb3c926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3f28c3be864b430a35f5b86b85130727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e753c0c9cd3b0fb5ea54f6c76dd054b28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c222e3a2a6eb7c23198bbe0b7d5f1ea29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e5353814f9a485195702879f8f36bc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15444b734dbc11ddabbf61ebccd33c5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd0d05ec87f8ee8da90c0712cc6d95232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380310aa1a8fcf8c4bab96986fddc52033.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72de5ac30b0f0d9b505dccb84017284834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df3670ff46fbe1c7bec74a4e6a93e6ff35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dbaa655a85102d6abdbb6526bfa3d536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1953e3124d6891915e288ad9a1633c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dafc9258d4edaf1752ec0a094995f4f38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb55909d08dc69b7de89341403de0fc39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1484a6148ed5fc4c8afe920e738ae98840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d1d80e4065e19dabfffcfc66a4659e41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d619412587ce1299f13e89adacb25642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/887e33ff0fa6503b091020db61f377be43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e2acb7f778534584f76b198621dcc7344.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bacb74c7f3efadcb84990b0bc470fcc45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a6a0ccdaf59553bae944fd7f0d5e3b46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d011b2fb3ce411813be0d151211db17247.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e791f2e7566c76256ae56f4273438e48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137bfa828d726e490a26a0ad62af70e749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33646bf1478dab1f00f861a22a9e409250.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df71b401999d75bfa8b8b6838571f3251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/733bdd51a7bb6dc95bf41b98b4cf491252.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e3c57e67aab16b466299fd0962221153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38798d6186f1427db1264408fa584bfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a43e9029f018c9dbace91db305ae4155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13675b70c24c0c586bf14eb49767bfc656.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff77581c69cd46ba2899e329177fe3457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607f522cce3c052615838e589446fe3858.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/673adaf0b11426ac19ca6cfff790872959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef926911a403d04feed65dd966bd6560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3a4e6df5bb254c3d5eba6d68db1bb61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f472c1ba5d222370b02fd41c693f9c962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa74fb8f8e4e8ecd1909e850d6775d263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78986b0d686a9c9e0ac5240ba84fbb864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6e652caa292f3126b7a381a5d9a13165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e82603e4ffaf3266b225e8a8172c9866.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743ba2158d4aebb53012c159f3ca562d67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2622a17ee103209801779a2261e76f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2599561c1e57fdd1e4e5720f218a0e69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43744b7689b956af5f872941ccf039eb70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c650d6b58041030204f1a310e33bffe71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24c6674d7378bb9be66d6a51056af6572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7900101ad94e6b462af185c133af3daa73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756cb7a1ac93b0bb74cdc923550b9b474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f370181584b8d4e75fac2da3a502b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ade4092504f4ece1429d5642093a5776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555eea0eb70b53e398afbcd5cd846a3477.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327d02b0bb929a27b80d3558327e0c4978.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f72fdc3ddac8e0576165e0a7c0158da79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4d8c328cabf07588e8b3784b40ceae480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f9a009d23559dcad750c05f943b04381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb65387f3e58e439c7c05c47fb25635182.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1aaf365a524315e15c113870cb1e0aa83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91057aa2a7229ab53f23382dd54d628e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f93ae5326e29b00d61a9f7fd104cd49285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862a7cf7ae660f29f752b5bbdb59729286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce270bb1f5c696ec331c2a33b1cc51c87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97029810339426db4efabe19facb386388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72710ccabde2204b922f552ab97839a489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c537a8cc6c400e7df1c0b78154bdee90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3cf4bacbef77c9161b3008c58928fa91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c824236e06a570e5911d671120eb61f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e84f5c8cb6c8b16e14c13d3ff3b9f84493.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189cecbfdf5409e8ad3d0e0af3217b9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a20f51a85112405ea6db3ee964beed195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb1d7868d48dce195612f8b77b774b896.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c43cfee64374f0ab1b39cd9e67593e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4e3cfb00a55e65f10190f7519b689298.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b23d28ec2a93a1ff4841be50e923e5b99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b918f1e31ea69922ecb6830b57f4a20b100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce37eb504d01200b40ddd02fcc4700c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd4395fd2277506c0f27715aeef05d8102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c598e66e1a94eb8d1b7705986d7d78a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d33528f7d048886b5b81dec3e1fbb3104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74cae6126750c28da4f33b9d245c5fec105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535943e3364e8d1fa3a211ceaac3058b106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46afda4907ecfdf4d692a1a850f0143f107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70b4d8c652291aa61e2ff76fcf0d1b4108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306c84828bad548d9d72ec08574594f1109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eae57292a5667f45dcd43373fcd5340110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141566a719384a529df867c350c23d4d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39325b73736e0a90832ba28907d8d301112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56aa3cfa60f7cbed9a8328fab22cf06f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd0f8daa26d0180b6eded2734a8679114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956cc3d3a2742c01b30b1619e0be6601115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e541f08c4911e42ab9a4982ee01bb4f116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1c77870d5b6ebf70bd1203af6e5b5d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4973edc7dd6fbb54e2c8152d6618665118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092294980e6abbe9059b0d5603ef8a36119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932b12b81d9ef1253e092a8c7e6678e120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96603c45d6c5618a6b46ff764cc0653121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2442a2c73b0cc60ae1c53685f91fc3122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5b3443b6cd145cc888bf33aa096285123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16431719022afbd79611576bfb7fda3c124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c037623d8a41bdbedb77f7ee2f387986125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f34786d278f2ae7fffad4f4b404c42126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c40a57faea9bb807e5fe3ba870e9b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2edcabd6297633b0ce8d613bb5406b5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/810a602572059df2c00b3d6420c1d7d6129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441993f35f35f57c823758968abc433f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6029673f08dfc73ebf3521c107d0f167131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2dca962df8019c76e9755f52f3dd9c5132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fab73a4d5fb30d7c9679fc08dae8499133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46036b2b8b963f62cb318fa3b0d75b83134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00fc3f5c5f7d0ea4aaa07bfb2d9658e135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9de0231fdb94661f5141a076ad135a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c941c5cb9fe0cac93e4cc08538da808137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aa053c7c4b59be9e719ed2b05ba172138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63224dc185d28c013c56de2b4b3ac699139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0917b5aa5f4e89ec34314df6848c03140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabe6faa81e1003ffd424fcf327d3cdb141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d6f97589315ede91b216149927cea0142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c06980d5f1b56e5f7f29f0b38621395143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29db81464da0ffd5f7baa58c5af3362a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e53147dafeaae7d8f65e397ce324821145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70f22f53fffcec7e9c256a608236b3d9146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee0a88ee541b6aef34dd3ca22683883b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3a279da5f0f4dc7e751c08e9e1c760148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ca5f89699a7bc010d5f7274997276149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21276086b401cf74b42ad23a6e7151b7150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ea9b6cb6c5f7a8211f840ac8a81057151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28df2fdc9e6b56961976bf03658ea64152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3194973b703ad91fc6747728f7aa0b66153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69416de408c2b4e330e427b9e0f19613154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35236afb2d065124699dfae7f3160e43155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ae89eea4ceaf8bd319e236dff94c97156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dbc47fdde5217b4963586e23e45832157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503b2580ffc2c12fca3386de4b4df4f0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d75654b51d7f80a705beacc2c468c2159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e892ae828ab5bb72322a6713b9485330160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db2076eda9bca83fe6c0d4d3e77642161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af68748aaf130d05b0b3ff27259d54cd162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc6b2b65e189138796579c275a8b050163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1c47d9cf1991ac91b94f7675b1dde7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbde458bdc6877cc5c179c7dc72837e1165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3073566e14c6934a53861fede62bb18b166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5afe9d96e53dd5d91a9b483bf8d2a4167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8b982c0846d89af466b5fff9593d68168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fc806f55245823e922c47db8d54069169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e1619b56831117c22da660f7737513170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43d7567b3276370c355f3a1c909f529171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22837ff050a6cb4aa8f33f6200ee82d8172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0ab44a2eadfee28ecf3e54f892e1e9173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad7deace5f8050a89826fd474d322b7174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08620b8e7defe5798cb8663f1b697423175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795584a0c55b0c205bdb11cefa815360176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c74e0d7260724f8c3996f74a345f76177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47ced74b1cc9622877a6faf95c424d60178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63bc87861ff039d781aca65a72b0c260179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d975f85b1378e6ac3a60188c16ca1e180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85ce81065f2255caf46cbf6b357863b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf99224c4ab4f5f46159c973fb24b7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99fabe1206a03692951de6f4d5756282183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb6d581be43c0c21fe33ff3abd910b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11f9580a12697eec0b13b5a4db9262c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee1f4a96e4dba05fdf0100ab9370f1f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9c54743861a7a0e1e8ddee90bc90b2187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950a2191cb6deff6db4b4fadf0563ec1188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3e95647b4fceda4e9bd5a54581e5b1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a3c29e1cd69ef0c1538e5098e2ea63190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ceb84a1af13a314c19e8fae1e68637191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ddf6fcf9f285e5f4a331f2ff51ad97192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5214964d8c200fbae1d73c0df77db2a193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8950e4facbaffab82652c3615cb44b6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d98ab1837f1b211f526f9ce6db965d195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad03b12f55478fdd09e65dec463816a196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994420cf6fb643477abd37c2086a95c0197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01eb59fe5667875308c597f932aeecc2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fd041f892be9f65806ba866329f63e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c628525bfb37a7a2b81e61e5a18edf5200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16b3bfc2cdec34d255c962d82827100201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befb9527c42940ade73cbde4784015e8202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b5b1c997feaee59649bb68cb5099b4203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b1d324959083da952a10f89febd447204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a45e769abc9df04b0ab66b0af5a51205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b61977597aeb4e47e8f8aaf0a5b3e8f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2bc4806cd9408a18747921f3c30c51207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54af81a709c2acea31f07b52119a82b208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49219257443fc72f862cf1f99d76dfb0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a2b7fe2c922f629149edc31f40a2d8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a137213d4442a4d4894cbb09f2df9b211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ef7ac0e6a981e22df281124ab13460212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abdf5c6206edd345fde482d0acbd2b57213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce11cb1a72e57c8a026983c30540024214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60d51ddb53324eb5efca3cb2b818c43215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7e08ce4056007d0598ac93eeff584b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a285a35b8a758b3d694185bd8a48b0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d70d78971babcbe3c607220604ac23dc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1780ceb01fdc9ab4fb4b1af6359398df219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0b15f822d577c4fa1d807e00d34c2f220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06064725b25eaa25e352f4172f214dd5221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fa4458357beb28ef3fd9bd74ed8337d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a6263cc07edeb872ffe77f43d00c98b223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a55e3d880c0367a4ce46a4cacb89d5224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a61f371bbf7b754667dd06cdc16562225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822d8a891dd9c3fe32f0daad55aea711226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf0232d395d31597a08db49e2a8ee7e227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de9725adf9cc87b2db75e634c7ddb0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b75f8876b9d98993af2a8d551de49c63229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd7db475464ec660129b1d1df31938a8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7df8d4876232205a666adc65c503b0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3707230eee2f26a5a91a2b1cb05b856b232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf261d95a59b4bd31bc06afe38fef79233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961172f7a5ae82f10e875aef32ff843b234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d091fc641218a51414783f2a9fbc7a235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28e0eae9aab5ac4be7c1728b647aa9c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae319b6b862e2e2ed6e73c913d8807af237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4234e186f8927dc8f0071b5b0ad5f82238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a877a5d5171a56c205408b4a4f4b3293239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9c4a59bd3ac287b20003a77bd5e86e240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678409eb5fbe93f98b049ee8554d9169241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274a7906b1ffa6bf4cb899a76df25ed6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c088e7a6600ee8fa6e99e0274e6a9fcb243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8915dd825d2d4ddf6dfeb63c8dc70819244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be4ac9f34d20a3b1c09643ba77cb95f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ec2ae8b6821bb00b2795bb62e64d23246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5df089b488cfa1841aa73a062958c7247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb7a68fe96b7084103376e542aba661248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb8ba1ed257b6abd6dcb40db37689e7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817cf46ebea426b3213d15b7e08c0550250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cb0c2483118a7b1eef97359060dfb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fd95a1e79a76e7fe4a8f8a9088d4c9252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3e7a31ea0d349f1a89b15f32dc3021a253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2f32ab862e227055df12c80aa25894254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6de421dcb9ae0f63c594703026f2ed255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee962564d952715b8367b2189800839256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3b2f438e926e9f5269518513059776257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c75376297e5f299787f1400d9d4667d1258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a45ffd71fe9fbc8995d6e8ad2045fb259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb05517716c764539addcb228ea57076260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aff539046e3fbe17ee1b81647839d3a261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f6bc09e7b8280ee7e1670bae2322a1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d7ee473f80ba3d6543447471e68c05263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8787c9e4d85679152d395525b4726997264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf702b86147d3736f549e6a1d30357d5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7edfa437ea7fd3e73a2bfb7f04b18a266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/461e411fc482336a8fa5c3f721e01bef267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f93c536ae9f4ebf04caa94eef96ac09268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78495129a7e1a7d80eb5623994c4b33269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96201db26cd68648e04fdf4f652f1d0270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314525df3ee0700e60c7c5392674047c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3d4c20f0e46e19ebc73fd851ad28397272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c11892e2dc91a6ef96056afee81d63d273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca6f3c8ac37f5879896f0717ab42a3b274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9a3434f9962bec5e9c95cc4e04ecba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed652d37f3e35e0d5b7d5d5c43d7c253276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f857ce6f6ebc4ad19b84200025241662277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c283a010b07bda7c020f5bd8f0eb086c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0faa4954f2dc9653dfe8ee1ae293b4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f1699809c9aade70d9c0c6b6628352f280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b619038d71b5d5b0befff9ce803ec7281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a310a8c65a53c41cbe9eea25b4da8599282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eea4fd614d1b5615cced8a62791fe2283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c3f1737b3ebc65eaada0f4d56ac7a5284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fbab11cc3f1279d439d1c806eb0495285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96375696f3426b8f40d6e085c7cd2549286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c607b174edcf4d8b7f36902d4ad55bf287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc8b1da4b6a0bbbd1a2f694132fbd196288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410cc21b9e9a58f1242a09f20053979a289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a058295d2770fa9538ee4b21d4db2995290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e126890274408dd7edadb5fda46b52291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c70c7e97236bea0e82f0437945c4a47292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d07506f3ce89ca943779442889cff78293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cbc5937ae277b30ee96e17f4d5a8be294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c09f8d2f6f147033c96c30c694fc935295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64c09a996ba5fb1941d7087fa43eb5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21733fc5c9de881fc24a9e48ac77412c297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7cfd128756c15fcec7a4d5f3ed1f270298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ab6e1f2675a6e9589d551881bee81b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f3c1c6eea3f59ef711ef811674a5f2300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4e415b9b45407b56952dd2e5202986301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e05c65fe4d8e7a86ade7177957bd98bb302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b29535cfb1b9dea65098cd902a0867a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4b95d9e6586deb04e92f6b0b5f1308304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e506b57d2432a6e2a03d25b6b401a75f305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d095be35c27a3327dfb7fc6c3582e306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f747ba4e0b198c71d638a9665edce3f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0e61bae78fa8fedb3cfc7d5bf161b308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d136e152aa897e0d48680cad887d9edb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c51a295d2ebe2643e3b8432a40430ee310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e791aea93e00a5b59c2f728b1af3885e311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426b5c6580f9c47e0462d143c375aba5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdebadefe4d2b4206a33cb00eadd2ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83456b171d59a28327cf2d78974a6a5314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff54f5ebe6774831a0b4f1f0107943f4315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a24b089af073edbbd0f87f4d1ffc316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cbcbbaa88aacd60722a388f1618fa7317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9df6f894878777b40aa1f2ef18c17c318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e6c5952d8187cff69a1a3ae769adf319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27b5cc5a0d5004beb05cfcfb251741d320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b586055b7012baa716bf337f7929c2fc321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12aa6be6d4105a02ab644dd6c65c2b00322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe28ebe9464293e02801a76a0f28cb6323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ea4e8a98e57e35a2aa9d5d3396dbf64324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5a7ae9ecaddc119611608931f1ec3f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1914ceba7bb98c383ee32ba16281e32a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53629ce76c950b9497b700dfb930f3f3327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8a03a3716da9410799a2f6b48d3ac9328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45a3b52dfc9a51cb13a798c0c15033329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3d7a286f5c0963ffcf6d909e0e62cf330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c4d6b3cd25f49211c113e52878bbd0331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fc96e082095e6b95261b23d28dd0d8332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53cb5e33580aa29cf2ff67abcb76480333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e4feb0c155c67ccf135bd57b9f3653334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91a606e5dbf4320ed5aa1244ef9feb6b335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f390fcf94df2a9e5dad3475381d60fee336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea4c51e2f118e5b89aa187ef7f65951337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae280272852cd2b72f584c6076792d0338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99c0d8438e2c26f4af35b805d20f7201339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99277b209ab7ca267317486379e6574b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe76e5d065afa7ff20944da1e8d4f61341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a7cc0a1edf618f8edc83236e8c3729342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5688ebc845db4e41e2f218fcd1ed80343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1f7d9ee500e7262617518303a1b0324344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd4cb93606a330b0f99e33aa8528bc13345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82fd949ce32e76d388f22f674904ad6346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb797a046c72ae016773c979046e9f8e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f9e84e6a8672336c3dfcd9b4edda09348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ae10de4bf9b6f7ed0059dbb21e18b6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50af1c6aa9d0aa2beb20973cef4a310b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f21b02efff498ce0954912ca76ef26d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3c50eeaa02fa4dbfcde823c3f872f50352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef940d82c1f2dc839b10a28528df05ce353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e73c91dd6576a512cf9af5bf804a4b7d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/175034ed2f9e7c7d0e98b0da1f8f08c5355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a13fe301a06674a27ea7f6e2198a47c356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec27d16d5528bb255f0b3eb479f6b13f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f13fa2ca75c4ba05288604584e00de358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67204cd2ee60bb5e15f3bf4ad048789c359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151ab1a27a838554059f3856bec718a9360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafd264ba568bb8c70b4fc36fdec6bdb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031e8561be1cf5ce8fc1c593c0f6b5eb362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cebec9856341fb474a4e696ca0f43f17363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e697c7274aad1be61cb921a0c6f1fce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18d5ecd53aaee9ef84f1c015674fba6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e8057399bfe713f03c49566ea62515366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/083c54ab4d1604c99cf1c814569a09e5367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e2602abf448a5f2d9e7f832ec4f0b368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f7fbcd7f24ae70a4ddad1b89bcd0ab8369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361080eb202764bf9fc775b627b1c66a370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98001769627d712b56337b7bd8778ce2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78cf8b6040c7f363c0741d05b3bb99e372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f668bbe0a7952cab6a0a252345581e373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186d1e79201d521a9f105074a4e0ca9f374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d21eca821dd682a9c619d67793f775375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6434c65559d092ecff84efab1ba5dfd376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de5999f642465108dd189e6b815689db377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433955d65dd542e742ece8e4b94dc5ca378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1631268a92f58f2443a7f8c5f5f4f0bb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9b7440d6565a8183bd5126e9628b005380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0200ac57d70f39156db7e0565485af1381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eaa32f8fc5f5f63801de58bdb788538382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d5dd14cdd3a66a272c9ccda3ab2fb4383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5a773d6a538287e64b8923d4cd4532384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d9996d3fba7dbc0b8b6d426c0a14c385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bdaa3e123864442af056961523fe7b386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9862dcce1ffe3869d063dc839ae1552e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dac217bf6c275c363105c9296547f47388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7679e106bd2366a63d541443d2fd9a5d389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6741070d72ca56956069294ff53b0079390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe01c2b7c58afb9b9c201eaaac3c0d3e391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6529614382a152768b2173f47c88544392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95d4149f9e78f1b957df6bafe7281811393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd39b953b5194731d1de587b79d5ea58394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979803421b9e566cbcf24582780a8958395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0471dd237db5c20172c416f2cb33b35396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166cd7ea52241d969714e0476aed40e6397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc0accb4974ad9f27ffb2462d76f241398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318a790c2ee1c83b9f850fb1a91af2f9399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1236640db12b090c76fde1d2ab90603d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce315a882a5d454ec9f8dc74c34ea1f2401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b6a108058548960a1ca650b034e62a402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c79b23298ea7aa211b4393924617a3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae153ed319f0e3565170a32827e434e404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149caa3b9e62fe6e3a6b49dcf525a60c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587684d20481b9c46407aa3e9808e869406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb4d385152db0ddae50228005d219da407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f08e91092f65d7adcada8bb0f4cadd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8566e73be87a4e7af4ce7631827329409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89252963d195e0d45d4d9538c89ef40410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1b7dddf4544ae47e165b93b706988411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8b908a7d83456fdc563c7b995c6f093412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78b917c4b8faf01a0c56da449a585e3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de4550071d00ccdebcff7c823f19346414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9faafbcf537565247e8a9300e40f8b0f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd31cab31f7fbcac1e072a11aa64c92a416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a570e68c52294536d93890356368ea7d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd524c2d9aa9d83db4048ffcb0f6d6c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3822879f33bd1ef6ec9432f7dc51bd419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27bc10a8880e73bd89d534ef5c5c9984420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dea07ac462a081811eafacf4e425cb8421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41243a0c2b2daee312d9907213193c3f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fc19b9b9860e61c70502a1300ba135423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790b1c744434f5fb7923781422b75210424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb9bcd11ed4fc3036069793ac04ff6e425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/132fc511a90e54cf53bd4b00fefe5dd0426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117dbd572fbc397fe95264917a4431da427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cd9dfc8e77b9be0173f637677f8bdb428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4f7d4e9cb9f317dccdb15c78df8e60429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908e74af2170d49effada8d3f3931f68430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b303c1865384c29265c7be36cc01706f431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b515c7b26089500aeedd249406ca476432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925e1cfd4c9def8188222bcfb9e88139433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee7f82b64b1ea09298ac89895c2ef64434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5b7d1295078056ffe6e85b8ab31fc3435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3855b926946a0973c86877103078e54436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb2ddc2473e21f62e4eea9661812247437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2e0d4dcd356284ca6017996c27c4f2438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d91f3ee7fe8e703c1dcf1e1b8d9649c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aaec2bebe3ed90c7a82bf697fa58a2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31a441e3b7e722812e0cf77a4f50a197441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8b0a36ca86e838d9ef7a07ec8960d442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf119debcd07e9c1b7d859206d3538f443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c043e2c5364355a22064f42d9a9660444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f744dcb4804cf8460395aa2eebb8ef445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4f87a5e51eca33cdb00baeeba44bf9446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1da430411c405ff5a4686894fb25fd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25892f809d89946afe4d870b4666ef76448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6ac263d08660f24126fa72812bbbf6e449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad5389be00fc93ee832d3c0d48ea04c450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5277bf0b52f9ded8dfafac770175842c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac7ce3f9d3cb83bffc0b09c354cae1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629f4a0a2f9212a9296c73eb0802da3b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc0487f8792ba64c40eb0f247b8e736a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346f9509f39f4f525f4aa2a1a211345c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772fae78f6d2b9c94a828213245ba40e456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266184eb6e37d87fb419b582c0bc6607457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceae814bf362338762b0c730bd990940458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/540fa47b3fd42388bbeec12ededece95459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd98886fead62f9ecdce69696eda3f8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b5f5e5fcb7ccd4fb7b6bb58ad0beb4461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bc4fcf3b8bca1da517915f67a31cd0462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a5842c9e478f2a1c3192a4d3ac607c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f662f338a5a59d0636f4d6be66a7acc6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acf5dc398bc53bca2375c1f453c3a985465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41eeab94b7f0e707bdaffbd87083cbd466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7b49094e14d2cf1d0f786c023c91b2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f69b618b0ce91dd683a1f5c73c36b45468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/018728f25c5ed00828ead3069c2226fe469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d365f54e9dc5a9953728e2d8a0aeee3470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31212c728a2c214bb2b9621734213e9e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ddb919779f68200ef0f5b2f6afb32d5472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99fd8cc0d53a2012dd1b4f45c7d32de473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8809a0324491afd5a256f4abef2ba1d474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97a372b596e1a4b58790a8696c1ab1d475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ae8ccb96a47c166558a4c468e2a4d3476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3c3362982fb0e7732babf7ca7a1360477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88354ecd34cbb5d4aff25169230b97ec478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69f998fc1c69c17b8af876b419f1c1b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162c1e2f861620bb76b571e264c39f3e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff8a64550ac3ba04e2a50823baac4e4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0da10c23b877453331966169417984e482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cedcfa9e65915401a9ffb2dc06af2c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef18f1d4cd0f7315364fbd217060df1484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b338162622cc51ec06e9b00cc34d379b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dc7aaa73aba66573a114ab7556f3357486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e3b3590c525c7ce7143c66f4fded33487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd2d161466f3711b6c1640a3f816b6488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce80fdfffafe53902a99736b99b9a83489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c81adcfc53357a75db82309618555490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c1c3f3767a15bb10f94ba2baea66ae491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faeb300c25e389861a7234a06a045ce7492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6396c2c3eb9300bb9afa583987e2a1493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e087386d9d6c6f29ac6e0e858a64b0494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22f259c64bdf85fdd18cf8162e37549495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c439b53748f8d33cf90232c1317e34496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b009f5d9d79b08c73b1b422e3eae3c2f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe92b6fb9348cc60a818af0b5cda66d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3878620db60adc4b801b60a12c88a4f499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098e9445366c42d455237da864d1aa32500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74abe813aae11488a4f634d5c1cefe1e501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f5796ba1c68ffc309b4d4bed914b9a502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a3e07cecd811c0cf076dda44af4b65503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f26f9a58e05dac3ebb48309779c7b0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf975ce48bfb0fc1d3496bb33054ade505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f780c84bc143eee7b4e87edaec2d530506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2f97976b49469ae79eb4116bade5119507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276c5097393ef98fca4f097c3b9c7157508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77082b28c87e2f33ec157233c4d44621509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818275028801511437562084c1390938510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25b161b46e5311e98da502b5da5ef35511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a7941cb3dfcfe2aadcc47bfafa280512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae2c98ec665d77f1af4cada03dd06f4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/329e7fa546a8190f7f5ba3a2225bb2dc514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67d19b7856caec085bad1c0845eaafe5515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9c6bd9cda617caa3243428a322f642516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d449ff6ee074af7b454ac5251cda4eb517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba2137f2689cd4268d2ff1b75976ec1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf4625c1feb6bef229ca03c1ca815f90519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29f4954454709f78b2021a05e1d7379520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca519c272dd0b4deb4547ab2c0bfd8a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b8c4bf99049f7156a06995c9862999d522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb591cff4e1f6b0bacb0a15f4cff819523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca86c1307e14ece76aa04af7f535ed29524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e53e620457794d70355705d2a2e1ffe525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc9f81ed08c02644dca8b3ad554663cf526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3193d230aa0f7268465e9575e73d2b527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2559519cdf20e16888924dcef1ad0a3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cc45fdedfeb41660d999704692ef27529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9094c963b9ce8b74b14a21181f83026f530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82191d5df1624945d991c1bae9fce1c1531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bf062e670fac0f1e8ad4fecfcada983532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f650e404cdde5ce637fb6997743dafb533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be652265e9bfc7ae3f3ebac6a07367e2534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd4685097418330e7cb569acf4075e8535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7affa88d264ff8f6acfd51b679c2f396536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc49e10858cebcadba596c7e67bf08c1537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c484f3c5a36398bdd819e22aab2aea538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5718681100f28336b2e0b8ed3822975d539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8361d465586e11638b7327b62ead0949540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5394c089401aeeb5cb5df775ab582c7c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ecb1ba6758d4e24ba4270e1cb6234542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bca265f7016663a21700963f16251d0543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f47371a68d44ad481cd0208855ec7c544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43948cb2d442e5a8a66523546be6932545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abea7f7b2f6be9d41fd9d050435a2cd2546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/002ef2365f6c45bc5a823c797319a359547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0f688a43a8b70aca27a475c1f7b501548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afc8edccd56ffc88a0a67b31471484549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ace512903a32d1db41f7f74e3f5576550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548f5e0e1c992269a479ef4e643ab176551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb38e795d1bdc4adac47f6a0a8b5a8b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52141cf9fee0144598550a035a84dae553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692fc73744930538f27929e47fdb833554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6648e240ca23f57c2a6ce6f4fa917b59555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122fc02f6fcef9c5de7522f955cf6ed9556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614fe2bca14e2540058af4bd4f2f12e4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb0a83b53bf2915b5b435caab914230558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497a73070e82a6a6bec1f03c625aefaf559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe1ca64b77675afd60edc0aa1cae24f560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f0d9adb7e95104c2560b05f17472fa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdb512510886e87539d3443de546d4f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97440460b18a8212588155d776ff240e563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56acdeedae98789f90863055c68be92a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9bb14baefc0e442e2feafff081540565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8c0fe30dee18c48eef2ffff279bbe5566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c94babd719657fce7d243d9d58aabb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d160a7ea6a65a7b8cacb960406287331568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b14258b6da3032a7e2fbf3d0b1d94e4e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b658f69d3cd58ac019c316e6584536570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21c8d29c43e0da4240d57e45084c5c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fb255f3bc2500b434ce800284ac8ec572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68001c909de27f8809f5ade4f9e71927573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b25d2c0e4180107418a43c5e4eef191574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90de3de892107a019e9e23ae3f3d5576575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59203b391df68b2a77b3a10574fa16ae576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbdc4342a056b449dbb1f17bbbde2ed5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8ce3001d34d450266461bcf382e8b19578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081867b7da1975f490488f471205b1ce579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fcf77050a70f5af17c3f06c5cc28a5580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bae5d38231e9681a0011fe68a028d2581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35acbd92439f19df961f2518f84ecdf5582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc94d12dc484d7aa65fc967fcb0939b583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8bd1a01b92c13a615265b3c6822eb04584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e870508e872022b147750eef2d77c9585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c36fe3ae364cf7bd2fcd230a1e7756a586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b46555861989199928542fae60926a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2601d664a76f6e3d511a4de32fe92588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad3b5573a1f2d68a1022ddb4f01ec9b589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e268f985b37d6ca2717be119ebbe8db590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7613a0d7b12ee9e3b7b7fdcb98714e34591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea00e8b1f797dbd2a7474bafd70aed9592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba93a1300c81af1317150907b6019b1593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6644a86f62d8fcc8e051d44291bae3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e59435c95e01943980bf30633f34f2f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ec37b98618a2f402d3c5c0ea1aeff1596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5bbf2b13683d04eaf0e98225f547e4597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627397742ed41f3df86e3f2752f569b6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f29cb5e3d86eaea3794166028e958281599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109336bd9db0c49fb02d9df42ffad5df600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e782c622a027c7e4fdd78408d677a0e0601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615ea9dd6cf7aa7616995205d070b668602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd2de81651c01218ecf6e7c2e8d656a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e46117ca9fe21c9cd2d45f23dd41c5b0604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e085c547a4924567c8d7ba3a88124c605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae03e95148da1fbc00c176889369613b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3dfdb0cb49ea899dcf025c31cd69419607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a79c20466420c8c2441219431a90fd5608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3714a7b786cb3623fe089525e7a197c4609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1441c4bca79f7267de7ccaf9b612f6a0610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90fa433d85b8079770b9923c82d064ac611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bab0886aa47b71f344e2f649bdfbb03612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697cfd45c179dae54ea3d002732aedb0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6896e3a8334db44e20ad64d87b73f0a614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c42fecd02c6b710a4133c5ee89b9bca615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51bacfd2eb8de164902d3dd6262444e8616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3348bc6836d51afcf9bb8cf1bb6571617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67227edf5262865e552f805fbb3770f9618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce5e98ca3b611c195ab2d3fa967a22c619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70d1897e82619a040e97b306e244f8e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94952bd94e5a44a7f4552fdb1d36ed1e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cf2616fdea5d64d988bba9738d77e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b634d18844b722a4b3fbf8d381b2687e623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3901b946481f54cea55af7ec841963624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e85b54b3d6069841fb55f34b37ae8e625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/affaee9ab1b795c3b994bcab0d9c5204626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b398806936c7d470515ad4d1b55a04627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/842feb6098a71cb85e14ebc4e1f56881628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480d968d198b61244de3d9b47831845e629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca94b8ec3c5380f39abb25c92153e87630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3260c8cb213693802c55962c8e7b48f1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b5c458996a194722fbe0333923b7e47632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db21acefca3f18273cf9ec4ecca238a633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bab84efe7b8f7a26a95d8a4e1a08f4c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d352a7db9b3b837ce053ed7206c31355635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcb257b28b4e31e5fc6fe5e5d5ad871636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8997fd7f77370aa4a4e450dd88d71ef637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d4d303004c97d6d4df66342c30131b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe1ed297e7ac780c4e8bc52e13d938f639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78ee158a5dce208910323e647ca5fba640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9eea22f6a7e15a42b8da8c0c26cd91641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7de8ef84d48daba1cba03792a4bde78642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ef4f71254d6a1665acfda1d65a6832643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a23166c5425785b90dcb34ebe547bf8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0721f68d7013c8e6b7d7f30a2a4c9c65645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2851d8690d22992eaa3226bba1ef98646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8badfa0a03910fb12176cf0c8ec7b4a7647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f7812924a81325aebb3bb89b567d04648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d88ff7a8d2a8b5579783951bb09633649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/622b66010f25d8858d15d42bc9084661650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b46cb25226ee88cc60084db6e8b394f6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284da97336069f92822a6cdfe0c4e54f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8125ba6c27c1e4b60ac7a1f32a3cb1e2653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d125464fefbaa5a2569d8019e3319f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467021fbf5ffb0004efb3241fb718543655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a95e7f33be3b5f81f9bf653f2be51a5f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0401e549913c5c03620e3b37748bb246657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04f9de782a6abe7850d0a1afb32f105658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1744f31266fe9af4b9bf555c7df09486659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9376029de87ed30ae2041b54cd2b5f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5ca099b8878df7827a845fbf346c5661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c73be5623128b1460d76bcac4918afaa662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9463e750de4c1c6ae95d9cbf5d9b8182663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21f81625d63080a7bec065dbc25d485664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3645a12b800b957e315748b09c9b5a27665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d70d689ae0751a612de20ad9561476666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e836842818e47dff21d98655fb4f3a89667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa3044e7fab6bb1e3d03ff91ea8b096668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c58cb26452f3f2486f3bf1844ac95db669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e273fbc6b47d678116272b296499d37670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ab010a1e1b6cac49e767b230a611d5671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f87fef8a4cc44d3ca97fa41af2fd29a7672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088c0d4d23d56631ceab5cdd5800d66f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86500a00f5186c41b166b27749188ed3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019bfd3e80ab1df6fa01a78a9031d40b675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2702746d88fbc862c99a5f2b80202120676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6c502f293cf161aed02162334462db677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea49fd99ce95ea5d6a0288c89f4d9b5f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395635c8ef10aab072457203e3738b3a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa58478d2a9cb68293ac187bc821570680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4032211d563fe10dc8e5dc9619f0e7681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176af3e7e6fc50859ddddb0f062bac4f682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2199f2415b8844a824dd70ca6e7981f6683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb015a9f8ed3a3b975a135cdf1f39d54684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7524eef99a0e9c58281b682d1da603c685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e9f984504d0909ec234175de9756da686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacb8a86ba081bd9f2e395bab35620d7687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639105e8e66f963fdfd866b9ad8ccc73688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82951f78995510924faaee24226e591a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb6e0fc44c212f7dbf1853687963ef5690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a88cca392991fbbd8544d768593b1f2691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbff6258e9b6cb54867ee9e8a15814aa692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480a9ecd95aaff98be9b41ca0f414d10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd82a2133a641e23e71427bee56c5468694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f548cd9d12dfc114f8e0eadf6e245a695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a9e06c83310441212761b25b5679c92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d52d25b304daf3b0a57c0efa6edc2410697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb76ba6e96c3c3775d71fffbe76e2937698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1ce8b7987b4fb759c4d03d32b4dbf1699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7504386716a53cdda813fdd07b448377700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd77b911ddc10936b3ec45acb7b704b4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e007fcf9e130e3ac8b90fd2183a47c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c24f7104e4ec0f5cac70aed72ad7548c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e7510f646a3b23cf9506360c8df50d0704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b5cf1d3002c6b4e78dfc61af5c90c2705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6d769aa2f2c06f89bd238f933429e0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a323f269e602ead85b74cc218837b2707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41d6d49ac9eeee96aaa2da5890b5f02e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a514b7ca2e9486f2c8aabac69ca7f4709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184b83fbb5defabcf60c4ab5387f3d7710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a95f872adfcb58bb088e7db2215f74711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2733ef49675dd759b8004c6613ca0712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963c596866596cba40a806a0513d790713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa815dfce184288025752b586338fa42714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2d388ceef6dc536d59c399566abc62715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5917dc6aef2a473fefb974e12fde4a85716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0f40043bb9d9a918e3aa2588c98fb3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5936cf8ee11e23dca4d8daf494ac23718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dadc096d7e849ea9222661ca75cec04719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3920fe9eb15554762066b718a0c584c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342e0dba42b78aa2aa388d1ff210f908721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbaa9d1d8ec3f9280f4567c357d1529722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee085ba531a22855f57137a0a36277723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67ee78adebb94b2cefaff62f817e965724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fbd2a5a19a5f396860ba17889c7a03725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d91c33528c68be82f4ec1f4a6833f9726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf1d726d26db7503526670de14dd91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/878837579563d7e468a74513f0d74b8e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dbc1c67b5f3080c61ef1359132ef39729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be47e9f6b48fef53be427423608c5556730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd112051ee9d4e83a512693fc7f8e207731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfcb8334d00b131db431cdb4a137d8732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96ff9ac6c32c50c623d4a9bba15a4446733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c98f6ce32ed758b6b653ab973ec6c0734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a192980e9d78afb21fafbc70a34ba735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f96243c9548d89742e5c19eaad9becd736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560df7e43e218252071b40f48f261c9737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28fbd147c471d942bb4dd446058cc0f5738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2c453acfc9fe1b9e947bfb8909cc78739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed2a79967b272b9964f8313e9824b03740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1bf8aa3626a11c6fa4e02f7137115741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda514e22e9a62eb1a52589a535db3f4742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85bd04d21e12517d22a0cf08bd09ff0743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97244e3e37ab818a1fe3f767aea73c1f744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb2f79ecd584e992eb80bc19979a0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd50e6be175b15719da315b023688b7746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7782f2f2abab33df76e5f6b640f1b8ac747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a283d52b858a2fbf0cb06d6312b13ab2748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801bde58df1a698314766743ab5eed13749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fcabfd7a9fd85e03d73daefa7963d9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1a337e3f6aba6d2ba2d5db75f52f3c751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66bd427abece86d6b6272d19b22d85e752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6468d26aa2b4fdb14ccf0a4617dc4a37753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ea73443647d6f23f3d8c657c65c5a3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cdc87c00cb4d2f5051f71932f91a88755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e047d305f336fd43f3ebd05024a5549756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0773a2f079f35842ad7d791e08bcd098757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b50a2d0f443f9389419ada00a561cdf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67cfc5ad4ebd72961dbdd58b88d5102c759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ecea4faee2c708c68a4f8a005cb502f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a05f0e0b6b69b2eea3148bda33edb8222.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e247a361b1f01ef923e2f0501a8dd143.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda202faad0f38c840b33a18f54d0374.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a60518ba586bd3197a6415189176b25.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e8b2928d94abd25931ca5691b3c6f16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b31e0cb9b677d027ec2378765dd046d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d8197c2cedc66e5e29ce9e6bcba488.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68db15c4e1f6fffaea9ad39d2ca0c71f9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ede19bef786c2ce3a4acc3c1f2007fa10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1e07edd8a6cd4751c88c1e62f4c0bf11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4636efd6bfe5e158a902db8d989a33b612.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/361c260231f232b81c74b3336d82802513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd8c6acb5552bbba46f1bcda249bf9014.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251e3743f94109471b17e9b8f07eb38e15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff5a31fdc93afb53bedd8bb53bf600a616.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff31022b6bcbb2489232f3765f43d77617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fcd679c1bbb7ab921868777165929f118.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30bae58092233563622cf1179113745f19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27646af7f70089b64ed7ef49a6ac12d20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e013fa778ff358523b87986648d789b21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d0ded8e3b5407a28d3c5b0387ba102422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b3bcc5c5c72b97b5d1eb7ee0c82c2da23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17dc70383518964b3c108af72f4ece8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4151615d7b0f82b7c45b976e3b06f3425.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e15f3b456fff51260fa0284fcd3d42326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416914ad83ad66ceafc5901354e7e07127.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e14480f51d33fed8f27c228797e3a1fe28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93932c3b64739eea8e0d8961f7ae131229.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03e14d0c52e068f91f2f9535141251b30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fca406e0b51593afd1375c6f000cb5931.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534e36b037a19b90e39f30198d62784232.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603812aade78253bc912c642c73a636933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545debe88637ef9079649373ed34ceb534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1d3cf8babba3e00a20f6a5236d54635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d9ef591f3f67bb2936f32ff7824bad736.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae0eb846f24e89bf128b17840af0b4ae37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e383cbd5c0790b700b886aa95d4b108c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d645cf7fb8bad85987b4a6ef23b4ee5839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcafc3e7c251be2a2c0bc1bf0939194840.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2cb3a7f912ff7225e7cd2a85cfc50aa41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c78e12e094860475e5e5660fd77bf5d42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c374312bfbea2e603d681d6be85ca50743.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bfa3c34de1bdec06b9b7bc15e3ab71944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0472389d355dca697ce44eeba78421d445.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354adc945a1fc845e67638999f2c800446.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b184cf72c4d6989ab574582d44d4b57547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88936d4dccc5d9d381d01c211b2e763748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/face8033186d7e08c888489dd60567a349.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba17861be00a60fe46566157341bddd850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ff65367b778f484ba11aef8b82d51051.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f556ef62bd6e960c453b58af6e4eb352.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb0cbdd72ca9d6ffcca4f956a68a0fe53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9a43cef20b8b00aaf41d54c970ecc4d54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f5934d73f6666afdb8bc8ebc00ec7955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752fd24fe9e775165ade4d41f1ef83fb56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5203a640de041208f9747e65a3d454c057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a85083a9933d810383b75edaf734258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d4cdb96c5e1d3bf5584e6a788f4f7c59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57507c9ed1c9bb2acde3a9e16c06c08b60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/760dc748ed9c436b95b3a326c35b4c3a61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17ef9cd00d1d9836eea00bf0ed2a2aa62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ca8824dbd9fefe2810f1af8eb4bb2e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1074948ec26494ecf1fb160035300c4964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7e1a4e4d9007474f7b626a9ab8682165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b976a9cc4b6197c94eecd52c63a09266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21209f757998c9c0c9914871f567170367.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474de3d4a205587246da8cb434eef0d268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10735c5240661cc170632b449957e9cc69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42641f371d062bd983ebe79b7b25fb0a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2278724618b9a556adeb5927c6885f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661e8205ec7f0452a3c3da4b7f0c04a772.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f180c6f27f3d072df3af8f7b8f923eb573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa75c1f0b4460c752a61ab5b73117dfd74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9c294c8326b216722b7a3f6026d9775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3e0291decf6a86b556c5657d50ffc376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921b62c034f6bc5fe25f0a2ab8a279c877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317fb5ee184f2f7a76952456562c222b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdae59c915aaff06d33d875bcc24fcef79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07d2f2482fb5e2897c33caa5f091ac7a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabaf95f4fcd093243945194a3e2f8eb81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546a7462b208f81f5fe8c66266037e7c82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e3801dde7815ed7a64c32386f2513f983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00429ed9248fe9e5d6f290fd20c234784.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be47b92b9ff734d0daee952fcd6a63385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e0f6898d942ba3b7b967e734d5355386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d06714e6f3023a89402ed1e3e92ef2987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e46aafd9c9542c8eba09dae7dc0884188.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c196b1247aa489b948926f2125e4f289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211f7c78339ab0218d88804e6ed01c9b90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96882299ec1d02c6d1b5b16d7faa2b6191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3cb2adce960bce5715f0f831727d28492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044843845911bc27ccfe08b9c12d8afc93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edfb68fa762fff51c553b615d1748a7d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07f3e00d02047871de2a4b4ed53e11795.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f87a4f9bff0a52a0f3d8216346b88da96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67f39f4e2106bde2eb8ae863ff9103d97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fd354382f8717145008e392b3adf198.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17847e566da225a097bfc9fec5359acc99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc0061396498130fd5a96236dadfa2d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5a204db64be46558f5b372f3da3704101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61945e8174a8f690c83176fac2e793d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ef42f313d3c962b09d66827748c4ad103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a44c42b4d9f487b1ba33bf01476a73104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a18f221c94becc96e61fc73f81d38b52105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a98791d4fa6ea066b823a2dedebc7276106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcee887b1404f71fbc962ee43236a2ba107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/194600bbe6738b1da12986fd922f4afb108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2fbf47433fa25d060045f41619dea9109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518b5afbedfc4bd6ea348c7297036d3a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4549392969baa43c8846108ab3c5458e111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da7e63bc9661e4168ddb4dd47b9189d3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2967ba2b32630f0135e9fdbea2748a2f113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbdb77af6acbb6ea4256c4efc239c16114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6446d4930be0621997386e683cffbf89115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a16eb3615168fd0bc2512b4e525293116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d48151014a9c070620b9cf5ca95f252117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d311d9f2b38a0f5b2e07fa7bd9460d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3609cfb1e8cdc37cf9fb12e0a16a8a82119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fc39daf0cf4abe064aa8e17c7d5a73120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6ffa3fa41e91d620a6ac1ddf8bb29d2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912178bcdcf6f6bbda3eb8313644667d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c2b48dca28320fc417336d12093e734123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c617c6cbcb7f9f37ae7f8c8902916ca124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c11404d1083c1abfba62e91a825e14125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940be7b0affcc70f3a071f464808fa50126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e063999bb5a4b52e7cd15d06bfb2b40b127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a554ec619cd2678ba2b006f53f63bfe5128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb038c6d34477ce78999cf059728e27129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397dbc77095e18ed8a22614ba61cc238130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce1481d4b3c2e6cbdee3c6f127263d4d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0208152dcd8130bdc5d11414b78a74c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe93df7c8af536f8455b1ebd9e869816133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e7818b2410c45f081be1185b43150134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fc41e69b29a882e37ecd37dd4ea00d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3d5c56ffbab181c97601f39bdec05d136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a5c5b02d841d235430a48486025f7a137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c675638f7c54514fc9bd2dbc30419f7138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f302956a0e8815339289945af55f65ef139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6187e677f3ec8bf9ae658da571e7f47e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/512df8a3cbbc54dba8dc154f80262512141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa489e6495078d6e9d715f20749cb7c4142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca47311b3566a6c93b71b8b7bb7dcf37143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4334466cbcb51ee5e692d69cca4a0a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef999e6028145404d164151cb3a71af145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45259ee8a9085552841f1e2ca409f7146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b48455c1f34221c38bea3153ff8267147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d87f297d339b3c2af16c6e060e39f73f148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e2a1d65b83a3f7ac28334ddc69cd574149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ffc3e45c3aabfc558bc119024703695150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17d2fa5a8e1e463a8a9122b0a5ee96b151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ee1f76d89acbebb3780857e11e469ee152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94e405c07b44f62161b92cf9850469bf153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd31e80d22f61f822a993465c2affa78154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636787e0ee71cdfac06a8d63fbaef9b4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a773c4806feee6429d0365fff87a4f8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9233d3b6889435e0cf58f34ad1a7a4c3157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356252542c8d60e46e7e2b96d2923b0158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd20303ab17bfbad41a157e825b6b1f1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bcb121ad7138d403126ae29e50ccfd1160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb2b2c970b13360e5c52cc43e48ed8a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26036d25cc6945da29b18115f9b6f99a162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faee2e3581da323b1a68f1e77a3f740d163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f558d2336690a332bd4488368a8e435b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ba630a63d96b3672b3d220741a61f0165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80b5c13d617378a86967ba39cee6091166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fddb8d26a52614d8273a2dbd785b9e86167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f9c4617a5fc3f54dfcb3c2a119b520168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4c949e94e4f987c7e2c1b715b8f97169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c852788552186330bc8d2810ccbcb1fb170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fad6e304247c16c793a44e72bc015676171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6293348a00259bac1c577db9b1117441172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519361e050d114dc835c7e3a1709d39c173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3a77b60fd775541808239cabc72b632174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4472d5aded0b94a2d8b2a4582add6993175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a4d12338e2de3407c68bcd9ac366f3176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58371c7e04e459413e838137ea86e69c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff46794eeedebc639289faf95c22be178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a843dab246dad70a112bf7d689fe1f3179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b441d0cbcdb42c78af5a347e8905d4b180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9c92fc6beb0cac7d5229c32dfc6bbc181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911befb56c3838963151d44eb5bd5a82182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a6b5cf4be1085cf7833bc3bfa30908183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03471b85fdbd6c20c713bd75da24b52184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359d684d47288979dad2dbeced6136c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76fb812db9a639fa40ff8640fca5aee186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f4a833d3d74dfddc81e6bcf17e6828187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f95a5d420329f4e90f2faffea881cb5188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03a1877b1655c6ef719d1e49833bba189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2aec093c7bf7587873c17cc81e18365190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eea7669372e33ca8797e31bfe3cd72a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6e4c662785bd820368ce7a392eb4c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75883dc7ec98f05b115d3526b7f69380193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2a95bace44eb9cbf4ccd472ed76a3e194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2ae4c5be081afe786850b844a19d5b5195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fae7fc7f9af9167ea5928c82f4ddf52196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e975b889d426500332d2b53b953aa557197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0dab27d6b7489f5c3d9274676c5192198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ff335210c521d2b2bbed515f91b503199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d6bfea6b29418b861d1197180329104200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55fd5d4f04c14d66d43494c97aecfa3f201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fedf0f26ac6f1125cd2b764484326b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/657dcd27bd9c7619407fd64264d0e819203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6f5ac70c9bd9039ac63874872c86b31204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e55b49a6576a3bf974be78959f34805205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd523f2201ff63a6213bad1b906af0a6206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1d706cc937732ec8b9d99f2a9f9e9d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4d36418bb7a6a8ceae1f2a92f26c18208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/296e618a5dddc8dd74a54b6fd24fc851209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f5b080da50584db9b2fd39f85879c3210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fafc21cc181f9e9e2dff6b73f8063990211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29de6a3e03dc8bf35f9a30788fbac71c212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39d41d65a2f77da800fac68986513fc213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/235305cf198895a5764372cc82c8d2df214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1e2d07e9433188c451cab1bb4ac730215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0bd8341330abd993765afef00a38b8216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce56a8eeccd194122206099405653a1217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016742ceb9e34c6297f99a450654d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade6db97a40666e49d63594fe38c182219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828d465ad3a72301f6dff23bca51c66b220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e3620ebf102be77b7a1abc8639f92ed221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3808dcb74ff75171dbe8775e01081ef222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf7b8fb30790dfa892b3802a94af0991223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/538610b68ad445d5de452bc756ba2b99224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90359ce63a862409e9493c41909855c9225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528faf2e850a28507e6a96a2aba3b8c1226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5ba4679d8e1d406b620df4828f3036227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328acec95bef17ca387639fa6fba2c1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022adca127e78d65506ea5268a25d586229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315b48fdd24c2b94b9fd0fa9953bc5c2230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ed58202a1adb5d7feb246e236c9408231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8410f42bd6baedd4bdc42f2321f1d95f232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924c1072c998fcd0d83431804d5e8725233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e60ec5657cc706fe860473be6db99ebd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c8b27335e2bb9788b80803e6bd5aea235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/379a7077be7ff9badb0d407a916862e9236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291204330811ca2c2eceed0aa9dfc329237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f15e8e2765a414e432e687488be58c7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7277bc487dcce1c79f911596f48bd917239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76092ea09ba40661fdf6c20a81a107a8240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c448b1d8840048375af14a47d918ba9241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f8bb87e0688cd702029d2bea915910c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea75ec1507303119d2f5a76471c93328243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204b47d7b3c5588f284d9305368dafc8244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2eeb876da96ee7170e7968ee1f3f350245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80b0ac2ef2c6b50f2a8aa6eac811f783246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd31b99230a7027ede5b6582d4bd4db247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986762562dd878e5c3cb82f9969b7e7a248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b092ae5f40080e7ab5a1400772c416e8249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a34384f65049d0aedda27a9c384a7f250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee587fde524fd4a8e342c6f1eddc0d95251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c464eee8ad4540a7c2e2bd6c67ae3c06252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1265bb3b7ff3433cbbd330c77ad8ffc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ff818069fae7d881a347eff5e2c2bf254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1595cbfdda5ae5911aaa1380d61eb6b9255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c98967216ee4da4d70bb3bb6d3cc6b2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a85aab2e74ae72df910db61b97e3b5257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de09df13a00e0ea6537da18d7862b43258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5b6d090df4637f5f729181da9765ca259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850d6f86682686b3d3dee4e12254c6bb260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5cf13c93d6ee071917107542ab74d7261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc834531027afbc63cece1469b224d1262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/752e904012118b085d8165bed8159f41263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d88143d9ae7f00b5f7d879edc3e2d4d264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2e92a7a215179bcb13f81c7b773f4b5265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c24951f548f66e8c8be864ad1ae6a04266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508a43f966fb1210a927f8ea67899a4e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6efeb5f2b7a343cdd28a9ecc8c003ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef3744d0e7502567f97ca36aab3faa9269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514c3a3fc97562ce0a691cc26d29d357270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f705c5538280d259847404b2aad8061a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b824f2600d82472e38f6d8dfd65d0172272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7f495c59b8a33a915c420a2a99b670273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eebcbe32dede393f96c983769487cd4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea1abba63d4673ea79143f37dcd6c97275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c19585eaf2adb71c60a01cc361360276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5abd4d11bfc2a2341ba764f0e1900fe277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22508660b867f750816912b30b0f4671278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264fb776a6b794840f553b8445509ca4279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c13e07de2af2af02c3f351618df7617280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7655df35b056d14aa6f01c3258905cbb281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c8e790cf609105bb230be38f925306282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892961116e3c350f01dffa3416840399283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b57c8e2ccf58f3fdddf9b186eeec227284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/addcd78071f9731c4095d4b5e04f4cde285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a47d8b4779c935428b5086b46ef5f4286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b537fb9bacd379a3fc7a9dfa286ebf1287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3382fbb03d5c865c8d71264c06c05a96288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0573cd4bd1038f32fb843efe801d35b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cec27492a1dd498cc5069dbd81adaf290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66e75e3be07bd3aa52929359c5aa197291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e62770dd5638049b7b5b01e45ec926ba292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8104b720e1cf382bca643a4a8cabd9293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/724e1ac0d797adbc2c5a75b69f39f2b5294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdfdeeb2bc2d3727ad88f910a717d264295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8da9ae54e451d4e35e25d8b78a236420296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2ccb222f9b879f8820edb8130a30cc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae6b4e9ca2793572597f857c210ec0d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1aae062166ac0544bd759be1c58260299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918d874f54cdfbfd6a7b32e359e1d60a300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae86379daaafff71f29524f8dce598b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b73d5b2a2054d66470e88155dd580ae302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c1be95dbe1c5dc6cd47f64ad8c85c8303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c23b77541295ea7d580fddc01b479ae2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7a648b81abf72f762993b33168c6a4a305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fadac3a680448cc7b5d8e26ddea1f9306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e893baa7a6034d4f014bc949a20b5178307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d056b7ce3611a829bb901201f2522e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcc12d545995e171ec7e98c0f4ae96b1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874fd6974c32ed17cc9ae10d26b6e9ab310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47de06622f614e8bf158297fbe51a446311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6570576b21a898c9b2777dc090d88312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180749ffae07cbd8277859b75f15887c313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5e4c50fccd31544f305e84f9c454ee314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8994f69c7c390944174ded4a9aa136fc315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908bdc4b3c0cb34f60ef61661c1fb483316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d9ea5de32bd0311c7768f5e9e6fedb317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b049b8b63dcffb3ac36466aa87ed3b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2691d9cb6aa61a6077d101c24f6973f8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd43051d7bd6ce11c9a7045807af73b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ae73cac21e48c1da8d2c964afcbdcd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b002b99d03e4c89df5ca0e5b7680bb9322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27705f90ef5002e86dc881d91ffb8953323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e79a766b280c76937c39afda4be341324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270afc9c7e9c38e854d87ede787e4dfe325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c063cc0750830140fe4c1e259a4bd511326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65d2040d8d5e90901f65c7ba87adc3a4327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcf3673595835f2eb3521daa012e6da328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a024d29137c6ed46577139ea83e268329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc04e201a7ca985bf3e1b33d648f11d9330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bef78264a43886e730ca2c36ba2d691331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb50dbfc31794bc5956880ccb411c97332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85c0ae543eefd26a71d5c05ed8ceac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515788b9ff5d07abc31c699437e6a9eb334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cf2dfdd25e10d718af8cda05ede3612335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af76634565ce753f2d003ffaa3293c53336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c71ba8fcb21f113becee864a0e2a65337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57ace98d2332ac21d4aceaf03d6c69a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2bb607463d070b7ebee7b725a56d0dc339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc61552c7e9f1399d085f30a32fc3e7340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c7c289b2e6b911578a7361a2e886b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1ce74cd915bf8560254e19b7249041342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b590f65043c7c7a285a867f6fdee0d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f968a70ac83507fa41540516d2dd2b344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b5265c0084b22bb8b8c82c9e557ee3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98ea67d1182764dac76be34837052d3e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fe60745fce6ecb773525f4fa1f7bb2347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e5680d47324a2740b9926fef7c9698348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff10a76a8e5cbfdae6f59cb8a4d161349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9863fa8f976485a94a406da61519dca3350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95ff485c81835fc3d071fba413ad0084351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30c4b1224eb0abefe01c46027e39bc8e352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98e4f99d873ab111ba7ea52e6d0f310353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb45da5c605624fb898172b6a6c08b31354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e096093c2aaab59f968174a12789e225355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7c354b229ba9a45b88bada2bf33c51356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728d8eb72d6415a494d402e6e5c96615357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15224b5d2a414308401bc01ddee7c258358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f5c3fe18ba56987d24ee3f4af0795e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e6d58f5b8bff96726648e7ead3d2987360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1e0d5e794f5d0a678d267da1871bd4361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b28fb67a90a4498798d102cd254fdd0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14a1eefc15c37b4df81be87d14daf3cd363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d8c146184b86b0f592a9092d2066b5364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b00c9980ee06950a631737bdcd456365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82edcaa992e5a4a59c3c53d2a60195f4366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0be4f7960ceb8dc621db7858febd6df367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd633f4e6334de7bb2da14bbe57deec0368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa481307f9adcaeadee5a79dd987b1c9369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567e7b127b7d1119ca42c1945ab4932e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bcd138e2782b228426ad821ea94daf371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e04a05d7699af229988284d4b28a4f372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127e3359d7bf2d207132cd3128f6694d373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ca3630d89f6d364e7d85cf782d7e8a374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd3ef080e3dcc570aa22f9ecc82af5d3375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a866995c7c5b0da25b40e5d0d1225138376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b391192e4c8a82822fcb8f635b6b4cda377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57c8490d28eb0402367fd977f0abb1378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d52130fbf9fab38694c05d4985e7751379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe4697ebb53490f09efa11071c2a28f380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71694ab8d910c0b5976899beb5681b5a381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4344a187e92bfa80ceb0576fd65c4f8382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f702f1921f0d504e2a96c7c4c3bf8a55383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f80abf8c084c4e6a4ac4936201f477bb384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8e98da38841b88314e2f30c458dac2385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc23d1a81ebccceae875561015799937386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79d000671bb83aca27ae733c1466e92387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8385f9bd91cfcec30384fa9589fcdf388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43129bf17f2db63207809e9ca18655b6389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3abaec8b89c05e31939bcc0fd7a6ce390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9222d36878dee369733eef69ce4d6739391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f416f0fe4a710fc2466ebe6396081c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf1f8212607e07c07cc7034094713aa393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e224e638b7df3ca2a01266a4804873c394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51269602c2d95cee9b2d8b2f0b91e14f395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4baf76e8e7f50e857acf326620a4a23f396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6429e2a35a60d307207a706c814f29397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e932fea2fc9cbcf3aba0bf1d841ee0398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e451f4f357c463b8bdd4a292abde23d7399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315693bef8214bf50943542b9e08742c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b4c9c32b1292e4d71ef84b61ecd423401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad23a78f6407c12b7ebef41d99f6994402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb12a7751bc85cb93858ede1596adfc2403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7435ead9d16cd35135c53ca705346061404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1284227e3451d827e138e0dccdfc6c11405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5eae02b6d63dd8ac0bd484fd76b2bc406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d6d470c6ff52ae04dffe11cca7b478407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac0c802c3292babcbaffe6556a345525408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff20124b4c46c41fb9d858b75c62718409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b855999f106102c498fd4b73e0b87a410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804ac44c7f989a50f733b8f4772cab3f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8812aefa3c63d4326f354b90030f19af412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336f38c026cc8214f4c180a28fae016f413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1f92473614ff2ce855165c5c7af005414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b871e3a516532b2ca427a228289bfc415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be469bb39ffd2ba53c7a3978b842cc5416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb2f566649e0ac94c47c63020fd557e417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c91552dea25765210711f1d84b9e61418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec7ab19e0f12cb0b97b21e6829837f18419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90439f53eb61514ce42de89583cd7f2e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8882719c9e9395f8a3a18cf914adf5aa421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d42dd9eca51196fc536d849cba67e6f422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb874aa2afc5d6739b3aac67089af07423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af85b3d9cb753dbf0015caa1c71e897c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98025f94385e18be22d9492e1460a119425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a42002a918385eed07af10fd6521d773426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac379611af292f6e1e305721ca357df5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54831aa91888c67401e01cc0ea1a8dab428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c967d80604f061b363018b4ea69a2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a59a7532ab2a5b3f1e4cfe4188b7cfe1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae7850c0be969856f5e40c84d2660eb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4bd555239c2d3ca0554f6b5030f89a0432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b485a374bddd3349fc958e1d0cc35574433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e66100097b17dbca0f515b2c027fa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcfefc40861d05b9686053a1e138f37435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab7fc57559c3c20e133363f22c8d5d1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d952662ea934a28e2451c6025eebee67437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acc901ab7941fd0bdd2bb8a94c46f38d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c3a022bac09dcf97f106efee1af2e38439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42d9d1ab021ef3750e8cf51ecf2f5300440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b347ccf174a12286520afadf5debc50441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f731066ae050e3af73c4fe6c23c3ba442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0010acc4f496c1af2180bf38a282782443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfadca85ac0538abdbe703f829917a2b444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2285559996d9ee707e17a4fd17a3b2a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3bf6de921dd96faaca9edb29f6f06446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608a3e123cf83c4b62562839f83bd523447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33186e35d4fd31e721c27aebfda11704448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab77328b20904fb75822a5ddfd025816449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c00371ef17692d70e2c61476db6547450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55daf12b6605231fce2836a484b976d451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440397ad91a22a5bdbebe3e2ba6cf769452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f64bf612d8d3b2d4483a2da50c75e453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280a67b493e2f2c9b8f4fae2507e66cf454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf3c98d8b5cfe7b64c4f114a05b6907455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cc838721454c26fdc121b4fe9c63cb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78afa61323765fcbfee0a3e24da236bc457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b96a317218fd19f64121bd570c13703458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc32fb8d24201293013d37b02c1bf46c459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5f7d3f791a4be61434aeb68fa4ab91460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4be467271e3afce29a7edde7035bff461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319726e34067c439ac8dae5f7949ea4462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d2383187e27481645190f52e455cf11463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed38cfcc98bdf9bcfe96cdc6c884dbe464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1901c291d17c9b7711b28b877847ab0465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43acf92397614a1241664e379c58b42c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0833394393c0705e14817ed3deb22467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c015c81104f5e81c3157d4d724a266b5468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a3e3495b37333149871a2271535030469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28852efe48377dcc82ee8b9f16a04fd6470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/039dd1eebd210e54f94eec8c0ffdda53471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca17ad30d980bc590ef5d2f32e1e432472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa432b0785f98a96b5b167ec8572326d473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ca12d93a8f92b3d26639329a8094a7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6898a54fa1437d53c22197bb68f43d08475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0e181b3f573184a641f680bf7b6f13476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03282bcdd2bcf2bd18d9815cac50426e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843f4ee5df22f5c5d7e058b058955bf3478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b426c5685e05fdddeae3a3f33ae320479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06962333b09481d9d7af393f884578e8480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcb55fe3890a241c5d5e20350a16b2dd481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa67306cb0912aafc8cc5ccd1257d9a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ed86141cfa0225c6e7120a895624d1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff03399ea3c4714ee6db539fd9f0ab2a484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85388a724bccbd9cd48e8102408092b9485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4594b994ad2121ad2fcbf2f3965b6a486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b66a4424041ed7be628150a2fb61b674487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33c2de88af10b43b00c66d6e987c13d0488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c4aedbc9657ca0df704466b03c7a42489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21b35366ebb153206d92413a444e11d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16b36bad4eb152fea6b3ebc769a3dd1b491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a1df32b205ffad067f57524a968160492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48105d8f81fff65d29b26e46dea1dba0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ce4bea13ca281a7fdcc7aa6de8c515494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b461aeeb5b97a33f8fca2e13dbc9c3495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05cae241c934218030fefd93714811ae496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0910fc78a9c14f2ec89ffe18e7c17a4d497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d37fe42e9de093501a6a0188311f3e2498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4d72ecf24cac136e65e2b65d5c0acf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d9535b0682c64b568e58f510c31c22500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6705dfab87e6a9b206cae860337c9b0501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d394e836db88558a1af24f42a6b9f1bd502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47fe414fc9f13e67e62713e0a2ca992a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8682ddb32e3b626325385ffe8e6054f0504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b9e21e048773a9ed37a465724f39ff6505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d16acdbdbb2851c0ce01bb4d252362506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce03fc2a40310deac62707fac8181311507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76e47819532bbcec550a9eeeccdff9e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de8a0d29e3d7bf0e41b5ed6d0b1e33ba509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e979559c0b9ada954830155c702d0ec510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a4b9ed3c5be7aa7454993e51f85156511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/924418539df1a55d9207561ef628f996512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1cb7573c6168859008142cfee59c81513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5cfa9a2c3e309481dc1e470f559cc0514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc85cd256caa3c5a41c32d18bce52012515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce782ae67c9151e3c9823f2597278e8516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241fbf8ee1a26a5c3bd483fb3d7bac64517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8d01589ee3d0903132bc280bbbba2518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06a767acfd38ca7cf7e0c4cc62b9a13519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a744dbf90e3520c7b3641cf3c9205d4520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25fc81cc30278c483d4365eeae192e1d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1a257a374d38f346fec011159e453b522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fe72cd4e84c2be133065b2c7a47d15523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b05a50056939de18a702bbab594775524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a56e0cdbe3ec71d75901789d0f1577d9525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e8abd0d2d58815e55f6d9bcfe37950526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb27e1707f880b0a828e6827abc69110527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8dc7991b97073d1209793bc83968fc528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade399f7422676d335fd815ca8e4650d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcee9d369669ba25e64e1ced6d730a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03266890afba52c1c0a7e06981132ca6531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2263433d9dd3548e9f0f08f7ebea44532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679d0c201276fb77ed639cac6cc6c31533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e860535674ff06f885be1164f90c82534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0082ccf705aa05e4163be0496a9a26535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c317906c9268c7b9552590f1ed6ef3b536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c76038359247f8ac0c789f78752619537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7f03c25108982aa1dcbabdfca3d753538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e75cc4bc1469f65a9dc4dc91d3f61f539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c40234b997ee0c86de709f7760eff3540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9fc73f36579ae69a7e0fa9ba2c57dd541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9a218cdb3ea6a7a185f5a8e84e465a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b8cc965881d4cbf5724a867439d99cf543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69217d6d050524fe47dc9c0a8062c031544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31d397afcb180b93bdbfa51383dd90b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377b5095f4120f77aab80ed00ffacdb4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc86dd3208ef93bdf3af533eb62d11b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f20e334b4e04595a32133361c8ec5d5548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c7b230dae8dd0ad7448dbabb1795f1549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7ae6f4716090c954427b8652fdc3885550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1a52742fc0cd8f34ccb6d6850fc255551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534b3afa5f3772837b234821d277c4e5552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d904316358437cd0111340f9d0632f553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a802bde3d51a232b5c14da852b0c9430554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e874bde410c6b20c3787c8c320e7c121555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7c225c7753eaad369fb506765fef1d556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29fffd6a745c693a5d2b4775b0bfaf6557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df872807348a8e8c8df2d19d00824b558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72cb7f86b2d15363f2d5cfebc27cccc5559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3617e8cfd76f5f29ae56ce52fe4384560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e87da711b1fe5b4b5da18e9555106d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2903877351703cebbd7e53f983d8700f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14430e642f1be8744dffbe1fd3e4e618563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1afcedd1f1648b86347460e97a55e6b9564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67cc76790c2fe8329b09e0960ac10a6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed68060c42ca2b4c3f6bf71bbaac349566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a2a3f43ea1d570c5aa6fa336d7d579567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe59e957765ac24079285e768f308669568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874042ddf09cddf4c81eaeebf2f68190569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ce2a5ed80cb7f4bc5c98f7db237bfb570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e86773f6256c724a17831be252a9c7a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b97482897213efb55e7efebbecf9b72572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05008723b18d11e594dee7db3c0a1e87573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85175609f9e89d884e00661d278be43574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7fc515667ca90c2433975888a5dcfc6575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a397a72b6dd88fddc3815588288937af576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2844af1ee07ca741bd4cc17cd09febaf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b395c8d7e7a58271e3ddb0393f946f27578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d9cb07b4c202ebeb2e9089e473fc36579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9acfb234dd2721b5435df3f2a82a00580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c98c450d0e20eb3109aecaad9fd9c79581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0d434f315af020121a34b2fa4dd257582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d937d03717e13da5df230c79a7cb685583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68c98ff13e5bc26cdee31cd173b49e0f584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd40b43127c0dd32b94e4e8dd795e14585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820dcf21b865399982e349ab55f6ca63586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195b0c4c76ee2a56c28d6fabaf29049587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7fa30286939a413dbc28f4db2435de5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c571378296aad8d5c9d81f096aa0aa66589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd5e91af10f2ed8e876a651a2cbf78e5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8734d80470bdaa9c1f2f66d2dc5bc1b7591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817ceab78add605aae3e993b64105083592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5006ecae462c599795516aa7f5007583593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0656f7cf39f1ad68cf6327b83df26cca594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e75d96b2c0533d7c784e1003b5f1d87d595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4af654cc5d7fe8f22aeae9e544915623596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2948c1fafa62a1e35f3b9c0c9ef52880597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b6a974646e208253282c1889c324d6598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad42a84ada2f4d1646463df16ce6481d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9aeb77bc7aaa5e7e0bd0b6d5e4150fb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79543e81be45109165cd2c6b0dcd1b5601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c467aa7c09a881e1766785a509c122602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1d8cdd3d8bb0bb09eb30ee2b6dc63a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72722e053d5f5e5c62068a1d080b2694604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5390cf69b851f983efb464570236ef82605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b93aaeb65c9f8a4d0c7bd744a2c39b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce60d1bfb5237e4d11821da0a2eca15607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f189ab91d3cdb937bbbada3399e172608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac078c1e0175e413e5a408b75b8a329609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892012692b75b4639a44ae66859eac93610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2543c991c5cee47ee8bd13d3f990e31611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3331fbae10e226373f19da612be8f3612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a5342a326abee7bfa9a328cc6c8aba9613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec970a988da2f9cfecb9994c80826b3614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029ce0ac32e1421636c692aa84de2e9d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6bed40f2ab856cc5c243f30bad3e11616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930fc7c7f6cc3a92e7baed2bf93685c4617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0990d81b16437b4d4c3042826f4063ad618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc050ff7af52ccb8336d5e0738eb4124619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea169e0d3e56742c4ed83023a840a264620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81214d7aa72305a3eef409bb46ccd083621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dd8ba0d58601d193d65ce57daf3e63622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e89adaf2d76ec6bcf36079ea28417843623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f679e1f8049853106128914c36303500624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b44305f6cc4a9565de01a407c8f2fff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b61b6f8873a2439991249c0257200a0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4852c6287ae08b7f2820996ff88574b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93261db7106d18c0dc98c5e882bd74f8628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d454f4347646715b1f8828026a4d6e2d629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e3c45fdf8166950ed40af348164676630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4fcb9af0e4aba942de6ee896035230631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9943ee7f904e72cc2f470bb054567c9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85e94a1606d936653dc2bc133dd70935633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/814579a882f4041b89e4a1702cb1dfeb634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c8eaa8dadc0bbbc1bd2d522e3c9d4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d282b0b145090d1305e3b217a68eab0636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c331f11bb3537f29022dc1679ffdb5e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c57f5ac85b8dc09e89a6b7099c3a9638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20756eb8ccff0d02c1de6b74096f73cb639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f25285a91ddc4767c2ef0853a932278640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a990ca71832e1d7c2f5870f2387cc4df641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde8874e99f36f8f17bf083ce1493eef642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba680f9531186f0c59e8126db7617f23643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b3c778a5daa989da26668b07e46b9e9644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c52bb465967d9dbd15af7e2d8f4bef0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca70abaf755cb497bdecf0e9708e73d646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2eed6de6d337feb327ce9a5330631647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca75783c7fed70cfb234ae233a5bdb42648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933b04f1d2d92584d445f13aab746732649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9e4bc5db87dda43d20b8f976ecbfa650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ade69d5360923816412e540eaad9844651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66fd7ccc2e6324ba837885ecb323a9ed652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d98052bed9af70d4c8daa3061651c4653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d0fa80b2bf30a93605281f5d686576f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbce0ba7ff02aa4dac40b025e72c77d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d5bfd0b901bc33f5b68a45d0b87d16656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0399d56cb2437238ecaf313daf929c2f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f72e0bfd7c25f98626b0610bf44fd8a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d159d1f4fbdaa4c53366741f9c0b8ab3659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f515dc1c3e7c20959021b92d6141ea90660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23496c5fc347ad67ec93b8b33217b475661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d083217ef49f0f64fb8242baf86380662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eb076cb14a225b1b3df6bdae5c22572663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17b23254dee2b984e79e314bb3129707664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fbbb018ec407b2de95f7da58754940d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6baed7ca6e3907fa8dada58df34bcab1666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b305f151398878c73350a7d8dbabab667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276133f8ca1628731899e7288b84cd66668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d5f6e5cd2bcfcb290e2a5920ee79a9669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dc3f3ef56472f3cd3faa6e5b8c4d7a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8653047b7e75db4c2e35cb7fe89ea5e671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69999d74b2e9e523acd1639add816707672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab6c7a26c42c8662e315193d72dd1f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b86b15a36373854ecaeb22021a7c43674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c34ff47dfde29d70b44037d02f29bc4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029fd1b6097548f3f98788b21eef8005676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e803bec34eb5b1a18aba03460f8a83f677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14a951e08432cd2f3856f78bd9425ca678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc43ed564592c2af811e2ec06702ec9679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40b49d586ffabbdc041200e259fd05d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4a3c52bad85bb4b6eab82f9da0e78681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631f6e08a43f848d31a2545e330dffa4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0d27abe7efdcf9255a534e9e5c0abc683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c7bae4a50b1ab1c042ef84ff12cc7dc684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be5ff32373ec56560135488d120179af685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f2fd6e7f8f31c41ae55629e25e206a0686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e824693dad0263cd50ff4664dc0ec19687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78d5bd82f3a0d14bb7860c9d37b88103688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c77c1ccef7a961ea60df52554e4ac26689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727b4e2de6a5569658fca549868032dc690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f900d3d910b382f8aa05203369f8767691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b36d0fc100aaee44e0e4be7b3ed99a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafe948a836e2ad2828868dc42bb8531693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab4d5b248ce1a475de576544d285cca694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3a949df15820ba64791c10863ba9b9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ab9946d152d1f03ad75084b9463efe696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c12e930d4a4c909c2622d4389d113df1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86bdee61a070728bf11c7317ebd2052698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6b7f0aa49c3a48865f7828f6266f39699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c17aa9299b41c705529ac86f26cee1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafed9ec8d9f6513e60abca1df9eda3a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5117cdfd911c5e47a5425febfb4edc7c702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c31c88fbed37ba2b219c396b97bb468703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530e1a362d86f86cc0b97cccc0e38bdf704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4b633275e0b9dad95e458de64e45f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b39bfa79c9111cbcd006744af366988706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1b00f22eed7f64e061620767fe0b84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc36ca6c420b1cd0ebe399c494e354a708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc82e862676b41bea7967e9094ae3f5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebef36f361f0803cb2cc29ea14b8f32710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dda4a515c1134497dd84604ba08821711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43bfdade14a83284c218156d71bfd25f712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e312bfe0c30fa9f061940a7c94d11a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5121fa089b39b4f24b53a36f2ceca4e7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d34aa1c1aa3f96f2c3a7edca1980799a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b213f4dafa121ac5faf6c41b07bf6ce716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcb72737f35177a35b9d57969a9f751a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69eb24a68e091f8929c68cbda561b0ac718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5edb53bb30b0d0cf778062c448f6dbc719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b99fcc2036ea4abcb79bc3d19597dd39720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0308fe55baf0ca3d9806741b2020aef7721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069e680000f98ba460fa85249d99770722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4a2b47974de5667a51625dcc27e6015723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ef4e81f3f419112b65ab072e2a44be724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375acc7c9c225d6141796196924701a8725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f88e6b1c9b080364eb24d1c59af71bf726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbb433e807218e55035f352365f755d727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad868c3727400b42dcde2444b2dc1ab728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d13c90bde76c74064dc7cf21acd64ee729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1aeafb7b66fab9c2ed1166dd7754208730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe6bfb02f43dfffc3617e2ae17be614731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10226cd265b3e6ac17ea05f686e1e6b7732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4cfbd77cc1cc651501f28753c61f00733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73cc6647e1299ef90185f090c08961c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bb864d4e622a1c33337eb058671ebf9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab75113cfc9324473e7aaf19e1f55179736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db41d082584470d7165e3ed008672eba737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54af25d103fee49b1b39f2d1c17c4f8f738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77db3a85cf252f54943e51f8b4306409739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652ab6597924c5274b774c93c4276779740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/def3950ca635c466bdaa602667c56dd5741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16e6e7876ad332919abec9b14cc45fc742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f51c7c4d24a6cec6d7622980c5e6adc743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f69573725601b5c0e558772e2e8e924744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07026f3b7b4c2bad76ff21df2706faf5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f256b71d6bfe746e45a44867829ba1be746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/326e5ccdc3dacf0ad43e27187d47dbe1747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7b2393f43a27dc7294ca1c597dbb6fd748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85deccfe99197ceb2fbf2bd0ac5b2d62749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f15915ae71fe0a12ce138e6c2b3827ed750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97391093c6627ca7657b8e611ca885ef751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6308d41f9004d9ebeec9c80f203b31b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebc2e62c6fd12259e59a1584ab6da7a753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9019a93e5f830b6a0a7420b522970f6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53eecb5606af53e9d07e851b66d1f40b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7329599d916c9b3a22776285554653d2756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b420c77ce9ee15bb879ae984d9b79e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1013b379df6986a1c79476f62124ddac758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0b04578333bc37e93086d20a9b4649c759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>