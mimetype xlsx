--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744a65f2148410408dbd1ffcb1b3fcc01.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77104b109820e5f15d26daa4506c40cf2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb467591693e1bc40aeb60d9b79f01ed3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7867c1f748a6e7417d50889c422c5114.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caffb10efaa14065ba80edd855ca92b5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054267d20b04cbba49b591db38f8a2c16.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193793b92fe9367a085fc59ddc260cb57.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/237c9f63abfd2e5bbbfba63b753f0cdb8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1c99eb44267c3cfaadd1c5d07bca299.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88055f74d5c3acb175b51c42a6f6fd9710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29e35a3f33ba776313c7673607f74e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8080c87cfcb646a73afca1413fc5241412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073abbf472c6124782ea7c4dc34f6d7a13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124fc53757b4aa8d09cdda33300f531c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ace35d36ac464f7ab5cd381c6476fab15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbc517a2d0868b9bd70e3a1a0c7515716.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54c31c7a53d150ff1e2afe42c3872b517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7229f2ab2dc533b80d3883eefd4567b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17cc329443a19b29bb73978d3a8ae9719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1256458531c476fd95ded187ce0b317720.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc4a7cf23979d6c32c6f82be3de403c21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76dd9cbdc54cf7c9fb560d43dc3d39df22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e45cf642a9c343f0584bf40adff34e23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4815a23bdf44ed5ec98447eac5653d224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fa3d9b54a42bc16f6e51c1de70f2c625.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98aa9f6ffbf17735e90551439288ee9926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dda2ac43219fa19fac72c912b2697dc27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc44466b644820196ea4455c2f1fdbeb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc980118838688ce96e3452b69fbc5d329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e8c83c3926557bd525a82736b0cdd530.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c07e41f258066988d6d6e7539c3f76e31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c352b01fed1250a6deea81084c9caff732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f5895a330ede6487a629476b8344a633.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4ae87a3fcaffa69a64705ad77bbda34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9a4649e9dd06de9b26792840fd5ee4d35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc213592702c06478f5eac2f121600cd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0554d6737a48c9e78892cb18ca70b237.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee785b367e104f3f362f92180b9d205738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91a70a66a29c4aa212218d553e9fc0e39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfbae197453ffc0952b02da4c67080940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b243eb98805a8b03eb0053d0795f5841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b790e550f48f9b35192f3bc3a9797ca42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04aca83fc1a2500b44e9e77f38681b643.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7517891e7261b52c5e3535b6dd5903944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/485b588f8cc1d27d13a7ea569b14777d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6999dbb39c541c331d88ade3f9591b5546.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5a2a594263b19440546e1ea07e7a4e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ce520d30cba1f95a3fd67641b6ba70348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804afc54768b550c6837093780e5316749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4e43e78fc5fcc57e5a3104f3d602050.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202cc569598fa0d6ffbcd7c3ff11e82a51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9c6bc6d3fc43ee9c3bec8603d32b6552.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f488094b5b31c83a23e05b8e330297f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76003311e94a6e2a42ccb9fab7c5a1f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca1a6548133dec60c331d1be2e5f041d55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca48c4778454ed8122e8c9d00c3196456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0387b555ebc9bffba29d15a2248cee057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b22d4fd742fff2450260fd5be390633a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270fb309cd703a8380b9956b5069091659.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f677b3072fb9c407f67a433858bc0560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2781850aeb356b4b688de9b84082307f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60904d1d4313a13159c4cf109880707162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ac3b6bd640c2abff24e9c400cfbe0e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c8638d22e127ef2d8342aeb7ddc79c64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/482fa7d727fd844c0b2c376f4fc2ab9065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f39189b5384072f3686c7443363a9d266.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dbdaf9dc124e7a98ade4339843e298867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb99b964a3fa2763fe6488a79f9dd8f68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e362187a5ea31ae1c70dba916a9f7b069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf905e45b76619743ba50b03b575eafd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2828aa2f8453461556f39266452d288871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef7ae65492d6a1102c65ec20d2ba6472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/028a9e2c6aaf49c38fde5931a7c47d9c73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d2ad9a1a899c3a5bc95a490c24c0b874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b889b4cfd402bdc88e4fda52a78419e75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7214a3f304882422612b698e05c695476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1587cb471af0802b014d5fd1c1240c8677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/935f98241fefc0f75269a541192bd84278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a5addd37fa8f4b67389d8b708add6b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e55fd71a7439709bbc1a033bb515a580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35188edc94f9ba7ed2935081226030f381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26376f7073dac707a5cc094e1f86016e82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018700688cc7e0d933af344c26c9ae983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006c5e3c2a9867c4c4d2b692a2d7f3c084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/061c5eb4fccb0ec3c98713345e05b69b85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa59c6e33cdad7f20c7fd2358ca0da186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b6cda6fa4075e43f22ab1b60ec448ea87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0d13595386faac690bd673ddab7c688.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04c7744c94f009f3fd43a44eee5c54689.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc36447ea8599a290a129a695d8466fa90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccb0b5e22a36bf4b78d3e16538f38fe991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c098f1cc571ae9d9975c9b1c916921f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0479d13f55d943a42d65b77d61aacb6a93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da3b00869efab5694ebad27432529ac94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d7c464b905e8ea18050f062152bbef995.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594b5ba2ed9eb26cac166397dbce72f96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b6bd99a8f5de06abd0f3c11cc2e67a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92ff938c22034d1a0ddc39c9adb742dc98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1a3493d96bc2ffe27dae9339cb419599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cc883be0933bf29c87bab20b1ea9b5100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5fb8cfb080e1b163d0202e119674bb6101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d7e9302c83eefc90fa477fbd18a9d0102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2d0ad5b192722b551d0b80120ed98103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47e45d1a81d8fa20a88baa18b42b906b104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad9f9efd93535844f74668b8b07b459105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a519cff57f127f8515ba476b70c0cd3c106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7708004ec1f969e03de26b52f7ef19d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7314b56602e40f2787e0e1a7c962da108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64fe27571c7c60bde259fbaa66b45ea0109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de373e2f1ad0a88603c5b163522db85a110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6382bbdd89b8db72afd50965b65409e4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af761f2c9ce2a7305328198b890b002112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c22658f9429c3e56ce729754458a63c3113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0036d511331416581b525d794174a14f114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc9347710cd02d8d81f4da56863575a115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29931698597d2235474d17c55bc53ca2116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313b52043cd789e67cab0453315bc185117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa9b08152dd0df9680b30bda86d0005118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a87775ff2ad419ef03e93441edf8ff119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be21c0ff1ae66b46f6719c9f3f3d0801120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e62b1ae9504d2817d4e20b0f8081108121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b617ff94db93657a0ec9059aa52446a0122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2030c9eb6c9243bce2da6d15b05a52123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67fc2e0dad3df96fb21b2ebce60edf99124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc27ecc3b2521e3b9f3e4e61041f6ed7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d27ebd8f46d30c1c9cb1d38439211d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbb9582de3d29d972e2c1909070760127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c7acff97f40a0feaa3a8daf95930b128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f7b560aad5538ddef69bb0b6acd127129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e69f5446d4ad9b9670ff49c68565420130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de505d87a2d3af078fde07cef06d9b82131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821bdd1ccf26b16254ad1b88257512ea132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5941573420b44f1850c3a58736b0b12a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650d24ba5e97e2db564125a832bbc925134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413196d93642abe851262ff6ba97f59a135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984a25c7f00d05deaf91ae7cebced41a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f335f7c775a1af0174a56a2d19f2875f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7ed7fc5e985c3af510b79bfd1a57521138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3aa4e304d7fcdc7b9a8dec5a394e99e139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec164844b8d13b4497d991b7baa49394140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b8ad0015eecd72f7f7a60cc6ba49cc141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f8457db7ec93ca57ca3331bb8a1013142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b29375e59b706706ce8c9fb84e894e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b991ed692a00c8eaa238f0a7b1202455144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadcad4cd81880850121937bf6a19441145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4fdc44c49ecca4a7e30d3794c4ebc2146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd031eedc344eeb4fb9298eaab1f8124147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e273c0f4fa786b47efe44f2a7ec5676148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31168576e92c9ab73b1304dd09572148149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfbe156f49a91d6a5899999a81ebc7c150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba2e1c283682de7ff30883148976c48151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863326cf5f26185dcd89798a06b0b38152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a2a1693c4d4c1210d2a674ebf0867b153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25976b93cc1e1b1d1017f309c54cc0ca154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c9a2d617ef009937da693d706ed998b155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6eab9bca87849eb1ac3d0063e2f8d7156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc837485459c4ff6eb1a5be0a729167157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eb2e25332ba0a2d61814dddb5f3b4af158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fccd6caa0638abc75f072a3fee0a289159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6db8b400aef58cb4fcd3e5c5567df3d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261827613dfdfbd86a7963fa70afc734161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498e9e781cc6ec2397f3e72a45777087162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7555abf8fd033ad01c1cf43ca1d77796163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e4b5b9f26e33183bfbc2025e6d3389164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff5a22895ed50bce65b664fb5a1c32c165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f2c08dc88c4f24db18bc9081f427c0d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5375b787646f8723c13fb2812a3bc1cf167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c72f620529a02cedcc7342c65b9364168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b11e3505a71eb3dfa13d6f551b6f2b81169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6cdc9bb6e5f2466fe73dbcea2664ef2170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec026163a096c52bde4d0c13f3b4616e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd4ec82047c4a6cb80e216ac3041e1a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20c4ff238b92211c5555f62d3ae3b25b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3fd18baecb3ec6dc1a2210fbea0dca174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5a87fbe667fc9e5502485eaf34c30cb175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07044d44e54b6283812f1dbdd8512f1176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5939a066b0cc3c606a17082baf29ae6177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e27e1af249f4e4ce0a797a2f72518178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bb145771cb4d5f37d8a9d31fdf914179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb6d93c91c7200b73be0b4b886938a6180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7aa49d18c0089bcf233920b1f66c68a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49f9bbe567ec1d8fbb301d5712652d6182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b96785f99a59948aefaa83737ca970d183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71f4ba22ecfdffbeeab24918fe814054184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2e9f8c40b504d8b94ca725ed99a79b185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209e4631879b3078d05eca1bc3a275b3186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a520d6325df8bd273efa4f36f6042ce187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b40e676944c0930fe1dcf9202cf59207188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89a26762539f8a2f96b900c65b5a0fb189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae48c5d59dde4a5a37d0199b55dd8aab190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa0d01f06ad5199af0cef67d70c9361191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e4bac3a29c187270c81cb1c1f2c2b2192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5db07dff82191e8d26a78b48138371193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef4e2f6f58a7a4e1f2e0d4525f3dd44194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c0f01b6e211911004ebed9242778d4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8981eb647290ff95b6b5d0a661e908ab196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf45a8771dec2d79ae2cd7749e0148da197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/251c680b90a7b1f4c2d8aa63aefbbd36198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeef6bc0274116c03dd22c6c7a486f89199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137a954dcccdabc286a63bbe5d740cbc200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1320d9dffaac1597f2d6e27eca9440201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbc8533de54db99ca73f67cb584e5cd0202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9219a36a011d0e33fb3d9d24797c7215203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10bc52d095e3b12070d3f750fd7af21204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba1b690bb653c452410166bba220b6e205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26796899488f224c25dad6e978bc913d206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54cb0b01379608d801df80f4f3f15acd207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42bd8db6a63f6e01c6c43decf715d946208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319269e6a3ef00b995ff152fdf7b48fa209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca092c42ff9cebb2c467257beb5f6fd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3c6858d0b0ccbe7d1390b7ae554b7a4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75fa7d6f497220a76b582c416c583df212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62206c02edbcb4492e6c2b4d14a030f8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39db8b6deb1ba904e98cdb2d0332e476214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf3d6b54908f01a3836d33b1a009e5f215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda16cee6f8c0b06ab403430c36abef9216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9022a18caa6636c23f63378de553a79217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6d3621ca1c664c2872b90732c22379218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e3ddbe7e2f4ce89cbcfe827e759af5219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27912ad6776d4fbf8f7b62e1241538c7220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16a56f5a1c7b3488030d3fff3e9e737221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c676909b2f695e36f513348aaf9fa4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873663d97e7e7e8a3695f3c8fe558ddc223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a370e6245b40212616c2d50abb7a0e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856319507cf1742176b34d8653529ee3225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b32d9d749bb40c502c7acbd9e0a769226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfabc13bb91ee4038ddfcc7a35166597227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63586dfbc6c569ee7163e53b25f05857228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b220d146ed33511e5ddc4b5e4dfa4670229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15c60c408f3a93747e8dbd001c1baef8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1776426af53b7a1bdaa2de9d9769cb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a407a7ddc2d0ed3e60cdd93eab6c8149232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c855ca02a2c3f5197d9d227229f999f5233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e7936f2c5e94a3ed5dfb68eb7cfc73234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea711c379723b883488d1a368569160235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89d87cbc16ab3e048da091da6f4fe79236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570bb6ae79e7f2c5b137c9d11549718e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d658e4f0149c98a4e64ba2f1de6e8ed1238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1db24054c179fd2f9c3114e3c788c4239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e563ef71c6cc52d7a4f2d807358866d3240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564e2718c4c7313baff9cade592265da241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbd5a2279c94851b16abad34d338f2c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e75ffbe6f9fad3bcb292eb267eec99243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198c01695668f3bd7e0e16abeafa2783244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fd2fde465cc0d1b81ec243bae3c061245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd879aab33d839d1fb209d61d9466fd0246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f44456cef0978f7d2dfd27e148fbac0247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0871669c11b164a3474f70500774878e248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0acffb388adf74bbe59c72a4111e32249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754cbd238b03ae2501ea4e1ba2b4fe3b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48a7dd1cc0937190e8d8badb4ea8631251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62540435097a360b74046e16d6c77af252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcc69974b3a66a6d8619b4e4fd888b8253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a72cc88740a84b2b0793f4709eadcfb9254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67243a3ae90df3569cbd7633e5ef17e255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94126878b839277f73a3282d9ea209a2256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b57829742b2b99e627bdb0e15b2462bc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc0bbb1141bf114a1f291417e8d65b8258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6d890fde081d93f702da7ac18346576259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c453d0e5a900dce1e9613bdd1a5f5185260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff3d22b7359fdb010e4f3a2f0132845d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6790c3278af06db0db1a20af737f9557262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c05870b914d291534c1eafb85209f6ff263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2b6edf7e0b2b15fd708121f8d600cd264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d936a38c55db03526f95e6ddd56c524b265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/589a7a504a2744374ab9bf5a44f47904266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a285e5384718c25bfbf85cdde7bc85267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2661abd3c7be8943c18b725c7cb873b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ebaba9027e4da9947d6ec757de38a3269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2348631ec7042f23adc19f7a3f211270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c14af54a2c7c014da77ab278e7c215a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d1141df86bc0da510adda10a5392837272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfc4fa0f6976817bd11ed77ce69f180273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688913ff698b31a6e6d9b922764f3f44274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861a35fbb361fefa043a22e66c3878ef275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5daccdc361446d4b8ec1c6f92810a071276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006989f91e7d02ccfc2693df63bf5d95277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b447abd78dd20caef9ed1f122dcd50d5278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5e8caf371ece844790a3c3fa8ca4ff279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa24ae0e4befefb545a67ba79ef52f9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24c3a64afc83704d4f0999b9378afdc281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0f6bd86917d24d2e077703482565b282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb07e19a8cdcd255f9330b2b4ed2e56283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf15c67de250e70bc472188d162de46284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05a2a20991390f9a18f8009cc5efc895285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e38efb000377b0f49b4c56ce6cca82c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28e82a31c8a32b36305af0c98a557f287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa04c7176bae36e3f82ec66e3f47f5b288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5fd609d27f73a52f69de36330a872b289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cf09864239716aca88ed00f26dda534290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4347d7e3635497b607dd2a65adafad94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e499ad87a21cc8480de78394b4a4da1292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780f92acf2d740b951fefc20494a2e63293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a62e8b2968b4b4ecb04060db33f77e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cef34e8130d8a230b6b3f15a5c7ac469295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57a3ddde8d7530cfca6d00d8b059f6f0296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856765f05ebe4ffdbc6c5d4209d171c7297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973239c0c2fb4c51d372f50a51805724298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd2a6cb7415670c60378017f8aad021299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2120bcb0075fd3dbd760bf520eab8b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824361ba8da1dbd3d9a6f496597c511301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb4f4c0748657d27ac65a21ca279928302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07c620017002dcedd1cfaca6662158b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8697b49b470c032a973cc13e95b200e0304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74afa30f57d15009f71117c18c85d31d305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30085e3afcab3774f7dd0811e6d6ce6b306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b285d19ae1ca2c9d67e33ef8e620637307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2204b66aca4cbfb6dd39b2ba692989e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c3557a6ef901bc6ad4e878a4b64e96309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65f620b193283139c000c883ae820dd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d1d6c8e46a84e90c1c70876008c2386311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148f46cd58e583aeebbf7399c68d68ca312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4865a5033e5445ce0eb95fbed52124ee313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52cbfb67066aef832692e7574d1c21a4314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dd3cac0ad479a9b5660948441ec072315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84630ecf9acfe87cfb2ff6e74ef5765d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b538a2af03757ea773b6a2cd4a3d769317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca876227bd40c9563fc5fbd1d530124f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbcc0d5260a45f113156f41786983524319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc524b6e240c9a7551ac39fa584385e4320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce473311161c40bca3c19ebdbd58ba0321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4441294a0aa4592365c846f32ff95733322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef3877ab5c2ba5c9840a43ee7530099323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2683a3eeab22f6fc4cec8bfa1d10cb8324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f649c0ac4117faac5cf30843de0717f325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5b2534dd08c09462bb51ed71978b5f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10088708a993a290b776eac63705979d327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb55a23a6cc78adb987c26967afa584328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f459953d2bdae9ab46bc440a2e7bc214329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa00dc896a3b46d7be9176c0a47bfbd330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b0e9751793597a1059ef42af84d53f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6069b997d3ecd01f6e3e72a6dc90519332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b7b82aec681074fac8a1535bc04a3a333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466d28eed26ade3bf9bc75f2fabdca48334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986c6a9938625af4d934982b78f4027335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06d4c0dfc695f7f17c2702d72187028c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8eec16c33d00353c48e074f9797e4b8337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f89ca433666b794b72e95c4d1c8f9d8a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80cd300ce726be2ab6c07da9103cb67d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a0f7b4efab20a325a036a9e236571b340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd45e480b9ce010072c9392a4b8a2a5b341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7f0bf796c838b02094a6eab53ce93a342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcaf5304e7f660e30bbb8dafb302893d343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a66725d28b75d5081945ad6ce456af7344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f83f0c1e78a224ae301bfb5b30b6502345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f917852e33b1b6e528b987c4a1d437d8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e829b9c01b9665edfe86de13dd85962347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8117c38070b98427f9e338f57fab309348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aa10e8e3c6f673750550524e36eeb6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2eabfd4fdab2c34a51025de2412a1c350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4934540675437b014dea24b183cc832d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e53af38849b51473bf980c6d66f456352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d75e926d58d9b4fd47f2e7da977a64353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255d1c5e671281840af5895b9d862b0d354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ee5af1d83fd66c632e69afef72750a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cb467ff890881987616176f402abd1b356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437e1b0648979dfc441571d210ef8a7e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5848ad55a7bc37ca51df1a7506c223358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff3bc4e6ba2772b3f7984d950fdbb0f359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983af1f5e6feb5dcfd18b6d6a12266c360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b7f1cb7ed0bc2ddc80e547c15a3803361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c5557dbd6ec5383e4ac52cf2a8a53e362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8a1b9e9a4f6def19b04f6b8b5dd0fa363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e4159e4472d6477c0ce2bc45fa6ffd364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fa18530f8e31bab59d87e2fae8f4c5365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5b11cc366075c999f1ab79b4789a8d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e946fc0d650b6d25ae1675540b7d5e59367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a126ba25b5a06f679d821524b30c1234368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ff47e9ab4f2120f01a46a400d4e87c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84a4959f32b6acec13e94b3044edd56370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e986b31e57638997d6d61e10815f9f2c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b649e9fe3608f78400356829ecb35c7372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9871f59959e8989a155c61301fc73b42373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6ceb2e08e5d4ee81c2cff1d86750bd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5e3fe50eadcaf1ae5597f3b97a0ba375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1def8801f04ff6387da69770be431954376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2228e252c1656313fc3d689c84183e4c377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1a8e86b8a371fb5d4d30d2bb8641da8378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be947b0d3997ba4c1371ac91e48f306379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78cfb7088f988e31393c42739fbb60d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f0f2dcac9fe8db47255757ca944dfd381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6ca0893a67c935d002211a53f974c1e382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cee3581d9300a1383fe81ecaf142e3b383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a76b4238214317a8ea35e6bc9cef26384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b662ffd32956e61fa9035cc0dd21d5385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5649ebcd11425fec32ddcc70cf98161386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f4aa6bf40e8d7a40d61315c3c0259bc387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6570e162e28bdbba8af3fff95186604b388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff4315d3c4a05ffd9ed17186d48fc7c389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96af3d4622ec6e52f5979e6e6b72d8390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87f667df579f71c93a88df0c36c1d45391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c15e569d15b1c7b9e290472cc0ea825392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e654b47a2f606bbce666d3a6e28f867393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7c0720048025c6cf4b044b2300ec85394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ffeb1deb97d6d4b689aed48b2a78d6395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997894b77c9ba94a045c5c9fedcf1c76396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbba45c42f4589473b968eb2e4752bd8397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/033a75b9793bfcff5ef7e572ef232431398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd4eeae479eed9ef4089b3afe3033cb399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68666182dced97daa92c6afdb88c6810400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b87cfe3c194333e290af6a82c2ead6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7165cd85b7affc42f65330ac35e03835402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ed35ecb42f6d8221f9846f827f22be403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f37cbce3e23a633bc1fc3e93fb3bc75404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/860341520be6313738c5c63f02695e6b405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65167eb764c0ef1751c1108374cf75da406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266146f404319b8e31e6a37bfc90717c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b0e4814dde860c7e33623edf5429ca408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5b56da0abaeb6ae1f6684df46496ae409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377cf3c2e0b49c9b82d4866252ebef8e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a40a4f48f6317c7eb8b2f53a3d6ec7ab411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecda19d356c102f7802ca624b9637e33412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cec6e381d75cf14e08e245d49cd01413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cfaaed852468dc63bf58e80f04d92d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dace2a33465d36f435c081b490b07611415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d1698081918f7637875d209a9d236416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4d92b938bee8bdcd76f8b812752366417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfad99b253afade3f11b50f90e998d30418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5b670282830f2151f52cd99a749198419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc966542c05ca2d65a62d6159a2e109f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbba9f54b5d92be1ee3fcf6110d5215421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c9439a4f77c374799ae893775468dc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4019db36d94763f04b2a3daa40a7feb9423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ce9a898540b1b8d463a27a70a45593c424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4de832d75d0b6997351826d87f7584f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7da6d3007d38b79e14f4b56a31bfb71426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e412f145a5d8df4a7240e67d032dd9a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df523a51e3e9f305be5a50c7e8a8fcf1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32005e64ae9f0a2d9a6ea9c49a99ea7429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a817bf8623581a78d4a80b9fd507f6430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48064c805c4889b708057fe37854e2ad431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5e0990f2187a7ab4ef6d085650f2991432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e020b26bed4481f2d769eeff573047d433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af87bfa301ae2cb58fb41e3098b4fba1434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e18157a2088f131a15dbd625e816ff435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3799e35fe661c81115d67287fa0f25a436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8575df7036eba3a45eef08f6b1d32d8e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77627994b60f30f63254f697056fa9e3438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802e2dde0005f0add111fcf165f80dff439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/445d7520ba8ad46fa800275962cc22fb440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bb11b527e6959c39c7c4deec3b5fd8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261c313b7292b44ea228630d1f53c878442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7240823da4de78d411885c109642504e443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e79f150b541e5014d01104d32453057444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4602279aed4a125411f7ccc89d5e5c71445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90c764b82690f02ab93dc346c1b41e57446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f5e59877fee28fd19f76d2aad36e3447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e630d1f674d4c06ffcd5cc410044e3b448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd7582c4e4b386d3780a76a2a18becf449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/641889588a759a6cf469c3d3728a372e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b73d7cf652da5893fcb81cd540038451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ee2dae99d2c02f2720f25b75e935f9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97522936355b6780ac8767cae6a52a4b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff93b69b57eb0617bdc080323646a3a4454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a397205e883eb969fd16818dd16abe6455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d769c1c72c32c0fce1208a3781d9a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77425630bfc3dcfc0ac3cdf55c79376c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d44d30a1c5f0324cf83562282b2ca3458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2423b79fe05d4f3e6ece3c0ccc0361d3459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae71ad4cce49fc3ccdb85ec1ba0dddb2460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a5779fe1c7bd3dbf533d675497e4e0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0768142e1e889d088071555d3fa3610f462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b76f6effe3d8a475e46f71ac378fee463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84760eea871100a216d07eff9286774f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7123eef43f509f2772c46e55a02552465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7064a1f83f5b51069d21dcc3c119d813466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98db464b87e663b037d68261859b1b0467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0986641de70686e22f1a0a9a91762dae468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e51f8c47eaa31c437c7b5e3230c3d4d8469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882faad9039d5821a49152c248d79774470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe4b26a2cbfcbe371acb2b3cda4dde471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5326446691b06daf5c0310d126027204472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e5a8e40b823ff3604592c228d660a7473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbbc936f23a9cab08a80d049fc18972474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77eecdda229e3ddcbda6c4f77de62c3475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca0dbf1ae5b2cead103274f16cd98476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee28277ac4d16aec7f36f03d585296b8477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c811c02e3c2a707e3aa4a475091925cc478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b119b0f2040c48007d6369a2edbb49479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0454a053a19becf01196372af5b47763480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ebb2859d253a99af93f52c9c58c034f481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccaf61f469d16a5fc199121b665d655b482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05dc7f99ff576f0a89b547c48d9f2299483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39b03009f7d03d17c4a710c82d9b401484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4c58b592e8f76ea8a0e3033d837c74485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4b014c57857a0566788425a126b6d3486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9906802ac7bd8f52ed64eb9afdba9af487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882cd859a54085c8e66f4484a07abe29488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f018d463f204dd8ef8bf795fd1955d2b489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac9a0c2a86635a1bf5fbcaa5814c802490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60125c0a1d9b1f04ee461483a005d96491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13b6d19bc33ec0e248753f50ecb2174d492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecaacfde251b887ee8be2a7ec4becdb6493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6437c63204f60c860daace4edca6381494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae6e29d6ec2d556abd71927d8f21cd6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc61229d9bd7e3340a987fabe0c6f7dd496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b356b5eaff61e196c4374056863118497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e748eff81350e2fe252a5fc6d1ef4e0498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a1cc8be1af1896a393b4b9c4dd8ccc9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6adea38b4037efc6bc6b2cc61b7adc1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a3443dd76ea2e02b6abbf932a23a157501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74ae218c6277924dee25101325a1318f502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc957c124d496e483048623def22afc4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ae3e919710e90b7675ab41fc72b3a2504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd84fe90a9d493272351c71729be7340505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd545451f01efa977484a6c0022bcefa506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8dc361a072402c314076289e2e90b49507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f792dc765c5b4dd5cf8c9ab0a56447508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e06ab192ff03526748a9c2d3280fea509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56da8bdad3d74b96b45703dad250a4bb510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b354a755a3b74a49372275fca5fafa511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f0f7672ab79eae6cb2d115b97836d0512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4699f6290521b11c0a6af4de381d770d513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4e42a1df5800bb1dde5e98b38fbf6a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e8e24dd4e4a89a8826da57b94cba67515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eff3e54d323220a52930c3ac95627a5516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8a847e258b13d67e333da58bc1cf84517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004b3597b1d656b4985bc94f4e0c4618518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447eb5bad50fad27de87eeae2815f398519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d93ea65e8db547619df09c0305ac7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1277f18fc111d94ca8b83588ba442aa521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78c3ade337bb4a13272378f4c54f49ae522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/087848bd570291d5253a466bdc99fdc9523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ec791107c9c8ddafed2207097a5a8a524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53654566063391170fa113ae1d9b2b75525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d292ff5bb627e4101fcad26dbf1e90bc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffcd5a0d1eaca417bc2cd9d58012117a527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7445226227ebcbac53e15cffbee30b03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09924ba66ffd51691187227f58df764529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9622d52f2b19894bd5eb8058bf56f52530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ab44a3107017f1bd0364d38466c305531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32cef84e75e39fc382702d87d89bfefe532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cf381e37c07077368afec7444b0246b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4665a119e9a67dd615ff5e1a0e38b773534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319094c0ab17e5726e2eddf94469861b535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bdb9f29c41da4197c3638a070c868536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d453e7aa14d6baf1c360aedece855d8537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f37839e435867aab11f23efef82697538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf14f6d2617e9e74bc0326364b55ec0539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94453385b21e178586f0b6a91387651f540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f02a4d4378860d06cea6400f246e9e7541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fd002f2ea351887e75b861a7a5b0996542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b0f33a5530173a6574f2105f176249543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/374b7638126d1b8e94beb877cde604ec544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8888c2a6970a9babb2c92cced7643b39545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1237bddbd11298e682d863679d9778546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d2dfb19d39ad560aae4e08cf02345547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30ae690cd7efb6ae3cf349c97f9b874548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4630969592646f4a20fbf5726605cbf6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1fd81eaebb242ffb3a7fb484df6a621550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee614ee1598f740c68c1a1bcf186d680551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6140d7efee4e9a79943382f810e34b552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23a28852930900fc60013cf11fd295ac553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1726a3ee2ef2ebff10268ea7e0624b8a554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e714d326190650d1fe8a6be115091f8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260b8f69b52010322dd5573cb04b0bbd556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc3494fc10918ab3f96d685d491d02b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1b5621b2d99ca5f45affa29e374505558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7815488f854f5cc12b4e34f000d4b33559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0fcff1ee353ebc58a208488880dd89a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819aa700a24b43c9cb29ef0649ba6fc3561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8b7821ad2c5c2cfa48b6accfd9b5df562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78bff874ef57473d665f1bc1c99eb0b563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e672d91b3fdec1966c0ab9ace186120564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74da438b31b450d20c8a214ebd83b335565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37df5c0d477448b6a8c19225c4fdf4d4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50fbb64a46c090a57c79eda38ec31484567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/407b9100df9e738c1ca7d7135aab0300568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ba3f474a9559ae9c6ef3ee9eb3b2ed569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6ac039cc1707e9b12b91e4499089cea570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4168f51692c89a4426ef435b49202d80571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/091e3088192c97a992fbf4366466afe1572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191c16c8189c8fc5247be62a2a140ea7573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d41b9e260a232ccf7e02064a8b086f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b2e2d31dd71779254562f7da030c68575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4642fdcae89c708bee70cfa88a827c8c576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16de3368947504b327d7c87211a4ad5577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e98023f57b53a65ecb31691a7e630c578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a2b1682297c3ce6c4354b218f0ecdb579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c35381b03703a8fb894cff0aecefce9e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207add6f31b9b7630f12ef86e5fcd4b5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d797139410438d83a74753931a55dbe582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf85d3d7bf617746c750662cedaf129583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991977b4f9669cbc6e29d77cbe92bce2584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7101f30a0549afcceb110cf3ec21246e585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e7dbca18d70dcc369d8ed2e58f09fe586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1885817915529c17a2923ce88c63a6587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d72f0c1aaa84f73cea0a79c3bdfba939588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e7df92888687be8d8af64e6333a7e7589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4d08c11d7c8ac64185677ebde18395590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6b4b44342b38f64112f57fc10ed9e0591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043e681e18b7424c812df394139dc20e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10053981cd6c6377de335a2f76c8ccf9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08de99e01f2a6b1493fc6277f1b82d26594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ddf2c3021ecf77b3b3e9c1a64780182595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e6f44f03614fbe69b3baf4c43a8c77596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a0df53809badf15478f73a49af7faf6597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c152cdfb82b75a1c53a099bbd0dafc88598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3a0a0d1639646d70b5b1c251827fca599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32ba7739e454742ea46a82c4d4240bf600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e458e391f8bbbfa03adb1f4ac91728d601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a0174c5cd0043b12c9325f6d5b541e602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0282f31cba58800190b973c27a1d46a1603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99661c571f92ba75fc18bdff3bf86a604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/484141469305d80fe0fed15f64f976f5605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2936dc5e7436be2c5093a1e4a29929606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fd6c4c561072271cdcb7d1857f84e2607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7898ad663cf06648922356f8ddd566a7608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/670970fbe5c05c6c7f5a51c0ca8ec04a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a69df377b2a33d137fec2513eb6be7fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14c9de617b9232c27b80634bba8f53611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719d72d1ebf0f6b9ea980aef2f4be849612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9429dc87a2a98ec9c6319bee66594a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69704cf0c12dc3c5189acb0b3a68801614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b9be30878f9434ac4acaee92d1d6f4615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdab5403a7f18605785ab283d02c652a616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3776d7bf62108f323311387b5c3490b617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee2a61894a8d0a96691423ac0889286618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92baa2f1ccbc8bb31e4918e90f6e5550619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e7919e38828668e755905b5a6b7395620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9febc430cb801e852bc10d0d9541081621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f160b3fd01e950e45a73aa674fce8828622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548dfc6954d7a043ea796d02f4b307d5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dddf16952e4f4b813114f9c9cd6e598624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67bf692261ff65a89798fa06d00aa0c9625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f82e67dedf0b7da5567d45bd663660626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7022188abf25b074b4f2d3d566e3fa72627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166bf31c429d2831dd1b863f340195d2628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49095c75be75491ea9d54aff20f6043629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583345750c6f63948848d388b26eef83630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d58035107bbdb1a822ec5c6d4b1eb3b1631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdac77a86d033009c1ba7dd8e5dbf2632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb9ff56c392dce4833092ac189fc0a1633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8f87ce39c942fc9c6ae6951887c36e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7f39a32b444f4cadedc48cf1eab4e4635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e5e2597159b59387152ad197fbed2d636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d84413b97a6d0db93ac72e550050e38d637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486bc400e2e411a8366d9ffc5a3edd3d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fc5a38cac14ad9a5e8edccc849a3eaa639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf6a3ab22ca7dfdc6d96bcca2211ccc640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f72b289a3923523b62c7c0784beaab7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acfbf47ed8b16b4c36f4ee0e2018dc70642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41840e5be5cc46abf5c42d2c7607bf1d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e51c2abe7c66af747e23c0dc55c9bc644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f08925576efe6c5567647ced5e3534645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b36e3596e0e2e6f27878b6bc1ded7f9646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c0822164766b0618a0cc67203d9cd41647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9237bfdf04b7577ec0a423018469a095648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0570f61624c3aeeab46802d7f686361f649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/992245144275f50534ba51060f22f43f650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed30271105bd0641cf1299fdefdbff93651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1726e559489a107a5a1c1f46f8cf77652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a15085d1935914681f6b8e3bc7a05653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe6bd866844eb8fcf0d12e239ce0548654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956221c46f94881fc1aee00d20c175a655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc7e29a2d3a521de2c03d969e7c82fab656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3610ccf9b94d7db39cc0fd73436da03657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084d8af7627cffd320fd14ecc190540658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf7bc4e886da414b59981b46e0dc523659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e0db1ad874c6c3332ad2bfe8dd1ce8660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f808b07bec88aa1a5c4c756d6b66b905661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1827b45ca372407fd049e32953ea82662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf847a72704615e0c9e2a697ecb7401663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa62683b22b5a9b62262c685c012fb7664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a510a2033d8d29358eea3b0edda10569665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd5bed0a68146388e9a93696f97f15a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fccfcc28fc0a61d31d2f6c624f1a87667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f843b40d6d978d8bed9087c63849e6668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6534697eb0e83cfa4421c4505cdf2a68669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1808c9a49f7e540cb5b6ded89e79c29670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0319e601b1cfbbbfd7161ec46cc173c0671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25e7c85896c374b5a337161e8e379d672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a23c6ec492d8bf5efe71bb0e7e051f47673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e96262cf5af42d0d0bbb6cf99a907a1b674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d9d78f6d36c5c030686e2c8839d254d675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35a98a1af9bf532179f120fbc9c69f8676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/749fd4e12b7e958df21ff000ff3ebfad677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3a9662097131257908b31f4272c5c4678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b92839c939963593e029d4af4815543679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f322d465f449359c91539c5d3e786e1680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/511f8feb670db47dae2bee2d4be50cdb681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edac19fb1243b4ae47834df03c8b9ff682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15107a31ff4648baf977af49e0c2b824683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce09cfad1669013777e8e44e2e972380684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786909744fbe51d0b023d07366452bda685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b703c0b5a4e84925e838587d0c39aa686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74204d5f15c743ece7d68094cad17ea8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd504b9cdc9c34e00fc93ad63e0283a1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d8448b71f7e0b13e805ac764548151689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2e0ee0a712cba7d758614165bc60ee3690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cab2217e6e9971e368062e09fcd4b3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee03f61b36e2438f334b524cfeee25a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50787997747b3979555601e4515eed57693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96348d9a228d49cfb2b41116080c289694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a9a1b9daa4da2516cf2afa08cfb360695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2009428e02b449d40d9c505615ed201696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e45661d3e7c0a1ed2659b1e34f72a6ba697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6885a7f667f22e2877229b4bba431b9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c9d17a90662c947ff75bfa0f84f739699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a26319970f7b836c9c4ca8fb0ccf92700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7ef57cf3d9d8f7cbe81866a0da9c08a701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66d24f630bfde77e78538f27e8df250a702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6848fa4a5ac6b2b488a6ced24eedfd6c703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca25387afcf1ba1600759cabeac9a015704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d1fbee74a2b3b45afe3f5ece2f2f82705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba2e8a308a5af7910ee68fbdcb371f6706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688ab3f63fb6d3647a752f7ee6387bd1707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a066e5cd92a61cb362c8d0c2cd188361708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821d14fea70a02148a3f7e22d7009527709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad786da92c23ebafcf214c9382464da4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beb25ee7671d36a36fef6a6b6cf7df1d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d93d81f365e2ee4eb546079e26c3c09712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ce06f27f6a113f97332de6de74c73a713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe6afb2675894e33bf521f0005e977ec714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/525d3833c49d812f978b8d4dce343212715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be0b11bac046548ac4a5fa4cdca79d5716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a5dd3c54735b1fa532192b37bc536717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16ce91ed7823a3826f06a9f3190179f3718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a997f0be48f210ae6379a6e33c6c1994719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f866a93431226b5a66e821dc11d4b235720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6320b563762b59d288fa4b31017bba67721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594ff75cee9718fe0a9823270a0a80fd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/202a62387a71e670b1dcf1a9be7537c1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbfa58da8cc6369f90eb8d566ef1e9c0724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6078fe563071a3998141c988c08da5ff725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47d2da7013d97d56f32a71d3a541c54726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e7625abe752fb5b9c3e612dd6e6276727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e269815a6cf6b25e9e94c6a36c30e96728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91bfe76729a755fadca47d479503b4a729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9def7ddc21412d11d010f65e66bd1e4b730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efab6cffa2185424cd692976e9e4b019731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f2e82c951cf9783a7ff0f824834243732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e1c516a401e8646b8be633d49ce14e5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35db9d4f8f96791d17d40b22853432d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246478a86ee98a5440e0fa7fbc1d4362735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06da5c86b4f88155e5a8946505fba30736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e7f16c511769ecdcd76aeb3885000f737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d12006edbf550e39652cd997cad70738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5cda3ba2a67f65eb8d2e862ab319ac739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/543abe96220212e0077a7d89d759c7cc740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af1ce16ce9711314ae6edb75e2e4516741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1613e99346b99c4641a065aa348eb9e0742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506acb7fec9567e64171cdbc8b440873743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1635bfc2ded467343c0cd1f999f6b0b5744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd48f1d9140ca2e16198a75ea03e5910745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09dea9fd331f8cc5bd6478b19762bbba746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3799e40fa6c5ed3b35123dccbd2d705d747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e0ba92935241a4846863589192aec748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07128db0f10d319b999ff3e6cfdb1d2c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac951a0bf2961bf2384c78893d4d7db5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f50aca5585f966c757ef2edd1ea6ed751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/240eedf1d2b9e1da9cb31a7560adf410752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768ac6a2a2f0f4df422636b4dd490fb0753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65c0ab4b3a68c9cafe3494fc19866cd6754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e638d2750dc1d74a653893748f82e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14923d4b41fcce836ad107a828d3a458756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cb32b591303097da7dfda575a636acf757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d76b8ab0d0863dc5b779496b41bda0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84dc93158b37eea2fae0d54a01c76cb0759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac9dd62ac6b7e16890843e598e9ae2f1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc9f63c41608c2416a9ced6ef5b4b7dc2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398abf9837945e1587f4354365de9fd93.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee43e33f59e91d196f9d4765c8b9bb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb499727d8202d168774ab12c9abe8d15.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c21d4cb2c6a8b299c997eba789869ba6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35879597d075cf5958e1163f443fa6e7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2244ad2eaab8b8f83e4945624e93b9b8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd282c697c3e4aa1d4908936448085359.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf43d2c853e3e1bd7b9cf312e882ff710.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165d3d05be741cbe0a622ebe726ff4db11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c5755bfe5ab1fde7784f66ca7328a012.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70da47f24931431c0a4b4a497dcaa713.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b204a3abfe936e77e0315fd9454973f514.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e747d229a8399360329f60e2c30fad15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d219fc47eea34516e793d3c6911560016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973790598181bcfc2118c4cd462ffc417.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5187410023e9a37021db4b3021818cb518.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f12a0489ab207c721afa558d8dac56419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ccb6efcf3c319bd310cfe05890c43320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/384172cff62cdbfba3947493870a748821.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c7c671ca333426cdbefb8cc23d0efa22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7977e627f0d11408342fb6b6865e5d5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8197d00cfec02a16a1fcde10ca741e0b24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d869644c8b7e61971510d5c66b487525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209d3c92f050364f069dc8e432e9c9d526.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15e4780b9b4acacee5c0a2ac03894d1f27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bff4e2befec2a0038df376f4e4b2a4328.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b713bf4fc07c3c3082beeccb48755ba29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d29cc12f494a89552d2e3c7dfc358630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2627c53d75bc58a45c8526845e59e6c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c93066ca769dfb60f815c986951bbbc32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87197326a7ed0560cd6a72f88d47446233.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9079ca9208a94a9b87de2edef9121f5034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58698fdac07193a1a3bfc96402de8d2235.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9691222f750afef454a154dc727085fd36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1012b5ae9c1a42a861635a93d59b9f37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557d91a4d0b1f08e07f618113481aad038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2571e7694d6072277b8949c2288eaea639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45192e00e50c40460293520a244807ab40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763c3078aefbf89d84cdb8501c77382f41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e327d655dc7d7ba2ec2143dc7744eb0942.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5841c564aea7cf3b1196c4d83b1c456a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383d2fa338cf1c87ab7f33a1d307b5aa44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450d625977451250d03fa216662e285745.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0307031cf60d3653d0dead91c87bb2cd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad9a3f6f7a7eada4e0eddba82567f9347.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c45c53eda7b75f20dcd11d62779a6e848.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db00552d5bda7eb2f6a8b44ea544f73e49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba77c834b942e49ce1c622ee9c0ff0d50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54771986d72994a796c1544e0ffc7d3451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605c0512baab891e5c9875ebed46b1a152.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9d3123a46b4b3d0794617f58c442e5f53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06c896e03b4ba099093f34519a6774e54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cfc68669fda74a4ed7358b3d24d3aa055.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/272f5670aaaf1cb9092fb58ea54a9ed356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7744a04c534e947558a9933871dd1f3257.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274c73051db27ea67b1781cff783625458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d94d704923baf3f1ead5375b76bf859.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4210b582bd2d9183a3f2ffc390830860.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ca36fee3f314ddef6e209a7751ac1f61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9185f8f992c048e28063bbc0336b41f162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c125198bbf3975e499512b2afadd6d863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111dce6560747612d42c8a111d6e5b0264.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5590adf504eb4afe805480bdbc469e965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3967d87b7359169eaea8eeaf6482ed2d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cff6d1d5b91e28eccc79d1c9a3812e67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8d1bc67077f514a5af582143912b1a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/112b2bd28afc3b21e0bd8876c2a507db69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938122df84dff629d932e7c55e4487be70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7bc1e391fd0d2053339bcf284ff13671.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df8fb6c7e56da834c395947087849bd72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9e7fab9269be744ebb7ef112bb5a6fe73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d2a1e7c9fc3680be76e608009ec73374.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e806dae33afd4c3e2c42f2e41f8ddef775.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949401069fc7a688449e257077c8774376.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ad2a206822b29f766db22ddc8694b0e77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d85495f45e6f6586c5095eeb2e3e78478.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe3a865bae4411f70676de81a4f796979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d4cb20cb441b6cb69757ad5adae8c080.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993f56e49c5ca1a996cb137b12c1fadf81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86608712a770f53bcb25db92abad152482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292316af1233a26ff7a7cf7e1a95915783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765730e4d6a7fea7f69779195ee7739c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999ce171debe75f92fe8439abc50f4b485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89add72d06b89efbfa92e0b8be20d84286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d79ccdc5733b4538634bf32be3a5d4287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd2cca437a656416d3fe010ada30a0c288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acff1828e04c9a5a728b37cbd5adb9489.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb75266de015e72e88dd599b06b7d38390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2117558ad997b3e50994fb0b5510224591.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af307685174d138b0ed487a295a3b2792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9b62bfc03b4e7435ef9ee76a0278b93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/176d88c549d163758cae448bbfc57c9894.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d0e8bb7ad4959947c695f9aadd03f395.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a8738b616a614cad3b26590a928733e96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15fdbb8c4c4c9b5ed963d9b239dd694897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb1e08c68d918a36b28f8ac02df6e98798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40bd41463aa6d82ea7d111499710cd99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fea5a976f3fb0d0a08bf2c83dc4ab30100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6560d465b2eb51b1b8de99a6b7036511101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbf690846f16aa0c2812be70b3aff20102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34840249d44a3165bca3a12078f3523f103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c5061c88635e4908df78e42686a5fd104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6111b7c03e14e7c0e7cc64995bd867105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff01e09329320881f2219643fce8905d106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730c2d65c075a17ca533ce85a74edc09107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8758f3ea751997ea12512390918c15b108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e53d6f96cf939442dee0834c13b6e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7733e9122f9737eb0fcc9d0f791c7601110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453c2bf13b13881e241bda5ab2e9939d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ffb9c0f27957b60666007dd7d2ef32112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7e821163601094ce744b85e7c0de525113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af5c406d72827321f8b2cdc0e4de4ff2114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94111d683dc989749fed54ec40778c9115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65961836c6d2c9d9b17f034df1a599e8116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c8da5e7c15daa4002da474ede0718f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc65e0e8236a82af5e0a8c85f980f5e7118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d189cf3fb7b81fcf405b572777b2d10119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d29beab1b41edfe660f707ab4dfdf58120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42e751b57c49d697ffd6bbb983d1d85121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d73765c2308523684e67ba55af5341c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28147f7d4d59b474c7d19f15c9af2a9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3c3f3e19f5c72d96d16337406e8a84124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6fd71c012ab82f2ba8c55125de5f271125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24eaa5e49e90664c21505022b3d077126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4723af2bd4179524136b45805624b1f3127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8beeacd58cbd8477a41a3f35d94000ba128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0238199753b63e2535d6309560bd69129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4b62d90c67f140c2c7f573dabd7eea130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f42a83a5e3effeba9c0e9fb4b0d6724131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f30b40984551618338571085d1573eb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a37a4c3cd0fa8f984b38cd9b11f930133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f761a8f1e2b4575196d8de839037c65f134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b34104ec24d33933701bdd20b5ba69135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba15beaba57b4cb3b4147cf6dec9822136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4a7e0c5eab206576d40cab253643ff137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6583753ecfdc12b2783bb1279cf441138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b5a28e80c90fa495c79f048f2a58dc3139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b593943d19456a411b996a4bc6bb4c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea183dd933cdb4dd97ce15804bffccad141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7ce7d926b8279d4c17d732d660e1a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c438c9b49fbe685cfb8e3f10dc87fb0c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac526859ac06649bbc568a4cf5ad35a1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25de28fe466307809e846f86f58c9e3c145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd0d45f74e50d1e03f6bfbe7bd85f39146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db734408a6521f7bb0c70b24a0bd12147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65cfea4f3dbf332cfe45e47ed3a82550148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd190136759638dc7f804ce2eecbabf7149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b18c83ce5cc5fc540c8ad356a16c17150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a355824c5b4adcf1963916e1abb967151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c97fc66491bad287df53daba42d2d19152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7a7d4a3453101d6afca179eaa05ce1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad47b1032282269fd1c5e170b383d2c5154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3aa0dc393773081755778c3acc5cb8155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36297367be22981129185294e2b125e8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4c8e3d13db7157ac8461c176461864157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1215ec50fedef632acc41637a8067f92158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97e841776391dbb783a329e0bb240ca159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efc819049cd58d6680f684e7d98cedd0160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03bfdc4d85540a4cd9f2c8957403d06e161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/009137164c062a78ba42782b0ae8beae162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadf782679f1585f80b417c0bfc1d2c9163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88f95f44e183b68c7cca96fe7a38f2164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e3151b7346a20137fc12b1e831f603165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abae896c0bfd943ce13aee9be1f95ef166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f44dce4c390c0d55bc32ee1f70944e9167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd09c9fd02fbd663d342a1d83e88fa168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0ccb4803732bcae685ff7e07ac785e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b4495467c3ac46699b127b56e2f2d3170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b80ff959e6717c5c724f2bd744fca0171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07bf42632a825f84f2cfa9604d401aa172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697901f447d3971d94d10aba671f3be5173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7ac14dfcb94549fd01581c2f3858f2174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45169fda05121cdf557d7e2146a1840c175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026da76d26e58e8cd961ff65cd498acb176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1835c52155abcae82fbaebc94b802653177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bda80241365a80d28aa848ff77c410b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b01e9a6fafbe7042047185a844c0cd0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe53d5fbca01ff84494589969d6090c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3143e56dfd8aca731d68ee2f050e22181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e9c91ca10a0d06cd88bc0884880263182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a2647622958b8fcd769fd743a7813183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda1f90fe48a95a47e9c723afe412f41184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2db1388114ed43a1811d49b42cc2520185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d401a156616908ad73c2e24903483c7e186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cf8da463547eda71c4e414dbb2477c5187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc7453a700e3f9ee2b959cf57573a05188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e857486a5edf047528b0136fe024c310189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dafb7236bd3ba657841e078b1c3b4273190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91ed193c0237faea9dbe79ad3b651cf8191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaefa57dc753b79cd4ee88bf1f1ba924192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800a96ef70e47f8e860d52842de932b0193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce666f166ab803995e13756166cd8d1d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce023d877ed1c469f9e46b38a731c50195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a345d25b26a4d14c957c1b553b8639d1196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4968bd6179a1bc750ce13bb145273d2c197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c9ef942093d6df4eed60249adddfef198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb854a3dca2cfb052f4d3d2e97050da3199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd63decb736cbcb4b833a830477d1d2200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf9368952a29c5705a3398d436ea9d4201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/793e4c2e0526b7eb020024c016141058202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bfe04596c2d2e421282930478f1d807203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b2fdcc9c6931256b2636eb782a2026204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156350b005a2f2beba48b749a51314bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315bcc98c1182b2dc3e72a535914cccd206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed1abe792bd5123ad1ea6136510e4f03207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e397256974dbfd158a447e6b6f895cbc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f37458db15a1bc3d1caaa74914a29eb209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce857fa47102f5ba87935da8c7ac1724210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec84ae514bb6b3ef9b1fd0582ca300d211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a75f9787a25e8d89cf82784d44e6e4b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e6d66458b33f722c2de39a25189b46213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50aaae813f13a75ae9b1053d8780b14d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509ec3882cde28157e3c9f090dc68f27215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc13c2343661fbcd7271506fa283112e216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baebb6e8bf9d5df400992e447ff55b76217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3177c8470f1746f667cd261080254797218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a04e2a9fdb48d107bece557552ee293219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2978b267cc725a930b9a66eb6909fb75220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2655a0acfb4cdb172c3c675adc7d3601221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8078047d8492707cb390a3327406e3c222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef410ebf4371983c1dfb1216ad39eca223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc8d7ba9cb2bad7ad7fb97885d32687224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5898393bd5392e31829998c40bfbee225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e13b02f19ee1c242706f7529301aea5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d31a8b1c0b413c09d6c5f42c10411af3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2891c12b985127117a0d0628ca44ac5228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cab1c8c6cb6812c082f530c6476274ca229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654eb4e9af4d3770639597de620a95df230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0abfcd97f43e62acd2dd43f6ae8659b6231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec652dbead105cecec25a5d86425633232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83ea000272b874c41371d2a46f83c6b233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f39787b58aed871705fd16ba159292234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90af365b372a1d67a3e6c29deb5180e3235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93e89807faec9702ae833f4397bf37f236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82163dd33c94765d2d9946f0b25104f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e61fde802a81d884667cdf8ce24f8f238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d02582c03ed01d7ed448eb1c5f4834239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8005b367dc4957e9d87545ba7ed2dd240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6d4fb03a360c5ec536d4ef3cb2fd65241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cdd61040bd4570f53539b8d0d5b21c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a1b2379fcac37df2a2768e01b91aca3243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e7610258022f58679607871d4cb883244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1664e6090cd8f2be702a6702962e34245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/904142e49cc5bbb06622aa59cfd748c3246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d877655416ddd0abdecb6be7eb5b40e6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e96f97ef46493b1e5c3562110dcc231248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1f8c792f5b2817a14b5ca0bd5edce9249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e09886b66f85a022c5046998a927ce250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad32f2c1d5e18929a9475f6f890c45f4251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831355169c2ecdfeeb0d03460d6b3059252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a948a33e51ace13245b40c0ffbe7e666253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe33237d3302bff1cecd9ee3cfe032d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7386e8ddb58ff85ecd77bd3a82def679255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27cc9d03621aada2c9c1f48d314f2b1c256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d6d349e4db8857985237cfac54c70257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadfde307eb58d9755c059154533d3f6258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/263345dff2c0c6cd119145b00437c2fe259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bca09880df5905a2fc729f79701a2ce260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24333eefb5a78107cc6c9ca9ad4a544c261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff0aed676f55b59fcd9df6c8c967842262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a935c7be35b2fd278a574a439c55cc7263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baeb878d11c8b9054994f29e49797537264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e8ffd3f8a64778e92815886de61e74a265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adde8bdcc676bbb382e57bb93ffa47d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aacc14b3fdbf62353607abfe64f48729267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/841e2edb94a517641b5417de46217fd3268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c3d73cf0b521d2dc0809c5d450948269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dac3dd5ae8a35356ce9fcf39a9752648270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51d2456a92b10457ec74ca7e7def1627271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ae998257ca7841912d8ea47e56102272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7423791795c6a8548506342300c7475273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f02ff1d0895b800100714d39001a602274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe189ef861a475a8da6c39d012d0a7b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debcbb8ea05af0238f4084c4a3cecce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b0ce93fd7324a71bb731b02ab975ee277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798ede1e7afd4ffbd7a22ecb9365e379278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bbe1684b78052829cf807c543fb31e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75a8082211ea818b804a25d41da2e29280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8bf31b8fcab438d93f1face153a1626281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe43a21ef9bb642750d11a0941343ec282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0be64bc3ff067a8a414b9b2790dc93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a0895e2a0e4beba0e8b29ac90f88c8b284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e35bbe0a68f6b077b303ad2f0c32b242285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b6a89283e88319c162c008193533f0286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b607637ba7d832b62277606634bb799e287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615562341691ded0bc3ec644dadff8ec288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3f6b16bf7fb6ec9639fb7e84452d70289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d71a8bbb96d4985809250541baa14290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a57d6b1aad1b500e137da1ee5aac728291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cb9e8703edd2cf1613d40a545b1c72292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05fbf3370a96017e9ec82f99248ab38293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0550740a47185541a45fb44193ba8b294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddf156504ebf039cba243c63b5a1f38295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e4f1f3c5b300db78f555c47f2ee27b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf13027dd8373272cff223c322e3384297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddaa0cbcddbdd9f50c193254f6f62fdd298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72408e11a132bf069c703a1a922a6538299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72e3e7d763009d49aff71da8b5b39b1300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a388f944813e3a38bc1707cc9a7e31e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba343f100d1e3bab207f0e0133968af302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a2326c053e4357568be498f6149882303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55ee79bda12b163dc464ebd6f1c9e25304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d13c632021365928d387445241d9371305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2fe8452c481edf1a63ddffd467cd03306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fcbc14902fb741c99a055ec1d14ad9307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d85b6ebc85e67df46e098eeccc2c39308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c1d97234372bbedd52f85d6fd3c4e05309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33c4a10b3e5565471632b13203f1fd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb57c05254754ef5488165c4366392311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198602b4a247864485fa54f73ca179d5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bf12485047877ebc66bd62af6d67aa313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4758b31c8f7a25871960153edd0202e1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82ce1f8fc874693e10156767ca1c190f315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6edb0f7860612a73f14890a070374e60316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2f0009cf7672adb57159ec0870d8b317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b345a086270d508252fe70536824e01f318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b561bdf7d402b65a76e6b810b318ae8319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157087b693f5ae33cc9f9215c25e4d73320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a83606cd80777d40a5962d1b49d97a1b321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6473b252c9a6bdc3121de54d37aa32c7322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd12268d37f7a3079f2dd9e7bc91d537323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f84b4ec718815783208799fe5e723c324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2eb2766bd34c57c32094561f96d1d2325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77f71c2c53c1e3e5565857901b6de58326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0580b72790653c9eea2ecf5ed2a314e5327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981fcae37783e7c0e79ef43e58671639328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80dd1b946a94197588b04c1e318a3e30329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566bb55fd5833ed38e1ad1769df25167330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f7597ff7673c9364bca726d4be7cf08331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3c0ee646ccc84fe5184f8855147a7d332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86060d5a8a9e2ff06916094e33365c88333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271eb15a4040ae6fc2f4bd936f776e5a334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f64b567ca3d60db17ffac34e82fdfb7e335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1768c3b426af0cfea879b76a602fa095336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce6bdd2009f4113d86eedd8f26c4293337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a787c91b6f7acea07119ec6299df777e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23901c19b18b9f226bf8263702078334339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df774851876d001da3b2e7ca7d38f530340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35a362dc641e1b0d7a0e6cdbd4822162341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41283996db4c70ce3c5f60bed706019b342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39b06650995dd9f0f6f8d3eb65d65aa343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e25e63c27745fefeb5bb57e0b9e4e67344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de788dd6e0ed29e1a0b22aacb6a4a400345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c980c5654c3022948d76a8173b43a8e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d6d38045beb4afdb6d2d8274920aeb9347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12593815de425f72a47b5b7862826685348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe8d7d4bff8099d0d23eae241b20a2a349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a3ac682ecbc16ef088bfdfb41ae9c9350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efa9c607033cf824dd1d59f9311822d5351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7760652e2436cfaa227747788883e44352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bdaa9a6125c378282de0df83f6c94aa353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeca6a8c9c22583333b9c9fd572b264b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b8a7147ec6602fc2be0b2464e25902355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bd8e37c4e550e4a5a23b4f310383714356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54391b669cdba4824df5a8e1aa1ad807357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ec79c4a00b5df77e3642e9510f2082c358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b9f095c4f7ae5a18360e9584652587359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f24d5e37f11ce25eae20fe29efd55d360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec7157e66e702a4920c68e739a7f0c6361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7c34fa87a36cdd0cf07f69c0b58303362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba479ec84a927d07bfac94fb970725b2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39434eadbe440b4d129693d43522de72364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be36685069350da7d539e823838701f365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a36de9e61e954c40371c4aabbf53a64366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b8e9a52c0d69a2812f3cf91668e42a367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/243051edf37b70a46cc88c1fb864b8a5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef8101420052819b77c9ca63237b454369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e183aa3d4a907dd9fa0479f1a06ec20c370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11387a39c7964ab175d1224fdac27f14371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5ee4baf534378b0600561561c45910372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dcb5026ba43b4ba680e62c6f67e106373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13e612f635974cb82904c7c1d02662cd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87b95bfce9b3281487e81401fefc42c6375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feef3a42e1cd0b810cc5bb344c5bd9e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef4429909367139d52bb5a3b85b6b54377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3105fc5dcbb46cd967164503db313e64378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b293d5634adb659efe5f61be180ebab9379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab32e5f8794374dd435874d26f9d403380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cefc397646ac29fac75b0929d74529381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/436fe288e9981bee763cbfaaa3e812fc382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1db243466713f4383dad75d1c5b73c383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c0e973e797c1db3bc95b2fd9dd9bb9384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0184d2a4f2a6224f9ec23a276faad3d385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9076201d30da5afd46274a0bc313d3a4386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab7840d7dd06a7578951c11fbe8f2d8387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0edb63514cab4f6a427ef7594b6513e388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34bd0fb43c19458f7f089b0953cdae5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac32736141cbbc423840a731f801f8e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918a00f031633b365aa6e8b2e799eb88391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ebb4cfc9834c39135361567afb8a7fa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a70b81e6623f9031519b4b8654106868393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35dbe342961a84bca184a276b893b4de394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c483c0ab9f0080c8cf5618c2bbf00b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f6d7afad17142961d16c2e0521aeb6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/785201756672a137273f4a58ff9c50a0397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d430ccee70bb043b49ad293606aad5398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fad7cc046e0e0972e7299fa53d422de399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e12e3b3a3449117215463c125186aa400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c413f4d6bc122f4d55a635eb62b09d6401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111d4cfbf62e230968bf1f412f5e172b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3679ff8252d9d627ed06d34362bbaf10403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffab1a12451edefe5189c6bd8d9d0b6f404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbc7101ac083af172caafce2a55d38a0405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2538f653cb94cb53b20d85539ce20ef406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ceff748748022d7bb23f45402ed6a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd3e3f0375e49afc0a7a425daed77bd408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb39540f68df0c52eb8dacf6c2877a1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef76cc0e61c313c10b5431f7ac39b885410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cbf75a9df6491389047ac160191b3d411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153e0fddc4d7bf6ec98e62f64a9c2474412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9d8c1e9753b7f3d81643ba5caf886b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e38e2e0d47375a9d10567ff9c1086a414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d423953b6bc9e805117640ad425c274415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a22b11996aaa00272ea7ac94a3677f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b231cb97c04a2ba8eb08b3b22c200b43417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caca309f6352c10346106af7f294b0b8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca06f51be63b209cbd5bc41a339f05d0419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d627dc4a66ec7e0313a0fcbb350914bb420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48704508b348a85a72ed6d2b9fbd5148421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb18c869c3e64352bf1e2af0259675c422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4ceefb22464ffdb3b13556bd181dd423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cccae754315c955844744736f5029e4a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f567558a3027c75ca6f72dfa72677ff425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c2677cd52f89329f807c0130cd0175426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34d562b962a055aa35d21b496ce51b5427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b2fb195dcecd3d71435d17d38a4de1428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dd83a827cdebcc3f19343ebeb8eb1ea429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac4738f9927644325c0c56809d952d3430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862e56148d5c2dc5c915a71101a38a6e431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5caebfbdaebe1fc8005628afd9731fd432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012e9635b8d6102ce75c858b8de632fa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95c590bfd8313b8c437983a870e4a6434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b370c10a0789f19175d89ca8679ba4ad435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ea35dd5e082186e538c02d49b2e8025436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e8509bde640ed1a6fb1fae4ecfd7bfc437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e70497f54c0cb2292f8af1a7cb4f2ea438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e4679bd94d6c21aac8721a9c97560439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ca1c88303a2187b07b35e2afaf32b8440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade23bba5b093f14ddada5d5ea280cc5441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29af004b2ffa5c73beac3165e7a22f14442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804aff3c7adfa8b064d2caeec10b8c22443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3119473c1051de4d6752414ffc5a32444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b863c2fbe024908dd1615816d1150371445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d711567d3054bc89583d40a351be687446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08aef75f6e5add345aaa82cae25576dd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f158e6eddd9ad9ffd9c001d84cf4ec75448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4cb815d3fbe73856232c7d2696e7307449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df929f2f35ebc81c111fb49dae94df8450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21ec0eae57503cfe087b2af4fe499c5451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a6952d479379ffd6b1ed0bdb1974ec452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9e61af22cbdbf49523b224b02e296d453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7225597f889d7d87ba70e60342710865454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3fac77427070de65fda04e006429488455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6f893978de5919630fbdc143ad78a6456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e4d29d23393222ebb7c2751b846eda457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c7b0079806022d371481d5584029b55458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/193035b435e21ce50e675d1d116828a7459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8173153389d7f4e7aea10f1166149460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e316040c3957678747c377d34bb01b461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cd30604ed3d9d84b638597b2f3563a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c091de9cc7d1394117c7c53515653cd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022d770011d44423df5df16ad518cf55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4748075f19587bdf4bf84fdd3935dfda465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/875a99a3cc6a57ea689c5afd065060bf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26db6b9b8d9159e79ef22937437d589467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58fd0741abaf17e0bc9d860a21f85745468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5452bab2712ee4d64c6ac8ff6b4aed4c469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d88cd8bb86b48c21b66cb90357b181c470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aceb01d41fc4a0f4efb0facbdf98fda471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873ce5edcbe050d664fbe4e57c82178472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53dff477c2c84d2321cc18fb53e055f5473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57926fdb23f3ce9e83c5992c85b2fef3474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5742f74fd33d716e1c9865c94dc49f22475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64297c13de92f9c19e6968e9e9cd1f5e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab6c701c4abaf8f9a75bf6d5103c3c7477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc82db8dbff134373078addbbcf878e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4418ccff49584b21a0b2ee615f0d32e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266da0faddc3e7a1f6d0c0077f2b7fb3480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96771ca1595ea909439168f0d2a8ac38481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731405bad1a1d934778c6aba2114b07482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf038883a4e6194a55c83af0464d1d0c483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ee22d5d61aac72a5982ae96341acd8484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb32019add73a7afb8ea714ec953748485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ccdf99f14c14aa84723b09ff004d46486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fefd547c5fd75601f2e560737369b17487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717f54e7e116e94146b9286d36e4a82e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a53d878da4dd061d94da435d760351489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6c724d71fcd6149d70ad7dd2f6b7610490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0085751351fba3420475ffc817fb486491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77efcfe714369df470219edb1d926394492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03332dfc68e86e282ce04c1c1a538a7f493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d28dbb2378a5b19da855edf582ce28494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd935d20583e1da361134d1f42fd4bf6495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd68494efff332ded0193796bfa5221d496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3671d05a17b9e2e40d42d536b9c4a07e497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993b6e20944606c82c474ac08fa7d82e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b580c32f8305645e9f81cd5962e83a7b499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee27361e3493d754fedcb6a140f42074500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71d4cbd6ba8c8afbc8154312185218c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09cad88c51b8aa1fb7bbcd9277be014502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e3b0b9fb7a8d72586d751c2a268483503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b087f3e12d3e3a32dd07bad70eac57504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10772a238684c8febbb844f22a1d1265505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc0222f4093db2aed59f300289d78f2506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1cef4c7a6101b8d8aa2cbd5a0c8dd2b507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44eff62a1dd6b9a829ff6981d5c92ecc508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b10f11ecec77d35a442ea826f85f6c7509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb1d8f6181be8eeb1da6e020b8d8a58510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0cc46aff17e037f1b87c725d67e316511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09ff1957dd3bfebbf7eb19087fcc503512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23341d118400fe9545b12887e23ad6ec513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8afc853074588b8ca233abe37685b4b8514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77e9f87a862a493e0947357179d5c74e515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840a9cc9b555301856529ca7444d2c2f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3138869ad652c9ba98fdaa76614981af517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73b637b6a0abc458534cecf8010c1bca518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489ab146d985599232267626d1693171519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab03d375e20536bb4af135f5704dda520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2810a9bbce404a83e516738a721683d521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e60b76655ea691fd09d13585011380522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81d723145fb58e5d829ee1b9b2e1860d523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24271cd8353bfd0f8eeea692d3e241524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88076df2a6c9f387dbed070ebcf06608525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaa35e3aa5390d2a44ce1dacd9446b41526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e27bbdd3f7ae170cb21f45ef54242ee527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e399247c996e4f38c14dc2d3f363a03528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac05611ade91659611059a497fae075d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/141b4b32517c4eeb38eb13c9e2df0107530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be19bbe7b3f544011efcebb866992a40531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64106a087ecb6abf765602f601e649b532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352ce1908f9a70bbc94d9d178cf7be15533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6043da20bfb9f72e977037a07e98c8534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c29db31bf53a5a1918c4ec34541200535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c4a8e55f010ed6a8c9530133d6f0587536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863097e8752b47aa20330739f7bf6769537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ba76eb05a243de85a47ff1864b7448538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b156e92c08abdd83e3a50c05eba6c0d2539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90117fa01b46984ebda92054fb9c7589540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6971cd00047b9586ecfba6573fc3847f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6f84a15d023006e1a376d2f93c4c2542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22b585cd88456962420b2ef827e3a82a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ac47c659297d36da4c972e4b65c3c6544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87762e97f11b0457fd9eef8311e5443b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39ab49645f1111eee2e9f7e6fb6625b5546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c77ec51f1b47cda0f85a25f33ece331547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/747755ba8d2aead7adbe3cb1baf7eb9d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e9be98ca5585010d13dad0aee307fd549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f447fe3fb5e696458609e6f608a00cd550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59360e6111e288fa76bcb95265744d14551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a137b7a2f5234f0ac0be67d741afb3f6552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/658450e8d96916ece91d440f198a37dc553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e675eb454f337f7d1d7f502f7a80d7b554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d86e4b13472b0d05375c006bd9ea016555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2dd7a5ff2b4af800249f0c7656fa4ab556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cad2526bd39a03ec725a9417fa9ca41557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07c68806f9de65bbf82e00f210468a17558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4aa03ce303412be4404bf1718995ba559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310c981e7e5e39732e16941be306d763560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fb565374b5ece45ab2eef06f19e6bc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49f18a5681f61e91a841c46ba9be6ee562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3019ea76a576a5a3b225aef16fbf039563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18bf95201caeffc05b26fa825ba86ae6564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16c6e1e145bca601255cd94f04c0da22565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328934fdf3dcc1cfefa7b77452968209566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b779777d779a89503b1ec514c783549567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0df93e8962e9ec4a28d632e4fa84a77568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3000a540e2f8a4930cebf7804636587e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25b58d7455147d8bf8d6c1bd884d810c570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a913a42d34a1545100138e7b427c13c571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92dedf327dfa56e6fb085884a713b757572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6ce38145af3fa697d1466725d5ad84573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e9d62c73e0b0c1e1ef885a19d9d168574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973959a6eb10f10129387c70c2770f2d575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a3996af67637b8c778980e4e939e89576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a8509a1c63bcfd29327ccac6fdb6776577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fe1d751a1b3b2dcbd99c01c80c7f6578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0083262998830646fcf1ab7c36b8f9579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0018adfbe0a1a507caca0e9e6fcb90a2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8f7f5032d6d4e94949b8664a967c31581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6ed7baf89ac9c9bc01e0e7965af473582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91052f5b4e6a5de7dd069e816757bb0583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82abe3135484319c09ab77e67b14407c584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe9dfef01aab82a66bd8fce97a7d5273585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b4cdd2475bf5902d74a22aba0ca5af586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e716196309d490688e9c1084b8e123a587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047b969a0c545e6fdbbcfe3a0925a452588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad4a7f6eba5686ffc33d851a36e24d4589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e095a6e3dd2ac10fdd7e5f5ed377cbf590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1c353a4a20c5c9c48b7aff7fd0051b591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f570d27657a00344e64bca0832ef235592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b8fcf6ef21a36741653d14622879c8593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b90b7af6e85b7f23747a49a9a3436c53594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fa5c85b4235fdb6d620a5312bdbbd76595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d3b5c8c3802d4ce97e7fc5cec0e1fb596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4126738f41857395d4b0926fed3fc2b597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c10e80ebe3690386b6947bb0566fa96598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a670caacbb76e9d0dbd2a59968dc134599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ef6b5fca69907b6c8919c368a56758600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f07772a7bc64b0feae7d684032a601f601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fec9d12d50d418bcf7f2466018be4c602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3bc38c18a88ad6cb7efd7b2d595aca9603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828f727d080cb11f9922d71bf7597895604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e129dec6f412057ec466788e0189c46605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0449059f2450e072585836b4ef26517606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d393f60924fe91987aefe54c4933ee3607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af487b181e1d4f43338bd42467886a66608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85c61fe31374d8a35651304cbefbf0609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bf7450af070fe553426ee4276aea9610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b0a3ee0dd2070ca2e6b7e12ad8e700c611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccff2a5ca19da7d93c971f849f13ed1c612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b531745523ab02e7e193fa80089db68d613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267f24c8687dd50b3bf1c1c9f907e8a6614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e70abb77a9bd28518943931f952041d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655d4b6ef7417040e5692eaeb2f6f1c3616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5477d3e6e506736d873dafef33c1cdcd617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7313a2987acaa34f8afbd46ad5546f4a618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20c9fe66723bd542f9552504167f1c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c217f3ce276d50864fab75accb27523620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18af81a13474bf068ba040735a0c6ec5621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee0a3d36263632374d72c219b7e439d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f32e1e5638ec158db3eaf97b17d50051623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8e3b255212e104234a91182ca69c1b624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef988cafaf9bec7086bc88b57cca7426625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc3219ede002787fe60609068ce80f0626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc32f5e0cc749e6f718457f53982fe92627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e4eee3a339c77330450a81bbfcfdb628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07a0e9e446b35d52f296519b6060571b629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d941e5fbbf51790f1edeaee32696d0630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d150143df829d66e23c524f514ce3d69631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082dc41a83d5c470f54fad63f1e0ec0c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda1382e0b779b4f650d31758072bd59633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa3df68c64b6103516b6bcf97372c458634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b35b553d7a243f5a335422a319192b90635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5bd1931261d86748754fe680e3cd18c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301f008f2a63ea7d8aa72af4e52fc042637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c3b64ba3c25cda4d0e14adb6a2cf95638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79568f8650cfc5799f6afd2e0ef307af639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47a08d8a14e36ee09c35141b2cf5e23640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513358e43a2f05dd7ab5fdee70a3608e641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89cf664a6707bb4184ea3da5be88083b642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b895223f22495e264efff5795364737a643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80ce318c48afe68902fec36de0441f1644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be7077e2c22b388a0d01183bb8505ee645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3755e8b3d35739c604d5a82bb7e173646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf7546b2f0a40ae380e277912eee23e647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef256334cb56dfdbfd39d53a1baca10648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09f5c86ac60f99e5674e4bb0e647fecb649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7026e5c5d87f6c49e216c9e7f5b50fa4650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd14e35fc3a1a7d324ae65667c78381f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c288c2c9822a165071e773a0e600e7652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5db49eaf1bf6c473344a6334d5be88ae653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/668f8f363c27c86abe6a094e83a5415b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21607c0a6ccc10b344f0c8866906ccf6655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85d599067f9f092984865232c377ba5a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95715851d91725c5017483bbad9421c0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e3304a45b2ec66105f016c95482039658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd43fb0e13c287b25c3e3f32759b1632659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c400569ab27414ac127744033d4c111c660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62df8584af198580c3418ce4431f7631661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d425f98d46931ce3af45137c9da39589662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586e58061b001d1e7c3aa52605392d8c663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a85e3e5cec0de863b74ced8f9c96db9664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd27084ca30d5844bd028963a469969665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db0639ea3b4731aeca3020c3c2572129666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddbb6b3f0cd93012d4cd4ea54c70361667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb14a9b968978519617ad12d59a6d00668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b54fe1ad15e1ca064bc3faea689bdeee669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c9d0097cc158acc3bf967fe4fc7dd97670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ad7224bcd6d71c3c03ae1759527f30671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cefc018d3dda08f01a5c9658c013128672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4f46b5808003162a325587ba45380f673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41e2f63b8350d595088a5473a80043e3674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458d90307f1f04261602e653dca8a4f7675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d2a5a1f2ac23bdef01db10fda1afd5676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47974ebb39c449ff0a82a37826a83a5a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6dd60e9ffa28343cdd49b4e563249e2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c0cdb85ba056ba36352bd21243ad174679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bab67b3ed62dd363e050e9d10d5c673680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08c4a4362c788d96e3b5a211d1f6698b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074bc31e52467dc3dc64abb1e21bba1682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb9d5f1740653dcc064d8d357f2687f683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1383ab3d88c3868d1a5a65069189651c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e121dcb13a110a89692ea7d55375e0d685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/081eb67a923a46bd7ef3ee28351a5323686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c573e5fabc6f761d8c0415dcf41c1581687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50ae1ac94f90befcfd8e6649800db2c6688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d67b235678be4ebc18c0c846b0082326689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c1492b9676f3f4c347977248ef551f690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491ef630357013501ff1145a2c3fd996691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f8ebd4fd68501a79390d805b932f566692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2438fb8861c7eec29f387629c745f10693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c48a42293ebd893b0bf418fd94649707694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12c2cd82ffbfe543c539b6fab8337e56695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1913878026a3a5d686eba227af9d4754696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6deedd33997e1313417e08ae226f41697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd5fa9578d540985952da3fed058c4a698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7144d1fca991f4561b47bfee35e465699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b1454382a89fae364ff23bc9e873e700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8b52721133e43cb41afe972faded37701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4c93d48847ed328521ecc405953bc6f702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466454263374c156404a4fbcd8d47957703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb99f32212f3639c1d2dd8277a5bc36b704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28281d5254c0f5da5318fc8fac4ff24f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2943fc63418d85688af87c27da5c5c706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d21a8f77e593d46dc22e1d0550e3edf707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0858026003dd453aafd6dcee1e8d810f708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b90b1f3246b2657a9b9746404b23dd5709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9ffec61ea9e4b5703ad352111fc6b4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e270aae650879c42e816ee6412409c9711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfcb91627aff95e239b84231753a85712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e479e49da05fd68d6b8a30fcc759821713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95444235f475e41e5d8a162fbb9c7d6d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b7ac31cbab5b91fa1763ab16787a79715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc57ee1c297b772337faa8540ca7bb1716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4a4e5a34dffeebb45e674a16fa009a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/508202a1c02a2cb5f173771dca9fc663718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9acc2a510ff097e899c9c2a4a5bd722719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf49099b6ede6af878cf7ca8995c0628720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55c6c16bc02fe12499d034e751a6de8d721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdd661b70553351afd6484952f9ebf8722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/664dfd34159be0195fb88b03bbd4575c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1b2083ae916e986651dabbe765c1162724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c205e7636d5cf58a74452d50e655e7f5725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fdcc40d2ef8c1cb36ec7aa95c491377726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f06ad599c198759a307096b50ce1f91727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d371aa5a96c94f0c866776518e86ec728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ab8f6a8d4d5c55a9e42019ce4f21b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc0762c639de8918e9208e35db4c408a730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bec48c7e3be2ae477a57135f29ac971731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699fcbfbe3e94c39d3c07e1996f6b694732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1f84057eb9e6676bda50e9731ce64c733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a5ad252366b46e8bbf961fadaf1c9d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b2d94d89d779c11c2300a85974b97c735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d60eadace699187ed57a51cc69171be7736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9d6668c5cd7a3327cae4a7dfdc90a1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1089d1910658762061969e20d510fdbb738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4dca18867a3b80db485a9bb5b5a0a4d739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c0cf54ff4ce1466aaef268183863803740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ddb569ee88ab458f97a5e81c4d6a36741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c512fd436d38027377487046183d8e742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a87d4d97c62b2dd00d3d3cfe904b82743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e16e7b1d53cb96f0dae5af1e186b733744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a99dfeb421fcc15402a42425b169c5745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe771aed1b16613bff4071185878985a746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496cba5440cb98eed1f9dcae268c99fc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7d60a9c4614478d3226a99df829ad0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/420868dcc6f0e0e138cbd7e4e654d623749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d00b220d4a682d6fe6f1c92cec0891750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc09b18d5c7cec66758022cd608ee3c2751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71acd2f321e2efdabac375fff170839f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7a5903b08b037cff94af82b9218ed8753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f8d7cfd68540fa585ee4d586a7aa3754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af49400246578280412983297e5d99bf755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca9787de18065543cd685cf3f52c897756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36bcb2a1dc22bbf809577cc7741ac36c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2008f033bf7a8caec0886d4bcd0f1036758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297e1ae075afd94589d9832d3847315a759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>