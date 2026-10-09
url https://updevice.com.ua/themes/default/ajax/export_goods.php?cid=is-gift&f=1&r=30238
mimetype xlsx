--- v0 (2026-10-08)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bfbed39b0f0c39158c1e8fd814de0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3728ee688159c52dde5cce9bb5fbf62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd18be4914426f114226c5ec0961c963.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1783cebf1c66d1bbb8b3b5a71ee216d44.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da5a5de9cf73b4cb9c22dab2d4875ef55.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3535ebdced3f1b3d3a8a2852c4a2b56.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/245491e1444cd51d52023d436e7ee0e67.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452f4a9ad7b2cc08faa2905b35027bf08.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf2b15fd30b6601c1af5b701a6eb5069.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a30bdd103a719047b3f9afd5e8c0b60c10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee60d1399afd13c1fe1896a7554a731a11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6145626831b56511fda4bde0bd410b7c12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cb72698f65519c67d8999913be6fc413.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34dc1794d36a40aa59cd1bd71de3060e14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a63945dea0ea7b82e1d035781717b9515.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91e731a22c04e2484b697b05f23fc51016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16a47106aba365f500d98dedfa396e0a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ffc98a25aadf193c6bce08396f59ef918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef99975b0175c2fdd3171130e88952dd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67e6747bd7bede80a776db55caf00c7020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/228cebac517db03aa56b9511ab067c6621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55bc4dc6d13f2431a25936b00c82b7122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e537a280b428a2f2c929752f4964e423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/633189cde3de138c1783d3dd45194da224.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ebd4e82930e5e76a7611307bbbe8f2825.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393759d62e38a7d440ce42583965f99226.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accc016f4a633cb096bcbbed1339900927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22bc04308a2dbd746bc9e0e8628c9e128.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc688aa19ae307c0beb02daa51a0949f29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a29b3886cc1a86b9a1363223e4ab8330.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61b7a78dc541dbc14c4140ff6c13b2d331.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f14010fac8c3585664cc5887c0881e4e32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/241205f7fd4f70a7f75a3bf627857ff133.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/963d8e29c0ac543d1533860e28f641b834.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78005b65b1e91ca6250068f8aa2801bc35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8a64ea26a8c2a2db063381ca89b7236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c10f825abcd496e9d9acb73f33196837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3d31c5ac0261d1d8606da6d32c3cdbb38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b821ca371ef1d7d65b5e0a8ff87ce839.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eee3c1ad2ab29c50a4d148875f89b80040.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1647a8ea834c25c48d6694cb0444f3c641.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298c666c2d553a79f9638fb1af30683742.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fd5baf7c6d5faae39070b739493f71a43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b2da9c0dc184ab48bbb0126596ac73944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304bc75504fc2a9927d115645a53e85045.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8642e50363609031eb3cfc8d6e2b1d946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/910bf21c985cb27367e90031f430ed0e47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14c69541a98b77d97c710a71f9633ccb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cce73817ebef8e1282461b4869468b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a72e0c5764f1c175afc7772759141850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bbf0a7611577c8e08e4ef893407bc1c51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd47f28fc322f9cfc82d3b5523b04c952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c96cc5631f15d91de53704440ebd02653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbfecf6a403b2edfc18a8a85584c30454.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6dab7dbb49c42eb492979b9314e27f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c846efbadf2e9daa70d02eb42f75056.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f412a9417465e7b0be0a0078abfc153c57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13d65e54add3a9b5757e67890914a3258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8d9c3a80e7f28a5567625eaeb43c3b59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61042b4c60b3a54c46afea9568e29c9c60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff252c7d35aea2af9901e8263911986261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3653311a5fce7b23f2f4da805283a962.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3669326928e1392ccc9cdd18c27c3fc763.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c467fa8a41c5f8c653ce2a8c73df2b3a64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c5c14a51809170f52176506976d56765.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b276da3e2f525d8eafe399c20b5c053b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a7410ce89cac0eb32042959bf7df6f867.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eca0244bfb1c9284d183ca89e499e6b568.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da05a77fb51a18a78bdf8b14e1800a169.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc82ff1fdbeea5d31f689f77a0c6317370.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0697380fdc8a708f8dbbfe55a51dfc71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd46e192dc4b9911b06d16e5f92ac85272.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba1c8234e4e8c3c74af36fce2661db373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8383092349b360ed84916955b788e974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e53794b8ba752664c802c661c04b976075.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07410f275311e6e74dbb6f69a5e7c02076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b7cf9a5bb788b769945b6f3cb7354777.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d547815656c5d6b8e65a3dff46ec615278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4da0c22752cc406276e635435a419779.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960865a1756a0729a2515a11579becbe80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67308950eb7ea20648ab80db1735d9a681.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d93d1b0d1c2b386858f1036ffb126682.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8d19d4d5f02b7647885521a518bcd8f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d711d9fe83835011bc0d26dc3109d0a84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c43239a5aa6b650b45defde902789df885.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c0b3e783c15a4169c8f66755dc6ce386.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e7bb93a3181881404ad93b451a573e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82bbf578aba940c507b4d5902ffad8a388.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780402052fc24e7883def3e2c45b28ef89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccba59767b2295291c6fddad53daa0e390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13f8f8e53f2dbf82be569d8eb34d633b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da459c15894975fa24e5ca7dfc61b0ce92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cf3392b566258ea3065f7dccadbae393.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdd6c1cc9d198e3b674da2bedf3013a94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f35cb045d773c50bef638c8f1acfdfc195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dc7455d5295f552a56fb46b6df71c496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7143387165783121240dcc5a0bb7f16a97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656c1e70c60607f1ea9f4a193fb0bea498.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc33c981656e20893118f881a8b2c1bf99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b8cb685ad4f544e03573f37f4c107f100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9133fd583b90eaaa3beee50a31c8f09b101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9dad4437741b05d4945121022c0bcc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82c9639c19a38141dc50574a9bf7148103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfacb28d3597afb265818bc85656da03104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade930bf71fe2973956761bc0c422c90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bf1a7e95c7c763897921545178ed7106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74d7915dbafe371c8eb6e934007e2f50107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cacebd9d69ea15fdd745a2b98a3ad511108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32038b5b6c3be58319d520d238c55dd4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86c7d6ba30c7a0683c9ce65b44c6a5d0110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d29563521d84c9437329a676f7eef0111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63e3e39e8a991390c50c9da5243bfbab112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e15b1f461b5442820e430a229eccd8113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e373b8dcf2f13462e9aae7640f448587114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40158fddb11278f41165752dad7e58d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2354333af124ef3980e156ca12154a116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563cef0d87cf9ec0222f585ffcc63c1a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c066568a57ca9470c76e0c95fe2b516d118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1bd393f513d1a6e233031ffbd6cf7d4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3378755c4bc7103f70dae1111b163788120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a847e1c87ce8725ec820ce316b0b1651121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f88cef4b467c221a323000cd67a7e9122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5b13eb5f7e57b3684755c519f849a6123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7488ee064afa2f5b33f6b2080193dd6f124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e6447368d42e6f3795812bff8abe2b125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771dfb85947d3515b5b23d83bc47a1ec126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70dfb6880fe1188085b415fa58d0dd68127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3767603bf6805e60d830850eaef8dc62128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc987d5c66f7e02ee70faf1c742404b129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8eaa2cd11d29edafc2be4e8d071e10130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7339a0025c054630c175ead97be7a3a7131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8efb1ad264b44c9fccfe8d6aedea075132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdcf7c5b788f448a516aac487fe8831f133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08749df2a81aa793366bdcb09c7c91a9134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b295d21193de8ec8a04157ee0d04372135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67272384925cfee69c5ccb94b512a0fc136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6062fc1c67f1dd5ce2c444996fa949f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e731399ad204480a38795115808202d138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7d984accf2ac66379f099fcbd1ac40139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c471fdb16c26aa13cbc6d73e1b42ed7140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0fd6684ea98b57ab7728ce9a0bdeec9141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6044ec3d42b1782174c35ff687577142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260b179c3a908a2342e4d3d8abec8cc143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78875c36221eab21ef3bf9b9d00cf18e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fd134c21ee654fe99e25a7bf7f26c0145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab5b2e90c76ed627f66269696aea4032146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6bb5c69208e787b8ada5260502fccf147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26fa63e3e18fc6d21fb460bb2180cf97148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db89f6bac1d77c054f07f1d5d3f5bbd149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6883d66750e427d0fc28f899624c7fd2150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b9cf0c0b6f9cb1921938feff198a56151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/278eb3a636952679ca9066d8dbd6944d152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1417c5d1ea593c9e3a6bf49358a3ee07153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a556e3f4a64a4cd1a1b5f1fde03ec9f7154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16159965c8ea0d61ee79eca775bdb4f4155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414c0708ad54a771c5a715fcacff276156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395fd8be6cc0b0972cd2b18cd68b9311157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b28357c3fcc4199be465880efbc4189a158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c08074007b4b978ad9d5121c60b5c4159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029165ff77a52083ab0af1a0384a282a160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb245f1a8ed67450756f6892eae3b63a161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e9d6150c35e32e937cbac7a4e90756b162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4c9d595d34e02f6a6da4a4bd3df502163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d902aad876619bbc7aa344d4c82b039a164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e104f9cccc7b7e061056fa3da98c327165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d4b4d468a4170998349ac5e949fc940166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfcd37f933cfa855e77dc07776def2167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334763279944b3e11c227d26ffa88d9a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0008cf3d86076336871861ef29bbe4c7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dda22889d88fe6073dda43285dbddf8170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8bcb44487eb82c1d69ec7fd3df4a5d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b3c3907bbcbeb03b1f8d571a45235f2172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da02e23636ca631e95b99625a094005a173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37eaa9661f66a0a998d87817f52cfba174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f3107fce993d687c965a9147bb2c20175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a2d17b0795b0a72d625fd19da9cc43176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28daaa9d0385dacb3749cd4ebb86c7b177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae64d19275fd4dc6fe5afbd3f8fec83178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/789c59316b1a9444c0b02eb7b4c8d189179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dedf4adb87b55553ff10fdbbd280c35180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca63b609d4a6b4a0a5b2c1295b24d864181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697401b34ad5c5c439cbe51668a1540e182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2517c4a23547f0033f7ba67d74a798e0183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319276670ff3370fc7fe34aa6fe6f43e184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182c4d746ff4edca1348e3d92f4b5cf2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b993345992a8d72049ce2abbb538e0186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ea3a8fb35d891b581da99af226844a6187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0845a0f914179397e31f63fcbaf0695e188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eacfe16c1009163b5a6743f8cd56365a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aaf184d197fbdcf5fae03ce11c7cd60190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd3e8b06a34104ddcc7a9435f536b17191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f055973c7d666135ee8af42c3bd983192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54257b39c6c047c3cc4e2f72794684e193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceab51f847d427441d6a30dfec7a8e0194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca94f75d804b0091bd1bfc486d25efe195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1152320f86d61d955eed97551806e0f7196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0693d41604d8e413531335c33e07fa4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/886fe13d17abb3868e900bc0dcb49341198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97384ad8b75d13600c71f682f2f19739199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdca6f606b19877f86c30d63e804650a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e518c80309532d60c8aa9242f3937870201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce89edeaed235b275593b6712cd860f5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf8f361debabf888ed4681d71aceb4b203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f47d764662300c34ef1578d8bfa729af204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3311aaa00620720577119ab004cba4bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef3f7f7c0bcd3d3912f3d0c5a28fcfe7206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beede4b9c4f046f8a82a57052ebee3da207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7a18b9aaf7c84aad8735e7a899c0062208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26a76d34fa5606a9cfd59e7f8f678ad209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c49d0d99beb00bc937dd8a23192f672210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fcd31ce956f5409aff49731d8f2eb1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b8854c61fea1edbf2ccb605eb533e212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eb716b9cef3ec5ca6ae03a106cce0b213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c11f7d6ea10c96accebb218ee08a569d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f09536334c0ee29fa15599e883780a15215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36125ae323563cae7bb93906a925cf0b216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2652bda76866c68fe94ba5acc2dc8f8d217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5f150a0d2b4bc14c16b30af87573bf218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c45c0c0cfa4ab36cf7b025ff993955f219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b634dbd39dd96aa1294b3b0e347291220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25931f6ba090c655bb870a62e9d1b100221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222a61e9d5cd8651432ac9fa4aa39d04222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce0a7adf0f5b0be6b2e7b9f245671b3223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e57195b039a1e46a36612cc3a67be7224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29383f3f78751daef1faa9a3f54c792b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8c4c6f9f8682dc7723a31734877ee6226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ac437f707fcc2e8d92668b5b5086b2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b313645ea67fbfe33d16111a63ed6a4e228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dacf56b2d5ec8c56dae3c35319bd6c8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c02b2067154d58437f9e4c59de7f6dac230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90623cd09c362aaf4c5798d37dba8c9b231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e23f247c95de2ead19958a26ac0580232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/596a9f9172b6b6e23b46ec0ed8595e41233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0755bc62bd6a43caf95876cd19e4bf90234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33968660b998f44a8e15572bb14c4f69235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ca829db12aec5268811a5d2dcfc43c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc1e2725c1beccb1a12eba8a788cfa0237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c125d76cac6474bd93afab303264661238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f9bcd7b917c4b9fe931216c41ea0ed239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d9fd98e351b1ebd116e4a04f71054c240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f7ce4e732f28d55510c32c0c237d1c8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9cbf27c8f456c3e39c45a62eb64752c242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fae8c7adfbbc8fc2ebd3b86ed4151e67243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec8bb9c5a768be5701f636649364589244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327410df43af8bc5a06cd646317d2c71245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4f8456cdeafbdbc598621da3765e48246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551f63abbe93ee9a462846fd7f8653f6247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ab851ac82b5f7832c7c5bbdbd690fb248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa93c5ce1fe0c670d9353ffeded746c4249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbf93da91a3d5f2c3a9462c3b713c34250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d48c92e2a256d79e88c691bd35a82251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e124786145e2ca6ef498099478ddc8b7252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a8a313cd5b9c88a338d7aa64d908cba253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d1181cc633b546162694ee17bc81a254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab63a25a8d861084a5783eabf1aa818255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/253d0c56ed0aed865106e65b40fdafcb256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dacdf55e36a092cb23056b8e549e4fc257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/827dd059470bb1c99f8a09dc5222b8af258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab3e606eb784d499446da8c84dc4071259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f91c6e737739092e58d421ebd82423b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de7455ada6eb7d268ff0c6a9464d63db261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe69352b19847a853c7df43fdeee61e262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7c26130bb80728889358c5ecf6d9f58263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b828c89fed29d7dfebbb94af75bb396264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87276ac78dc73eaad9ef291832bb3df9265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/697ab19b73bfbc3980e988e3a163c45c266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/655a1051a076a6dc8f51e9f6cd324e55267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3642238507133bac5596e874d8a61e5b268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e9842e31b72068f90166fd96275281269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/125545676739ac24e773a9bd08287182270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89630a40998cdc9b8d0c78dd17a20d9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83b2616f2ab0c8fb6650961977b6915272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7469c6780e8e7c06f63c53c1af728e49273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/530096315ff55522823cac782bd09263274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cbd6c5b4b4835f088a13e7a97563bb5275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b2ed26524e91f3b6fe643405de2b48276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f7b0c270e63353037e4813a0f28d8a0277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e4773c4c9bab7e11eca5e31a9506fa278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33a9b5935034987150e82cf1423b1a4f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a75b6ece5b352d05ff976d894dc1f3280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3b3436ad931fe8f354d2e4e38619fe281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91aad175ccce7ffb0c1d667b6c1ed3e7282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1719aebe0e304a83314bad01649e8789283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/309973b7b94c0693cc34c4b37fd1a93c284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9bb32f272d8abf33a900bacde76c46285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c90e1b5f6a2b6ff64f0cbb9c10c261286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda649a9ab7b60f483dd4aaef665cd2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e58d50f67252810bc733b9b1e3cf04e288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6936aebb69c660a07ff33242062ef108289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda971654a6c402f8821f083c6e2ccd4290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4b19a86422f2a343aea718ce7ef7b3291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5beae9f8fac83c3c159040f656807777292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fabe9b02bba86631d4a7ba4b02891e293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87ce83c5eaa305d5d82c18202a3e29d2294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81df5e3959fd82b5537e1172ed061de5295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86faf8a98cd66d0bf161850674ccb0a5296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca519931fe086a3da4c950e6d0ea7a6297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57fdcf49e2a998de2460b81bcdb0c12d298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55d8ba9482a6f674564dc337d24f116299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c67d8b29748cc983a8377ea6c1a36b300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29228947067317516d88a2f4b2c963c7301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eaf0908a76b6e69c2f94d07889dde1e302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631de02dc7978355bc463bbe6da65ffd303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831ef9ce500b9f391f215b4d21088580304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cddf8a0193131be02b25ec029468893305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3ecffeb561877afe70f569ca74cc5c7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cbb8745aa25718177a18436a96756d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b3695678a89dc3ca86f73b393651d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b373f235098ea8098196f4393ae06598309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e376004aaaac5e2145d22fdb2893ee59310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af35e8e2cb83d0c1fc5ceb2161f8f1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e8d735cf99011a8f2d6bd359827310312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db100b1507a0f506dc33d13e3ba755313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ef98caf525cd3f01a3a10cb6bbb120314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca3d24b413fd5835e85b6ad5f9966f2c315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03dc1e751d67dfa79719c3d188c5793e316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9f3404388ab8d04ac7ba040042224f317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aba4bba5081ee3987ea2e8d635fed6e0318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d573846f360c3a44238ab9c1d140a65319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b2e5c05992a26fecb887770aaea9baa320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e923776c37131bbebf90610339b549fb321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4477da86d039214d29c3158644fa17ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f70223adeceb39457d09697b041024323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921e8c44ad27ad59a417a959c9628555324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d2da05cf7b07170bea42335785a2dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d79022547541d46256fbfa2109a9b2326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a05f0e04efbc20cbcb3b72749f8d5a327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3371059d6abfb286f4a779e28ac01a02328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a471a9ee3c9249704968c1125939dd329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a421e191ecd721f0ffe71271b62d7bde330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d6b395aa5773161881264d306f4ee5331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7dff38be8f8998fefb022e1dd39a5f332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cf4d798912961c3e16d6a892940ab6333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/487add03872ee45f2ec0820037e576df334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7370699f199074f6968744481780bada335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f8ef7641ddd9a4f8b59af667594cd4336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ff09fa22585bac392c858ca1e45523337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1e5f443d2fd4ea3c689e7fa44245d50338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68f5bf5cf5176de5039ffa0e4fc26795339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9e2750944cfedbcf2ceb3104701190340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35bf27fec1f5e0bcac6141bdf7826860341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de59851c8fbb53f1175b6a780096518342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b77ec2fee878095e24469e0eafecf42343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7c430ab51710406687535eb3257c0de344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d904a8620751950379ea647a13aad0345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91add1cbe94945255fc0e67fb74c302346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8321c8391e85c9b20728fa1d49026347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75b9b8fddf8e7e2b6925542be6c72472348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed41c3a94cdd01e8dcf4857465d185b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd10b97ee817f82ae00d0e751b1e662350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e198f27cb8e00a4017eb385aebc4540351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8777716e735b76c1e6238544b7f6bc6f352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfd72922a6dabbd703d0503bd1d3be2353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97d7ed3466e29158c7a92dcf4515d76c354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1e5b82236e22c8ab7e1000546ee155355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14eefa6373f077f1973367f8b3309234356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a425ca30e2372432e2176473def99a70357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a80efaa8d4dbd2cdef75d7f8750072f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6297baa930977fc3e5cd9a6b84e605c5359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5de6033348693f119f850a26c837f34360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d7188110cedb37334360ee7fbaf988361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3c34268e91f94fde0ff85f4d62d255362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8d10ad95999071b3b1b66bf5791cc2363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c11a01a93bd629aa0115036c3e440a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bdba6c89603df53b21ecaba8c60209365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38b83f4cbe371032153fde32cd4f37366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed922e4a37955550842f9052cb1eff3b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5814ca4c2deee0571e7443157829cfa5368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4bea2c6282f5dbaf10de86d9065c2bb369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecf080d7e6ef7912a34610a394e6e7f370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89e7423cdcf2af530c22f8554230c422371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518ca0cadcf5401a7909bafadcc3e8ae372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a0ac24fde6afbc365746cb6a33b44b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74267f6d32709a5ec307afb3f746c5a0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84bc08fc789dbc8b0c1303e1caa15807375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b805e7c9830c847c07ab16396f0160376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a2f957a93c41db76efda0c463cd1f1377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1083ebd114a2fddc3135249fc4e101e4378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d57d07d7faad85c884a0c8c505a260b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/162bf3598337334dd82fb69731f1b0c2380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b832886346c3ea1118d40012198b17381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b43d5b9f7e376530b352a773997c136382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ef75c53df5cfb47ae7311dec675f77383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a372a3a925a445dce9a039ae6a83905384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d82bff97702b39460b8fe7bbc611cd56385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03deba03fccf13ad43229dcc78cda2f5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a97e6320bf4baf303167424d080764387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc619b285fbeda4daff5fc42c4eaf34388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/929df08f5f78819ed429408c4a02d618389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42c6a2c1419f0d1786c325887918ff6d390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37fa7dbce994d2b112a9660ad3ad8c12391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4de4d9c42fd22ce7d3c65715a5101fd392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f66830649dca4b20b464cde628dbcff393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c47d20a94a57231b4217dedb81445f394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50f79dc989112b9e62793811ae5077d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2467c47c4ddbfd1afd5d4f062d73984a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4747632b4716dadf4076bb58b0cf1ff5397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4060f586760b3661dab433a7fc1a637b398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0961f061a6cb796b35f7df24e1a8f4a399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b578e618020a70df3208a0cc1692cabe400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/262306dc04c9f87188abd6d868526480401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc4e8ca2a1d9f4915c5a4615fefb749402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4db470f6fcafe9654fadd28c222bda70403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15129428718b77689fb67fc7f9cc07b6404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dfe69ecc08dfe28796856895e2e0c4405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499f4e1214619b149eba653a9f947f2a406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/badbbf994e2c4f298eff3aacfc4fb4b0407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49b7733741fcb0ca5c26c327b8c79fe3408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed6d5a7ffe6f8a62701adbac65d63f4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a218ee8118f85b0eeba6aa8b4d3b5c2410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647bbb85e90fa1bc379ba102c2919741411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d065815f82d62a14c4088a7aaa6856412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a51a132f10de07c6f35d2222c2b230413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18e67e97f238e127e51e74778132b0dd414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a09e3bcb3fd813744aff08cc3c4d2764415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a89916c83259086b2466fd125a2718f2416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74281cda4e0bdc9f60de03919371ce0417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78be8ebeac0f39ccb4837d836b45455d418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b16b248bc928433f689f062b39f26652419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2125a8231b419b6d9e1c61a523862f5c420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb25bee7432ba83a1509fda95eed079421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b093236aba0e07ab12028b54ef01737422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ed30dabf8313a013b3e48d5dc455bf423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8f3eca84a3746dd93db81e6b4d8929424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eea1e692fcaaf88308d69fb21450d1c5425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfa99269df628a41a7a8604fa69f9fb1426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e4d9f399621ae2b954ea22075dbd84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeda1f9af0a375f72dad6baa60cf87a8428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7ed6294a64353452a8b998d28e3f01429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b424bdf225e41cdd462d27d5b103333430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0bc38807f8f530636bdfb275b27aa7431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaee7fccd24d33f434e1cdf740e038ae432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c2659ae5790b9b3ce2e73bdf7c812b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447b1fa35117899b4b371c7f62cb328c434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bebed6b94d0cc25f98a50ce44a9ef435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31fca665032258f1874e12dec362936436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/912f7eb5e6e095ff92a448ce69862b49437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1c6e727ded29f96b5d4cfeb0c3430d438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e6acf2f5dcd00c5daa26d9784c7394f439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a765b702faa54db888f3b59fba75c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a52b1a727ed2488f06ab617d160f08d3441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de1a30b36fc9ae32b99f7ccc0412b2f8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc43d3318fdae3f557001b52682f0bef443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef9468edb15c9ca9608b32bf691d596444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b03ee0938836688a1a99cb2315275f70445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c04db79610712b7b2d210de3bed55a3446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cda43f1b15613fd72078d116aea41c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c726c0b536b4ee17625104316c2ab966448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4838688a0296878920f36ce912e43b449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6429b4d36223a3f808088577379a2e450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19b5f5b930a3b52612ed6a1ec817ee7451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4621c9cd060f1ff4bc20cbad54d08ca452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54b5bc1be736aa65b238387c02e548b453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b996aefc47811d996836342eb7b84e8a454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e863ed9f94f18d4358de184018e23c99455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204f6d273d14b3db4b6246af8b15381c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f77fee05c668190e5f990149a2d63b5457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0265ff67c0ea6764ceed0b906e05f6458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83183c5140078ca21321527cc8fe8da1459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5835cd5356b48ba45c916cd772aa6abb460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1840c96464bed930ed540fc079e2e7f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806a94662ef23743e27aa63bbeba78cd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7374ed6701d529243e4e8a04414f7bdd463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84d5aa222382c89ba7bb69f46b182c3c464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf51ece3cdf8c7313a9adb0a8ee0d22465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de032d8b8af8bf154c2ffca05f9946c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20fe84479202d13e0437634d16426094467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a2fe00b3730b79a4b71e2470f5362b468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063d4a7485c6cfc25bef512f2070c2f5469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c4cd6bb4f04ae24f37aa0b933968e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c133eedd4e281802f7ed9f54220352e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa37d28ecd1842502030b8eb847d0e01472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8143ace19560ce73c9192a65f76de40473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3268675516702b1cd7e0f662a1f93a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527100ebb947a1d81234283621acd6ff475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32798589bb949a03925cea9ddbcda3cc476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31e88f1b079ca855214517e792546925477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/079e20c76a87044953119b642a3f1dfb478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faec45c51a82e7c0dcd46089ca8f611e479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4671d85e26506f6a79d1a30911da1e70480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ca1cafc96601d8f649f58ebe05e415481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848c2607f326e69ad8dfaa549fa81649482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1f4fe81cfee17ad187a05610d032193483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5eff295868ac73e42aef96c75376add484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847e14b76bca9a39c917d2c6ecf0281e485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994ebca09470336e0252a3882bbe6d63486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90e8f7e700e3773445200c04cb393253487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73350cb3c42c6c02ac64aa3348686fea488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeeb0ef9b11ce9bdd13b9c0d0f6163ed489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e611e2f878b5d46d88553e639fe4a370490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08b8b2976abd0505fd7cca1e5e119cb491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e68b2f57b32c6122bd4cfab5836d3f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccea96f90d027915d242f352a53d9b0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0169746a9bcc42b0fcbc4850ed62cd2c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d676e18c79e6c1aba94220d5f186a71495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3f00291be18b758dc3f7da293da42a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf76490271cdee51c39854e85cc32d5497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ef46ebb98d2aebfd00190ec3fe7ec7498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4600807247c7c37fc6b3929e8f1eee23499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8c3bae93489a6d4a887b289dd86f0500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08d1ec8c59ea73f010d5065046e0fd68501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20519ff745153dbcac28f57868598f62502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fd602064f26fa25c42daeaa2f41b8b503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff12ea99a068e8ef56d969a62759e5d504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff396580007e6fa849ddbc1185916023505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44ec4a7d9b075851af5f2cece521d73506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9bf6fb71b27500ea04b579ab4de159507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa02bc5cdc261a0f0d14afacbab5850f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b9fb874dd2c82fcce94331267706b0509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4067e1bc05cd9f56c02d6b80df71badd510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6705177256fce831e42b8b5290d3e7f6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b1131f6767923bafb6a1e0a2630eaf3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0938be11b186d5d94c4141f53705f9513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a38ee8a18039d8695d1430e680b17377514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd22fde1fb8a56e32a78bbae8bf70d0b515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3fb526c4cc1802fc4d8b80f6363823c516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/610f892ccfa3b1e80bc1cdb086556b63517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9de4e99953c5890dc6ff4a2445cd5c1518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73c63885e6666937e26fda169ed9fa4f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a478aa8374246ecf2fe2b06d207b551520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bed887dae67ce4e2910cbc5b356a15f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426a39ed66a1fabc826ac4fb87cae755522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96130b795e8238ad6ec6bb4273978846523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc4bfbb0a7c2d48aed33db64c641b6b524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d9cd15a7030ad36bfd5babb5bc70b90525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd37c6ba53e68dcfb062ed712714765c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f5b12ab94dc70bd4afe6f7120ffd81c527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36fd61ecf2d11a5ae47b426241412928528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce796b18f8f096107fcd71dff3e8d60529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11ddcdb06aae210b55158dd33e55d88530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3908215058829294fbe7bfc7927388be531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc2c4647be8fa6dd64910722f3c38a76532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e67ee038bb1148894a3c10df2948c4533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c8decd8eb5145f300cb8b47aa09b2a534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c83a000c1ac740b47f4664ce6ebcc3535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0a0d72df8b8fbce5ddaef2aca0da77536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/390d3085133d92a583ea191ca0c3cf6d537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10132f89211514f1a45daaa1eccff706538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/744865eadb6e6dff0c8fa9f95518c748539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4f48f10afb67973e2ac92deca7d2271540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1432545a1c685a026f7ef4f8967b69c6541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d12013999facb14225c036abd96dbbd542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fbf00de7aa4aa48724967218686208f543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6eb4dc61e8d9edb479fe2ef207573e9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246674de1354f6fa2be38a157528ec74545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5106b09b362dc33e50ca4e078148eb2e546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca72a1b0b800e6c237980817fe88dd28547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9da1dae5097a9168ccb437cce8d7d8548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58038987664d2a32f5462be145c78f70549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c135bc2fc3dc2b6025d7e82029da76a550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b0e2ac9627777af08e861a252b347b551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a056ac842f74ced73df6908c8ba1ff3552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa925736b8c841508ce0c163f4d5386553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0304f9596f397bd8d4debe1b941dc07554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742212d17c274f1c6118865fd4f258f555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1040923b651425efba180ece2acc5acc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a560bc0832be848ea6f1e889b27a08f4557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597cdae805ca35e751471fee8c76427558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546f527347e61c7da031783948811276559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3a3f71b7ef96252176d2fdb23fa1fd560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc52f3274d1ee616a4febdb384de4dc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee61e30ca37378801f714f0544c7d99e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81b63734eb8f953b1e22b60746411bb9563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88d8c3a612139d281c6859558a63a9e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96f91cc6212b2333bc158eb72c24d9a1565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f9a91fdfd418b15d94f5c5fa10fd356566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213b57981484a0001890c83b6d14000567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019055b294e95d2b5dd6078f65841215568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e39e0b0e172e45d75fe72a0cc7a08e25569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/645c14cf375fa978a3807765d3280d18570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/945a78872490edc6377b3ae55bb482c5571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/280aaff2762cbfae4b3e9cbe3edb177a572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a932f52e6a37d550910bf60bf072285573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a55dbbb18bf8743320a61254960116574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff7e509c0dd46bc06235fcb757d453575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c2892c9c20a2dbb22ae1fb6da68db96576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1677fc94f3cc0425bd2687231709f5b6577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260faecd034fb390be2083a9d44a07cc578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df88c1d953a986b8fc1668ed78e990e1579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c12a3f8aae8e285e0c83656cc3b1bc580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23c99077ff019c723177c9851436053581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81aed26854abb0638d6d509027b7a6bf582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c053c30639f1492c8b1c6e1a4f7b251583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557b41c5eeb478eb853cea7eb6b35150584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c5584d7e61ed292bbb6a7065291f457585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfb464187bf9e9c227733e03efaca9b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6efa056aa80692b01e62708f5d4902c5587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978b6b9d568c3ef5863c8142d11f1ce4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d079e1037493c53d386ee85ad555990f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ffb8da820b864a5178247994230c9590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9debf31f3f8286bb6c52ee0d6aa545d9591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d94b62a0317084b2e2e4b6cab7138102592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31206cba5bddf9b5aa144f4df4fb29b9593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f31f7d17adfdb1d814190afe54bf7380594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7358f7a6b0a71fdcc71cc2ecf6c991d8595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5780fdbc70cdb123ff7da2008f3159596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459b7180bf9ec09a69fa791ff34afac2597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee035bdfda008438ac10fdd3422e692b598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28b761bcbf559587cee13985f529afe599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd642500fefb03e470c2e5e3f3eeb4a600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/022e6c367382e6173d2a25416da3e923601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7cc9c4f5529822f10222dc06afa6e4d602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0399676a8b3bfe4963aab737a438a48603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e98b95b74bd684eabcff8b450b0d1a2e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5626aacfe7a9219800e85de987ddb80f605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1020c7ec4fdce197c999c31705b849d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772544788d069d1efbb7ad3fcf954148607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f11753ccc21245060287726a85b6c00608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d0adbfa58ade5570265b8f03a173fc609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95e862ee5a31e94386c24621b1c4874610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c710ec9280b7d3a317763de5056097611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48257935d60e2ba88b7bebe8225b40c2612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f928be5dc40df2329aee1e99b4bc791613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db26cfaaa3917b41520eb7e36224939614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a1398c070e8c6a7da2c721f2954bc3615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7f00070258bb63dbd045e0ccab4fd7616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8138bb3646a20c48ca866dd97a2c8c00617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f656e1e38d85bc6b0ab027082da0cd59618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db5dd4132296dcd20844a6cfebed80da619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb209296e0ce2bbcc0db4809a7aa189620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f51aca9a6f4ca8ccfd14f8e3436c16fb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364ad8de19d67d49a47ebd2486fc7164622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07fd57064f1e322a216fc238f9bc1607623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab71d8b5380de0559c550b3b91edafe9624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/816f5eb796f6655665acea5b2964ff3b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/565dc13533ceb67acf5a1c62dbfb55d7626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa62da5bb363eeddb3bca2ca3a0c999627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f755eaefba0105c7c082a26c8101a50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddfacd7319ec0d75e69990221089ce05629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/236742e9430319895cef847c24ed569a630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f9c4c0bf33cbde1cd8a11c4512e5c4b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7f345d4f81b23b715709f082dbf9ad632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48397b4783b680d64085a17f3730023633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e27c9bfc3711a9aa87d6df711719719e634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a495303e40b2430e8a214fa49ed86f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b86ebc6a7f54c7d7f661ea573f6312636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad0b03b83fa67c5383d3844ee2447b88637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f8879604a6defda2d657df638f7ed5638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/449db5d0c077f43dfdb0cf44e32bbbaf639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc18120a4e2bf4ed3e12a34f7c07260640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582d31503b5f87ca3ffb9c5be5f52f66641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38828cde08a416a769a8aefe04c96ea642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0de8eff77f3eb6b4844fec884f203d6643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bc243a59493c576432fd8912a278a54644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47d22bf8c6ff725f69e2a38ddc988c51645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e25844ccd89ba6342fe5b25a73dc9df0646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583454401895c34f7d327de1b0c56922647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1c2c139391a730806a655aa1b46dec648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716359195f0e051b746794ff987a698d649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d873e60a4ab1b27f3e5aa99abccc87df650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b84025d0f1681176ee950248d647d0b651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fe6978fc5db7be3b50d7e310230060f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed9095651247837cbcccb5781ed952a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3cf025204ed195338129fa615620eea654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd60d8d46c67623e90ed01e8aa861dd655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222f13f98d030f61e0610c556a64c7f6656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c729ffbf6353b34e6a01f2b0eb8b510657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623a45ba9d5b266d812e4bd629750a22658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb91f67ee7094e833defbff6a4823e27659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71b636ff1c10bb4bd422a8640a17065660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb675b1f744e23fb64f4d46a9c27da9a661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3a844abad8d1298a5bea69bf8b370662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ef7879aba9b082227a63c673c008b4663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9ad89a5e1405385ea740c94fe55535664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184147107d84cb5214736a028ea52924665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51f64ab8fc3237493bd6bbe197a0592666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6804f5998245442717617d989d764df667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70982ecb9692b91cf950029f6752e1ac668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1afef8552ff30c0ed9e52d5f0671c4d669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a609b1409d61e15021b0f236c98d95df670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17882dab99acd00db58308e553e94e80671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b7c0a7dd3c6b93d45cc565ba739bf09672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707dfb4787132435d3480f9517bc27f2673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451df0cc31193500441f116a656d934a674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fe6fe85a366e259844264c44ddb4bf675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4638d615e57b08f384636ecf1cf9bd27676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95c7cfa9d2b1357025dd8d73a9f374b7677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/922fc5bbabc6b86133979d037f39a81f678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a95612b7135dc2e6fa94ba366d954a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33430c162e11747da0af2286fa689c4c680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab227b1dfe03671c66f92d36f1611394681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16f27fe7554e04fb18c3e92b19b5eeb682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e02765cf0e2f1aa6b07d9582e9a1a8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c60bb3996af2cc3655724920346e9de4684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9159e292878bbf74eb12c626a9dbc19685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612fe06822fb2e909ef4569af74a444686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/555cd6555581abe71ba89b54789965e8687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/362530080d077596f427143fd6e9a7a5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c34059914b5a4fbf440499a57b17fa689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afd5e8d85c8f26bdfe0984346bc24841690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d652d5e55dd0ae9862a80cfa0204abd691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f1a254e746e567e60da8ff292b5a7a692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4889844599b0c428d349dc6532f165a7693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22260a2a62e5584ba652169963c22203694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02633616ce1a0e794dc0c8d68c503163695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157ec0a0731c2808b21b5a8ead683d94696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae858fb188c0e8b5334da64f8cc9a1697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1373d632c09122fe703797303882fdb1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dad9ec265fe859e006e2325240a550d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3acfe3cfd86c6a945be32f3d7f28f2700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f21f2af89bdce80871e5de92a949416701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a7a0b326e60e253e644b8699c7ed22702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f83b6a63890b6b19753f5e3f47cda3a1703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce05850fb5709c9f9c71215b658def4d704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad14140cac846a4971c49bce7e8e61705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18665dcb7e433c051905a5835b71a36f706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83fbdc67b232aa63b443c8053931e188707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/959f7472c89055acc996acd135ee4f8e708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b062dd6c69a75b385ba5189ff9a8ee6709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f9c8ee3ae5929a3ea274f49782ff93710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4466504b271538c8637b1931fbe02dac711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91077d4c8b818cf4264c80b3f8758b66712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9effe232b9380d44908bac837265c1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f45a0af8fe559c3c8d99dcc692c0c714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71744d37b291f97bb69353af4ef3c374715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf6d97e0783503ec442453a921d8168716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad0d9d3e1b5ddbb1fd50d79a3ba753f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50063ffc1ee22d7a25539691c42a4f8f718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01f26c469d2f89822b9942fdd9ad339719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c1614904c1cc3c4803cf2b24e3dd066720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dacac35d6d0de10bb8b92a1ba425b592721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/603d928b23f028c036a31adad9665c54722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8a7d641523e7e87d1557c01a36664c2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea0986a55f91e97a0447363e0325147724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2348868e66b7423ebfc188d7da0d5f7725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64625d23e6964e04dd1ae33e46f43e95726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1b36ea2544e1298c2169d0eee1ec64727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/295b550ffb1dafe400e596730452449f728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24df79ef15f02aa78d4409b7de4f7fd729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb59b4d43b432896f3272e7f6858c750730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ec3647a6ad506fc107615a0763d5c1731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2262ce7e5a1f74a1b2ce9dd61855046732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ac36324f0b2081f73e0dff9949f6485733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd527d0754e3627bf1d41e87da5b82b5734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45f36f15be75190d0aacad44c926e411735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a53b33093bbee03cca9bd32f4b63d85736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a468be4d7c6f37fa58f46ba3890c4ed737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd934de0ba726ffa0d8dd8ade44eb3df738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa9b70aca652a53e2cda03055839d33e739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db95d53ac6fc2bd487723a4bcf5e80a1740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e38ea06c4aa04ea43fdeb62f7702da1741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b3f3484c27758acab52aa240427afe742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e52dffc8fe14ecd91eeffb0b2b949e743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13df27787aabf78f91ab69e0c75dcf9b744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb9f229a415766578beb75adb490f00c745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cd166ae502b789459072bc7fcc0539746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3aa0ac93ed08401355dd525d4a51ad8e747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa3fff3882d3699088fb4c1fd214b0c7748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/246040e02a94b6c40719ca45ded2dda7749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4579d3b109344e218a6846dbceff5299750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0cb8d1b56d2e6f9e02a870577e329d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7d3c9c5ea6a14c992f7d02c454e6c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ffeacdb9f4508a594355d83cb9704753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/147b421e3c53be38045d90c1d1661bbb754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3280e28bf395a310a367dbba745df1de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0edce07f3912c23d74c63a93fac04ce756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a725d8046eefe5c55b5dd92468ee6cd757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c06e1f50ac72ed78e452e159f352461d758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d83f4dbe1585c31b970f3234e2cf7d4759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a7b41571f9dfb066bdf75e2e1512631.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f7bec40d8383baf13ff61b3ea72c2c2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f66c0049b9e9a064584b32d0cc1eec23.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5339bd7b4898e8f368489089d4d5f8244.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e90be5dcb4661099ec79f0c35d05df5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/936aace50a49ff177fea744753daf1d46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b1c7ee62c750ec3b2e11282a3419117.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d1b2b3a851bf14599b5cd0d4e8d013c8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8f592ae076d118a63c984230d6c95a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc89c7f204dd66f0afcea6beb16c22f310.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de48aa5c61e03d53c5707676ab93fdd211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df069e008dba79dcd8334b4ad790bac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf18ae8ac3eeff7fd667ddbeb010471913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3af02204bef110413ddfdb202436c8914.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ca71c82c3f97257c46af8944d59ec0615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d7ab1aa3a2d528c51df279dc4d67b116.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726550e92d1d4e709b81baea0145f04817.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8ecbc5194962f67c8326a4724946cd18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c504b3c5438fc2fc2bec4baf10d0fdd19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/947f51567acbecd410719eb4e7f728da20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199ee0848362dacfead3e738c2cab7721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c7da2c747f5faaf6122b652802219822.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c241de5171f6778f2a666337831101d23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8874144edb36865ca9ff2e12736e93ab24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b41fa1bbb155073d39ec57f5d2792ff25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fa0d745b1219dfadb4a376077499b326.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f162675008e15decca60ad1db20dd7a27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ed5f162a99db25fc448ede19492b52228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db776dfabb2c091ed07c06e578654b7429.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b83af0f6c120436618f55fb1ac2ad5930.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00917b1650388568e5316df53707cc3031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134dc882d7db797888c39f2edc5bab7b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3675d47f0f01a3a0086bea7d54f1cf4733.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae05d9709e65cf0964eaed8843ff865134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c47fdb1890b0068773a8ea4b85e491835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc2a56b442b220df789d1374caeced3136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c6d556f4a555773832d827fa0d45bbf37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671933e64cc8df2c1d54379e32fe8a9238.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9abc90c4bee564ad8b2002481f91450739.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c32a3f0751c9f5192e62e0665daa2f140.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc420b0a91afedf752c314cbddbdd7741.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a977acbdeec0c4ae8ebbe1476baee63f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333dd7fac2f1c9d9605fe9778f0ac36343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e259524c93229928b2d25f9c022d0944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f84a7b0d47f73c31b9f21cbe317a36e45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f60e2df5ed1c4addfe9de24c16ad0d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88224acd6a79c1796acd5b35035f0a5547.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c56f197af4b68920652b1b193f8098348.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fcac363f021dc5c2430e7b1eb558d0449.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/730a570b3e6d4f19b237207270e3aea950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9bf1a6a156a29cdde49291171da8cb51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/415959b8c68d5c4e66e70326ed2e6a8452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d84db0835ff86e20f32469d7612ea9353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0734ff487956c6034e7c82a91335f7f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588615f745cc60c876f2f07c67ed4eae55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cf8b195a5fff9fdb4bd8169a67f3456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4883a3e5016e631e1e9ff30a8930398057.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3f8c137aac71acdabd7d0e14531e658.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed0e297ee13449bd099a8c9be95113d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5c313be88ef6636386653affa291ee60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9e46d0e42b0c07f7929a38570cbd5e61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9878072d22611bbf3581f29ec44ee0262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09cadcc339a87eb62837fa800c6b0c7263.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a43e3c57ea95234d985e96534128bc64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/041717aa37e94ef706302249608b866165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d79562d11699f14f5452d6751d5817666.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93628b5eed0d0b4673df3e78e7a16ac67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc5bdf9508f2936bf71c66b6c39f39468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d401c54843345fedb8326f9326b434069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c6d2b68e370d11c781feb50c079f97c70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d73c8c1be75029e4f5d9abeaa38e3c8a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69bf469380430bd297bdb38a53991a4a72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73ee6d66f4ec668ccd24ebf13384371f73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5801d1107ace906b68e94f0ed922b974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b029c2901460d774b8e3d63ebafa0d0f75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfee11f6da725a2ee6f7a9a79ab7c82776.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2406594aa7235460f0678729d0aa66b77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685912409f7933081f3d1e885c6a5dba78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dfd8eb1ad76b3c3e28ccdbfeb6e82579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e1d10e1d4141405fc2ce745b7a1a2c580.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea63aa3481f78337204d941074748ed81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd755aa9faf9f2b5c7e79f77c6e27e582.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fef0736d9ac7bd8c52a8bc3aeb87bf83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68ebb665dc49a19c38a7f9916e9f17c284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0f9074e3b1e40d34a6dde036cba83485.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4420f62ba32447c07c300dfe3b98f8c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c56890475c9098168e747010258019e87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b067d645e39e235a7c1b1aec7937e4f788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d0e99743ef50c9a00077024530871c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dac0c8a6cd3d59b187cdc7e71093f0290.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249a3df035b92d11dfb651d38a7484a491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f3084e528c57bf4e32129c787c92492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfec242042f931e519e8cbf602bcd69e93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a2e9e8b613119f5564a6610da236b3d94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a260c4973261461304372824ff90d35695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdf52460ff224492d2337ce12b66ea696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c6f3d0c6545338cd1becee162b01b397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79280e4bcbe7f23e9ec6dc9345a8254d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bea43b9f52d05066e4ae850910ac408399.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/623d50688e695a31038f8dca267445dd100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2666bbcb2ec7229fe9bab5bbd3a7f2f0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66801ee3c8e0ce7e89515346293f6a47102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4565fb7b04c718837f44f057f32ea3bc103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd81814e4ad3bbd9e03baac52f756ca104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c784861dd4082f4931723c8959fff45105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524372c79a9788c3b0668585a9ecf004106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b6720559663f10d8307380cd0eb28c107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b6e501be1d9896e367b4ca291e5ec3108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3167f22f7a828c70a76b30337fca2ba109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10eec45940977c45c5d12a07affbc247110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa016bb32b32e1f34e3ecbfa49b7c654111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7025649f511fd384447738161ab10c112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e389dbeb8c4241d58c8a0f902a1586113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4754491289c99d2f1525dfdfd6b95ad9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a9f203f0d1c44b483314bce3545341115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d07dfac3d191cc7e06bb59799628b71116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09c3bfc35b757318f9f86a252c872fa6117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f675c99be4d722972a68288a8df576e118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca4b7a705d2e4226207082a2d7fcdd0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e35caad6a5b9166f946ac9e7e18259120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34c07651494105775fba28b8566ba52e121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a3fa98fdf8477a6efb918338508f843122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bfe4377318afdf4ada47d33c9acc82123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353a25bc20d053ea964c808528b7ce8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c09ce135a21f68a89d4a96a61700b7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f31fe21c90d191fd02de2a8b4bb614126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88266f0a421b62d0a955b342fbf691b0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fe4cd98b890cf21a2aae807bc823c7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/092876e93039325c2fdfd589e661cdad129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35602d5cfe8a4d3a7087c8eecd201746130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f39710818037f462c2dd636ae4db3d131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434ae4e27d5f237a89f421c21c008a9f132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae24adef9c3ab16c97914a6c0c21043133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afece48e44748682898dc4a045bfc25b134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6909445c60187c1fd6b5baa80c7fc135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bd62c200fe0416fef8173464bd2c84136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b92475cf76e8c2b6212c46bcb57d6ca137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/500efd0ce1001ab8b37343bfa290f21a138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d523abcbff8832f0a9de03c734a2624a139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c85b59b5d6e5d1f9f50f2fa87b97299140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c607fa4adde2b0e66506c4254a831034141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b8b55b6dcdfbb034fce69e8aa2c2ef142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24e6f6bea9b4ae1777eac6ebbdbc9b6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10f3f24e7df2814432e7e2acf3f5858c144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c37dc5a88ea858a7b2b63cda3cfac4145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a001ae970d91d86b18ec9d1f379fcbf146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56cd5fc69c0c48f91efc7ae136c09b8147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d49097a227e9c70b4b52355e2954adce148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c43eb05d29fdffea75a1ff314f81c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/043fbe8b8c8f6cfd3fdd0e6ad4c01b37150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81f222b935c0969f40d0c78de5e3d5151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dea37bab6f5b0d3b736d586d02f293e3152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac32a9317ba0cf00cb1e484982d53ff3153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5034642091d92025d42f8a644cdcb0d3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ae639fe84b83a5a7a80e9cdc780c2155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af83b94b8ac5c8984414639224277a2c156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e66eb463b19fe25234cbfd9dc5dce5157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace75610b0276f77145ec76e3688571d158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/404b411de1f61d2c8ff31a6ecd3e62e8159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed32100bdbc49b897a7b5a4f837b4c9160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee51e8e444bf7b44c9c7947ec7517a2161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3421d876765c634ca98ff3be36dbbb0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23bb31c0d96b127afb2570827d6c851b163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fbcc3939db839d7e47c4768053dd79b164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533a875c954eac19f2c719946f9fee50165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b62d366ad633dca0d274500500197fa1166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3928b352c9b19c089a974846dbd024167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7e236a8b056f3238d2585af5e8bd1e168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3c56dfa132232742d8825f146231e89169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e492e454d909d4c70078c376cbe1f115170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f1c189585c208b1921b09b5542e3c4171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf79a2af4b0cb309bdf7ca6bef5605bc172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bae27738a2577e15563b1a4d228b25d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce658e43e6c8fcbcc2bf37f7f194b8d174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec83f24318b15e8ccededfae52b31ab3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dc4411883ecea65e0732d098f1c6be176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e6be0f43e027341cc2f463af164f78177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44b5ef31fd18fce5e5035204563b91ef178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bef43258dc5b2e71f0274fd7d29f5319179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ede21cd91bd203fedd1465a7f0af13180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf589cbf695610a443a90833f70dcf181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f9a056ad0e89f44f6ac58455d7b884a182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f10b12da03f519c0d670f619e88792183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4076043941896348279d7ec0e5c14969184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92407b9c1994b1177cb9752543637cc0185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba42bf77969c3ac061e6ff43e66ab36d186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dcde5d61b016a294ac0f388c4b19527187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed8ba36641dbe4d8b798661f6458d29188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf653efbadd04ca32bc9a64b5cffbb8189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76d2dbf487fcaad2378dd5f8c184db4e190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc76744f56be81caa9d83f4bf4aeee6a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a88c8355d3687c48460ec6d267cf2aea192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc85b3c70448a39bca34b9b19c0901e6193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/334b66ba0b58f0f745bd8a2eecac70bf194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199dbc20a0e7aca3ba45f56916920eee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29a85773b1ba73b684e8740514ee49fc196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43896decce41dcc1e64a1c9ab2b962f7197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc1103e3da15984f45b6f2f92d196565198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac0cf34c0440669b2ee4b82d1a39766199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1889585f849e068b0d936dbd948239200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cce10d4ec695acd235b095354fe406201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/493bd2c3a67c878bbcfa6d1b85442d9c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870d01e0dae1bd0c512a35970e759d1203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caf2a134c9f8f4cdb4f0075419aebe2e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73a4e77aa0d8aa42586c49f98f8cf189205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc5fde8422358b0c35c39d371aac5747206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61530ad7358f5c2c936d8f63ef35cac207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b28bec5cbb0d0563496c12dbea20da208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4c253ccff7c274bfd36a8a3df360d6209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5d735158a48df09c25d15671e5a7f73210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c35bccd43b93510c943c964593f849f211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c48e810544ef1a490d2ddf0780b0ff8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4eee87f88ba1852e76c0476ebacb9c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67241509cc8fe012211045238326c1e214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de85f5efd98c93e38214dbc47be8fc5d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b753ad60140657f6d140884bdcc88a216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db901d6970a391363ce3dedf4b973ead217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54c7df0158b04dd25c49ad00db0e504218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3579e24172ac900a95a6c196f46e9c219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9eb46c6b67eabd88308547f3858755220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c22bc4420222cdd75dcc20d460f0e8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b88a78e5c3b6b715dd6a76e1428cbf4222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2695b13b98b067b113741cad3c2bea39223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a514039c9f36642d84308a3de53015b224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f94c94a1260ed5340caccd749a7c158225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e4b044434ce0a5c84b7dbe7c43cfc6f226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5581e3beb27160ed62347ad22504b099227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3808ce185ec12abb4b29638daef066e9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/234d7a5cdd07d026b72a7ac90da52f3d229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44486dfaa7fc1bf4f2b3591aa742b766230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e64650e58564f68b2442445f956bbdb231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9160fd0f7a2f8cccc38f1ded24d48d69232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4d00344ae633d2df166e5f05bd4e558233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a271c3569e6f3bf2c2fe52e74ee1bd18234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb949d8ca6e08b3a70b5d8df0ca201f235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f04c75290c69f038123ae80a84771bc7236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5055e3f78ae1c480eecf402999b231b237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3976ec994e294958ce2bf7e53b91f2b0238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8542185be3b002f82992ac0cfbbd0eb7239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c5bf61cd90eae56a58aab9c7738137240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ca1bef5e8ae113d164b1532ed0fce8241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8c4473a9f40f5237bcc10e9ec451dea242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b7bf9331fcee9b03c0bf0fb14cf313f243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26bd100e08ece24cb9378f5f9c72c533244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6804a3663f1bc1d96b0c32d87914a4d4245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68428accfa47e034df015a42137b39e246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30097b03f470e040afd5c412e7b27a8a247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d463e6b9742b945b17ee207c6734cd6248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3030ebadbb3dd0af2ee1c6a97f092631249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/572476daad39bc671a7cee6e404f696b250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15ae857c37aea32545297aefb2075ac251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b60af8eac786d9aa0accb0ba12cdec1252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0e9a83160b9f7d039fb096ff8fa2923253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/911904e0b695ae490a63b910da9aa4b4254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608365bc6d747403b7dcc6ef9bbb4097255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288ddd44fe067edde10d92c80e2d99de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13c195644b5de585bffc2f24550d4396257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4312308e398c6fc92d5e02167d6e4e77258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f2b1ac0cbea2c23894771f5cb2f83259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98bfc4f14f6d9f66842cdd7f3bc889b260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7553d2befb01eb923b47dc7b18ce17d261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf1a38fbe42cbfea724f1040967c130262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1883e0eb89c51316fb7769f7bf1f7bbf263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23282830b29547313613e2af44ca4356264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/341b5cd93096748ef9f1f35eee2ada7d265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11abb210a3bd524ed9608e3247acd85d266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13226a4a6b79e8eb2948e358ba37af0d267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d0cb62c7102103b2526354cf760f25268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed9af5f0e3d365c8d2c90205934dd9a269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ff70a306f349afd2d28a8f70a306d8270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/427e7a23a94fb97a7e09fa347ff34db7271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7cfe8c245b4a2a2920509fe1b4a48a272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24aa15a03333e2a1a5deba6b019ea9b3273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18856190cb391f00a0f41bc07c13f37f274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ba13cef78d2a45de2d728acbc6c8b7275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd58ecd40fcb2a0fb0d50fba3fe56a2276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce6168c4a277a1e51b48305b69211da8277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee1010c69d3b5805299f4a2f1c1000a278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e7d6ccae9832e37ade166ab2ed3f16d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6fd4ae94c58b02422d8ea8245aa3b280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4b758fa26b63cc778bf986a0be39b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934e7da92d28d6a950c85bc7eccc674d282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/942890df781622b21b19a3c3bfa8096c283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b6d7d6c32733eeff19858e069ec8d2284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b48026276ff1939a9e82115aef82c6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999348ac2f684057ea76bc989064fd86286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91faca9b8ff885e60f06d53f3943f99287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f253a540b50af31ab2150cfdb0d7db60288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8b8f810bac3ea76dd4805e3c5a82da289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fafda0a2234c5598f9763244d6cab1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a129aa271774ea8b20c1f84140197347291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56896bf9d8822018c9bd0e5d46d134cc292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8898998cef1517ad613d818772a96a1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/372edada14ecdfe3755fada1d6df95cc294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b07cd7a83229d3e33719ff0dc820c92295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4576264c60ecaaf07b8a62231c9e519296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96158e2b6a80da878e879200fe5435dc297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a232247bbabe9a919714a2220d42c8298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab374533a7b7a1d580dccfc772f22a7299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2522e975810ad028e9436093abea086d300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914a3ed40bb7862791ca85ac3ada47ab301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06e92cae5e3221a2d99de8c88a3028ed302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53862c1d4c03310c0dc139e62e3922a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c589543ade6ce518100f2c4c633824304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23707bb1ad1558c7317c4be60d74875c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f50db0c221e5f3e6d60bdae43ea0a9a7306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688cd47867c219877f6da7e38eceaf80307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37167d7e593139f96765e512db38055308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f619f92681cd34197be3e170b90902ca309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e65bd5bdefad4f78aa5937321c5ba57310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9050b70469c72e3b31620aae2ddd5d1311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acfa557ba23201fa4b766d14e783a20312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cade40f764ef846e3743d9293439d614313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8120de235cba91ca19a9d1129ec6c69314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6b677f329fa676b135fc24c5b7419e315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d40c7464919f2ddfe382c929b1d0a9cd316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc84a795db91bffb384ee777655d111d317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33bdfbe08861f776a2a734b78cb64e4318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9c642520fb34a74c166a6636bc5e6c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/672d40aa34cc7cad11cb813f1fc54bb2320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1083db15a54d61aba843771d2ae488321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd5587d8d753f7745cd65ebcab4a329322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f0307a077799fb3ba4f20cc5699257323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34aa536b85cf1cf981f9476c43c6b4d324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acaf3cf10770c6ee2e03b15c372f73e8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5732408d5583180840c55bc01047787326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf4f584d29e4bddb3f74665cc88306f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4013117cda2dc1d4b86786281ed61823328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b8d7a54b0aeb5db2eac9b0d2594090329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c18386f319fdb4aae1b46eac61683c8330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee11cd6870584bb17c611f246099bc2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9a2eeb8c46720ebc5df66f56ab33a3332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bbd2c981e25cea57e6ab28ae1877ead333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7db0a18834c14db6a7d3718075277274334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbacbb8fc6e6a5158312ffeb818f7df335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b499b6c897a184fcc1897cc90b20aada336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/effd7e8ca513ccddf445e05414bc61e2337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08edc4ac6b6b7aed108935c0cdaecdb338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865753b61242da7e483c280310ee1a9e339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3fd72a93500fa4d56341f9ecb3e9e5340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e330cd41eecdce9040c0f1bf2371891c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9bff11db92206fb9c948fb1ecb390c342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcc91a15551a379f75953d969f7e84a343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90849af23abe329351e6720726696aef344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410f254734f5050a88023ee29d956154345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a649c231e2b8734dc2b78f309694c8346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa907ddd556756224c1fb8b257de874b347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5711e383a9d83503f9ccf4807d91c16348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd7664645c2024f918bce2f5e6e9c91349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73c537d1c7c114922a69f00a7446e17350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6735e328275d2c626d548152ddde4d0f351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0eb70fbd7eb3177ebbd2367e705d41352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa8f2bd7f117f1c8e62e37db4f9541ff353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4f60ccd36d59374fd4abca4eb61380354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ac9d28b369914977cb3157a79cf74a355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/971e4a4057a2d260091810df35a71d87356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/635c361750a0dc5ec4cd4b119e78980a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183445c1e619089749fd186e77a3a053358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ae555bac1bbfbaa866a78c93f1b888359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58da7f59c4af1d04c5d5e4bfa280aa82360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccf9fc41e602d43966e83ecea1c0fbc7361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801b41fa252a0b1c1056525b1a689730362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4761b646672c19e9e4891467f6104fa1363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3cf01aa42e87b5e594ef1a460031dce364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62160b41af579e989979fb534e92353e365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae442031796e965468f0411fb56622b366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fade7e9c7862ccef61a948cf3131f4367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47aaa5929fbdba6020c61755a511b70368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd0266583d4ea5eecc6055ed695560a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ac590f9faa38db8a6e2097213aaa4d370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e974c5f83897a1a4b990c47fb16313371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76c43c106bc5f2ba11f12833f399c863372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43edc6626c86f2138e3cac17482596d2373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe996f0ce560baa91cbc04ba6b7cc5c374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12c8bcdceb6567d6902663c5017b63d375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798517b96ffd18988beb2a800dca0fc0376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3dc27c48a04f4b3b02f8cf25519d30377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2ca6ad6e79cadf6fcc0aa6e71dcd432378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24213b9d421ce0e6f231ead7c152a04379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41130a116c28bcbaf4f4589e34619735380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef41a0299a33cdc8624a43d0e36d76381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d312229a31ddc13fc79b6da40868fda2382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b9bf14c0d819ab30142b314415acffc383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1bc0bf6b5568890e9a101c7d30638b384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/516c75ce1eef57babef53eac3c9de5c8385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3086e93fb80207e81763885e6cd20ef5386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0f3be42a8d49e8ea23f73069eba112b387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43c028bd8b667ed72b93e981ab80051388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233f2ea88ee2a6c1f443949b369ed49f389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619848b0ff660c8dfdb5d8744140b029390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42b9adc89a104e4c185efcab50b30b51391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65712f58536afb3ec12d17ac2b08f0fe392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70bcca9b132867921c80f49453eef36393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5419342d02b28bf00efdcdb1967ecaa394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be01bc97c4b5054574230f97c519df81395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213a36866abecde21e8d99dd1e4a16e2396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b279cc7f6908887938a75bd8ad31231397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c19e20012b72e7af7397ba74f393be1e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7ff2e91eb45306c6ce6c3a10b70b291399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408769c08bb98dac6bf12b14b45d111400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/686ae6c5946f59980de4f30ed5940a74401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a08ea5de1253fcabad6b55edac2eea402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312307f651fbd0431041af61995ca8ec403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f5ee43000a83c668cbecf9a5efa794404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d0d9de15526924c5cc25fdb91a0aac2405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a952f8b7b5d899536f1fde40b31a6eb2406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76b0868bc904466f98e5abbbdd3834c407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a408e13be50217236dc74d5f5df7c9f1408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e34602585436b4e3aaf3438b2e76cd409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2d2242d30798b32e0696ab42c8d26c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9661569a44580e63bd43bcb89daddcf411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe4476a0fc526c5d8c6f28e2d9802900412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd879b636ae4824df5e0105d5b4368413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e70f5ef0342e25630dbdddbaa27501414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/185cf16a707b8239880011c4c56eb66d415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5545922ebc27a8c5585a9095b042ac6c416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31ed5db3a391db90bd3f55093895ef3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a46da23963e59e6740203a1fe69a7418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef832c3910c56432d177671d8ebe642419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585953e8324a44f0f7758ae2356f792e420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc7ca23cdfb8a45f35fb2acf3ba0525421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9106da6aca940c554aa6264a340473422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/167382de532d11bb81f2c678fb331d26423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52f0c4be3d9fa2a99381d5a9f58ec748424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b18cbb7c828987039e062414e87525a425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a333c6e1ab9f93eb35c4165d53f849d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f3b866492528b1badb6cf7fa54c44f427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c14e754bbd42ad909a947d5321f4f6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6b9d3d1bedf8ec11c3e324818be6c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c9cadc97f66078c3bbc2ea736706645430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97cc3e59589f8e040d018b688dfc81431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3609393154a2d21242ef3f7beb856c3432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdf4bef386d90290401af1e573628e8433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6e0d8b93c70ef8e12998643188bf289434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46eb56a39269e1d58a38ddd9a6d8f7f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbad5ab75d1f1d8b07b62ab1237587f1436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec3408e9c821c6d8aca0756b6fc9f98b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2899b15c41cdd81733493bb09fa4b8b438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2531adfd07d19da487b4859df84e0034439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7caee978eee9e27c9e25d2eeca7b65f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adda2af6933a2ce43d98edb5521a3cad441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8663e02171890f6c6f7ea6426813d9b442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea3e981e12f2a9c2bf545208546ec61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d25f9d1c2c8a092274abd4a0fefac444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a9cb24caa9f8fa999a1d819e5d59c80445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5f1829b53e8c6e582b56a1fbc04983446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05338dd37a84ddcb82c3da6876bc053447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430492333418c9add42ad062d998c2d448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aae509dc36970b39f8bd4d5558097de449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a676fb79b31eca5be9e5d46f28b42a2b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebec408051739edf428a1aaca61ae225451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb3a54c057cb55ba300b69746ea36545452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd4e4d4d32a4b4be70a3db813e067847453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/689279e73ec02b3fe6b6876673ffb6e7454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d65506155666b45ddea93b17703d8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb9a04b8a6954e33326e401417b53e0456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bba35edadbba719eaa88870025089a6457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6ec1a7eb991a8a6fb114bd3bccb6cd5458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c99735ff675b2dbc263ea2a3198eaa9459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54d7122d002143df7ae2ad141e52c5c460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98cb5b68f53867b4351387c53aef634c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcaced58b31deb59719a16f9278de37462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de4811a9112bbbe0fc21536413e4ba7463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8699c60f2e0cd0e6a52e04f2990c5946464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b0831ee832a8685a535be14eed595a465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c0dd632441dc43945045c854c88e21466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a6ca6281963cbd0c83667c5a2e03f467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/534ad0a53adc31d70e85a623ae109d58468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063ead2bba0582fc57aea596bae3485469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bffc3d0c9788d46c438c06af48e252ff470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da37082a561680188b6063def1010064471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29870f1ae371e2227f9a541851e4aae4472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a08d52046f53c7026fa66be9f9f3fa8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11812001fafb9648fa708470ffe65108474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8caeea2e6005b8491cca525c7a544e6f475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ec669957e315cb0dc7b66c58965c947476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d331441114efe064ee37042cb4d0e1ca477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546f6209af96ee51b695469b04a0381478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c64e4812f2128b1422208af57719e1479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b5454c94fb1e279e3ff1ecd82499d1e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509dcf79ec761c31eaa409b43cd71d6e481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/651ef7e05c3d5490de9cf0c935b7dcaf482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2c3db7345eb9cb14af6506c3126b3b483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94013da84f7600e9559fa1cdfa44b813484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae33d1dbdf31df57de9bb5b0cb8476c4485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b18e8ef426d663bfabbe5643f953d8bd486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f16c47c19aaa601f19190ebbe03b957487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea98844b0698153fdc5c86bce3e7751488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee385de284f7893ebc89b5cca4849c0489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49f6ff915656a7a391022f2989eb9d81490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c0aa87ab423d0fedd0e9181a5ff34491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72f5843f257df1b0bca7325f3eb91563492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3612a392113d19495ad4aba62f2488c0493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58b1d26e479432ece6ecc39e013ee9de494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab806eb8c8ef2cd3d2ca8bce1e04a157495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6bc7bd97ea8865a98e5faab9d548fe496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f7a9840dd518bf7252c15f88c22d10497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b88ad0749e1b346cd387b7e072a2f17d498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e7ac9679341c66692a31f2e0c989bf499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc03aee289482013df3aed6e3dcc76d8500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f026130ac1fd679f116cd3f4b41de322501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f7f2ff6ddad7dc7f861adefdb175d1502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e7c9005cb82cf5a9b10f360ad28f46503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/444b3198f8a1bdf42b104ef231d81f80504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0703163fd272277ebbb6b7970d993fa4505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3af79ed91fb2d09e4a4c58105248ea5b506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1983854a47a7197842853b13770835ca507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dafe9965b6f4997bb78923dad67dbe508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f068c8b9139d208e357792fe021f52509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76511e0b9833190d134dc873fb0adfa9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaf86217f3c6e698b4d5ebd2d3fbdf6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f759f705a491a002d4ef632c5b72ef3512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226e537e25bf8990851b5f593f74537f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fbfc82d95d15efc93739df42fd2140514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fa3205c6c346af689da03993f8c502515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8119be1a5e6411826889245b50d5a98d516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dada3ae84638894aea278edf6ef97a53517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae653bb49903b3e17254db56d9f63fe7518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54e24fd5a8bcb2bf1b1ca57a524fa44f519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f12541fa897800811e34ed3e1df825d520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315a8391c144e225b8b2fbc1060c437b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54e35a14dce087412c28f0cfa86a1e6522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b95c7f5e041f112a4b63bac204382f523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44bd656b7de5a24b16f61e4f06100170524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20721dc574e0f2f0b0bb15245b60c269525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/386fd1dcc98ff97e237c244164cc5241526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb9f29cead771f1dbb361ee1bc85bc58527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ba6fda42e2894ea188c6f1923ec592528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f7efeb1bef5538e9b5dece8e507953f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b24446951536c5c329c94dc16a482c6530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7e848da206f1d15169dae8363cbbee531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/550bbf4b40a7ab15f04023a2801171c4532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0f6f79024b49a2c9a3b2f15cb7eeb63533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd7787564cc0072a143b8da3b1229d0534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/941c91c34fdab04f7dbe5622c948b2f5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54fb350eadc1f22baf8edafee88d7ceb536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e10139853c6e5c6f096958af14f1035c537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8297d2b0fd3d62ba80da7b7035fce314538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfbea9554fda6028e32d8b516133aa33539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595ac9066d427a921ccb320666218a29540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37dcb77714fc2c9f850018ba329e557d541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1019f99567fc7da7cae49ba48d88a8db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87e593d0793d162b2df29d16c64150e5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a119d8c6598ff1ec04bfd1ffd47d97dc544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421d5138a895853bbc9b5bca0de41b3545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b509fc843373f958e93a700561f18e1546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33e3512c3142a00c77491a72210756bd547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1ab87bc5a393c6996d8a8177437b74548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/369730ddfbf34cd8ebb9a46a2a141fb2549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7911b1a5922ea6bcc83404b6e56ceb88550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c725e5088009c12474c5a3a2ab18a382551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d134b19709b8a9ab216f25e1024fd433552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb126fc93539d308cf816eae991030e553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ac7c956d7823fb655e910f54a6c5d6554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7e67d9691833d0e6add11c4fc9586b9555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16da282595440f846f35d6428bb3f6d2556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726e0f3d472427abc875138ff26c0a92557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93de9757ddd42cf25cbbe6ecf3a4d052558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106c93e24a49834c8371812ae63e0cd0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09864870cbdce639877eeee5f8538b6d560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2076b4153fb0cbc949e4fb29f9bb6e82561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016523ddc9063ff7323506de61f2ed92562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d891cca3e85652b78e26469e66abdc0563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c049b40e90ff17a078b4ee95acd824f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6199594d66d683c8997430962c349ee4565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593b8d855a9f0c0068725f516ddb9b71566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d47f3a857a12b3d01c9b04f4605873567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad0cf50f1e08f1164791b330144e32a568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6223f63893ca2546a97a1276694903569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe61b41a5014e287b92a2e3acde1b9a9570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81014a9f961ad5424e64801cad500e6a571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938c2318ea509b338cd4fcd6b960f048572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00468cee9fd4f69a6e8795586273c48573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f98fbd2296a3c57e34bf0b05dfd4f65574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d76952b1b16c98cefa86ab42a085f528575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d59617a0ef83f048e9338894b73db94576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe5886341e508ba9c5954d7a4466be3577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d36f07e05097e6bb6e298e056991f9a578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d3f1d52fe42bcefc5900f547e30d39579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1edf647422ec0f3f2f3c2ef9af284cb1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152e0e930665a459fb3a815d20740e11581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb7044229359ef6ecf0b88388973915f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed73fe0beb9b7e1b18d18d9da0889288583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f903a12a74cc7306034c796c37bcf8584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3676377bcf1b44071242dd9186dc31ce585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a03f90d5e5cad23ade10a986356e6e586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a49357b82a974404ed2b89b9ae55a2587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd92dd0fe94c9aef369cf0218ba9fd16588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7279c5f98cb0c1c1a8fcfbd039ee35589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f178e39c2afbbbc9686c52ca46821e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c63b81dc07ef69078653d272295b243591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb013a92a559af0d92af0981ec37d7e592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5deb7ed6776fc656ea8b0c98f007ace0593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4602b1d48e2ff904c094e4bb08eee8594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3647004094b00d07ebe1dbc3a8cb1486595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4808f3eea737c917d09cc45386c366596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77a0c1f7d10dad1cb4a5bceb11d6426c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a49d795782f2cee92cba49c7c5a0b537598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d16fbaa0b9c72cd70741fbb6fc79a705599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f473b57fc2951b87a18ea6b34e7f43d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8279ed1ac905759b9e955e9a3b2c58bb601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db4f818f250119877b682d467f18f23602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f52f5bad510ac1bb83bf535dc3cc56603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b2a3a90bb1e5c0f991cd7050eefb54604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/626247414034713268de5ba4e3179037605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b020abadfe69688e9abae36a8eca5cdf606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b15bbbcaea024a357c9dca77eaec377607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f36af888cbb28aaf6a026f386bdb0540608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a422b681309d4688521f70a3572468609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b60a1ae9c32dce3802f9ac8257ff31fa610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4656798aff4acb8f19ac12e9c4dac08e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8795aa194e5665d81aed9d698b155788612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149bd70e54fff9a710436c026b855dd2613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/567f0ae674a7a314fbc797530d09fcd4614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae376ac8aca6b7a20035a4a041b802a6615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28473e791c3a93fb3a7a410f185dc946616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4b2c07f51ab0053984849cf299cf580617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f1cc35e1a44be4daa72fc0ad462942618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87216f9ba66dede880a08bdf79150447619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861961d1fe9ad715ab2d0e6de227ef11620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd7acee4b4f0ea5a032774dc8819f228621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6c48540c339f0836729fd2664634f1d622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dc52350dbde2953125637a8c80deb39623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd622c0bd543aa4c625bacc295def98624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f70b2a97a3b956736ac932c0464e422625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c0498a186e5f3126a5e07ca16ee782626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f942b139709f049a88d566b8bd3fff4627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06b7c16c6f68ad930150372306ad4b50628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6bd9c8409941681421d9deaa5c188f4629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639556a3bf4f1a4a07845f418dac7cff630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239df3faaf8e4529ade1be03228dc42e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f818f4cdc18ccd83b4dc794cc0dc9eb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cdc0a573682dcdd2d94464f630ea383633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f176934839b554aa60af2e0b100bbb1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b78c3b67e1ad1f7cbdffabdc316fe9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6210f0b557be9fb43c44b88fde20706636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5005a2a970d2d5bcb45efe94e1cef6f637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2614553c5a7d2467956c77a9afe15ae638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3442d87c6ac73d4595a9ba2e5f71564d639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea9584f87bedd9fbe7c8981200f86d7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611ecbd2340d3ab319a2376f39e3b9b1641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/441a0f5c2912f32df70e0e65afb23f97642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304caed9f96af6b3623f92b6f2929361643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21429c01f38e0a27514bad2c5b76138b644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6bfe9b9b02b2e364821996d5bb775f645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2597f0e05f3912e41546e8f70b7d5d63646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28c2e053545c3ff226f1770bb7ea1c3b647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfe4f8bc3cc17db228b159a4ec78521f648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90eadf1daab5e72fedc87993bf59fcf6649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc344c8d8db978f6e3974ca58c63c1cb650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f37594eaac2a89d92f269c94c86b78651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7634302d2816c5b779bf0a605877b58f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84460e31f9155f6280f136943835f506653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a740a3a9638d3c61d62c97dc2386d841654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfb0691529b16a02218270ee28a1a78d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc99cdc531fa22c453692e53d1bf655f656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37de514f376ce95caa0241600c16ce0d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fb7f705e001fc047c68d7a0b69715a2658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71411d216fe3be3fd62fdaa8c8b73db659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d83cc4a00a573fd7ea62f186441685f660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50e0ead4532ccf83220fd21c01ded911661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd13824d30e518dab52b8ee9c5d5658662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc22a299fdd23ab24ae2989ac265ffda663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97276359bef58d12034ea8e590e9de1d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78d2fb42812f7094e09296380d7f57a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/302e43cae3e684d42b43f621da5a3406666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67ec629e38c0b586bdaf1f8b3794b422667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2481019abb37e5d2480184ef5a6b49cf668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/925d0783481494e65c0177a337fe2430669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1df737534df7eafc1697ca705df576bc670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6ba26b50f0bfe875124728e784d85f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8965badf7f194efcde0b379546dd09fd672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17fdab1683c15e6f0e16847e0d3f0274673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dcae6ef571eca3c607848e4a904f5c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96bd63e0984460a73258f910fc7eb310675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be373b135997b9d524ff90020d57843676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b2ee4c3469e4e557de42396ca1a577677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0002f0e7c3f2a3a37f6aaf540897fd9678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d20f32447929d07b1964e4d2e6c1b1ee679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d8ae3304189c404b570fe51ba242cd680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1103dc963e4154ddae54a3ea1dc251e0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d2b47ea4c5b765b523b8a29535db47682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396ea8460a7f418ef7956479fa6ea276683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc37464d16b5d0b0af461671b88037e5684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7393ca243ff553c7f634d07454d99067685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c07038e4d09a39c9fb41f9814a908a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65da4f1c102054c19785958a2cdaf03687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57e8f3e55695e3a9b5a34c24b071c8da688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b6c13e7c384a1d4337b1c70c21fbdbc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dff8c42a984e651edc8fc04b1c98d4a690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e1400d8cf53cc454b7614c100c7b7b691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2d45c66bef61129c3198ce2a1df09e692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/106bd1c1057ecaa7593abb07fb69c9b2693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a5e75a48b4330e89f64faa9139939c694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f958b3e3b72939060a5eb8a3edefcb4e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0fcba188d68c9f24548d1dc26da388696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b450c0426f04dd3abe2f29450125e80a697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74c1317094f018e17ff558915d18e0b698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b50a3804b67b8451a9e49388c92ac1f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e20790cb7f283b4986e0fe9512577e93700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c77edc97d5bdc691712845cbed17b8701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee02e62ecb465ae20a7276afcac4a505702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42f22927120ec2c6ed949b283359994703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ddfad76a4de30832c90c245117a77a704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/594dbeb65c2e1c6071ef3b8135b09bbc705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a063852f1404930bff93f9e7640f9833706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177b1cc805c9152d694ca6fe516ed36d707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee9976ae5f1029244e8896c0e5726d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a25b5eeccff4713864c69fcef9db44c8709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6cfefb0833bc5b457cae35cb50eedca710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b8a4db8e6d543587804a5436a5c697711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a930df0bce4e6523b078e7ab719220712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561e780f30681ba3ff34ffcf26ad85d6713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25407bf735cc9450b3fc74abcf1aea1714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf953f7b8ec5b70c046ac2b0d43c4e2715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db57f1bd7b9490c10e2c1edfc59da587716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11c3327445fa6ad8ca6047d1412c73c717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768162811082a9efb6c8a39a3fa97ec5718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83a358b8198a1de5a5541907321ecbe6719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d981b9848baaf3e17a254f1062ad8cf3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f2238fe55a5235e13de489862271fa5721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fe0901fc350b7648cc529dada0a8a9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c2bfb7f7a35170d4d9ee0e63e556ba3723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/101ae2ac971d251c787dbfc54d25207a724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c93c91f22665260486a6dcb9def3eb3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50725f5b1d88ea71807fea4cfe2b961726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77028e34182a7db71bc6eb310ead571a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c75ff6c2d00101fcc37544d60b3cf9728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5106f49a9cf3586f2a5b84446b986b729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5eb3ad04f44e140a3a112fd684481786730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a542eabf5398113f94028d246bb50a0e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3dcf439fdeaafb933ba4f3b6403ce96732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5467391b39fc1ea0acb7b7498e1a63b5733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38fcd2d75e517bd5bb406a17a74667e1734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c10b7ff1663fadba619278dd00c068735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d251cd0d4eedb0a007b83812d00d5374736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/509d1fd58ecd9b7f629b05680be400e1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/570e4c6e80988249f10d397065c46745738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfea55f9517bf09ebdf862f8bd5fcab0739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8922f345bcfe242ffa0be8d1cce05323740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ea32942875dbf5b73765c71f9cc6f2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0d4b87a02a658abe618a15319a8742c742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e811f95f48444a5c1e15337c402c100743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/368fae66bfbd528e8ff1118429dc63e3744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c858d5f197abd1b43d7e6f4e7e10eb03745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a6f0659e29a530bfdc3e663b8e93fc746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb749529d7808d4b2a7b1cd51b389882747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec6cce3b5f226033c3a0fc3c8558976f748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c0b9028110ac8ce1d7afcdac370dd1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda5e4660a468b592ea5fb9f76bff619750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e6bd7f71ad3ed97eff582dc53b6e4d751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208610ecb9d5ce622edd6e8c78141bcf752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e27aa66390bf31c81c68425f51c5944753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfc6b91d7518cf2a35272b0122f45f8c754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f866879ab25525fc920e6107ae977de755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02dd98b2dd92bf5d58cfe907c9a73f36756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cad99c5ffb45440924d1bffaef6aa8c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4153f34b65cf2125a0654fef8abff8f0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab3c4ebe2a95469472bbac716e027f2759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>