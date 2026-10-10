--- v0 (2026-10-09)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363c78c7f0878847f354789fc2a6ee0a1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5206fb31b9080af730a4239661c7d0c42.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4776df7b33287f32b5a27294067c617c3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fed067a6d07ad01351a8171a26629454.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06cdb9589ceb6d7bda5de2e849f75bde5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4841505585f15f77a1ea8dd9bf82d6a86.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb7191e7b323cce50a30286ddb440747.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdeea64d0fd54587e163c03903b72d88.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4fdfede2d4764097975823973c42d029.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02f724759a867ed8574bb2f822d6f0810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fd5e4d3cb054e9663e9bd1b8958c73311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b610b0e80ad189680b4ea5f66359e2ac12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ea180bd1ac6da8936227d50087970e13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd69ad4881c68e1296cca70cb1b2c94614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5419dda4f2ce2e70b1b07c34ee056015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d77440721b55ef4467d4ba6e523431516.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c8a65bc7f15ea654c02eb54daae88a917.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616a022a1906cfa51e678d2ad500f64a18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c51c7647a569471dee3c022f6db1c119.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ffb544361c2a51843bfcc673761bbd20.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d973dfe258a68da6c2857678cbf609bd21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71cffa34fe7ddefc107e7cde9693112722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a415772f1c3f4fdc71395777a52ca423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130a9a5e3046a9762b8120e7eb41a23624.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834a173c628885acf89e16ed6440668025.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aab59b4cc9a536f65d4ffc5186fac3726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e69384529c3cf7b0919ea254ec85c827.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bb84917fe8bfaace6fac55f7703f08928.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4811e99e22953757580c08f01d2b7c29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b691f7f73251ce37d156b5d0abed4f3d30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bec62ff5abb767cfd953c6feb01d9d9c31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1f9d2564ca1b68c18a35f12f9ae25132.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e44a4f13e7ab39bbd532a5568e1287aa33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6162830892de8f7318f780bc9f455534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc2a2dc0be04a49f1df4cd314a22eba635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e83c0cf43255dc780555b0cd42e3254536.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d2969f26644479675f9bd24cb1a03c37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20e7544762513e24ddf85cbd3c43633c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50afd688feff4a05359d56d29f2191f439.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bbc962cb6c415315ef11ed7e27554c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8adb0e53e5cb67c7d408d3de4ad4b9cc41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d363da2d2d109c2a23e2d7c85ef7180a42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/933922f7f830031f5c447407c6da1db943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f44354609533808b7c6944af66e10944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a19905d69bc14365a2af453671f01a45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a97705b69b32d403b90bf29db30c8b8646.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4726b24b3743b904be2c9421dc3f11da47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b306174a53d72887a131e21be36cbc3948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1938d3b7c08d2a78e926be72c69f35749.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4b7141579665577ec33b96f83c9ab50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad63e51931f6e8a31371cde051dd54f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4b44d7825d0d0d55cb5fbf96ada13952.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbd72bca8d2efbee6720c27354e07ca053.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879dbc72d67c6380b9106ebeb15638054.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/294a34b4cce853a26162553400dd857f55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74477d0d0b2e8c2d186a2cfb68e4d20d56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a1d0aee62b70517cb60143b53ad76f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d19a73716594f2d9ad41ada203524058.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907d7ae02806d7d49bafd8e470b0da5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f467b5ce3fc65cbc83a826952518b2e260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee4b39c702f2a51625652d9a4ae34561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baa72a722d20a5f933bc15a82ecbd0e462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd028c52fc302e89ecec656966db89463.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8359e855a5eb62cc84a160137924406e64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ed33b71796ccb5d6c55fa3dd23de4b565.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb047456dd545a7224c1e6d9d64463366.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7ec5bc6fcb9886c2cbfac11637f799c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810d51afb606170a304d55ffe722e3c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38cad91b5c15abc73788a6e6cb49e28969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71b5e274edf613345c0d03887e58c3fd70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a94499218fc3e63281c2eb37409b8871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeeb7c4ab4490ac7912c70cd957050ea72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3343cd748c793ea21ffd601d3007c17373.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb218c77d3e507cdb8e4a7dde46e034674.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b055f066d2019033f6149be959a396975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/846a6c16ca90cc71676e69645ad65a4476.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64572be7fe054911369ea9a56bac51377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76de1758836f394b62d246574c13445f78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6063ef810b8ca15308fff4bb0153151679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770205ade3ac85feb609a244527104e480.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da2d564fd13537b50dd2c401b91788aa81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33050025eb2339967629229c0d3ca8d882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/003602a18fadc8d50738809a1fca890e83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899bcfa471206b449901095877a6ae3e84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9cd8f4ac1655406883b518c40e496d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ea4f178f9957d15a8a3f440a7d452e86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1a936c371ea4a404dec8ece2b5718887.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e42df0c1145df1399d1a8a60c4c840f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34975b0a446ec0a87fc4ac440b69de1289.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/625f14e0281b45630e049a371d9db56990.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cededaf56a0f196ba1769684cef5345b91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d65b4e384a1852628c85d618be8005f92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da755f91ad32f13d17264293e4e5a35293.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76edd8d1af2612b1cf6f24c23e258e9494.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8417204d9e1475dd696ba8b9ac52a195.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/183a7ca558a4c9d68877fc494783a16d96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe00dba953ee14569b7df0de161945997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cda5eaffea797098dca884f4e2a70eb98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f5d53f5a79d10988977b151e33f572599.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec332553c3c4671f9cda8485b960b438100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb121f541a60bbe0ff2ee32c0dbdf92101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9918ff3279fe49858e6e02f499842f1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc75d5d475c2358384ccb7523c1b151103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d15726b2d43e9ef5e94aa351b2baf1c104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115fe91aa2d154ca667ac1149a765dab105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0ce28c861d7823677180eab05199bf106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91d4dade86744823321f8cf778b0653107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558dd2b8d79b6b54b9414224d43e9363108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28e31b5de5c3a16eef2c99ea61ca258109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b1d646ff3d2ae23658f8b476ce2663110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd3a99ce044f8cc5cb681f692f9b9c9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b6742f41f76d0f3a2e3c4c42492f3112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc7cd6ce7092d81a9c6d5e65b9d57c0113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c14622da077643aa15db3d6d7adead114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ddfe37f135dd28e13b3bdbf13e14f8d115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7120f73b3eeb50b32af7452544b0b954116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a48b00f01f790f1ce61f001536789c117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6185b7545bfbcaf1bb52273e23209ffe118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a9bb88749a24585154d7c1337357e0119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb870908239c6e2b1a30b508d4e00ab120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8964b960109343eeb296ff9a9e41f48121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d4ebcf7bf6891e79fdfab1ee9424c1e122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f47f908f9ed2c4c752f46ca4f1033123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9208a3c00b678b35db1cdbcb1b7a8d124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a55fa529f3bde1dfc7a23c49bdd2f150125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982be96dfd3ce76cecc013a62c2fcc15126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701b904787c555f91eea0b69aaec0c3d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b28c70e60ca16383fe00653c1ab7ee8128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af31dbe93c1546b1a9130ea30a5dfb65129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1cb27c06d194ce89165727f7659b55130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c36ac492e806057489d72e88831d8a9e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d4331fee5a243fe7a52f4586e2b38e132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753e9789e46e2bdbfcf7a8ac04a5e69a133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed0df06f7a6bff17259d5d8016ef7c28134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d7e117145dc055bf444d573cf0efb27135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c802b3c7d4c876c02cae38c39f9c484a136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053256387d963f962bdc34e6ddfb1f46137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a68fcaa180320b2a5af335be4b8a7b138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61850f35924453fdec7c24124d2f3ed0139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ee453784fa6948299fd6cbe5624f37e140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9df0aa39dd4e89a2140deb1499e9176a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/348b6df394acaf5becc8ed428fee4b9d142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ec03ca1076ff5c9b1388fc8fdbfa6d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b79b0bb68ffffa035c70085ddd31473f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea0acbdf61a84cad1d96971a027be6f145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd373ff76e75ea26fbfabc934e956401146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f2d18ccd0940e0cf859cc12c88053f147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a767b1bb58ca62c4d731c9e2100779c3148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f500fda9ce147a673ce2867083d08820149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6287667e9b87b2c5c27f648b1c2e5043150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266a84dacb1db8e947e08122037e521f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e33f98421f514e705f7b5e4b47a7f182152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9750725c94fc78542b06ecc41c970dff153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c87539315ba68be0beffa5f6660294c154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/346df38ee56fbb71e0dd90072f3499f3155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ce9953fc28bb2c6ae71dde9f22abd1156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754c33201772b4e649e52c2626d1352e157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df765ead0e6fd64ea5ad7462d10007e8158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b08d070275db3415ee9035be967d0885159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5600b2f6f7e8b67c41be1406575c03cb160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a288446292c9a9129abc6a6a5c4fe0d3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8523bd209ecaa65844868f28a2bc662e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b9cb14c9cd0997e175e53fab11e452f163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30b5789ed4da2a00137a3a93ff4221f7164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec7e1e731fdf002401dd284aaba23a9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/745ae77a78bd6f519aee92ef3136d54f166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b6eaf6c24b144aab6d922e9c3894f3167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d0d694c994a183fc165d8d5d394702a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbbc57cecd79e9476a41bbf7cf7b0d0d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8a66833a88c4f9f4bf3a6e41288c0b7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1008b5ede9eaa834dc8d2d5ebc72678171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2d49c17d24bec828f9ab66c7ccf0a31172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c63c0cfca36ad1aa2a7beafad0379b173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61de67fa8c6401cfc28f86680e64df1174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a686cec98668bab1ab71c5fc27af6a7b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c272bc7df1211cd8b73141d966f02edd176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94cb10fc19db881b3f15216bfc6310d1177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee0549b95fb2574bb0b559047b7329c178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521d0732c81d293046b44b121f2509e0179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d85affb720897f2a6ad078b28e3dad180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f9b87776533f66d193d86b8164b97181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf3274705fbbd788a33ee07d1e4a9ed182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dc7ee26c185bfcf8aca7b6f5cb66a2183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd55bab5b84aa67802489674ec77b841184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea8d990c21667a3b6242f6eed07e68d185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f174f88eae950e1f8e070f8492f692f186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a76dd6dc1d3d3e89cc18f892ff11a0187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc98e6b492c39ae96c86700b4cd72447188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b916798ea8c5cd2aec53d001b55b05189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbf611bc1f4551613a9c878e60f8442190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/298cc44c10a5ef83b02976da4098496d191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ce6a74da8e28be5fe1164ef3fc07f1192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4116373dd761b04dfc65f8cf93d5b438193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f4fe472632808e8e2032e9eb5951dc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc96e9a9c7303dc3614d0f2f3d65ec4195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb333d97cdd15591828a9342343d263196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d078eb038e356807e90862cb300869c8197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5618a2cfa2efeeaa6fc6123c3d276ebe198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87cf2bee19260e93caec6f527b92e8199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a377dd09d2f3aff2edd9df44b0cd869a200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbd929ae9a756f89e3de9d32033700d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e49e2f3447fa98d3b1c9b0ef7ea2510202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e03f22d5f3076f6fcf2216f59849983203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c101279876926649f75bab8c87a3d65e204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a050fe8d0c5527b4e88ec2dab233c0b8205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0cd27a06019a794bfc0205f24d143e8206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91df0e5ed36ae3fc7cb37c0af68bfbe207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fefd66d8bff570fb1ddada7015b2b7d9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cc042e2b40fb939bd24c836f8b9fce209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72163100c4ae93ab9bbf1c8fb5e519a9210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64cff35f5e21ad6b2d56a0de20d50ce5211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e72cc3b32c23d2c93ae018eb842aa20212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26be0051bf47e462fbe2da55ea0bb908213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b92d5f4216c372cb7a05a2965224b1c0214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981c84a3ecefcf68a096d2d085b3ccd5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b8989a106db6aa866cc4856d060d5d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c28d33b09cbd21c700ba49f62552702217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a088c86c2df4c95d285ca5b090242c31218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f6d58177b6318999bdf77beb47793d1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d96f77cd6cc5b7aa7858ea450d085e21220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1935c6f996d4a9df89fd5feb2f41ebaf221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34db2428ee9c83edc83fb32855249ca7222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4b52e3c46207a80d61327d87fe292c223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a63e4215c2e716580f0044528e1ca10224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a869d8ecc44d2369250b33ad64057472225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d07a7260918f8be95fdae2a7911c241226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e9791788e602517a1011626a2da0b3227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774779afaee1392c9a89b79d077c5eb9228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5a7beaf46a45a781a758d124ed4f08229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee35e02a9dfc41050f6c442a09c73d17230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f0da557c5b5ea3c12b33d0e5c46ae231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c1f1ba244c4e930ebe1e3cd1c5e9df232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1214b444562fc925287f19f6b7d2623233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edd86d889b8c7c8b8116764d8a88298234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cd82f13fe333e794125c5cda72934235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796b390c1839a4b54a4bbc899324dbec236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5580d9e229cf1e6140a6d2a4fc0db7237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae406b5f87e3fc17026c335a8f0cf751238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e647362ea57d922cd33e28f003a99239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ade85d31df04483aadbe6491ec3d96240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb899c0416d7e9b0ae0d26315800b32241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c41d58bc70139557f7554022530f4f242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b52c59cf701681186bc32b4e58dd04b243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece392340890f59cf877a153780db928244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03ac9c0a3ddce3e1d84961bc472e2e64245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af582d68d443a8a2a81d264e2977b7ef246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf9880da4e688e4b7ba86035cdc8c71247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdd93efc2c62d99841b3a6236936d25248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b9a2290d43123832fc95200a41ac77249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20244ae459c21fe581ff657e8f330b48250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cc33f596255708b54d3e37d3de25cdc251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bd3b4799f0e5f63bb32fece48517b0252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f78745c6ca8c66ed9c8da255eb64bc0253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01c9b2c8dfd40c5e2f47bb5d6ce1f62254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/382e88a71dded5d71590f31d026e5cc5255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c15615cbad9594a9ab1ad3a399c9efe4256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f517da2f7280e7dc0cf2cc2c17587d9c257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33e7a180015323b2e895e636a8e4042258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732e2adb336354ae94ba9716a477dfd2259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c25637b64fec35587bd5c712078312260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c93d0b14b000ef8567921a02ebbd20f261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5bd545059c0d198be9fd2bab9d74d262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee6c3242411d7bf3399b265a14007c5263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2723fd84814450b81941853c7a78e8a0264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255c8ffb917093a151d9e1d6ba56892c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f6240891f916339fe71fa4430d86319266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417fe908c73a5207514cc7abb131b950267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c41b1a2955ebb8f6b58bb4c9a4ee0a4268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b88ca1bb439fa26da7be0ce52c23f22269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace80ae02530fbc04bf43b214e6b8ee3270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f6e020926785318a085e234a9d4a41271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba84a457c3aa80363b34901ccc8c845b272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2159b12c3805b82c034bbd3aaf478e42273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9476b1aec863b06bee22f60b075c80c4274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/563719afd8bf71820991108eb7a1dbc1275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18da281e1cb38d94bee14c74523cd4d6276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff47f4099a702a9dfa500500602acfc277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b82dfd9640450903eb59fc992572e8ac278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701fe8d0164180dccaf9f0c74130c777279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f99816df1088caaecd759fb8d21c9280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d103ec0258aaac1ff1296f21f5677b281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf442f841af89c4fd0d0faa6149c233282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260897918cf76d6b2c1023c343981310283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26f4285ce534111cf368578e51d20eb284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a21988c98c6d4b5fe07d4c500fb4f6285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbb904d9db63e160deb57f0bcc12a12286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1eeb4ff0749f9d0f263f22db172b680287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ae129c84d78d27a069683285c853ce288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443e2dd6d064175ad7216e2c998f96eb289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fe21e730bbde861180b5fe91bff0185290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee405748c9fa1fb269700742604f968291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/809a18f08c363912076f05b07c323b17292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5431a8f8f84f5f1b23545fbba2825106293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c80b0ba40b3432b89db85d445e76141294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e428d16ce8c2dbe44d84d5264ec4951295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b5d51404b3bc6643222a9bf7a016c4c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5f97cb59e3d6395267023dc4394f27297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630dc76beab18f23e6b63104f06dce87298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc31aa5de10cd88e0cb849734f3431b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/460cb606bbc667c5a4e3cb0d0addd472300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7246214be483a78a8ca4308eb172d9b4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1430e24318676e388dfefff8a2f7a44302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73bd69cc6d21b033c31e8a937835e012303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/916e1e5ea55f33dd8fc32e599b5a2f35304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf60d3b5390eef5fb377ae1d2f0dab57305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117bf79199357ec0adaa44a2769f3523306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f56dd6ad7eacca7334c7e2c62b07fe8c307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181112930415773b848b5f8316373f28308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f88b23019002f13582209659277c009309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6b8b0da9cb74aa14883bb7b2b773c0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd682b3a97e2db0d2d2ce8886efc9d8d311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211121c59abdfa4e081b2650cfbedbc1312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cac7b249fc33ce9501e777575730ae313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7a23ee2320847a5c18c3e330bb25c6314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a99946d1d41afe25eb15a98a152a5b8315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1be918cdfcd1c6b2dee206cc7ca5fce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b3539772ec5923ade659d5baadc08317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2170a4b3ac73c5b1538a7a0a4f8ba089318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4724fa8c341c000dec7ad55a30271c6319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85dfef287cfb25ed477499f4a4e1e905320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca7d1535ca6dbe546aff6915de0c78dd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f92ea71792c65b84251b59e3545942322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/184448fa75289d5cbe2aec2f41815d51323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4edbbccaa940f37aa340badd13f2f80324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f185dfeccc23874b3be9dc4c9e3f1a1325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad7d77978b27514bce022d1206f3710a326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4077d744816417f9ae65a41da0460c42327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75ef971211b45350ef02ccbfba2476a8328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0906bb2e8f108506b37b8082addd6f96329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b2e29a81a1eba91ac7ade1054c616d330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c41ae2a09cfeed32f5aba57d425599e4331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b086677859ba7416bb6ca476bd84f6332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba10a2d779b3c476c5726c3d9a6d4c12333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dadfb4032f9ef204f0aa15f9b2f1c91334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d839c510a3d48e0896e80964757abf2335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b201134def26a79f061013c3e9d49212336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2e8deca8f8b4b908675fe078f79501337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53c085e283433e91b65f9b3c3c37225338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cb9321c2481d34635032bcd31d40199339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc024b0b6dac9b72f578d30d08ab712340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/712d9f9dc9003f2bb7507a968883dcdf341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22397883bdbee9e619d3c8219935eece342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31cd7463bc1945dadb58d5f62c47f296343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a219d7991e4bbaa920cbad55547e89df344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1463489b94921a9c3a1827b54c9ac1f3345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6501f691bf1b85b99fad19806d8b1d27346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aed21e83d52aa390647da5e03bcfc46347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/434859bf64e3a8432591e6303777480f348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5facba3c2b5a194aead7abbd4e760de349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9e94bbdbcf082abae8372d0b095e21350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb4d74cda3611d5d3221b7388a084e351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371dda6d4d49ea02e22ac305afbe414352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b69161141703335e07e51d184665fed353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f38825633017bdc2a4de038e2fae0f354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6e4dd3c8bb6d0c969fa17a69a61eb0355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a878fdffc9b292687e57abbdc897e81e356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8590c6c66c5e6c785ae75c98901110e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eff25a86033b2fae1ae13068f2a46eb9358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83585f9be7e1a39b9a6a25866b7ffed6359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ab342ae565ae037e5b7f78faaf83d74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ad65053f4b9da5570c15a89bc42342361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/864199c7b38ca079bdbb483a299033a0362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9902b0ff291951aa1141084233d7876f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28430e8314b739dff67430fd73325975364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61101ce0f14998d2cb13beb6704f79a365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8e5976c03b6f4b51d9f6da7fa39ffc8366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab0ab5a681fb1aaa55abe390d9c522367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b40e97f285a735abe7127bf59088226368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32b67f56213242c7b5a4a6fe811583fe369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367779afc8694a1e10b6c365658fbe0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bfe37d18d6bf0f2770e7e86afec9a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80fb38104f3342169804f2dcb3e18f8c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b00be8d8422fa07fb4aa78cf957bf9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b627965b62713c399b0d8a484380b0374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532e1a96079da75af23193ca43459928375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f885ca95503069fc63c1b635708f590376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44ca232498ff7b97cf5b47d7e26f428e377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432d88abb7418ecc8f1551b9804a5e02378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c90ddfd2f64008f2c5a06bc26d70102379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afef81e66bf50578d22d4d0b5c9f8c7d380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c71348db0079071e6932687b76baad381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3681414a99c53deda4f588849b127d1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af06bb15f64431de3cbd801fc39d469383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4513d43862252e340b6c89b4731d5f85384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e160fe777e2fa99f3cb5ef7294167e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c86319ab4cb0704ee8cc5d533745d2f386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66832c1a8dc91085d59efe60ef0ed829387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fc3e6cca8ffccde5ec52fbb01f3a66388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c50e8c41786b07f8be0abe4ee01b21389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d884b8a72fb8ce75aa9d7fd9b4d3e2a0390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52e6bd46d71566ceacea615f553009b8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7b8c39f74fa918c48a10cfbf780a64392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c612521aa13aabbb9d09809e22858b79393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46335f1bc7b59ad09e423ccae0729fcb394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/149977e203560f51c16dcf1d5c579636395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9b3c649aabae5c313db52dbe72c43396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51e2ca36b7057eef0c571aa38836cc2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c522e747bc73bfb5f5d0cc200f038f94398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60a81ba350e16b0ee44d02bce6f4ba00399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1a62ad289094f53e478ef8644ed78c3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31c8a27372e57c89cd4928d5bfbf6821401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95cced98d85b1549c02a8ca1dad5f98402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1961a5b7cdfdf58e56559b24f9805fa3403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2b2155c59844c44e91624e4de9ac6cf404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79387296e794d80a815af21b7571d18f405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3d57ee1db8e50b1dc6fe12049cc8f406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189caba0e7bc632895c40161016025b9407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33036e335905edd626d25ed226e4865408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a2e7c8d7127c48b54f9d248f8690858409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958f555beb8cf2a5f96eee20aacab978410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42336c08fd89560456da97fc090daee3411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320ec5fa43490c2427db67dec855bfb1412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366e640c55df669dac7cda74261911bf413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a482da6689d0b4ef8ab05f1aeb82e01414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f0f3ed259510ae9ed6c51cfb847a28415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4450ec078f95379404c16d8a20f7235f416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3db648f814df77215ba2d748d8b29c3d417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559dfc7a5b1404c4d13eeb6c2cb49227418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52fd012e851e165f295e27bf829cab1a419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa54889f6d22616352c498a22516012420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a37e2775f5fd854f8afe26f8152905421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e375e17a97d2e4a6294241436c4bdc6422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c4767adf823ffa71f61a0011ac40e2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff17f8f02c7e4bd37149955a19e08cab424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9f3d6eeabd605ded1ad3d4c2cc127f425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f97988bca4fdf7b53a9d95c433bf978d426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e350a21c8ad5e7746899383dd16d2a427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bc0f19b608f40c86ce56c52c648e2a9428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9d2570a8c7c2a995e60b82e13353c3429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb9de7652055aba264198693baa3acf430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25d17b6c53ea8f5b5b5ccff2029a3094431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8673bd6c0e1268fcd86d24d17a716e91432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2e057bf696e4e89a614923261b0dba433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315caa3782fa96357fe58df03dad51aa434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa64ec95db601121acad3ba38e47a8d4435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15731de650782bd41bf4f588f6015c2b436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88eae2a56b07891b857966709301893e437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fab30e54f5b8230284345a591d08e9e438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28d30a139ed30fb294b4eeb671f61292439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b4480458a7f985c019cce420c24d3d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc26e5b246fc75102c06a95673b44ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d7d451a2574ba58c71474073e28ba03442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d90639205c5b62281562a821cadc86443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd822c11b14d512dafa619453a35be4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f606fe0d7f5e888c4b0914a7c3a20cf445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a9a412a995a47a95919b59bae06532446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bd22bf23a93dad250765e6aac82873447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b93f6d002e2ba18eead3a0bfa2abb194448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be945c07f01624291d596ae353f62078449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d727cbbd7b2c2d7575e01dd297bf757450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df1015926463f4abd14e49b809773c7c451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e45bab77799627b07afcc02cd4c33b6452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4cccf63859a3ce3c3189b55c2444c7a453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f623647bd63aea8cfa3924128a8ff9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3a6915ceb529f3b1d9f98fd8fa4466c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0d91a34167703c0ec6dcfc466bab4c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373b4166f9f6c737ec3819768119ca20457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3ccb499d1cd6a95bae209f8e572cf9458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20ced63b450e9611d2f0af6eb001002e459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9490214979cc3594b0121fa7b386dc3d460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a298d08e36cbe6debb7821609ab0822f461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f66f06260a13be30af737bd2b714c5462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7163515e4661ef72b5ed3390666087e463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbba21151abc9b10dd986eb4e44b5eac464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee56420b34d08bdf755c6d76d62595b465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f31cd4ce9e34e8999507ed9ea8f262466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf968f9f215934d13fddb31d52ef2f34467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8d598cbfc00b98622c73ea7c78577e8468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f51ab20c5bc58cdb4941dd286acac2b469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce217716f3e6bc574892ac5a476e67fd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8758bb8413bc448acdaedac49b8e29d7471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7aa89528864f0e95e8b6fbe6c81c358472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111b7b26c19f7ade215e8cbb9ebe4ce6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65160d0548e85cbbb2a08383e7350382474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5be381020385fb88fc916fddc2335014475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba0c0d50e1da42419d95885a20b5de1e476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f1556ed5cd034a732b8174a33e09f0477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f2bab2fa8995cb37da307e756b5a5ed478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf46f505a259670b4aac21cc579633a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69fd21b64eb6993e8574885c9c2ce816480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71074d7a13ae6a26bba98e56da625b31481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f50e41075aa0fbc762736eebc83a851482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e46831874a42b6597a9adb3886e71f1483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4314679f40abe2112d09b42f362d1a5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d81c71f5e249c92fc22c2156d06db17485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d10a236d3493cc873de2880f863978486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a74c9136bc6fe41afded9946a54750e487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabd933c2a0ed854a6a710b63f06bf64488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31ef0311767a8b4054ded089b8c2aa4e489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/713d67b43db5f94b5eafb05167b760d7490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e905a9b7fca4929fdd4cf5ae8110eb2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/481b04114ac73136d24c1e82662d0102492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00552890e1380448f1089eb944e6ac7493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a0dfc690c95a56c5a099d6d4062287b494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fcc5ba4af90a20d8461bb328617e4ed495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191fadcab0c1a8ba35b88aa86e0e69c6496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b771f9da74e0a784dc88df48a33f8829497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de97df5366bb0fb77683ba239b382890498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/894b710e012bf7ee6c42670279307308499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247d2266a69ae72bd312127290595d01500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b72a1d160cd503aecc94de751ab031b1501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa1cdf4186ee885c109dab7bb932fc4e502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe938ef532742f23c43404c4795c34b4503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a84c27014bdc48fc44d3c2c8fb3974504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79e76db83a90c7a99ef040940676cb2505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df02e610b85d0db814d77185133fc46506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d90d933e002ff4533ccd8631e735607507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05b03e599a616c4378d31f8ce4696494508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/880c4173c4959cc05a57ed197e94381b509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d1f5d17421f8354389abf64b39c2d6510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf7bd5da8b6ec6b98634e045ed90792511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7308acf50076e41abe62e29e1dd75031512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e693b26fc4b46dade2a8fc7443d461c1513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0cbcaf287773c0352311b7a642528e514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54ee70b85f1180ce2f8217d15ce2b4b1515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f3becdef8266f792091c073da21e69516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854e2baddcbb596d65536da724ae113c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8873d1b2012a959c4eb1b62e1e4fa866518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d866c20873fd59a3703a841566bd53a519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c46870737f7c9ac6043400c35186e79520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f38dd4e73544c923dca1b9b8bd8d410521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99961bd601c42ac7ac93c32cb4d87471522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2ccd231b6d2b6ebfac6b682a07041c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c04867a134ba332207bcb4c75cb11765524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965228cb6332dcf05e6ce7679c473242525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08e7bc659917edd9664a978ed883a25f526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec58b4bd1307bf70c285b8ba4fe4dffa527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a693ba37181a2959498fc019207b280528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53254859b01d4aabad4b96eb8c199228529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a7511ed08890da2b342189b61b1762e530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ccc4e912d1d1c111fa5166e99eae07531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0562eff62ef6cf428dc7f09b7d96b81532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe48fb3794279dcabb85ec8b59a8be6533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662f2a9119bc4cb48a02efa3b7269727534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0e2c91930d40b4cfea948809c4c16e535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c050c09e434551628ea7e4efb329830a536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3164c26a94bb2cef741f2b692cd81aca537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c967cf4f19f5fe1aafadea3103440d7538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3156cf8e7083be9f55cd2476692cca539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79d81402cac68c1e0085502a9fd441b0540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0bb113fc07bea83008d1b3f82da4519541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64c0d9b9103d67f0021f03f6690c3027542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9889fea278999f011e24e926c4762afa543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cafd367522169897d2d5c8f76ddf259a544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523ca0a60238ad4e27f637ba7f64dbbb545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07b4c04fd98c703aab612e6b6af31999546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cc9439925ebfbcabe8a8271e98fa4b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/961da54878aebf0df1c5737c1a0035d3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9fe2cd0ddd29c5fe48e58a1eae6172549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108eea5ef3e50afa1a42aa06ab9b6f7c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbf8826cec70d64ba6cb5a0927918c97551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271f1590054be6dd2768a5005ec7041c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1847c02495afdd247ccdd1b6ec404a48553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2328d49f91954cd723ed8d571992acc5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a31427a8c1688229e9c69c68eb0892555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b3710e734bd6bf23608cbc13e7c37bc556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2fc6e11be3682c87c70c21c054aade557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb6ac2059ddadf7351c7b6d061b9422558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457b2ed6251f64fdfeacb65a69e16251559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7699dc484b142149ef5fa66eaa53af0e560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8362a15a0ea69f82052e495cc5c449e561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c540a264c3de2833bfcfed0503db7d0e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b8bc23cd2b43b2b2a32c63e55931748563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a3958d7a08197669cb42f6746f2415564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdc574e5599efb9f47ed10c07f35ee79565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc38148fbdd6d79777b29fa2e5b8286f566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21519b8231b99b36af887523a6f5cf5567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674963e6e33487d9eef10d33508650a5568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf975e8d9a8f669550c49367c82f19b2569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/699dac6265e16d145c085adc5a4055e1570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2584ef10ee520c80ff9e1b74e8a4ef571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f37672f31247a4f8a7a45f955304af572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bec816b85a2a9383e686ade6eac3ed1573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e91b393aaf4edcb86b9a919058bd1d32574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7463c2a4aa27bb2e84deb4bb9d052458575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7635fb3be174f3b92dc9da3811e514576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9522358b3886d4d85a0dc586ac00c80577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/438ec6259246ce602f9232b520c439ca578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0ec10e82aa0951097f000128eb09063579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8283706b51b6c24421c20a85482570a8580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b905d8c58ae1bdcd3e5d90faf7f4e02581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3566655670f72b6bfd57458fe8373c4f582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6615dd182bc311418b9c85cfa5be38cc583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46ace12b11226091c346c06a7f2da118584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada6d5b301cc41b215ed278b236f8d23585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969a4d52dd76958a23a45ee17574d078586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19e0a31df5840f343385380db9726f1587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b21616505a40578ab305564bcd5a61ef588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0661204f71980b1b6a6b95cfcffc6b83589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b3a71f023776fcae35f7ad138a5c687590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3ab049ae8a0c63500e977794537477591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f67819fefd8a4f56ef2a383ef7e2584d592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70eaaaeb8d9c138c19d4a3f1d6ad449f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9155f1cfca1a7589194bc9deaa8836c1594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcdf05b828b959cde73c07193678e0f595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4229b456110d0e793477a9458cbcbb90596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0791315741e2e2dc365066b040caa62597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36a0b658813bf892197aaff26350de9598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a780de6331a4ee4adeebd4b297a51604599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f2722de30c61b2f8de6de2cf9e7a2c600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e17a4b3426e4d9a0c30bb15a7ee546d9601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/499851d62c6b3b9c0f9d6fab1df1ddce602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f8c00ea4bac3b09e58cd19a75f6f05603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0497fdf610a2eaef41a45b0fa498913604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/590bcf482dfd0181654a195b5511b972605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b89c5ccb75eb5059a13fdb74caf04b57606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bb100ff5ae9c6d1d3d9d7d33788c2a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae217a74f4cb779cc6037a31e3fb854608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9c74b9037686e836fb423070ab6241609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed696a971c0ee348fb609cedffd492fd610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f046c2628cde1a61c9f274737c2648e611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a6c75a4e45244eca2a02274736cf267612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd0419062dde6aa375290963b991e98613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9112e63033d6c27c754ff35982b7c12b614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1ac66d6733c080fd7e05d1c0a85e8a615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcbcaf2b97d9ac08355e376fd5be83ac616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc70b7305a79a4814a1116fc1e7f2fe617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce286ca15041de344cbf36056b06be618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2993b765ed6e7f5be1dc29d1664a73bd619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e2618e4ae703c5f2b354b825d89ee6d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5110faa31ca1687669f8323dbbe74621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a19f11c6b46006c7735f6c67055cef8622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86acdbe855ab852f5c5d743cdc857dc0623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8385049f45b5e4bb4268ae89c02483f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/515b5c398d3ac239ecf51a3a5ad53e4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c459957a1b2871e4224b1fec91f52f40626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e553e9e6ee8d446f8f4287dccb765be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ca7af289e314230f98ab2fc2af167a628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea440f4402db05fc9d0fcd9ae9b80dec629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa09463fb61deddf18d6f5d97811f578630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/073e5e0c74e14c039026440c2195d47b631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f528a5ee23655ac5d9622321b7b3f9632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4d6175ebd5aba009cfd6f1cf6842a70633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e7e5f8eeb1fe03c278a8e4fe0dada7634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01e9a474c96fae1b974e080e3e4e874f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207e64d808d21e56bb172d483d87a082636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1abb4bdbebfefa68579a1345a8f55768637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a88906a2f4f41ea66044c09f77ded2d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f71e57d616ba4921ee4627d282604455639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0418a7c18cf57d0927bc7ea6fd4e9640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dcf2d93d2c0c6f40a72cb06c13fea4641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f721a6d8a5aebbb3087af8e69d4742f642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62fa44cf12d334e8c3e9f730061aa3d643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ba56c46ddb754d8b08d0308d5ee1b8644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9ae40475e1e8c6fdcde100bc6ce4b645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbc091cbff750b9ce9e9a991d37b081a646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c52c9a3b6c99c5aef6deb01ada52f114647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f27df54c105d40180b5864e53b967181648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301546bf07e9df1345e8c5bf9c7d81a8649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca8b490726e11380c10751eacd3e25c7650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6b5ad45389ddcce8a83f64058cffed2651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459008520554d4107fdbf1f38054a3d652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d97466add1bbdd5c12da80d5077ba1653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ff39ca5acf51db6efdf0547c956d7b654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e315d265b695e12403a380a1c600b59655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26f71c6ae243d01ce349ffa424ae7a30656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e79562ee771a6b664521fae2a301ec657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a3f3eb64ccfe91f26b97e8a5bb0940658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a63ba452b1c3512fe99ad5766ec100659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06dc86981e72261bd87fb054e93b45ae660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9353ac6f02b8cadf382657df72c8dc93661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6614ee71fde08bb31fdc1154d9d798e2662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b78129dc0105dfad454e855786bfccc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50a920a46fe2bec6538280b307471fb8664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f522eaebd7d2651f4ccadb9571a3c8665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037bb86cb53972a0d817db06a3d1be6d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862c4c1297c4e495ac393d43a7407315667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d24043d2bbfb46b4c5a49545b39536668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb73b19bb15bf46eb28ca7dd6f59e61b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c9fdacc680be0a229037da9ce3df9bf670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d28a21dcda033fe4fd5df4041c8ff627671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0038016355ab4e0f101d001d166e09a4672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e299af699c02296dd23756f74f4737673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef544ad28636351b790ee0ee1cc0ac9674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d349171113c2a182cffa8584b5f3c4675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30383e998cf71d9b224c8a7a286150da676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788368b36028b7153691d9c286108ea6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7e8b614e786ff663803d963dbd2e53678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02512e46b0c63813ef855a1ae798e474679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db2640095698b6cc3704f62ce0926e14680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545478a156657ac22a8289b3ddcfb0b4681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02956d9757606135edddd74b2f9241df682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84e235c43ccecebbb9545c16073372a0683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4500609ccb89ae21a2c7d64bd63ad85684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3703f7d6a4fa18921e30bfc4e471f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d889d637f20f44d83cd9d62d7d37b7bf686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ebb7600d4518cf9b61d995bd04acdf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d85466439fe9e87ed3564c3a9d2ef242688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb6190ade57dae6d6bcc77c37f50c31689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13dba2b1909c678d6a666996ce10689690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b0e7aa173d6c9ad4a351255369c9e3691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c61526ec1ddba031a00fa7eedc93ae692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a891a9cf800a7956bbe18d6220e474693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d6f14d414d0b5130b22da1b256b5b68694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa6826816ea48c9b962c3698ebb840e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bd65f2d48ddcb9c4cafd2ec401e22e9696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9458d175b4f070031e61f368473dc2697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767c0fd26223ab1299224dea6568be18698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ae17df570d62d46c155d144d6089d3699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a123d4873ccc0c4f6a115a42f0d09564700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6620df2768c1db16c3e8dcd7125ffc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18e5a90f385199d0a10a54f5f1e9fdc702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea4da1ce320fc27d814acd97f24fd315703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f308db2c9ec943d28f7a8f838c9bc9f9704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0544e54994b4a1f2c288f22082834f1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df1c4231c705401e69a93645bb8308d706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8cd8aeab88593823cb4c02e94b37f29707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02656bb7882ed9eb36a035e35218b51d708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d6ba736cb15a536731a29a35eb189d709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510d62e16f7aae7bcc5cc9d329d9e2f3710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f95422bcc9406fa9e6eb099d6df49ec711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb16ddcbb0d3c688e5d26c87f03467d8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180527d838e42c6defce6538751156df713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66f00e68ce86dfd470d666455213d241714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9254c98fdd2e802472f6c7cb3b7aa860715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99da92dffbe4c97d1b5b391b599c53fe716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01a9943d1485c828eb3b85b3ab4f9da717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/950d809f2331c801ceff0986be755d99718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59fd8a705002b507a5f3311c72f2ef38719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02969c777cf509a83e37246e3165546c720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43d909bef1a4f953f61da08fd824c2ba721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd3daa8983b53906e022cfb6115162c9722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6e6f6496b0938b6095ae681b074726c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d515b49fee01c0a18074303bcc68125724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2270349494d0aa83a34193f80f069235725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1cee913f666deaa6639ce00c0738f5726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c1b4ba3f6392678c9c74ba6b97bb8f727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fca103242302a824059aa240a2fab33728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eae50b10b77bdd284bac97179efb08b8729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2961de6c1ad389291f2894082086c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e1df3855b3f991df613215fe82ae847731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fe8347d923c5b7410601eaf64296cd732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdd933bc8a640e075fe18d77707bfc63733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e75c7731603fedc86c1a16293d25b9734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13162103628f493ed121e8c8ded8ea9735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177271954f5d345737b308216bf0550736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c0618bc5d1f98b0dcc642df421a305737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3bf0a93beb926397feb53472067d5a6738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b4ccddbce8be3bfba58c95ac3296cc739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4e180254263af76635f1613cd997db9740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aa0531166942d0dee770d740ed3e457741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db931134fd93d50fa1e5f18f3d24cfe7742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0ec11564a0cea14bd3c61b379eb8a3743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54a2006b8d6fc111359e9ffc90b167a8744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767153ae8e52620ea30abdb284df72ad745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69cb1074530bed86545a0bca5e2a960c746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d72ca4ebffac1e5a0a845b2041e923747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2806554c73b4ae3bbd0fde2a6c74a56e748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d6a025962e47f3a2493be2628ef18f749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220f142f63ca10d1a6002b93aa3446f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49995a541bdc5efd95fc00038811c86751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50112cbef02ff55212ab6966061b267b752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7d4485e027f9bd67235b589ab2dcaa1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0903af1508093c6de5bbcd379d6fd976754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2953bb632abe355d20de72465a6c45b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d55d169933aca9116fedbdfdb6c8eaf756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037de1a602d590d19bbe39a56787119e757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a68f15e8dc76028fa154cab886b3ff0758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab575bfc130a556f97f0a162227a611759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba88e8a603d9deb06911497fa8842291.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65708fcd74c75afcefb8ec20ffc1e6d2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/366f91b8a3c48cdb53b8dfd4371e3a6d3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b00701472b13659dc44c22817d323b4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1946c3dc27b753558eb4e77d892d9eb5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d47e329ef65675c9fb5b4049f76b2c26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9694af89a918e8f8153a3db4c363e677.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232add65fbc6261c2562258b0a347b858.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db8ac94e061c1ba418b94940747d570c9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a7d1b2605bfbdb3b550471bed406fb410.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35c0c13d40e6b52377ae8ff8a4896ef11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d8da189d236fc7994b9dafa815552412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98438afb63a278e446129013554ca43013.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab4375894a72ab1c443275534d2649e214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0690d3d79dce09222916c3f7f6fe594315.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25228ed9fe584dd813351f9f8638498016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7236e2e46a6bb24a6fa6be01a9166a17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf50b8492f3b55b7b49f2861e2a05c0e18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f342b0ac90b2dde8765a486fb91b15019.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e4427b881dadd892948db21809645420.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb8941de19cf3613e463b40554adc38621.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1381fe96cdf07ed49cf0fea374d1c66722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746b4c6b3d9b430303efa7041e874c5b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/349c3c5f7d4d6ff2c7537e809c2c004c24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978fe33d39dd01b6dc9bc82743bc8f2225.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975b5894f4c2dcea6331895c06a30d9426.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8faa42cb90a451a010cf8c241048189927.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15cfd9e932c4a38899a75a52f8ff5c2228.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6aba81c3b2881ba81455bf5d0918d9729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5098879b3a6e6f1274dce1c0412e3ad630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dc720b4c6daf51affb7cc71a75863731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/835a7fdfec8514700fb66837223c4d8b32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48bfd0f67e6d47cc1f7a8ddc8dd0fef33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8277348a0f9148fc6fa5fb28b863cf3434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/328e3cc7e400e95ec731481020dbe21435.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb0d622006f9eacd64ac98a3f3ce247836.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82b4276ff73a8874c6b4b8f2a5f451437.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270b76d222b5b96ef3f4d2f8be10187538.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0296779ec54008e748fa7a810c343d3139.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ef05d0f436771440deb5532ca61e4c340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c5adfa40e532765422c6d0d2b0b107841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3aabc127ec57170977c3a2dcee763c442.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727ed71a39be876107956ff38a48e57043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d40d5a5bb0207cfc6716d37ee37fed444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea938e7087c6c1dd4d2e69f55d9683f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de0ad87fe3286934353dc5af0c7a11b846.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec936939adaa9a1d65faf34cf45776647.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604198feac92ca678e39446923fe550948.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a91021b256914ae371aaf39bcc5d312249.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8e9084959764765132c4caf93a56cf550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95653dde421f71807d889e3df90beb1151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1918f36360daf5b6894a3111a204332c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150b1c650a77ef31444fe869a5a85a6653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b2377bbbbf2301105a284848a70c9a54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324f793a4df54c6906f6ae33a52f76955.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b6e966bb709d58280d769861b0004856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80666df2c74c4b0a82898ac0712b447a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7947260fb6dc4747a0d760ba465ba1458.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0287d1a790a2de302aef5210be294fc459.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354c6ceb8c9fc155e36f1e62ec92a0a960.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c209f5866427ecffd94dd913cf9712361.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0d270ad3b72fd32f9ce047f17409af862.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa2d37f7f3a07dc69aeebcb4b38734e63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edec840cfaa47aee682c076296931f364.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882396b304a3982c55eb9851196c0f5365.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a029e4f8576c346366c7d1e8aa3abd466.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e5472ae02c958a825f89bcf862857e667.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91afce0b12345b22aef0caa9dcaaa27668.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da84e71302406c1addcb897edaa844d69.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda062cf18a3527d8011e287b4e0eb7a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad2cc7eee8a2241aa6fe17dffc10f30871.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/631126299a3a297859d34d4c4e58bb6372.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd45d7fe58c09926db9d16c56ed8b3973.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4dc7ad18eaaa3e52a8384f94c6cd00474.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b7c16873068be41e1f527c0072612f275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e05d81b273cd2a22db779b5f12ea48876.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c80025a9e74b40f18e5242319e98f94977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf14ebda4ddf6ff8bd8e5f0195f22f7278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204c7410218c6b7f434ed9b26e98ecd979.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d699ed10380149edd3822f4e4cc4a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d983c0e02699d79a7570ae4ca53d621f81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/424d1f51a4e2a52e66ba0d05ce99cb0382.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2dbb3a598217c977fbc78ea8dd744f83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86e032d1f44a84c516f3e8ef3bf504da84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e591fa3bd4adbf540fc493b93d4fdf85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eefbcb64924c08c2a2aa0fa7f6723e286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb779d97f9d4c5b077acbbff88d416087.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a86d84dbac787b5f10c80feee8800788.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f442aab2dfc0623535fab78eafa00b789.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c57086cfb310a2859e62bd09bfc1022c90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f39d77f2c148e15116875e3fe85249091.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9949d06c1ccd593bc5dc705b039559092.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9926061d943dc314df1a22310441038993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a9c9364c3827178549349fda2276e5394.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0747c3fa366b26b7fc43210566430d5695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3671d1fad8f98bb2ae0cfb111eef6b596.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ef6b63782f2da0495fb9d6f59c2b7e97.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e8dc43687c90efe617cc0ab8fa4e84c98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7046010218b59dc39b660cad2eacb7d999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a21e7312a0e20a015581d8b15de1659100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf559906f0d87d23afa01bf2df91b37a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47c4cebe9de5eecb41a22a0fe7d412dc102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb2cfc0054f81c48aecfb2b17c14bcbb103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e723fa02d1da9d65c98d9cd1b8bdcc99104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbad3a06ebb594bcf6d0d9bfeb03e76c105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24107b8c87feb3471242bf4034a4ec6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbb7bd7ca5ef8948930581da508617b5107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f95c3de071c7250b13deb34309ff2c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41db32251562fa8c41319cc552432306109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adfcf5bdfece56f1d72ee1652fa986c5110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/640b4a846cdd9d0fce03f3afc585c32f111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293273cf0ac3a1ac5b5a182dcfc17c8f112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9334d07c65a7ce80f50ead066feb474a113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa48a55ec690b2d891d2f785f018a59114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bd133098e813559dbacd992f1e61ca8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586ac6ee46044e1ad700b30ed7da0c7e116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e8aa7841719a9bafc983483b15ecf94117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdcaa2aa7922e88c228753acb67caa3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce2d64a2e7e1e6e84a74e0512aead516119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647b62d8154d168763aa1994f2fd1402120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a8e962d4fe1874dbc74f82d79ffadcc121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f069b601fe31120e9f3854a1591dbf32122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10202cdfc187c62570074e1c3190cf3d123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cb3c089d0fa30a5dd913a1a3e39ac28124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb4f50ba1bdcbfc545f828058975204125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d831f3f96886c017395f313a3092f3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013b5de54f1544d523dccae0a54d00ca127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9bba297cfa4d49db56404fc0267b20a128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abf341fdf01e132c30cc5fe2fbacc36129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/558ddd06b478eec64f9b90bf8d51696e130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38ae7bbfbc7c4244a5af29fd83464e4131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056c65748857a68487a71338bac0808d132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a81c2ae80cfd8c7381710c8a8919b3133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b7f2068a7081f4ba8cab69d5e6484134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edab2adfb7c205a1981eff0648db6e4d135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9dfcfa86f471ee250de478660c4e1a3136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24ea3cca181c3ac44641779c85992b57137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b079b28de19440c7a6d270d758855939138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e845e2a7773001859f8846b68619e2f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89680dd2765d9761e6299941cad7d0c140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35640d20dd0988a7a70c9f0e20c1195e141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e0bf27ae768061b39023a09b55f9573142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6bf3afea45e99b2f3f482cefcb577e143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4e6f6a4936cfbaee380588214c62fd144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084caaae9ea3f4e657ab617fd5163564145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f1a6ba5d1acd7c1f28445a97d5cf18146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca72896e15181174a8d26a6cf8e4c3c147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017b0307be7ffdf30dc77c7495578c9148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ce9d8d3c5eb4e6c3942e1a0b164e64149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de34c9c0c4bf49e4bcb9369a662360c8150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720fa0a6b4bc1de88a7852fadf98ecd0151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb887aed364b9b925e18c5c2bd76e06152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36e7e1c72c6478777d0b36b4e3b0c368153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cedead857c3b252a65c7bc2fd03bb676154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2a190018f74da32923650a9d9631f155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e928ae3355065ff33f2b755177db0bad156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24fa10ddaad40ea5bddd78cdca829e8b157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f6152c84969388d54cca6cad3c66be4158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceffefb395cb029712611a438a675fb5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61975c7d1bed86207b5b3432953e0f12160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3847329f7b0702af55633d1430725fb1161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0281c5924ba18afafefb063286742d85162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfdbb9732973d888d3ec7608fa934967163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cc817819e5d597d33aaac749fcf1854164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a5684191f8a8182975b4fd6db09f425165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac27e9377a6eb59190d8936e1ec6b72166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19071273929792c2e21eaf0b80704fed167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fe98933b800c9cd83c656b983e67d78168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1356a611de7b2e74bc997f18361260a0169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89feb87fcb818e6887770fbf5fa21fe7170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e12f48165b1ccdcd5674edc8348a6ab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e1f639870ac568a266c777db5f25f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cf9e023170a93506b8a964f8dfa76f3173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cbb3dd6433adae9a0bb10607a80deb9174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b085dc571e2df9169e9664966aec3d175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3065528ad6d4402967e51c5343b00520176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ea240d51f6ce11403dcde673748cd7177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a977f047b17fe358a8439bcdb9abae7178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d989d7a41fc3dc3aee851818f6434b6179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ac65003576025e645ae937c21f5afe180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fc4db1e12f299d77b7c1afeac3395b181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4644ff76d94946d57f08e7224af45c68182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de6d7e071760a1eed71d80b4660a03c6183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c7d3575fafdbdf8222b5b6068511c99184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46989da0cd23cc1380d897f8d71fa741185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84ea7be62b327bf75bdf47331c23c6f7186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58153ee6b08d19b8ff1e4d8a95a4864187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00107873db7d70b9016b4803ea8f3bd3188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce3df38360ce8efb49730e6981dbaba1189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e848893b283105addeeea994b7a0770c190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea24b401128a6561ad53fd70a93c49b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede4f2b69899deb0288a4d056c23d914192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2574799b36603b894f13ed37d9c328f3193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/790e6c822e058012438f05d39e6d8388194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe7cecc98f689de7a42ced0ed853858195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad25160d9d7781d83e87f360527993fa196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/617f52fae9416a6b79ad9fcb7f644d2b197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/496e17a4091695ddb1ab27f42da05d48198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f501ff698481232510747a4dc58bab199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eeaf20c66c80a8136db7f53d0cee655200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e7879f639619d5cb0d389926166a9e9201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0591131d5a47dfbd3767911e8ce7d6e5202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741807baaef9b9b40fa102413c18be86203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d689f239abc66387c0ade6659b2fcc204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a52e93078a9ef67e7a494688d027585205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14162cce872a2697e53d34bca7a920d5206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0be4560ee8f19bdd967e1323093c980207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e5ae5efb95d7a2d1966de0b391e6927208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f38f53d2f417d7bfb3246acf7bcb7c0209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3447223ac61a448eaba6d0ec162918210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204a190dcb22bd64514558d5b5f4f8b3211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166e0095a1eb2ad33f1389cdcaabd5f8212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1412bdea732d328ed06299e6306beeea213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b73d7fc829b27ad0a50cd5a1f6e966214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ead63483107b5cd5f408f555d17644215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5659848a8da9288f84d4b873cddaca3d216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c934d8dfd8f8fbf551b39a753d357217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3d408b63366e182ce64b53e95e80ac218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e1badb854788a76f95eb6d313e10f1219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3ba3e4e5e9d07c389ca122b8408152220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83f8a703bdfd8a2ef971ab5d683be0f1221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fc58f2455f55f47ff9ffcbefbe4b0e222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ddafa9b1217adb1f381d393321bf74a223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9701c495cc8796b8fc12bc6aae62eab8224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed0a4dec161176dc2a251f8daf6bba6225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13a564cb37c13cf2e432645d5ef22bd226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/954b386b5656673c9883d1cd874e37a2227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9811d907c85216e1615142649d38716228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e1bdbf34af340cd487c2dd26cb60b229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fce88fa63a3ea9a60f97ae9ebf7f438230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4b040b74cde0fc0ba89de83d9d5e433231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09317ffa87ecb101a2b66942ba88d9a1232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373760cf912d75b30c6f24b045847f3f233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75302ed80c523b512ff272709e0049e0234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc639497960e319f8e71ec4cd80c08e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f53657fcce404526d6100836f5376ada236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27177e7692bb34153065266596ea9355237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac968835383a1d886d70357e96201497238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb6c3b22895e08bc199e4d9e31c8a7b239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a042c36a4e520e75a54385ffac466f240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411f12520d134d50bee04d807061354a241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124989ef6d87010d30898f2e05a7bdee242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6d6620011577b96832cbb845cdcb3c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf428338857dae2f010bff03a3d6284f244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862486b5a559b99ee69f578cfa1ce77245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be8d18ebd2fce79955ab5cbd28059279246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720f9e2e69e0e01f5a99b0e9d4da6aa8247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3385d6df2c805ae4f98929e77c4c40248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f850ca9d70138433e350359a57d798e249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07bac3cb5bb30c405e25840e0a5aaa36250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ab70b454d378a223a30654963fc9163251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428ec5f1cba76782d45bc93ab6632dc6252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/226ae6a521fed899e145dc73400fa3e5253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b2a6848a2ae9a442a6e7236c8d2ef15254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb2bd5cf0b322ff0c2379fb8c7653137255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39a71171402a504e4b1f4f5d9178130e256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6667c143a34d4228236d614c3f38eace257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bed97616905e283e578635edde8a50d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52dc39ee566384cfe587d9e2f839681f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60b486eaa7d568ba940f45aab3eeeb48260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91a1cc8c28cfa8dbbc86cc69e48b388261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b314f6b9dc45906d9613976f4f8a18e5262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0634c8d759ecfbe0aa4e809f7dc5702e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82fd0a83c691bfa1c2c399b3069276f7264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d2a9469d96f822ede2f8978f5d89a2265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39d68895ce0033f774b7a512a5450a09266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef5ff4906e68de63a00abbcd1ee6cb08267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dceca553cfd58250d73943e9f8e8ffb5268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62549037e92beabb624c60392b8682f2269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0dd741a44660c161c2443622f4fca9270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d27d1e4eb0e649e82ef82aad21f908c271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dc48c050f40c1a82b1db9a52eab9be8272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9503ec72f3f0113319e545643aa90fcb273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edd5b79a91743c76076105ab0811559274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e40fb5481da7752f2df678aa717b60c275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10565588639fe4aa469083999453db60276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c08a98bc34b64e3737d7c57ee7c5bf277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da88de065d93d28f1e9f4aa66f70746c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f5c907ca3f34d3e5ed982ca48aa7a4e279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cab11814eb0f32401bdb67123a38939280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9335987feaca780ea64d96d55696479281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979fc71612b4dd4d5c7db1d75619a943282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a19ebb0afe45c969cf32f7d0356d11283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4679b2fecafb249e7206d6f515ebadb7284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5926db9271f5450e05e56597d720892285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c98f6b0f4777463bc890ff749ae869286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8306cf513e4f47796f228c237455e9c287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7145f3b6cc86834b16e13235377ee1288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdda017fddbdf95e121d769717f9e00289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea14e37d3199a05d2a99a55baf909c18290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3a1c9a4bb41c90b30fd707b8dfb05d291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c14fc040cd1aa9542535292ecd283b45292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a610cedd7d812aaab3072acd296e0a293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f548e2059d4c04f55c025f21d528523d294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4298dbcb25f4c3cb7a35d3358d34ca295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad673ae2e5f12807b926a59a862955a1296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bee590f4c1b214eb7b251474468134a297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321379decbbd7ce311c264f47f99b24e298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3754b54264189e030525372c811de7e299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95acabcdfdea4068d2831d0e7643f389300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09a298c044eea9e6507c54d421e47e3301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b5ec5a1f9be768f11460029580cf4d8302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be2d3807022e9c4cf53f89ed56996fa303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7454251478186d22cc5839e757cfa883304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78442aca2ae578385b2cf123a3ef596c305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1717154449004863e3222ee2c2d44ee6306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e5c891dd90cd0131491eeb58fec3d3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d05f4c1e706f10ad59122c19da0eed8d308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35739f0a56db0e57bfd368fd375ac4d3309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc313daf69fc90f73c6e93248f1dd7a8310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178a319f99de4b3d243956a343006872311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aabfb7dbf97e446e271d7c7bb37aa1e2312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114989c91bffa9aac1fb3d168aec84c5313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a85272840c7f8f0f51676e87c4fa3340314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97352c62c43d858f59e0eac75f3ace19315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b2cbca918b183fbe657997295fa32c316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a72b1a642bd4126e8b995f566ddf60317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4092cffe73ad6a77bae70fc8141c61c5318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fad8276b1b414c7e08d1ec54f8d970e319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a354d541e042b357e8d2f1a322938ea320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21be26eaad821ee187a6c3bf90b5b981321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/259ea1f7f41a4631f75c4961c7271088322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73883269287aa2cbd2a3ec6c3367746323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54353f66aa733048fd15a1970965d419324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b2e0d7395dfe0b7e9e7735978e0122325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965c23fbb67729b0e4fcb5f68be78081326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61fea0824575eb27557c6ddaef0f6dde327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919cb1da3204d7e9a9879c7cff399172328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/220914b428b59297ec55e22e73063432329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adf0b43a72e4d093027e123aa5c26676330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e99405a95e64cfe9dabb78f6de110b331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/769b0d363126fa443de95d1d7a5c3058332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d339c2fa3a96def31edc19556cc0fc0333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bfce7584c69e344d6d314483829a8ce334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7308f74b1e3e23652c215129687b598335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b193920f72a88a8384af3b12e488fe336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f58ef68e2ce95ee5573506c497dc10337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a77ed9ca11f9bb2b51ec860911e052a338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627357f7ca18ed588da9d2548899815f339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59dceac4bd880c46b0e3dc786eb3d6a3340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1ebb83e01c5f9d02c2b312970c85d2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38ca425c9601914141192f627779a044342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43e70bec38bf2620f19dc5407ea7a8b0343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5a4b895197759c26776d18bcfb19b4344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3258698ed714d42f3f4a15e2d16a3fe4345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a2fde50d747331f61957f79367a20e346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeb2b1e9dcec742dba8319b034046cdc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608afff1982f00faa9944cdcc881f58e348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2dab4b1a815143ad26d9ffa88fb34ee349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec9a01ac0d7e6d3b7181f3cb7a7af04350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c36a96c60001650f611f25a5cacbab1351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dd35af5c3f3829a4f7ce8b3542f29e6352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6f756d7e3c86b858dabd605d582a863353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ef2423850a0cea5926a242c80a05c8354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3d16f8a84a83b5ed259153db799415355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d64a929649e8463ebf892c842ded7c44356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ceec6b733ea5390553afc51600b8f9a357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970b4a61e15aeec1f3cc7edbdcfed11b358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6937f11fdb04a41b0a46ec40029165a359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f822a9521ab9dff61bd0e3e3b577234360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545234c3a266e4f83bb6ccb4cb327087361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4489c5e57eb69d08cbb9b4ed72be5bcf362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3c8b770870882e185e35aeb3dc2a622363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a75afec8b8f2f03de20dae01083100d0364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14f8be863872825f7e4e1ae49db982b7365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07424688584b7af5b0e9ef45dbcd326d366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30ac696d42dfa940eba83661c137efae367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc68be1ff6d25d37c18f84be067f9c368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a824dfabf6205d943c5c77a62a2d164a369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/255f5544497ce65660ac35144c4559f3370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/662aa1e41e39f9e80965168b46209850371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc74eb35ceeea3dc35a24c694a759a45372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755efbdaa4a1156c9e5206da23d38e70373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/063c00ccbe4a423d42a75a7be1ec7cfe374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58d6cd692777aeb3beb5040801777e5375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4342d59175353576e7797ccfc36527a9376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc861a3d0f61dcc3dcb217addbacdec5377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/559c882b1241fcc88f3ca2217d899261378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c191b5e5c23cc3687babe173581d521e379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ab2832cc70b1da565b4293d9925df3e380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b831c1a8a826bb2b9fd833e73a61e46e381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0045e3718dc75bad0ca1c35805da31b382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57787458d117632203a3829a5b62c575383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe42acc06626e0d072651eae17228fbc384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7adc40e423d5267ccdf8e59d9300930385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746fbc1bb0c45821b6217d9323c5d055386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b643a11b9604a92fc25f21b750caebe387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc4075a276387061876952ab660fc327388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ea05e286dc2e33410a1a24022d1c825389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb394785f5a900f924f8d61ed8d70ae390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ab891206dfc8a8ce8080d48a210f85391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6fbc7e4682ae930daf15fa9b74fcb5c392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8776a814c7c17ce7f5eb77cac30e2460393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee7e235d3452449262be3ef8243e7f7394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b2a2987709209d0dfa04c1e9ca53018395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c29cbd96330758424f3cb87ac8a69db396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1da95fb1562d6deb3200ceb1f620717397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d64ab0fb5d3e2e73e1a61f5edb3a506398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/638c7fc5716d0ae1c792943188aeabfd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d5fcc8afc4b56d8cb2fc92f15fd6153400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37654ce1eb301d28f5540b69a530bb14401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f4085af7c687c19331f7eee377dc78402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3336a10bc90a8746679a0bcb5526eb95403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80f35bf28d9bf880959c7333749475aa404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f848cf0100efc72ea6f041e9a9883e405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa23b499e636eb39408baf4ca7f9dd63406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce4e5cb33d058d4c5ca34a270c4f655407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8a5fa7e20de96d1db4780696009b93d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c761f0a98b2fe614163dcb53347e26a3409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3275c549c50f04d08142acdb32f46297410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde230d94a1efb69a8ee454c4505dc31411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab7442a33dc58792c3277cc245aa6eb412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2963543a8e7c90eab4d135411ba0864c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0fa6fca1376228afb192a89db5f0a36414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8f90f17832ef19ce9ad6879fe617551415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b9822d98ee587f57c470e879b3da8e416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92beaa8b2190d0b20c187987a26baa5417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce9bca26755f9c5a99676b39194bea0418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271680bd37a06977798103513e578f45419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291be112c7d0ac794e5c2e7f6dc8982f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d4b40829083c881675ccf52f173d820421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bede86cca25a1f5ea5a1226e1456b3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3563f79370581f66ef72594672575a0423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dd8cd479eb1fc13e67b96ac1ec03e9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c95ffa1b96eab77a12f1e39b117c506425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fed04ec17380a096d8406abe5126be3426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723e4443d6fa48a4f2334053453edfa427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f673823c1abfaea899cab36df270c722428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22bbdfa5262c4c3fe958757fbaf700ce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0998b04996998892355cb90c76ae250430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc4a9abd96149a021139f14b0424fab431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a0088ab4d9b5c57bf0200fa4c41109432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f0fb5f583834fca5d35c85f127afe49433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de5540557f1f591c9808da0bcf03153434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37bc181edf26a56c5e6561510ef15d89435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a57f3e447a9c7a7a7ef81f47fc24d6b3436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e012dc45a7e9d8993e80f9d714ff248437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b541a450052813cdd5f7d531f9f36761438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae2d23b6b535737bc3af4614284b6a0c439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739a0b36a59e48bf90d7cffb27d68049440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4742b9bd5dec46280b046e6360c963de441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d511c2759d2a21bc6438030961ccc56a442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61be21f32fb03bafd54833edee9a0db9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec86d615a7641475828da6f9c35fc093444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e157fcbf611a454c7b32bd8ecc14cfae445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7191597039ec132ce25d2c0d8dafc913446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69ce4b7fff6b66e579bf7db569d4d0a5447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c68a6dc83071a3f8bdaf88c39baf01448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047d67ebfaebca4d7916d26e64c3db48449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c6217ee2ae99a87caa0a8ba18e9ed9f450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fadfbdf498e6ee884074a8547601a69451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60038ada302978d89535159dfae3ae70452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e113aec41ee0967ba85e254fcef95f26453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2305e6e174501c5621dd90b8fe38044c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990936a2af67943cee7dc5874fb98786455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ebf31f142bd0a46088af2da563ba3fb456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e2f57d02508b26983b1f0e419f1229c457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df8ba7221c087e73ee92e1ce8507d4a458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c605b83d8d11cb01f328354842056df2459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95804a3f5fb4bd7506e945d7165616cc460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa98b5d4480d53af4aad25325aed7aa7461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f4f5a2c17e60491d2a7a5754b0ca826462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a913d654ebca920f0bbb98fb98f547a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/410b0ee5c5369f08e64cd29dc8c53770464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39aff45650ba8ad649724e6d16a5daed465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c023f60c556158f1ef7d3567f8f5a39a466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/898b5047afd1380a146f0bf974546ac2467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/857d6386ea2c0828e420ae287f2ff9d9468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e21c9035ae5260135144f93a90a482fd469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c291a435fce6d154514cefbaa4625486470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425e965badbebb6114e9078dab3420e2471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/743dcbe1edab454d755e2a71cc9ab9ce472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44c614971d0c0a1133448f53e5ed6a90473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a10217a43641a1da9c95e412ddf8b802474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c17d2def00d9e6862b748d95f8899c4475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d6dda1beab4fb6db9cdcf61e08422d476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f6f19080d270d3836223a277c834ff477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c0df5518252e255b6657e49e91fcef478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d923028ce58ea99e0a13d198d1103956479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddd43f6da4f94302bf5385ad96ffed4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b68e615dd55da4e566830c3bd56f776481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/989e35ba5b1e6eff0b90ddca700686fb482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0af6de93990baeabaf53ae7c09f88a483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d2ae6e50710b0fbb278944e76705c484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c95d298f3a8c8149c82d27d8f8d1cf485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff0a32a8a9d18825ec845bdd529751f486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3304b5f6284b52f7bf268980fd2e9196487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df60e37158d432bf314d6425273ee14488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bfe272831c8a25e6d029a67ff25335489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975a61903fa9249b825405a43b65bdfd490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b0d27692a598a24a957d1d15603f14491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f988435cffe16f5b7159e4fa05d1bd8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f3717ff975fb78e416a4c45fac2c5b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40337bb5252ab71b75ea14c9693d9bc8494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe3daae1d26c72e9aa2ad8f45626d98495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28e63b8106786a5e6147065bda043fa496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a5aff18d2a2e9c93cc485f3deb63ba497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3517bb7001322bbc4eed09aa0b90c74f498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edafb50787cc05e60ab743992823b22499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99805754c3eba94914abbb695722fbf500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077228a2cc85cb6867c2bae47fae5724501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bf20d33ca5ed667aa2c22289b52b7b502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dece5cfe9f0a2ed6ac0b494b76a144c503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d01379255d412c725703d03963960249504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197bdb94bdc1065898b6385df30de9f8505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a497a461886d400ba7c823c86657c31506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dd1451faee1b01c1053b90b70d5f63a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ce86f29c970d55c680fbadb7d168e508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678782bd9596c85965f143e8ebb6350a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e8d8cc9c62b99762ef362504e660e86510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005d1521d5d1dcd380b2c0ca1a5baa80511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/696385055677a08bb3d8b4c4b5bb054b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d1a2dbdb080902bd80713fdd23aeee513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e294d32bcaf609fd0aeb31877295387514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc83ba17a6f2cbe04a577f43e4b5e068515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/700e08c5d5ad7a96967c72398dc69a14516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c064e4fc3cab6ae7b138b5d04d90add9517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d63c539f1081052b1ebdb0ac655123e3518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea898b4cfcb1b576b4114d6323b1df2b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99401a25d106054f59df67866598f26e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/161399a8c24cb4eb96dd531c6263d68a521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ce5258831a35dec625676f3b01d7a8522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b9fc8ca9fa8b70e0bd4d0111b2eb11523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e3ef2baab43706d2edd74004a7cc83524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14993976a760a96fe82e4b0e83ea4ff7525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/647a6156eb0f6bb9fc381dec17eecbdc526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a32aebd930e9bc23939f95d47cfb328527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040c706c41fba0462e9300be89aba9ec528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62a259c4c1b7b2af674ba55c85fe11a529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077d3b818bf3dcc7d7e22c218f410c3c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75197d98bcd1957ce5945d64cc6c2290531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7acfe4707b018e8381f9d6b0fb2fd6532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbaee15d69c2976290fbb2950f5ca3c8533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8312ca36e00ac09a5f08f4478b6842c5534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b249d0e928aa56ac5db7d09e2afa60e9535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8b6979588be37a3036ea5ef58bc69af536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d63a6a315092f30a6395016296cd7ed537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce477cf1c1a8dc00f87c671e78bf3e09538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb66332466ebac68e303556eacdc9436539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/256d102f393c966d1fce4d4432c0139c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f0fcf7962f40b33a9598e7de321782541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2691a8082ac7bd320b6d3dc76eb574e542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6fb9de249cb7447de39ac6f979099d5543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c97ee9e5263e2e67be7caad347367887544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6301d7ee0cd2b4d84068dd55c3b1b232545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed690a6e9a194f59580a815fda3e5d19546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef80a5b6fe6bc64b2bc6e7b3410e0a27547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e571d950a244570db94928c87fac5ba0548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b7411f8678b1c58b460daaf9eafc8fe549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28b3fd1688462154cbac1f6511bf1c61550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0894a4d3a65f17d4b523cb1afb859a8a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0881d28adffd62b55afb23bed7338250552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c52b0d1bc0027d66c5930a5828ca28553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5eb73fb12dbd33bb8efa5c53623a701554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8406673eadb3c45285f4f7316ad4d71555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d467d21197ef4714f0956b22b03de7556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f48c5e532376f738fa17bcc3c1e69f557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a222d09046d80721204c050f63c169c558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fff148bdba86d3d3c7cbf321b0cc08d559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/630e964054814ae31a1bcff4a9212790560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93a2d733e99d04f31ebf9712a7f58cf7561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/426c49cadc8d9d493afccd613a78a78c562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4b91168bbf3edf41f3a0a4d2c40952563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04bbf6ea53eed524891f540600c4e67a564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a81e4795981deab5d8106cbbec43eff565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/586f5c74345a8676cb8b7ac2cbd515b4566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fed009556ffa613b266385f578d0bb6567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cc4072c2fd7254749e3ad51ba931ff1568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36999f5452b06b59a4f77dcc7014ef47569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb94826f15105404fa85eab3892a561570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a59bd4e37fd854c5f35114e9ef6bdcf571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33750b6702427f930edd23ca9af93930572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f90cc204d1448db60ff4a858ae91282573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa5425333eacb4e1fdbac4cfa034597f574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d63cdbe76356fd793f4773bcc7e89a575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f211808534cc5d656ef21e7d499d679576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4982686fa24ab6a6c8a73834f5d49bf577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b486bb97598a7d99e99f67ff04e38e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e89b0dc72cb2d8f7b4ade011fdbfb61579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561d42d0d93951a4ff7d40426750d573580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d305961cd66387439d277442ae8ad6c4581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/746d1e81be3c0d3463e87282e93be079582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41e7fde0f96ea03741033d54495815583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9566ae153d743ca34751b5933d480363584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8ef8b23ae1149d2134acebd022fc50b585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d6cc35e94068dcad63f0e88c4da740586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf895ff6a8d9870be95c80bb3a4d92da587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8dcb34236501db222544f883edcf94a588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbc12297d7fb8a0a5ada3312055cd2f589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e531777cff0ba6f529960d4046aedc52590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/137c06183d75a9d831259321d970d5b2591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98d3b3f325da0b94bfe15865a876ef65592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be44e9f1f7068b25e42642aa1645b47e593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33465d2073f3c94456468bf1bf65a9a2594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba6f624e809f994019e60d5646141f2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231055282fb8b95f93566af5103a1fef596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dd39c0b5e355997c6140ce6f12f7481597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b8847022089d06d6eefe39ce75f26be598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ca72fb852b43da529dd17e2b2a9f85c599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8130bfe123c15a9fefa728ebfbb60502600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc67cb758657e9856b4a634838e9939601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a691944a5bb9a48f47bd527f9a3acc6602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0c9847dcf8c296415927aec8b8578a603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e618ed21636382eba7c590797776319604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192dfdda14c90bff3cac397ff750825605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fec0e749238703b3495f6cb71a1c48d606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb35a74828adac71494e2bd5ec51d2c607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0388a5134d045bd5417ca7967c7ed7e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3ae276728128dd1b941d444405121c6609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74db67017a5b0c37a517d960fb627e49610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19afe3c2931e1abc3d8dd986e8957cea611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8690dc4d24afa4ed771ac74aeb01974b612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b14c4a2c7c6c49706ad6d4c2b9dbaa0613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4fb672011d60f60c1e03877f4774d9f614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac0d0504e2c5c4472edf8042439cf16615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4e5b1c90cc20c4654d1203791a3982616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/854a3ac4851528f2d505c61ae6149169617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a715ec66155b4faace195e6bdf253cca618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd607b1eb41ae3fa35c4242af61d7e8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80172d113623289d9e63d72c5a34311d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34a1c574a94f685165a8f4f650b16851621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e62b0b9686f611eddaae5dd6943fe61622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cdeabe86de55f00489b49501b2d8783623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e8b8eafc885423d0948de5858302c1624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23723c0155e05907616763a949483bf6625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6078499bb364c79e9752aa89d59faa626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9900c10bdbd49668f208dc8714784b2627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05d19d9a7958c662f9172590850b973e628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c0b37776aa9f025f24e259f3c2057629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0849f97c256a87332f79066f232062b2630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa354ceff9a20ad52ef2fad0b8446c24631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9565c4c396a282dbbd012ef2ec81ac632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cf0a75aeecc66433cf873e51e680987633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4295ac95082229a8d5af584f4a3e5d4634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68735211071e092ee1c0586a7fc87f0f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bd58289314ccb23b2a6c57814ae889a636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/094045f28b0026755df40bd834736c8e637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7981e27240bdf3c2eed43b369a12f5ef638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797b7ce44caa032f1911206f2f530582639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5494aa7d110c8bacedc460cdfab7808e640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b334c74f704795f2a739953b50b73e8641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43008824a4c578f7543079367bac350c642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af464044c2d7232c67de4f06c7799c4f643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5906b17b9ff2b9cb38117148ff65fed644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61cbd6979aed318f54fa89f68512d6b0645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a9eb1c452219f7f9fe1fadcf6f9e9de646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18d395e5adceda27a5f90ad1f7993c1647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20e7bef50a8fd8262557c995762fe49648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f65147e5316ce76660cb01925df52356649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97216d15749437e7fe7266a5f9512715650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93250dd0e19406997dccd8d36379ed2c651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13344874f1d3296074d3ecb3a62dd590652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b444d5a424d774cda9c28b65c44070653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f636a79438100f4c5f68ccc323dda6654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2531ee02588380859de9e0bf4d01178655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ca9f163a139ef4dde4f155c59211df2656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d5533de74c1068607f72aae642df6b657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e15855b8065519939f345d492554c399658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c9019de42064018b14824d026ba8c3f659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59539c801f76fe0d95e9a9411520282b660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4964e216febe0079f32d685b50ba76d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67693f3350a1a7bbddcfad7fccc301ec662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb57ca1c876be5b43945ff7aa859ea0b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7db61505ab0624c4ff2e646ec2d477664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32c64bc912f4ff4ab29889074229798a665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df4e8895c2a036370a299f1bcb19dc7d666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fadc77ce20c1a8fc29f51c9292895c65667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122b9bae4cc9ba1da3e5211835395a19668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16d323105c8de7479e580a459d8f4125669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2579d154abacc40c0a1bbd319f0f08bb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784fb504de2b2fabb17348cd5ae17a8c671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0826feb4640799c3a528eddfa36537672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4457124469515dc292433098ab8914ff673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fa66333c04699a33929f53921efb27674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0674d5acef868de47ef07295eaa68e675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf4d21dd0d6ae6cb60bcd76b1bacb40676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3b69e0fdad6a43044cb1ba18038b11677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/826b995636b636bb3b7cbc58c5ff3c6e678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64d413e0740fc1484841464b315bce8679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfd550dd1a7517441db1c5c594a1098680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ac46976160cc5cdad2044d2a8acee5e681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909050ec5bcd70a3fac945879f7a5c78682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb4adef4e9533123feabe3fa42d1d99683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d5bf695856fc971808f76d34f3efe3684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ee23604b14a23995e82d9550371e4b685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae89dc9909bc6e14816dac9241da552f686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44d56dc9a2c5fad031aafbb11f7ed624687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f96556ea76f40dce2a7b1fe1110197688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f944bea0e24fd8eff99f3cc1a30aa9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39ed21b58c655df8ecbe38a43edf66b690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e02dfc9145640c9ee8cf41fe47b01c95691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d71a573547bfc1df551b7d786a1334692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b39a849773efcb3faf7974b0f7ded24693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7722e6555d30efb3bc114ce6bb5b22c8694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f94688f98c78fa2e3a73ea8416ad36695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b692338eb7b924b0cecabc46962929c0696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6895136836faae2cc8c456d1dd9999f5697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c2e750befb43102220e6514a30ffbea698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6514e548e7e1027e5ab256ace658fe2d699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7861b7946453632c200e90bcf252b0a700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d90a879f7cc68188ec158eca7d7db9c701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca837fa0c0841cad1d4ba95c1e832280702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c3ba0000b5a6249a20142df0725b440703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ecf47a4f3ec0764859ded6c3bf789e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2824b9fb50ae28818982c2ef589b8705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7506636814fe90d06f93c6e7e911344e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/825eb3b61b8c73717cff6860de42d634707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee67940f91977a3f308c8c10d5d7fb7708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9177388a1c8707a16601418cf3db4b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bfbca1f3cb0d0e36d3dd8655f0e7408710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86a43449bd69b997af13d85f395234f5711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a25785c6d95c8edc0a13132c6a22405712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba2c657ea606be6c3e6597096ec3a84713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/347fded8bc11a0e08b645188bbeabe9e714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554c47027825481c57ad248c42a1ea4715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22a9886e017e5340a226538c0298026f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb96557c88c5ad5079b6fa7daba9f14a717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95fdf595161943573c3789bea9c9ef10718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d161330f89dc729235aaf5f9443bc43b719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0cbc184604e92ff07f1adf39cb7c0fa720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bccd9595318947eb0dd703e081af6b3721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/980c5dfba6648f2626a0f98195b8fe6b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f00d42ccf8c24e567948a65f20c925b2723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9be56ed3f431e390335edabfac0c4d724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6362d3611af9d9880918e9976577e8c3725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b30ede6a28842f6050b6d65d8d77c557726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cfc00421d5033dbf40183de5d9d9b5727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e5b8ef8979d0b4feefdb04610dc7d3728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18255384d4fe7f941a31590f9832f1f0729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f021349028edc7ba251bc7792f0c93c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a267e8ebd5a6c6165439f974e2306ae5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26851164828eced1680d1ee9d498526732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244640f50aa75dd60526b88530dc52a6733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a425c8cac3f674b8d123f0fb769b66734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a098ef4b3deb306bf0ed86bb67afeb64735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccc72cbab087e6ec479bc10c89388bf736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ee909221b7365d42a74c4972bb8116737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c932228da45723026c39692e5626623738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28efb8879be675e4225bc15b5ee9010739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c273d92e90b5fe28f7a36b10382922fe740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73a9067ba654ce69c708a8132401442741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14cc3c8644490275213c808cf388c98a742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e935337c12439f584eb7da9a978329a5743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21cd1b614cc717deca2e8d5b30c6de76744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c295c2626215e19b973ee6b952a7a0c0745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0deaf31fe4b6787b51c5aa78251b4d02746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee0a0bd4141179791f726114be68dbc747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/277dd5ed452782bbadd846312b87994c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9374edad615cfd2db913523bfb84a9bb749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74c99ec812ae760e674d6d1ad7b70f9750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e37583c2f3994dbc7438f7a50c9c36a751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb25bf0b5770b8c47de0a86992694c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f521ba0a8e23da21d4ae1760d4022dcd753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bac8ca37230db1e1ba7a43c43b8aebd754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4303177534b4f619ec750d31b1b6c18f755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03666b929b1d7f6da3a2b1172ab9ff32756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b10944bfca623ca8f996d86247ff882f757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26a039eddf84c9944a9f3d80f589892b758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c74ccaeec1f9f45673f663074921a9e759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>