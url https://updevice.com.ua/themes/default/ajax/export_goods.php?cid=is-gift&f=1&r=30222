--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921fb1581d26a4f9e2945330103bab0b1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ebf0f20f9eb8036171b1022023774b2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3a67fe04c34c06c5f35475746aca043.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a028b1fff8086d3cc377b1df4fc42a714.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3662d14e182057e840ba2958a5f65f115.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336c11759e5eea08952cf5cf974473fb6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f498edb693b4bf051b233e5d9928647.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d07cba998d527f6efcbb89d7f6e475f98.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d091e80d9886270ff4e192f79743c2459.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f646fd10fd75ecda8cd05a17ef1fe810.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb3db8383dded6b9a02b933887aeeb311.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5e4d5b1449b0f05364ae1119da495912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/858fb6f8aa813af6bc09ccdde3fd3f0313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9269aeabc4f56339cb7bdf36eeb1c1e614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09e70280f45fdace92d5a280209bdf2915.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b67d6d7b28ddf51459d918d0884bad16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e377f0c19715b1616963bb93a4a740c117.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a4a68699a05697ac683185157721918.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0541caacb3a147b3843137b32456fc6a19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf7202d529edecf7628918b3217f2520.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fb87d5d600fabc978de1e84b9cbc7b221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a5b72afae7a7d6ea8a2e52323410da222.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac0a8114d893da4ead3d6dc3422f35423.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d8c424d3fd4fc547cdb8f0cee6e9ecf24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6143f4056b209ce696c9f3e6cea859b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3564e7732fb56e65dd356e1bc9d08b3926.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c585ab5b63378f1debae7c74d6ce49e27.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6469e9dc3df89bf3dd96fbc98a1bd3a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9643e186163d5114d38a1222a92b2ca29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd0c7c197db191de7bed3b03437536130.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d91477801e3b12006d5e718757844b31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/394c7927eeaa50393c20eb94512e9b7532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e36762334e9bab2a52b0e99a060662f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c907b79db1d77d17be07031537689efb34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf88727a2b3dce422aa4f78e303e021035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6edcdc1e323fbbe8f2cb1649c6438e136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f791d8eec5374427402d578d823344037.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27c0cfcb3a30ab865395b39c4731e4de38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040eaf2b7f7b90e0c30a55dbf2694d5d39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/599c8daea19e06a41b89fc72588f465340.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0949e419a09f7cb6440f21a23c866b841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb7e704eb98f0a94609fed15f15264342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f80874c5f1dc43d5d49ac7da86afc7043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2418a56dd21622003cd09e90c43ea70544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3039cddb0fe354a7bf5afb71eec3db8845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d201abbfc242084c4b23ed51caa70946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eda9b26170de667c5a0ed02abc0efd047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6af97fb918ef59cb7fb2a1db818630e748.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5947acf8426fe0a92fbf9bbc740ea1f849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a2d5ff08c2506a637b3fb9cc26ed650.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc9fbf1a3ec3fc3ec1d3fc2cc540ee5f51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0675138215cedb9a24eb032de0f98d2a52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b64368f213e21628cef132654a67f6853.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f207a75ff20b1550ad50b42cfa6309754.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9ff2cf436cb52d623089d315e67ba55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b198c29a19cb7b06ba46ec5d5255a4e356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2a62c486ad3a15dbc06322a618c59457.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38d805dfc2a4bb4bd8cec4cf4fe1cdc358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82d5db54e02c41862b66e7681c9ece5959.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e644fe61fdb93574be09d208ecc9596260.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf433a34c4d4b2cade2af885c32a11ea61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acd288193b56596de6f7f28fb23f37a62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69c07c8c042abb70915eeb78a4de0fc563.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8216bab8d0cf9d96754d87d4a9536ff64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f8f9ae452ae881db97084f75409199c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391000147fa008f761c43fd407cf396166.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e057cebec4d633139d1b57c01e2693567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c60df9a6c94f06d2922fbc1106ad7268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a240803994d6f3df244b44b8baa470f669.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2b70aeb4c9649fa7536af438b1180170.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e31530b0cba38e2fc57234ace6e1d91471.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3746fd58aece6b5c3e576edc69413bfb72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed7b489094a8ab7b3640998cc47d60b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e5a835a3195a933210d77263ccb71774.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3270fcaf0032dc3b6c2ad12b8c4d3eb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1429b5168bcfe9684724c9755cfc622e76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa336458d4a454ca7683b8f13c549ad77.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf0753449f7bdc819bfb77d44b616c278.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/932a1bcb1d418e0c195c55190c56237b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a18eca368e49a5c824e0cb18e2e9d8980.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a2a9abf337f4e11cb85e867f42bdd481.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42a808cbe0096db967dcf80b00954e5882.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d386c6a963edd7c51e209e4d516e1e6783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8e9aabb3d0118add693f4050d325f5f84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d53a3a55a58ed4b55660f18663feb1085.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e5f98cc7a4be4b4c6fff3b3e05db59d86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d31a26d9999dd1b4e805e03e09d9b187.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352300755c462fc2c0746104fd34b9a588.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51604a542e6a1e6a0d5cb94ae7dd08f389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b4f6a23d95504ac21fcd01bf454d3490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c00515e469d53c75ec80d70c3da13ac91.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c684bcdabbc4c3a77b84cc86cf4cd392.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecec15798dd5e227289414876350008093.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8051d0141038b08c7c1fba76ff082a0f94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533db4d12daa4e696877d5abed423b2695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1716986609aa0d54cdb32c7157d5837196.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4378219375f98254563d05e6a7b0b5b197.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503285a7d801d4744c0b68d216e4250898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed5aa143b919184a60d07d074d5bf03699.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c2e2985ded0336498c303aa1b21299d100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ceeafb1a5b2fee4931a133eedd0a587101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e4427fc4302732e75303f5b0b7310d102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beeadb97a27e964bd6e4f5ab252ef03a103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef306a917013d8b381884c2ab6a9082a104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d4b5fea959e7f1857b14df363d48d8105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d931eb19eb56d4fac81877c3f2af07e106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c6caf5344515789fa78e6fc6fe20bd107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1946fd7eaad99737b18c5971d77dffa5108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa13aa228768252b6f8e601789d835cc109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7da86c21688c0ec4ab2f102d72ff127110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/808988dc077edeee4879d6a704b95c68111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efe17ad9271e46602a584ab615c277b112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a92df4a75cde9be3c9a06b119e5e9cc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6278c5d7d2233e9f071a6fb75da8c11114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c89871323e88326d16df289fa73d6c8c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce43666c74938a263c3888208f8167fb116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db08f4a65193518a27cfcb9225b21b78117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8844e7cf7273124f1a589637410cae5a118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f3e58d6046d33cba80b49c54d074053119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c70cb85ba0de138802ad4c3642eaf120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad7907bca541cb014d0fccc7b2023c2121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3ac39ca9ed5ddb8eeedb7fb6b03d472122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e195bfe2617e26003dd8a168ab60f399123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07943940c8ed2a6ee1b509be13516e2124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22a697ef9fdd21defba2886c1e275f4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0346326cf5b9b155bc725d57fda79e126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e13a0226b9e8565331ed54826b1317e127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d3e4d0f41258e0a7a9548c30c57c3a7128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2396e3b8809977e889d1a1eb8a7f40a5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce6e90d2e2ae34221732f082e09cee0130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3afda7983698ac426991024282e9df05131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d02ddefcd34c3241668e5a655167dcb6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e405201c6aaa3f54cd489528d3c91cf133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb00ae2ae8c35ac5aeb971350fe6b5a0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae0e46339f3ffa13656675708cff764135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/723c476882351860816ea00bc872c46e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5c5e670e8e096d76a25102c9c5d40e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2de2701338b2d7f601302d8a42891e0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d94394641615bae0e550260110c99c139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7df96e133b40472e380d731844a5646140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c77c5b33f3026e2d9fcd5ff6acb6422141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e6a01611748c0c2b3881b87f3e45a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/213d6c2708dadf77522aca3bbdbb85e6143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8904bb5983e81c4b8b0f4172726842e144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab0581ac445ab7b55b8d92471b5ced9145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1dce4ba82d2ec040a1212ffbd45541e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0a0ef97f21de74c2d39587bf83fe2d147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61624da24a0e0cbc94c014d1974dc41148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b389e1c5d69cde02ab8ba472d8de8a5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/429fc13db5fcd1463672528f441f29db150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1c783213863fe772aefe44466b8724151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d6a1dccf920c2cdc2fcb2c882f13008152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edf7a4fed6fc06a6e9f760d42f4909a0153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76df389ba26cc08ef42bd89ac7b91c29154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2f6ecccbb5cb771f733883c922fd6a155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9f254aadbf404b9d8b0a2f8a6c8ada8156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f682bcd11ed2f756952833c9f28a4b2157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5161577447f05f0da14a85e08955f25158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10d0ca5ecd7256192a5ea7d953d07bfc159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba6d570b1af9aa4a48145de723b6a6ab160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4e498e70308973d62d992001f19c161161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2eb0792f897bcb267588dfe8dbf43e5162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c677e5a7754bbc3318142b1e353c7bf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9d8399c164c9feecec9dad5f90b9ab164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2f7050e89f66bed34c172557a7043a165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdf0a47ff569b14c63f6b86af67e904d166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7873ff6606ec234af8330b4a0751b66167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59324662308426368f20a86055f0192a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f152b7886c260e5d85077bd35ae61801169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8704dc0ca7a268e325bd6b87cf7cc2c170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879df98182d7016280a58f44a5ea9bab171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605349f55d2c5a9c130471c12c38da5e172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d39a12c84b1d5d2a53d7ba5f99f7e78173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f742a136c24449ef2ff7358c32b6830174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e454e7c0a1b651d6e68b8f460bdd7e89175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f2f15435a5126396b1e856ffeb44e176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b02e77c7eff2ff51cb8d13f3e8f4a3c177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1447f93cdf1cecd76ab7c21c5d9c9f178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd6c2fd51f8f027303bb26483033e1f179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfecd0e3850f4526536c57928483c737180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf223c48f6162e5c1419ca3def1ce5a5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae3c451c9a32c7d00e5191c70afae933182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f24612153c8c8f7a68d283746112d33183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c57f353dd4b2faaec167f6aea4b96f184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f806566934390edd7aedb27e1c18dcc185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40a044ab7d2a591ec803e9f4165391ca186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c3fafa24d9556ab5c5e205dfd35a6b187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4a8ae9a97ea155ebbae495e5f8cb6d188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84599824f599093981891d1d8ecd505e189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac196180a7473223fa6fb87c7696f29190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50415dd97f9a00d8c83691c72496c24b191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/488203194ed4ca01a7a54ae6726d68bc192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dfa8e1703624fb3b76feef37ec52c2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/363fdc8aba3a5213b34ad2545b478a69194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75dde665cfe336e21f5c90fee17d23e1195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e27a821c8d807ae3d53a96a78d85e5e196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec301082ca08d635bf08e3254467796197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd50f1e561215771d45b828889407820198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b532d2fbff941a9a9991c1fc57761aed199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93e4d7f98eea3621adb069e1df594eac200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95d5f627a8d81979daa5066456d7994201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ebc799f6c1f8dd82f14358dedf2186202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe792e689e80a8ab71fef7c48c174156203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d907d7c02983b0948430354ae67ed26f204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11a51e68b6527f2d4dd5f0673dc272bd205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f4b285eaf1dc321711e8af7c6d4f0f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00401d19ccfd0812ec06b1c13836a6fb207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/109bebbdaefe29c5a132331ce7d2c35c208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108df3ea44ed6b587cb6c9dea368633b209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/840d83e0d5b5137434f97d1938d4a4ff210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a7bc05411929fa0d9ff829b311456a0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44c331d7c38eb728dc15ab89ee476da212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34c8dd48277bcf021bfe6487beb110a213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d8a323f60066c320ec1157955fcbaf214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d24b73239365f2e78e9bd005f69ab5215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36305943754e2684ddf5c1278055492f216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75176e18df39cedb577b0b1691be9044217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da09c574eac4598d73cca9e53cd65624218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b4785b02090a4b4aeabc6d74696a007219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cafcd285a4f952e4184d1e4691db220220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e51185a05cdbe34c8b19a78102279e221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c32dc5b3498b2393f54263045b541f4d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b816bea0fc8d37346149b3d68c7da25e223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f696a18982a3982552e012422eb73e224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af4729e9bebe2e7e2bd34448afe43c3c225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f8a551f4fbb193d48ac9618e1d23b85226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12cb0132d6dab6c7ea28e86fa9e83ebd227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1aafd1ef6d48af37286598061fab7f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f42453e15ecd09cd7e409f68410efd0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8dacb02d8cacbe770a9b8d23edf64d230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c553f968c9a62aea66b467804d0e171a231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85ebb8348c433fa9e7e7e7aab89e1712232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14d9ae685fc65971b561453fee779e44233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5a2d5ab39553128ee21c87c617004eb234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bce38a08ffb485f38af0088f2aba63e6235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08410adbf320ef975db7bd6192ab623e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a6e3c5b527d42e89a1105858ce2439e237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63484ce4d6387c0a1d5da921efb4f61238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e678b3b5e5ad12f6534e9ce40bff3bf5239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f7b4fede362761a33d9caee5ee60e0240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cab65967d7fb210e6b2a9d60466c95241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff136688866516ee15cbb52f1153df3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd476c2c23eda594f413ddabc71ed4dd243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588e813a8e969707587f937396fb60a4244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117c3d45e7820122d4c3e4a231bc7156245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b420d75b657c216b3051aae2a33d09246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19c7d0d70f5255e723c51ab69bb3f636247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2987851c5502690ccce09233b22bce6b248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f344a97c7a5b6ad2beaf16b2a2b9fa50249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ef3e5bca20e9206a76a75fd763caf2250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b61ab9a8a8c7c63349992be9ab82e6251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee08739664e280c0b7901ab5555363f252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776c6fd6ca11b075b8d400aba066a889253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf98c4f6f75ddbec51ea7d663197afd5254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48965e9560539fa77cf5c9438da71d49255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189d6ab7b02668c4fd76110f8b219570256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be6bd0c7a3a16240fec62b51925f4a7257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40be7f0effd61fa79cb80e42bf7b1172258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992643447de4456a2483a75039ac815259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed15527e7c8ea2c0eb9076fa17523c81260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8183967214347416c7286e48710da089261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217592e6464912f13e81222e723969dc262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1839e054e5eb01cd2ce623812f66ff36263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09487ba01dd18e47530a6f3da436d492264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4906defa1b1caa02dd89086d8940aeb0265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1784f69a4e50973c7cac591fef1b1ec266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc53db05ad795e622ab4f9abd8d5195b267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798177496a1e0e2018dac8e2f90d7dba268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a99c4e79d324817406bb92ab7d03a67269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e38314e32854fd6cf84af3ed8fd90e29270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0f89e9493b84548b34197616f2944a271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df928eccc8ba8689547d8e7ac494027d272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343118d9bbfb60dab2262c3ec6e4e09a273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f469af6f0dbdf2cd65b57150c360aff1274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29b0270b0c2b7c01fa7f0668ca5a5301275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/585e6ba35833ad152250f3b1b841d6f3276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad647ac3efd9a5515583628b973e630277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98c6b817957c2aac6194597139f404af278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5eee567ca5ab38dc2d77187ee30ac46279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c81e13abb5c18b2d328d913e57d5cb280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c5114f75c46e17de2b91dba43d3bfa281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5e1d282b18e88a778f513488c3926cf282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a71156cfdd5f45e2bd7f30b8f452843283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e575f7a4ac5afd754f332656de92cdaa284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c4335116c1e3154d9347bdb62bb676285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73009f2bbe18af7c5cda6ee317ae14ef286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cad759bc91bcf3faeba42f62bf863e2287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00649b01985d6e9f418aaa5cc6adeb99288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ad0f06f9254066b004427cd53a7bdad289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cab7d0532519a2b69b59da794c8df64290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/692f0aee3f74638b74c7c685f6e0f9f0291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3df9563b6fa5434566a3a46764a65ece292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddc1410ee969bd8898872b32efab21d1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0a407898a4163bc41c719c3b95864e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c72a2f81310ec397020ea57851e037295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2da42eb5517ce2336b0a6ab2dc1fcdab296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7ff8df682274c0b8f90aac2f136910297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84f875a6dfda4c44d1e6e718ff058f2298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddc9581dd48af93309cbdd47b2bcfd299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1608bebb91330e4dfa4aef752d29cbb0300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8629d7210f69b52d0b77bec6fbc6e329301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1094d5c488fe86bad47bbc960c512b2302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d12ac273702ca3edd52752a45d314bf303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26e24802972b232d1b63fd9c0b8c1c5304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b3d150247c2cc638337ef1faf3731b9305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4503a8eded657945984ab6ffc9e32f28306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965b0812df08749b9bb8b544869654c3307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7c85af109988c979311472bff95566308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4d64faaae5fd59d3edb5cd42920c19309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70c26374c0742c7aeb6cfc82faab7dbd310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e743ad1783d55267a8f479f90f902f98311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd346fa1d5e463b10ca12d624af538cb312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2c064dae49904c878330d349b663217313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2caebbe5ac8091225a9c81e79982ef57314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd7a52e2d8465bd1460fec602fc1590315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d7c2871dfd9f66d7684dda155da5fe316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/408a90a68ad3537ca7cf972a5bfe0062317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1cc616d367c9e2166889be4f845085318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c0f67fed3356ad3acf4707a55c548aa319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17ed28428982b548e40369683ecc7e74320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abca363a0f6b77e94f0e7d956431b59d321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4021eae5fb4526da37d84db1ecc0f1ac322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afd50b9cd85d006a2e7b454f0295b1f323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3db9d3374c67b7c3b2c23931fa7adb5324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21014d4e8d70abb1b2d8f165d2182970325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91cebd8c18adf3894e8891c9348080a6326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c0ce7191b579003d7883b80ce0e179327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e771c20fade6af89c12d2ea8b142c92328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a697fe887630687578f67b1b934bfd70329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/170650d0bbad1a04cf4e199148c46814330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac7705df2b9ec887a0aa62eb0ee2d13f331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/196a6b922c418a7ecbe6c225c4930bab332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b8428edfbd53bc03115f5c3b625701333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/984e352dc5c4cba586d77065b01d9653334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0de4d605ead4d310f2d9994344295d335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aac010710694c48c826eceb6ce4175f2336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f12ad3ee5296204d73d35764c7dd8d3c337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3445f3ef9ceb8228a49229975224daf1338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4853ba820d99107773a7284eb5655b339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc7298c5b8cbd3bbae97a5b7f73053f8340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbade304cec860968eb75a2595db5945341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b433345b5984c44f49a1d160e8b898342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c2d896eeb716cea88d1f974518812ff343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8835a178b7166153f5c8cb40570b40f344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3692fd39840cb5f619bf4061bf976fa9345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523d2f1db5f35af3f540e8b30350907d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0830ceb34165becd0c1c492190061ebc347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/889d09347b32f1e12532a257c4a64ee9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a31f901e8c34dd3d7fbc0274b2cf0d52349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/571d954293faba24423af702e3e69ff0350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec97743bf1544ad470f4226943df5f7d351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/766e779aeb47215f98d787b329b7d22c352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1ade3e17bfccad3389bd914c4208e91353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d017980941d61fd2f5280e6d90ac4687354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d04c08d066e7e968a1b0b32f9e50f8e355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7f37914e3eb041777c5e4e6dfa4714356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2129a581268a9146b9a060896cc314e357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65402f787349198fcc2306389837eaff358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ba09231e2ff4a27d25a1eb2b2ff7cc359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ffbc6ee9bdd6717d68004fe135fce6360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c745787154f0af5cfc6ed59d03770d361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32ec0dd44202416f9d35dcc1d454b128362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/428bedce68a9748cbf2aecd26c259337363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9625d91f4d2fa7157705c306f09dc6b9364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467b5d59f88324dc15c999ac9b7cff37365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b154246e7bd23ea49d330966494c2fef366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1489d1765ab86f400c49decc39a9707367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1af327157c97ada4dc1960fa9fe0a48368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17207b4356407aaf58ec940fcc860908369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49476938e5e012b3c4799e2be3d67dc0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b577fe4202edeeb44707179fd9d00183371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76af8f15730a2418bee0df9d9d399a3c372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60407560bae7d477e2fe6f51112f284b373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37cbaa4d117bed7d27e3952688f503b374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7cbffede71335931b432cbe86302530375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8841ad62be6fb40a702b54ca2355a86d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e4892afdf00755af28632baf5d7094377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c2e95fa0b5236b4795939d4b82fa666378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943e05e4cd3662415db90af378ad2c8f379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/203400d9fcc888a2d3c7e327d26b8939380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/973e464bd9ff4573cf933c1dc6cc4f86381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4ec0d1bfbacd7022fffb45d8cdbbeb382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877aa0b60d1971f500ef4ccd7227c335383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb3532d21336079a783f44fa2d2cbe8e384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3284d6e481822421a34174bc25574f45385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0534555f4db857773fb837862a1d1473386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66b2248513aa22e53d98093e4365ce9387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ba9aa875f5bdccb65d565e6ccd9c28388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2990279d67774529ae68d9492a92a5b389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61603ac89d29c0af01d6c10dc436834b390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa573613d607c648cd38122905da2453391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e916a02c6800227691d4b0fad8178362392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9dbaad8a99b09a962d6882fa03664b393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26c58569702a89f73d3cef190541655394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b1497e313a230686e85a4fde8cdde8395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aae3c108dfac01cf2b5709a7be563e41396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec0cd361660491577c61f10d5958ca16397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f6925d01055e9d35d7270cc32abb9be398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ff7042924b52d9fbfe9ffd0b00de8e399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a03d0fbff7a07848d25d0cd81e851e47400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0aa49db21fb9ac79725fb4519ec53af401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e97990573edc32318f654cbdd3926e1402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3debb373d5bfc0a3e7e7d6dd34825cab403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c63375c92cf94e8fe7882abc7608d701404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79cfc221688709da1ea0f7888cdbe66d405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04caf2d9b3ba682b4521f204e4a4bce7406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0424d8f1e8effea68d58f0224079c847407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba175e4f0e0873e8bafda0ceca14e70408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5218f157500055e325f973526d954d409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea123d5dcbedfc1cdd3781f1ab8ee591410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/108be9799f7c3e2b93cba328dee23a47411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/765eaab6f7028f621b07c6a11046245e412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c772b9ae52a84695fd28e4b32dfc7a413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/074bbceed56064d9418d9ad93e74db42414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d57b30c60d7f620bdbcdbf7f5470d0415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0381430b97e9cb6983eb5a25bae935bb416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63ce08fb76c3d67ba58f2942216ee424417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47966aae764c2686a038a6711ddcc8c418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c778a7ba08716e3552956e8991a58782419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23aead3bd0bb0420a180f1bfb43ba045420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9131f2588752c6b1f22e96a4313c5c00421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1de7c199e84228b179b2deba3755b46422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd286cef14ff001d27c30b050d0f673a423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84f6049ffb1c40152d61d0c157f74f6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd78a5617cc3fe6a3217d1b261837dca425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b62d365344f1a3ad6f999765e44427426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85b05c4defb256fb85602a4d9d4b1350427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61c9c12bf2437265c1633b9fc9c7992428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c665b0f2452cd74407d1ef9b3911ce67429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b254c625a596dbfdc45a83da662e9a1430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b815cc36c51f55f9189ad73bcbafb9d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cef990d2071fe549c29bc059889f2b8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d40dec406488b8af168d3802b4908aa433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8329102e7f478fa0dc3fe2851147055434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72573e9a87bb33d06af20402ff28e428435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d0dcbf50112d10b8fdc510f6612e994436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c1f60e17c5914a1cfaa8531497d475437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc304fb084f5991de8e11676cb2d3058438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/751cce65daccf4eb95a658fa7a54ff05439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5d857d07c1c4b8859a384ea097f1b440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0280bfb8c0aba9c2db49f2e51ec7d901441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e80f4f075e8b38093580173c561679e7442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16948b902ab30129e154685f02d12e83443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b36c3b04eb282c99658bc40fb923a64a444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5992906c9db4d0215685d60394e97478445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e09076181722cdd0a2160096ef920c8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e540297974d7d598b269d2fe9b6d461447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35837e2dc1cda3b768bee8314a797835448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b77a1c2ab1ae569595a8597181e596f5449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf1b0cdd619f9b4afccad219820a39b450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615080f3b25851be1942af2c9237a41451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d54a669d5bd29c5b1deac2eb9fe3a3da452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de9b21d71abafd3fa40e014c5e82eb85453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888e6fcaf09c34ccdc6d367bb848ccdb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04f3ee12296401386eb09f7107aeed43455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97d6c76d12399f812acd1b95745ad70456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b61e86e93cd067860128669044c49870457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9968620e90cadff5764a542afdf77406458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46f2ae09203d8ce00abf28452c7fa560459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b433f9ce8bb2f69615875dd75b4e2b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36ea503994b791c512d87e6451959b2a461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/843b1ab74cfb26c485e1ec1f0d0d0933462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266c09f50d79f1b10fdcced02dea93d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e5f19d50efb90d1297a03b40828d55464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11d83e8c717f424b8062d955e5b503c465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deffc1a9bc08fc56a1e8fb6c131f1e63466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52520c1c536b39947b0fca4a05fad8e4467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6acf6137ef7a5b1435fa4faa03c09f26468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65ffd37fc07819ccdc091a1e7eaf6f6a469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c32435498c0ff2bc2013f92ed1f622470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa44acc6285f6732eb7248e0f57ad9fa471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f549e471422287a67ecbc027c31f90eb472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9eecd1ae7cd13fc88d345382d1693b78473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03b4b2fbc5b4492baaafa6fe5d3c3426474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e60c1dccfd238c264475e1d10bbb82b475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b16045c895c38109793e6f868a46ba476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b31dcf12a053116eed28a9efeb270dc477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8672546365e145e461450f98066adf478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecbaf40305e26bcf84f77b7e72fb07f6479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd8177f50f58cf1a9eeea8249c413e8e480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0428f85a7da6d7f935c598b02b0c8ba481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0391aec5a68495501b439f9d47a77534482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819e65c50b296184b671d8de7bcc5497483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbe289c94d0f0b2380713f5dffa78abb484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc6f9ced3a5e6155bb229989cd61f56485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45dffed1b44e32647f60928aa344b69486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f67f8a3bfe403f8a9a6fc75091fe06487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8414112a540ab5d3bff099506c9383a8488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6258529739a6b4ed3ed500611c2f4779489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5423b6c4d4086742836110fb9058240490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8b58127a3504d3a75cc3fc28713c1f2491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27bf1767aba8879d35f7c974b6e4cdc492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b69145bc56338807b160a5afa079c13493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba378357257aeb554ef8c7079a4fea6494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fbc0cc581a21c4d0cd8fb92f2aadf3f495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/468efc6092a8c402cf8ddeebc1aa8f8a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bee1b064ce6cc9160014d7b55264f801497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7714d5e74431875bb6c437a4b24553498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/834f4e9470c727f532e7d13f50a410a4499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc3e2c6334ad9747257b71140eaf4031500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3b803d958b326df1f5e26da3cf018501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5460c8ea380e4b8878f266700c609fda502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd1eab3fec90cbaefc228bf8b3afeba503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d55113297a17790fc2b2c13e44a822e8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d66a2bd06bdf102b08f0bb4220ed8a505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a6142fade5db772d5e0248a79c8cd8506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d6c9ad1cca16fbc4243aa4cc29fbc7a507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39802ed0d3295bd0792e73be86cd0cff508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb641b3714492f91804b6fa35eca2509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3facd91809ce65aae5b278d2dbbe9124510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb89896e3c6a43fbf7e2fcc0804bd3e6511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be2aea3fd3f04a717e04d131438c20f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceac27356b94aba1df4e767309dd80de513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/813657b15cb0fb128e9e144040729296514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88f2b5f4227aab8ae179cb0c1a5a6902515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d913d1e534868f3426d510db39fe54c9516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2ac61f8007f0d38b765cd040ebc6b3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bb2ca63501a9ca30a7b340b6a2606b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10037f6e1e844a99bffc49a77e5da13d519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72a72d7625c277bca82e05043fc9801e520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440b97921aeaff213a7fb8d063732f84521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5dafc846448f627c150708c934c87aa522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df154ce1e6e9d0ab95412a9f77e2c44523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9bd54eca8cbc456c40d72befb1bc4e2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56a97b142988a0437f5848e32eadd221525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03c9d1ad8adaf6d43c618e6b14c7340526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/012de4b85115b6af0e13a8cfea2dd178527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0fab039715f3a6e1055a8be67a5231b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3dbe83723623227319fe0f0595f4029529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64e47223dfc8a7ef84e443596d275454530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6f379d9491567ca619b99cc00a69027531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b23e20287517c83b501158d089a60054532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ceb6c43e2a82b9110e4896e1833661533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b64064267a6af553003e9ea8c7cd9475534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5e8663b7f7c4ccf945641174c7cca4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4752d6db5aacb868b42771a9193d03536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fa936416ed0052c35dacb003388f534537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0274267c6eea4552462ed0e74336bd85538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dfccb2d9bf1ba95e3bf38f3b869ded5539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c2676154f3d7f7f3d8f977b7e1d349540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f5948233b52fb38ad9258d114ce79e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee6acb82b3745d5aab97732b7413cb0542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de4504527d75c7a6b9d2e36e5e07348c543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/588fa9109c9c000f1c9b2d4ae94ed1a9544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded2b3de016700b23f73ebffe6f01036545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/575207b50ebc06f6218a2b839d002105546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7832c2efa91304a313a7ec54739afb89547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5f8c896e1ee88c221438ee45b8bb38b548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c949190fe0eca48eb869910dcbd024549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc39cfe8cc2f5518c45bc33dcaac72d550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/490165d2ec7cbd3dd93c91e7bbcf8454551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587cf4d87d08fbef8e969f8a5192c0bc552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fbe633ca78d73338a36e362c404462553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b02eb5df754d8c5d537f6a9fe450d0f1554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13436d408a5367eea5f1d43a2225d75555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdd7203caf72d807e7e4b1feb44d9e94556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252f87227baf5dcc620abce11dbab091557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac3945036e876581357727357b18f3d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f8ba170d39cc867e186e9a6df2b3c1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a54aef8712b6517189cee181ef8d354560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f63fbf6852ddfd6df60eb61a35cce1cc561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f928dd4535efe3bc319756d7da59318562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7800b4e7b27e1a96dfc67b7533382083563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4ab2a7a9e799e771e42c39efd6dcac564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda710e5db6362eaf0a172b212dba0a7565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27da06fc7cc011e9b38c212adbd9ccdb566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ed31bb61d6538d408f8fe46566b48b8567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9518dcf180f42738ca4caef15c220cd4568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75700bead2ad547b40b83aca71658e89569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6b7504389ca6e5865ac7586dd01491f570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd81eaf99b6f31c020de9776efc1f396571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df11e66d6885802ee808203c385abc07572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f750070d2d46114a6f54f0e6f2f88ef573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f38a73b86f4306d12628e8e4426a8e4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e71ace5df202eb46b35ddca878db405575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133ae33054b709a2fd0019a8f174937f576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0611ba2b89cc6f3aac5a4b88de50a2a577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ecc4935faa078b2862feb61159f98b578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/115309ba13dc9557ef2a1facda03e3c3579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321014f37e8f54a4a0af662471b37f3e580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39e99c5285b2a5e6747cebca676b8313581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1ecd8c746af5d3e6fd3c71793646cb8582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b91b463a3acaa18d45859b5190096d6583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c208e41f5bf9873551bce43035929f3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74b516d10cbee9dcde5060132ef3ed33585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b4f54b5b092010cbba894c7b100891f586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6aea02aaf878c50f338b952f76a21587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcda50ee0f5b776ca6898fba733b61a3588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14df53bd5e18f66ed9c6f14189654937589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d47f51869d522294e9ee33001196c0a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74edcf64bbd4e1fe985abac0fc29f2ec591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31911801444fc49ceadc1ba0b077f173592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0a351f92956ccdf13943747cddccdf7593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdacd4312cd315252af68a48c323444594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c37fb4bf8fcd288ea92159c0a3272b4595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7b54353c6df67817008e8cd1998950d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b61c16fc1841148220b948c2acdcd9597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d53b6dcbb9342ac645b0abd6c534fb22598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56c46e371221b57e48e05f159eb52b13599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11b89dc62721412eb68ce0b51443f22d600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b44bafa3b479f2da90696a8a8a6630601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48ffb00adbd62fd33117e57656a0d32b602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dcd02d1b00c3f9b4a59a61b9f236af2603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ce61fbee45b6a52286e2981f28edb8604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2949367f3acdc096194614ea098b58d605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07d11f9b78673d026ca89379ba6a68f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff0a2365924a77445eac4a4156b9b45607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec011c4a22ee0eb3062ef23b440e8cf608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0035a86293d56ec31a21981bd1c81525609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5acd0b100deb4fc7c44cdc12f91453c610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/652576488fb084f18fa286d3c48613b3611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06deaf46d830bdfe227a0df2bd78511d612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227060d8a31486a15dd2dd5230318f0f613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d169a8506d2ca50c3126f38634029381614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab87da4da19025a91330b07fe0837c8f615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb460e2c382a5e3846dc039755aed930616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdf15e1855763cbaf9834c348cd5b5617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eef6a530a011cdb075783e0525462a1b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c829949c0c5adbc151dc2d23f4c2d2619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f622b0575376528d710beabcec30735e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b06286778e9c3d0a98ef96936053a3e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26032bf6b40412b474161eee0b197980622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b371204a45b1d6f8013e82c58359c82c623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53529f6d36908664bc6413a4acccc561624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10c967036147b143ef9d0a92b403e0c625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74383205bae51c7e6ff9bfe0b7732833626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ac0a30800f91d76b2090e08a34f658627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec770bb6a70d8af52e7df5aba2e273f628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930cfbd6c4e90ad56a869fff667b3845629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8ddf4b7b647aff9399addd2b7126e73630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a50409248755276015c1fd87e502df00631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3774ab836cab8e9acdd12576856660e632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55254528444528c2fd8d34eca0072ac6633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2668fa37ab747b4b4e3304b0cc74dcc0634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d7f68a5a2fc613060d4a99e3a76a28635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417ad67f7f0998a7c35c27cc62ba135b636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a152501dc8245cfb765b9fa0664781c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974ac7e5847081fc16df89bb09d7980f638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4711ca1317a34097b4af6500d3b542b4639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b7776245e40cdfa88659fadb02850c2640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68a3bca2a0d04580ddd5d790b1f66185641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecd6dc0d0fb9c20a6ca23ff215f461b3642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d69200bd7d5fdfdba7332b9421aabdad643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e5a4c1ba44c269516896c8814b79815644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a649083cafd056c82553a2a828d57577645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f591dceb08adf42c6b1fd0093508bb646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6251e746c957762043ca42c0d665cce647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cde1d305f26314d58b2bdc3ef62be4648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/077ae7673155ddf69e9687791b2e398a649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f40250cd09fd823fb0f7dbe64875e00650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0020ec639f8426e38414f11b6b43c9e6651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e911c7b88cbe246803592433e2d8b88652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9eb75f99d727af3986ebb995b0b45f6653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238e5b927bf656dbefb00897f7e59350654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c82d2a018fd01645741e3ec2f7885ec655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f400a5e10788b0ef14e2a5897ecae7656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74b51359b2b04a2df7ac15436131518657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ec76509f05633b5761c3a6df1638461658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1764a31f7c54d86728cf110f056c13f5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d01e523c983699df0c12107e08fef3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1004f522628dee10559a9d372392226b661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bd9058c1e8e2e16d22dbb73a6e6024662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/780d81df4695d4d94e0e9f0b630763cf663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a63a781a89d2b582cdf6ef38fc048e4664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e836c4f8cd11613590cc6e4ae46008665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e6c1440c9dcd03bc7ff2972372b33a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e66c051d9121b4eee764dfd8f870ae0667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848854f0dc601e6c63c330f9cb61d270668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5591a199c3188bce88bdfbee838ceea669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437814685f2732f69d54ae1b3a55d95b670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a8823f23a9c815941f7c49fe2be0d49671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab782b99194a49ef988fcc1d4b1525a5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3ea5ad6fecb8ca503508cc5bd2e4c8673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/598fa8d29bbed89c0d20d1bf46b80d0c674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/798d6cd9cad1c4905a65830e0012e11f675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a913ce078935b38b2db0440db301463676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501353a7f8cd23ac7100d1d3dfe7b4df677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af397afe8892a0d8e73bccb620e400a678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52ff448906f49826cb3272f935d11be7679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4842bf79903b58f0b0e6f16d7f838b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c05dfe89ae6690d498a5c4a35f7dc8681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a52bc75a89b7c42da2307ead56e6282682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13dabb4e7df5d52b28b2b42a39d7253b683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2416a3bb3bfb9532b8d3fd09baaf73d2684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/096cfaaf317ca036fe8d48ae2e9e82ae685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3d14e27a26ced976dce8d05b5fcce6a686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57855ff426c391d35e75d478cb7e1bdf687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dfff87242687b42cc5aa3ad556594b5688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2436e838643ad7b26a3ba796a1601ccd689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39019b5ea434f12fde282df4c135cd86690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dada6df906a560403853d2ec9591a15691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c2db59f7e54c04b8373ac1a16627813692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f59e200f887ebf237cd802d8a59c4c7c693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8516a61ec9c4878200c25cf17158fb9e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/451f07b4f9824f7f7cee7ea7015851a3695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1ca50e92c415976698ca5ee77ee83d696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d1996eaad66c248313edb09b8a4d5e697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e64efc6ec5b2c8397fc61960264bc96c698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf72263803087d9d6dbaf02eb3e471f699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba40ff062e9d11397b83106b65513f32700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22aabaf923851c902f7c64e4e480adec701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcfb6d681865f36134c96e98aa8f952b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08d8d998f5abfa6d293cf184ebeac15703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbe0f2e23ea237574f78e0b421d00ea704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13a10a30f7d5fb81134186d10d1fea1705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fb53c9c0c65143ed12b8961258baed0706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6725a63abcea2f2e8d779b03bd9b7e84707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b24b1da42fd6ff1bf4cbc112b7229779708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c690f0d85de3303849b1b788fc63452b709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73641184d08ed5c31e986f8dc46488d8710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7187fc1ba95bf56bb3f6d434d17d8526711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8b22562f55010a1afdad4a5b3092cc3712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea339ea3fded359061c90dd8922b786713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e235bcc3dfe0334cfa362eba5b78c7714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d09d4868e79196e34718d6fa8c1211c3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/285766604227a3f70987f355c147d443716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c377fdc8e19ddd9daa30b707f07518f717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94deb8fe4c25bb074fed2044b07470cc718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0be8ee86e9b2e963488bc1a386567fb1719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e311d3b946c664f93192f515f8546d6b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199d54decfe75f00235863e09c09ab84721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b39375020b8e98ced0058fbb862270b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b54ce05e91eb5acafef399d91d848c723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/501e36874adba5fd264127a01facd965724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351fbd2d3305f2d1d6b4042ff7ba741b725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86ab73f015a52cb10b559f9bb5847e5f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3b98a23bc0c25a588dfced4216622f2727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3fc88cbd70630c143dbd5742b9e9d37728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3c11c6c262f76d3685a520b60646c03729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de1ee7ab89e5a2f01bdaa5e1cb65c4730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb542a9fb26f954c1fe8ec73c33925d731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c2b611d5947cd77e1cf02fb70ddbac732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82efb79dee8f26c8e1eb6042e226b4f733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87cae3cfc94d425a06ffcda24a8fe0c734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf8e97b20914d8ff74bd8ee2e42a2779735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955a2f59f621338815dbcdf840b1a194736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1995498e39a95925ce3d58888dc0d8c1737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f48c136dc9176744073a28cd9a91ddf738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/208fb492b6518b41536dbca078cb4312739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd1d47cd4420b19e852be04315b58267740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a41bb645c1836ff594fb7bb9af957c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a45d3d90a53692af2b1cf6fe32cf484742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eb069f0e53c5457baf3dec5206aaaed743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00ed3a8e8c5a61fdde591b12bc3044ae744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806f91364ea0d6b3b7fe934dd6b2a00745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8952bf736702f48004969f3606d714ee746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccc799433ed73631a98d2180ca3deb2a747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13728adbfe0a7d8405e98e77b597063748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64d51a74b17ece1dc8b0c391a3dc4e86749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9747c767f583d290a66b9ac117fb1877750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a05d657c17a367e24ef73e690f83a43751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a6ddf5af086a53dd22803905a3b9f7c752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aad4095d869ddc13f50d59aa1286c81753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2760966e655121734c7c2a7f9834e698754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f09fc902eb3a854dc56d08193d1e5b755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9075f606fb823fac6b5817758f3656756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3153e07f1226bf036999f33a8d6c86c757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01599437e0a1090eab7b1bf212cd64cf758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd06122ca8ec67451d07fc2b720de63759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db38701b48dda1d31623f94a87a763481.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e7009fb483b32564851f83e881449a2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c4b12dad25980e0ac393e6ab1502acf3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1493797f9e2492f8a8694b8d84879f504.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79fe586478da7f927f7cc8bfd665e6595.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2311e5834f2972eeb36580490f0576916.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b565c0eb861dc7445c057c1ecc1562787.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76644cdec12dd8d3ad15efed575d2d3d8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87813dbee6a096e71d6b842845199c5a9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/833e116ec2a7b05b088b82349b63b4bf10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45a5a85ca8aa37d18cb1e2da4e2b9cda11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3952f56b6d11c5dc35f64f37bd357aaf12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e477ac91eac3e26e5c6409cd8b1a53613.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4390bca1ea9d11f84a296bfff75ca8ab14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea950850a56d3c9c18736fbd3a3961b15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b057f834d0357ace585fa27a5e7c3c7d16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f40ffff3f0f2a3676c7aba7f4931b5f17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb7ce6c77ac38e770956772c9978140218.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d273383d8098c92d13d87bbec1ecbd6b19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb89064787ecd047b5bffbbce375ebb820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e14f888c190f701f816be426777373e21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48498c28117d2507ca3bd157eafb4de422.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e132f77472b32ce9e020aaaad7ff6b4723.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d635549ca30312f0308ab18f54f6150924.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec0c05a1cef223bcae862a8a3d29bf125.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1bb516bc1feae3fdce743811ae8dc4d26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72eb376147ce8d843461f91746a404f727.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3852b56fa03e8d4f84357be8b5a5fa1728.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad619f43bc69c9e754e4f84ec2104f4629.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc5a2d0e678d3090a4817874fc44ffc30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf59aeb16f8dc3198e1f0a9b0e307de31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc97275ad024b433957982b8a402869532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53d17beea03a339f0c99a93b5fef663c33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51ef37244c8403e37e17f002a8c7728034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e235f2f6da940b99c989ad8c4279ad35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1322f4c35ca79b4a434b83bfb33fa05236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d609453b7b834fe6bd8639073723a2df37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c7a3f0ca1dfdf495d7e56c086d80aa38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7890d2eaee850703068aff5fc7b169339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5caec594aedfdc18da14040a92e7195c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e57d265f26f3f6e48fb9a29369874241.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6056c6f2a081b145cd7e0b14f27bdb42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a3c687f128fff129521d83e3268b3e943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e084329e65c7928cc0d2d8772dc14c744.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4916ab430822cd496858fc08b28dda45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47df0befc8ed560bbfce5a21c25db7a346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800ddbcaf85608569e83c795ecec5eba47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb5b0fcffa72474365a8b8ae0f4a7a5448.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34092b16633ca9156555793a6641730b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15394427b12d367ecfd1423f1760be2150.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d765cc1f698896edf5e0f0d11cbfc2251.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a980aff9b00e8fbcbed8b375bb58a7e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f2520f3db60393d9609fc881964d6e53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014cbe9f1d0ad01d56d0cd96e13b235354.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b49084ff7860eddebf9b465b1464af6555.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04e13657550afc17e1a5b42277e6462356.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136248fd51c6308c202f83c9f9ba056557.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323f74d76a35b37d4d8ce7c62dbe78df58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca888b27b981897ce6b9afe9ac42cc059.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/072b9009e71983c2609cb121aa70c04060.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dffd35e71aa4d485c32c95597bbbb18661.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c3c361c4d3d2dccaf3b709caf632bee62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376c8ec88a0714c759385a0b8472fd9863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53b531d2bc9ab80c76eb877732f000b564.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634762b3f94533d5a12f88d2385ac94f65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b330b799eb6710843bbf0fe24ebc980b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d48e132c23350a52e4c9884292e4c4b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32732623f2996c200851f4c3fb06b87268.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a79977e8d2e74f32aa5ed60bebe681269.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf79c3b6363bb10e40f6d71fecb2f15a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cfb879955fc96eaf157696d4792f39e71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69b63092b5c7f7a57a6603ae4e0a186172.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3405d1426ae8ff6405b05e26d5e87b073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73eb36105a6dc87415e26dc805ced3c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933563296cb393c018306a3885ffac475.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f852204961a9e6eba6de51b9926dff8f76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ddb8461f8074295b2f3f374fa3718377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65c7d42940df3b02f6aaebc359f3f5e78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f9ddbe55415cb762304bccba67a0f1179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef7429778c49c8489c8196bb643ca2d80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dd6b3944c2c953909cd6dc4098f382081.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1525b2def1029482fc4aadd1b21019ab82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/541a67947d245e020f0c5d0d3dba918483.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd4faeeb54d2e631c67c28544d97de284.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada04465f3932845e1cbd7a9f7d44c6585.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f4681733b646b6d5b47c42ef893492186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47f09419fe09bdd6ebd5cc690e9385587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfcb75c6b1df8743dfedc9473bca6b2488.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211646dde5f2eb69b71f24bd58edf2fb89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcd88f73cc3ad05513b81a9d35a084690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d83c003f5aab2d41e2f3b3b15d7451e791.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09ead1da32089d4c63bea2b128ef170592.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b05863820933721796b77b0641f30e3d93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5eaaa535d5d9167e54c5cfe96569a3b94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5b10bc4d63008d923e2c9b93544f4a95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2be6ab9addb60638fd38e734d5352fc496.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5df0072a93a9ba117265e31463c89a5897.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f2b689ef314fba08d46b2b54c04b1e98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d0cca6b464f916e6de5bf58ae44b3799.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40caccc2cb85b1c18b7e95f8f8e3e006100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9fa8feb80204785969881d5d1824e0101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b788ff05a4abf0c47ab72842154443e6102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c46b2943028968c3c6a4fa85f881c96103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ec651967f65933b2a507ccf1579bf67104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff527ce4c9272fa2d6b57e039ad7da1105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b512d031e239ba668727903909864cef106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dee58661497c4f00bff78eb2d24ba85a107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8376a3fedbc88f1aa5a43dbe8f8f222108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4764cf7180104803642a5435e6e30e109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37fdb9b189b8168a8659517ea39bdce110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24da611fbd365088cf3a69e9b5aa265c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d04aa211f5bfd43bbf42b7c088122b1112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f485104d66c8be90d6427c6069578ff4113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc15a66e4a124d915fd1de0225d21da9114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bd6908983835b5c4f071204a3ff90d8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f26a97c01ac1322a64b2d6682ed2e7116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff63ad73c0ff0bd77cba51f7c7efae0e117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff7840a98d0d1149c6775fdc2e9183eb118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32f838bd3f621a1dfa951fabd58d2b9d119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66733c5c9b8418e12c57be2224f4513f120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2bcbf1d58c765445f5ddc679fe4887121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5d48e5f3efc325889fb59985d1b5ee122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d1b192cd55798c00c3fccf64c7df65123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/313ab9e2dd6d314da2885199137f836e124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702c1062b361bd3fc4b6752eadab0fa4125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e6f9e3b7d4d9a260f2eb3eb5e7e5793126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f01e63b17f6ead9eea44cc43b019f5127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bdc20a221579c7143c3c938576ee071128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2aa3baa1a3ca7ab364c407047b0cbc129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/440cbbde5ba4e092e5436937be45d91f130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f274a53bde121adea15a3373321317131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f47f6a592c35d2aae5b18f006c338d6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0f1008b7c1de992eabcff43b4e6a6133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace19feaa5f8ec17ff3823369b95c1bb134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43f6cdb8a3f1bd92522c7426b436aaa135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb07ffb3553b5c078ddf185fc70469c136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ede21f904574c19aa42a1035ba106c24137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f32e64cbaae57ba877e49810842a12138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcbe172b31eef1f042e77a7317209d1f139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f1804a01713265c2bcf8e800145b4ae140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1568bec48174c6295990b507e2211a141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7750c6d04adaefbb25da24e52b408a10142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2b9f91970cf7018f9f9f69fad9c6d4143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4eed73c36abeae73e84f2a02d45674144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f52df4ebb4ca2e46c8a7375817276340145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8c771b696ad6f7c502f5393f7d7543146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6657bf85706cbf8d4f4dae3a5bae93147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cad0853cbdb3f2f2c3239af350ae7ef148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ee09ebad48031b02acb9dbb69df2a3149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1930c563639442b6f20a191f03ff7d28150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408c64b887737a3a188fe1b9f7e13e4151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359ddfdeb6df5fa523a0c220d1c06982152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8be8d3e3c7072840ae075cf5c4820ec153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/653228dcc8ad931544db72ca48a98d37154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd8a18faa202ce7846f108ff1845eb5155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71d361d8735ae9538b83d48eeb35f49a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1adebbdcc71cc323de634eb3208cee157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25c16b000be7eba725dcecc8e334dafb158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce48b2c1a53e14f2bded47de6f9af56d159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad439ae3ab650eded157f20b143b7af6160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e11f01b0ec91b8b176b528a93dd70f6b161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27f615e92f106ee70629e09c6c9ccb11162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/944f743bd235f0b17cc95759757fe884163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1195aed2de6af6b5cd50776b5c536e63164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acef09527ef8c84d0bfaf701197180c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921599e6201d5f8dbe88b69b7c7fea09166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9f5968ffa22c9afb46d358cb2961e7167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b01f49b7b4677d93b798c11cb4c80ae168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/452d7a3487296bc753b3e59a23a1c3b7169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75bbff64d43c93ad3cef77fb2ce02f19170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a01abe6da888b8760a1c198f13d7ca7171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61de3df88d8e133acac4d58a2369a310172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2018e637fc2b7e1147ea158edf8490f1173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0ab27aa8735166d565eb2d48503d893174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a6a2889c119970394ca58f7f3effe2175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865fbd175441cb06525dba8057545ca6176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55025ec5db28d9b2e98c2efa3f7a9a70177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d13e83368c8af9c9ebc3b055d4b304b178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637ef458632db5bc0bbca24df867006e179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9ef3a6019331685335ca562d08cd0fb180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675f7ac86adb96d665bcc1c7eeeb21c6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340a19fec1ad44eedddca9ba98218b9c182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eeb83d590e63437445c07e8af1eb536183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3d64f5a88c49f4e49bad40980140b3184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8417f59d2bd6f81908ca9c8d8ba48a23185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfad34d0397561569a55596592523981186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4708d6d48b8096c7608eb791c2f5c134187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c85bca89d77b406b87e13c589c255bd8188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69d09ef23ea53ef60721527d14be9ca0189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d970dbce4516125b71b48a35c3044618190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528a8568a603dcfdacf00e01670a0e51191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc4d4688650c12271c76491a805c7210192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ae530556c7946126144611ad689b5ac193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88bfe4337ad34fe6e776f2519f5646e1194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80af1e818b6926717690ebf3bea28387195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3cf57c8f0b3e223a2955493f27308db196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0faefa2f3d1ae2a474c7f8de07ed8e4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d6d380b571a6ece4701d2a4f56fd4b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7b7d8cd59e80b637c0bc0834f9721e199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04277751b6ecb33c1173f53971ff5d9200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7781cd7dd11ffc93b4d22caf4ae97e5d201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551404fe0e44bd3c83cf4025bdfbb80a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9b5400dbe7b387eed0cb1783b4e7f0203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8bc5edb41732ec384c6ef38d91112a3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af73064ceecd59ba6bf8b279803adc25205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/669d3990c75f9d482e1b853885f901ed206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef269e0c057c060d2d8d0ba20a31a6c4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8192a60388af1612cf7e64a0466cbaf7208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6037adf1737684f86bdfd8ccd3803659209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6df27ca9c924e676b84a51c380dac8210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba9138c907d1891a7702a8c590302024211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86fcaed64c13c166d722b9fc5cd4d220212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de60dc82280770acc4db3180f5264360213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d78c646b6b451895a870402f1626d1214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f928988d4139c3b44ba0a37a942c5b9215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b9e004af31f70b3d9c7e2ff1604c2216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ceb9548d313d19ae600ed492052625217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e76ad1632d64aef2b65bfe62da8ef5218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d416c60c7548649293567f58d091505219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77fb7df89c09a96160acc918a9f6418c220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a4de8690feb3cf835b50b2c396959f2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f563024162c3f4b37f2d4d0145738d5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/171d8a19a6e201fb63f9c1c12e1bb7c2223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f01d6c326a33babb4e012ce7f757683224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d58be827af06953ceafd229bd2aba6b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54146e59e2614fdb03b06e5a0c277d65226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72fedee9083d0617bc77dcd136b56228227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ab655085bad2a71958ff4aefc783f1f228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87cc4ea667a6cd92d0a8a6aaaab925bf229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdb171e97b682cf7d7b8ceab7777d70230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbbad1f4799c784ceecb0edc13178408231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22629bdc0f38862f499764caaafc74fb232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863958ee3c46ac48b14f0d9047dd5b7c233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17134270ce95ab7f2e753314613e3e4234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd86776525c2350551db4d7ed6f22a8235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6397f7b28aec2e00477f9418fd449d5e236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e789d5047d4b7628e6672e6c7e2cc0e6237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/862d41207bca77941d965048f5536b10238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d8be2bb11215535c05ffd083d1ee97a239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1af1d60021cbe08bdcc7a11ffe6fad93240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/beef2072fc457c7f45174da3eed15632241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7c1aa421af30167170c222cd2315ab3242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08ae5de36926ca8a1ab4437fef32eb5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/437a75b5c0a9f4b73071c43af88f3c4a244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db856514201fb32ca873c8fca18d9461245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bab42e9b15f22ae439cadd05a00f8f50246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e053f4956ec2cd237b4fe24a288f2e7b247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/649c2189fe5fad8cc8dbe42db02e7822248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77085036a9eb337420fcab1af1077bc7249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9970166567517090d39dcb3e30a51b82250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adcb193499b91cab4ebda093c6815322251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9910d5ad06a6e888858db5f4529667da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d8ae7576acbf99139f5d087fcbc7259253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fce14efc92b11a59d9871116b3d628df254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753eed6e5ad4b1566c411d66074e3824255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c6030801d8420fe2a85c782366d680a256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/189944a4e4ebb79a7a3eac3db12217ed257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de0ec06578b4bd96589dccf4265f422258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207a01d43acc46a8f6bd7acb780068f1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aeb8c54103f4a3bb7edaba350a5798a260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29735c5bede8a080b930b48a45b57515261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9964cfbdd49e585fb6db0d2dacbd9747262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19a76842e0f998c9ae950efabe6f5d2263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f461a6238b5d9e21032c148ef3f0ef23264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c440563c94483658705895cf82885fe265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97372c3e671c8bf0810adecbb8823358266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b0eb85f8273e6c12826e9d0fcfb2504267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9bb640b1637de6074f021b63d45ed0e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1878a750b7eb144395693ef8893485cf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b17293168d574c14e34a62dc552bfa64270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04aaded5b03c897bd2651527860a893b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d686de7c0c5d19059733130c12eb53b1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3425a9740c093f6f26fb21d4b409436273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a02347ffc3818045dabcb36cfcb07b3274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7224bfce0d530f537f91bb9129576ba9275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e961998838478fe7076d60233472b6ce276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38dad53dec27ee405c3ce90b3119f276277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65b0f2748468252904361470ce107755278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5379a5a4a31a1d4dea29a379c12c640d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d203c6cd565d3c71d4dccc4e9b40998280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/422540327e16ac8d390c08579709eb27281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd46aa691b41f6df9f045c4aa2ce027282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42880c985e70a5e5ae6be5be7aa4bf93283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ba486a83b41c5cd26bf6f4faf4f8d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f531c51ad5b419bef2b23c907003609c285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f745dc699776d44424444fcd9f50c3286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa475193fdfeab2491db3422752b5f2b287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca346cff4becf8b0ac49c65b2d779e3288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52b3658ae152a99530ee93d66e115d88289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6b2c4d9098e175af3c1762d23e08a3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea9d32a5a88225b4f12c8aff14b7ad94291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c771b943ed9a9468bf9d2be437ab941292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f28aef57be906c43626c9dbb1e6ce772293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4da7df4ade52688925f7f4f6be84d60e294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a58fb95d655d68c3921437683582fb295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3b1c808f417b0cf021471069ae5d13c296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b87c3bf7881e9ca3a59d68b825f58884297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40e74e4cc0e032067b18f3a25e6f4589298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd36d99021dbdb73dba534b1dce151b299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46195d347acf2050a0f1655381d5dfd6300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cd64d6390fd3c1729665d17e919a58301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0aa5d27036aa0a5090e1f332b89b03302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c33d949c060b25586da41111d2e5cbc303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3b93e1265aabca4691733d8463c306304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4956c06208e4ed2d986df5942cc0df1305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88a9d227e8b6881d03610cc3c35dc981306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048e500ec8f7e449728d2d0ca6df3091307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b2f6a79387ba664aee88d2c79cd9a00308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247b6da6b9ce18314bd43a863d54b690309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce5c5149e6fbb543607b3027b1c9bd0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14ffdda3a10f1f4ad2ab5e2612e6b3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e09295ba745bebc7e1159b3d603dda4312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade1938b7bda526ac9e9566707e9f14d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f8ece13122a94b870c311ce9cea0af1314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca70e65f0c979c4b4ed0753d44430fa0315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24bf7c8f2e2d1eed118ae579daf3ef1d316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c017f41280a3401c6acc5e49390a8fe317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f286d3d2eb8cc1b2417e690d330478b318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf1723f3a063810fed5c64c579c8cb66319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2945de4d155acd637566d2619e2ef24b320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9838616908dc31d8c8b76b13d9b39d20321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86dc55475ed74850d9a395962606b10322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88ad17e43974babb6dbe91b83d10a0b323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/779ce3f4fff0f58b46fd46783cc0b802324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f08e209e2d41bc18412e8b8a48e7ed88325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0826a59c238ff9b9e9a9213f79d670e326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2f4e72db803f3fb86718201bbb884c0327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e34842a2afabf81e87454a21b6a48b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fed69088bca0c371e2f849219b7a50d329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f54d931a72a44dbfe91bb56fd180e2ba330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f19e5c2cda4112995ce0fdfcf0a06a2331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ace66fcceec9dd6ea265a7ca970952f2332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d8347be710743910138a609ca1932f333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9506081b04d846316840dd56b73b4b8d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a702e5c509752ce04108e077785d8c335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0901889a975c7f0a07173781f345c870336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91da50743dea0c0877f26e7de94a5bff337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca69b353426b53c49503443fbb4e5e4338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ea77360834c9a8680da4131a6804ec339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8753728989599c3f4bf612da64236a77340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f40dfafcd3542c9c5e192ea6a24d246c341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e50eebffae2147c51069dfe5c0fc7f29342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45ed7149000a9f17cde2a7a56c15e48e343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a21be10b9f0d4bbcf6b3bc9d40e91321344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/620e87edddbb4e554dc1702e108f6c61345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b84ee0e8015134af3107d033a09b1c2346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01842920dc0ff6542905914ebcc615ba347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b05dd96c7a1e1674ae4c2a8f45b6df9348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2cc17ee58767719afd8172754cbfd349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a248572f21ec8569c65f71b0181b94f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d61a5ea4afee111d3840330ab4ef17e3351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e049496082e4eee3662ff1a6879a409352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f4e60376451fe54b9681c24bf22e0c353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5e51912d1c4d1a5ce36985c4a32fc27354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9692805f7d966c4c77c765aed50bb5ad355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb418629aab4ba88c46bf5212ebeac9f356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2bc09b382f946d773bf874c4435053357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3eb373b03d96eb209c9cb2d8549beab358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9372516943c3ad57a0a42205f548ef9e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98acd8e8da5e22aa76afa5a889c0ed51360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a6278ede9f94ceafc1131b8ce9685eb361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b467cee228b9938185f3649bec2ddc00362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d940ca5d43ee6f597776558f57f7c16c363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55df7279a171bca548a2211cea25b6ea364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d05bad344bf5e00364ed9a5286f23bc365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b233904737c0969209d2cd6f3dd74d1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41a5df7b19148f5f1ef7aef1d87907c2367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a6cb6deb2b68afb0021bd74c7f6c235368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14dea06d96e1145f273493052e34f348369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d1525f77476a436100861360c1e0d6370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dff8197f1455d5dd44826f1403c66959371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dfe0226dbaf854996791cc51de54be372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b2c6bd9c52a2b2ac8145ba07f7776c5373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d98951d6a38ada1a4dc54c831548b5374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62fe5f21f82389ea5319acf1d5d37344375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba8440d79bfea97986a89b20b37e3e90376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e213ce045e075f864a1be2e729a3bd62377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5982eef424271844855e397d916454d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c803c69a70f13bd8afd3198f1e4f9bed379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce21017a40c2bbb780c9a78fdb2edd8380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45154cf691cea928c1e2b56b32830088381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd8b4a9ef6d53d659a1e408597f06de1382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e3a791800afe051b8946bfb1438e2e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4945caeea1a873dbab82987a03155d29384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a486182ae7dfc7249c88a6315d49805385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/829d0ee3b71f5d51c1f071a60a126cd8386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/486733e20e91173ee7bd464f5c569132387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98f22eca7ff7e8d7c8459a9f47ecb966388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893c2d99d70e3b1b810817337807926389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca20fb871a625fb1cc04a4b68d6f4cb390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413bbeb56244066c1c2e9f2936aee06b391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6e1095ae1d0c03d1fef23305d5bffa392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89bf0944a5a9c468f9f8312ed836010d393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c677c3e9454c4c13ac33d2408d7f40e394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f11167b58d245352026de4f0b86327395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f142934559dc2ea17a065a28aeb4b8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc536d25f23a6e885f39d587711f376a397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cfa6057e84e9f58cb3fde18c0c17431398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5f1b4d3d6886c0304078237255c73c5399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5471e39ffdebbb1121aac39b49bc8d17400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b1622ed8069e1b294ec5e3535a82e0e401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990afee7ee88ec7864c13663d61a1b8c402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c84777b5e7b59799a103f23546a5627f403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbbde790358dd393046b9230b5457933404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdf986ad0e92d9fa0ea6f3f605c70d16405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ce690b3e9ed7c050f459654855584d1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/308b65c72495ed34629dd4e825f28838407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/958bd37c95189ac5aeb759d6f4a81d82408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f7162e6b47b7f951298bbb2f0ba65c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d76abb9559f5df7594c4ac588a3863410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09ce9159a43ba1a69cbf09b1a50d9b7411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/265bf1507470f2fde0fc8c4074f301b4412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b3f359b59e41a986c124010f858fb413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a8f143c8de4648396dc93a6083afe8d414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c24b8fb4c0bbdb613e7ef8657679ffe415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/332b339878d8f7db6d01e6628bf72b57416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cbb28db97079a96c294d99019ec995c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72586b16dbb4b21bd1bcfb1602ab3d64418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3127d64aa64f72fa733c27c5b8940282419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55cfa5a149d81d9e8230c6c177444f26420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe533f63aac317bc2edc95862395f15421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daf67fc1b25e62e7c31cd8a6a0f4ae0e422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0857ea64aa67517bc3bb812ee0665468423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da867774d638c0eaa2b8d0af74f0d85f424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dba2db324e8fe06b72172c56f695db1425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b159a74f317c175efc6b3d3f0240128426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6b5b216d0c9d0ca78413c8b5623b160427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/062520996e83819cfbc6c76a0b5b78df428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e76ec214a2d8a871796c9d77b63cffd2429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76f9759a029f7a55e075f7e790fdd025430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59b08411868a15b500ad8139fec9d914431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/084433354aa8500b87958d0ac0c1cbf7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117cedb8cef669a77f3fc742e253c4cb433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/480fc7df07e30535ab88c55a451a2734434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411652dd09c793da6e03e7c5f55d00ae435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2efc175069d6ed0459aa7b1db46b7956436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef2c84b3c33dc8620807a3c3c1bbb56b437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d0a7274c2c573fd78412575b02599df438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/398ccabde7ffde18742c0a961981fac2439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3646e3b525fcc13329ead9be0bd627c0440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6825e55d58d37c7841878399ea4c8f8441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8731dc0a2ad178541902ba02915441ff442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca8ab5c35083c511f8e0ebb0ee16d61443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae515b7af1976bf9f6a9348b645502b4444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76eff26b197ffd2c407c4814550b8557445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ab23d13d9899c662cad2febcb9d425446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fabbac0dd42fe6c841c1ab020fd8dbd447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d773e34cb815be63cf0cf9873b7b741448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7c628f5759bc77f390e96dd4d9adaa449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c21ef803d2690967e3bc85167e4f88450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a908169d6acd6b531157bec9dfcdc060451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a4a4722899af25940ce327f6efd3d77452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf157c17c68ce2b210d5342bc7c0a3a9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05f8db8fe46ecc2127bf55691542de78454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bb80a38c2fd1d0ded2879a084b3ba2455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbd060c508c95e644cf7a525f9cb30da456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b41a6725c01b14dcbef9196d3ed6c43457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606a2975a24b1965ddfeb6ea25b337cd458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5109e3ce36029829a50bff864aa9b29459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29781217d505c71e7701a7013ea86029460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c462f43d1c6172d9d3350224753e83da461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed36918f33df4361cdd3dae727ae0cf6462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52c9e8e0a8c0a3207508a6f6e52d1ca3463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8e55b3743966424d4fbe0a34cb26a1464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ce5d51e1000e5c6ab689ff734a5fba465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98581a1aa4ba3d13ef7930876bc3f92b466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeed883970a9fbedf8235144a89eff08467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc266e0e034cbbf4fe349733a8117505468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a184c26bdfc836948ee52202ff7807469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a251b9dcc6086ba014299bedd0b81714470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfdb6e1bf57713b416483d112926b88e471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1b7eb5e113e5cf6a81aad5ebca37d6472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c5df01b612e57684bc1ec5edd4d4847473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/391a367e32f406d8ac3419e85c5613e7474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3ca530dbe32ad642821c0cf91ab0b0475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32d89adf74d9181821c87d51338c40cb476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f05c834de5279a0e8404514cdc84f88e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7455c515688f9a668dbaaf6ee04d83e478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a27114fa24ece15016b2dc3985171ce479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ea17738c706f5811b8d48fc8f31f012480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb72d7249f72894ab71f583d8ca73d481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6177b7970f047374f8debc9b1fe18908482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6245b5817857dfeb4d80f8e412f7f03483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5434bd72757850318d5f6ee124d586484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab93d7eae23c2c2635db24d0987715cc485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0a9a55c099e9f90e51856c426880f0486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ad846bcaceab6173892a7102153bc12487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db554ab27de537a7f20d55b36c9f2082488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40f60d8fd2525b99be8c999f4b7dab489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08b052d1430bceba619654a131a587bf490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d89ed2359d671433a8752331bd2c08e6491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe158a63ecfc703eadc13164d526655492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19780a663efc5fe2aae316f079e7f48c493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f6baaa4d4cc768394bcae2e02d51a1d494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76511f0fc80959aa40acaa5cc722ce05495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3eb0ccb7fa878a2729524bb49b9830a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f1b246d9c8722f370ba0bbc403dac21497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c26c14a95463bfb5637a1831d6ce17e498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7453adef386d1cb1895e08eff015b760499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19f879cf645154dfb96383b9843f379d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f750188be36b2ed4d845ee2280d3744c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f40ec5ad9ff24c5c0566b172a6d7e68502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c402c96ea88439670c50e32380471d93503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdb3b80ea75ce52a23d075fe20b44bd3504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/561da4985931b78ec29a75754c510284505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab5170e2a773910290de2c5f6cbd6c5506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e1904604fe9aa1cd0f57bd1d704ff8507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/098b7bc295790c565607aa6a4f1d49ea508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a571ae71930224aa9d604ddf73d7d86509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3f8171f88d29493b3ff57f04987b3e9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20cadf35bc4399f169d5cf7eec413b7c511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7170882879e7da4c253e9cebca1c45512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c421cc855117574d2b287561182ca325513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1932ea52e391e121066c08602951d6a1514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38a10d0d1ac64d2b6e020d0935f60a4515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/776b66355efdcd6e7aa531e28d32a8bc516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17c3948cb4c602d0d2e9905909c3bd0d517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fbaf4dc4438d71bf57b2a776653eee518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94aa394ca43b88172d5eb3cbd8d094fe519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/920f998d0d142ecddb39f7de20dddf4a520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1dee3071575a55242d86dcc263475e521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6bed66242e2edd427938e875e5fdba522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd2d0b147c73b0d3a01a7e4eba941c523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbb582e0efd479a688e104ee0ae971524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c2f995b6695570caf97c0c9ec6fbe1525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f53476bd2742388b4fd1b55ca78785526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47f6b7e2187a56c68b2c3d48c87ce69d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc80a761e06720ca91ee3b1c2bd98cee528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cd8686d10bccbe3a2511968f33089c529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dca551fb6dcdca666289f877ed8800530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a6d11ccff8a887e8c7393be7383815531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf5c77a7ac31ae195e71c07e0e891a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b52dd8399b19eec903693180ab2210b533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c4111c7ade75ebdf62db3256d0ef4534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01a3db6b9f44688c522d92740fffcb34535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2e4e1dc306e099922098bb988024e8536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58416bce2e553800319e03b639c7c8ac537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca22f866e893b27ebeae84779d95e2e5538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e1d567ac204a1a5044a4566afab0f96539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7927b9ba4d79f48eb7d11a10f0ab618e540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330c205626f6e7b4a09faff1d246725e541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d4c82ff7e7923a39f4197eb9537d2a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373254b97c5811c55e670fda7392c678543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22233c7a9de86b3c3e4619107137d172544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1546e55dd456ab925dca3ec9ff261f8d545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d284fe175885bd9b2c4fe684fb531712546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaf0d03ef3dcae530e1ed514f77b87c2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f0135321c8f9d51b038853898a5e11548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62d0051f3904ea6535187e6be5b7d000549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abfdeb458b017c936440c0e13da60e7550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a84df40a8cbb62a9aa1cd4c917ad93e2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c86018a6085e9a491a2449076d1bc6a7552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0dc4850cf77c34a3fbc5848d9b7007c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e1956fc18ab0fa65967d2fdac6f5b3554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f210468360a9aed8c5bafa5f562fcc5555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee3adf14e061b43d05d065912420a92556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/627f07b90f1b7ec9611af5117c281275557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3bc8102f65ae8f01ea5d40e3a29976e558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddb7bb993c91e1723277f64a40f9cb44559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dff5126cb971f7b8bec0ed6f854b506560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/888344cd0db91297c1e308c1c1672e97561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68bac74ec276b9c3cdcd3bd81e2c276f562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271cecc65e2df7118266c861360e377d563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026742ee0c74880ee77dadc16f1f9f08564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d12e83afd931195ac38be5f5241d11565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a3427994ca68561dee8f7d21bbbbf9c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ca25e1b5e9402466749ff9c640fa0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec5b459a8522229b05458e3559e4034b568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34ed47918e8202bf4cbbd7683aabbfeb569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0369075d0714922be9e91f0443b8624570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09a6e642e73be1b943b08a3d5671b6f4571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c6d2f0daf9351eec33705798bbefff6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa4314bc4e0bed70c0c3566b1e3bac10573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ff5d0d603d8fd5d1f127917c501b08574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e782fd8457e851eea0ca367dee6aee3575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975c88105214b1c79a9840eea50eb8ce576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/639b96417d40ecaa3637922aad824925577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bf0a3d5e8ba4fcd437184cc53f328d5578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0b5a297abfc6a4e9d1f568a7764a04579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b55d590d074789a635c674945aa610a580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3e0e0f4c17c24d51b20d3d6432967fc581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8817dde6e28326144e37b37059aeee582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/866632880911d295948ab6b9c2939b7f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4a9c758f7e8088f7b40919022ad5f7584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77808b760e7ec69744cbcfaad0ec4be3585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb4479377929b2a4cfa40a540d9d3c2586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28520b0c58339364ee24b53644e8441587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885e731e0332d303a9e17fa80a0bfe4588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0eaa22b3d4f6cd1a405baa4b41fcfd84589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bac9041f1e314f19d5ce83fa1355de84590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64c3a19b28ca9fe40fc0af946c7322f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f773d3189a10ed728b4157bc4eab8b42592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc24f898f35b89e8c448202cf8ed1adf593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/340eaaac8f7f93a0407aa74a500c5512594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d77b9251666c8da3db8c65b581349bc2595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/292067fac22def6ae821482a233e4c88596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0084e6988e695d8bb94df6198e780318597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177eaf0e22093abd6882ec554196c235598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de3c753ea5e12fb603b368020f1c4d41599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853103f73fc904c63915abf8f8522c44600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5468aa23a8c67f5327e2f7fba463e076601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/952848099d60754c687981aec9666efc602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c965d7734796bbea22fb173c6fb07441603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22e948576bc1a0f5aa2bc724d4871e39604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ea47e05808de96154e5b6c143734a2605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d65c459b2e5ec32b616ffa24a36a84f606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93bf0b253205c6fe275b33f4e36ed7ea607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9091ddffbf9f41758a21f2a8026eac1c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1099fb9ff8fcc78a478ec09a7f56fb22609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f6f8defe2b8453b6e4fcd9092654c91610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7225a4dd7b7c111dfa417174608bf9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9128722f4697471a6daf35534f288de612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c70ea2377b1e67f5f008984dcefa0df613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8809f3dd674c1c7d771f2ef816fcc05614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2d79d9789ad6c3cc683337e003de1eb615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/551c0ac504e6ed337b3e21cf5ea3d09c616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4aab5bc3a1e9981f3aa7d7af7e03a620617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/546497f31168c270ff518595d86fde0b618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fd271e32b17b3124fb0f96ef49c136619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc97be103897ca9f7afc456965e6291620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/375317294082e619adbbd687db026980621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14b576e39b05749ca5f5a58cf55223f7622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8dae8bd3e2911159cd0204eae3ca5a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9268130968b233a70164988b27c13e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b1fdeceebb65a551b163dce1052b4d625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3cd86dc142fbee63bcca20ceb5a27e626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3943009798b9a957c486f6730fbe8ec3627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd883ef1db8af9d9ab62bea288648a61628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbcc3fd7bd34d3d54dd5b6235b4490ce629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8616585511cd647266b394165839fd630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d7578207dbade7f82a1d987a7e49d22631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30f62496fb95cfdb71a093356dfa0fb632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc3bd38426b45002c75e2b70dda05633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88e47542e04360b1240b18861b1cde1634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/847ab44008431baebcc8516d829f6896635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69355f36319f43f56867a48264050309636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e78c13ede39f8c44d2e2c4ef95853e38637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cbb2f07ce19e592c6645dc8239f7149638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb72253193954b25b07e8cc79c7a2f2c639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa41c3578babe161f182feb7c1b97664640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553507fb97c015ea570a5bcdc75b45e7641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67d0f87b98f73fcbeb60f7f70dcb0a642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf2aae24d010fc32aae67000a036857643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b820ea79c2b15cf2247babba8d17acb644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1b514d5f03378e7da8cb9f862315400645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a4c343f53622dcf7c8c0935ede6fe7646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65144e49be555950048b4844ae4d34a2647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83c336c422e26edd7a45f8815a561c89648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55416536e780b6a7507c12db3dce2174649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99a6dfae8ef9b3f51cf15ffd6a2ae749650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d373c6a788cf9b5587f6887956d389f651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1d673dcaef57c4f42a9fbf92ac5dd95652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f380da35265dd1dbc9e5be075cda7b5653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879e2380b92b89d74d537185c14ab9d5654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddac3bbfdc5f315fc66f4ec58fcf1db4655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e1736e04b6ac0fd6f06b4268fd011e656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c64addf3b6d6bab415b446a4f2374e1657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1187b1b3aee24d5c2c6c91c3b617f27e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29f68aa1ebb69aa7e83578df53ab1bfb659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9db66fd3e711aa2b9ca77be13277bcd3660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd93d2e7f85d8021ecb9fcb9e42782a6661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ef712ef3b84fe5148a9275561f6734b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15339729685d6b20073ae37e3ef4db6b663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf41b199346e53aa6712b8ac77bf33d664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1bb43438e6ecc8cd6aeb132347e2f7665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb80a33a1f0059c9a633fd79824b50d5666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/174ee9f79a8a3daff65aac70fd6f126d667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57b5b31e73f8ffcc0b2ddf43c740b5fc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cba2f95dc2dc3e0cef80f35b216864c669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61e677e0424d4c48e176e91faa15c2d7670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/186a9114f35cc8290e343257f08d0870671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915133ff9a420d13f9612b9f3279b13672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50dfb64c06e60434b1436abda5e7f0da673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5d0fc2e863f1431d0c12206b18ba05674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8214a5ba7e909f9129bce6ec02c7323675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51a15d076fc831d7150e22621503e53676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d92e0336c67bb8daf5c73b6ff62f4a73677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3314087efb1201a789d213a42e181aaf678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d821804fdf38a08cbd1c4341ee8c6749679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a6726b2f1448073fbb9153d4dca3d6d680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49400d4666dc9c379e97610028c5e64f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e56f558b217c05b6fdfef423215d13682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d1f75bbf533211688ab66d384457b8683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5208454d2dcd89e1431d6fbd3c78b79c684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b139adf25b91b92fd06c7c0bbc8bca6685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd6f0cfea28d1d8e13c7a006c22470d5686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8887bc6e74954ee8e51a38648f78b52f687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b8e3133855cfd53dbc8415e5e62d37688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af490d21ce45f12cadd95ea2be6b2ad689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85770387918c92871bbf4203e6bcad9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f126ea74f81239e6cbab30048e7e134f691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f145ec7fefb5c854867dcb6605311a5692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b6111254554adcfe08c63b925511a5a693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd782e736ea6cf88eca732d3fd8f848694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96a8e20997f16dbc24da351293e6c4d9695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65a49cf77f9eb5d212594fbb9f0cce92696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b255e7e6b38d74ee873b8392d73abe94697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc95ec7f72871ce408231f4f0161f73e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9ef4c3fbc1e46a62ac94acfb3e40cb4699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03de9b296bcd23af96aa7c1e1511bfe1700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e649464411e1674c5ea689ac96c013701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4b4ca9e6e1f395b9aede728e0d56a4702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734cebf4e1924635cc0cedc3b22e2ad9703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df87ed5a40f55b3a85fc45e551a61c31704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca5860effcb5e137765d57e1a711073c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87298270e2b80453a8b8be963709f6ea706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e23d71d077bf1345422927aea66382c707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4985c0b855e5c29540b326c3c9cc7eb4708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ca97f952ff03d9df97bbc6d297bb15709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/869f6ced8c7b510927d7db27f3764cf4710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b239a8bc5c8bcf26ad8dd42ace7832a4711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5022e3f9c12bab14b5b97d4e3fce03d1712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d04686b319c6d2bb86c7ab6d856c3f7f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f8e0384a62e5c793ebb2cb78b91d4b714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0f4733c40f2196d382c38846699d1a3715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c63a757c98acdf7807afdd79ffbad0f716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02b82f6a32e6de442554c978583718f3717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc21df10188f3ef698668b81a871d22718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a960feb46a44cdd37999eb842124edba719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/add735ca153ec3356f07e3b447b630f6720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72274bb9ae0705b6e8459b40cbb9f2bf721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f662751bee56d77c043ad973babecd722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6beaac9ea80a6e05cfb17ccb8af45bd1723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbe12ef463bfb5894774c385a4fe196724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ed17455d705deea77f70b075cbc6750725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/921d01d6dd575ca1e40ae5cfbc5f0df4726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78f89c1075603307bdf5660c87977670727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82cb896c3285d739bf57e7a2d545c1a6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33631122e779d483dee6865be0a0d78729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32afb78fe886a1f5041847102a0b112e730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483e16ba9cafb31232a9cae57205d62f731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b07c9cedd3db23013bdf92b78142fd5b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c4c6b5cd85bad5db2a06b4cb14b710733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a39c9838bbee1c790f75978e2e6e88f734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76fb4b54a3e7255f039fab0943d399ed735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdbf692bc509ae79bcc2d25c94aa960c736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d36a182df4397cb3415e2cd853d26737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43c7fac52aab295eed19033144a0992738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c98f82bd7156f0c621f5e4b2e9af9739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c68881075cec2e2bd77b3972f35ae15a740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/110b7a229f263ac80afcacb19367a8d2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995de7e1e15b0a2d8817f1888140e2f5742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b31a04cadfb58eef0269f5c86faa60c743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc5c7cff95b97ccacc080627c1b4f820744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e42bdcf7adfb956a09b1bfc978408da745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d1996e88d8b0a0852926a5b7f84be23746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f474ed5f7da5153fd0d70016f206945b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a4d6fa6a95d953bf5189c2e327ca07c748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca29b605dc56d451617c628983c017d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0c8ea0ad0cb7e9ae0ca140100813d6c750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8822c4c53567b96c73e6c72d6a99801751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/693343e7d171595c989f562d40bc8eee752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d9a012a71d946280470f0f8b2de8040753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/380b60221f9c3da59b6f2fa9e52b1f7a754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/901dc83720d3cec982d4ab0286bd8300755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b99dfacfd53667f229938edc1c05f7b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1debe63670d4c82f99fd8543daad4263757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/855ed307c6a7832adfed6bc388c2fcb8758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0abf05e0351fff94c3171aa0fb1d999759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>