--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00679ea7133bd04c0c83458d288571c61.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a2a4c735a18e5ddebcc0a1b3c39fb62.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3772714ea0bb086c70681de5c9f00273.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/634f592ef28e4dfef5ebff48e6963f0c4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129cbe4dfc7436e92c5992010478542f5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82805018aedc92ff782505cb7cd6cae46.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca2108ee626996e44797c939d6ae30d7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa51be7d86e551b19f0e61f989e11c3f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8010d507c679a8675f5c9343d51554769.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ca8e725e03e837305a78fa86ba7e210.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564140729a630a28b97eee9f655ec9bd11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9297478b314684260a2a4b630c39a19712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e92e36af035568d1d2a3e6a386721b2313.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a134e8347eb19b79ea8a093bbca20a114.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b339d4b9763e6145102454cd05e5b2c15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce210d80aa2b3f1d83831374bd0e274416.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cbe4903985431976944161154720ab17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15b658df12367f80cb6efa5877358bfb18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d540e2d300b739a3519c23edbebcb4d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4246424b002a9ecc4221377f46732f8020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38b6ab38adedf8e48a8980af31051ff21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ded0503aaed9ec0f6f7635e615c03722.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b372248065dfe2e637aa817e8dd8b2dd23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc87de5220955b417aaa5b70a9643fb524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f438b8d9a7638b703ed16af26f5b8525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adfb989d25d293c05a5be71c6c67a7826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5317e6e084afe5c2af3f3fd120136fc627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0258b2849f075d1d88ba3ea8c4d873a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9f175c4bf7e9f56de32bc6e6e6123e29.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95b3ccd1dbee4242906f83dc5574acfe30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb371e645e397a6fcf0b28163526369231.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fb48ef8c23f5adaece45f1cd5129d9732.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231be998d8e2a7ca8fed55b44634b55533.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b904169c611f077175d95b1cc4620ae534.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4056fb33fb9081f7c567d0eb7282bb6635.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4ebb448f8400cfe054664bdb2f1638436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/997d14231f50cbe1229d286c46ec8bcc37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62c7f7100afbb89cd79621645ebeb7d738.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81a0db8b9c8f1eed418c36e11d6b10c039.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd5e5fea7dd29fdc05e1374933e537d640.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d44b4e0520e36694c95808667bc5eeb41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7994cf1626bca514baaf35197b04b0c142.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182428dc1b5ec7a822dbd09a644d988443.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f6b209aaeac8c472744801af44650944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019d1e8c09bd2bc6abeb85c96c72f27945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c389828da967ffb3e8cff3be26a8e40d46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1e755d9e039b6a5e76f49a68deac39047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4f8259d41add48a0b38151f9f9378d48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db691339dbadbef3d7e671898d83e78b49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc6319bea65d0115e3542f1155bd25ce50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94764d1d9d875eaa2f305c1c312bef151.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528961803e6f9a2736e3fe47a3eee03e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ebefbda36d09cc5c35443e007bb2ba153.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597293ab81d67265ad712188782255ce54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5324b568745cfbfe62870147c5d5740155.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3054c8191198a9e5d375ac1adad168de56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17089c90e09309fbd3e577c88f695a4a57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35d81bbf438d106e0249c94278f992a58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09166c97ea2cc90db53a9f23509c853259.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d5a71bb1615903f516ec9ec13cc1ed60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4c904781010fadc071839efdd44f9261.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17d4997c5c7fb4f3bb2c39e9cf1fd29162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1f52848a4f305111bf4aed755b0b7363.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b0b5421883743a7285d9c2fa582c0d64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9324c5c0d937ecf61b6a06d98d049d865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6a262d219408f0cf85b563f2776cf9b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b94bda35538aa55abfda32085025920f67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/995b6986f3472cd022d64ffde479df5c68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cca07d259068bae807800ef078c67d969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ff9b69cfa15341a6ed6f461a3e4983a70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c50634c9345377dce90b8aa845459571.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047ef02b02333f6688d6fb477bee8b8072.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/918709da10c9b6ee19227aa7c139120573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7adc18f6c21c74a1f8650a386bfe6f6974.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f980d59c5ff8ed2b60f02292325b0fb75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e921fa9f383efafcc1443a15d8ea02ad76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d39fc7127acee0624799e0b0f2d02677.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d293d76adbb1ee30e1071a398c60ac678.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c3d1a14e6cfeae5715ac9ca506266a279.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d8e12edb6f7ccea40be5d1ad40cfc6a80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da8a6de1b32b58408eae459e4c72d08c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28a0cddda846ad4b1f239c4f83ffb9f782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d178e88c97c9dd29160a39c5d6602b83.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37638c60f13d87c935fd153982c5b55084.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ba86b74f0e254c20ea7ae6632e4c33f85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/047c05bee5840e3e10d3294b139f3c6186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/314ad6c43d73b511989d4cf781d110ba87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70192622ae6e66dbca2eb54485e726dd88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceb3acb0d4025e0d00272cf76f86b93889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92fe75ef3ca53d713b1364b7fa04021a90.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21459929a1636a1d36c2b5b0d2e7b4891.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e6cc00179173cff8aa121886732ac692.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6956936a4acad42b36c4faff2b2c06993.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44f6b51cfd05bb319805416de02552594.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453be127337a34ce68029a58e70af72095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c23bb223728aec59618f15a3b3793796.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa9fc584e71007cb83699d29961866997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d55232560274201223a0a2172ca1b698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddd65d25b5c00e53e1f06d65f3298cb99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/828810e47e59b37dae054da048d9893a100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c38cb005d8bbce6cb2e3dd22d0de9c5c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc13af8975715447a54525175666b7b1102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee5180a472b4e83bb0aefe27a15d900103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfd9d7bc1b7e7fa2bd91f2562637047d104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88d1353c808486e371e6e3647d98ed04105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d80d8860966f576bdbc5deb3da57da74106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ef9b8a8895402f1c4d865cc811c3b6d107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c74915edb694382f3eef27e9da2b4595108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b6b3c88577813e824a1b757fb8ae22109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99f23c85e5616f6ada1337343f039fd6110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83525480952dc2e384e2ad80b093dd09111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fab12c1f50a311c0b8072d39e6b57ca112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa41e2d2368a0a566216b5db0a645e2113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b919c1851b689789b92be816996b5114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0742e657049004875d6772ad12b09a90115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd911e51910991276f6f74bf0b444e72116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9de06ba14d4ae0499e99574b70c2bc1f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bff47fd70c2663008a19e18afa24f66b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cec8817cd20b1f6b2d7123428de8b05e119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b389fa508c13048bba6483e98ae0f7d120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08a4f9a365e153458979b10e5bc93b0121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310975d7ed611fb1a2b8f67f898a088d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6931c52602c18022cdf2c91729535ab9123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418b14ad572d59a7170d6f057dc3387b124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763e58e983b9ee0e54d0b62e8e5861f7125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a21b773e89545de3b3c61634b2314a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8459721aa451bacd1f4d9b0f9b7cd127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12e47870e25018f0de466cd1a1dd5077128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8f1a3366bd123716d44d4d1ec681841129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6816df098f506054f20f09d37b9861a130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6787fb570be27caad318ddbfd40cc2131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a67c222533a461a7adf163ee3c554b0132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d969e7a6214b7fe0085e6f1c3dc7729133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e076bfd7d71d0e3a122fda39a55eb4c0134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1562464666a2550541a8c20cf086c59135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87d444afb375450b1c1846549fbee45e136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49a21cbb02c7dc32f4500d12c947ed7f137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f894f7627be2103d074e1992b111aed138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557280e049b3baca4667462c79b9edab139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95e1c63427a1754e693ac59a51ac5ac8140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf539db458ae32ae2a703149dec3e64141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a71bd54ce8b9220bf519947dc2e35dc142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f0ea25d9186641916ec9e600e50be9c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cda0cf6a35436238745b625c57b6c4a144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4b974d3c7ebd0c9997343b018f48dc6145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178623bcad7a9edaf7a0ca954f4d9713146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3f99845bfe3abc37d822a8341010e5147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b1459c29b436ae0eb3cda7c1e604434148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ccb2469a94d8c7cf766389e27c50c1d149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/547197a6a251bcceac26ec40e1610703150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c8544fd96ee00ff3a79fa1950b5e9151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18163196455664eac7326f15b64dfb85152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e25d86aeb0bba42253abc234cec543153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c16de46f7387f4ae14bab5ac9db72f154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8908bf56a5faa68301fa94a615237e15155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/969632eecfcdf8ad84029205ba054263156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca845debeb411770997319829941a718157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/353d49a3216ee4db928a5e7f7c3f5d84158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15dbb76257e0c8db284c5f7dd9ca28bb159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eda747c62fb5ba9b8c0d81869a547e3160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f3a05d621df1c677a9ae6dd99274b3161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62d0fbc03447742fd823383ee3e2a6e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd794d7499aadad1a02e214e26c6acf163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/218f0686b35a2f8faeaa075ba10fe053164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd4aee5a000d2850bbe8a12aa62d1a6e165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f3ab7056e2eea56d3690b6a1e586130166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023aafe316cc86e6260f8493026d49c0167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda759169381297a2ae1d23ee096181b168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24c00b4f2c56b21bc7929dcb7292b34e169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66c0b0d1ee31385dbf6f9766277539ca170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c32a591b85cf9833a890f49487e599171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c966288d7371bbd9c6ca3328f7b67a172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ea5211dc8fb943e2999f2cb8b1bd8d173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11df50687b893814e757f823c4dd8866174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9892704a26c80245fbe97cfa9608ec65175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5cbb942e914d784b0a0fa65514897d176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d98d65e178800072ad57a79b1c4303177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dea2729624de74348767fe2437e3e8178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f574519cac0d58c2734f7d9e4d6b1ac179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28e3a0aa7e55298cbec3fd76b17e026a180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59284ac189152023c95a7a23f2fae9c5181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f422b421b3b3eb383b8930a8d9f51f182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7753d976338d49586fb1f17983c88bcd183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe16d913000ee84292e8bb02591b951a184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3efb5167e444e9be3afaeb91305114185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1fdd991a920980bf9b02196f184ab51186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1ef43a277645b9f0ce39700f76c64de187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba120215b9326c533396cac2ee6877fe188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cab4d79f090ba7ac8a58d309da0f87189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/940fb70d59d435520f3b5f2c31120a03190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9a25ecab2be9edf1bd4c8e9ec6fdab2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec60b4b42b76516fe157bfab015aae8c192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a5a552ff0d820808d165ec579925eb193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4995313cb7eb5a1e71652583b5bdabe5194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe80d42a5761c52164267c0198440348195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/230826734bc34c0dc885313e20ad76c3196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9b6ff07e8b444d5d885939e67a42c4197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5d004224175097a90fe0835a831ae1a198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14142747d61f730e694466907acc043b199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c51c50aa2180ccbd00444fea5d34b08d200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/861c1b1a0e5c4174b5a7cdb324143908201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa3132413e8ab0a52ceb14f2e0ee046202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387ed211d036109e81f40f613557f03f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8360d68531e63c7393283748313b0dea204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd09acd156e1b567affdddbc40363bf5205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86530bb9e8c1df46561731cce9cd412a206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/238f82c164641eb2ebcf0301828f8dd4207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53431f14b8ba0f24f0590f199012c338208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199f136704fb248c9dcb8ac26b35db89209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/007c822edf8346eb36fcf03d05e4ee6b210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42de1872c6e45d77a6f6edbe375328e1211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9d79dc7cee2e276c1b374fdeaf02003212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe602b7f15cdd83baf1a20c6d2777e42213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22e6749010f86caaa2dd26f33ac013d214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d51343e0d236330afc587e42d19a24d215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c893b9e2c7d9d4faf3ca9407989dc050216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59607edf3adc0aef86b9b085a89db815217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ca2dd97d61752ce7b5d1767a8705ac0218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3acb25c612bb0c61cf66f33a5e7741a6219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e6db2c466eeee9815adebef2c8fa10220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae52d649ecb239929a51a10442578da6221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27e4f0f924fae9d239b4b0b897f17791222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ac08d5761d0631bf32616ac7ae60289223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ead8ffe117d4b560afea205754546f3a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b08de57876404457c931118f6f66c4b225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdeea49a1e1edeef0793fdf9045dae5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce4be09f982fc18a3ea2aea8e9b63d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c4b776b7f41dbd193fbd9f248a33de228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92e23e3d3d865b1814493155dd6905a9229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b775f0e5d7af98d513e67acef386c8230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a726c6840429c2730869edf1257aef2231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad316ce07ceaeaf646cc297168828ab2232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb98cf46b33da9b5eaa74c89c530620233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e97446edf76cbcc0e0033342c689ce42234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4a4b799322d8de56126161d275b6189235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d3374d7cf9040840f81b40c2af76ffe236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72d17a081d804e67c736ccf5099fedd5237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795bed7b6ba1229a23195d6eadefcfb9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04ee39e3b03591470f7744159705502239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a010984dcfbe25a2d4aca0ceee14d232240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda79ce6b46bc779904e5225bd5c82f0241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0204eb297be8eaf4cbf72fb0bafe1f0242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3365488f12f1ae3a916ed00c314e5a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63b9a9a38798f2d16ef9559672ae1de3244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bf4e842e83948659f5e69e6919174e3245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ee9ae40258bd30d6b0ec0b86ed8b0a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70d8d1eff764576fbc21589cf98d36ff247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea7c9250e55b2c2c4fe48c4fb63ffa98248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/323846900ee92a11c58482826f8fe1fb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146a2dd35b17d0542d50dde3327795b0250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c932376aa36bf7fd9dffdde745467703251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d9539e594f943998f7fb5fc229b16da252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ce333f516e56f820ebc5ac39130df7253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7c3b017a7a58bec2bd939247228e291254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39973156cdee482b535b7c00aa7b713b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9070a6adb99f5c57a6d32a89b30aa196256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec05407841b6d57ad54fea2247aafe2257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/587008d0e51c3602728bf6fdaccaf41a258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20108279c55b83e7f907423528cad745259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/701793c9df3a3359c8f025e746de13cc260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3046900582ca91f2958d8028489043d4261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91749cf970dd6479ca556a4cc6eb3e80262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2e598a3130dd4fd73a0c0aef462675f263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1435778fa647d4412cb04b7f94e14ee9264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e23e5042cb7e78dff7df8a9d6135d78265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d96030ac7a7c89efcd97876fa8811f1266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa9f95d2ae6ff4a796b4684ec65bd11267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a08d63b24e580c4da55a8a85c8d504ef268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d73f0161d33245e41fa42a30078fcfc269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57775f0478df02e291e1e0699298511d270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8072359dcc2b1cef89d2bc7cfae8dd271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb0e7ed01daae9c9106506b0785fedb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4296747051c230db1733ec9a52e1da273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cd3098bfc74f017b05eb01e18d2d6a8274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1efbd79098c2c28eafb04e1368c871ab275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f02e30993e5eec7637e9c1f07624961276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b661e9e24ce005d6ab0cd1ab313d6add277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d0715db5a8ee8749c973e71317d8a7c278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42293425ea2d99840274161775bedb6d279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3d414bea35057b0597c5490e274f943280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa341ace566082cfdddab56f366c517281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8265ac13e3836ccaf14d547c8e5da769282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c430d110d27fda53b78aabcf653a789d283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5896ac6bcc4fa1046208bcb5d3cc6f3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb49325f49b424c5bf446b50a84bae75285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dae70b048557386fbcec793ca8d979a5286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9309425805f7d538b8a76116797bef8a287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be1fdac2189a07726109d750119dee87288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e215f4d18c012585bd4d09d6ee6c1623289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7518d6fe4ce512479e36ae829a9db95290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/293acbefc7adf44bee4f8d448c381976291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7456796065395e43c7bd3eab606c43dd292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fced9a5c262bd2e40bb7db470f2d6077293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f55f3decf1e9420febd637a5e99e376294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33168fb63089f69b2e7aa2475fc66b8295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90533df8525b91d48e0de081c1e4aa3b296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae54c5688157b73a2321d2090a2d1df8297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1e304a6286b5d586fc6a9baa417e509298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ace6e6835f161f80de510ae6585e38c299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a33e0bb208dfe22daa3f544de92fe3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83e394eeefeb8aeef8ba186fe5176638301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2f904e9834d9fd7ba6aec0a343a1070302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d238337ee87b4909e8dd1f44f030d2c303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a445e17144016ddeec88c32d00f9c6a2304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cd2a1c774c815e55e09d790b66d2ce4305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/688198eab2ccb81a65bf3d3bf57b7f52306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30a49b65fbcae13904fdf65a6fa63f2f307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaf2dc91e2c02cdd2b032c330ba2ec5e308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114dc26a03bc6c31a9bcf5719494b8ac309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458f1e3576a00ca1b9c7adfe19bca3e0310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8f6d78656ec6aea04dabfb6c0ad1b5311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/722bce4d62b9e6a8505d782c230a0cf3312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe82bceb09a335d6c3b0fe95f49ff00d313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95a282f94a67e8d33151603a4f58eadb314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b29a49f60715029b0d3323fdf89b20d2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df03a5816d8367da67acaebb62be4c80316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec0043b8b18c5f75304e1e78260a484317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181b8008559696ef9310ac83b0d5ed73318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12a728da86f6da351d713b9678653936319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f62111c3b40d862f854afb25971d3b3320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca6ad251682edf8418638d87b1469385321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199d821835c875bf057f8003c426215322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cae4578bbb40f58465d76b3259ae2b8323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/930f9c4c27e6f7ab139ff3c878f2f9bb324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc76f23577570ab085b9da3a8e050dd325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336b550ce34cffbfe8c4e6fcefed0d20326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86b922776eb3f19f7bd13d785954daf7327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bdb3722dc0baf514a34315ae4bdf50328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/172f574440a3859d5db278340a452c4a329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cac3508a472e118a665c5eb5abbbdea330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a444e78228a63b166b4b12fdc65d88331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/721f842f0fd3d631e986c3d00bae64e5332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4a6a4f2ff774a91716b5e9a45ccd811333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8166a64a0a8c5adcc6b67cbb3a9003c4334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cbbbbd29db59db0ade258f903b61a3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e1579c11cedf282e7ae2ff0b41ab951336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf73c3161bbe22795444db385924f10e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4029d84bc4e2686a100bc3ec2ce74281338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b76d296891a460389f95827775711be7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97da1ff840bd2106c71b09dddfa69e2340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2da43376c6f50b519d4e3ec0ffece1a341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b39d7345c5228e438a8fdd9ec00fe0342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadc3d98cba67ad04a7adb5dbf032d93343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b89f73eb7b8fed81a28a7219f96bb15344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffe63793c514e827dd3acfb65f00125f345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f17de287e64d4f1cc3836dd71bbc97e3346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc1bc54b638ab0e744c6ef325728caa4347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4025c9dc1a82464668a25e18da8331a3348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64abb28cb3b0da10a1d8f01dc67f7d2b349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d51da428207797be78514e7f7ed66f350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca91a36c61cead53cee787a141257220351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0dfe0c5d6a8d3a0c911717da7505d2352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2eb0a3e05e6416bb04018206cca046a353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caacd4894535fc1498e2c84fe5852f9e354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4933a73167d3733501d6efaeb8e62d3c355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1196355617bc5b5a489d6d84fda6c1e0356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1271551df8e43e8d4f4e0e34dacff339357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c92f44a3204d7fde6a707e4bd023fe7358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5bcd192a1d22c55de9cbe0f0ff0ed92359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f75a373e9ab4b14ac7ed6c268c5ee74360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ee86ac72d0d875486ab35dc8587c436361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a76bf5aaed7fcb910829eed75af5246362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34b27d75d9c2354abce8faee62cc847d363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2986be0be5396f23583c097344f2bc8a364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/806724d6159218f9c364807c030d3dea365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/179fe5054ee77e9c15c6643c1c10d812366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93354cce277cda34dbd704e750bdbf08367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d391482914f72213ae4287d9ec31fc87368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b0958bfa80ad6cff2a56d70d46f590f369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a175356470e2cd21d116750d21239923370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec9e01e3b01f855775204154a478b13a371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e72da28ce916520cef1a6c5918c71c26372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a29d41260e8153c46381877474c6fd09373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade88c2c43d43af1d0c0d619d36e47be374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92456408ff174d6ed88ef095961108ef375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c5cf6b579f39e55320a8fae76e0f86f376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d518adab07d7dd32fc2a46a3d56b73b3377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8272520fcba0895b2a588701d5ca8c9d378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0523d6c433f144a3be371b24fd3affe2379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48df57e65aef579fdbb933ee590cde01380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ee84a76670d45df3acc8edffb75181381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a96c24e7a1a79b58560c202434e2e3b3382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba2cfb4f854b514210d81e6ab9ec32383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a853087b686651172cb57c85b085ddf5384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eaec8648d34df012589040300cd70b385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b202e6f883159177081e1fe22a72802c386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ebc6951d755a4712481c6c2b271f3e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010da6fddffa7f231ec1ade758a87bf6388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2ef4e3ca09fd8c17e1841b5a7667417389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc30b735d9f51d5fc3398d17dda2582f390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/453eef6e74f398383a8a997876192eac391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d0554c29ca4b6b525480a4b20123d79392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3432f5106e2e56b1ee0d258184c2b799393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450dd3fcdb4e66ac762283765603fe3d394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e193a34e4112acafb7465179efe47b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0e5409fa1e03a055e13fbfbbc10de8396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97709c1ef7d6b29c8895c6c80158246b397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d98be570399009ca595f9f44b839d72398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0942f5aa76f49328fd0b957db99c6d399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82c455e7f22076ccd5be4653a935d07d400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f12ce19c5dd53771fa93ec6cd2f47ca401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59692cc7d1b17a23cfe9dad3321a745d402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24a4236449ef2214fe86664fcbd2714d403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de871abd97006094a9e6c7415344dd96404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7f5023ab539a6b90598ede61921dca405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7346864332c8ebd6cd49ba8d8141bb1406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24014507c751bf6e2e5382a126539c70407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d57ba49ae44e23ecfd77c352b2dd73408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/902daa091d35cab02f0ec664e5ab6dfb409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9f17849933a2fbfd10c3d91395a181b410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6638bfae2b2ee1b739cc79c9605a644a411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37d37d3fca4bbb31b76a7a0ae27b0655412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046c4345b621ddd1b46a0eac69966aa8413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9af2768e6ead1370d4e2e399a2c8f49414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38769d2d1262240922041fc74766e248415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79a9c98d097e0651dc8ad005a1c01b62416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9e1acd6ec7cbabc571028b9203df1417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64f3c4e18ab534b149e1534dc610963a418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecdb3fcd7848429c19efbaf71b20b7fb419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123f7abbb58de19275edf3c9358fb77f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d59d08891c05334cf81d0fdca043bc44421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6690258f3cb756d6e0d6f18bca9e7b422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8682ce3aba899f061ecac25c09546f2423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33a8ef592896e0ea5ecee86ae65ca62424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/637953fa976e3ec9342450695b915c19425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf13297d5360ac2633cd435162fe673e426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae4b508e5622aa0e200f6267f379d309427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a65c06bd3502d2edc6810943938d86e6428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1d89a844265065cd747a561df8d2edb429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf9e421ed1bcc7aefbfff451a22628e8430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdc449c7b3f5cf2d57e2d570adc44cfe431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0d6e52c6c0034cbca765d66b813c2a7432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe649467ba009cc25f4933eb6c21b1d5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b2f75f5c82b83c6b4b865f9e73e1165434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aa7c347e54ae0b99d60849630151881435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/425f264878f90f5adbb2bd20400bbd05436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e9a3a38e517afd56326cc4b9ce27c53437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8479bbda3ce670fd6ca32f65b3e530d6438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82611fcf86134ec2afe76cd460a1770a439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20d21728864b431d6ea0d5218715aae2440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89217db6ebf2dfb51382b671b7d60531441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4069e785263fcdf1b13236ed99c426c9442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22f5bbe0ca923463df628c6d88dff091443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330da84bbfdd4a2af116138f840cc5d2444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/665e36ce265d3a25b769feecfae2ef4d445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46fe04f40b342296943af2775d2a3ca8446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13697dfa6e3cdfa06b239447da8806df447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce641ccb183ea2c0dbcbcf2beb3d871448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31513d3e024e3fd99db34b0aa3607aa9449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a32bcf041db5104ec0c4cac341b0a530450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bb19aca69debadba44f14e9efd37f3451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c555b5b8016853a897cd60948af501452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52178daa54a20749bc5a37ff69ab2d18453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562e71bc577adc613470d842c922c9b9454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1cfb7e3c225cb3d069eaedc7536841455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ddcb59f6574147831559401d29585de456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026289fbef74c877d0bebec33a06bde8457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b23f3f23426ba38d992fe4e4330309f458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/801031870bd76b0aaa81d16d359ab409459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58a32ed1d10367a7ac64ebc1680b5bb8460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5163f9a090c82d2ddb51477ddaac4042461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9581918f4a88d4c52fd9577a729a33bd462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/868e8080a6f49b4304f3c7adeb260f1c463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb932038a5a2be7fec97aeea70ff42d464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47199c1ca8f4c5e63f51e24d539b1ec6465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9067c6aade306f098fa65c92c3b092e466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ed4ed55ce3ec5d0df00a4655840dee467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0c0486c10b59f6cb23283561a7a596e468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7be542f9eeeb33442481ba32e1d97e9f469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d04abf06f761c93ccb94b929a8bd1e470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c3a94a48782059b2bc243feba42f332471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f3156d0ecbe3d9a246a450c6b23a24e472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59a81a21835df303e5b4021b38cc9bb4473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e7f5a412f43b04cbd0746470e95395474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c8d65de7055d94a751af018d29607e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c082e36948b0300b4d9de8d64bf2325476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852ed84731842ff288ca7474a3656f66477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf7da0b27f988919d63182e194b9ea5d478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37880e157afaf521ec014b77c7823a55479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1c18921946d9e91dff464d2d9749274480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057191e304b1c37d7a6a78bc46eda7ff481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c3c8d5667c6101d1076ad5dca90ab75482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/726c758d6d135347fce734591e4f3567483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43c345bca6b033bcd1954ce682c18351484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30dc5e2f7fbb276454e5b9533594f5a0485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/533099f45a597b0f960ff55634aa8135486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ecbfee20fae5f317e9870fd6385b4c6487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/085cc29f5acc8963da393c969a5aa55e488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a19f08fcf76ca61745960e776ea88ae4489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90bc26dca8a30736bd0efaa4858e3a09490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/966f2603c3169352a5ab063512c4851c491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bd1481d19124d74cae200179abaa9e492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/919172fcf9d53f93ed7d65b51d0d4638493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33fe046c4b6328e3f76deb54d39c3814494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/691c7e9148a90772b2efae42290d1122495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2400a18fdc18ca8e235a24828d5980ce496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60c98e96aa42d53e25fdacd2f2413a6c497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ee606967958fbdc228772c268afeab8498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818ddee5e1cf972fa615a28541f8dfd9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d36a0f33a01656343d5c48c9b94ab998500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c53196b4f9b94d2c8c7f3911cb1b696f501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58ef75cd2c36d840c84c08eb57290b08502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece322f6af5a7294a78c8cdba7cd901a503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6cfabe1befcc3f8a4c70de03ca38fa5504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bf2f92f72e4c49a0b7612b72a1ee5dc505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a983647f334deaf214fd755c6b4036df506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b7c47616e24c3f4a096d97c3936362507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a60c97e79eeee1f21d236f63c8dc767508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336541773e4ee5182905934393efbfad509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b6adc56d905b2a7f8e73ea8c7a39bb9510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3c1aefa4de35cb0063c6b94834c0dd511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9eedbc3413b7e0f35c79cf7f26fe3ec512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe47a0d1f5ab310a0024c9d658b13c4513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09957433b4e6ceaaadcc6d2bf3ec3dfb514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9f71438f7a5fc3e5a8b18ea26ebead515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad20bf5e30cfd2bde12f0feec0436418516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d46b0b39ff7140f7f58d0eb8af327b15517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d5f44744f1a54fd71261b7132a35918518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a7f1218554487bb0a9241e078a37f22519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8e1ed5c7f0fa7f2159897eb0355c509520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f997a7ea8244581c7f83d8c17e4d1b5b521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa14d203ece41643df167ac1a3dcdab522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be9d966bd2cce41bb8d9662fdf3cc517523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b8b45349eb5d39c85c14888ad77f078524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45e07f828cc819877bf817e93d18fb06525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa9b143af0d02f63ffe79caee26a710526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dc976b991d80e3a3e44c6ea6b74bc13527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cd7f000b92e65f0e0dde6be903e4dab528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/956b3ebd9a84100536289d365bfe5205529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a28b1807c984469f053e853f3eaa5b42530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7ba15970c58ab06c31eb662503190531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa0d93cb1fb8d6edd040941f09dd4cc532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb36fb003b2ca686d71ef0aadd14c3e9533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf51245f96dfad68dd339ee3fceefb6534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6558c7bd6d7bdb3345920871fb7cb82d535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c98ec5436f11a577dbb7ccb452f8eb3536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/768195edfdc184516e1a0c73d2ab9578537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a2ceef282f0fc79382a085843e278b2538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94750d01b9b85566ac829fe407d9843b539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e36328e26e0fb19224980bbd1728df1540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d8da4525c2d41e2878eb39c0e2a284541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c051c1b0aca82a867b49493ac18b3e44542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86170f4c865d4143dc98dc3d250dc3d2543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03053276ba05030f4113fb71e5600d4544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c93290af2ff5a31a59315b0dd18e8355545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca51adffd54827581616d94bb762ccf3546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ea60090692151da504f589700c1c02547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a2f166a5dcaa42d8233977ba09a8d33548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da583afc6b299736bcb365c7143932a6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15424c9f2f89c0713693de6425db044f550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/166dd52cacc3817eb057456b6b5c351e551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef951d90695c07e3c6320e1fb69f46552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93f84057949184024aa297bd1ba5d0e1553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb195138e11ae381ddc5044f3408699554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/725c13522292970674df7b16343e12a8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d972cc015ee3818934230ed7c6bb768556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8ed1fd8a8d4dcb29efc552faf18e3b5557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ad00f1c3201e26a646ff28746797564558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eb84f981e4b98dd540aca27bd759719559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7221a8a6d968d6a0cd6e73a025adbcc9560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfe58fb38f15681ec467fd3dbd4114e5561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9dccc53d48ffb6975e0dbc9d89704fb562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4266776f52463fc34588f1b84a5231cc563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff65fc635274d3a52a7b9f8581c19ce564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92e72335c2c0d6e7d681e33bc705ce6565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b014bc2d4fdccbcbe6238769917fdcfe566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb3b014790cbf0b71d433c626665fe2567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70a801a043fd835d4beb464d73512a0d568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e497d6b1b870fafec19456ba432d857a569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bdeb3a1400e473a446e0f8a53360e8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b93cebb6915d149e94f714a7b5d4660571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f0f7dffd3c9bfc42e1141ad2ffcf24c572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf0a3a7a76f9c77b714bcfbd0e8bdec573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea1f6b94dae077c402e0ba77ddccef96574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5251d155640aaf3e1e342d7119e91d9c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d090f016db04bd887924f89eb0af0fc576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e04e496b6b1daf99dc56bcd6b2efada577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cbe16137905722741ff5b3465c5983e578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f643489a79d1fd12fa6d8461029e313579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cf3f4b65e5edf52bcc2ed3e3ee1d57580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc96f6d5e657b2e4ba5d519a33aefead581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cecae5be2002bb5223d09c8177f975582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3ba8c9f7d24f352c3fa991838329de583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae5f66a0ed80f33746b32f20f18f3c3584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3903f62545231cb0e2492671bae62c49585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f1b4d6cf3b4e4147212d45729ca29c586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd9e9dff537118660c2ee1fe3d54cf36587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73a3183b2bc10bdc4c95c2538707fc588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/223f44759e26935d8c361e8b3c3cfa3c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ecff15de16ff1007ad97b6fadef581590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/539033dd84b0f049b6917e5e12155064591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d5a728d6d9f2809c26e21ea720db897592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23044988b58dfc70ecd6e1b34dd91293593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3b78652656b39eced6238579af0dd3594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf57139d1eab0c3d6c7b4c88db29a58595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bace45060ca9c2368e92e337d65a8f8f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faa6ddb83c108bfdfd482636911f217f597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/286e513d358dc6ac2bad0d55710a92d2598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c450e79947acb5aa464049ab4978d919599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb11d807dad4bcd50a8666d04aeb6e53600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda93cb2802df2aee1da20adbd9f9c55601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9e643385e5fc39f0a4d3ec7624bcba602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5f798b8b5a225739f420fe3f0885175603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/890427ebba0f2c97752294a8c2f5b86e604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82b05e56d45b8299fbab692b475321f4605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9e02a0267505814102effaf4933fc8e606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc301fa154a5ae4afc2027abe7a4bf0a607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb0f6f30c433784311af248a7fd56e83608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bc7a5d3684e0105081fbb103dd9ef4a609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea29599aa12a85bc1d6c77cb52a47b63610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fe1d42defd8285ce66992f706608ea7611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9849ef87588a9aea5fffe6ef06e6af98612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f68204aaa3af318fa56bc7c5733034613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9923de542c10b71b8f9fffc03c72e2fd614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7cf2141ee1be0e3a1d772b977dda21615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d891aa3febb51a62a35922b729c6371616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7f2a472da9671711a697fb5678e690f617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f00a438c18ba44619042800b0182e1d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e48827ca15185af0d47bc2fee6edd721619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37a02fb86edd7a39fce6a26eb3aef0b4620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e168e6976609d619085245af6418240a621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0f6b64bbe3d07e06b6cb7624de2510b622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9f5bf7c6ee07d3993b047ba7c0545e2623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62dd6a3dcfda405cd7cdea4ffe05651f624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c46c33ffdaec7a4b0198f2178ddd83a625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6477c4f5b0cfb150b5fd65f829a19754626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61a2c598d5f80d07034b2e1e6b2c84be627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a26314b2950207dd4a95288977e9795b628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dbfbcc481611b1401b202296d553f60629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e62c5ba852bc4f28c5e47892e0fe75630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/839c5d34b514302680247b9fe107ad4e631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11cf4f1d2b7602ef00bb84d8a02cc9a0632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a04cb41877cf299e2469e68eb4859b37633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/584e0e33d2a343b2dd14fbd2a94f690c634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ac26e56eb0160233ee044629bd13453635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91db3292d0bd06d322ce993b097756e8636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd3585008b5fe8b3748a4a5e340aab0637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e40016e2a0f18e7545e3274eafda4dac638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21208b38771fa301797bd2039365d7a2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472b0d156bcd24793ba2194e1df559e4640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d3f95a1490d0afc9a30d14d45c5c40641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fdde927d79e25b3574448a114e76952642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5c5f33cd41dbd1731061bb868952445643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cdf1d91e8016313235eee72cb08d3c6644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ba701233c8ee3922f514c224fb79146645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/118c545efe3156e87df28bd24b81aa5f646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16f912b7f1a77729a0c2c91919307af4647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75d988101747a45d7e3f85f49ebe169d648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44583ae8da27d9a8f96af5e54f1dcc4b649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3735d94d51e9e529d446fa45be6b270650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf5f2950d8a00a2bff52d7024545983651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3020c5d6cf664179ba083510135e36ba652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16114a2dfb142fa39261ff76c6625d7a653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f518c822a00d3dbdfa9fa3d403c237f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3de2cbd7151e83fc1fad86b49fd231c8655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9aa8ee4719921bb23078b7b34496f41656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc55683da5bacbb1bf966b30d3dec7d657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1eeba4a3b6014a5efc23bf717fbde46b658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/666a260d2499e36d6ff3a0306c130f7b659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37ab451ec54ef24ab386d58b155e56ff660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e33499d44e507af3fd0b4c28f61ee7d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c864242e5e2e2db7a4e4487d6cc9725b662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f73e4f12e388540487934627a5de276663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1c056074929ea634b21c604a7620ca0664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae6f748849b57a3fd8f1b05f6ce0898d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fb15050a486e69f49386919be385193666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce39b39474d8f6595a8fa499c14a7641667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90d0fbaf12115b2debf9089246e0781f668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63933bd580fbb289183c0d303e9fec2b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44fabcafe80969f7be397757bcc19c6a670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54b9bb91aeb84609f213e0968d15da4d671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/475dc1f0ffa7a7fc561f573ad940957f672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcf53791b12d601acd7f123ca710d9f0673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5ac1d1bee943ddace9f4e60aa2974e4674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fe3808f58d1df359fe9dfabe4dcc216675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06733a923707df4949fe9250928fb714676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82753cdcd3f6b44a3e3216c2a9f52959677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b846e43f3df5adc11c0375e22fa5902678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270f740ab49db3c2cbc6ce7d1ed4945d679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717cc1c240e39e0d96c09313a9ca0d33680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98bc59b886235e854fdbc41d988d308b681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85cd781900ad40b782d2df5a5bbe9cce682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/553d41447b79f4ef276a0cf8e4e556fa683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6257e0a74597e5bafcce7780c2ded6cb684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a985c6aacfdba2f631066cf9fc575562685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df8958f264c6361cb08a670c6090ce05686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24d278e47c9c7e8707a4eb3ed6847ec5687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b145314a0530b4e723602fbdee48e6f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38df2fbe28d4e307f1b2cfa907441852689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f068665d9dc55b677efcd3cc3dcfed690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba05a9a1cf026f01ec5b6d0a57826ef691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd1be457ecd13d62067e6ea57aec11f692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98428f3f02179adb6c0706e065c32460693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/792e1665a3f46fe09f5a7500db53693e694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c22e11e9aab66d9e8437917f37c2194695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16158cd32913300a392250755c605a10696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36041cf84ac9e317ab8aff93f9053682697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55cd13c0324ab2b824fc90451f700a1698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1086838c04d5112405e3b61f8751542699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6135d453ad4b5e3e403829f2bdce423d700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6a44b3dd3764e6ef5efe5f79eb93c4701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c87a6c079777689ab13c29f407bd1b702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4afbd2e1d7f2c2b261ec910416f94147703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f11c51b233618dde3ae41bb995b84e8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de310278244a120a1cac09b6288e3c78705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ae95fb77f2792b5ad455f4c9b9c4200706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6865513aa7a73dc1f4b1a9f0b86eaf16707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee4af387357cb786e69c940258dd0da8708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1adcd07ec9f0505bdded6fc70bf0dd48709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36d1635a56984c42c37a159e67839538710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81e9ff4a58edca61815dccd64bedb87d711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b344f89d12a5e789d29ee439b3792a0e712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e879dfb29e4b1694e99659c4ee361fd4713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ce1d0c5e4e01ce6de07c2be6a46f51714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/705b7d7e08204da0c64223982ed2513d715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d8b718c7cdd71b319d6b62b941a92ac716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f95ee35287fd4c617350b11f71063798717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6756155cf9b67972a9cbc81fae04b263718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdbdff6616ea482d5a2a095e968736a719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60818d0089c27baa97965fa7b3561ac2720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08a3a0402a84e0c1f3d1909ede20e462721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2457bdcbaf8c7c1e74a0adfdc935f5b4722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de70d2485e4a8d874ef91b7ff52628b7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e21a30bea6a1a90776a0862520fc620724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/212ffe01136ddabdb25f67cb3f3e5913725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f007b6c063eceb5a989fbb52c88c9126726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc70660bd5c3952fda76a60ca99865f9727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb810bccce2dcfd9a3708f127384c749728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2cee74388bdb875e4938256c106c483729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f22b95fec557445d93f8f36abf4df6fb730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b42d74dfd08b3b75090f0feb84d22533731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcd9b6983ce82291293655d327e6a5d2732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf2f81d464f6cebdaa996947d318187733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98809d7e3992591b8cb3ca27f45f3888734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a75501aa7b5e6093b562b22bbd83380735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d73ff2b8b4311f886b2c98480323ee736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/315e911deeddd61f85ce3496764f831b737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6ad75f832a87428c56aec181039090738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51043130958971440ef6ed0ab3e6e7b2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b67fefd9970f915724ce102d23decbfa740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b628f33e06fbe1a72a88083531beb58d741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fc2a2dbf4a25376497c4fa626a90dcd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be1a5573aa420f47d8f25305d847399743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65121ec9d8f169037c30711ca6c62421744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a2636a26157cf4b1417cfcd0759e0bd745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013ab94a88c2ce430bb9c689d5e96707746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69688e35086c13ff77e8f6c4bf5af494747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a409645831fc9c6113f397e3e146c0d748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a08749051c0ecc5ec707b2346d42dd749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26b45a7166b1281cc49760312a68d39750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1332a076c564beba979d672e9a61f56751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f710ee864a1d7b5eae0b78decc281882752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31eb88102333dae5fcbe9bda4ac04345753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af1153df3998431954655e1fcf2acb14754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e71073df01aa39cdfe45868225f24f1755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b7b64a0e1c59ab516c9e309c37e459756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d63d6b3702d28c8d688d28ba4081da8757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aee4a0a3869e9f287e4cc53d0e4c251758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e36e3a28cc5f0365a6265e06c4911e19759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cd477428c88268ad8a805d2e59d826d1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7971ca64bd84afc65525c4541b250d22.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2bf8914900e998cab9bb9a3a16c38003.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f1194b137822eaca7c5696febdda40d4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb1a5a81659a0f27f960cdfc4d1d92cf5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58c09decca33283af672ccf6487de7f26.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a29bea31f7659ccfc70915c1896bb777.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ccaa52fb59c40460582bb7a718a5d498.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35d80b0d262db29197cf4e739885afe19.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/974053c3956ae3cc0913e63c0c9460ee10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd320aa55392e1fd977f5bbb0be807e211.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d93a674e025777f4023a118c4ba45e812.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ff3c366d253ec2e7619923995772b1b13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/976522ddee22b2cd42f3d40b2b58007d14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67847485717288d2f4e6688a37e5327215.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0504d719687917ac2bc5e3bcd950b42c16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52a3e0f23b886d5d869e1cc0382fb07617.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6ee5d79d1d5e9027bbceb11fdac9018.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04dd7ca5ab723bee17b379fa550e247d19.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd7cf18c4e379b622366a1ba6769c5a220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e0fc7d4588755bcde90376cbddce0b021.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130452441f1ab47ad8662ceb2f61e9b122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9eb2d9d83de0111c3bdfdc61ff9fe623.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/124226c30e4951488e5649179b4b1e8824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2b1e6ae808219abc70f4eb6d5f57b6525.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7282ee9604e82b1c3aa6aff98a14a93a26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a07366116053afd18144de48fe123227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca2a36be601666ad55e44ad46a2d579a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0286267da1081d0f3a5c920ae54b8f329.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f729e396bf8fb05a8087314be52c80ae30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f48c66cb26916043e57cc7a79661d22531.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd41cbb4a118e5ef5910400e154078a532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c52f0c1b76f363dd2393039991cb68f33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc9cc0a49a47a2babb198fa5a15070434.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac3f939b71d3c0499083d22ffb9c254f35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8391482f2cc3f376681fcb1bbe38634d36.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1c16bab8325222553a744c8f1b872b37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63f9c2d83d8741b4142b63f52d673b9c38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aef4dae8edf7532ade291c66d6126df339.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37e3424eedd7b680b96fbe2942e7be9940.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f07b9c37d1521634c1b4f912d93dafc941.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e155c5aa6e3ba7d9ffd8b90656ee0d3f42.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d67ee0c6a92d8777644c60031047f7943.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/093c3367ad63a0be126d18498e7c9f5b44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84133a98fc5019b5ba57503e328c1d4d45.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90ac597152df857a891da911941b649346.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4fa8afe5bc2c4f56bcf46ecd9bfe6f47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dac48228c089f7e5e7ffa7fd8fe315248.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ad9b0d82ef4c5f829cb58a02622564c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac39bed8fad7f43e33e076845463404950.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0db94faa2052512043d37f59bc8a7951.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77988d6d50593c0d9e199be3822df67c52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/938fd810d6b524207fdf3d0b8f4281c653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bbaa9c8ac87fa512f8208b4d92e224f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab30d565eb1483dbf5b4293835c5c355.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d900b85833443d457439d928d1a04f5456.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd6b3be96737883bb48e707fe742c83357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f0ecfd8dafe5b56384f46c64acc320358.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e2ad7584c201a67899910bc97bfaf559.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98a3a4d9d895e6d9f48f1914658758bb60.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78bddce20b0526977a7ecaf005e96e561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e710234e382e64b0c22d42f45992909c62.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a15916189641fd2a372746e132b2bf963.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec03892a7dc71d492fd4ee56fe70dda064.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2203745a68dd43c5d3269c410fd13a2865.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e613c314f16fc97b5f08fa012474b67b66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34f71ba3e9312e579bab35a495a0183c67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9c8320bb7cb5d0eec573cbc602bd8168.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ff6e00733fdce2f846ce982b39124f069.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90cebe3ef9205c24ff49aa074703259e70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/accac1b94b2e57a44f06e095a9aedae071.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ec0df169fe97d8a7c303a7c81999bf72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21e665b6d55c0a4fae4ac57e2311f42b73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27a0a550fd99cde0a252b7500cbe9b1874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20f11596b02fd70a7a540e42ad5e99a175.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff1289567b5d2355e6625c1967099eb76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71abcd182cf4b0fe0beb224df5780f8977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f23fd860d5eaa57bd5b38ff25a81bf778.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5b3d2ac662fbe291883a673842c37b79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a73739a1ed8345484f13662237b6ee4f80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24749408a106f6946479c7f77504af4d81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4f15903d02c12f5ddb7e103f7a25f5482.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e68f0f58edd0892825497c5c2d6502883.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/214ec90d6a88a3be3cbf8098eb0d84bc84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e3b334cba1511a629d946b0b693d7b385.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01d59212a44b60edd9ff675358d542db86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2161ea7362346277c0bccbf0ae40a6287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbe836d9367da8899680042cf0e091288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe2172c36593cb04b06d7d44c1c0a0e389.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d797e3b2c504c773fec62f316958d08390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3236bb2ec4fb4bdff814c4b534b7fb7191.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcb8923994c4ae95fd4ce3866ea411a292.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c8862495ae4487115f31c652a5e7cad93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feeefc3d38705207243bd28f728a6194.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9250122feec021c2a92866433d88de1095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c125a4e69a42342fbe06ec38c6059c696.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ef08dac17ef0eb575159ca8dac914a997.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021af5119ed241ad3c98a917825d181598.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66de0f628f554857be7a71760e531c2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/604f28a7a5535b7544a5a89a288d8986100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3caae368522d77b2db8ee51eab6eb00c101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d67f68587df31813e27eaad94304b12102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f49bbd77b854c1b8e59c89a0690b94103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3e1258baf2dfd2ad8d1da32a2bafe0104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5cbfc6cfaaff35593db0d5ae4a1bd07105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/006ef768b5f0d0bcce73bd5a3c558171106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cc2c2cbbd9be8fb3b5c3c195b63be62107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c40abe12b2bd26302904c37c96420f4c108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4304d6cc81ff10799366464cf4eae582109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3adb4e9a7913e6d6a10093bd89a84b2110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b690dbc6075d56353b6a3cecb2a9bd6b111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/899c7d2924fc9f86e67f13870728d026112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79ef559a830a6648795bdb3aa47af2e7113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f1abe7d81e209dbfe00ab1607821ee1114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258586c24c2631dd33c1c8081c1d4c51115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27742c18fad1ac8f8dbb8c285bf0292116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65facb8e58d8d108a354c9afc29ccb5f117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdaa99c06d5ae6eaa52cfdd37da2242f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00df1b624afee23c57040d6f889239a4119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6856735f63d0d9936c7b1efd8787b23120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccbcc43712acce149fcfb6b276cbd800121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c573aa605e1c24eda070c4feb2cf67d122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d87a7c2944f5c02420e6de4b91cde9f123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cee076e6ae43908c0432b816033d08ab124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12f9dc76c9c04287ad65985a43d18acb125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cee783f9a790dd1adf74740f7b101e6126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182e19b9c2f80154e9eb2c2d607ed7fb127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/001500b115b9a39d9e997d959a6439df128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a50a8b52d5f638c014ca0cbb4d5ab2f129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82e3e39ebb0440a4fa0d64c69632fb6130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd23c2129b650beefc75777ff9125f43131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88f4b488e259e661a9ce355ba001eb1132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea913ced181dae8fdf8433b70bfde257133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebc6aa1b7ac91f8631e65fc8a842acf6134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8668a7ce564484619d06fd1b91458b61135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4075b2cd7c839479026157cd48dd03136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed35e754587d7b86bdde2ef2a3c7d6d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc8cb2527ce92598448e39c172ddd00f138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3790b092e8f1570c990e5a1210964402139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bddc230f708b870000a6371ef88ea70d140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5cb2a3c483368747bcfaec84f7bea5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/454d6d9069480850d2aaeae8989ecb80142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f5ca04256ef3ac84512f5debda1fd8d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607919c016585922c2a39dfaa6fb6ef5144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf4e832aef1da0d3e6e646d9d6d2844d145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2862e326245d01bb2fe100cdd0cac555146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec10e0f973b89e854e00d5e75f6f4990147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af358b5ac5c34e4387e5f1fb951f1970148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231ceb813342f91ab072f39625bafcd5149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e54332499b3e0cb5efd877cd7c587e150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf999774301855dd55764fc60448d147151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97599881e67b30e0d8407fc5ba5ae09152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0058a8afc6d069fa145bb5183ed09190153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42dc77e9617568e2f2a5292b9244cf154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac873da21a2da332ce7a5994aef518d7155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ef0e99c7e23779de9940e913ba0594156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6359099739d0c27199c4382289dbe2ff157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf263c161ee3f3d3010b6b4eafcffff158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6448a5ad044efac2be0e7b079f7fb1159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16875490cc3ff58332879362f956fb26160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f6e346b412f958bf28c5abe620adcf7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e7499a64781db6e268b982310fc835e162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/982844f719922f679ade5806ef50b2d5163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db1356fee4ef4d3bd25093e847cfe7b4164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ccdf5daebb2c309816974a99dadf632165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650eacfdfb16521a6535a33f4dc848b2166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ecf99aea08e03878242d732af821161167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ef8d684a83bdb17c8a8476b32ad7bf8168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7228a6ee6b22541c49ee8dc871f09388169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b7e99225ca1014d46acf506e8a64f6a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2749a2ea624c7384ab9a6f042588dd8e171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dd12db22f0b5fda8f339e806f45106f172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a7e09c9bf0c1ffbe773fa8b06d26265173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa1ca9964da4831b30258b1ab6267683174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8736cf6b85a3eaead02701772883eef3175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d756d2da8312bbd19dd3d5fb8c15909b176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e8aab77252e99dfc427918e483e984177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f02a3c1ceca5cbcc6b035bea61fa59e1178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd0a01b634859073aef6dbaaf96640b1179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e724b382503f8d73024f971c32ae418c180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f44fcef5fd9aade1e8804ae18c6ed89d181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831aec502c43399475ca760a2ce7d435182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce13652e2c37cb1a4ffba5f6eb5cfd86183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aafa0cab2040639b87a06c234b6a7e46184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a54e95af8fd33c098ec2c4afe9af20a6185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a5c3fbc33570dcc95531c7a3ff291dd186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4759d09e9b5f4538fc5765b1e88565187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df61e408faee3744347326cc0ed1392188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e9bff94fbcc8e9780ef9f1cf4241977189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111999f49b1ca41db1993721e002686a190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64eabaa8d479a3511e5328233e58fb7a191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3117e4fa07fa381ea3af2c4f16d84863192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4ea832e7c53dc410d45aef2a9669d03193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fcf98246491ffff89168dcfba2b8f2194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab04f0a20e627be935adafc8676d8185195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0011b859e1dc8b6800766e08c304ab3c196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/754946e9ad18885fa870c161ca5f7463197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8d1717892b4afa0bcf8fdcb177171e2198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6a814e87082e5835bf1608e7ceb60a5199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d212c122e7ba737afd0fcba5d299b1200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c53c14bd6b3ab40d3096177cefe6937201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f64923f3655c5be0adf6e1d452083202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b90905f6270f3d5b570be565625a701203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbe29a5ed4e1e89decb132a10aaf2263204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68d8513db7299309fadc049f27c3b8cf205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/086dd0e4ee65d832b08d20f35181f44f206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b25b2f5ce71609b0a8df35e13558b8e3207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0757ea61000364193b04a2598ba8e9c9208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b329cd70086b9b605e1aa555dbd3c704209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6428d8a2a3288f3ce0b25bc359f5520210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5a61c07e5e043d8c1bbcaa784dbb036211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd88bd011bd3950a774c0fafccc4c436212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e16128cb7612b2a26ab2f2d578d363d8213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f903a8b36b6bf67d0054cc2258c17dd3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ecb5e9569cc5b49f87bb2470198e02215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63cdf1e214c5e4cb8ee3fbbdf2feb1a7216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8d1c047f043f6245657f9442d38b076217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ae25005bc8fe608e6743794e959c392218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46dd2c639801dc255b21f9fb5a3fd7f3219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcdf6ee0e2fb743ee1a831e8c39e6cfb220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70ba3651711cbad22f0def1a95761fc0221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a1b0d19453485fe0132f7101af1e512222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a91da6cc5182f0c7c57c86d6f316a61223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36de0e94ec41af2d4d28c5ed90555152224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c05998a16a9be9da726bba304ea196225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5aea5febd41b675c9623ef0c1c52cca226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4dbd5e701ef77bd279464f932b585e6b227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d5c82bf5e48ab73ed3a8f3e8f3ea8a1228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1db3a7ecb75e6df5aa9206107b957d8229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50685971e9e21ecca616c2fce24276a9230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c15b6d8df841e23f83e6a71c87e33a0231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c92ed83a16b622f822adc51e25734310232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d75996e741ada08d295fdc1215f8d233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6878d4243a49435f205781b8831d4cbd234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2722c12c34d890ce8aa40f39f7b75fe235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c327e2c66cf12ef9cbe95bdd4fb2d3236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77b5c89751330cb52d556ac63d154e10237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec532fc63d07860161b413d95d83bb05238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/297cfd02bc8cd3d42eda1dee286c17b6239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/303f289e06180d1f92e293c5b67e2853240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b682b0ab0416160f5f7d93119a93e6241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc240102651e2ed96e879821b22e42bb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/151a2ea2a29cb5086f89cb71cf523ce8243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9e82f32d6ff5190f3aafcfe91abb4e9244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c547caa38cd1055d6cdfc76e6fcb0e67245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d974df4e80dd2680c2cfa8287ef76243246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f37c2708a64565a6a0e9c95ec9ac197d247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bde9b9f5d752e092a0c1ae7fb65cbbf5248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40651e7da8a8ac61d14b0e33511b10cb249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d32e629dc430472c9c0728a5b862381a250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1e33d655ac806579a44e5537d72cbb2251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9af05bd310ffd15f81ae86b1304bf44252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e29f8ff262e7a110d5aab263872c378253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3093472b74ff5db396f4b461c0170c36254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89c79369898652727445b0c250eb0c64255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392de3ba61805307a07968f2daef9a87256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6309c76db3cfd5196104fa629661203257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d280a53d2e1ddcaac0179956d0b57061258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23e6be00efad5aefe9270a083054ad8f259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99cdc97adf977e8272306007deffb184260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7e2ef623e411b52ff75652509bbad72261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bbfa9c020a396a06e7cbb7c74e3db66262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ae29b0f313880399d4a14250176b82d263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fe04b28ac4cd6659298743dfb90dc93264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c83e82bb962bf3ca14f090419768a70265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da97924cceb37f6c90768947b3dec281266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b996ab18a4a31ca8d4f1e24d731401f267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2a0bd455b15611aa3fa8ebe16900e2e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf86ab7fe524b54ee562b3ffc4bd7fdf269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b23788e4b48c6d6d921a8cc54bde435270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a5b816a8fe1d0c6c7a73484d489ca20271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bc8e58fcde46ea7136c5c8d5386f31c272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08209a740c4e611a66532ace45e3f1ca273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9c213756606587bc7e203cf495594fe274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be4f037365ed26a97ea71d0673200783275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/258f83465323f12e3c309c7dc6a7342d276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4346a4325fd07f1ef86066b4dfc1511277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff683746af881741dfd330f0c684462278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/181e8876123de0fdeb835eac392931fc279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337fcd4101b4d252da5fc3193b7e2898280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c84934fb610eed57df83e7b879ffb68281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea6911bf2d2c367b1a33347554592ae1282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31b0cec9ba86740b91f380e4106419d7283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fbfbfc744e7313c08ff1bc9c72894d284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03e57871e18e008c2ee31d1ae898608b285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6829c5cd8005746ad4770ad11a299b85286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61990e2d9ccbd406ccc631a67dd254de287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e591d5129dac6980af6f04b62dd4613288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856ed1bacbfc5394323ab8f5b87b4e41289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db84857b3e5b66c7eb53d090722d9cd1290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133b19904fb8c2937c0512ec467e0e69291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5dfbbf6976778048619cbba227962588292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9adf75399e374fafcca132aed8eaff8293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c9f6f690a60a1fe45f370d861103fd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/510b4eeb38ed327ab012a1c3f30d1f5a295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59f932b7a0b3df81b495a3c603cc0e21296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13201b38cfc495674a805383f4e1156297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/591068b201b154e301c56892c814eba5298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a53d9aea904a1a739e30d1c77c094f15299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e817f9d0aff3944256a63c3963539300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b07e0e1b8b95dded3d9dcb11a64441b301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07cec5ca8941f86ca823dbb095de53bc302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2f137fcf4d32af0c22ce7f807fb0fb2303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8d12d429ce7e897b8d538958d1d15a6304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913e389c002969ccd0973dbcab9a0bfb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9cad7a94202b0fa58995564fb262c7a306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e45517d10ee18e8874bd6e84586aec307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8249285f3bafd8d255ed391c77d2592a308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d0e215bed9beeea3278783b1829f291309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/319cb0115cc26d8488ea13a5208e2cea310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44aac52bb261720dd764f6a54fb60cfa311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8695e53256055edf0eb4d29f8109501c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf613306da672b36b41babd739a6a933313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f79c9c99881b85255fe2ca0b6d200de314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f2d19c4f53752d36853a87ea24c644315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57eaf5e6a1656f3c4d52db614b3314ce316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c4516ef1c96e042b67b46841e824bea317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a58ec143d2cfcc8900dbe5c0c0e6f91318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db24e9b4ea787216763f5e63a174f49319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133d69d9b398bb50a34a58d265fc112c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5f32dfe1840f819bfaf6192d837bfd321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65bc7deacadd2275c8c5ed3944e204b4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba072719243bb4ca61e09cde508128c5323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dab34e39df8dbb148335f050c0db8fed324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0967ae1f35b5e66f69b20eb302bd8b86325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7b26be137c70c3fd42eb02e6f19b541326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d210f17a30e6801e400e35649e2b44bb327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3fb434f888aae3481e30f3ee7fea6328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1d05ea3bce1fbfc2e3adb1d57e2d5e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80c764e2f809f30b423d562de214369e330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41083fa1d09a4d71b20b87bbdecfcd03331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5250b23d6b3c0de0bfe00d28ead13ce7332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eccba5257df4e3d353a913f7e41850ac333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31687c51b516c8becce07740afd50a0f334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63561fe6a8fe3b4a328bd9272a930a38335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bbacf27150bedd246757490a80689ea336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f26f8df6b4a8ccdf9fa470a27a25d820337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9081ca065d3229138f3820d71a56ce6c338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c90cb85383910a93619c5c455a0d5d2a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/557cb10746ae8b1c7fe5ae47b6c18591340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94a209e6b79f00f03efd4cc77917d942341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c488bba669f861cc047bcb190fc8b5342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cb76f38bff259e52d273e7df211f357343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74e745f97c79a13c3cdd4f6607b570cd344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b3c4a3f6529374994b99ac4ae017b7345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1b9f9a33dcf7bb311b6f9b2b756b7eb346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7caa6a279117dea5163b6016b506d6c0347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59cf81bea41586f388645c5e65d30843348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a67947d1189250687729611fec557d77349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/527d1f5654ba92a69d986504bf95019a350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a1e1970a1ec44574f684b6ee277190a351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d302ca3aae3cc481111c57d13d12ae4352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dc30618c0eda61a4be74164295a02c1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/177d8104ece905e0fafe3f87f05c3658354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f0857d0d35c6913b21bc58586af6981355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c62ba4bb7a101da11a78287b593f8a49356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ade8064ed57d664674ff995fd5c092357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459bf349054a76ec88faf56c48f8e33d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a901ddffc4cec42c9714c90c7a3642b359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4256728f6381090fa8eb9d3d3fd53420360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36605c0f179bc5dbc36e9adddce146ce361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a827b31737039741c4f45248e0f3e8c5362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0df03f1acc81ceccafd31affff6053ec363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95f3e64f644ab8f968368ed7566bab28364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb65a72989c204376269d65324c86974365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f5a621c5fcd4db75768ce810aadbca366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35a9f3ab57e16e21d3a9a85d24da0cd367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e19b922249650c8c5f8994a9048fbe55368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe88bea1c2d4cd0dd6630e5c9a55a7c369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbb4ff391f7e6924a8610a4e06faae54370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbe91a0e8b944880922cfdeb37c9c6b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00bf470d1ca6b461327056fd5e096d97372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e3ba731e06ce05bde66fbc6d1abd90f373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fcf8cd6ff66c2ef63a5fcc613fd39f53374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/daa22b51f5ad6ec4ddd111e0a8d9a0d4375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0192bc284c9f401ac722df48e6f8c39a376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72b1a86f2ab22976b45e76e44a4243d8377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc00d20c83de4ed918c3353f94b1d348378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab769da9e5951120172ed96ae2eafb379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ab883a76c0309c7ba9970073d44ea8b380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e006eb6423490d6713ba56567d40f10381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cdc2f0c8ad86d8a9deaf80998f249e9382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb062b0277962cc77997cf6aaef8e240383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc3e11485396faf15157b0244c6ad4ad384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3bc674a076c3bddeeecea849396860385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f210e6a85009309d2b5605df7678ec386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d43d79538e6682a6e648714e3b5b38ed387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09039f951f1aa0f974e84cbb8d5f133388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fc66f48f6fb9edcf5863498fdb82175389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9a3cd2a4780bee556df46d7660f9b24390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0e3c0c8bfc4246eb4ae31542078d4ec391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aa86956196717315eb3f38994ca4c8f392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87780c01574e6e2676620940d5b7a32a393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387bb31c24d6b67550f7e1a4f54960d6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b342d6969d9cb983f62b0c236ee5ebfb395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a5c72aebfcd56141a07e29bf3d90144396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d95e39be9ade10db833110157a835a71397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6459a0a2b4ec676e036572dee9d15aac398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7289ba02a3cec4570fab13abe8da569399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130667a454a9951b408dd8f599617a0c400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91bd7561b258c44826574e2417772183401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ebb0ac1e3ccfdb26771975269c2ac2b402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9436d424513ce7688055f3f38cd9c891403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150e4437b8ee4405489fd0bf34cbad86404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abb7d2b59e6e77243e552116de90c2d7405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8b3ba5dab7063232a1446a4199492ee406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c382ccb62cf74c15fcc8d4118d7af408407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4187771f76e578b11d8db9b75f1ec4d408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb9b992de84551e8ea24ab5b1a53aa4409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86136d507670a5348ee2a202db5178a1410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/053f2c72c81d9bcd9c0a7e5ce63823d4411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5650db63ec0e236f11349712b567c0bf412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7bfcbf856ed0a442538e397b13cd40c413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30f7488278a47fb8e9a8b4bbd2a74b9e414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bcbfb193ff9ceaedc4a0ecdad43b67c415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b0c0eb67e6c4ca41caf8162a70f0453416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e77fc6b62ee4a65ebbc1e48d5a557b0b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb5d344d9ca5c9f086489906824ddd418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/72049ede9497121179d35d9f342f9aac419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8431636574530ff024e046bf82f04f23420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14f667d64270cd18f7f27be2cb5f79d421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9bb3bab31d180604620598d45965d3422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bbc48777de0b5e069067ff2789df0a6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e6986e742bf8b848749ac25986a1ca6424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c914abcefdc1630c94e7c9605f526ccb425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da209fbb0c815149ec4946f09b552153426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8738d7b0a4a6966ca9478734d36c33427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1232269c7c01fc4be747d7aab1000329428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3edb2c806ff92940e71fc227d7d0c86f429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0028626c6c97b760bedd09af25a747df430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa862fc1db6e5777ce7ec28d303c0b3d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907b82df6ea6bfbf7726bc6cd7f34ad8432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cf77250dd4fb040abf8022964be9a0b433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90222bd8469ec2ffdac999274cb3a278434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8186c189d140528da19d14f9863414e6435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a87516db5228094795e0133f0f744b52436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2508a95f859be60fec64830a415752ad437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2df5ee2ef28157e4ff69d36489ef2975438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f724edda9d321ccea66f3ae62beea5e439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b8d6a951395a0273299ba1bb4b5fee440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd91b03c6fed39f4dd0766b6dbd0502e441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffa61d3e57e42de153b027ab47fb3dcb442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/270eed385008234a47ec20c8a3dbdc82443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9a0e0c7c12e47686cb12eedd36c5a3444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b8cd142b8f90a4fcbc0a7fd611ef461445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40550d816d07574b177a720d98198c2e446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e55ab86a4273f8680b80c7420bcd6a8447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a56c073efaca43e8a92d67d402f5672448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739ce3192e7d5f9154c4a71cbcec8c3c449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/458a9cef0e5ad851123d9dec83fdb738450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd11617546e8ba99638dbb20bfcf29fb451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54656f499a81f665095b61f901c26c79452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e2348e395ad9029047597a60fe04126453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ee7051c00476d95110148e8223958e5454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4ad4b095d949b0acba0c55c9f95ac53455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800b0a20b7aa3ffeedc0c2f3d1943fd9456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5c8e763a6e8e0baf53c8e3ea0c5d0d2457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a81fdc4df5e582d87ccd92ca6a7f3ce458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37cd3f264055b29126b1afa4b0fd5f60459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/019aa5b13896db7478d1a046927fd22b460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/104a3788c9cc454ba60d40aefe881fda461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a8020cbf9912bbd194f2a9e6a05a5e462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/281a3c9d0afe8e30ae9af59c39b30b65463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75aaaf5223bdcfd4600dd0172ce6802b464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e7ee928dbe709f5729c59e39c22fcf7465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b934f650be26cdf722cfa46e2a88875466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07993a25fd5a7776ab98dc78903e51b467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9821bd29a442771f5c8725f91f1941af468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6090039ea7b5bf7515dde906bdf9e036469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3decd52f6b6563983fdf2d0aa3253a5470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a89204b29d26c36daf18c4a81ae92c5471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1ffa71833413cd50c1d14cdab2142a472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33d90e6e54bce8c39ac570961c40d1d8473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/909e63f1572a2fb5268ccc9fe165303f474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2768ba4b06f7fa7bb0e94e1f22f12c9e475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e7171e5cdb9109cc7cd3b2cd9b252ae476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b589a6129d57dc4164b89b5e31c7768477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/532aaf4ffe8733241f9eda4e1649ec09478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3938e5bcec1f5c4c6c3d00d3ac9ee5a5479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831024207ae9a85e764fcaf2efa8a5c4480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7d54e400cf494a2294ffabd2c356af5481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2edcd9001169fd6a9439c0b07d10f27c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7461e9784c96b09c2a2deeec3e14faf7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63d196e465dd3547ca3a04a187f9acba484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf5ba943fe25513a7787d5ce121df579485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29cd95382000b725462ca1c066f08fc8486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a9031e10c4189fe77217c1df85d4674487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd8f4183247dac7e683cfc34cedd96d488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e73b8f1e10499fe32c9914d52b0eefb489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54c4bcc62ad7ace06c81b8fa90e7c6eb490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd854463116721e087a42dd8edd8f9a7491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db4f52c4a510576260bd48186651db02492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/401863e68f26ac714f1967ebe8673172493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef45d514c9eb757cba62c4015aa6022c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f8e7fa59ac415eccc6fd940f6263d49495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef7e387e17d9ad5df8478453da42481b496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/197f40515cad4a4a1ed5892f88d6898f497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8db601cbccb206dfb6b3cb922a5cf006498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3e9ae720a9a2cef13d92a00ff15ba33499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/433f2b0aef1f859f0db91857b08e9e48500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9fd44cfd722c8f4ee55ec344d2f123c501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a224def75e838789029a73b0e941325d502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7ad88fcb979a4a7833d7598b873c49503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c269f7db5451dbea0d4d50505c51075504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1544a786c0c14d72794a25362f8b2644505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f2552d50da021dc58b0fed9ca890acb506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94d35f1127a55af257bae2146f8e6e91507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2ffc4231da72932a3c1eb73be56a7f508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f06f8df7943958c830b18ad93257e83509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682e7ee6a5745a66020083032e2bf0bc510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7643a0e6a10fe8432c80cfc5939c456b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d408483de346213aade5bb17e95ab74512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8f6eee53adb6c4cadbfe121a4ca514513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a41b0741cd65d9678ca2cf152a5267a514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d5e62dc9441f2397f9f8b9c82a5646515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70564fb1bfd68387b9eddbf51060175f516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a80de893b6da8637c722675e5991d7a3517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3ab7809281a23e06f59a7145841dd35518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f85085c3df8270b643f30359fa462d7519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d12f6d16e9f935602fa21eab7c94a0a8520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a64395aa96a76bf3515e9e1bbeb801df521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d43491db7e48f474af1255a67e09b1e522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc19f5ede63f54afd5185f7c31d811c6523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/682959a2c459c4179ce6984a5db3a911524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d7c0de0cf1e1c1b2f4393090e94864e525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35cac1c67b9983c7c951d4a71cb04d09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf2af7a5d2dc74e85ab34f4f9231d4a3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aaa2a6bac7a293c183796101708d5ce3528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e09f2867e49f862885ab70e93415903f529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2dfa33dd0391e41674449c4745afb9530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5998c07f09bee8936b1741f22d672c68531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266566604f7753eaa5eaad8a5b43e35532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2475ba8ea24c387a2dec45d2a08f6c3533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cab5397d07c38689683da827d3604aa534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b6992084f10e74d1c445af171eb4dd5535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97b714a0add31b53d6191e29cc61930536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa99425645c3b0330ccf33b7ce0d23c7537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5b603925f5cb609e31fc9d808378894538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2fd5f616d1c1a5c57e3fa120ae86f4539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96caacba3dfadf5ff435117c2f7f4d47540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a1943c782a6f66019e6d3aa02e0bf77541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a24addd6bcb08abba0d66965d2a6aff9542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d297563fceb1486f6e185ff9a50ff5b543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9576a754f9b2a6c311efdaed66ca3f22544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987af7a9268c4f9cf16878bfb959276b545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc8c8ad7db19c1b0024b3c73a9844d2b546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85071e4242f63249e250914cf516abb2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aea2c990c6156ac062dc159d21538166548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51f1d769765523b67893df8b0188513f549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f6ef8db4d264da58146508de69f0c3550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4634264d82757b0e0ea6b96b81fe840c551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cfd22907d9181b2e6ffef47225c4000552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c91059bbb10d06d4b80b30e9ba145b63553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac1a63d832399b76ec50b817263117e5554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4096808f663ecbdd134a4c7048ee2ad0555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71243e3df37a9991ea88832bfbfde7ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/770767c82e4d1bf43acebd8642e8af75557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0c82619e701180847925715bf52d3e6558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f406875f37eca0916ea27bb5ae2568e1559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84eb0794adca4153cdccd9ba9f95d8da560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75f588605cbb30408ebe8ec7d9114a0f561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8703e2e50c7f40883a796357149127db562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2c4a4d531b431ff5c70bfd44d1b2869563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03f6c4b8070f15bff11c3dff4bc6b780564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/615c618abd32a3b6b8deb2c2f0e0af7d565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a10bdd433da541308d63ed338d266d3566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9771d24f263d581224a767827b48fbe567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2d2b9f2efd3faaf2155310b063ddebf568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/190e99764a7c41c3acd5cf295273dc36569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/232d4cfb63b11e1566743847679575b8570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5f532765f661d6d4b7920822e83355e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13f243ff473b745b30fca7d6c30cb70572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf804ea01c292d14c87b3cef135869f573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edf1216f411a7d8af844a216252aa88574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a47b4dab54d4f96971ee705c2ef1befd575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/399ab6720ef6be8267d343d82eeedcc3576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06c099d69cdcc93713ca095e3fdaa54577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ead4ebf647a50e99b394f4ef4a30991578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9dfb75fd550392f60ffc977ea80de80579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0060b0ef20c78ce2544cbf80b33b10ff580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/015926a23507f7740114e7a303ca4dfe581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9fbab34dd9fea4853e6fc2500f539f7582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d7d2d728bcfec4854e120091f9c1e9583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f51ae5fe34978761aea216b598c168584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f2b7b727b6e38310542eeef4be8d21585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b22775236e9e92ad1e4b097e8d2a13586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732d72acbfb04475efdf2682df37178f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5223c1c1127b74c608e5a4b1d7ea44a7588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce3eda3edd1d449078a77a4616b5e91589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc5bb918a4a8362fb0445db97516c86e590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77404230b167109db12d4ff88575a82e591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1da73b5cf3549790428ee4f11d29d29592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48e360654bb5d5ae3fc994c69a0bc4f593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3856272fb002ce4bb6b6991857f519d4594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d3536df0550e033a669a7b52b44a9d5595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53add431d4e8689c908cf8bf0a882fde596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8712bd072365018145078802d90cb597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/727022f2e382a173bdd69b11fbc37173598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a971e110af55fda1256fadbeafb5742f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c297643e29005e57412577e0ecae2cde600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9798898f3e930ebfa5998beed599dca8601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a9491f0ed988e8c72530ed61d66f2f4602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b84344e6fb2623c3119e24435be4113c603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecfddb88063f87d83ef2090b314d109f604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d65c89865149566a50f48e8dbab94e69605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2724a057219e8a0c1c441ed7ac8e166b606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6352866b0bdfa4d9905bf2c03d412e98607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94283927e2694d48fa2f4a4495db3c8608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c624ccfac7737349f4042e6625a9700609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e270440ba4be1b36b31811b6ade5862f610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d03c93e8e7de2737242eb71fcfaa04ae611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2aed670a12e8c05f42ec27d6d59d1037612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48c037a4c0cb0266d00c8ef7efbcecb613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a77e7f1c41d24e9de0469878c7ec60614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f99b8a68e3849b9742ef62980261caa8615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddd180cdd9d36fa92fd9f7f3f0935108616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80e5a6618343ef800dadcd836e187268617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c433f4f819504d05d9a2a32444020c3d618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbacdbbd33844975a660d347f0ec1e619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd8707d0f6fc433cfd5402c69db26f4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1b82868088f3e3601dcaa2b80a9a1bb621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5b83b9a39a243982a0878e6a4cfc654622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4066b157b0540c4354032b3fe29759b3623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce887f520218de19af7ed4b220cfa20624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dcf7fd80a8371d6e01b3423bc972b12625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d50c67592c011e87f20d16fec430c01626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb83491c066f6039ff11d1ec716b950e627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965f9e8b0c33c6a569f71ed3550d2857628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a4eac8301e76a82265785c978b13e39629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180357afcb5cb4279e46d4dfdcfed407630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97fa813d9c030db5a2e3767b5efb0687631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/728eecc8ba02639a64ad03000b44687c632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0670794a5f80a24b5aa01fd1560ca444633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359066d85db81d4bf2801ff2430bf5fa634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda908e1d4a3e466f059ed23d6c869b9635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d72d6a83e825942a092577e0afb3ded636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caa78032b48ef0516f33edfc88206b87637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a02c31a93e7432cc5e2e9c2d5445b8d638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64bf1ec047966a273ce35d3b9721be3e639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de2eefe5e180460ab61498a2eb09bfb7640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6635124738f33ee45b4255ad71a9fff0641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1bc80b192a547d9fe95919bc867ad8642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d001f725bdb2d91c734d068b3969091c643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b4ac62febfd0e49565d9f8a21fd9e04644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef9dd1623a07c52bc23f148cb81193ff645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3f800f2be14dc90ad57f82f5f4526e646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a320c49fd182c27e4f4e318304747363647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a509f105d3ea1cf4f58cca71b9ca4c648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a1d7d152bdaea25319d130f22263d67649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37009bb0456202dd44c13c4759b5091d650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd178d82705c75946ab86536b49b2fc5651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbcb3af7447fbf8fdee177992bb4999f652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983fff352b976ee365682f878f137e53653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eda9806432aefd910f9dcff03463db83654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2fc7ee352c026b35a1542ce7aa341d7655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d2fc46c2cef2b682350e316a461c7ae656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d7ae6b616fdc9977db2d6907f0b0071657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4bc989bc1addaf04b95a80f9adbaa4a658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233a12f30ec917615fc00fe5ff693db5659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af0a09d0c7dfa58f15383040fb2a1487660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d8c442be3b733ee1fd01fa485d5b36d661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35f48e85b9270cbc2002c4e43a2ddb02662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a53d0af17007c80cef0b40c8aa13b05663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b80d3bc0ea7df3f895f1afef944c5b63664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10408c517e0c3dd7e0d6f80c9887690665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b50e9b150f2986a6fc6dfa04ea3e9a666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba788bc5b4c2ae32204b4086880aa68667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191201874fb64e12a9331054186bef62668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92b4488d9fc0d0a488a54b174157a18b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a66282a1c915b4b17c158de7e26e4fd670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f651d0937a9dcfd8ec8bbd9d2d92d753671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b053c9e092968ffe24cb76a428eaf07672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b08b67a9b867a2e22cf5660da42c1b673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b17441429116c71d672aff3bb43dfb8674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ce81a8000f466807260a8b577fa872675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316a05c0cf37da51601fecb896caf23d676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb638bbbb8f655d7a11014d2b74871e2677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a332a669137b115a8e2037b9db486b678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3274cc0941c25c52fab28e8b811a86a679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9175eae9a82bb41da8c3ef9170b66f25680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2362152211dc8932b2363252d1c68a56681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bc1349330bffab37859e5645570ebac682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4520b04806ac1136184858f6fc432a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90b03f496c67705503b198b167390aa7684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7e35d981cefc75545dca5694b45a4d7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd832f73c783a6aaa5423ab0687e27ac686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/987988953acb7748a77a084c92467be9687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa736928cd03a67346053cecba7e1c2f688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c944bbd020287498b94f1790391ffddb689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb4c894510dcbf412c56943a71266cc9690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caad49419b45407ea4099121e842219e691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d48ec8f659c736ed0628f2ac9111ea692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91761a2ee1abc43b6ac5a3439edaf1d0693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a501bfdcc191c963a6be8a2aae185a6694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f973b462466c90edf8035992548562cb695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adae455b2475774e3e6c53c12bf5ca21696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb07f7e348211671ca24d5210644a5e9697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/274e7adec09547ce5d415bd9257fa2f9698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d51ba11ec48a4c8b1d1d847bf7885e699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/977e2f599a85561569262672da1d6b17700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32a5104330e5a1eff2464b1daf32ea25701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a558bd8412c0de34277afab1a24574e0702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d47a5509edc817aea46945e32b56f27703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/716b62242fc1a20688fb280831279f5f704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2774a449ecb02081e0130e60def20f705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/636d342dcec8dfd7274120d36fc7ee78706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2cfd6cfdf75ce0d91571fce82391d4a707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a627c36b4c6f543fbd4348cd8fd75c2708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda6efe4a1e7760bfe80dbcb19b51e88709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0070aed6f2a7def260014d69e4e1c50710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c853145103b1fc11bc41c93d074d192711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4308f87a0579d5422ccea049110053cf712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/456e5abf07e349035b9ec03cb686d1e1713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/817bb76908630906a15ecc18e049da61714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5d1ce4a9cc2b192803f40627c0e9cb1715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18fced6b09c8d14355974c99cd9e979716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/180681383248703c14df0d48f67180e4717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad485443c7430995368cf58ab93166f0718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb621a4e8f9684cff8bc1608ed41a70e719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a682a1a36b9d92c74df0b25dae2879b720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ec7ca9979d707f723e8833234ba8d8721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c6c35fdc6c64a8016cfc6582785f4e722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e06dd8bf2413b11a4fcb019a1c16caa7723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a4b031935a0e4cc36b12eaa4cf68968724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87734b2146f4d5547d64aac55caf0825725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08092728f58ac2e8eea799c8fc64397f726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10aa243be8da0b52963648edb7ebf0fe727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a875a2550ebacfb3668fdf43d55e7068728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ab68fb252cd38011315c66b3e30ed73729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdd0beb8d9b1bcb4300f14dbed6d768f730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0abd09b5fb3e62933900652a4518b67731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466c20fffe2a83dd4254be6cb13f9037732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4de3da7277e100ab083708e963f48816733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc7fa497342f9509db92ec1f58e8149d734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6de7b4325ba4996bedef34a99e0c71e4735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12f15f0b9a241d63d3072ecfc612e2d736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5b761ab6b008de2c145d5dd3a1d403737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceff41e547c2f368876612f7d9514a0d738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4ff48bb9f79d77221da49ae595c205c739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/037a2a45136c211533604e6763ee3302740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab24965f862027166a474fb35410d0e2741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c824cc49c542ad5c8e2cd63c1c2a033d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade3ce956a07cdaf6015f702897919b9743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a79ef6eb051bb5c0a9f6d76d4e986ddb744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43b4a06a55fd2c5527b37a7e1390faa1745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a8dcb7cf177bf73caaec43ceb9b02d746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cac0431c5ef4ea71e0f4539cc2f33c6747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d201d9b81736a22128f1412d3b198028748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df578d5e4191f508ad23f05d8bab0d2749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/750e784819938ad916d84969edebf4aa750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b043c7ace374341531d41974f28fcc64751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489afd2f11e7def8b97939b35960be3f752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e6c94c75ed8b228ab6cd3eb806335ba753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96b869d7c0760d4bd08492b00877314b754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37590a719ea728f04efabfe84742c566755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d24e3b96ad42bffda5baa5a1b5a8783c756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/016d3c5c9ae326d74a1dedfbafa4e67d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1cc5cf27278f832270528279db5c6a4758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2478aae3e520747d4c42b46e1f3c1f36759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>