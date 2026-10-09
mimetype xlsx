--- v0 (2026-10-09)
+++ v1 (2026-10-09)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057559cb33f5801629b8c74531228c681.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef03e46564bcdb087ae5ac19a55716852.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76e08bbd07dec4d9759d8f506c799cef3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/333e5416a39153a48a011093cf8abb2a4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd73b0c0b991727ae573aab4f7a75b585.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08619fa4e056d11038ac7d33fc10e82e6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe2c6f46020bd9367605d91044e06ed7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21345018d49ba36e43360680151ae77f8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0de590dc1855df18c0397b6f614d71e9.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a21cc4cba73134d762c3f0c675d499f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb047f7d041690ba312c14b716f7229d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a22e31202bb490091a5ed2d4865fcb712.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56db067b4de84df7c178e0eddfe0a19513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54b71a5acdac97536dd4e4557185b4214.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d562a11f84d6d9605afedac02d3a61c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d9acd7554d92c5e7db51527b73a18a16.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c387e23e536dd8fb921a2056e7346ff517.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/957130a9b3c117683dbc9e06c11f5a0318.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbf949faa251524cf8a18b65fcb773419.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e43d1ec7ee206b14eb2bc855b591226320.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8237337ad422d698b1ca781cd6cbf35221.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d281cd03512c79faf9f622288b54270622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e0161a5b67e3dff573e7b1edf51987b23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ad1c01fe93ac2a11b2f89d03dfc57724.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb43ce5232d1e9704e1fa66db94a027b25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/791f106d7e7cd40f7c414678c22a921e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8f9098e56fc80bee77383a1704d44327.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2daacf8283085eb07c7ec91f587477cb28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/467efc4c03ef5b5799ef4076ec152f1729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf273fa69d53a43b71df76511eff2e9430.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be6ba36891eace5abe7d23b2a91cbd9731.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33226384b257d694792cf5a469d706032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcc3353222958d4f1b31c8a9dc8b56333.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea94a12447c21479ec350278589b35134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d7a5133df27193583f5ee026d064e335.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efee42e94a2559c6bc899ca58bf8817636.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da1e7c2d6b4a7a937fa39f34e675a08837.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1398da8aeab734d0399fb8e479375f9638.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c652be68dbfd74aa1e53e210858530b39.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f27d1e24f53268ddcb7fd67f1afba740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87722c4934798025a4a15f132d588f2541.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1929d84cfc9572fcbb36e9426d28b86342.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7da48b597746f94779171e2eb66607ae43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8acb67cf49e59867e0c54af395945a9444.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec40df164578a93eeaa3259db7ba237945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3038fba53d4ebd4f42d337416ff178946.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a4d7bb19edcf5fce2a8a01f3b839b2947.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ecbacb8d3b02e7be03017898a28199f48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c6b583068efaf4c5b35e1d0d530023849.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e420f7b2f9410d7dcdbdc79a783bd2b750.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/983c4e89c729fc635e3ae7a6be390e3851.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ae6b32a47d3e6cbcf9da8f61cd6ab0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15ee2ba3087be4df19bf9be9f4ee373653.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb048b0739bc4c05b3622f1ba0f2451954.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/895239b69df4f1e25b74e3ef6829160655.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0271e4a41e676350f7923a3b773a23a856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca81b9a4da3e0598fc0143d41a27323f57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978adf283b701b39e44c0d3d86fec57158.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c63ff4e59f973ca0ee5fa9b18456ffb59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/423d8457e9f06c5a5e7c12ad8bc7ce9160.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5292a0352ed46789ad067cd8d442eaf561.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28f0e2be673ae8d302280d6169fa997262.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0632af3a84ab1039c261a6c445321fa63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613d1455b764114f3f5c3ac1d782956864.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e32033bb89f556e210c0c07f3b23c97c65.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49bdc3f94ff3b0cdca1609d35f63b78066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41d655c455dd4ca539e550cb01e5bf567.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed3455b9916cae13d7818c627de593eb68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af98567e22a76479c2356a7da7fea869.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8281be7969fb2d67ceff9ee2f66a017670.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb6e305e8225dfde729c0898c74a14f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0802fd75a4b69fb55ecebb7b60bd0b4472.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55b5381810330d3301dc8c75e245e2ed73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d14663c1a7d3c3be5b4bd964818aafe74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3b485a976c02eed18b067b46ff3a0b75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81a83e2557c9c00b159cef53361c5aa76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efb818e1db123263804bd9508c18c7a277.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/327ef371120a50eddb3e14d339e5d1ff78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11d2c0d321a0f60086aba5d9d9448ac179.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f5ec436bb3bf36e5fe5e8551e303ad80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/befa5aa13e5d136afb9b47f11fa1912381.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfd5b1b26668627bcda41381a6ec366982.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50f25b919e9ab593f7a368f503f903c083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98b2b5e546fc79c045c6d585968f64c84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da3bdc88c3b8d81703e6eedb11af20d285.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cac9d38bb10feb3ecf344adab600f3c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/583ce055bfdfd2915185b0abe32f64e287.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/526b7187ebe304b582319f065d2af40b88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c24287ecfb7bd277a6d126e44f522889.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b701f1f0db2298cdf52f21e753853690.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a55418df97477f6e3646f9c7c26797491.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d1f3b0a68bf4450205d7bd9bcd89a3792.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97c02012b12c737dc19297560928aae93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ec6ce2c7a5103bfd8367d158078af2994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739bf939d2cc7a8f65fa15fb99b3e26695.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f83253f45c36756b573a0f79c90b9d996.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db31e26d688993f31aa5d28a67c53ae097.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19ff72a4eb27b5bbb52221264e62d27698.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5b7178a3544f394b26da6619cb11ef099.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28deb479eeef46a3addc56b2b590a8eb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f5c9385e3d765652b386d6d606d213101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a7c7798e6f9e197d3f8fa6721fc6469102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f82ff03f19b94840db136ce6b825a1d0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/173516aeedd35063f7a58786b6c3818e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57c87eeb545aa2b45be7169bac22bf21105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/134a1bd639edcd03a427c2e9c3a59111106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/135ec44c2a31621f9ccc042b3c5237b8107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e81b7102cfca23ef1b4359a722bde8e108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5037a3a2a350cb328b517ef1aa8f26a8109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e4fcdd14286533c2b30fde487a8418c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc15559d254b073da4aa37e7099fdc6d111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4806ca2fe27c2c179d65a39d347fc9e4112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8c098bd5748df5c64742885031ed6e113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/146bc4c85ee77a2f32a6e32134d44726114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa6ab5ac256c539bff92fa15b75439cc115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/674a1a9810dac8083ae97f9c761c0eef116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6de1680343aedc8dafb6ad1b836452d117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16168ea18d377ed665b293f9cdb1286f118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/562740db52caa4136715ed60b2cee7c7119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6c7229eae5b7e8d95caf3a555dcf641120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3b03b81e40f567ac11af26326d5e962121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6758347cee3b8afa56944c80236d027b122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9c47f9f60069800d9cb94036c8a95123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21d7f04007af8b44d012fc1fae30a1f7124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e35ec1cdf62b227b1a10c9136b662ed125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a34188f5c94e1a11f71c51944003ee8d126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1293ca0fd30c334db8af5d27b08f92d127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/822c0a7a1e5cf02ffaca904ee50e4bfc128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c82c82b861551a5679a3bbf949427ec5129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/133e8fdf703be43ba5e4298e06b06539130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/337506486c90b00006ecc064ee10b92e131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f76a65009e8c2f0636e02cd26a695b47132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0de6fb20e92be514589180b0055f6b61133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d5d33170c416b28d1826d8e4f787288134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d39f814ddc45cc52517904c074b09ef135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb96dce74e70e11bcddcc52975c192e0136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c117321f16ad8347902350a10b4dae8e137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/321d9181045113a65fe07c98501890b0138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a15b12f8fc167ba48744aa577cea3b139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f1fcba412dfd418bd302c3b6a882af2140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da43a5e27c0ce694b431a24978670eef141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be14773614e8478d79a432719db5f693142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2bbd7a85bf7c9e8ca210bdbd5f5ff2d143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddda30fbd27c79c3c419726468c34de1144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0421a5a6554b4bc16ba40280bb83a5e145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3383e5fecc7eee9081813e41c79b97146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7d3e075fed0531975bfdb3ef9379b147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d91620d24a1dc739fe707f66a9b9f547148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0e94d71a02e7e7f4ae8d3572fa4b36c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d86632fd5b7144861638e7d5586b8777150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d878e6c1103379e9b80917ddb1cec28f151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb867a4b97381ff890cfc08da13483e9152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3858bc055130df7dc9f3698997669ae2153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33cd9304c8b637cd8b0183254ca5dec3154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d632450f29056820845f53d3feb56b66155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2684d7156b82e7c7987c2de453b8b9f6156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025d6ebd25cc0be53fc7f6b39043cbfc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d86d82f183a55eb227d06d76f1c87ce158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc73a79f8741f547723d1487e5f64b8f159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48b4fda93bf8ad317460ebb0b131832c160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0e47948d72aade326272b08db1c3c50161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf0e2368f6b7cccf60ff945216dfa488162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddad4a82bff55e62fd09f7e38584bce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e18d48706d5cf80c1acdcb86193e3c02164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc70fa30038eea371907f69dc3701bb9165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29385f1880eb1ab9032018c7d73a5804166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edaae9a2454cc7250cfb684e8c9535ce167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a622ae8b4971117bd7d6415e57358abe168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c21edecafdd2ef7f5d03969e297ae3c4169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e38fa8858c8a7352c0e2427dc43949170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d00822f2442677294afc8bdc93cb0d4d171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b78e7490b515f26f906e6223df93f987172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab35f54eaa2be5caefa62a3f3f72bd0173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d0914589175754775f22f61f3b4b4c174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4d3c75e40d9a61c0582a96302613db175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7bb678c88be808cbd1d44ed7073ad0c176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb969860237ba1364c39e7101796c03177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e0853ae5a54cbfff6f9320e7e76e462178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93284edda63be50ffe5e044b30d31a39179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2de403bc2bd2d453daaa0a2a5920e3fa180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/979513e06ebd1313b244455859154005181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3644114451728cffc554e15391b5777182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6d66636cbc9d221dc36382c4e59f3da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e771f5a75f98ee2cc9b02fb9445763f7184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d24daaad3b6c26e7b4282f8faa0ce6c185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/574181d84b2729e8dec404694675e73a186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fbdca049df35b34634d679b09039392187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c81eb29fd30ee953ebbf8eb13dec264a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c6ba67a9b64a9a1d2636dd35d5637f189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d38e72df9d54a6d92a5aa454d3867c58190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/782e433d2181c05b3288ef8deeb55edc191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc58b7ced7e3f8277e26ae67c59d7fd192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/299c7fea4406dd04301ac268001933d1193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ccc09e1e97b6e05d8d4205ea723d95194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7edb7510deedfa6db54cf7d8e5f4aaee195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/483732a26a65deb9d841c4d014dd5fbf196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4876f344bd32d6d95ab685f3afae15197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a00ed07df52c639b295e6bbea45519f9198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a565049e524490e63b11bc184d6683fa199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6389f39f012b268244d178e01f363087200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eada20b30fc7c174a9ce925f1d78673a201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e1995afed9a29167ed5e2af23ad5062202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebbec2f5d14d382bae859097cd27b238203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46712565162b1af71bd73a44b85a240d204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e41dc32284e9b3628f2656e8af6e5fc205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebf491293376cfa4bc3cf985dcd85077206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e029d6e26632af65e7fa4befb420c56d207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a501f5519a73f1edf1ee5627ada126f208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bc38e9876eb82cb891533e594e38d2e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/489be54e0acd276f4a8e28348b1407f7210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3bdf221f48310d7283c02eb6575ff473211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89f2e2c6fd20239a293ee72c5b72e854212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b137dfa957f24a4cbb890f930469fc38213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b322a13e08456590c6c6b6f7284f332214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1669dbee2a447a9f11696e6be13691d3215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/506106edf626f18b71938cd3696a1c19216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97b4f567e4a51597c6ca389fddeb080b217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad0512ece7eb937a64d3a1b54b075f218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4346e622b5d11649f710527239f160e8219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3896c3c06d1d34200c85aa76afddb368220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c8dd5057717d8ae503abeffb09b77a2221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9dae58baead2cca3ab40efc63b02135d222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f09c6db0936835f7554a5459c93842223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4386dd912c0041e7197525ee46e2cae6224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e4ba3aa3d12982ede5eaaf36dbce9cd225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04c8794e3f73190fe4cf2edbc3817ea4226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01769968c97dadb7e641b7a39f596c63227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0ea2d7c826bea560a982cdc1465394c228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c0f0cd6b11c416cff8addc4ce23e3a0229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b652cd85d37dcd060dc8b4514d91d44230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/014d09227fc53e3530351cc9312716f8231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a76d7ecf539fb31c7679637fa389da91232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53f8d4f61df79ca582bec72e2bc44575233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737696e70556b444546490500dd1479f234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6149ba1207d84a8db4103dfdb8f2e8cb235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3abb5fd5664dd8a42af4ba7c78913ad8236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd59b135557488b0e62e4a1abf1e5b96237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153930b1234f3b216352a01374f7eaf7238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2935bdd46e6dd868bda9bd895ba7d1db239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec45edfd9c36cde5b225c2a27c2de3ff240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2dfe8a789994de398b21c5a7b0773d241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9218105fe8e4ec9c04c401ad22f23ea6242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c22ea9a4ea3c5f08d5ff0be9457cfa6243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee892737bd76632860f53f981be9f38244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fc28c191acc66e30beb2bafaa741f2f245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fea8fc7230b6ac3b6673c9380f01bb5246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4747b08a3f70c4fa37b7faef94dce10247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d6c95d42580b8f0a61a7b59452b1a61248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e3e29f4160878ae668abc4c428fe2be249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a2b97fbf6e622bbda87b19daf807362250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92c06f3468d72ca93dd931e8991d759c251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/607d63c136f9ed76df1fd5a116abe63d252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7660f825b7f55933282f4c8d542ede9b253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f37a9b300f8314779c777b08b17c41254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/981864ad80fd8909e997b39e8e16b54a255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a2e2f6a206d7f173ba51ab02d181acc256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2eab547ae74113d2f58a86720e258e99257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bdb5de042f79690fdf158a5e0a8ffaee258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb6a76bbad1c8abc651bd5b2f1939b34259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c664841d8574afd79f33c0ed9b840f41260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c101e5041f9323405912eaba379f4b9261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f21ed13a07de243696b7f88844ab6efd262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a937c2677aba208c0f5e6dc02b79c33263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3349605cdbc43955f543682077e3763264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe46a13fffe51794651408a1ee70d63f265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7536aad764799d594386413114785aa266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b1b9e7f9b875ef56d2012d1d4ab308e267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04ce6afde6cf98ece7bd38a2f4385f3e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff1217795508a1e19e6154a5abe8c4af269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0edf63fb34a2288a92e9529d1406ad1270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bef1e59712c24b09f17f575e71ffdd4271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21c8bcd59908d7f1628dafc1c16100cb272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8a322a6a765490eb655455d5d742965273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e22c96581acddc986943b7076a77f7a274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7ca6877f90a57e3a2d311002ce5c7ba275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31930865320f85546edc50be58fd6737276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8cd6325efba576694fd42b61ea9d1df277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c18af8b7762eaa996eb3e2154aff4984278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f4d1d52e55458711a679fdce790df66279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a0ccdfca067f7dd5ee98edc2d052c31280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3801b25f1760a928e03d82047b7718281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66bb634f5a2c111009c20328e6ef5666282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e941451c6835368e1473cf92015706b3283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2726835fa869656d618d23c009abc13284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be17221c189b3c029aeec6f298d5b6b7285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4371015ad18c4e713d627892cabd242c286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbce49b872e6fb913a3ca80fc99c3307287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f4ef65fa7aa5866ad8644a2213602c4288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66c7faf95d1ef9a9208702a4b233f4f289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a35293951839288a81fd248a1d30007290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d1b5c96d3684eb799e19d6a24cc8ee7291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29224c0019da757d06811087d762c9f4292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9c0e6916809484164dd7dc1da45ab1293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d266b106efc03774ad99fa9d61408a11294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be2fd524e553a65920db35007ad51945295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a5247597dd03a01cf93f9084e525409296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33714de661b238382497a6a4c419ea53297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eed52e6219edc38584bfd69d5ccfffaf298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/466790ad2ce2b8b8d60c9257a96bf542299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1276246c9b027adef9d780001ed090d3300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23cf69752cbbce407ecc715a331794c4301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2865e94746327b15a11849b36171db39302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f10aeb247c6838626ac9b808357d1883303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a884b5c7a11af3017b0e03d6249ca9b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b71cd5354be50e6d32dc5063b080970305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26dbf7e0ee361403bd72d9284126eced306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff4ab72d551c2843bdf550d5e5dc45d8307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa529751099df5535545853238d9c159308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad66c3c164236981197338bd32136dab309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/324187bc6f088347d63c0983dd436e37310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b29cd8a749433eb7b99d1b63c40b29b311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/831af986e9ed18017a725a20d693a97c312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ab4d8f43cec85f6c5576e437b72a4c8313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5594271a54919484311b5a55ab744b63314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7718aad6a2afd38de82a5b3ba0f69334315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d98eac0e3a88c13afcc40d3f2cc54e3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f0108a9db083298b00e8a2adcb3187c317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/065d19b4e136a429666b97cf7fdee7c7318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65fc2133d9f016c1abaaec26bf148121319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf91aeb82c9d4052ba439a3ce95cfcc8320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5928c6065fc17d29e0fce7256f6ab8a9321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8dfa7e662624cc6b8419f03e281c4df322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7fea05c48fecececf85d8db926e1c01323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22331d295cbdceb876988c4ee9ba7fdc324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44daa1abc734ca1ddffb93003fec3a1d325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03fcdde67a8a99ca3bfb91b5373bf741326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80882f0121fad8d2fbe6a2a1a10615f2327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bae1e5d2fe5e4c5b0ecebc699b6fb2b7328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9046ee52dfb85c8264d9370f82e4ce329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcea8f1729eb81ba5f30c5772998bfe330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/207381ad3162a54cc381b643b89b0416331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98150fb86c3e98f0d8b8fc0da77d4569332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ad5977d75847e1492887306b2a084c5333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/316d4bcccee83047e7e3b1fbc964e07d334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9672f342240bd2a2a0dc41c27e763a70335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48f9d3af49b443bf5571d79bfd823c56336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b97f7e98f1f8d5aff0f7875d3a8c1b18337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/290532eab8bacf81cd4ec125ee06d977338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/949c51926c7a87c2444d4ab2a6b3062d339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb097daf829bea88fa766efdf67bde51340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b6cdc5ca3f8ce077fb5a2fbeff4ad6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4b72babd934633be4be8babc177e03342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2694972a97de4dcbf0ad2c5b2b78469343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1537ff1f89532f5b915a5d84d53b7b76344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d4634fb043ffdd50f9d8e4167694c43345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/579cf3affc5de11de442c13dbec91662346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284f6c30021b0c597c23f45ed747364f347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f62b9f36bef9242fc33ff3ccacb56c41348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116932d04ce066a3b06e36a474f0c427349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be9b9ffc7355919836dfebcc1c24c9b350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06091a6e0e88fd7e8fdd84e062fb9ec2351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ab30ccf8e291601e9f286885961b630352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3148683001196b8321fd17f7f00d80d1353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c017c278cb6a23e30a0f99be8d8dacd2354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fe192b524a99f0e73344a6f605c0092355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7d7774c8ca1bd9c0fe11fbe1f232fc8356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/046bb4b6d7200d85f2e7fdf3a32b9d15357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c98552cdbfa5d3c2293e531851e980f4358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a92cf05b503285bb8e57254b3469c61e359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76ad4bbeef3a9b962c5540f34ab91948360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9f5e5e36615d691f72a4fc51a0d6a4a361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc33387de5d94a689c20955ed6fa94d362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf81a2ec9d434f03873db812f041ed6363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c651a26c9d8f917b99f84aba9386e8364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba4544e40c6eedc32afbb869bf84ff6c365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d62e60f951f3b193054885c3e44f7f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8fd8bb7bac9bdf0429516e69d24a2ca367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5077a533947cafdabed36f271c8eb00368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12fb72de47e119b5c2dc386539909a59369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39b86da0ea94502e22e486e415b2bdfb370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b48506a87c1d4a3ec26c2c0ea89889c371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04d8c62828e2e5a2c5d3cfd4749426a372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e010115903a29c0eb41e83a606afe47373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21dcfa941157b5b9bfa56d7a0c9cb5ed374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abc0883347e656b145711a24ee9dfd3f375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c01264c241192df7aef95742a473ed1376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de64da113691d7314ba40e5d926a9a95377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79954a7e8836c21a22fc567653f69ff6378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6277e5e6a1856427b93c9b6e26d2cf379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb534a20003713ec6ee15e59d4cff73380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0532432333c5f5b062fe0fde54a4965c381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d5f1e7bfe00607f5d976b2a8d1963d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43877b0bcf472c96f6d17d4f3b2ccf9d383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2682763d4ff494ff2fd73696ab8903a384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fd50ce31a3a0e59e7ef51c0a48c2477385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26070822b0f04a585b3f3fb09a5841d1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cb0eb44852c717e87b578243d177494387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7424d8a81281e2f995eb1c6b63a499d9388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2491e977e87e5ca459907ba66d341aae389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ade9659f5b89d5dcd3f0f8b961557e14390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4835310a8ea4c40984e14e8a950d59391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8dc60bc2ccacf213788a4c894056c4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02f45e528d87d9c49eaaac1f571dc118393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fd784fde19db5d44feb7e625cebeec1394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64b19180d71df7d795b4dd6bdfff7b6b395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9abbcc153a2e73a4f00096135557f6396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb5a7bed4d1a9457c9b5a49dd613a89397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cac17a058074865501e944136aed23398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685a8648449e74e93f1d329ab78ee80b399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0866fc197606abbe6ef4c43c86224fce400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da19ce91bbace0534a1c88bade8418e1401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/284490a6a88340025b47d4d6b0fedde8402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c4a5c746a72ac9e408c17442055423403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0232fa4b4cd579b71b922599378f8570404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48a32e4bee622096669fea5ca0b7a6ab405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c633dea77ba0dcd2e954a7abe0a4edd0406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/148fe36ce8d9ae8b3d85fa74d44f5402407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048efcacadc6db97998fcd4967973453408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9d1bd2c382d4ec753ff375985e6fbe1409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39339517832676fffaf8ea14bdda18ce410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12b5309c3897da81493b32ae5ee2ba43411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051d05c0c7999ce0e3740749dd835055412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d001bd755ee4a2730db9b22747c059b413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f233cd268b6280b922f5105395181fa0414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c3c0c51a9c011587765e22c185e0fd415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1a68a191245b64521830d5ef41a0ee9416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb77af8daf0d51ee4acac9fbead5e14b417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed8abb84ef573da8568e82fa05c364e8418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef91da230432af8c829b9f6a20758f68419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a780fecc69528c4b2c334264705e939420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c29f41907a0b316f8b5483741529b7ca421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e157b53537176016043e73e4b6c1422422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54eb6968a0a074236568d808eb776dde423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd86511887b55a940dd9e6951c26e1ce424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e3e8193787075db5d80e4168656c89b425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa4e4d65af15f3a492ec576060295a4426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/897b8bc32b4f0ed4862ec64279058a84427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcc7d9f42179442a7a23f9c6f42d030b428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e71e0b9aa0cf8e85f652bf26e3328df4429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dad5f8690ce06e0466bd91931a816157430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0d079e2627ea0ff9c3d37e0f594c0d431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035ae373a9f6d7c1f8889daf2b0e7a16432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98b3685683ce40cee36ede33c18ecdc5433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c5724c9d8161f4498dc68dbf97704d434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e24eb97132c706c5aa844cc5d155941e435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d47be4e4352c457192e7bd2ed244c75d436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060213398105c088e9d46af409840873437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf07e26c119e15730d303f24c546258438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dcdd5235f5e2462f33977c1d8a0e627439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c900b3a2538652770d99f5490c0779d440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19fcf75a7f444d66541addab7926a6f4441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/767e57f4e90cfcf559163622c3ee8540442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c686edf15609dea0f3a2f76bd281e02443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0930eec8b30d8d4279ff87239429c59444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3a9b5bd19ebd5dd5960616f957a51b445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3f6143424eda34488ec3d815d65c03446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4090a8ecb8d5433ece5f58983c28f28447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/122a83a80356ec9b3cb0ff641f6d0a48448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b769a68993b4b99eed736a65d2ae02d8449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fddf31e823acd9b673a106c2077ccda450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990d1e3e36af6d73dd44a4730babfefe451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af861f7bddafe37871267a8b4a49333a452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4c70f1e28ad822cc4f22c64edcb03c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b721fff123902b0eb19408729678da8b454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cc896521d27398a5f1754d34c62e39c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda852118045063ad198be35df26b067456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1e0f298df69bf9a77e17d6e158678d457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2a0d75ebe3c4888a1a946612637ae8458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b1318a491ddea69ad89ff221e352a3a459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c420ff4f8aad2b9ed9539bd154654d48460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564164acafe3d623adacafc1a5fbd67c461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b76b6b1ec76be9a227eeb68f74133c9462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3389ce41383e75eb5456e818424a70d463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/999f102a988da950bc7a8a403bfb7b7e464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4450adbea5baab68643cca613dc693465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8a59b43f265f776be133a699b432c3c466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d22d94d020daa0d7cebd72879a852fb467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73465ce8e11d99c3e73641855d7e4517468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d680bac98d333a3daf2d7abed34d013469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76b790c6106b5cf4552050247c486d87470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/993230a464998237dea12040ac7f427c471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c106f40cb0768457377811fc9adc0d9472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d30b4f227d6b3c70b26349b5077d399a473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ba3413ae0e41cc32889a8341e1a599474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c72f495dec1b07a09ab0f8f42989beab475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b5b38250c92a1e9939afab972f56a9476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/156bf081d83d21237562e3f07ef34507477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fff2751fefbb4f1f523ad6f728dd3f64478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46d3ce15f6238587825ca2394493054b479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fb85929db79d10b29d65b164001260480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01ea116a1ec4ea7b157bca769b1ec8b4481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7124cfc20698dd033dd889a797b24e1482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba97e6d3cdb60d32aaf9c33bb9db1a7483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45b5c8b60d3217f0dec3db7d77bd447b484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f893cb4b7a0fc2dfaf69e5a63c0c8577485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/739e5633f9e198a648d3c15170c192ad486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2db084155028616e4126aa308df208487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cdcb4e4edc0054a088cb43df9a8bcb2488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3615f7496b5f3f737032b27f25f72c29489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60190367d3766d71f1867de6a51d7e0d490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c20561f15f7756f3fcb4399dbe94228e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/376cdffa4ecf502eafb1ef5d01a8679f492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848cd923d29cede577ff7530d2ceceea493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c2ae716b866c96e34178f08bfb3227494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b430437b686e4262242cf6685fce389495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0a7667f989a868e9292ef72343a9b9a496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5cec4aaabc4c2df586f3bc0ff9623fb7497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55a22031db6098e2385fa4390d0d250498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6096f620365b565e1f490ee50ab981b8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb3394850787b11a606b83b974c938e500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b3d35a2cf4708a7638a80f23bb936a501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/396bec8b27ad497a915bc3d808d59f95502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7215b2d2f3cfe36c12ab1d83668edb8503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee95ffee190fc0c9f67077d5fad3d754504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96c06c9aa5eb383972a716c8ecaa1338505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2913e56e9f3d186a675b63480b9686506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06faa66d1aba0e5aa49214b1ecbc7efc507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5666ed641a80547ad15bdb54b5531c16508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0260a3405f7e85122d1ec37fc2ca016a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d2a8c9b51f2150054262cab2a158926510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e74d20da62d317dec90f85111062c266511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b51bcee1ae1b2d38a53755644cdac022512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53ce8f9d310ade62093a8cea2ba0ebfd513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/211756f8d39d9f2c6305781621d6edbf514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a06ad92b37232778674050e1015c838f515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46da44d4d8fd1e9601a3b0eb2c126784516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3a07206187a7461b89bdae5b3b8833517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/474ddff228bdd288c17e5d5a26b2162b518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/960ca3b0e381ff8852e52feea7d49b5b519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69f5f2028489b2c20f44c872266cb5ee520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13063bcb2fb8d024cb4df44ebd10802f521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0198eebcec7e5d6efdd9113ab98d228a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9281fe4a4fd2b0aea395a4b088a98b28523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35c3f01fcf02fa0d6b1ec8c5ce5c04c4524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bf787978d0bc635b002bd749adeb137525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/593298abb86d56f9d0e0fdbe81ab6296526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1daad88f77a0691389900c8363a0a7d527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff39b2f69ab1eded1526a2703565a8d528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a91df6e23578ace2b2ef74435a39def529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35e77b58aade3d71929f0b3ebdf64e7a530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a6b8d26f48a6393f418e9fa35700169531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe330ad6e68f371ebdd7698112a3bb1532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07995d17baec0cd546343a3672c03a42533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d67b8edd49cb7b53e11999e84ab3e97534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3da7d9add001e9947dfc2c271b648c13535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6364107a067fc030a470c29886aba12f536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/616e149e5e445c361e6dfa6d3377b06e537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d75f68c5ed3e678ee0fc7b5b387c7e46538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25bca2c2aa46de46b9c4f2359ced17bb539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66dc32b33a85a495f756bf492e2829cd540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5770951d8bceaae0931b8f55cb106f59541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/413139132f4c99414f5e9282ac692d55542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78b8ff508a2a33fe79394b19533f44ae543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a893f4d086342e6dbbad172cfc5705544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e56c4dcc5ebe57405413d09de12af624545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b1d92137fe10d28e8cffb33514f0726546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d236af0773ccc737acc850b5cad50aa547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a1f7293db512b52cb14b4f1dc487023d548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31d3329485c5ad1b09fc696806b6f773549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4ddb3cd5dc0384ad64e9e143d68b56550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c61a2db98f44194e6507ded95aded53a551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b506604fe9765cf88f4c55507c5298c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a4ff89fc457f36a84ceb20ec80b3d9a553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3f0f58cbf831405938eba49a6f092d554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8803cd9c388204a816eb5a936f5da1e8555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a249c70fb54c65b155d15afae8fd42c556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad6939a595dec494b766eb5645442d65557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/513488ebd6b4f5b710a1681d7d0d8412558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7740a46e0b6753c3b6c21856dbe88be0559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27865a9358529497172585ebeb15711a560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b851d44cbc65c37d60346c5726203aa561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11e4cc4c8f2b539a23da75abc726313562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d98c24b70fbe1bc65bbd494fd337ab563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3485ca75f216bd7228e07f9b4c05e62564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7a1308714e36d9806a9411489a0c7b565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38907c5aa268e6c71c6e7791979dd4bd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3002417575ab5a0aa0fb4358a17fdff567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781727295afbcaa53c49b67db7cb6e6e568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5c0418f6a4b1710f3f5f23c8f16f3e569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c843bc4b219dafa1720adf3d4c6c486e570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e582fe688e2bfa8925bdaa4c55dcb6e571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b5727551ee31fc34d53db14e6ebd6b6572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a7b1180bafe9c83d9202ac5f899d79573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e430801f780ebbffb02cd6822ca19a8574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff05032dbee4cd5d86da3324d614a8575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dc82cf39bf7a499fed71866c2518ad0576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/715b37cfd1bf6c9afce7a9408a7d3bcd577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00c2498e53f74863b216eae285bf16d7578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/90a2bd0787e234713668a956f27a6769579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9c9054478754836f9ab981c220c3b7f580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/784e23bb04dc1830ff6e90d30ed460a5581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5472901d794e7e476cccd570e2576d3c582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b32f6a38a694bd5da646defbf82c365583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9887d88163ae0ee236ab6569605843b4584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad1b301a2232a46a254880b176acaef1585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f94ee0f2b9d39f39bcdcad89f2d09eb5586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aad751d233a82b8252f85b027f99806b587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a748619817858e3da60e65863429bed6588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62f68ab00981208240cfd264b0d81923589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29e6842c665976e0cee95e80c8326f9a590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d493324c972f762945008a39af88b1f591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42f2020667be787a3ca8710abcc4abd5592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c54cb7a4f60a2f0f9d0a05b9fcd44cb3593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227e8d37674a6c7084dfb0cb0d9e5290594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cbced10de3aa80232b090f3d8adec47595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db80058864c39db614290dd8420ae4cd596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97ad87b55546b357016e4942b781b11c597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a3940b6a5ee1bfc8bef090f695521e1598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60491486a0b3f30ea0659991bfeed976599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a7ae6095cacade096f87ed0f135c0b600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/519f5c2c464425ad9af2b205775e8670601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5750c72b597948d938fa6c4c0d6227ad602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/301fb474c574333bccf1fb1970ce1714603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f38e0f673c18edca4ec3ecff95b67128604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7529bd41a80b47f0a6ed82e011063be6605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/720a456d6e7b7b9cfedbc9d4832345e5606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7131d15678a8ddb252e7de4336252cbb607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db26c65fa2df7c3c00a9daa4909bb97e608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c44444af171c7ba33eface833615c53609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f0dedbac0a5f8231a42334502188df610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a724a379b85681a0915a8906935aa3d9611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dd14de6bf575da322fd5201dc017ba6612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24055ae6af87f3763256d81b0663d0d6613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b5ea22e56f7a21e51e35b887ba9d03614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6818448823f5a379b4b12e0947afcdae615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/367a115c0c232318afe2dd19adab3e8b616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de609ba03da530628d7ebd64a8fcc1a2617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0069f4e9b7e2241fe0443d4540f98f3f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ae330b1eb7a25c1e93518e1e09438f8619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ca0cf61f68b8ba54a3330c154f4ec6e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bf84918d74e4440c7bd0644b165573e621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6a3e1502ad8098f832ce6d64add885e622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d3f9df6c266084818c4a6bef60ad6e5623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f25cb06261c0c7b0a9cac084a973fb624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33567e4f3af0bfd8bb7b4e4f74caf991625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95cf762c97d43406ea195bd43d3647bc626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c09de4072a5224762eb1c90373a21041627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d439a6c5b1949870278ab5700c50e03628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f7fbf961c28ea29437ff54bccc3d871629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6057b6f62df790f3743d29fa68979c53630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1de73be5ac373055c2e207e358c92fe631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ee8d14f7f276491f85d68a7d86e7936632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b0ecb1ea69415925f6b4a0cb720992c633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a78f8d0a8fa69ee6e1de86878a3abecc634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d3d0dd3f7cd89493805f517c090f76f635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e217da928e730e5a0b4135d5d8795e9636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051b6c780f9086ceed18deb1feac9964637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b81b86f8e8c3910bd5d0f75e2eabf90b638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d88c33ca998a1d56b18ad1b8984c17ca639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1d53054e3dfb5e2ee2428c48f44fe55640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b160c8b02d98320e2bfd2fb2eda5b3a641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb09f5bc466f628891fc06e3fad53adf642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02032401f20f55242160229d617e5951643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dac01e14ec6438f018a72b6ecb46d80644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ea3b78880d3dbe7c7b2e44cffdcf790645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e9047d3f4b9849a05a60ac92acf6405646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b13e135dd5407f2a89b4f8a80adc0e9d647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/409643caba88279b70107f22d3965e68648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4d8db89c4eaacd1fc241d813de45e7e649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b38098f9a2aa7c042d5f6d0e9d8e91dc650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/671ac19f25de82e0452456bb7b98bea8651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e65e10932f01d239020f6ed2b48aa93a652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7926b594294ea6e70c4c7df7b648fc23653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da0241f6ea49b0b95d0718881bb6610f654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff205742ffbc3f887d7c4d0d6e26540655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3f1cae8979d9bd38d8b0be7dcc6553656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dbab7c5621c57255596fb1eea8a56f657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5a468cf137eda4032f523837a4c470658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4c18db204b7158e93c85255c6127cd0659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970572230b1365b487e5554f26aa387a660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cce94005148fda167a895bd32caa061661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a1facbb23442c824715a98933f81818662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b04851297657f414fe36b9bb5be3040e663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21f86741ddd55431e64cb835c9567297664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7cf2a804fa15c86512fb286dcfab3ce665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d3c1198094e2180899a74245726b952666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0340d7c4093289cced3ec7ee9cf1939667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5592263158ddeeef2970d3bfd5150223668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c935e72784ca19bd839d7497280b7929669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41cddcc1168e3ed19a4adee319ef5a86670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885e6abb8eac3cfd29c989de58860d1f671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ce8cac7dffc29aa9d122ba0291717cc672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30fd5010e25b785a3db9861084e34796673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ff93050602b782b6417403ff424d4e7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e468aaa5fd85aec12da6050c41fcafe675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1d58817a093cc8a92d7e47ea8a6e654676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7370cdecc868ef2391f490ae4f9685a677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af08ec6441720a938f5a5c6c9baadb6d678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7567f6af6c0c831ed9f1e8466458aff679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c419fb0226c37183ae742caee2b13160680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2d17b332b4f9c47aad92e8749a0bb0f681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb94fc5644c62114d414b64df324540c682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc9513b7fd28894704db8320356eee2683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f3c4bc39fa64b7d19a2d9d6f4e18fd0684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/734c6ebb396a085e77963a0a534fc1b1685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca579cf467bfc5a0e4bb0e49b507bcd2686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bd80e3b1229762654f9313522787510687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf1f5aeed3e4da07efc3e4fdfdd9d18a688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8268279ff56ad211061ada4b056793d9689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/823e3bff78d340b708e6e6329fd9be00690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecb2a554ab6cfc2ceb16ff81b757e795691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6f4ff59e411eb22d613321b6c75a326692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b34956af35e4647c0b68c73e88cc5fb4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b810f5be0f62cf9c1b3e6478217d033694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95433cf22a24852f676faf3691e2207e695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe604e114103c665b7ebb5437addbc696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fb771dc654c03b278e44cf0193cf6de697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4955801308e1a6cac217b1c007150d01698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f4a227642d548e5d5f16340b18599cb699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/305eb9bdb8350b8a31bbb3b38c5b117c700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0241d921c0683ac7b3b4810fc9cf57e3701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7091f6e7c5a62d4940805a5e7663aa702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60e6343d2815361176d9a6dd3392f82b703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf096c4a3b746499974049c019e85988704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3e4ed3bbdf01d719f016d95678c577705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a5892646ff169d98bc64597e77f094e706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fc963207d11c14a2bb05aad4ecd3d00707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8134c141eaab8d00a5cae940149f5b88708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a86affd6d382e7a7bc1b95887bee8fff709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6e27ad44e3ba4a72ba8b0fade5ff021710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447fab3d2c99c437e100e6340857244e711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbf665235dadceef0b5ab7efdd0bcc5c712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6556e0cc4e5fd1630936e3860564486f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd6542371ebfd40d000d4e7209ef6a87714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1faa6d0934f70c24b9d36ea60434b235715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fdf686ec732d2f69ced861e1edd5a0b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78a23202d0db7e337af077a46fe4c89b717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e022a27291fdd0e86278dfc43cb961a7718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/569cfa62e31685544a6bdd734e09007d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60bf99e417781c9dc43a4c70e4f603e4720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7143aac7b927afb12da7fe07055985721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76a0b3bb36a8d7c6655e183d231c596b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33324b96f7517f2ceee853493f4f4c2f723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50c366465ec6b83e3eb49ca8d946c148724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4618b2562d14d000d246ef2e58f85096725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a37bd9b4d6ceb8428fbc4303ec287aec726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f809319718d18556fe666dac110f8c4a727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e61ee4935fc808e412b4ec700acf64d6728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91d328d3476b09d6a4ad52de4fb9e11d729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40d852c41d5603b98aef8c0cc67c07ee730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21a4d43e5c9d7c89d3b9a9191453b8ed731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8540c5aa0292789880be283d6d73e93732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7580447125522abf403ac17adbf9262733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/411982e47a753a67d55428bd71864732734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da374333478ad637024f475b80985bb8735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9be8d3aa0c0b78327daf79a1a3ca4af8736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efcda65a1575a763992ca65c8a52b6b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68daa932d241691dcf6ff50c74bb3f10738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c46649064162ba4cd24f2e2a6a9f12c2739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d9017d4d73cfab6afa16e862a91683740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417018d08b550c085703555374d32e53741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/986d36afe45969d103033e8d7aa5e667742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95764ac39359be5f39957ba97737c378743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51dc64ee6fc63406e9607f7e37572783744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c9af5ab22562c6fe19ad8e69109230745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8304369bce9bb1f4f2cdab3e8c911a52746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68964ac320fac2c0a6e1ec19c81d05d0747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457bd27cb145e29330636cbf52e3b6f6748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7637f59329e49f8bd5c24b3d365978c749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d35471416c19bd079b5102e6995243c5750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5393356f4da31f8072a1d95d26366111751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3638236bcfafb512eb244a9f3a1356fd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4d997e597d34fe851ff79990c120cb1753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/040a916eecee9987b7b8888c392fb1ce754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2638d159f6590d85f9ce6a8c34c27b31755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082270eaf1c283bc451803e5e86d5919756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b0aab565a8531aedcaf46b909ec55fc757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/114d7051d88158f44d3fb21efec68623758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ebca6deae1cab8f6517972a82a7de759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4ef43c4cead3be092f079001ecf8101.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/152422506c0b3c83c6307a7d7fbceab82.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/654a9544581e76c981353208030a60c83.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f7a940d29f86ad6fb5930f7c503b0cb4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2533c16ed61813afb3e77193c5d9d8aa5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aee70362ebedebee4f0f6baece985d4f6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f09cd3eda3e1495eab45de43267e34c7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0a98682a8a7ea446fe802efe1ed07908.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05c218123ac37fafda991177a576c5819.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22d7896c5a49fdf546638ce95f9e425f10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d7df144e02433c5633bd8bb296f0e711.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/523b6535d60993662100724402d5af3412.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850242cd19be10c54fac94c237bd978513.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/24f90aac9c41f7461debb6d56e20b78c14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3f1ad7a5aeec144955c31ac468e966615.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc4413914af7029d2920c5fc12c1b16316.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/990536825205de31f69f06b9a13173ae17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5717e30b93279d2c418b59c61bbfc03b18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/051763aabeaf6e44eb75b4426a321e9619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88fdbacc44c9e76e8b5e824ad89f6e4020.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a90901d02e9d8f48fda1ffc481b9aab21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f20621abe5f4af9004cfbe522d39a0622.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9a3fce981d646c07375ef62d7eff4523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a682c47b5adfaf24a1e02ec2d6b80b2524.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8b5ea3bd39e1385074d7ee0e4730794d25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e6adc2628734df97392c7b1ae8db4826.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ba79dd95af644d25093fb1cdfa1ce2427.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80781dbdb82af68ac3ca534d5a88767f28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56784843a861860f779d010ac62aa65929.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f666f35ebc3c51a604cf80c6a1b11c5f30.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd8c07dff8109c1cfaecc5981433d131.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7f4c603c64c379680d50ff904a51caa32.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6beb7dd13f792810120b85b352c8b3933.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2c2131a716af21fe15571a4dc2b0c2034.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acd9f6e89726bf4b5f415fea5ba852eb35.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c15d96fdef898f0606bbf340cc392d436.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f90fbb5013e98f1e6e4008050f8e38e37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e313a6bb19b210d053080154d99a489d38.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9be6834a0285f1bab1f152d27eba4239.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/babb3af68ce975c23d233e5540dccd6c40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f490d7b1397735d722fc5a9422c0afe41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39246c5ffb1f746dd30c18e7ba6c35a242.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9502a889ee390083f4d0deb366ff88343.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ef1ce03f3024cdb376a2f5210d930c544.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff86e0d8ebcbf480d7bc6dbd556697d145.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/064d91b8f895cebe051bd343d1df72fd46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0124c05fefae4d77f2827ad5506da8c47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6e80e22533c8b94405993248faa16148.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9be0e363858a82a8c7bcb9de0eaed3c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8014c690010a276274b0391d4aba8df550.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecf004cea0d6e3156429624c6b0332b451.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de68c0c0ffa73464e17d7ee05a45b31452.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa992a64e4af3c52282f8e07a10408fd53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011d0ecbe101c84f6d77bf931de21bfd54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dbaf447c2c63caef0418938ea0a2c1c55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4df8795a97239cdc58e9d996f95f4c156.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4fdfb56fe3186887199fd1cb9e25c8ba57.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edbc510b98743c627a2e21dd16eb0bb258.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae6384d491889ff90f513c16b76f53d59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8efb19cc70ffbfa0104ee9a2a25851b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24b616b17b73ff045218f480059d5aa61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2084355ef6553582d951b8e92488c27462.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5404118b79467bbfd5ce810e1339abea63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76486881533ddcd0863ec5d3934b962964.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c4989f6ddef42c85bc61b30aef4afa165.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f45e07eb7365462b556d83e1bca67b9066.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2201f869753ee7696bbc6fba573040e767.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192a11090ce554c32ac88d8f4d9e053a68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e628f27566bdd676e02bcfd6f88f13469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e4e98ef65b392cba6ccf821ba3b69b870.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4352ccb9f6298505b6bbc56c5e764cde71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea05da9600b152a73650e3c655fe18872.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5063df39ac56ae7723174f4932c7cfc73.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31e14e403b81e3535ee73f3bdd8074874.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22253aa2469fe4580f9e8d3ec8d2d94275.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/27d5ad979cb9f837e404d29a2874f3de76.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/099237283278f6a7ce203d226eeb00b977.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/204295631e41acd988178fb58cd3f17b78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ef53169d2b002a84d18276c13fc455e79.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d1c57f3c4ed2b366a4dd10f18fd298780.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf15a2ad1a603439241c9f86dd5f562c81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c10f51b1aa1a38eb676cafc94dbb9ec782.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ffd529659977c5992ddd38f611d9356783.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a1cb04bc23ec0045f549ab21c15b15684.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c42aa7c0fd8f9146bcc90d64a987e08985.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b01de4485af9e929e00be9497cbd9186.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d11142f5e69b827b7783b13c6fc172987.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ed713e2890cac98f4e39aeb228efef888.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2087bf57b8aba2181ab8f20b7e8b2e0c89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48843656eb098b1194eb6b4dddc4bf4890.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d854689c0198377e2b69bfcb86df913291.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba2a8ee5a3bcab39344b664b5037c45492.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d93f9b59317e6a737d343dd162e38a1693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c1c1528c2ff93498cfa7e9a02ce1f9e94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e013eb01989eea41bfa0a0752a6656095.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ed0d829bbd6824765e7be9beead7fcc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a03dd15c652d2b7b7f23d91251095d397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/067d25bc417874483154836352a7292898.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4bbc7e4fc95ec9b7302c0e253abae2d99.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e28a8801db9cb54b4b90d0ac30a805100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b235fd92331334114e5e15ce2e9e30ff101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28473b1688decb0e3c6999b00b559fa3102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de58c983c503e4772cfcff486d0b40de103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eac71526420deec520c983d4796a7c1104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c790793e0e77892aa3f4ef79a83eb90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ebd6d6af713649fadabde2900be6432106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff6bfdf57867a9ebf448c705c29ee77107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43a0a3cda2906d3ef45690c824fe7ced108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f73898050e2426b382c074262450c4109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31fdea4cf9ccafbb11ec50034b5bd5be110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/057351d9b363219d79054179152a02a9111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd5c3ac26a442405abbfd936908189d112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63a29afd9b3ee46beb4ef3d085be47dc113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cf499810d3fc2a3f1a985ccf37f11a6114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b1fb93772166ade7379b1c61f3877f0115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0388c9a31a0d1a7eb7b15e504dce015116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d71f1c9e96ec926f58345854d5e6fd8117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d3d1c475a983d89a39831089be010b118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c595e2bc285bc1197cb54bdabf08647c119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1274db972161e01379e4eacab14cfef6120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d5ef710edbb3534d585d3d309bfdacf121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44042d050ff6314bca488ab86dc53977122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8c2db4073fb6bb6abbde3d5ca955953123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d44f7b04e737f09e92efd44c619c2108124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f27f45409c1c1217bfc6cc72a0eca5125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d919586d8ffea5357bf05006482a76c3126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ceece9b773e7d148ed7e1b8a5525c9a0127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ad8c5cfacbc74f6003b491a3674b2d128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/473b4f26eebfa5d3ba473f60b86b0eba129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/595abb1933327aec5215b57fae3ce2f2130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b69efd61d562693d8fa585d837fcd10131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bed08d8688a6b5493b8b7f8ef3dbaf5c132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb25519d2d9ef1eeaec78034d8cb1971133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5551ced81afc5e6a8f2c60934e32a568134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b892d9163bc1845c1f0e4ee126c248b0135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ece968697eab3eda10e89b07b8758277136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/497bddb215d2e126ff25b32f79337e14137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f81723aed7b6d40ddb343d73035a4bca138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/818d6617b3d9390db4870f6c5085f1e7139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea70760420cb00573d32f1a688a6a671140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9161a443799defee667baab94258aa5141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57f40977219eb5c9b3d34f616aa55701142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1227b42170499a3b894fe37a5bc2797c143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eef09ff97b9eded1b35710196a32031144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbdce1d5f29798a0545f14c13fbc306145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3fe445016d369037819eafe3ee1cb6e146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6174e7f3295698b4d2b8ec988938d69147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2538d5c1fd7914a1e93bf12f548d48148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e1dc1d5c94d2bf4a8b82c8c16703d8c149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9108332f3ee77e56b91cd104605d7711150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce554bf84d3cf3341069de9c945c85eb151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e76938e09216579ebf5c41f229aed2152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11dfb2ccaab61798d939e6a8f59942b1153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ba2691f99c4188786f773e3344f4449154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58042f3fe05b9295213805847aeaa318155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe40b0542f0c16345b191d2e80cf34a156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ad9965c61f6e2f769e31022a34f13c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cffa9f9cf785b694e12d333b9a84d656158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41464173e2360d3b05902dc8e912a7b5159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5518a87b7bb23fa4c8f5999021ef2362160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a2998d24e3f1975d05ef43eb36532c7161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d71adb7f23d32f3d47fc3935d6dcf97162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd373b511c1314c55d08e5772d136abc163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e383fad59518d78251f643d22494505164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6645e89c65c5f95643e8223ad8c8f5c5165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be7aa0eb8c8cfb42bfe8df31dfbd6b99166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/650587b37634b569100efec9d62e85de167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14e602582088c28fe39072ec64d5249a168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce32f7f9da6956120bb5826bb036374169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/923119055e8ea609368f41b213b0a72e170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88b00c1a72ae37f269d7ec67de61f267171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e67f4894a1376afda4b7365d8162a7b9172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98620a9fdf76095e529ed0ca627c8c12173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa49beff923b7e3872e454fd919ccadc174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a86fd33123b65c6ce24346b30c7666b175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/116b058774f94dae2bcdd02fba1fd657176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a02dbe022225f2d658a2efec5f4a5e177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/377a53974d7af42f70055e10e65139b2178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b00fe7ea6a7f743c9852348b312a5390179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/320be2dc33713a325ce9047ca99159cf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f4e3dc03642fb264520019d64a1d50181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b446be518cc028b81470aeed0646bd7182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1a91bc565aae20ddb4201d8ede9137183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/738507d85029e4aa99be0da54f3b3422184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c029ab9cbc2e9c5ad15f4859123f4096185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eb73f9908367942efd6e74b38184035186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a37c89cec63fb19c4fb9b899e36f360187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23659c51da9c4ef5a462ac37ce5bb94a188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093f98deda81c6a3bce4052794ee247189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/28ff6a4dad3572c8fb95d3d4cbe1ddbf190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a17ae6aba75656547f05e7edb7d6fe71191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff8d65d140cc4d5df0e1456b7d0a1c9192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2677f7cbffacdb02369eb91749b6531d193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec170ea6f137ce11895a04ba38fb13d194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cda2ad9275b0659f634f083f74d04bde195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0da11ba0f0ae8a03db44a12fe1762285196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb2ee2b9e55837b05ea2a6b63b367663197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ec55736efc26af06a4875e0c4dd34b198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dc2a2eb8be0a161267457f8ac5ec5ce199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59efbd7ce8aba7885aa216c62d8ddc4b200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b0532f177b6f39377bc759ec6e6150201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b1bd2cb831cd590d1530b74b73a999c202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0264eb7ec3d5b075cc55678a256721f203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/29c682e2a21ebe09bc2e143acf9403f3204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eae25ad05c0b949bc71d049c4711aef205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5bad73387efcb3b57dc50668a525b173206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe886bcbb3715692e5624e6d19fca99207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97cf9d45d68b9725367ac83529a0c445208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82f140d90f43b09499576a8e7d51b807209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c892322a7232c9e6da67878858f666af210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222bc146c2ec009cb1ef892565a567d0211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f43a72f256eb676af792145c2706b891212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a204777a5e74e91841555ad9d2ac69213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d4a31f1aaec9a786705e690a98b9cd4214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f317b9724a9b76a3b7e83aa2bec367c215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ed3840f7ffa80b72587ec77a74aec3216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c04696d443ef5501223b189b3dd610217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be163684f09045cc31fa0f0acdcde82b218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9543bea242bcd5a63857090d2a9d622219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/faf46d35786938e57dbc27d760881d5d220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aec97fc9a5c396055744d3558d24adbb221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545b0709322715715dbf7377403eb7a5222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/741f4490e762cbc66293026e98f80610223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b91b27d29486caaabae9a95382338697224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af913092b8de0053fbfc2cf542a61113225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff55f36f7dfa9a9d9e4228839c82fb5226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa805c8bd24318e51fa00a2ececf01d7227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c307720d03d93e9dcd16b5d60fc8e0a228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4eff77f7733e15209bda97db4b93d327229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d39a310ad3faefb926c496c4a328a0fb230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20b823d80f2636920372c5cd3d46e16c231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d7e0e445087643cda3584dee3fcb26a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23c435af759b9e321e04832f351a2e20233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291e884f821e4cc3d24f104800ac019d234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9aa2b2cb9da0a2107bae11952d0c514235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f460c1e0b56328f28459aeb17fe07c62236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59ade91b8a0b382fe48c8f96a5e40d0f237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f3f913e46ee3b3df903bbd384eb00d238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0aa588882b3c9c7d4fa73c51f4ac0cf2239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6206762cdeab481abe91364b846c82cf240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2371dfc6f3d4d64ce85a575a619bd0e2241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/056456110aed3809901955fc3353fddb242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad8ac9f815607902216aeadaf971d54a243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/397f25f9acafa35a832301ad1b2d0d4e244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7324398d91a29ff0be108f799b120f3a245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f3b8cf73590d206608b20d119c98964246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e54c0da9d9f59c6b623c12b6996639fc247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/690c5742f7867a868346633dc1a68c4d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a580670d2e7aa1bc8acdd5fd4265b76249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09590bc427d6d78acb550daac963507250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3878bd6b55cf77ae75e78761e3e2016e251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f4015f2f9ffc689cca07cc9e9aae52a252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d978751d2cef16c5af1db4cceaa13964253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0af3df210d2299dfd8da981a02fde33254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a413b6e1634ffd9015b78227f4a9eab255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0668db67a5e2dd9df19bb12ab82669de256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/479a5ed5d1edf19bab4371c4e5b89540257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac8751e6351f5243973052b2e7cc5621258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5767b86cbf55316afb3e5b3678fa1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd49ed11c31797e3efe80b63bf88d20d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/678f54a41620157be623bf29643b69d1261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913a4c35528904f5e2a7a00ff4fc4991262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba1b8b42f926ce9f0535b40c11bce98a263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc6b814a6afb9ee578da1ebcf96573b4264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b8de23e32f853d3c9cf605b1a05243c265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9b32b5b9c89c77ec61abce46f7ffa3e266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e236b945d91438ce39904465dfd83072267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/358d99bdfdec2e611a086bf2cc987316268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd7d42ddc3de5271f82c2d9d12415a7269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9e36fd72fb76c8830e36890eb86027270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ef9ac87346bad914c8ca772c882f8f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7387633fac8287a9774938842148d5e272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/231d87b7e8cefeff5e237e91e3a89683273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab9aa66409fa49b7b41efe957279cac9274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65635b7b4975af2e68335ed7f54386b275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b2853e6a385e5ddbc26c8dd53863ae9276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd1f88efd1ef5b5caba6bc9c3dba43c277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84719c2e1f3b4e1abc3af47713898d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea066b6df9ccac7b1435cfc0644bb21a279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd3de9fd624a67cb0dc49a088b80d110280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca9bc481b2a54d992e8ce3e040161f92281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405b2d8c55539df43019fcd9df457e17282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/707deb3e1a6395363966789d44b55ebb283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c26622a62207d0577c98ad27bec09bb3284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c96d09f7a922eab5d272d6e448e48d6d285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b3c49065f1ae94f080135f022ca3fd7286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08eff43d2542f64c6aea38e9d48760da287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19e7c162574bcb7bc8a52c77ded6fab7288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a122dfe75809add1af346037d5e1a4ec289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae318dffb326fed04a6cf08092c1a3d3290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5af1710fb75ae88d75506c16fdf89ffd291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e93843ea5df43dfa5febacd4765ae909292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373caf62d807c6d2ef698340fa6154b0293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6a2f6d165d2083c94bf9d5d7c6bbe0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ba82648f5416fa9ba1475a22da54991295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6578666ab6e1931b9ef727d18b4273a8296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/968100d65dc4824916652a88905a8657297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcbbecaa2742a2529472911aeb676612298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a73fbb887d639a20d130b5055c6365a299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f47c6e26b5b9b01743580b8623792bd300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0f964b04c642b4892ea2eb3df758d5301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dec0212ab49840a3c764c25622faec6302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c571f6b1cbd43fc81caebe6293784b303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/31aedcd5fe561666332586c09b8a5a0b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1c8c49b89089b3d3e04fa58e1cd89d6305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fe705868e354746706b958492b63c1306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035cd2ec650f4db74c280e1a6f63ce3e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62658a39cb796fdb34a38f6b69dfd7b5308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a5e6398c14c49d90513d0bba6e5fae309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4c37670021582c4bb2bbafe83010ac6310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b0a722c80638766df6739a529b0fed3311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47528c3aa7d5ccec3475fe5fc21a0d312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/962981eb6700ed485cc263ea1a9c0dd9313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab3f3ce402662a92da047962464e5bc0314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be15344443b318622586a0dd2aabd116315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce0d9731669c614f8176e271efe69742316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/703ac2eb7505fbe632f1e00bf3ff3556317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abbf36d48d73c333490ffdeed8718970318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc05d0ce21c775c1d4169cb4d13ad760319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aff7ab489f1d87d4c64ddc5526d3bc8c320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f24a75edd9e2d8a12d0a01a1a68ac125321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/907c4a672de9c539117ef1f975a30a88322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bedba93640da4dae34eb98128fad8ad323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd402c400b297aa95d31cb19dee2b2c4324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c393232c0d22fc0c3282953e29f79a8325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67c5374f94c9bac6835d7818357ce32f326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c81d3a80136d58e7c8fcf55b1a7ba9f327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd0453d3fa4eeace5b3ec4cae0caf13328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dadbbf6b647bb6eb24a0cd9c40fd149e329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7595b10a568dba4a688563cddf2bc4ee330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b388684c8e7a1810875a7fe36f89b3e6331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5465b94f441664c212e5f7afdae45868332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e56e15ac48ec5a47684d41163f8a64c333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf6d3fa3622f82cc9b884ecfcc78fa6334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83ceaa814ef0c5dceb19c08ffb38cd42335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b5f8fd363b6e47a48fdb73822341627336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7fa6664dfa737b81e5081f2675bc7d9337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/049a851fd95249e46f915afcba2e222e338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3d3fab843b83bcdf6c7064a343d6c7339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46b889e80a76fb313cab56fc5ef3a104340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fca6711b2e53a7b5f0bd5f4e96c046f2341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b69311916586bf232f202444f3446017342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01f0ae63a295f25054e77b4c9ef020b1343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a8ef0777df8f85cbdac59b0de2ab172344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5c732eaa389d856076bad07dd91d8ef345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1679d2fc741278352366af1d95ce3b1d346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c32e250c95b4bfc7ecea638ea397be5347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f82fa35129831991cb5b16d797beb6348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed403b6954639db4ccc68c443404dab6349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/caeaca36891aeda57bbd4048732cfa39350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1614bf4536cd9f86cc57fd1c55a4979351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/772859e268acc43a58f3fc95f46b4fb8352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7f2527ac6f4f8e2be0448304608d2b0353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48fbb102faedb74bb5490338cebfc410354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc00fbe5a7a5d726f95ccafb8cd629fc355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc3a09ce421f2ab6a89ea73813da549356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba26922021864ccb4c97aef51d6cae29357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb83832f2ec6b9680f8130f65ebb2f358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7121f884332532a5c7068b92906e0057359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9f36bd6bd63c924fcdea09ec10e7a32360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69286025ea8c5febe71de0db9a85e87f361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64482a90b0f11b0503ec11e7976021d9362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a408ee1329830a96b057bd8d7263e8f363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/165bcbbd0b53b75f1b1fc52b7f8ba8dc364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e86e64225ff9428eae70b29f2879d03365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9200890e3a3b9246eabe0cf9c9f15e1366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37f458b0c7f32aba86cf23cb75bb303b367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a8b57449d701dc7201c9705e0bd2738368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2499fc1665f96d142efebf7db8430122369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26b85f03ee9d80f072be7a18328c57e0370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d42160c5967d1cd856fd75ab18612b371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/004bd629fd3f78319acdba302e3c3e36372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d45634e33b97cbc809e90eb928dabf4373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4ee58bdfc9d61ed2fc7aeadcb45e705374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93d252ab0a122e8e5ef91e18432095fc375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad63063ae4ea893f4b7701453cd7485e376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d196e30a71fae8667cd9d8259cf93d6377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75e18d0dfe45f6dc00a17fbefd7fc7af378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f846244dcdd4fdb914f702cad4cefcc379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/306a1b7154c93fbfc6cc8af84c9426c0380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f5187b6ded9475b3a1e7950f2ae098381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5fb16a52d9a181898932185cb51c575382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8be74c9f6710fbd3b8a8bcdacb5ed07f383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9530347081d7e433c50db6691129571384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49c24e8811fe9b1616d4420d8f97c93a385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e0d6a8a7a8bfffebbb6fd5f979bcb76386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c1a2d41561cf4dd519d904b7ffaf708387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7533adbe23976e64c2d789f025307b61388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac978e6ea89c82dc094156d7065acac389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad855476897360a7f29f36e04114c04e390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3756c107e6692a5c11da35f26207b7c8391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49ba76b82eb546d6207da2c725e09d4392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/597ff3d405d8b84a6e4b20a08bb63ad9393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44a0dcf212e781a39cab043a1bed242a394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08bc27667a73dd4a7212abfc51257d73395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7517b8738610aee99c24064f8ed9302a396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04a88557ffaa9e3af1ee9a4fd59c0ae2397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d742bf97ee2882ef4deba4be35cda3e398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb11754b967358bb59485637eff52ffe399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d68413e0ef52158c16dce279d6e73b2e400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/deaa3ac72940dbcdfeaa78f3a32d21eb401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc90464dc71b6c60a079225891913111402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2e6d34e7be53120f7f1e267b9fca131403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e907297b6db724afa95fbcb23fb44426404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535e1ced3756d38a483898bad4223617405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/788108ae1c3fa462fd2e68fc2c78471c406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e4fd004107f3db6f1994b40cfb3a47e407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/baf2d8cdd2114f7b763dbe333b01dbc7408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2852a3b74aba12971de8e15e5245fd5c409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6e325bf6227ccccf53522d742cac7410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b6d3ab85ca5c38620a01162fc151764411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/882b65f6ac80af56cf7e6425b867fb41412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675633bec51094cc99322a1a240c2899413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9363ccbb357b71a8a5fe09c9d9043ad414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecc05105e00aa9aaed7b1d9b8fefd3ec415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e12c4d954bc6e2e35af5863b1bebeb14416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e5e051c8af4b31dc45956da76e443a3417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e554646ff258f59409779f7c1b088719418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63dd33da7a45538fa8f5e496ea100909419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0811a175f51a57078fc6cd221bede28420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80a59321c48e87461905afee97bababf421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbba910b924982d77dd286d428357ef4422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02e2899f5bee8c806cec167845c6bc44423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61449d238555d49b4586a545771cf95a424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02bda630e1658dd043eb17d78b3e6751425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73e1b71113a4bbf0c1f0cc06cd48763f426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42dcb21e44c8c821c72b0ff26cd86179427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2fc0b913bb21d23d9a45a516c07f660428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/491f9751b783e64b926859edfb2702e8429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b599932c60ab1f198a954c0f705896b430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa6f2b298b7d57310ec1a20ce6f707fb431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa4f028ccd4f59c695ad397da9ca63f432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7aadb6b613f1d5bdc08042fe8b17c702433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c44f1b465b46afaf3c61fbc9a74ba3bf434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d74f8798251d81b5b0d44beadea692c2435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e9fd454d0faf40561e07b603d4cda46436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6437c85db9026cd20e68eb9656ca428d437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3005e971ce4e95170f05e5da2d1ffa27438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/267e5f42206220d9277812f0fefa6779439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6eff5c7b49b4139b96b4424e229a9441440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/708b2c2a4e1a1bf1a3efbf995c10c48b441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48276a05e0737c6a0e3b2b085f0a3fd4442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ff02eb0be2d4737f089200715ea5fd2443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4413d20695b82035a1136ffa42d520a5444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e8739722f5b778ade16335f40c82865445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74fd00b5205b1616621d16a40c45c7f446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d79f4b503608df8b9683c4277628326c447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e90b9245e3c72a4cd738ca9058b4df2448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0feb24d7e62d81fb8005cba9f39c70ec449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7a6756c68699ac52fe2813e01ecf2b5450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a645a12da84911c5f530717cd12d7d8b451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8095126163a51b67034663fa5fd21223452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524112ad6699608f4a6546265571a3d9453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e617aab81ef534409742468fc462845d454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2c1732abca4f05464594b276a97bad8455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0012680db4e061c0c704ecfe2c3cd67c456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/774ec0df741df6d8d6b0d2fd6d16927f457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7945b3abde1c73356076e5ce8c013884458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f074d44b8a225b62c42a8b0d57128e59459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3958085e1bddcada75b17d22ababd3460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37effe523611783d30b9490b13acf98e461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a810b80f66bcceabc9b6b0dde1c28554462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fd67ca72e55e273e2916c6c6c65a792463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a766a1f04baa8779f3697717e5cb9f464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/209a67e52ff023f22db254f4f29cf056465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7af4e24261aded7a37b169c693f32a22466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94187b08b8adb30fe867449a45ea1641467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96146326baa5c104965d5988a6f17aec468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a909ba4c708fb3b43db4732e81df411469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aaf2ae8fe5b6a43dde54ee339b4fafd470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0cf4a12fd2a29787ee23aa8d652135fd471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be87e8cc93d60789ca52689252b54d25472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98e7a16b59407b1aada6547bb0eb5ff6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a7adb3392619d3f3338040ee380008a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/871c42ef4837fb3f25df54e33274a9e1475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a872784ae07c4e6914156593004625df476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd29367183337ad27b5b70c57554112e477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68e69c4a75e27eaccd9bce5786b0a0a7478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e995182a689de3c61a579a7c32d7941a479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be103299574d1c92e543d3e5bf7f85a9480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206e48fc7680b66c61c51b7874b22662481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d8dbc224c5cae14400d56027866145c482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/521dfe745ebd8f215b4b7fd9514f6d3f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f3ae693936afdc441249dbbbde8ced3484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd2b9b4b738f9469e6ebf7bb9d7d3521485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db6aa1e53bb78dd016bb2a09f521a9f4486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416e1b6e800359af67da5b16b47430cb487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd47da6b8c2b47863674df227d11eff7488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9915ba8a647ad24a309975b4de60da28489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a39f10f36dd2abe26a42602016e384b4490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25eb286075501f5316736aba449ea4a5491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7d2e66ba6afb1dfd1d2e52ca14b4e8b492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bacdb289019cce694893a400b6a7da54493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02c9c8d7fe758b7a2b6756b5a0721e0c494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/217ccb455eebca3d82d0b98d7ae56d5b495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e686b20a2196f74392bde822cc5332496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65e8e4908d85b3e6c9da91cf613f71e9497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39bbfe573846e576e0ff7f74c5530b3c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d9814c3f12fb3b3bd8b6c204067aa8499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/837f7887f94af34d0156292406f2ceb1500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f88672ce40d312a05c13a33402b17ba501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/191490fe43e1cb4cdc176a0fbb57a719502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b33bce34ab8e637d0819732ed50330d503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/913be5b7be1d0b234f6191a4899f3104504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1145be2535e5fac7872c491b79cb26f9505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f0a48737bc25700af7c0eefa06912ed506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce5ab5563ec8895c6b9c1d405eded6e9507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81bc7ee5c4d73bbccb08be3391f50780508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb5e81c9613b0c099b1e713f70cacaa1509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2063c12bd810ead3e4e245015cb7070d510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/443cf4cb640afde7029395fa98315f67511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f97b9780bc8708291c624b83c9ef7d512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71ff8a0497ded82b6bfe41a6f3bb4a41513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4490e5253b81c74215c05df0a54dbfa514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7cdb0a9c18c96f3a4fb648460814073515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15549c567ddec81d233de75890c6e481516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9717e507fddda2d3574f79b7d79c8937517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa52d9537f2496aed58e5756f3b7f85a518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa817a1cf586063e240637b173a8c60519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352b28fa966a60339055b7d27c97d5a7520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26282e8dced6063f0b23a716cd2b2a29521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18dbf453a23ffe0b57ea02adfd7e1dcf522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/755d934068ce2bcf755addc526e67b58523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a74f059d42139fa1058d7fe99f979d10524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ece7781698bf20cda974a525259cc525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0151a57af33e24ae9cf6723796ee174c526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11605a14c930f643b774aa95494b97c6527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5bcd1849346c11c1f9289665658c4f6528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef39a18d88a3254e85ecb0fa9608f326529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/732f6d170ce4f8d7c0c7e9a498b7c275530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6d2873d46ef7928ba221e4e679c43f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0490c4d9488e8018f986c858ff48dfd532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8aa03de44c1291a45694667a10426160533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71dea6b5bec3707f2bfdd9c103031ab534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4cc5f26faee8f5ab52eb19226887415a535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37c9dc3da205a70098a2f13e9faf79ca536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea76aed62a1cd6b0f0eab5753735673b537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9bd54cc5fd8722da38377339903eb3b538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f74bfc59176872b3a883630a361d907539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09bac21b95f962990270ecda9787267c540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04d26470216741085bbc783cdf658023541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d14c5923df2cbb5c6c3170db215af2db542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38de6336fbebadd89daa725d37542a4a543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89b517460468623c56df67c144f75b8e544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fee94eea0e0073dff6aa5d1a71dee122545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d368686959bb5137d8d51d9d41c215a546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ade57106b73fce7fe7531b2ef274449547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30e65d6583098e625c46fdb785d1d820548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94151afe62631b89516ffd252201096d549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9c9d5dc14592a4e283bf42aff6fb142550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b520fbea411f20ccd2042b2c061f9b2551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eddabf9f2f8f0a4156b93df60e38f4ac552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b633e08b3a9c88630d398407c5a71f9c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b668db99e584c77f64db42063e3db451554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2054736cf602ea6a04f7a0731e5934555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4367cac50ce5d7479b01f3a55cadc3556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4247204adb94e0e9cd87b6816676380d557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c8ab5b19eb962a8755c38e7f00ef5d1558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8c581ac5c8c0211331422513011e53559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f78ca2d04606e8644e8989bfee01778560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca0fd1f25bf9e8ef96484eecb1054d561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c125f47a1b1f8a3030e757c48614ad62562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca652041887e3e9e2589498542e0f5f4563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bd162068c69a498a1d864be983686ef564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8635e865266f564028771683fd5da1e565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23f818d489d52a4d9f2002f6675921fd566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ce178d28cc20311ae4b56e2e545c585567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/157a7c81148a6dde1026bbd31c254875568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e6f474b476a3d765dc48ba34c42280f569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a51a11368f4457f61d12affc39319e06570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8af1a3671ce8339d2e27f7d7414cf2e7571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0037bb012a9e271691aa020442bb9d6e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab50b38e9a7f710130edb29fe51277d573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3805e66a36d65f10f483a7bd7f727cc6574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a43f178451566990a4b93cd7bbfd8aeb575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6fd32eaa139022594722173cd1826073576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b46ddd2e65ac0541a3da1890f2dd769577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ad05fc52567e2b8d453213a1b9b70179578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1b2e10aa42600121fb25898ef13b5be579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3a48db999157eb458c4d118a9207ed2580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3034ab73f20f16e002dc434f023122d6581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33379172d7cc297803d1c98bbd60183b582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c593e9a81c88e2b05185ae9506fee93f583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd4102d985e79484c49a8d7e40684c5a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d9d75acde3b585ffcd8efbffed2a48d585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/498aac1facd77d5126437e47a0ddf680586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d855c3afffc6049996a4fc7627e18671587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d970f0feca2db7559357db3a9e2a68588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf525c92241595cef805556fa47efb06589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/65f1065136b4ddba41b004e3471487e1590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb7acad8c8d647f370c7f33f2f1940d4591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9d56c06599ecbfca2f8f13222c3acf8592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05390516f41c66a277196defe5450acd593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c61c48867d1b59a47292f93871379e6594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68b3cf9ef74150e2948baf8f0aba5921595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/288245e9e334bd8abc00f068bba3236f596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74fde9f74bd69eb66fdb591995359fae597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7955ca2f00f7d4e89d66314743fc61d598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a27e4d877b983347152debd53d460d599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cac988196e47c109b6e40d3b43b36ee8600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82caf1135d68e4e95b148c292470d30e601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8620b95d2613b475b5c1aea5a2202c71602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8cf87ee10a92d2c26f9613533843e57603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb196b36f3a74dc8e22f44b266992706604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3efbbc5abb55bc3d8bdc8f3306735429605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ba63dbaf8e8f1c66696d94fcf9623be606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a704cc8e03490a37d38290b280a1da5b607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c048d3ca4d30fdce32180eda343f82c608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c237a24600922a68ffa9c89beca25c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48cbc11bd307b4163ac2b3193c0bbc68610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9a1beed408bf3ba26d216b9efe1c7f611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afa0ec55748ffb429e524c4514a1fd67612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4db5fb7d536d5f34c1c729d82005def613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a3d8123bc1964519a46e9b3fbca7a25614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e47133dfc3c26e6ad09a97059ebb890d615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5abf0cb6668fb7b14313419ac657df78616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f312e67b2299409741cda27cdbbf9b8d617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b43bba4461b91cc8f5ce9ec803b36a71618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd97c9795fb7b2c69256d4fd6a5267ee619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4045545874ee7b9a9e11b761b7b9e4e620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab2e04cc9af5f4b3e729f33194c36471621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c30cddf59dbcb3a8b9e6b721c157d89622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ca6d25db778a6e5d3ff73594f16af2a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f809500f8eaabc4c09c0561d8e5b44a624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/113a009532201fced40ea4d5fb692368625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adc2b475ff44c2e59019ee598012249c626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef103f8f7ee5f8ec62b4929232ee6453627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d710b415e428ee4bce2ed03883c046628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e687f9bbdcb857984af601b5a02fc2629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e82e0eacb53793dc509aecaec7f179c1630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b0eeeda8e25b634ae9600963d55378aa631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6066c0e8bf5ced3cc34e13a950fab52632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e7175182592ed1facbdaa52830285e7633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830cb12d8c511629c84794e45899b9ae634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/182bc1c2df2f7648217fedf4db6b0cf3635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2aff1161ccd8e0268a7d336a7afa54c636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ed39cdd7cfb1fbf35d1494c24c5b50c637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f323309deb9a4fc05b9eb7c7f6db5ca6638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970335f8ad51efe5d0de10d00a73aac7639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66e14c3cc2274e2c95dd5bcb4573e1f640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d99e91e8d82be8a68d83adb8fd8add641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/49ba7d146f6295159804337ef9bfa376642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a1c65482fab34fe903a82169c06f3d0643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1337e6af405b7d8e2e2d10c443459974644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91b50210baf2775def5fc8f5a2334dd4645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f48264a2544a13beffff57d29b42bb4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7efed6f603fe3b7f5e74352b60bdb4cc647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bdfc78a75457323457221f4545a37b3648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f70ea7af1cb12f23f85c9e660e629d18649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d368e1fd15b37f779e951d14f219495650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66b3d4ffc7d6193d2e814b98bad63939651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f1210762bd21a846b1d032bb45f83e1652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/628a9424e288060f6b4c6500afa654ee653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/15d328fc0791a4c698ab3d65b56b0a66654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2a1682729ec9a1c9f3bb7561e7f216d655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4bec908d6d7b73463b8324f9eb44c4656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e8f8826006cb5062c0288db00e1cada657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/796425e2a5ded1229565c0e54f22974e658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2f0f3cfed02a09f671eedd4c78df72659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4a0ec8e517dbd0e7d55c96378bbd49e660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/548d874655a19689d54c4f2ba6724366661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af9d3d966fc44c3c0e503d1560b77638662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ff093068993bb7ceac0991ef4a9357663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/680baf7be32896e5eac9c4a2d47bfe18664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6a24c0149ce3ca2bfd995527113d07d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcf7a5491db6f657e4489e989321435666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2205865d77def52cb49377c7da270a9667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1564f30a598ec38b62409d2d2efae7c5668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fe9f75278e0b15c04923afc3b1ee786669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac2cb38a167ef30418950ba79c510915670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebb23d40b091adc764b4ff522b208894671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d3be803629ec0a778521f30bd4a92d5672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c121e4c2217a435925f9cad01480c044673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f03e53b6f8b9bf3a9c3e2505a07d98e674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6c794a60c383d1cc0d51c915974ed8675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfe322d4f57cee678ef8ce7372087b7e676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/771518be61960e31145b743ca885185b677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b3fad1d8a95ae4df1da7bb9cf0b62f2678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c492c2dc1edd95e2d41980993546242679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca128cdbe3b8e9e671f5d6ea0a943b680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93b7c1b497d59067b1ab82198c5dc4d0681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9570aed52560d6b1f84611dc7e245022682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9e5bd6f9f53217cfab5df93ee9ffb6a683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe5397c2d15f582e3486e556ef2ff6ec684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61def6ccde68ef764700f7013cf321c7685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5069c0a4996e82bef7ef2bd6a8a64b32686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71286fe61b5cee19718bb52268499191687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84aba80f52f43e69b5968a945f57f0c1688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab1f05ec4f7fa371efb3faae0c684d8c689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a3d6535972471e860f6c1954caac685690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2823574b29c68b5ab8e73db82b589e50691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2221c576601719e2e4c3ac6a783133eb692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e95c954c605f9e1768dac40b4ec040e693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd2effb7457363461ad7b1d27576d5af694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b596fae4628bd756347e6b35a8e7626695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae7dc158d17a860c5d05cff82c02d425696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5afbb5f4e22f219defd68f2a1573482d697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d3495034c45e357ccb3e2d956a4258e698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2562bcf95025a871384e52a2d3ff1975699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2db3bc3870ec0be1014ea1e8a19f58b700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca4a7fccc76bef6f8c6be3b40102b745701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff2cedb759a7608608c5dd42968e93ab702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a811e63ac4c72bf1c8facd112f6a235d703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10b100d5f7a44b3035b6d79dd7ed43f8704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d78561c252df34a9200baa340b60fee0705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ecee747a022edf49f4d0e818fa6cf1c1706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb1de796f1e86f0d94c59d952b81e3707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8880d2df273476d1d5441e846841da19708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c48d7d78229d034bcf6376a52683628709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/035d5d12cc9c7a6f1f4787c3c568b262710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/819d26f041b67e5e21457d40f4001007711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46834d3932488cb8543a340a307ad1cb712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f179ab56e4189789107db2046e42db6f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c91c885c9230bb2c80f9b41947418d714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf5d8d6f5eaa26950da22988c143f93a715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60570d59426e155915d9c5c93e7d32b716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4602bdb4d87553d5708cddbae58d8cf717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11157bb5b77738b864b0ad41ad82a2aa718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afc479f645b3e98784677d13ddaec48d719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b95b0a09485e26dce82cc40beb437c9f720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d56798184aab977b067ebf3acb9b335a721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd638f0434112b5430bfc1aca879519722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/619175c727c43afeff5d7f574e322ad0723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b62c5ff9636b16a9e77882e000bc99724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edea871ac073df3d56635ef8169a641e725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702324eeffb6f37ba0a1ac1949dd3459726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6328969c96a48e53dd57cf676a629061727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8dcb58a14dfd430797319c4a6d57771a728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4b7aa74cc8df3a298bd88153873a6c3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7e9666abe3f41f6781878a25db06d41730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fb7440ae4ca09ae8290f380d52ae0f5731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77c417bf278e8e87c669b60ba310f6de732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/648c5124729b8864fbd7231ea76d03cf733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa9220ac1cf003482fce57d8e97bfc29734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2910d0cb5165db57829abb0f10eec1a6735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c6d1f599a5091589ea08cc4148cc30b736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2547eb3215a3d6c627d4da4e1009f661737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/978ce1a1222ca966021e93b347fd9c5a738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e361fddab3a551d0104c6daf17349a39739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/943753d4fffabc46687fc29541cabe66740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3199f8cfe4e5ab1171e743e703ab2a3e741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c470632003e5e8457848daaf78b1390d742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/249ee493dcd744abd58346249ffaf22b743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c9fba747f283e582b5c9ea177f0e011744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fa28de2328a6b745428a9ff25cbe196745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4138c2119362e14fa67dba1761a40fa5746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4df574610ecfdf37eb85f0305c31babd747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c56c0086e1e93ac6593d480e86abb18748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f0b03296c2a4de10d33904d856a8d3749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7674973dc60f13ca98fc2f88ec10a5bc750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b24c855938852685fd55712e0f4f0f751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/312988f31de69edad3bbbba4c9caf3bd752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b58937640aa804dfbbcf232b62a2ef9c753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce516849d4cce0889b06ff5a74eca862754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/975bdfcb18c25fe4b3213b47e22ad255755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6dc1b301863f01481839139492e5b95756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7366535da880ae0cd2a9532fbacd2a10757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1974726596f36bd070c0b4bd451fc826758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a403e9d27e676e0d93844e38573ca144759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>