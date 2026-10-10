--- v0 (2026-10-10)
+++ v1 (2026-10-10)
@@ -3355,51 +3355,51 @@
   </fills>
   <borders count="1">
     <border/>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
   <cellXfs count="1">
     <xf xfId="0" fontId="0" numFmtId="0" fillId="0" borderId="0" applyFont="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84cab69ccd171a0ad7e1c44497ffdcfc1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/000a517e770f6575182dd7bb30cf65502.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02d61df9e02fa1fbf7a8eb8fc8ef2e233.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/970db1f348fc4e22c7cda4a4afcfc5b54.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/872a140a4a55aeaa7ad4f9b90ada7b0c5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f918300c4652feaa21b43fd332507006.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392b39b96e3911afc18a64e2eae64afe7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a9f6d66976038f85f03aa2d87c93038.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4126bc1ce3e6f93331f7ef24bc6ec679.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab685ce33b3e7c7d94dfb2ad6f6ea7ad10.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c49b5ff5b8ba617afde7183c8e8d4d11.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eba18220968d016d0fa06e653015156e12.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8115227f5b5a9d729ff9db9e6dfbaba13.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a1a32289c9bae4aa33455c966e4563f14.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/127cbc8f3c4634cb2ad997088cfa94c015.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e6492b91ae938a97177a158c9d5a73916.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4892c9e01f1c531c5541a2555836e82c17.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fae7b39990e0728164699991442eaf18.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa03c966485b206b10f9473c2c09a98719.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db05ada740e6b38df395ffb4e051b40220.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20a808579c35c5cd6b1cc0b02fc5f21721.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc57f57583db02912cffdbc69068f2e122.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a79056692b8062d46b3d788733743c523.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/528583ad58d07601915c8d0a0559b08824.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f722733ff49df63a71907cbdd51116a25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ddaec27e6b12385d16026b671aafcc726.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa8871897c8542435c2b6c79b2ce1f627.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6fb4aaf058eac1a757b2e79169d10c28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8c58a755ac1378834749bb86adcdba729.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c239fd7feee018b8b3974ee48ba7d9e030.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18834eb91c2a2d3436d25db3d46b38d031.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/025138150daf5cdcc3c925b73f3116f532.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16bf9c644fe6c2b6c20b3e849b5aea1433.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bed62be4241ba96cff89e30b9ecd0e134.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56e033b2de07befb3946868a194e7c0035.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c45019e8ea04f8c1634c64e3107b738136.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f89f452228c1aa7c92037f987d9208137.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a60ad6896b81588370d51ea52e72b85038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dcf373a725cc4a8dc7fc0ba2512109639.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e58392f34ad4163d20c15e563fc7b77a40.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62e300adc01caa00fe9c43c1ac919a1841.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a0f62d543bb5757d468312d04f8890542.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cb88280ec7e78123e1e03030e7f5ca043.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cfef3a75eef08e390e4b99b70cedb0e44.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aa76759fcd6757645a1d77e3ff76f845.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e92c0caad961e401f68e14cfd331f0746.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3eb4b3de57ed98a4da656fd8f4ee60ae47.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3133bf5926f8cc3dc5c47272c39b5aeb48.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df9da84ddf7dd1ba596a70f30f70ce7c49.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef6e53d9b9229b326738d9eb775d541f50.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1ab89f63124dbb07a9182e12f0f2f8e51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e8753830afa377d879ef8b2e867a0e52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ba134ed9848252db04b52379d893c2b53.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eaba4ed89ea8e700347f47ad8abf2f0654.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b9332fec1c60a73232c14d8af54adc55.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b570d55f646db118767f5cf88c8760856.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb3aee25717be5f56b59990bddbca82957.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce54676d5ef054f126a60ff968b12b3e58.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e375c835ea0b38cf61426e96a8ea9e159.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f33259b89bd08cdedebbb7d4ceaf15f660.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b06c77299a8f0747f2b53ef81a5e985c61.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/78cc7ad9cd3409214c05f09ead79472062.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9475e83ddb75e2d4c63c43e3c1b8275b63.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/815699d804ad7cab6745efd97f0ea07f64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bb34f1e602076b3a23e4bed379ecb7965.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ce9daaf5607a5097132aaa72e492ef766.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22beda58f6385fa32b032e6ec0bc974b67.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfb7f32e4494f621363cd087b96b61e468.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0b1ee261655f1206e5466d34d6fb41469.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50570cbc6b2fbb7fa852057ff165c29770.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0eb11aaa14ca9b7cfb5157c1789d6a71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dce255d34d7b1b07f1a21d4db6e79d4f72.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2a446860f779699f5c25d72ac5cdc573.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8199b22cf389816c82c6d7a0e80c56f274.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91f033cf9f099cc1e8e555a0574ec48c75.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25ea9103297017418f81b153e016ea2676.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0f84803e2ad04a79cddb82756b640b877.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d2f72c54f5d3e792b46679824ff07bd78.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6e58770991aa2f897560a53f13a571679.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4c56b77edab2e733e4c4b6c0f65f3f680.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/291d9a2f140d37bf6c214bf16a7d32cc81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e2ea1d2d62e102e35192c58d106914082.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb33191fe5d6b1fc425faa369b865b2983.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5206e613bf02abbea2224c3b7be9e3884.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5249c5743a8dd766ae94b4be7fd6d3da85.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e54084ddc4421de66466d1cdff41d286.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9d8791b3b9033c145e5013bfa6e461587.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2cedae35a51785609396c9ceaab0783f88.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d6fd6b8ffb2342c26ef6942dc8b016d89.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c22d9bf93c409bb9b7ac8a59e8ab57390.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63568b04e84f693066005718ec2331a391.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b585e07079fec63e05e570ffd89f3d2a92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4fbf26a8f5db84f07e18dd1bf99c9c693.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9bc305b8e10fece05af7765115fcabc94.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/608680768e2d06328224918cc2af14ea95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6433981737c2a8e614fe3d5c408f471296.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e2cdd662791441a9e7707b87819378697.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ac33193084598ed2467ccdb75ba2c9798.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a121aeb20ba1e5b6e65bd8f097a292999.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc7fafc0657cd54d1788cba77e7137bb100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac6ccaa1ea68b7966ca5af2ab90d81a101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/82e0d4726505f7035e27b507af8d607a102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0932f2d0b4e1d853c9785b9c10d02cc0103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec67e914be88fb7102328c046b0de74104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4be78202cea1fde944e5583431592600105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bca20ff0d64287305439d37115470d23106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2a9dcf8ce47d2aadaeb4a2d631dc9c4107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/471726801740ffcf126d503aea20ce1d108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80bf493e079d8716a59b0f5b9a4d805c109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7abb47856f697dc51805e8f3ace0ce15110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b88fb6ab9d61d8e9377e1fba4b5a48c111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17cbf0f0764962ce7a87599c85d8db38112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7fec6de86e999563b2f3c5b29cdffc90113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6e227ea27a1712b29f9707d6eac1256114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed2def3868f40a64a688b4392c13f1a8115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052f5ce70758e97801263a1d5c5a18fe116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/070be454d6de42bfc3647a566f244873117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/914d7efee90d7d0958fe53ce688bdd85118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e94161ed30e046c2ade018a0c5884937119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b045c70d7b2fc9f0959f2fa72138ad120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7a8d0f5d65d25e060362fa26b9547c3121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/472820c32ef1b04f97e4dd54aacb3419122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99b0ff7e0a2b959814948b5951132e18123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/417b0c56d5af11af2b96c3494eb21863124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94ca6464375bc436f3c109f32bb4c562125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee93885942e1eef02d12f028146faf4a126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48bf54df704773fafe0801abef8d9433127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3933ced3ab75c30b416eae085b702ea128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e152e35e31f2ed636bbb6bc213aacc9129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d966dbcf4a237be193aa17a62179b130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dd5b1c416019e0e7c9ec80e7791832f131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d612bdd1a06ee08eac6cfbeb8026a4e6132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb9ea4325456409bf640ca0e47a6f314133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/239a73f4d4f54367d14ca26cbb73cb38134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92f4253bc1c331e6f89d7ce4c2b051cd135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a9a3a84fd6a0ac409f15c034da4af136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a134026e92c64268f7697a7e7c8935d137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c38013100f78201fb9e3a6cc1693b0e138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aeafd6dde019af500810151e3ef90147139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7423340efe0850f3eb9de7d8b8cdf36140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e8ae4750c390155beba4c7d3ce0104c141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f85dc391c1cac7f77e186fbe085d855a142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/013859ef1b9d9318e9c28fdb75165c1b143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d09d3e3fb8bb2e7460c029cc104f5f144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64acf2e02bd3516a07a582e488110339145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6154d77d26be5bc90e751f23f1b0935a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46e8cc5b48c1462304731fbdfa757d70147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1584d9370eb87b60821e481c34a568b7148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/502051a0eb43e3c842b81a61211b6dd9149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6cff361176fc2d69c026b4fe5c7f50b150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/364b4dff86538f0d17ecd6e083c1e6ab151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e79c10c6a88e51883d0eedd1be9b38d5152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fad63ddec6c64f081f2f2898a114dab153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8aaeb66baa67a4b6ddaf2e205071c5b154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a889bb47e58745993e796df56d7820a1155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0428ef61160025de7731d297b2881fd4156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/310248c176176fa48120afe670e82f0c157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b433b5ccaa815da3da9e9ae2cc45031158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0edb6321307d5db9e608eb79b8aafef0159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10edcfda8e5dd8936c0b4d22be1b981d160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55ce911e643f73b5447ddeaa6ef546c6161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dba1f2e9b1eb4676bf12cfd4d1ae7ee0162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b6c8c28500e475eda0475943729a3ce163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c71b0b7563f07489b147d4c880c4fef164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a454947d5da877a2c5073f65467861ae165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7950ef67f77abdcece5bde4764a7a971166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b719685b40d991ff0f1f78f70a06a8d167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ec550da8174eb2c47232c5c4c315f08168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e54c7708393798a0f152b0657abb8d169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8816336f6e9533f9dbdc87f83109641a170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66dd54cd2c219ed707798e2e04ffa3a171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ff2c9dd5fa32657e49388df12ee867172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c755a6d91d8fb64da1dac88e14608537173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb09691080c969ee74ab5fbfe2964c7e174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a763886f2447492ab03175e71cd92a1175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf840435f97e0a66d57c21e77150b647176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cea13bf93b9c0a188675248b83973965177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19823df42740ed41dde48becb1c64932178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cf7d5eeebd9a9ee37e18bfd0262971179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b09f81ddbeac43981d0e4f7cca0cbbbf180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4f59f5688d83cfac829db185a74f7f6181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83d16d26d58e98f619634d9232984b95182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22ebc333c620cf8da9d088509af021f1183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a819aa8065f8c97cfa5bff5dd75e8151184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/355516d63ca64095bdab2597df6d25c2185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f2061b531fd58f9ba5e8ac2aa0bc96186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13fb4cc627d618e982c91d9be366cc42187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17983221b4f5aaef8d71fee1441a1fc2188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0469f978f8da9f7658ea6b0c2a0ed67189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd2bdfc9709fb043c1972625970a8a31190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a24c38d511baa2631dcc892db2624d2191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2890ed5cdf8c9fb6f13c481095d409a192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a074d022aa33fd44301a55203d2fa5e5193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a96e4cbc0ff1f13831083e7b0689ffc194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6b962b9fb026d706ad8d2b2c26553ed195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f91a9c1083b6b5461eaefbe203860bd5196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2688b662ea2293bc604d2d940db81fe2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bad6b3d049b87b1d59949027f96431db198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f01281472121cdc2f07244822db43de0199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005242b2612d308271d817a71e93b733200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a22f6c0f90adb9891b8a8adfffc7ac02201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/955f8b2db2f90fab46f526a3b4e89b5a202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b780680dfaebbfbe29cb9873841bfebc203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bb47d6c4b82a18ae1ac277b5e71c067204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d50a1bac21e8969abadb8f79121d124c205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0f3a00d6c539e0b38d2ef95b98576206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d5a9cae4883a4e5b47d71246428a097207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03d49dccd6ffc88739ae1bb0222b7d5208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef8d26c8c49f2d9852645b1c8472f9e209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/011be53f0cb007f86fd48dc8b30b3098210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76188f720a1bb32c7717d92014a4f7e4211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f862ea5369844e0fa7e9b2bc787a3d21212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12ef5be45070da4369f7770bddf7773c213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cad7434b799ef1bd1cf927c89787a3f3214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13379cfed051fc671eb7b798ad94c7ec215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be962ec0e90cf8f6e30da68caa8afaef216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f4e7b252aadb6a21dcbd83d32afa913217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9259e2c654836eff31bac56eb3ada2cc218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73320c208e67f2477e8ae26a496bee7a219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe0af252015f826879f0264dc8f7059a220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/efd57b9683651263aa7592f21f7ae6c8221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbe60a41dd1695e3484458baed847f51222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35b0878d8ae4c9ce0396f8c966cb3ebe223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d175204a89b7a283370d93226d60b74a224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/740230c52aa3b87ac1e20e95c51fc602225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be60e932554b9e1239bca7230ab6f434226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b6e431e36ff4811de7fe4f2db9f85d227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/795506d25ad98e127b0c8ba5db918061228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b433e3376f0dbe9466aa4410b0689af229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b20b442063920389318272b43e474134230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/416fa21f583eeae38d1bb34c6a733ff7231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c908f294dfd735b63e710e8435052c55232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7b0cd3f13809b44e9abff5205d0d733233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6f454abcd40e2de55b202439287c7ffc234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44718b4506772377b009a6fc35c65907235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d402a7872d68255a23ce311336ad79c236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/824f9701efc7bb83fc95dfcece2e0bc9237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3b76ee61abff753f1542812a23db9a9238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/431a297a03958a22369c62e3c2bbb8ef239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35ef09d8b1956d7e394e1e05bf8628c5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a11216a7ddc4a0b9b813cae920fa2efe241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f504598376e9095ee9d9e2624bde38e2242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dda913f2c9db05b60af550ec84fe5f1c243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9507414dcd3a182a268b9ddcfbd42713244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/282ea6f1ae0564754ff6fef9c53dddcf245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7e1665e710426b2c1097cca811cd8c9246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd39304ba35879c1ffc2893c33c26bf9247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4189a35b22563a8c8a0fd7c29ee44a2248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b56eccd56e45ba5a9269f4551333d12249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df229cff5d197d4fd4fa18ccbdbeb11e250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ccade7490c9d0d1048636e94807a50251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5cb7bd825e774913cfff08810f9f703252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa53022dac1d261350452dd8337eabb4253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60ce87cda085c5de142cedcdfbc81422254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe63b6f0db9497bbb2d2188b2597d9c255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5b102e3d34095628e388410b70ac7ec256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07ca4c203aa15175f049a276cdf7f6b6257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2face1dace10f7bee94d359bfbe170d258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8f261f5783e5537c1083944a781fef1259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe6188a409826e22b76f31e7e11a066260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5871a51a3b0560733daa67e9e84dff21261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f775777acad7d412e91a451c371d8dc2262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0752d774766c0c17e8ce8e64558f3a0e263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb6807932a87689342817ebb70d381ad264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eebec505108ceb111559e4b5750b1cfa265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab8f2d3b4e7b2f7bb360332a39f5076f266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6e4f65c662e04658d4e2e3fe2b91b0267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2259ea0fcc54ccb724299d3073e1094e268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e990c8b66a21fc48e89aa90867f3ede0269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91486124049cb87fc532bcf450ddfcc4270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/83bdf8d83d4cce265b8af86258d7b0f9271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed90a8691e4066c4842cf9adc861cd6272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/354480e2b067633a2ce2f707cdeea471273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a9044d83bbee0195ba8c0cbfb3c7c34274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a226f9f7c0b8e1a4d052458db1638cb275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74951801b5bf28fa443ffd2ed5008dca276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b33af1c7df32a325cdef9bf09c780a8a277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ce99a3becbddf36e63d01442c50f51d278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa323992cb14769d0d0592f4ead9b45c279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be0d7024d101ac817b96e579a8475f7d280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfd9e0bd1dbda6aaaf1f33b583c02dd6281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c110f334895835369c9fe09137566297282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd183d2b947a518aae77961ad7c6672a283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87929d2701a092cee3dcef780f56a775284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7bb3f2a3302449eb3c56dba31efd3d17285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/503d60b66bdf3709016a0bcbfa354772286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd5d68cfaab5fc80f2842384474877cb287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44cf48e2916c67e05cedaf79a8166935288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f5f0e1b2033ad9defce138cf3078ef9289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f23bb32253ccb3a675cfceed98bde14f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e1d9d7a53c93a4068281e2eff48a15a291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2aa9a4b400586648acfee3f0599a549292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d58c89b496b67f8c1b8dfc25324825c293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f45352d87be92f2b3443ea283bbfa0294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e79090ad1938c89acecd904cdb2e97b295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dd7c139ec245b91a9ba1080fa6d4d84296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4f32507ade217492e3959aa93e2f511297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71844d4929f60b0c88fcfcdf1df91441298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e17b5a82125795776652b7379aef171299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eeb523ca1d68e88482ac85dfee9612c4300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ea5cb18d2f6865bcab8f18dc6c3608e301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36f1d133bc1e1ef6e70c757a687dc1f0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f4e4363d8304ae4c6f1ed7130cdc95a303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a36dbb699fc88361afdd2b36d5bab304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1665a4e3c34040a7470cca687a83fabb305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2fc985c1a2ba9e0722b4d5201b853d2306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51e78c2bd8a845e45f0cf3dfe5d9e38d307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9e95ea2eb4802cf7a008f2ba2df7143308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e2be1c1e40989a874e6b3ec5fa810e1309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bccdeabade5503ae6ecf42af75c73080310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5ca328e9c16c217fa3987b42eb752fb311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b995ecf35aeb421bca6b8545c581c145312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c7c1545eb33ed05011a9afc0f4f3926a313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d2d68ddacf99d87e5467236d03c269314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d26ca15dd1ad1860c8fdfefdbbb25971315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f05aa0632794909a45bdf893ab9bdb1316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fac3a65c1c52613e5b8a2e836b0ad111317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c2f7231f2df6fa877cc6ed246f307a318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1d73f00bbca470ad844394c76c9570c319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/318fd8c5121e4ef9c15017e9518375b5320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9806e53fc6e7064b586f6aece78861c7321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f8e3a37400588c2395db1de8b4a6adc2322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91c459ef895fef256f47d1b22094b208323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3a413e25403c0c225570dfb7a8fc6324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/797cfd7c0b1c1558d8c41a51497469d9325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f51f0a24eb8e7d3e052dd8896cae8f3326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7532a1a34839a52d26c9e26e4e224a56327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa2866347210e7f1942b34c632edf22f328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ec889b678f94bfbc311b32619dbad2c329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d2cacf81dfb355a544a00d7ae529fb330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7d7613925b5fa07b9685dbbcdc835f8331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/130cf711fc5bc2a2530acabb6a1069df332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe8a5823f4a1c45b5b5e0924fac237df333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/198efa4b8161ffa5fabe62bd613a1419334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc244eb645b9a30e40ed67be2bdf4d00335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cd504fc4c4e565e5bc8254c8aec0ff3336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee9065fb6d9062adc66efc6db8788588337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f11313dbd495fda69da96c322a3f87f338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfe9e6118eae9369b4458805123067c339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c72a65f8a1ffda4d0f6b49c5b02091e340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19a52c914e6c717dc99064c851b4dc66341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e094d5aef180605befc21c9469a90342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4721c2ea1a064b8c286871da83790ba6343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e8cb16c89ccd8fcdee245f65144643ec344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df5888ddcc3dc00076e4710c8d903922345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d748c7f667d440234d407bd396ce5a81346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d6b796bd5a3e8369e3aaaf69f05e1a3347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7360a10cbdc7e10cb9fb3b7a7f06e266348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebffb50f8ed2374ab0c23f593940de70349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cba9f8aa6557acd17cef26e3acb88ba350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f3bda4b645c27870ebf99466033253b351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45c2501cf022bc8559710e855986b7bf352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b1f7ad7a71cee1cbcad7375841046353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dfc7350597ea97acc94cd57496d204b354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6215831a68cb25ca3b57fb5874675918355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1649aa24067b6dbb11650314f6764676356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d1f52f8fd1c4563860bfed9054c9f9d357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f5bf9a2e465033d2ea4981f7960982d358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eadbcba798414dad064a396862830795359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08246174c7a31781a2665045d42b1eaa360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0d5f1a2748808ec577c1b3f445f0c86361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b228086231625b946a934895e4d78acc362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/117f045d1d991c8ed0a88c589e51a8b9363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8f0302a6584e3cb3a58286b0eb9e158364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9b7b4e32dc26a606fecf7513e10cf04365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1fff93eac1177e50e8bf146839a797c2366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3873c1a6a06962410847f40d2b3588bc367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d291f8fac4e4511a609dc54ef43e857368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2b6362b8963cdb92be1dd9061f091cd369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d10db352bfde1958a8c4e58b0528f62b370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e646f78ea6854a42b491022b8bf3fb2371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff1e082392d45c813cd6dd8e7598bfd372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e0dc3ea2b29b8166f6ea282d6b5baf9373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6958a65de0b535919a2ea5dc16016dcd374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805bd5e10b4d590692b494620bd3063e375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/535b68a65093ebc19d3f984cbf033625376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1e6cb4b602e860d0401b44e566b4363377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/76094620a204132c3f0c9cb730d3a577378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2d70bad9cdd479531f84ef101b5b9f1379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fea80f878189880f5466d7c2a2e49af7380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/143f273e3f22b69a001017f6419f8504381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/91920cd45ac9079b8677246b3fc3d035382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984f4e22d953baf4d9082c5bf607642383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/45fd808c0edbeda2b2ae7139bf9a04a7384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61575f3c06e898ac027a32c69e714613385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c3b600b53710abf33bf15770d6a53c6386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c87dbf3675a30324629a6694911f4a29387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b6b4f4593605895ae62a2e2f68289cdc388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a82fa62ca152913b83057f5b2ef6997389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f49c8f2f9932acc0932746d5024eede6390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13a43bb61fea86597a083286119fe1ea391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43772c5285c8feb30979e4e84c74cd26392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5410242e170f84b0ae8e5e06887b1ae7393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/365c19907053b37959e5c7d284d3f1b6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3aec43fb2ee840873b1f1cfdb6680d395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/459355bf766dcc14d5ebc2b89cf74828396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c65873b8c2452c35503c24b409c5288f397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94b8a6fb0892c80a74d8032b0ef6a478398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8466c0b7ef08579c49be55e25ebb8c41399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f75999f248be3ceb77c48c3005e3eb3400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6b2dd0214e29856cd215b5e3b493d6d401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5362bba3251bbfe351cbc535d4871e81402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71bd48e8b1fc7bce6d629de469c2daff403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a13194bb01e968ea5f3b38b7b8f88af0404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1f06a2d5fd87ab4d5911015ab9dd572405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9752c47faa1726c3e5ba66ffd4620198406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/821923d4d9ad24416e502a7601af3fcc407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a360b3adf7ef2bfc94c1172337f6faa408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0546fa40670053b2de1fd4baa2a46a18409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2398bcc555ce0f3d45c6e123b456d66c410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81cd6b72cb75ce316849eb8e5d6a11f411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6d5314952bfb2e1f841e9257874de68412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc84a9f0f392b1e1974ec930cfff905e413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51a8af43232111b3cd1ef2a8d49ddd1f414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edb7713f1a2b8e06830423da50309f3a415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6afde266a2cbcf664efc853a0de104c4416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d2031fa78be4ec381722b2ba3c86b7c417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/052a37ef2dd809d7cfa6e1d4905b86f2418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ca2fec7b54dffa14ec960ff40db3e4e419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/129eba9dd5fbf33da607e1705f678d4f420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de718eb4c4f7d7c8d4d91508b3ac8166421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865d2b3e8e78f68a3a9c2271f136a973422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2320999634c76b4d7a6a12cf755635b6423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805042df505fbdd738b89c7f919c0fd9424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fa4151200dbe34b12e9c909562a82110425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62b768c751d5dced5ca25908ae3a4c8a426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/870f2ce51b4b25a30ac81a0b65f7fbe7427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/192bb4c3fa46dda7bea8d6e10ab84e5f428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bda3792e907a63f93839c278ca9f929c429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5784d272ea1b999c3f354daa45765ec2430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26195513e851c37e1ced545a0a781624431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d2f5e11a70cb56ce1cf7006d162594432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/352283720cdd3e1d39fd01392a6dd286433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02148d0a713fc68b9cef1f876bd2d52b434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a42487d9dcb6969023f12dd72242540435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/023d0565ae44212e7dbe1db498b2a4e4436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ec382b373cf89bbd6b3b00fe8610489437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b9abb6db8882b21fa3b6c7d817e86b9438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f25a4af5a7540a0789dc6380ea95d5e7439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/048bf9fb6a7b9f5300857e2353c12e9c440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/675c2d627d2f58213cd75b2e108af8ba441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3519bd2d989f4a64a55de14bc2de205f442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6b1bf1ed862f1d8139f7f5b0492440a9443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/054295bcace947eec4112032d1c66909444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef60f13a972b61b44e74f67ebf2ca46a445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff78dcd7e679da04e1d1137c01d21694446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8061d3552320d4ae11d067c196e2466e447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7715b1325aab0a493bbbd57fd797312448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/405d366fe3a614a8f488d6a0d839e337449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d81da53b3f5947edbf12adb676ccba54450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d22ae7a3a4f20c17b1d0a6bb1fd6eeb6451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea8a493da93638171890f76827c614c1452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/545a0b0c2aa28659982f01a8139e1a1f453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7a0fbda31e159ff8736a9de636ecfbdb454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/781b4eeab47a05b7f0d58002c5cf671c455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a53e2830e4628279066856fa9026339456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b4f6d2f41092146c2ba395e1e9c59457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99ec8640592796adec12b60f21b9848b458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010227c0413a440f26fdaa722107a2fa459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fe09f714338bc432cf5c20c30f2df7a460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dbe895d8cc29a5f8ed88d04aa13780ad461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e28ce8327d49643b53f597e5e0c9666a462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a78ac7dddfb4f01d3350fe05bbe513a463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03d59dc2f3f1884cd25eb1523df2af53464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54932cc098c4e3326aed812f2e844595465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f450e7ee17169f4b4e08ea640e2e7c2466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34d6e3990ead5808843c1dcc2aab1cb5467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ff9d94b3061131c2beee73ca34d1a8f468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba3fe5eda51f6fca3851edc5cfb3c039469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd390824bbd5195b110e8f51f08ce0ae470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce8072123cc14bdaba563555b2fd0a95471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/660aabf29429c26695ccf2d1cbc1bb28472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79aded0253134205fbee1f168f3b66b6473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb1e4a728ff6341f4f3725d87b6f2f4b474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bf2621cd1e26203f6935d4a4c8e6be5c475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee8d5bcd558b1e3486aa58d4665bfde476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25f79344a5e38fda4a47be10285f9ba1477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f1bc2a6718242e0bb12ef6646c23d0478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9aa5a8ec87c324e1e59958aa3bb2db2c479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3cca5eb089fd13db0608f9ee92575ec480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f8ff4333f8f1febfaeab79988b4ee71481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0595583d3c5773b070192d4de09699bc482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/088016db100f05a759f10b2da6c89623483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcddedea0491e8192da94405342ef660484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7014bfb12e0e217f1abf79381ff08f6b485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ee72b3279ae3fd0bce9a19622e4c5b5486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0dbb663f9f98102a73eb5dae8e420eac487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b63797ffdbfebafd47ebfeeca3996797488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d16b1692886ee840d43f36dfab16e6489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab9f8e5217f688301b452dadd2357af490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09d74918b5b55a94080936704724814e491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/343bdea19beeb2fb36a8bb686ae367c8492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c7a31a61715f819be81b9be75741b0b493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2e0bbc120e1f557ace553a891c5674db494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/af2ddebd21941b4c5758140d848fb5c8495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69aafaed7fd33de511d0f3339983d0b5496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1f80b9d06b900f8a931b82f7f290148497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/082582a6ab7565d4889a28e7bab0028c498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8ea91f41443c5ae39f40c6e40fc2fe9499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f73e1ba3e9d7fa4ab91fffe389cddb63500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51c4dd9b6fc8821468e147df74fb1e95501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ca5b667f3ae84b73b0278b184d542b4502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cda2b4506aeb2ff28a3bcd766d39bf7503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e1c99d7e20bdbc2cb9f794236940c53504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b549087bb7d39ec964c54a68128d02af505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c31d1f256ec227a70f5823e7cfd7d0506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ca85bc8d6e7d9dbc0fadbc3006e156d4507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/80ff4ca51c0ed91232960a01dc30870d508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d6a925fec00d8c7497414530550939509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a45b44b25de1cebc02e2858e58fc3cb5510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/233b806eb219428f335bafe364cb859b511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba03ba51695c616826c169576da6a7f512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4316e8cf22ec8d9ed85452172ed406513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fede84dd15587d08ca4d4d82844497a5514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aab47a6ca019a2071f00e625c2639baa515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d98f934bdb2c33953e9c5dcd35f9d633516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0499c1c8141b40c4c0e9bc36cb4bdf9c517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5be90d35ddbf8b67ce3217d706ae2b8518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd9c7d131c536071a16e46314cac246519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a66bb9b60f2ef1348d8bfa58101c49ff520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5a547457e57a8404e7551a2948e75ab521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cfc0b6689622fcbc332c9285598db35a522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d639a7271268e5fc1624ba2029d09033523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5488f1b51a6d6b7bebad84cda853cfd2524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c274e3359590ad08b112dff178365294525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7132160ef51947782fd45db3aee86837526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a384b9fb8dcd2f85365f57f2e8b224e3527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e13f7bf3f3e61d1dd1995226bd021a5b528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5f810b701e316ed54d26924d52aa152d529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1c2a7287252986d7d3ba65bc78c5480530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1941288628e9de7dc4738c123e1af17a531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1b484d0ec83b5139550a3d692958036a532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3622e36c05a244d5c535f81a484430533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a40ea991f81a5e766456352ab967b7534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fc9333374d825599dec5066a5fdecd4535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a47914d2156c0063d227ba7562ee9db536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1ebc6b2a67142acba4266b826aa9e18537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f9654d65855ec91a24fd9adcb522431538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58226ff2e78fbf49c66ea7bc400e8024539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ea7a61e653dfd79e58eac1588c6bd9540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/679662bc98496fae93636336e1341f4c541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/250e49bb17600a3155f143deb93be55a542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0734006d35207d65d73f46ae4460bdf4543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37b0836a03da056989b380c231c065ca544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d71369b4c4a3322cab932ad4e8f8cf8e545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a6b7a10cc8b8e159bd7f0f790af82e4546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd38eb3e1ea434532bb0bc29812d4d7b547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f6458d40ff38853f359980ebed80f39548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47661b4b519b0e82a80d4927d7abc4c6549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b8189a3e551a250a6f97b08335ed1b4550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f2d5dec2cf031e708e367e90d4186f1551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84864bd2ee61a8cfa4bb0530b32b18c552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cabe15c31997ad3525518d521489d131553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d01f181382cce7f8804fbd60d6d06e4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e9ebc8ad5d61586cd8bcaed0ff2d302555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/463feda5dfe17fc0e81aaff508d4c48f556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e865e718001fdf343eeb5368e895af7557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a35f543d44b07b6ccf1ae3610aaa189d558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/850e331c253904f391413efc4c741916559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/877f3708ce8bd3aef80b66ada60ee043560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67f5c4ccf2fcd893e6062bb4d13aea4b561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b27fb0b31e4c0092846d119f06648a67562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4792e4ef0cc4ae0bed4015c342c4ccaf563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d367144a0125344727358b31ebcfe4f564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0f7091785d223d1b63513981c925e097565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de46e11c1a98dd3226216274d5d82a0c566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b243244472509ffb0f64a7ae9c74eceb567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b765dda31cad7e72b9dc51f61187077c568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b360f084c406afaf318255548ac25bf569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/010d74061255cb60032f49b7b39281c4570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee3de95e085ab7851ea6cf195661a690571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a33bd327cde018cfecb65412d7649b9e572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c808e04ca8520709175f5ccea01e658573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab38ebf90fcf3a16c390f9f5ac9a3fe4574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3e03792e343742c4fa01e9718e84b5c575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b73e0f73a29915b9d0b943a558d9b2d576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/111000001068e4693d6ddf738f3c5167577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/252390f5419466cd9278efb026b855ce578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7a353b556b9050e715167f34fd332fe579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcf4faf7c8edb3dd29db66024c6c89af580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c185121760dbac3779e72734be50e2b581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86cc07898cbacc9e710c57f90f68aed0582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f7318dbeb934f15c73cd2d84246a355583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ba266f4b0ed1910d3bc2b0aac53f578584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fa94138ef0362e91038f485cfa0f142585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1c03ab65d3c5d377342ea315c65c4d7586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4338a41c39b3e781e117dad25693a2f587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58f37b583f5a004ebafe580618d45d71588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ef87fe445cf67a8e67a32399cef57c589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccd6090975a1607c3f4d3e63ee5f25ad590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62ed22c7323065c20900299e200b5d68591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3e34551687181bc3a06175270deea86592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4f483be679d5f8dd50a095b0c1ae0df593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/387f360b8353f07a5079b7912b86e278594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2ad28c80fd94d3581dc4db2436e1d480595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77d7b9e0d8db6b078f7428aa9f94177d596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f98efcdda9fa6a5e32396346b7564771597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/244253cb0214fbb007f29a4296b9b2a8598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/247424d73678b218298f0936eef7a78f599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f7b37173bc1aaf573cc9bfdfc4ff8cc600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9baa136a0543ebdcccd154bc98ba655601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/851b6de1905ee15df62122ded5fff5e0602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/395e0136318ebcb6a69f4840d2fa79bf603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef24168d3cce5dd0c87466dcae45ac9604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c33f8ee0c2d6d4e971c756eb72f9827605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b47a6d2611e708ab486cd7c4add33a4c606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fcbfaf40295d4f198b33c3472ec5e63607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c986fb267f638b9e751553f4cc29a054608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2408f36c4686021f87c9092ec2801eca609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a023c11417c00d3a75b48f1cfaf5b818610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/908deaf99aa94e8eaf9e5a71530be837611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c78dd1e3e7c1d0e02756d2ceadd47317612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6488fd7d99ae752ea9f6aef5b866375a613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4f8cd733699e3129bc3373ae7df48ec614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0950216d5b2cf7caa462e1142ea8f4a9615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/582c95d48eba4c50d5816f3612087015616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bb3e5155ffd0d656815128d45580898617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0ac4aa43d81ba899319d1f243ca9c7f618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7717bfeefe0744b0d03d2c618bd3d849619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6abe181a9f577aa84ca4155a12c3347d620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f5628e98bca542c4b724da991f7e340621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9ce29a1d33e73c63d963420a0467765622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb7f258ab083288f0d0cebf265fc76c6623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f171fbcc10bb7024b1e8019c32afd0624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55f139475741a70debc1b0aa95fb552b625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6c41ea4859bab4e93841fdaae365ba5f626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2367d911a4258fbbb32d9ac5f5f646a627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2318712dd709be9cebcadebb46e5eee628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4dc75bf0c4062ff5df412df48026724629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2fb62056a59a8fedbd3d5e89e5649531630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5da9b3039b85b915297bd05a95cacc97631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf2a4227fb494b84decd7b1e7cd3aba632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/832fda66231456d8b38ca75a2c97df7f633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3371da214da631f1174b33368e9e927634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d97f6b8c2c663406c964da47352025d7635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3276d03d83b2e2a1fdcd0e44859e254636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd25f4943911a308ce50713c46e083b7637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/56b6a46092234fd2b6f494c1fab30b60638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0038f91d2fc1cfe6be27087fcb29460639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1f6ea69af221a7d46dc419a7d974d01640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8edffbed375220796602273b4fcb589b641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55dbdf0aba939e00349f3220f20ef944642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a792959d7a230e23c0360e94bf3b596643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f689d7c125c696da80cd19da9fbc8af0644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8352f195d713e740571f84ce917cfec8645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d439c892be45f9cfb29133dd59622198646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea0d6d35d6914f41b268c8898f1db549647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38c6f42e64b38f6382a6ec7ccfd653b5648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8bf05ab249cf9d1250e3e3bf33b54731649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3aeca19830f61c8d0ab19ab96ab00f0650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e6b7f7d184b6cb42fca1340ce56515651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c3666052ce71265c4dd31f091302bd04652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bc2196df591a3f2fc8205ef7a7198af653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3cde895b09b52f0912d0798dbe5e2bb654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04b89172a0ab5001e3a9f7b9c17fb7cc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e55dd99ae91939f79c012afa3680831a656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d0d13fdca96ff3f39a080d24fabe9b5657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdb46e2414d124428ae18f1e603d00d1658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ba9b2c89a1892abc452a1d4dadbf93659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93c656a7ed0905a6ecc7e751df049e26660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84aeecd48b4f0d438a0d25e37f0beb1661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3603bee18a7e45a6494b0bebaa444584662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/830e5cee239d44e59f742c25b29de7bc663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a6f13d4831209effacc205e25a3f1f97664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f109e99bf842cadb4ab29b30afd2ecd2665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39584de5aaa9b9e37fc961129facb501666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cae1d0fee994ac4c51cbaadcd0acfbbb667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d37dd5b9969726dbc295e694df62b8c2668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75c4bf7e51bcc91bccf48ffef9b4108b669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c28300176c621a060a4236e5d136164c670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61f4285518c3b600586b3d08cf43f0e7671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/de334309d70aa328f0e00e90efec497e672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/763ba4f036dc0ecdbd96b2042f81751a673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d40300330c5442837c0bbdc7bc1fba7674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a868a990457c896ab757c5f4019cc46675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e124205d09111db44a723eed6a65f9c676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/222ba69ecf8d0acbcedf65de4c266eeb677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfbaad0745e28327156e450e642e2b5c678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50d7adc00b1f9206a1b610d43b912cac679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18c9cc00da840beb5315b0b84ec8ec9e680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e598d39e0f91e2980af40f08302e884681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b410e89c2147492eea7f3fe1a1b92345682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02525c618af2325769e2d53ea11acc21683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/629ef21498321990edeae91c7072d117684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff33b1471aaf99eb157f10bf2d62870685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c70c7ed1156b154795ae3e6d30a1845686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e55370038c5bf046c0ad456ee82722b687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a5c2286d68c559239bb300f425264d688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/93fb10f2f05b60748316e988eb09f4bc689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7c97fa7e221ed92174c42129b939f98690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8df6bfdcb64f49ec78e70993953b6e1a691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbcb8153c019ffd989de1ecb3ef9bfc9692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4022db44aaf94e5cacf5ee0fbd99d5c4693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6572a3b3c184965d5671b9eaa3a1c777694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1833829d1b35666abb125c2182898ae5695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9496dcafe41e0fbf069dc89293d4c90f696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46cfe920d0ee48df554657268bcb4ebf697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d283691b9237978462a40ba14777adde698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c0491cc9e931cb86bc4943c19448e40699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bb65093b77d988f0203f4f851e51015700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2add878a67d74c50eb03f17d9c5690fc701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7813aa21ec88ea4b7c348e752472dbe702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb5df41f7a92fe3ae24447a11ed6543703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94fbf1f56e070037463a489b76837834704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/383326c0eaeba5f92289aab55f1930ea705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/75cd5d3a42f4d80b66f7669d4756ddce706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/50eba68a9fa3e1e339248050cf633a2e707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fba9db4959befc581e69bf345ef49efb708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0604910de4500a845e349fea290f165709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d6b123e1a364d0b3f99302ad45a45ed710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/35640ea380fc43a09e2f94f7c96b5c6a711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa147220af982c3288357b94b4474f8712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b19a307309b239e1039951aea9f519f713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06bdf568e383e35153952a454362e950714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0615d6cedbe79c2e1500936ea4ae6cec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fa69e68a7cc8906fd5437758405a733716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965a1c3ca7985af988f2da21517fbff717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/330340e31e181afb7ee50d2e3a24c6cb718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0e0172528cbd158e1616e9bf20bb3fe719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c55b50af1f2613f79c6c7f0ad199ede0720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94af3674ab56acac5c22155d95213076721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c18129eaf62f674e33ecf6498ad29ef722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bbf5bc002c70cdfcecc4ace973f49c75723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc294d97a4a0ebbd4ec8d600cccf3746724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87a5d5591dc40b459b3ccae2ff9b1429725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1a2e7d4cd852b7cbaab75014bedd95e726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abf93e1f8d8a169c6421cfbc4d939032727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/874a60ab2f6ecb49b92025ee5ab8bc7e728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be803b21f6e5e04ef045d7d0667593a3729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ec20bb82583e17345211e3d3f9d5c15c730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3cdf7565eec8ede3955ad032ae4b8c5e731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/138b899fdb19a45e2ebb4ac43253008b732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38f377fc220facfcc7f253f45258d402733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa6893046962fa44f1a151fcd3c075a734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/178f35dbfbb4eb14d2ac4ca1bae83072735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/800247c63fb53a36b0175c2b497761ef736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db46a2bf85502b4480a96c47d00e7b6737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/351211b4a30a9434cba5d968b9db4f7e738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/656cdead7d40955bbd26f9746f534a23739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94dbfde7d8d59ae952c3e17279fac1f7740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1aee95d0ed0a71159f26267c1dae8e2b741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d18e3709c5df5412721572bbac589cd742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1453f7eb5b8b274dbdd59d0f2553cda6743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cd0dec3a0de76e069534b68f74a0b1e744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ab0d3678ba4e281998597c58f17edb8745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3558178f08bd4189669cdf32dad7437746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c8e8ffabbfd24aa7acb1af7872bfa6b747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dfe762ac551502472f07ca2ac2234fe748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/044d5c2edc813adc869a7745998fe303749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a992516ca12b95a7470d3dce4798408750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e898c2781216caf83b03701f78d5e55751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3c77257ca05b5c2354d7e7a1ce6b2e94752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a922ecf6b9d1ebe1fae42344c5b3059d753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6dd579dce1715337dd50c367a2cf653f754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/37408275d74405f91e5050b89b24b6e9755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a4d10cd631226a18073237ae6ba4455756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48d10ff1d67a3ec330b7200beb4e2f5a757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa51fc58893b944b5631705bd7dd15df758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c71403da2452d2bcebac764904f0ac61759.png"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/802bf31320521e1829ce4b5bc3520bf71.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/613c796620c6f4ef7bad8d3a77b27d482.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/00b6722b033417db64fbad22faf335ab3.png"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d4d0ca7df01cfe2f7b5c50e5b2ec3ba84.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5f16ae7a1ab3259b7425885e16fef7e5.png"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33aa0e8ad97752faa3369b924d690dbe6.png"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e3767abffa15c684fdbb635a04e92fcd7.png"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/514f4f48f1dc86ca84d7ab611172c9aa8.png"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cafe68febf305048662c12671509b89.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e0e6ea3cc336479900460ae1cb0e1b110.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/359e0ed04e3d8b4635bdb5094b52099811.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95489bad11c0c1cc60029f49d7d63f5912.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c34107fd6f4a44db5f7db0b8efd419d913.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb28590cbe2cc316409a71378576154614.png"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe71b9a3e10eb3d47d2b573f2a7b776a15.png"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9fe2cac59306dda6c0317b927c1f10016.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac4d77e31715209fa1172fe0fe00853317.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5edfb4150b3907ab6e6dbee74ffe5c1418.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c440ee0bfaf8db6d4bdf195ee905f00619.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e03f6a27c6109a7f6c53e56c4074175820.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c4d50552465d340f3a5fe6bc0404d21.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5409b0712121c829ebb3b36c5817bf5c22.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe60f650b1aa5fdc8dd9ade06cab13a23.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c9e0f81fb1a8eceb5ac9627cdaf1c6f24.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86adcad99bf787bb481ba558e0c0af9f25.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9329c2323267e62d7c4ceac3db4c4e26.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5fcd9a1ab23873bedd764ba63ae579227.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d9b61b767699758c8434f3c6307f75a28.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9c386f32d3e5ef9116e152d8d07c5829.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce9ae8fb793adbf9f9291c9b340d15e630.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a06715ad8fb1a6f74525edde3ed2fac31.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0aaf5bfa3a243cfe2e33eec06c6191032.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/029a8d0a2b5bc6168acb33e65ec0bf5e33.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2bcb41472323381308d0feced993731c34.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54d9444d034b3027c381ab18a26022e835.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/87846a26a2ffe433e5e9de5110dd18f236.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3291e0c141cb1d8da09f69d4dd3157fd37.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c9d2283fa4b3ee64d57f0b8bc30b1e038.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/090df1cbd36a777b3e4f93198cf2468539.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/276babeee3ebaf1c95ab5492a962f4c740.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e5d9a0f5aa5375b2b727109bb0c240c41.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe7fa1a6175690947c712e90ed1940f642.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8eefaf6a40655e41bbc48bfd54538b2d43.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5242534b195e3fe0cd5fa4e0707a95d944.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05e42d696607a70b6cb4bda97854890945.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820e95597d5fd9eaf9c9ac2401b59e3e46.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ac8ad5ba13cda71d414207af1114bf047.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805c3aa902154e99ca7bf5270262973048.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a17b7d33f9dbc47543a6b1185f13da049.png"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/036e9e53aed1bba33afc3be95890608850.png"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da31fd24a240a06d9a2208e65b0ce36b51.png"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c16489a3d00a5608f98af78f02d1c5bc52.png"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b05738118d9f1f3e810c37e11916aa353.png"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393707abb7a083e2c3a148832b12652f54.png"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd1322604b11d9dd67dda448a1c816c455.png"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f41f21b4881f80fbf388ecfda43041cf56.png"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55d6895ef172a2b0adc33c94a4865d3357.png"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2d891313a42a4dd8f1562bad1b4b1e0758.png"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c49b2b4db7ba6dd55386d91946a0222f59.png"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3712bb1792d6c7ee5ca4a63537e81b560.png"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce7fb5bdd0d498df59af4b134d562bb161.png"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/20df550e66f9c276bc082018ec9b036162.png"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1674784b7e3de6b9b32718949d29183863.png"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2526b1ebb56c2f7cb5dc73257947a12b64.png"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f2eb9d654134c30999436646a47281065.png"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4100ab407aa7871bebb6666135f1cf8d66.png"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e70be35edee350ef45e5fb6dc4fe89d067.png"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d2b96ddd13d8c0646879d044ee98cbf68.png"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a3252c4d07eb4ff40c8e485d9437fc969.png"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7ae0653c4066c182803356b1e5e6fdad70.png"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2a3481022884bc8dc6d012e43c4a5c1f71.png"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47894df048124f1eddc00b00ea2142d572.png"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b7513c2891363efdc7c5ff16b169445073.png"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939d7b56f309f2654040ea7a6976ce4c74.png"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a07f1bd3fcd181be943de500b8b348975.png"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7de0f997b96da7e39b878b9cbb8a134076.png"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/43eddfe9ccc9ae2e779c69d3cc4dfde377.png"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/123387d777fe331838a3e74da5c1d04878.png"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c077ce30640d234f4575839d18632f5579.png"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab6ff05eef07d230a051303478786f8e80.png"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606af5ed8832418ab94af9583977432b81.png"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee17c9f5db8139526b996a40b9c92d4a82.png"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01944053608c344bf1f373f6478b11e083.png"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9cd71435f26d8a773db9fe4b2d72b84.png"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fd46f6635b681d5d2a26602e6ffb1685.png"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0c5fe2a8a6c43616013604c39244f5c86.png"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da52dbc080e3460a39d8783df8ed20ab87.png"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/566e831e5a29d3f4dd85fb5bd5ca7b1288.png"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c51d56aab913bbaf625373fbc2fc2b089.png"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eb4ed9bd06cf2d8a4dd430e05480d85490.png"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2fe3673b2504434eee0567e12cb0ec991.png"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d6d6a692cd633ab9f1f3c746c111f91c92.png"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0ead97060256855c1405b54b0d192ff93.png"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79c38bb262e162a0e5872f642f4af90994.png"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e562e396836073810c3ac785825420d95.png"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef796848f2e64aaa9cb6d6028f6a5bc96.png"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7f786372d6af56803c8bff129e4f0f397.png"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f97664cd1dc98ccefecdc0fb5ed511d98.png"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/450a557f652f9bb61d633aa5aeede6c199.png"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5cc13c86b5f8fed5f4de9b8bb3f23e2100.png"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44e078adf61bd4cd024d0ec721d263b8101.png"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64aac278acb084e8fd14de928b0c9dce102.png"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6af7fe8087fc024f83bf5a2b58d3136103.png"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0168143ef6811816bbf6534a8cc1ca2e104.png"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c4e3a54da01f510f9af61ed4dbcaaf90105.png"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f006fb7ba5920555e9b4dbd74cfdbd6106.png"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a587384675449cbbddd0f10f0451c7ad107.png"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5c5fda3c734196f7a3383082509dd4dd108.png"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/153320cc824cc26e4a4a4d1b535f177a109.png"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/271dd3c69d841d18c581f907f81cc49c110.png"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01bf2de39162a98fb296b229473a3fe4111.png"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae8f3fa5340d2150545e0b557bdd9162112.png"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a62e00bb9f15ebdfa98311ca0b609086113.png"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/12d3d6cc5ef09166981005f1ae995a7a114.png"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/518eba279835003a0f36527ddeb5823c115.png"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53cd6b0fbad0eed82e3522d9b2c9b674116.png"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b476b9e2ae41a4f410218a5689ddce7a117.png"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ab56741da49d2fc994470fd9842b87d3118.png"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d17139e0d42df5efcbb51a2c469d6412119.png"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdfba4a2e7e757feeb9ade6640a6a705120.png"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1870f07fd3c5e5ab6f560c6b52520d50121.png"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fbe935859b878852357fba283429a4c122.png"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5218a67cb4ddda12c9fbf0e59523834123.png"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/46a764c2078c5e53ff4ddd51a0b81ca3124.png"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c33cad7479ec59d68d476fe80e85ca32125.png"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2791514b2ed505b49ed0a17c80a31668126.png"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fda0cb12f6ac528c72c03571f35175a4127.png"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30280ec95ae715055ddb37b15a764345128.png"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b44da0fc49d90e2a6cdeeb91bf5758a129.png"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25be60cc41cadb714eeb3716cb8b3506130.png"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/67b83cd7f10ae4b269d2dfbfceddc742131.png"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ac9be53c357b91b2e615e88645016528132.png"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4a3788125fd1c73da87a2b7654d381ce133.png"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1bf24c96325a1d9f6e83a84f3df1f59134.png"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e8d568c2e826ceb6ba0a372ce2e2c78135.png"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4424d3b6b84ebbfb9ff7defbb064de99136.png"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b794a3323a5f9c307063773c115caba137.png"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cf56cb5ce8182cec96f7f0b3d41cda6138.png"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb3a8a00de85bc354b0034d7f0c4ec99139.png"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1780b6fe622fd67bd24994bac5908ab140.png"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd8b06c9436874c450e613a1207c4768141.png"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/848d5aac8d394d5d0424d6492a07becb142.png"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9067c468f993d6ea850bd72509662156143.png"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/81c75488565fbe31731ed889ba144fa7144.png"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b793bc2466184d3a72cab5b9683dd04145.png"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f49ceb68a375aec177a565942b5c96a146.png"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae1c3cc35067ef8866e3c73783418327147.png"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9e17fd86110988a0daade2c421f7958a148.png"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da6a6350862c5db6536fac2e1c169c92149.png"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce95c358de5a7549be457b145ac2c50d150.png"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17be748bad77128014f96c24395767f2151.png"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25cb3d3a6c6b2718660cd3cb0baed4df152.png"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a2b3918f3765ea7c14b2ecca63683a153.png"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eceab6f10ed28c6a578929fada3564a4154.png"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a8f4c660bdf3ed508883133c084166155.png"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/107d814837d228e1d69d0ec81ec5f6ea156.png"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7eb440787c5eee1793743c6492874fbc157.png"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2f2bce7c16b4f463c2ebafcf42e54c1e158.png"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10be3eedadd70e05735219734e8e85cf159.png"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a27131eaafe117a04924782a70b08582160.png"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5ab8b4d8abcd411e3f2f9c7ddce23dd161.png"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/757b16630900a1a45933c9437ca70cd3162.png"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cbae29e3e1b979a8a5bca65de8e14d43163.png"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892a9a3f542405c862698db312dda48c164.png"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd3f3163b6ad7d8bc7a03b3065a5f254165.png"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5efc3d671e3a3a9ea2e3bf4910ffddca166.png"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d13165527335ce5663feaa1e93edf05f167.png"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abecc63395c362df7a7b0df771582b1d168.png"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b5ab27435b0871d64ee115ae6bfa707f169.png"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd7aeda0bd2d04a8d830d925db9cd8df170.png"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cce0dd04a516f915de52cc8e7020c777171.png"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b9a843503143672897214a7d8571f5172.png"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/786de7f5eddf22aca4b8242d3e6cbc66173.png"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ba774556a45cf01525e386e1cc20ab27174.png"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d093ed30e89bcae0a127a85f06421e28175.png"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ec9fedae8161c2af4c359320ce9ebef176.png"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d703c05da33056aaf4e627d4b1bd6f48177.png"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58e61c2d72496b959eb6702457485a18178.png"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ccdfd213e8f6d81899fc560ccdafeca2179.png"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6006c828cb0a0e78158eb18b065a2e97180.png"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc865ea49fb3f9ee0c815661b0e96f1a181.png"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fab80851b14b55e60300c5d10b992fd9182.png"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1dc44e8555e58c771d272336176767da183.png"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc5237aefbb1e31ac14117bba9e67898184.png"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1c0ab0587bff398ebd90c5e126f0de40185.png"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6be719ca98f865453588e6f76e8f56eb186.png"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/145bfcfcc43fe15797ac8bfa2e531255187.png"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d42a8ad614ff29967c4ef8b20ce5b891188.png"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73e905a48aedd0b74eac3068d9ca80a189.png"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6da3c1bcf12278c3bebc955dd1013dc8190.png"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fb8e89ade68cb750ec7a8c35895a9bfe191.png"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f523087edcc267e2bbffbf99d86540b0192.png"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d7e2ccf306e267c94987c9b9301e7f2193.png"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4b7a634460146947c43592847b266a6194.png"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6987a15118ac8f3bb59e8eb7d0501121195.png"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5017dcb01f0081e35b726a91ddf116d196.png"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/260c64c1e7e37eaeb7a27eb558bb0fd2197.png"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a044e13f3b3a565b2b10f7cdcc170afa198.png"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9051035974ebe0d6dca907bf1780253199.png"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1de83583c933346b590e5bf66a831341200.png"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b19253a548bac8138a972f10e27da99b201.png"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/719cfec18eed1a050df62cbab2ece10b202.png"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f2934b057fd6408c5b99dce26f3fd7203.png"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/991477404047dd6b8817d59b673eb63a204.png"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11ca6ba63fe822f22f218b6c5b3e4418205.png"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18b0a88cb3fbd67e0c7ea42e5cdbe13c206.png"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc2a186e559de2c2545a1137da2380dc207.png"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5e1202ff1935cc8d204a4a607465cfc208.png"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/adb4f746fdd4c0e4b58bb281ee9a26a8209.png"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc538583944c8e95ea7197856116abcd210.png"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06379b3b2dd1c4e2b79e71ae5a6b2917211.png"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/264a529024d41a1f3e1dcb9d04b3723b212.png"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc81abc99b900b09ce434b342458446213.png"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e37047042a3a1d3baad88e969fb475ec214.png"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f699f1622d826013e937380e630b2bbf215.png"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e32ed5b2f63dabe919a338922a539aa216.png"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36a4d89aaa7763c03a4a3f0e783cc6e0217.png"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7294b6df9c9c40544efa26424061d0d4218.png"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e98b8c3abf3371f194909134ec04309219.png"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a528b277f796985f13776a35d87af77220.png"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/549c4170a8eebc0835bddaccc6af7967221.png"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0490ec442d346ef0184086458b147692222.png"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bf0f353a5836a1d0720a2e7b3ef4728223.png"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/98298154eaccd01cdcbe65283a42b021224.png"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ecb941eb613dcb150ad839efa683b15225.png"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22c0f61bb6b18b943480a705491f8b73226.png"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d765db1f98b271f2a4d925d1feda0883227.png"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc23f3abe6b34a8e3615b12a095b0b228.png"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fbb73e440702c8e13affa6f2274b5de4229.png"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdbc07f7013a59d3b271dc36d0165a07230.png"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ada3c6d419d84882b7b79fea3e5d5736231.png"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/08fe2a2a9f9aa697885b109d5cfbc46a232.png"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ad05eba6e0049645aee41cd244b8cc1233.png"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/74c990db1f98ea71c1cff10bbf1121a9234.png"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2992553533f7e6049f055e3cefb742ee235.png"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/373265e12f6ea9beb3d9d8a2eba26519236.png"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b7368ccdb41c651c01f366e1d241ab1237.png"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01c679cd30f4344db0f267f1586c62a5238.png"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5ff41d56b4f0064d1df45c561de20006239.png"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48e3d6e00fd958181bfcbd73d18398f5240.png"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/331c57d2bbb74b63a3e12f11da3fc377241.png"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a41d67bb1739be1ed110fdc6681cf28242.png"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51b2ba0d1b9ceed2729af3f909f676cc243.png"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a16ee9fff9f7667fd4ef3919c5301b9d244.png"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d132e91e5f41474f1394ebfba696bf1c245.png"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/863365a50201df2d85c66713a26a292a246.png"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ebe70dd3c1583cd5b7921eac29fc3b68247.png"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/026d748a44d701a4ba576b0dc022541d248.png"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88c30c9ebf1b903fad00fdf953aec174249.png"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/994b18da7a11df1feff93a97fd249037250.png"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7105a7100dfd358543abc0d7ef9d9400251.png"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97e547c27775f2c60a86c9ffb959a3b8252.png"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4c52d26999c2973b353739f35f16037253.png"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f310146b3ff57bab5fdb00d6fc9e4d4d254.png"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0c5ad27c8713902ad16810e32d801b8b255.png"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cff2c1ac9244d0c89ebac675ad29b547256.png"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d15ec3bdde55ea7981795026660437d257.png"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3118a1ad3ff2850fcbc07f2a9389c1ff258.png"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b8bc27fca8cd4e05350fd325876dd1c259.png"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845c1ab4c45c0b750e0a85c84918d20d260.png"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0bf18b30134907414258edc63ea61ac0261.png"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/392ee9ff0905fe2bf2c9fc5afa212ca6262.png"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c59f1c9426d794c613579ea7ecb2e836263.png"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30298ca574729e64caec05428238103b264.png"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85c1806d41806f904e4b020c53270eb3265.png"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/73fc56ba2210fc28c1143023132cbeae266.png"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c2ac00e4c0e8c89cb89289e1465f648a267.png"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a77b7cecbead106d750527b797fc2025268.png"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6cad618eee026e302772df6a55d20e69269.png"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c9b8dd6004ba51574b6d740d949f3072270.png"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/18051f61f25fa8181b13513ff3bac91b271.png"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3905eb30db01afae7c6fa670b61439d1272.png"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1a20d76d8ab8bf6dc7a1bda3f0e31c55273.png"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/432503844370428fc077763d0fab28b5274.png"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7dbf83e84b20ec1bc0e240ebb75a9f7d275.png"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cce80da5bbb447ce64681fee832ab66276.png"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd627345e40240a1e4fcfb78acc7e546277.png"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1789f24b9df26cb7e0b43a145c9765a1278.png"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f713191f1bd1a453dccdb46b23ddd7f279.png"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/86af1e72d94c50ca36cb9b811746976a280.png"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c497086bf73b931ad0cac67696c3e8f1281.png"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9053535c0934f7c7541eed5be548428282.png"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2975ab6d11cb31283af21d74c7284de283.png"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1bef9e87e32ee798c1cf097e078939dc284.png"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/289d1c1c102d3dd74b4a9dac4c976a5e285.png"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5bfd2714f6795f7766c75600c9e1a46286.png"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c0cf822afe47ade3578cb8db0cf28cd7287.png"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f6a72e41e34ed78e65447f1140cc625288.png"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/34e4b5ad3b6f446ace7afe7d74edbaef289.png"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ba8e2b074048ae243d38f2a1601ab8f290.png"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1407e859c4bc231b0eb6b86bf7b80269291.png"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c31ffed3a07e3d72f0fb54888b9d8674292.png"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5fe3f5f556d7b6500e107ffa8716465293.png"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d48ea3bec72cdf0af0ef0bf22b6996dd294.png"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4e21313c9f3bd5587f554734797f76c1295.png"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/787f48c984c41a98420480e61689ad07296.png"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3f168d66bf8cf6ac2a5073f21de9503297.png"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f61041a4728e61742736709662e75f69298.png"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f070a0afd92a648e997ac29290e6a642299.png"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4438e8e39ffe39ab2a7ffc14ae014122300.png"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ce0ca1d28bcb39f96d0238a8c77fdd2301.png"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/661302bb588ddcd81f85623fe3b2e8e0302.png"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/13ba1560e2c719eb24ac81b197589523303.png"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/879cb6bcd184fa0d35c8fb6ea086061b304.png"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1a776c54046979fde573990225d0589305.png"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fa8615f4605dba6ce8a02c8555499ab306.png"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3d9587d34bf3808eb2d3477fee839c4e307.png"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e07125346bf0cd1362c9f71a519cf853308.png"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8e07a79879fd719f9f066a52e4724adb309.png"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ded5acb88c32faefd2edd5e93ebe2409310.png"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cd9579010d7ed14839a5e6c351b86e6c311.png"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6bcfe107d94fcf48853e942adc8b0bb5312.png"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4d5696b2025d31adc97a2338a6e06740313.png"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/266e11bbe0c7496b172b4d0890cc0e8d314.png"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d8fee55ce216fe088d2e4646187d3ef2315.png"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/865c88930570350164dec3a6c1e1bac3316.png"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9ae821e7ab710f043d6564de53019e4317.png"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f7f73d2d6324e7fd911f9bc9095d1bba318.png"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb2fe5760a313259450f2e4fb0ec5a79319.png"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5aa031b479e54bd02eb4657ba0580597320.png"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2159d544a4743a51f61041a88b27c61321.png"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b6ef72d33b7c271bc08ba6c0423fdd4322.png"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2541e0f100b41e1574cebf454b2b2c2323.png"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5fecfd510a6fafef4eeb109c071af6db324.png"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/169348740dfa68ab7230fd01526cbdf6325.png"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70fdb908b09409d62bef1f051f5d8874326.png"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/717dc97549ec096c04fdb37e924660a6327.png"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99dca86a2e9adb45e14fcb651370d5e2328.png"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4b9daa4b87fd0cb475ba52caeee097ec329.png"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304632112b48b510d11beec480bb8613330.png"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/418582516969120ef43299073dc90006331.png"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33b6d3f06f654d092a876ca6d808b709332.png"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/17a10c26605e21a5dac738f1a98fe1e8333.png"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ef807bd00e5d7260f3ddf7d91bd4bcd334.png"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b2d5211a08a8e5c1ce4d66f9d40ba3c3335.png"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fc9447257f63fcb43a4a19074811093c336.png"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69e122821e399d45803ca4df2e4e3c8e337.png"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/261b9d7800da520e81e1133a73d0f838338.png"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3dfaec8c4c36996edf9718917c369e0a339.png"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c6f1e5cfe5158a1c63e0ee184e88cb11340.png"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c7ab9fc2251bb2b7703de140fec1ba6341.png"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e85b6e675f361869e72fabe96eebd796342.png"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0db54e92e9add26312360ec0cd966e82343.png"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcde06536eeea425ff35d6c246cd8e2e344.png"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/be48c1785574114f46c28e79200521db345.png"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f823d00356a0f77d26e52d10ac2d9ea346.png"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ce4a7d05e3abea086a42970cef53bf5e347.png"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/21bd0ff973bab12298c22f7325a1cc7c348.png"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ea6c301811501769363cd33be4e0c04349.png"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f0e5dd6734df76605aef538b61db4e7350.png"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7cb66b5d726fa9ab390dea5aa565d0da351.png"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e6a3a9b7be541f51deb618800708598a352.png"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8ac59528508b6796bbdd11b62a2ff862353.png"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1328efd8a69801bea4534fb8b656f2a6354.png"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09947024dbe0b3ea00c560675f519053355.png"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0ff93c8a38894bb0a732364943f6bf82356.png"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8824c2d07865f08eea92586eeb7d151f357.png"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/38243d40a0fbf907f79ebaada7bcd339358.png"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7b158c9dcd29857527b2ed8023910dce359.png"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5008917035631dcea2ef6c1138075c0a360.png"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd336c0689a379331c3dd9eb0779ce7b361.png"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/737eef40b4c37f8f946eb7f2d808f285362.png"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0b77c9944123db2f0995ca97246b1d5363.png"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/853cc4dafceb3d7810e825b98c2f445b364.png"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aca9dae3cb2ab6a39c5bf40f7fe83f36365.png"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40fb036ce74587494388f0c12c16864f366.png"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/88ce677077141eda6dd2a06f9c4e0105367.png"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4bdd6ef12544c0a0d5f7f454de48ded4368.png"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/150bd3426b1452d42fbca674989e30a7369.png"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd02882a8d4f453dcd935ac354ed4e4e370.png"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447a381bad08570190456daf48fc37a4371.png"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f657e18cad7e1416dc2f609d641d4db0372.png"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bc6bcbbc41628b37f1233977c2dcbc4a373.png"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61611bfa6db172613041490679f96f90374.png"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2b6e0286cddc648d71ad1c6bc86167b375.png"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/199602b69ae9a758d8303fdc1b33bb2d376.png"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/885f04569b9dd5ca733ff11435e9c6ac377.png"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff48f9fd4bfc6457a330b2ffc3a3eef2378.png"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66a2e5793a0bcac16b58ed253a721a3b379.png"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a2966f2e468a1bff4d59acb49326ae29380.png"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a84850d7d72e879c498f086feadaa94381.png"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/47b1e9c474368586da03643ddbb3490d382.png"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/36b3cccfa14617ab3f55e1ebbe69232e383.png"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b297c04c6aeff04348413b9762b65d27384.png"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6494791058ab946e0ccf52a8583fab2e385.png"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c521436b628a6ec1d4f2d264d64c03c1386.png"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ea15be597fa2d5a7983cf5b9a3859e0e387.png"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4ec702b8f19c408c6a7ef6863252a62388.png"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fe1f490b26c4e84662d074b33413c391389.png"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3f649a4dc0efe048c10260a04be2176390.png"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3b4a34079019c4ad58ed292a3e671822391.png"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/201b3120cc655349f5bf0d9eb5b542c9392.png"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b74196ed1b84f097d149971c420c604c393.png"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2dee23e07160a6140d8fd9148b434f6394.png"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4621522b94cff7ba7ddd769063d1cde395.png"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d141b9ce2d4b245fc193625a90c01e1396.png"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ddf1c429d1a9dbd40fb58385b3d5a7aa397.png"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/10a40d315c25295d0bf5af13c7c00762398.png"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26c2a69a7c449c791a1beb0b18d8ecdd399.png"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1940315cd4c9585445a9593110e6b919400.png"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1db2e99b1d9fc2fbb93147ebcceb780c401.png"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f597317ebf41a22231a91375cfe4a13f402.png"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f3feb33e7787b12481a75526fac8d538403.png"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/77ee69e699a1da9d96753d102cb6968a404.png"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b83d8ce007d60a81ee60cd71d5dc07c405.png"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9cc6a81ca3cdf7cd073f5655d4d7e710406.png"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e559d7a6082bebcfd3b34731117423a3407.png"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8fcea8b0b76946844a5a0e804a91b250408.png"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa2a1e1c68086bb29a8a77a42b303ed6409.png"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c1fc86a683bea2cec5932e53c158824e410.png"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a241431591e3c114c8f4c9e2a503ea27411.png"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3762e0c1edcd17de568b87e74dff0cc412.png"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e987dd8d1356ab6bbb0473596cbbdc3413.png"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb32fd55216a2934544a0cc0fe36c894414.png"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/892781023d218489ce8e3b065990b77f415.png"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f84e83c47ab9877edda701fec30077fa416.png"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edcfbfcceaca637498bcbdd0b01e4c2f417.png"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06a54fb9e24f405723e38a6462b59fb6418.png"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6ee2e0345118d662e4564a1e54ad02b3419.png"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9f2ffc4da193c0de759072a5b25edc85420.png"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8fd1e2b0e2af4304f84496d1920d359421.png"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/606848f14e70add06c6c3bb072b320fc422.png"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a093222337687a93d782a62293113ec3423.png"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6e6c836d25818a546b92d2fb6353c686424.png"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3690b2387c6bccda8f29a0727d08ee82425.png"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0c81488e2bd45a5eeafac99bf512443426.png"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30d6efa100a22923fffcd926b87275c8427.png"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96e8bbeab86c939443f6aee59d87291c428.png"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/acdd1592cb571e170c7fa837245c1bce429.png"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5322cbb577761bc353f2296bfb4e175430.png"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6a0328c2898718403183bff4195e7625431.png"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9acf5c2159692f5e6777be0a39706028432.png"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4829f328442edecaba58c863159a9179433.png"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/04fd1879807a79d60a5a3abce1325aa9434.png"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c00502221ed7540305f799dc6840395f435.png"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89fe79787ee8e95b73a8e402ef2cd18e436.png"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d19c65121b35e024b9221da17add6126437.png"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0a2b0ac601405e8454e627fc70e8b086438.png"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0386f084a663bf691dd4b4dda147ff62439.png"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d96af73f53c25558e7b7e070541345f440.png"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fdc6ce8640cf8672efc4db479109e525441.png"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dcd20ec5df7f2a00897c87aba8e3cda8442.png"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c95ffdeef85dd9ddd3330bffdddc53443.png"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6db20b31f7462c7ada04e9aeb676abb1444.png"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e189918b89261250048de173861e3aab445.png"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e66b8a95684701737a7d8e449f27634d446.png"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/915c2a3509a41b63c4e97aec540c9544447.png"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3ea1e993f21a35a20ceedebc93dfba71448.png"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/33f22dc97f52158d9579c513dc3d5e94449.png"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5466a56d1878044c4c254d03bb87277450.png"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/54f91e914a87af6d24ae0612511bf48a451.png"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/01b81c8a87fd832a1c681078dc7c95d9452.png"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d66a76923e5fc6352b50535fd533cd8c453.png"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805abd36ba10504a5478b8e5e27c760c454.png"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/db32c6d9752ced02046f420b88099361455.png"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7c29c4b3279fbcb7b1b648ec31243e26456.png"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25276e6e756d418aa063a80e69bcb9ce457.png"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd499666527549eb07ec2226b7e93168458.png"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5f109dbdf89248d128ed15ac599b353459.png"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cddfab2a08a03426fefbc0dc2a21bc1e460.png"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ff0e9917bfea927beef940e7af389eb0461.png"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5567bdbc2ef741002cbb63f67a446957462.png"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97658714f1e84e3783402aeff045469b463.png"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9b7f75059d2cfd7d5115b6b7e650ca6464.png"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8cb9a0f6d4cfd48cc3d4bbed3563baab465.png"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df12b740049725def44cc7df2bda8ccf466.png"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ad2b2aeddaef742b6d232c198c816d9467.png"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06e2e4c2ba73f4b9ec2955a20f70625468.png"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4bb71d6dbd2bd6528cb5fe50a91da42469.png"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde0313dee022f5fae71723355ca6412470.png"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a7171a3282ed9c495efe34ef278b3f3a471.png"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/140b5377bbdd91df467b094b9de50e88472.png"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ae5f0608d5e5f55d6be8bf9c275a7494473.png"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/52bf232997184cbdaef9d90b49a1010a474.png"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/702faa86af0ae6579ca02d2eefb97db5475.png"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d72c8c4e08073af18733881c27adbad476.png"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58bdac741afd0487deedfb9adc993aeb477.png"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1515085cb6e9c2f10e27948c857e5671478.png"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c42a919f466f1f660e8d2042695dcd0479.png"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4cea3ff4aa56437bbfd265f922c0ea6480.png"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f25268aa434a5e5cb7dfb77040b8737481.png"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d9b54dc3ad8213b0fe680dc2cd4b93a482.png"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64313dd28870b0e9f50253d80eb7412f483.png"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f9fd0b9067704f7da548acdc504903e5484.png"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1e627107d12a5c9fa93d0cabaa5fad7f485.png"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/fd935d4a59e82175bbb7e68944992e03486.png"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/685c87e4b12f845ff2e5f50c77e4db5f487.png"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc0faafe9c1a9b21efcc9687f8145beb488.png"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0883ea67fb007052fce737aa602126489.png"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5aeb829f3b26271f044597dfe0ad328490.png"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1687ae7236d442fde7e697acea83e2fc491.png"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85933b4df0f8817283a5aee6c33d5e55492.png"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/19d707d4a0a1f2e2ef41789ccae8933d493.png"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a8f4ee2cc4f30a4008cd41da5c3c2725494.png"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6259af87a0994b4d0d6197ea3aabc2d4495.png"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/393e6b66172ac6bec1d7bf0ffd9343a4496.png"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/611c17e662a90d710ce8faba6595e3b0497.png"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/031d885392b05b1a424faf27050990a1498.png"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2260a4b122075e6a1dc3b70f2f26b8aa499.png"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/42ded3e0f36fbf7c6efe747c5f35d75d500.png"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11065ef1f810d2fbbe4edbc28cca85e6501.png"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/57ee553b3d13ecdc80031131884eef17502.png"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/afe0a3aca2f0b0af2ef5a0fedcb1f42f503.png"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a965ef52ea73b1983c10c6f6118e56d8504.png"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d0bb51abced2e45bfa8384578d962181505.png"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9ef9887da74edcdd843aad6be61853ea506.png"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c581a97683c7fdbd35f906719991db47507.png"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6aa048a483a76bf6fc5537ff6d4362d7508.png"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/30621565686dbda54cf36dcd58b2cf6a509.png"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/55da9760f310bdf8995790ec63ec2013510.png"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f754b8e18d88136adda916e924cf74d7511.png"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59d992f63a8d05666d072147ab78963b512.png"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/92d93a3b2f74b6a553989a20bcf7884f513.png"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e26175b5dfedc4ffe9d9b1fc4ac4963c514.png"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3b73194807deecc54198a290095bae3515.png"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97409d9861ba4c970453e6b6e5373948516.png"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9761363b291a9f4caf421475501676c5517.png"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fedf3d94b5c5a50da65428c7f0ce130518.png"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b8e4aa191d62651af723ba8e51077cd3519.png"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd6e433c2528f0bb9aff007774db6197520.png"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/85afdd6c6df021cc7eaa0e87890808d5521.png"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb939f92520f9b7b0aea85add6f26cf0522.png"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e5b2943dbfe7e059bd568a3d65a7e28e523.png"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ef4f37606c677d3bddb5724738c56c84524.png"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c576a1933c72200520fb931bdd42ff5a525.png"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e2bb0c791f3d6eb9191aaa4182f90c09526.png"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1d62a99069355d366a6ae43115b2a6f7527.png"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/23ff0e3cd0cda5a0344f0803a978075a528.png"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/304f7e5d6a9c9d797816e0821c31ba87529.png"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/79e28a367f2a7458e94c3798c957b25c530.png"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/22fb7f53104ee00a730b6074802ff63f531.png"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/44984169e9bbd99ac7ff7e1337399939532.png"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bfa59a89db06ac2990c6dd956e01f690533.png"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40ac8b668ea35a7b150fb4b3e152d04c534.png"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d148dd57cafd9e47e94da3ef8c616a38535.png"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8c765e304cee7cea37b6b3971e23e1bf536.png"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b9cc6df4257680a7f2aeb69761c058f537.png"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ddc7d80a86a401c2297cf8931718d6538.png"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/97a4010d468aa8502bc3f176f67b8457539.png"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/753635bc4e3cf0c80c501ec867e5e538540.png"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/26ca868a937e7ef31ebccb8fdebbe51f541.png"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bcd708dd9d9f2df405f316ed54e7dcdf542.png"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e23e9d6bc6d88310503f0b3fabb97b27543.png"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3f06c2f141c78798335b1e0af2d4324d544.png"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/756d538e25c4de90355cc990da041d25545.png"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0225f7f6b0afcd8895b80a8abb93c468546.png"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2304741e675c89dd95f0bc5cf83d11a2547.png"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0fa2620b09c69558262a999250cc71e3548.png"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7f9a3d99e4299c1bde8ec28d4a753485549.png"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b5a0852c92f261b1683dfd2cfdf16c550.png"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/99d9741c8c203c9c3aab0bf11b503e75551.png"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/136a98f4d9fb34c12ce67e8aac0154fe552.png"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/41c8a504f9c1f0661f7a1e58ba13084c553.png"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/89040f4d28abd837d344d7054d8358b4554.png"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e7bc9bf14b5885eba8dea3c18950b521555.png"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64ca6cddd6c8fafe50fd2f73b6f704ed556.png"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32bbceb2c97c1e70419309d9f45902c0557.png"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e2e645fbc62c7604c0eabf244512d90558.png"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3562bedebdc2ebe0d128392fcad1b984559.png"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d25e31207bfdb40455d80d7450730e86560.png"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06f614d3f4f1ab31e5fc67fb150d4cd1561.png"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/804d761638bc184e3149325e73e6be9e562.png"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/07f6e8e036fe127278c6e35ae2d86068563.png"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b73d6c1b62bcb82fa9533a66f9a1fd5e564.png"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dd10522f5a8047b088d991a621075fa8565.png"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c08aff9b9dd1b96dea9784369b94c47d566.png"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64a2fca24976fa06cd1c4c051a55c4b0567.png"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3e4f435152f5fbf30b1f7fd339c932d8568.png"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/60d211e9d2ecb87367c649936a984dc4569.png"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c5c93ec9518911a3a7d1d82e9c3402db570.png"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3fd426d8414a92ad0268c713a1e297fa571.png"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a10a130d507780d1519ec07d657f303572.png"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9860a9f3963bf3e76cc6a44a34dc7fb573.png"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bb6c5fcb63aa688f3660c6f8aba6c613574.png"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/336d9f576f483785cee8728018f6c070575.png"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/342f1a10352fda3b273683d4cd6597be576.png"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1b15354057c034120e8a4f902705608577.png"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f1eae596cb770c7595b98e0232511797578.png"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ee89e1ebe32352cbb157fef1c33e7dd4579.png"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f0dfcd20ec290075440ebda857186ee1580.png"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/16fa9f54a54df01e6fa73a2adbc4c92d581.png"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/524ae46887cb9651038b01f43306e7a4582.png"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3a434a04b0aa19ea4d4f54afb1157339583.png"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/447ce441035a40dac5b0d3b1bae22c3a584.png"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9272274528c003982170e5a1cc31c534585.png"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8f3614d5e5a9afad962c88035c3422b586.png"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1760cb3d5cd9b48c26c5710077acf729587.png"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/457d8d9b75f8bd5b5e0136f5c30165a5588.png"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/805ffb24105f65d697c1975f7968ef59589.png"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c77cdae74047f395b2aef0a573c2aef5590.png"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59c82b7feb43d4fa7c39845bc0c68c1c591.png"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/605ae2e260f087d761c655c12d99445f592.png"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2b62120693fe7229a57cb4207a19ae4a593.png"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/206d2c49a1478a9b40f1826e104e21c9594.png"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/95dd1a2400f7e97eacb2613c189b3ce6595.png"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7e6679eb9f5a7fc029ad21ec60fe58ae596.png"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/96495b3260a9b7662dd8c0ff1df04483597.png"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f39962e1a06022ca6585d6391281ea58598.png"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f1e72c03c043720da071ebb86fdd15599.png"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e4a255192ff6048361a6114aeb996afb600.png"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f4e598fcf61fdfc452e543c4e055bc61601.png"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/195aecc8b0950c2bcfff8eb6fe8a7a40602.png"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ffe07979ef75a7655e3fa0960f4d953603.png"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0946a3d5b0c1e034e51b3f1e24c993c3604.png"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39c66c9c0552da9c4dddbc1dba720571605.png"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/836e35178cf5ac69ffc165ad1c637538606.png"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d956a78e9b82443fd691f06359c010e8607.png"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/614a072cf1aa1ae7c73c5aea407f6816608.png"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d9fc8bace8df19f7485e71dad939962c609.png"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/934463b3dc0c1e82c8b322a99abcbebb610.png"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cc3fcbfb58c4e7d40200cedb6bab5207611.png"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9bd92d00fc1b3c0a342104d3dcbe3e44612.png"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/94f6fae86a3e14f3af175275a52b5d59613.png"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9fc881d38cb02625dc90b471b2f42897614.png"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e9cd419f213c0e017d92a519b3adbf97615.png"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c8ae3a96fffed7045fa785f8042510f0616.png"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9f149dfd6a2d038f4512220f902c794617.png"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3771a3c272bac85954d68a0a78260132618.png"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a367fe141d1e710c07c753bad5a301c0619.png"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b83d07573bffd20757549ee75cbe890b620.png"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d7b4a325332cbf5562afb9e7054cd41621.png"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/873521b12127bd0e986c2883379d4fa9622.png"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b4471f1346f7d6c90946225f7d072e9a623.png"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/66e1cebe7bd4bb3ff36b8383c9cee53e624.png"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dc497d4e910ab6bd4aff9441df0bd5ff625.png"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/40b68213a9af808040bb12b35c057300626.png"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0bb9f507c8a0518706bd8b6e5a5d052627.png"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d5087cd06adbd28cea5d492881ce7e11628.png"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e0b558c5f07b8aa26d3ed9f527643d45629.png"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1f647f03ddd1bbf90d8d6ddbf7d468fc630.png"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/317b5a0b7703f7045421d5008523565f631.png"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cf3141695e32c3d9adbe716bd162214a632.png"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4c3958627e6164fc43223cf5a2679e95633.png"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b474c89acf91589551b7098c55ed112f634.png"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f11071e42caf456a419ea2edee2bc826635.png"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/eab2c5af1d2c79f533f8fc8e7f987323636.png"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/403d3eb555c982228e0a4338a65db955637.png"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/09b21b86ece633d8554eefa10cc134a2638.png"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3710e62fbdc9ecbc0696e5e2c461f3d2639.png"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/03476623a5897d1bb6c5c9ce88552406640.png"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d73fe3a1c98094a43a5f1f564962f36641.png"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4310ad3eec394ea00f158a1abf8a0337642.png"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6984bfd698091ae114bb5b9a0fdb89bf643.png"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060fe9d085b555f575cfd23a6965fd35644.png"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a0c9def883bef60a2a6d538b9418de12645.png"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06946c8eabad0b8919873d702d7867e4646.png"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9a7f1ce3661ba15aea3b1e2c9eae2bed647.png"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2a302098a9a0bc544e65db9c785b3d0648.png"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/11c0a23590f394197e645785ffa1ccac649.png"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/39f60f5955509d431c5bcd308e86602a650.png"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1ed66fa2ab58e94b4ca6cdf324bea373651.png"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/3885a646a3ad091758e62efc5a1597bf652.png"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa11114e45bc85ebff05ced2ff7bd9eb653.png"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/478472183b29aaa088a778ab7b20d15a654.png"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d8a0d95c0174698046be2f0661d8ccc655.png"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a117a72b0d4120fa891bed007aa068be656.png"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/856649bd92b6997ac3d0a6b601fc0eb0657.png"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25e7dde7f841db021c6a0a6362605a89658.png"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/bd0819c329ad04b9aaac028b2ecf8960659.png"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f06c73aaf7ffc8fd79476ca4bc96b5c0660.png"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2c8fbe00e43461cf8acb12fd7e1a9fbc661.png"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2dcacaef30a9ee5da9d3dcd4f6f71cd9662.png"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1c25b890dfedbf8f6c0b8df71b3cded663.png"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/ed9e73f41bcc043850fa34e31905ec17664.png"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1644948ca53a94ba857d574af5690a6d665.png"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/aa15d57814559809260080905a2d1c4b666.png"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c8a10bbe5741a6219a93e9d5aa5d0ee667.png"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/542f0f50cbb674f2338f8fe26171facc668.png"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/906843d1322fbefcaf7525d66102f981669.png"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0d4b65c087c462663b58697161c1e1eb670.png"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dfc79b5fbb50ad8bf6cb9fc834d060c1671.png"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8a45dcd98013f1ef44936b49082d2bb6672.png"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b59367b7ab02daec87955b409a232d3e673.png"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e986dfb5ea88fc23d33022293da7884674.png"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/965e95fe828834c2f61051049e2ea840675.png"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b01c6d89a1d678c4eae1a2ec91eb715a676.png"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8d79082f718809d37e5fa05669a9ddf6677.png"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3ad616bebbb7461977b60a6f388fc46678.png"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05211c6736040a8dd1f579f26e369acc679.png"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/2af412a04ccbe00947dc61da5d449801680.png"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/abe54e5d938282db94819c1dd77dcf23681.png"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/852f2ef16131b1eabf51fb1840b23bb4682.png"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8962d7409b552b94a2f0d6c54bdfde3d683.png"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/32932b84cf62db144a49d24febd62e06684.png"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b3426b085be4553b91413406e697787f685.png"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d922a5a30758192ec3e6a844644d92c7686.png"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4393a3892c03872a4dd6ce768ffa9ebc687.png"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/14ab63b53c9992969e11a6ecd0835e6b688.png"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5e230718abc32ccfe02e57b6efc7800a689.png"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/820657f9078f5a414223b4999ecbf45e690.png"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f5326291be7e57e2f795862232622598691.png"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0e5286c27a3c6ee9f9b22b2b236de0a3692.png"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/84a9eaec9716b7cb09c5e1467f5a69de693.png"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/778db093a88995fdac2c9d9402ea6f84694.png"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5de1fb9eddd2e6273345b025a74da42b695.png"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0700ab6dbddc85e8046a0831ebb31b38696.png"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/385a68b019b2a4d51f85a6d92abc181c697.png"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b55e5700e78655039601e32e3a8efab5698.png"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4f3e900359401c42b8fccf0bb7a5ac71699.png"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/005375c5772a1449900c0fc357a83493700.png"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5a8be1746a3075e229db055b08792468701.png"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d1becc03db8f99fbe53d12f06edef152702.png"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a48373f9d165926d9489cee091b88118703.png"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b522d02f68f92adc79a597587cd420b7704.png"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/8f81222caee0e48aa4f63a8ead32bd4c705.png"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a3d27955eee6a95282b0c97206170eb9706.png"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/05ff6cfa0c20a75460dab8136b4f9192707.png"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d3f3356f59b39c9398f42a11a625a2d6708.png"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/845fe0bf32d1daf0348548733f705f26709.png"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b9381233e79a2fe2a7a0d8d1d80d331d710.png"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/02a181073a57034c6f1732487073c3e1711.png"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c714fef0048feb4a7b0948f8cf609005712.png"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06c6b1c6118a5ce089c173f76d883f9d713.png"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/dde2293375c511a23e3633fd57a5384a714.png"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e1218bd6d2559befc51e03b0755c0eec715.png"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/1cda3b9d1a732ad800edf5e45feb9860716.png"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b571b43a9a9bfc0a4f13322f5a03c214717.png"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9b9bcff41086b5f7b28af1ca5ec2ccf6718.png"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d2163a6df3a4f22548a2f16376c1ca9c719.png"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9621a33b99d79f499caaeef9fb19a3e3720.png"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a9c5d3425ad3767b683401fcec9a35ae721.png"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/df6cde9972e747ce36e692826772372b722.png"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/06064be0a4deb20f7d127f04eb7fd581723.png"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7401e47d8effb652ed3466ca1ccd3248724.png"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f6a5a6e2ee41d43b88252e4230a789f1725.png"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/939ccf1d835be018ddd0d8fe6b888915726.png"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/564f1f38d698144e36f514f2efe4d07b727.png"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/4ee208c65d2c3fa65c2ee4e9ec8fe609728.png"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9723c2fd41a26f59b163d9992fc7eef5729.png"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e380d0edc5035d0e92b4eaadfff2cd93730.png"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/f2b8d1b64b07fa9deeb4475d9eb1e178731.png"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/0b299f04a4cdf5147efad8d1d43f5990732.png"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/021f9382c3f672a23cdd93c195809c69733.png"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9d209d2aa8087089055f79c3822b4309734.png"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5d7c2b1c46fa9eb9a55fe4df06f0148a735.png"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b31eed48037a546b95efb72f53904e21736.png"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cb966ceebfbe8c54854bb23b55d457ee737.png"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/b1cb3d6b4638a8670371e43671ee1a12738.png"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/e88aee01415cb1a655768c5133bccb38739.png"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71c00f112810ae1d40d81a20cae25d9e740.png"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/d7f96c3d406c328161f086402bd2ff1c741.png"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a5e49b6c1292d2db4089df16efce9642742.png"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/5b4a82152fb4515e185a11ad4f5745d7743.png"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7d73b1d2a826b98371ab6252870bf517744.png"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/edc85fe3307ab84444f24eee4436fcd9745.png"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a362e4e689a56315ce1f90df7a70adf0746.png"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/7442a36eb556eb40f6b62421767f7c37747.png"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/060f5ea1852a53320fa00d5cb1dd625b748.png"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/227035c92b3d41b1b7d4196f6fa96ba1749.png"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/25991da27a6e05be76ead1fd2d384ba8750.png"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68620e31837e8e26f80eb2c9842f9fec751.png"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/c13685c02e50c74e8f6707acfc9a31ab752.png"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/62375f37e78f6be4ec27a62e8a69dc98753.png"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/711e0ca01d38e17f035d382b39e3bb67754.png"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/9c2b79d802a5c8be1eff2a577cd48025755.png"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/a4cef95a5f84ed89373c06cc99c1945b756.png"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/da4ba473a6aec64662def9881c695e5d757.png"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/6d50bcec9e2cb8df3bd7d3b28e390c34758.png"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/cdaaca7c845edc18e6f28209475d09bb759.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>0</xdr:col>
       <xdr:colOff>0</xdr:colOff>
       <xdr:row>1</xdr:row>
       <xdr:rowOff>0</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="952500" cy="952500"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="Sample image" descr="Sample image"/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>